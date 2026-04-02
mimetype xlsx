--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1010,170 +1010,170 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.06144</v>
       </c>
       <c r="L9" s="15">
         <v>0.05325</v>
       </c>
       <c r="M9" s="15">
         <v>0.0512</v>
       </c>
       <c r="N9" s="15">
-        <v>174</v>
+        <v>218</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.06618</v>
       </c>
       <c r="L10" s="15">
         <v>0.05736</v>
       </c>
       <c r="M10" s="15">
         <v>0.05515</v>
       </c>
       <c r="N10" s="15">
-        <v>660</v>
+        <v>850</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.06534</v>
       </c>
       <c r="L11" s="15">
         <v>0.05663</v>
       </c>
       <c r="M11" s="15">
         <v>0.05445</v>
       </c>
       <c r="N11" s="15">
-        <v>2041</v>
+        <v>2580</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15">
         <v>12000</v>
       </c>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>3000</v>
       </c>
       <c r="K12" s="15">
         <v>0.0624</v>
       </c>
       <c r="L12" s="15">
         <v>0.05408</v>
       </c>
       <c r="M12" s="15">
         <v>0.052</v>
       </c>
       <c r="N12" s="15">
-        <v>522</v>
+        <v>400</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>12000</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
@@ -1207,129 +1207,129 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1600</v>
       </c>
       <c r="K14" s="15">
         <v>0.12663</v>
       </c>
       <c r="L14" s="15">
         <v>0.10975</v>
       </c>
       <c r="M14" s="15">
         <v>0.10553</v>
       </c>
       <c r="N14" s="15">
-        <v>374</v>
+        <v>401</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15">
         <v>6400</v>
       </c>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
         <v>0.6333299999999999</v>
       </c>
       <c r="L15" s="15">
         <v>0.42204</v>
       </c>
       <c r="M15" s="15">
         <v>0.38383</v>
       </c>
       <c r="N15" s="15">
-        <v>675</v>
+        <v>738</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080055440</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>450</v>
       </c>
       <c r="K16" s="15">
         <v>0.36692</v>
       </c>
       <c r="L16" s="15">
         <v>0.36692</v>
       </c>
       <c r="M16" s="15">
         <v>0.36692</v>
       </c>
       <c r="N16" s="15">
-        <v>1837</v>
+        <v>1890</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>