--- v6 (2026-04-02)
+++ v7 (2026-04-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1010,170 +1010,170 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.06144</v>
       </c>
       <c r="L9" s="15">
         <v>0.05325</v>
       </c>
       <c r="M9" s="15">
         <v>0.0512</v>
       </c>
       <c r="N9" s="15">
-        <v>218</v>
+        <v>186</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.06618</v>
       </c>
       <c r="L10" s="15">
         <v>0.05736</v>
       </c>
       <c r="M10" s="15">
         <v>0.05515</v>
       </c>
       <c r="N10" s="15">
-        <v>850</v>
+        <v>810</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.06534</v>
       </c>
       <c r="L11" s="15">
         <v>0.05663</v>
       </c>
       <c r="M11" s="15">
         <v>0.05445</v>
       </c>
       <c r="N11" s="15">
-        <v>2580</v>
+        <v>2670</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15">
         <v>12000</v>
       </c>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>3000</v>
       </c>
       <c r="K12" s="15">
         <v>0.0624</v>
       </c>
       <c r="L12" s="15">
         <v>0.05408</v>
       </c>
       <c r="M12" s="15">
         <v>0.052</v>
       </c>
       <c r="N12" s="15">
-        <v>400</v>
+        <v>348</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>12000</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
@@ -1207,129 +1207,129 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1600</v>
       </c>
       <c r="K14" s="15">
         <v>0.12663</v>
       </c>
       <c r="L14" s="15">
         <v>0.10975</v>
       </c>
       <c r="M14" s="15">
         <v>0.10553</v>
       </c>
       <c r="N14" s="15">
-        <v>401</v>
+        <v>356</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15">
         <v>6400</v>
       </c>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
         <v>0.6333299999999999</v>
       </c>
       <c r="L15" s="15">
         <v>0.42204</v>
       </c>
       <c r="M15" s="15">
         <v>0.38383</v>
       </c>
       <c r="N15" s="15">
-        <v>738</v>
+        <v>702</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080055440</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>450</v>
       </c>
       <c r="K16" s="15">
         <v>0.36692</v>
       </c>
       <c r="L16" s="15">
         <v>0.36692</v>
       </c>
       <c r="M16" s="15">
         <v>0.36692</v>
       </c>
       <c r="N16" s="15">
-        <v>1890</v>
+        <v>1998</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>