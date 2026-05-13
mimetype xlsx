--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1010,170 +1010,170 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.06144</v>
       </c>
       <c r="L9" s="15">
         <v>0.05325</v>
       </c>
       <c r="M9" s="15">
         <v>0.0512</v>
       </c>
       <c r="N9" s="15">
-        <v>186</v>
+        <v>203</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.06618</v>
       </c>
       <c r="L10" s="15">
         <v>0.05736</v>
       </c>
       <c r="M10" s="15">
         <v>0.05515</v>
       </c>
       <c r="N10" s="15">
-        <v>810</v>
+        <v>670</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.06534</v>
       </c>
       <c r="L11" s="15">
         <v>0.05663</v>
       </c>
       <c r="M11" s="15">
         <v>0.05445</v>
       </c>
       <c r="N11" s="15">
-        <v>2670</v>
+        <v>2041</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15">
         <v>12000</v>
       </c>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>3000</v>
       </c>
       <c r="K12" s="15">
         <v>0.0624</v>
       </c>
       <c r="L12" s="15">
         <v>0.05408</v>
       </c>
       <c r="M12" s="15">
         <v>0.052</v>
       </c>
       <c r="N12" s="15">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>12000</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
@@ -1207,129 +1207,129 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1600</v>
       </c>
       <c r="K14" s="15">
         <v>0.12663</v>
       </c>
       <c r="L14" s="15">
         <v>0.10975</v>
       </c>
       <c r="M14" s="15">
         <v>0.10553</v>
       </c>
       <c r="N14" s="15">
-        <v>356</v>
+        <v>378</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15">
         <v>6400</v>
       </c>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
         <v>0.6333299999999999</v>
       </c>
       <c r="L15" s="15">
         <v>0.42204</v>
       </c>
       <c r="M15" s="15">
         <v>0.38383</v>
       </c>
       <c r="N15" s="15">
-        <v>702</v>
+        <v>783</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080055440</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>450</v>
       </c>
       <c r="K16" s="15">
         <v>0.36692</v>
       </c>
       <c r="L16" s="15">
         <v>0.36692</v>
       </c>
       <c r="M16" s="15">
         <v>0.36692</v>
       </c>
       <c r="N16" s="15">
-        <v>1998</v>
+        <v>2322</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>