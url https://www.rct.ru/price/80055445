--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1010,170 +1010,170 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.06144</v>
       </c>
       <c r="L9" s="15">
         <v>0.05325</v>
       </c>
       <c r="M9" s="15">
         <v>0.0512</v>
       </c>
       <c r="N9" s="15">
-        <v>203</v>
+        <v>186</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.06618</v>
       </c>
       <c r="L10" s="15">
         <v>0.05736</v>
       </c>
       <c r="M10" s="15">
         <v>0.05515</v>
       </c>
       <c r="N10" s="15">
-        <v>670</v>
+        <v>680</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.06534</v>
       </c>
       <c r="L11" s="15">
         <v>0.05663</v>
       </c>
       <c r="M11" s="15">
         <v>0.05445</v>
       </c>
       <c r="N11" s="15">
-        <v>2041</v>
+        <v>2700</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15">
         <v>12000</v>
       </c>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>3000</v>
       </c>
       <c r="K12" s="15">
         <v>0.0624</v>
       </c>
       <c r="L12" s="15">
         <v>0.05408</v>
       </c>
       <c r="M12" s="15">
         <v>0.052</v>
       </c>
       <c r="N12" s="15">
-        <v>354</v>
+        <v>481</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>12000</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
@@ -1207,129 +1207,129 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1600</v>
       </c>
       <c r="K14" s="15">
         <v>0.12663</v>
       </c>
       <c r="L14" s="15">
         <v>0.10975</v>
       </c>
       <c r="M14" s="15">
         <v>0.10553</v>
       </c>
       <c r="N14" s="15">
-        <v>378</v>
+        <v>405</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15">
         <v>6400</v>
       </c>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
         <v>0.6333299999999999</v>
       </c>
       <c r="L15" s="15">
         <v>0.42204</v>
       </c>
       <c r="M15" s="15">
         <v>0.38383</v>
       </c>
       <c r="N15" s="15">
-        <v>783</v>
+        <v>747</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080055440</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>450</v>
       </c>
       <c r="K16" s="15">
         <v>0.36692</v>
       </c>
       <c r="L16" s="15">
         <v>0.36692</v>
       </c>
       <c r="M16" s="15">
         <v>0.36692</v>
       </c>
       <c r="N16" s="15">
-        <v>2322</v>
+        <v>2106</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>