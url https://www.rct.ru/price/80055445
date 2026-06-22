--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1010,170 +1010,170 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.06144</v>
       </c>
       <c r="L9" s="15">
         <v>0.05325</v>
       </c>
       <c r="M9" s="15">
         <v>0.0512</v>
       </c>
       <c r="N9" s="15">
-        <v>186</v>
+        <v>232</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.06618</v>
       </c>
       <c r="L10" s="15">
         <v>0.05736</v>
       </c>
       <c r="M10" s="15">
         <v>0.05515</v>
       </c>
       <c r="N10" s="15">
-        <v>680</v>
+        <v>800</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.06534</v>
       </c>
       <c r="L11" s="15">
         <v>0.05663</v>
       </c>
       <c r="M11" s="15">
         <v>0.05445</v>
       </c>
       <c r="N11" s="15">
-        <v>2700</v>
+        <v>2041</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15">
         <v>12000</v>
       </c>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>3000</v>
       </c>
       <c r="K12" s="15">
         <v>0.0624</v>
       </c>
       <c r="L12" s="15">
         <v>0.05408</v>
       </c>
       <c r="M12" s="15">
         <v>0.052</v>
       </c>
       <c r="N12" s="15">
-        <v>481</v>
+        <v>330</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>12000</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
@@ -1207,129 +1207,129 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1600</v>
       </c>
       <c r="K14" s="15">
         <v>0.12663</v>
       </c>
       <c r="L14" s="15">
         <v>0.10975</v>
       </c>
       <c r="M14" s="15">
         <v>0.10553</v>
       </c>
       <c r="N14" s="15">
-        <v>405</v>
+        <v>356</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15">
         <v>6400</v>
       </c>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
         <v>0.6333299999999999</v>
       </c>
       <c r="L15" s="15">
         <v>0.42204</v>
       </c>
       <c r="M15" s="15">
         <v>0.38383</v>
       </c>
       <c r="N15" s="15">
-        <v>747</v>
+        <v>666</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080055440</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>450</v>
       </c>
       <c r="K16" s="15">
         <v>0.36692</v>
       </c>
       <c r="L16" s="15">
         <v>0.36692</v>
       </c>
       <c r="M16" s="15">
         <v>0.36692</v>
       </c>
       <c r="N16" s="15">
-        <v>2106</v>
+        <v>2052</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>