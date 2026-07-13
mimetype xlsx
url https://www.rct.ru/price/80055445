--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1010,170 +1010,170 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.06144</v>
       </c>
       <c r="L9" s="15">
         <v>0.05325</v>
       </c>
       <c r="M9" s="15">
         <v>0.0512</v>
       </c>
       <c r="N9" s="15">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.06618</v>
       </c>
       <c r="L10" s="15">
         <v>0.05736</v>
       </c>
       <c r="M10" s="15">
         <v>0.05515</v>
       </c>
       <c r="N10" s="15">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.06534</v>
       </c>
       <c r="L11" s="15">
         <v>0.05663</v>
       </c>
       <c r="M11" s="15">
         <v>0.05445</v>
       </c>
       <c r="N11" s="15">
-        <v>2041</v>
+        <v>2280</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15">
         <v>12000</v>
       </c>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>3000</v>
       </c>
       <c r="K12" s="15">
         <v>0.0624</v>
       </c>
       <c r="L12" s="15">
         <v>0.05408</v>
       </c>
       <c r="M12" s="15">
         <v>0.052</v>
       </c>
       <c r="N12" s="15">
-        <v>330</v>
+        <v>400</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>12000</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
@@ -1207,129 +1207,129 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1600</v>
       </c>
       <c r="K14" s="15">
         <v>0.12663</v>
       </c>
       <c r="L14" s="15">
         <v>0.10975</v>
       </c>
       <c r="M14" s="15">
         <v>0.10553</v>
       </c>
       <c r="N14" s="15">
-        <v>356</v>
+        <v>387</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15">
         <v>6400</v>
       </c>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
         <v>0.6333299999999999</v>
       </c>
       <c r="L15" s="15">
         <v>0.42204</v>
       </c>
       <c r="M15" s="15">
         <v>0.38383</v>
       </c>
       <c r="N15" s="15">
-        <v>666</v>
+        <v>783</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080055440</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>450</v>
       </c>
       <c r="K16" s="15">
         <v>0.36692</v>
       </c>
       <c r="L16" s="15">
         <v>0.36692</v>
       </c>
       <c r="M16" s="15">
         <v>0.36692</v>
       </c>
       <c r="N16" s="15">
-        <v>2052</v>
+        <v>2106</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>