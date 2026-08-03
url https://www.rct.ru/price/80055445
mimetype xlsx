--- v11 (2026-07-13)
+++ v12 (2026-08-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1010,170 +1010,170 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.06144</v>
       </c>
       <c r="L9" s="15">
         <v>0.05325</v>
       </c>
       <c r="M9" s="15">
         <v>0.0512</v>
       </c>
       <c r="N9" s="15">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.06618</v>
       </c>
       <c r="L10" s="15">
         <v>0.05736</v>
       </c>
       <c r="M10" s="15">
         <v>0.05515</v>
       </c>
       <c r="N10" s="15">
-        <v>810</v>
+        <v>620</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.06534</v>
       </c>
       <c r="L11" s="15">
         <v>0.05663</v>
       </c>
       <c r="M11" s="15">
         <v>0.05445</v>
       </c>
       <c r="N11" s="15">
-        <v>2280</v>
+        <v>2310</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15">
         <v>12000</v>
       </c>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>3000</v>
       </c>
       <c r="K12" s="15">
         <v>0.0624</v>
       </c>
       <c r="L12" s="15">
         <v>0.05408</v>
       </c>
       <c r="M12" s="15">
         <v>0.052</v>
       </c>
       <c r="N12" s="15">
-        <v>400</v>
+        <v>354</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>12000</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
@@ -1207,129 +1207,129 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1600</v>
       </c>
       <c r="K14" s="15">
         <v>0.12663</v>
       </c>
       <c r="L14" s="15">
         <v>0.10975</v>
       </c>
       <c r="M14" s="15">
         <v>0.10553</v>
       </c>
       <c r="N14" s="15">
-        <v>387</v>
+        <v>365</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15">
         <v>6400</v>
       </c>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
         <v>0.6333299999999999</v>
       </c>
       <c r="L15" s="15">
         <v>0.42204</v>
       </c>
       <c r="M15" s="15">
         <v>0.38383</v>
       </c>
       <c r="N15" s="15">
-        <v>783</v>
+        <v>711</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080055440</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>450</v>
       </c>
       <c r="K16" s="15">
         <v>0.36692</v>
       </c>
       <c r="L16" s="15">
         <v>0.36692</v>
       </c>
       <c r="M16" s="15">
         <v>0.36692</v>
       </c>
       <c r="N16" s="15">
-        <v>2106</v>
+        <v>1620</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>