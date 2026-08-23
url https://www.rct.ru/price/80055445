--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1010,170 +1010,170 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.06144</v>
       </c>
       <c r="L9" s="15">
         <v>0.05325</v>
       </c>
       <c r="M9" s="15">
         <v>0.0512</v>
       </c>
       <c r="N9" s="15">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.06618</v>
       </c>
       <c r="L10" s="15">
         <v>0.05736</v>
       </c>
       <c r="M10" s="15">
         <v>0.05515</v>
       </c>
       <c r="N10" s="15">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.06534</v>
       </c>
       <c r="L11" s="15">
         <v>0.05663</v>
       </c>
       <c r="M11" s="15">
         <v>0.05445</v>
       </c>
       <c r="N11" s="15">
-        <v>2310</v>
+        <v>1890</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15">
         <v>12000</v>
       </c>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>3000</v>
       </c>
       <c r="K12" s="15">
         <v>0.0624</v>
       </c>
       <c r="L12" s="15">
         <v>0.05408</v>
       </c>
       <c r="M12" s="15">
         <v>0.052</v>
       </c>
       <c r="N12" s="15">
-        <v>354</v>
+        <v>475</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>12000</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
@@ -1207,129 +1207,129 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1600</v>
       </c>
       <c r="K14" s="15">
         <v>0.12663</v>
       </c>
       <c r="L14" s="15">
         <v>0.10975</v>
       </c>
       <c r="M14" s="15">
         <v>0.10553</v>
       </c>
       <c r="N14" s="15">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15">
         <v>6400</v>
       </c>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
         <v>0.6333299999999999</v>
       </c>
       <c r="L15" s="15">
         <v>0.42204</v>
       </c>
       <c r="M15" s="15">
         <v>0.38383</v>
       </c>
       <c r="N15" s="15">
-        <v>711</v>
+        <v>792</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080055440</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>450</v>
       </c>
       <c r="K16" s="15">
         <v>0.36692</v>
       </c>
       <c r="L16" s="15">
         <v>0.36692</v>
       </c>
       <c r="M16" s="15">
         <v>0.36692</v>
       </c>
       <c r="N16" s="15">
-        <v>1620</v>
+        <v>1863</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>