--- v4 (2026-02-21)
+++ v5 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>20.02.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1093,51 +1093,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.078</v>
       </c>
       <c r="L9" s="15">
         <v>0.078</v>
       </c>
       <c r="M9" s="15">
         <v>0.078</v>
       </c>
       <c r="N9" s="15">
-        <v>3447</v>
+        <v>3738</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>35</v>
@@ -1173,51 +1173,51 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.1083</v>
       </c>
       <c r="L11" s="15">
         <v>0.09082999999999999</v>
       </c>
       <c r="M11" s="15">
         <v>0.08734</v>
       </c>
       <c r="N11" s="15">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080007499</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>41</v>
@@ -1292,51 +1292,51 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>3000</v>
       </c>
       <c r="K14" s="15">
         <v>0.078</v>
       </c>
       <c r="L14" s="15">
         <v>0.078</v>
       </c>
       <c r="M14" s="15">
         <v>0.078</v>
       </c>
       <c r="N14" s="15">
-        <v>4980</v>
+        <v>4081</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>52</v>
@@ -1487,51 +1487,51 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>2500</v>
       </c>
       <c r="K19" s="15">
         <v>0.15</v>
       </c>
       <c r="L19" s="15">
         <v>0.15</v>
       </c>
       <c r="M19" s="15">
         <v>0.15</v>
       </c>
       <c r="N19" s="15">
-        <v>2196</v>
+        <v>1897</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>52</v>