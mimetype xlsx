--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1093,51 +1093,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.078</v>
       </c>
       <c r="L9" s="15">
         <v>0.078</v>
       </c>
       <c r="M9" s="15">
         <v>0.078</v>
       </c>
       <c r="N9" s="15">
-        <v>3738</v>
+        <v>3010</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>35</v>
@@ -1173,51 +1173,51 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.1083</v>
       </c>
       <c r="L11" s="15">
         <v>0.09082999999999999</v>
       </c>
       <c r="M11" s="15">
         <v>0.08734</v>
       </c>
       <c r="N11" s="15">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080007499</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>41</v>
@@ -1292,51 +1292,51 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>3000</v>
       </c>
       <c r="K14" s="15">
         <v>0.078</v>
       </c>
       <c r="L14" s="15">
         <v>0.078</v>
       </c>
       <c r="M14" s="15">
         <v>0.078</v>
       </c>
       <c r="N14" s="15">
-        <v>4081</v>
+        <v>3780</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>52</v>
@@ -1487,51 +1487,51 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>2500</v>
       </c>
       <c r="K19" s="15">
         <v>0.15</v>
       </c>
       <c r="L19" s="15">
         <v>0.15</v>
       </c>
       <c r="M19" s="15">
         <v>0.15</v>
       </c>
       <c r="N19" s="15">
-        <v>1897</v>
+        <v>2087</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>52</v>