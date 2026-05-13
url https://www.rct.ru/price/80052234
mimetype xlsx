--- v6 (2026-04-22)
+++ v7 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1093,51 +1093,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.078</v>
       </c>
       <c r="L9" s="15">
         <v>0.078</v>
       </c>
       <c r="M9" s="15">
         <v>0.078</v>
       </c>
       <c r="N9" s="15">
-        <v>3010</v>
+        <v>3884</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>35</v>
@@ -1173,51 +1173,51 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.1083</v>
       </c>
       <c r="L11" s="15">
         <v>0.09082999999999999</v>
       </c>
       <c r="M11" s="15">
         <v>0.08734</v>
       </c>
       <c r="N11" s="15">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080007499</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>41</v>
@@ -1292,51 +1292,51 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>3000</v>
       </c>
       <c r="K14" s="15">
         <v>0.078</v>
       </c>
       <c r="L14" s="15">
         <v>0.078</v>
       </c>
       <c r="M14" s="15">
         <v>0.078</v>
       </c>
       <c r="N14" s="15">
-        <v>3780</v>
+        <v>3600</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>52</v>
@@ -1487,51 +1487,51 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>2500</v>
       </c>
       <c r="K19" s="15">
         <v>0.15</v>
       </c>
       <c r="L19" s="15">
         <v>0.15</v>
       </c>
       <c r="M19" s="15">
         <v>0.15</v>
       </c>
       <c r="N19" s="15">
-        <v>2087</v>
+        <v>1684</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>52</v>