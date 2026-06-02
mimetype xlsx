--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1093,51 +1093,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.078</v>
       </c>
       <c r="L9" s="15">
         <v>0.078</v>
       </c>
       <c r="M9" s="15">
         <v>0.078</v>
       </c>
       <c r="N9" s="15">
-        <v>3884</v>
+        <v>3787</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>35</v>
@@ -1173,51 +1173,51 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.1083</v>
       </c>
       <c r="L11" s="15">
         <v>0.09082999999999999</v>
       </c>
       <c r="M11" s="15">
         <v>0.08734</v>
       </c>
       <c r="N11" s="15">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080007499</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>41</v>
@@ -1292,51 +1292,51 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>3000</v>
       </c>
       <c r="K14" s="15">
         <v>0.078</v>
       </c>
       <c r="L14" s="15">
         <v>0.078</v>
       </c>
       <c r="M14" s="15">
         <v>0.078</v>
       </c>
       <c r="N14" s="15">
-        <v>3600</v>
+        <v>4860</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>52</v>
@@ -1487,51 +1487,51 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>2500</v>
       </c>
       <c r="K19" s="15">
         <v>0.15</v>
       </c>
       <c r="L19" s="15">
         <v>0.15</v>
       </c>
       <c r="M19" s="15">
         <v>0.15</v>
       </c>
       <c r="N19" s="15">
-        <v>1684</v>
+        <v>1657</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>52</v>