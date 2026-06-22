--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1093,51 +1093,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.078</v>
       </c>
       <c r="L9" s="15">
         <v>0.078</v>
       </c>
       <c r="M9" s="15">
         <v>0.078</v>
       </c>
       <c r="N9" s="15">
-        <v>3787</v>
+        <v>4029</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>35</v>
@@ -1173,51 +1173,51 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.1083</v>
       </c>
       <c r="L11" s="15">
         <v>0.09082999999999999</v>
       </c>
       <c r="M11" s="15">
         <v>0.08734</v>
       </c>
       <c r="N11" s="15">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080007499</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>41</v>
@@ -1487,51 +1487,51 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>2500</v>
       </c>
       <c r="K19" s="15">
         <v>0.15</v>
       </c>
       <c r="L19" s="15">
         <v>0.15</v>
       </c>
       <c r="M19" s="15">
         <v>0.15</v>
       </c>
       <c r="N19" s="15">
-        <v>1657</v>
+        <v>2183</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>52</v>