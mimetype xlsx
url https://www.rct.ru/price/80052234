--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1093,51 +1093,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.078</v>
       </c>
       <c r="L9" s="15">
         <v>0.078</v>
       </c>
       <c r="M9" s="15">
         <v>0.078</v>
       </c>
       <c r="N9" s="15">
-        <v>4029</v>
+        <v>3544</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>35</v>
@@ -1173,51 +1173,51 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.1083</v>
       </c>
       <c r="L11" s="15">
         <v>0.09082999999999999</v>
       </c>
       <c r="M11" s="15">
         <v>0.08734</v>
       </c>
       <c r="N11" s="15">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080007499</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>41</v>
@@ -1292,51 +1292,51 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>3000</v>
       </c>
       <c r="K14" s="15">
         <v>0.078</v>
       </c>
       <c r="L14" s="15">
         <v>0.078</v>
       </c>
       <c r="M14" s="15">
         <v>0.078</v>
       </c>
       <c r="N14" s="15">
-        <v>4860</v>
+        <v>3960</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>52</v>
@@ -1487,51 +1487,51 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>2500</v>
       </c>
       <c r="K19" s="15">
         <v>0.15</v>
       </c>
       <c r="L19" s="15">
         <v>0.15</v>
       </c>
       <c r="M19" s="15">
         <v>0.15</v>
       </c>
       <c r="N19" s="15">
-        <v>2183</v>
+        <v>2289</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>52</v>