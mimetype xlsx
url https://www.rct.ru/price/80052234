--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1093,51 +1093,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.078</v>
       </c>
       <c r="L9" s="15">
         <v>0.078</v>
       </c>
       <c r="M9" s="15">
         <v>0.078</v>
       </c>
       <c r="N9" s="15">
-        <v>3544</v>
+        <v>3690</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>35</v>
@@ -1173,51 +1173,51 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.1083</v>
       </c>
       <c r="L11" s="15">
         <v>0.09082999999999999</v>
       </c>
       <c r="M11" s="15">
         <v>0.08734</v>
       </c>
       <c r="N11" s="15">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080007499</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>41</v>
@@ -1292,51 +1292,51 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>3000</v>
       </c>
       <c r="K14" s="15">
         <v>0.078</v>
       </c>
       <c r="L14" s="15">
         <v>0.078</v>
       </c>
       <c r="M14" s="15">
         <v>0.078</v>
       </c>
       <c r="N14" s="15">
-        <v>3960</v>
+        <v>4021</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>52</v>