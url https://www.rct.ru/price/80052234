--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1093,51 +1093,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.078</v>
       </c>
       <c r="L9" s="15">
         <v>0.078</v>
       </c>
       <c r="M9" s="15">
         <v>0.078</v>
       </c>
       <c r="N9" s="15">
-        <v>3690</v>
+        <v>3447</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>35</v>
@@ -1292,51 +1292,51 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>3000</v>
       </c>
       <c r="K14" s="15">
         <v>0.078</v>
       </c>
       <c r="L14" s="15">
         <v>0.078</v>
       </c>
       <c r="M14" s="15">
         <v>0.078</v>
       </c>
       <c r="N14" s="15">
-        <v>4021</v>
+        <v>5220</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>52</v>
@@ -1487,51 +1487,51 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>2500</v>
       </c>
       <c r="K19" s="15">
         <v>0.15</v>
       </c>
       <c r="L19" s="15">
         <v>0.15</v>
       </c>
       <c r="M19" s="15">
         <v>0.15</v>
       </c>
       <c r="N19" s="15">
-        <v>2289</v>
+        <v>2367</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>52</v>