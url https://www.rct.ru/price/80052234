--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1093,51 +1093,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.078</v>
       </c>
       <c r="L9" s="15">
         <v>0.078</v>
       </c>
       <c r="M9" s="15">
         <v>0.078</v>
       </c>
       <c r="N9" s="15">
-        <v>3447</v>
+        <v>3690</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>35</v>
@@ -1172,53 +1172,51 @@
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>3000</v>
       </c>
       <c r="K11" s="15">
         <v>0.1083</v>
       </c>
       <c r="L11" s="15">
         <v>0.09082999999999999</v>
       </c>
       <c r="M11" s="15">
         <v>0.08734</v>
       </c>
-      <c r="N11" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080007499</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>41</v>
       </c>
@@ -1292,51 +1290,51 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>3000</v>
       </c>
       <c r="K14" s="15">
         <v>0.078</v>
       </c>
       <c r="L14" s="15">
         <v>0.078</v>
       </c>
       <c r="M14" s="15">
         <v>0.078</v>
       </c>
       <c r="N14" s="15">
-        <v>5220</v>
+        <v>4260</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>52</v>
@@ -1487,51 +1485,51 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>2500</v>
       </c>
       <c r="K19" s="15">
         <v>0.15</v>
       </c>
       <c r="L19" s="15">
         <v>0.15</v>
       </c>
       <c r="M19" s="15">
         <v>0.15</v>
       </c>
       <c r="N19" s="15">
-        <v>2367</v>
+        <v>1605</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>52</v>