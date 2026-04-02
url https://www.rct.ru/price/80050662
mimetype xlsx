--- v4 (2026-03-13)
+++ v5 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -959,51 +959,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>100</v>
       </c>
       <c r="K9" s="15">
         <v>0.17315</v>
       </c>
       <c r="L9" s="15">
         <v>0.15278</v>
       </c>
       <c r="M9" s="15">
         <v>0.1375</v>
       </c>
       <c r="N9" s="15">
-        <v>3024</v>
+        <v>3840</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>