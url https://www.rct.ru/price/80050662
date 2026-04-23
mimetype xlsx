--- v5 (2026-04-02)
+++ v6 (2026-04-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -959,51 +959,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>100</v>
       </c>
       <c r="K9" s="15">
         <v>0.17315</v>
       </c>
       <c r="L9" s="15">
         <v>0.15278</v>
       </c>
       <c r="M9" s="15">
         <v>0.1375</v>
       </c>
       <c r="N9" s="15">
-        <v>3840</v>
+        <v>3744</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>