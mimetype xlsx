--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -959,51 +959,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>100</v>
       </c>
       <c r="K9" s="15">
         <v>0.17315</v>
       </c>
       <c r="L9" s="15">
         <v>0.15278</v>
       </c>
       <c r="M9" s="15">
         <v>0.1375</v>
       </c>
       <c r="N9" s="15">
-        <v>3744</v>
+        <v>3312</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>