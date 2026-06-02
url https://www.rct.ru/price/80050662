--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -959,51 +959,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>100</v>
       </c>
       <c r="K9" s="15">
         <v>0.17315</v>
       </c>
       <c r="L9" s="15">
         <v>0.15278</v>
       </c>
       <c r="M9" s="15">
         <v>0.1375</v>
       </c>
       <c r="N9" s="15">
-        <v>3312</v>
+        <v>3696</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>