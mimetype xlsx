--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -959,51 +959,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>100</v>
       </c>
       <c r="K9" s="15">
         <v>0.17315</v>
       </c>
       <c r="L9" s="15">
         <v>0.15278</v>
       </c>
       <c r="M9" s="15">
         <v>0.1375</v>
       </c>
       <c r="N9" s="15">
-        <v>3696</v>
+        <v>3216</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>