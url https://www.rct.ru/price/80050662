--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -959,51 +959,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>100</v>
       </c>
       <c r="K9" s="15">
         <v>0.17315</v>
       </c>
       <c r="L9" s="15">
         <v>0.15278</v>
       </c>
       <c r="M9" s="15">
         <v>0.1375</v>
       </c>
       <c r="N9" s="15">
-        <v>3216</v>
+        <v>3408</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>