--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -959,51 +959,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>100</v>
       </c>
       <c r="K9" s="15">
         <v>0.17315</v>
       </c>
       <c r="L9" s="15">
         <v>0.15278</v>
       </c>
       <c r="M9" s="15">
         <v>0.1375</v>
       </c>
       <c r="N9" s="15">
-        <v>3408</v>
+        <v>2745</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>