--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -112,51 +112,51 @@
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>Гермовводы</t>
   </si>
   <si>
     <t>M1608B</t>
   </si>
   <si>
     <t>чёрный, метрическая резьба, кабель 4~8мм / M16-B (M1608B)</t>
   </si>
   <si>
     <t>UT-00152841</t>
   </si>
   <si>
     <t>BEISIT</t>
   </si>
   <si>
     <t>M2014BR-O</t>
   </si>
   <si>
-    <t>Кабельный ввод, резьба: M20x1.5, кабель: 10-14мм, никелированная латунь, без гайки, с уплотнителем O-Ring, IP68. / M2014BR-O</t>
+    <t>Кабельный ввод, резьба: M20x1.5, кабель: 10-14мм, никелированная латунь, без гайки, с уплотнителем O-Ring, IP68. / M20-M (M2014BR-O)</t>
   </si>
   <si>
     <t>UT-00150451</t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Адрес:</t>
     </r>
     <r>
       <rPr>
@@ -959,51 +959,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>100</v>
       </c>
       <c r="K9" s="15">
         <v>0.17315</v>
       </c>
       <c r="L9" s="15">
         <v>0.15278</v>
       </c>
       <c r="M9" s="15">
         <v>0.1375</v>
       </c>
       <c r="N9" s="15">
-        <v>2745</v>
+        <v>3285</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>