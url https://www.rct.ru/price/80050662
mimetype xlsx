--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -959,51 +959,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>100</v>
       </c>
       <c r="K9" s="15">
         <v>0.17315</v>
       </c>
       <c r="L9" s="15">
         <v>0.15278</v>
       </c>
       <c r="M9" s="15">
         <v>0.1375</v>
       </c>
       <c r="N9" s="15">
-        <v>3285</v>
+        <v>3465</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>