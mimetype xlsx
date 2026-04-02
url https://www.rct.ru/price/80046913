--- v6 (2026-03-12)
+++ v7 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1085,168 +1085,168 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.04824</v>
       </c>
       <c r="L9" s="15">
         <v>0.04181</v>
       </c>
       <c r="M9" s="15">
         <v>0.0402</v>
       </c>
       <c r="N9" s="15">
-        <v>4950</v>
+        <v>5610</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.04304</v>
       </c>
       <c r="L10" s="15">
         <v>0.0373</v>
       </c>
       <c r="M10" s="15">
         <v>0.03586</v>
       </c>
       <c r="N10" s="15">
-        <v>2870</v>
+        <v>2750</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>250</v>
       </c>
       <c r="K11" s="15">
         <v>0.06531000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.0566</v>
       </c>
       <c r="M11" s="15">
         <v>0.05443</v>
       </c>
       <c r="N11" s="15">
-        <v>1400</v>
+        <v>1800</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>250</v>
       </c>
       <c r="K12" s="15">
         <v>0.06734</v>
       </c>
       <c r="L12" s="15">
         <v>0.05836</v>
       </c>
       <c r="M12" s="15">
         <v>0.05611</v>
       </c>
       <c r="N12" s="15">
-        <v>833</v>
+        <v>910</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1317,90 +1317,90 @@
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>300</v>
       </c>
       <c r="K15" s="15">
         <v>0.10146</v>
       </c>
       <c r="L15" s="15">
         <v>0.08792999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.08455</v>
       </c>
       <c r="N15" s="15">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.10271</v>
       </c>
       <c r="L16" s="15">
         <v>0.08901000000000001</v>
       </c>
       <c r="M16" s="15">
         <v>0.08559</v>
       </c>
       <c r="N16" s="15">
-        <v>375</v>
+        <v>345</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
@@ -1432,289 +1432,287 @@
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.14831</v>
       </c>
       <c r="L18" s="15">
         <v>0.12853</v>
       </c>
       <c r="M18" s="15">
         <v>0.12359</v>
       </c>
       <c r="N18" s="15">
-        <v>1675</v>
+        <v>1725</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
       </c>
       <c r="K19" s="15">
         <v>0.20546</v>
       </c>
       <c r="L19" s="15">
         <v>0.17806</v>
       </c>
       <c r="M19" s="15">
         <v>0.17121</v>
       </c>
       <c r="N19" s="15">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>200</v>
       </c>
       <c r="K20" s="15">
         <v>0.20607</v>
       </c>
       <c r="L20" s="15">
         <v>0.17859</v>
       </c>
       <c r="M20" s="15">
         <v>0.17173</v>
       </c>
       <c r="N20" s="15">
-        <v>1043</v>
+        <v>1112</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>200</v>
       </c>
       <c r="K21" s="15">
         <v>0.31689</v>
       </c>
       <c r="L21" s="15">
         <v>0.27464</v>
       </c>
       <c r="M21" s="15">
         <v>0.26408</v>
       </c>
       <c r="N21" s="15">
-        <v>969</v>
+        <v>807</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>200</v>
       </c>
       <c r="K22" s="15">
         <v>0.31688</v>
       </c>
       <c r="L22" s="15">
         <v>0.27463</v>
       </c>
       <c r="M22" s="15">
         <v>0.26406</v>
       </c>
       <c r="N22" s="15">
-        <v>1027</v>
+        <v>803</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>3500</v>
       </c>
       <c r="K23" s="15">
         <v>0.02277</v>
       </c>
       <c r="L23" s="15">
         <v>0.01973</v>
       </c>
       <c r="M23" s="15">
         <v>0.01898</v>
       </c>
       <c r="N23" s="15">
-        <v>45385</v>
+        <v>35299</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>3500</v>
       </c>
       <c r="K24" s="15">
         <v>0.02277</v>
       </c>
       <c r="L24" s="15">
         <v>0.01973</v>
       </c>
       <c r="M24" s="15">
         <v>0.01898</v>
       </c>
       <c r="N24" s="15">
-        <v>19652</v>
-[...3 lines deleted...]
-      </c>
+        <v>34145</v>
+      </c>
+      <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>