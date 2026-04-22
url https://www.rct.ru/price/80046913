--- v7 (2026-04-02)
+++ v8 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1085,168 +1085,168 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.04824</v>
       </c>
       <c r="L9" s="15">
         <v>0.04181</v>
       </c>
       <c r="M9" s="15">
         <v>0.0402</v>
       </c>
       <c r="N9" s="15">
-        <v>5610</v>
+        <v>5363</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.04304</v>
       </c>
       <c r="L10" s="15">
         <v>0.0373</v>
       </c>
       <c r="M10" s="15">
         <v>0.03586</v>
       </c>
       <c r="N10" s="15">
-        <v>2750</v>
+        <v>3547</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>250</v>
       </c>
       <c r="K11" s="15">
         <v>0.06531000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.0566</v>
       </c>
       <c r="M11" s="15">
         <v>0.05443</v>
       </c>
       <c r="N11" s="15">
-        <v>1800</v>
+        <v>1400</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>250</v>
       </c>
       <c r="K12" s="15">
         <v>0.06734</v>
       </c>
       <c r="L12" s="15">
         <v>0.05836</v>
       </c>
       <c r="M12" s="15">
         <v>0.05611</v>
       </c>
       <c r="N12" s="15">
-        <v>910</v>
+        <v>987</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1317,400 +1317,400 @@
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>300</v>
       </c>
       <c r="K15" s="15">
         <v>0.10146</v>
       </c>
       <c r="L15" s="15">
         <v>0.08792999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.08455</v>
       </c>
       <c r="N15" s="15">
-        <v>189</v>
+        <v>210</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.10271</v>
       </c>
       <c r="L16" s="15">
         <v>0.08901000000000001</v>
       </c>
       <c r="M16" s="15">
         <v>0.08559</v>
       </c>
       <c r="N16" s="15">
-        <v>345</v>
+        <v>365</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.14823</v>
       </c>
       <c r="L17" s="15">
         <v>0.12847</v>
       </c>
       <c r="M17" s="15">
         <v>0.12353</v>
       </c>
       <c r="N17" s="15">
-        <v>1975</v>
+        <v>1550</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.14831</v>
       </c>
       <c r="L18" s="15">
         <v>0.12853</v>
       </c>
       <c r="M18" s="15">
         <v>0.12359</v>
       </c>
       <c r="N18" s="15">
-        <v>1725</v>
+        <v>1775</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
       </c>
       <c r="K19" s="15">
         <v>0.20546</v>
       </c>
       <c r="L19" s="15">
         <v>0.17806</v>
       </c>
       <c r="M19" s="15">
         <v>0.17121</v>
       </c>
       <c r="N19" s="15">
-        <v>370</v>
+        <v>150</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>200</v>
       </c>
       <c r="K20" s="15">
         <v>0.20607</v>
       </c>
       <c r="L20" s="15">
         <v>0.17859</v>
       </c>
       <c r="M20" s="15">
         <v>0.17173</v>
       </c>
       <c r="N20" s="15">
-        <v>1112</v>
+        <v>1043</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>200</v>
       </c>
       <c r="K21" s="15">
         <v>0.31689</v>
       </c>
       <c r="L21" s="15">
         <v>0.27464</v>
       </c>
       <c r="M21" s="15">
         <v>0.26408</v>
       </c>
       <c r="N21" s="15">
-        <v>807</v>
+        <v>818</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>200</v>
       </c>
       <c r="K22" s="15">
         <v>0.31688</v>
       </c>
       <c r="L22" s="15">
         <v>0.27463</v>
       </c>
       <c r="M22" s="15">
         <v>0.26406</v>
       </c>
       <c r="N22" s="15">
-        <v>803</v>
+        <v>767</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>3500</v>
       </c>
       <c r="K23" s="15">
         <v>0.02277</v>
       </c>
       <c r="L23" s="15">
         <v>0.01973</v>
       </c>
       <c r="M23" s="15">
         <v>0.01898</v>
       </c>
       <c r="N23" s="15">
-        <v>35299</v>
+        <v>39782</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>3500</v>
       </c>
       <c r="K24" s="15">
-        <v>0.02277</v>
+        <v>0.02469</v>
       </c>
       <c r="L24" s="15">
-        <v>0.01973</v>
+        <v>0.0214</v>
       </c>
       <c r="M24" s="15">
-        <v>0.01898</v>
+        <v>0.02058</v>
       </c>
       <c r="N24" s="15">
-        <v>34145</v>
+        <v>26703</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>