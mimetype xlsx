--- v8 (2026-04-22)
+++ v9 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1085,168 +1085,168 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.04824</v>
       </c>
       <c r="L9" s="15">
         <v>0.04181</v>
       </c>
       <c r="M9" s="15">
         <v>0.0402</v>
       </c>
       <c r="N9" s="15">
-        <v>5363</v>
+        <v>7425</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.04304</v>
       </c>
       <c r="L10" s="15">
         <v>0.0373</v>
       </c>
       <c r="M10" s="15">
         <v>0.03586</v>
       </c>
       <c r="N10" s="15">
-        <v>3547</v>
+        <v>2431</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>250</v>
       </c>
       <c r="K11" s="15">
         <v>0.06531000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.0566</v>
       </c>
       <c r="M11" s="15">
         <v>0.05443</v>
       </c>
       <c r="N11" s="15">
-        <v>1400</v>
+        <v>1420</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>250</v>
       </c>
       <c r="K12" s="15">
         <v>0.06734</v>
       </c>
       <c r="L12" s="15">
         <v>0.05836</v>
       </c>
       <c r="M12" s="15">
         <v>0.05611</v>
       </c>
       <c r="N12" s="15">
-        <v>987</v>
+        <v>910</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1317,400 +1317,400 @@
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>300</v>
       </c>
       <c r="K15" s="15">
         <v>0.10146</v>
       </c>
       <c r="L15" s="15">
         <v>0.08792999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.08455</v>
       </c>
       <c r="N15" s="15">
-        <v>210</v>
+        <v>237</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.10271</v>
       </c>
       <c r="L16" s="15">
         <v>0.08901000000000001</v>
       </c>
       <c r="M16" s="15">
         <v>0.08559</v>
       </c>
       <c r="N16" s="15">
-        <v>365</v>
+        <v>325</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.14823</v>
       </c>
       <c r="L17" s="15">
         <v>0.12847</v>
       </c>
       <c r="M17" s="15">
         <v>0.12353</v>
       </c>
       <c r="N17" s="15">
-        <v>1550</v>
+        <v>1925</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.14831</v>
       </c>
       <c r="L18" s="15">
         <v>0.12853</v>
       </c>
       <c r="M18" s="15">
         <v>0.12359</v>
       </c>
       <c r="N18" s="15">
-        <v>1775</v>
+        <v>1525</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
       </c>
       <c r="K19" s="15">
         <v>0.20546</v>
       </c>
       <c r="L19" s="15">
         <v>0.17806</v>
       </c>
       <c r="M19" s="15">
         <v>0.17121</v>
       </c>
       <c r="N19" s="15">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>200</v>
       </c>
       <c r="K20" s="15">
         <v>0.20607</v>
       </c>
       <c r="L20" s="15">
         <v>0.17859</v>
       </c>
       <c r="M20" s="15">
         <v>0.17173</v>
       </c>
       <c r="N20" s="15">
-        <v>1043</v>
+        <v>1168</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>200</v>
       </c>
       <c r="K21" s="15">
         <v>0.31689</v>
       </c>
       <c r="L21" s="15">
         <v>0.27464</v>
       </c>
       <c r="M21" s="15">
         <v>0.26408</v>
       </c>
       <c r="N21" s="15">
-        <v>818</v>
+        <v>958</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>200</v>
       </c>
       <c r="K22" s="15">
         <v>0.31688</v>
       </c>
       <c r="L22" s="15">
         <v>0.27463</v>
       </c>
       <c r="M22" s="15">
         <v>0.26406</v>
       </c>
       <c r="N22" s="15">
-        <v>767</v>
+        <v>756</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>3500</v>
       </c>
       <c r="K23" s="15">
         <v>0.02277</v>
       </c>
       <c r="L23" s="15">
         <v>0.01973</v>
       </c>
       <c r="M23" s="15">
         <v>0.01898</v>
       </c>
       <c r="N23" s="15">
-        <v>39782</v>
+        <v>47626</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>3500</v>
       </c>
       <c r="K24" s="15">
         <v>0.02469</v>
       </c>
       <c r="L24" s="15">
         <v>0.0214</v>
       </c>
       <c r="M24" s="15">
         <v>0.02058</v>
       </c>
       <c r="N24" s="15">
-        <v>26703</v>
+        <v>38522</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>