--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1085,168 +1085,168 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.04824</v>
       </c>
       <c r="L9" s="15">
         <v>0.04181</v>
       </c>
       <c r="M9" s="15">
         <v>0.0402</v>
       </c>
       <c r="N9" s="15">
-        <v>7425</v>
+        <v>6765</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.04304</v>
       </c>
       <c r="L10" s="15">
         <v>0.0373</v>
       </c>
       <c r="M10" s="15">
         <v>0.03586</v>
       </c>
       <c r="N10" s="15">
-        <v>2431</v>
+        <v>3467</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>250</v>
       </c>
       <c r="K11" s="15">
         <v>0.06531000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.0566</v>
       </c>
       <c r="M11" s="15">
         <v>0.05443</v>
       </c>
       <c r="N11" s="15">
-        <v>1420</v>
+        <v>1720</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>250</v>
       </c>
       <c r="K12" s="15">
         <v>0.06734</v>
       </c>
       <c r="L12" s="15">
         <v>0.05836</v>
       </c>
       <c r="M12" s="15">
         <v>0.05611</v>
       </c>
       <c r="N12" s="15">
-        <v>910</v>
+        <v>746</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1317,283 +1317,283 @@
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>300</v>
       </c>
       <c r="K15" s="15">
         <v>0.10146</v>
       </c>
       <c r="L15" s="15">
         <v>0.08792999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.08455</v>
       </c>
       <c r="N15" s="15">
-        <v>237</v>
+        <v>186</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.10271</v>
       </c>
       <c r="L16" s="15">
         <v>0.08901000000000001</v>
       </c>
       <c r="M16" s="15">
         <v>0.08559</v>
       </c>
       <c r="N16" s="15">
-        <v>325</v>
+        <v>430</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.14823</v>
       </c>
       <c r="L17" s="15">
         <v>0.12847</v>
       </c>
       <c r="M17" s="15">
         <v>0.12353</v>
       </c>
       <c r="N17" s="15">
-        <v>1925</v>
+        <v>2075</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.14831</v>
       </c>
       <c r="L18" s="15">
         <v>0.12853</v>
       </c>
       <c r="M18" s="15">
         <v>0.12359</v>
       </c>
       <c r="N18" s="15">
-        <v>1525</v>
+        <v>1500</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
       </c>
       <c r="K19" s="15">
         <v>0.20546</v>
       </c>
       <c r="L19" s="15">
         <v>0.17806</v>
       </c>
       <c r="M19" s="15">
         <v>0.17121</v>
       </c>
       <c r="N19" s="15">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>200</v>
       </c>
       <c r="K20" s="15">
         <v>0.20607</v>
       </c>
       <c r="L20" s="15">
         <v>0.17859</v>
       </c>
       <c r="M20" s="15">
         <v>0.17173</v>
       </c>
       <c r="N20" s="15">
-        <v>1168</v>
+        <v>1140</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>200</v>
       </c>
       <c r="K21" s="15">
         <v>0.31689</v>
       </c>
       <c r="L21" s="15">
         <v>0.27464</v>
       </c>
       <c r="M21" s="15">
         <v>0.26408</v>
       </c>
       <c r="N21" s="15">
-        <v>958</v>
+        <v>947</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
@@ -1627,90 +1627,90 @@
       <c r="D23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>3500</v>
       </c>
       <c r="K23" s="15">
         <v>0.02277</v>
       </c>
       <c r="L23" s="15">
         <v>0.01973</v>
       </c>
       <c r="M23" s="15">
         <v>0.01898</v>
       </c>
       <c r="N23" s="15">
-        <v>47626</v>
+        <v>48747</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>3500</v>
       </c>
       <c r="K24" s="15">
         <v>0.02469</v>
       </c>
       <c r="L24" s="15">
         <v>0.0214</v>
       </c>
       <c r="M24" s="15">
         <v>0.02058</v>
       </c>
       <c r="N24" s="15">
-        <v>38522</v>
+        <v>34145</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>