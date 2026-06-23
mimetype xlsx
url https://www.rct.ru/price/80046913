--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1085,168 +1085,168 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.04824</v>
       </c>
       <c r="L9" s="15">
         <v>0.04181</v>
       </c>
       <c r="M9" s="15">
         <v>0.0402</v>
       </c>
       <c r="N9" s="15">
-        <v>6765</v>
+        <v>6930</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.04304</v>
       </c>
       <c r="L10" s="15">
         <v>0.0373</v>
       </c>
       <c r="M10" s="15">
         <v>0.03586</v>
       </c>
       <c r="N10" s="15">
-        <v>3467</v>
+        <v>2949</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>250</v>
       </c>
       <c r="K11" s="15">
         <v>0.06531000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.0566</v>
       </c>
       <c r="M11" s="15">
         <v>0.05443</v>
       </c>
       <c r="N11" s="15">
-        <v>1720</v>
+        <v>1460</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>250</v>
       </c>
       <c r="K12" s="15">
         <v>0.06734</v>
       </c>
       <c r="L12" s="15">
         <v>0.05836</v>
       </c>
       <c r="M12" s="15">
         <v>0.05611</v>
       </c>
       <c r="N12" s="15">
-        <v>746</v>
+        <v>680</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1317,400 +1317,400 @@
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>300</v>
       </c>
       <c r="K15" s="15">
         <v>0.10146</v>
       </c>
       <c r="L15" s="15">
         <v>0.08792999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.08455</v>
       </c>
       <c r="N15" s="15">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.10271</v>
       </c>
       <c r="L16" s="15">
         <v>0.08901000000000001</v>
       </c>
       <c r="M16" s="15">
         <v>0.08559</v>
       </c>
       <c r="N16" s="15">
-        <v>430</v>
+        <v>355</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.14823</v>
       </c>
       <c r="L17" s="15">
         <v>0.12847</v>
       </c>
       <c r="M17" s="15">
         <v>0.12353</v>
       </c>
       <c r="N17" s="15">
-        <v>2075</v>
+        <v>1825</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.14831</v>
       </c>
       <c r="L18" s="15">
         <v>0.12853</v>
       </c>
       <c r="M18" s="15">
         <v>0.12359</v>
       </c>
       <c r="N18" s="15">
-        <v>1500</v>
+        <v>1975</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
       </c>
       <c r="K19" s="15">
         <v>0.20546</v>
       </c>
       <c r="L19" s="15">
         <v>0.17806</v>
       </c>
       <c r="M19" s="15">
         <v>0.17121</v>
       </c>
       <c r="N19" s="15">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>200</v>
       </c>
       <c r="K20" s="15">
         <v>0.20607</v>
       </c>
       <c r="L20" s="15">
         <v>0.17859</v>
       </c>
       <c r="M20" s="15">
         <v>0.17173</v>
       </c>
       <c r="N20" s="15">
-        <v>1140</v>
+        <v>1071</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>200</v>
       </c>
       <c r="K21" s="15">
         <v>0.31689</v>
       </c>
       <c r="L21" s="15">
         <v>0.27464</v>
       </c>
       <c r="M21" s="15">
         <v>0.26408</v>
       </c>
       <c r="N21" s="15">
-        <v>947</v>
+        <v>818</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>200</v>
       </c>
       <c r="K22" s="15">
         <v>0.31688</v>
       </c>
       <c r="L22" s="15">
         <v>0.27463</v>
       </c>
       <c r="M22" s="15">
         <v>0.26406</v>
       </c>
       <c r="N22" s="15">
-        <v>756</v>
+        <v>791</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>3500</v>
       </c>
       <c r="K23" s="15">
         <v>0.02277</v>
       </c>
       <c r="L23" s="15">
         <v>0.01973</v>
       </c>
       <c r="M23" s="15">
         <v>0.01898</v>
       </c>
       <c r="N23" s="15">
-        <v>48747</v>
+        <v>40342</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>3500</v>
       </c>
       <c r="K24" s="15">
         <v>0.02469</v>
       </c>
       <c r="L24" s="15">
         <v>0.0214</v>
       </c>
       <c r="M24" s="15">
         <v>0.02058</v>
       </c>
       <c r="N24" s="15">
-        <v>34145</v>
+        <v>30205</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>