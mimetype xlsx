--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1085,168 +1085,168 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.04824</v>
       </c>
       <c r="L9" s="15">
         <v>0.04181</v>
       </c>
       <c r="M9" s="15">
         <v>0.0402</v>
       </c>
       <c r="N9" s="15">
-        <v>6930</v>
+        <v>5198</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.04304</v>
       </c>
       <c r="L10" s="15">
         <v>0.0373</v>
       </c>
       <c r="M10" s="15">
         <v>0.03586</v>
       </c>
       <c r="N10" s="15">
-        <v>2949</v>
+        <v>3388</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>250</v>
       </c>
       <c r="K11" s="15">
         <v>0.06531000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.0566</v>
       </c>
       <c r="M11" s="15">
         <v>0.05443</v>
       </c>
       <c r="N11" s="15">
-        <v>1460</v>
+        <v>1480</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>250</v>
       </c>
       <c r="K12" s="15">
         <v>0.06734</v>
       </c>
       <c r="L12" s="15">
         <v>0.05836</v>
       </c>
       <c r="M12" s="15">
         <v>0.05611</v>
       </c>
       <c r="N12" s="15">
-        <v>680</v>
+        <v>812</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1317,400 +1317,400 @@
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>300</v>
       </c>
       <c r="K15" s="15">
         <v>0.10146</v>
       </c>
       <c r="L15" s="15">
         <v>0.08792999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.08455</v>
       </c>
       <c r="N15" s="15">
-        <v>210</v>
+        <v>228</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.10271</v>
       </c>
       <c r="L16" s="15">
         <v>0.08901000000000001</v>
       </c>
       <c r="M16" s="15">
         <v>0.08559</v>
       </c>
       <c r="N16" s="15">
-        <v>355</v>
+        <v>415</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.14823</v>
       </c>
       <c r="L17" s="15">
         <v>0.12847</v>
       </c>
       <c r="M17" s="15">
         <v>0.12353</v>
       </c>
       <c r="N17" s="15">
-        <v>1825</v>
+        <v>1950</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.14831</v>
       </c>
       <c r="L18" s="15">
         <v>0.12853</v>
       </c>
       <c r="M18" s="15">
         <v>0.12359</v>
       </c>
       <c r="N18" s="15">
-        <v>1975</v>
+        <v>1925</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
       </c>
       <c r="K19" s="15">
         <v>0.20546</v>
       </c>
       <c r="L19" s="15">
         <v>0.17806</v>
       </c>
       <c r="M19" s="15">
         <v>0.17121</v>
       </c>
       <c r="N19" s="15">
-        <v>160</v>
+        <v>180</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>200</v>
       </c>
       <c r="K20" s="15">
         <v>0.20607</v>
       </c>
       <c r="L20" s="15">
         <v>0.17859</v>
       </c>
       <c r="M20" s="15">
         <v>0.17173</v>
       </c>
       <c r="N20" s="15">
-        <v>1071</v>
+        <v>1112</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>200</v>
       </c>
       <c r="K21" s="15">
         <v>0.31689</v>
       </c>
       <c r="L21" s="15">
         <v>0.27464</v>
       </c>
       <c r="M21" s="15">
         <v>0.26408</v>
       </c>
       <c r="N21" s="15">
-        <v>818</v>
+        <v>732</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>200</v>
       </c>
       <c r="K22" s="15">
         <v>0.31688</v>
       </c>
       <c r="L22" s="15">
         <v>0.27463</v>
       </c>
       <c r="M22" s="15">
         <v>0.26406</v>
       </c>
       <c r="N22" s="15">
-        <v>791</v>
+        <v>874</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>3500</v>
       </c>
       <c r="K23" s="15">
         <v>0.02277</v>
       </c>
       <c r="L23" s="15">
         <v>0.01973</v>
       </c>
       <c r="M23" s="15">
         <v>0.01898</v>
       </c>
       <c r="N23" s="15">
-        <v>40342</v>
+        <v>34739</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>3500</v>
       </c>
       <c r="K24" s="15">
         <v>0.02469</v>
       </c>
       <c r="L24" s="15">
         <v>0.0214</v>
       </c>
       <c r="M24" s="15">
         <v>0.02058</v>
       </c>
       <c r="N24" s="15">
-        <v>30205</v>
+        <v>28016</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>