--- v12 (2026-07-13)
+++ v13 (2026-08-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1085,168 +1085,168 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.04824</v>
       </c>
       <c r="L9" s="15">
         <v>0.04181</v>
       </c>
       <c r="M9" s="15">
         <v>0.0402</v>
       </c>
       <c r="N9" s="15">
-        <v>5198</v>
+        <v>7260</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.04304</v>
       </c>
       <c r="L10" s="15">
         <v>0.0373</v>
       </c>
       <c r="M10" s="15">
         <v>0.03586</v>
       </c>
       <c r="N10" s="15">
-        <v>3388</v>
+        <v>2670</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>250</v>
       </c>
       <c r="K11" s="15">
         <v>0.06531000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.0566</v>
       </c>
       <c r="M11" s="15">
         <v>0.05443</v>
       </c>
       <c r="N11" s="15">
-        <v>1480</v>
+        <v>1620</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>250</v>
       </c>
       <c r="K12" s="15">
         <v>0.06734</v>
       </c>
       <c r="L12" s="15">
         <v>0.05836</v>
       </c>
       <c r="M12" s="15">
         <v>0.05611</v>
       </c>
       <c r="N12" s="15">
-        <v>812</v>
+        <v>745</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1317,205 +1317,205 @@
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>300</v>
       </c>
       <c r="K15" s="15">
         <v>0.10146</v>
       </c>
       <c r="L15" s="15">
         <v>0.08792999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.08455</v>
       </c>
       <c r="N15" s="15">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.10271</v>
       </c>
       <c r="L16" s="15">
         <v>0.08901000000000001</v>
       </c>
       <c r="M16" s="15">
         <v>0.08559</v>
       </c>
       <c r="N16" s="15">
-        <v>415</v>
+        <v>345</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.14823</v>
       </c>
       <c r="L17" s="15">
         <v>0.12847</v>
       </c>
       <c r="M17" s="15">
         <v>0.12353</v>
       </c>
       <c r="N17" s="15">
-        <v>1950</v>
+        <v>1675</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.14831</v>
       </c>
       <c r="L18" s="15">
         <v>0.12853</v>
       </c>
       <c r="M18" s="15">
         <v>0.12359</v>
       </c>
       <c r="N18" s="15">
-        <v>1925</v>
+        <v>2100</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
       </c>
       <c r="K19" s="15">
         <v>0.20546</v>
       </c>
       <c r="L19" s="15">
         <v>0.17806</v>
       </c>
       <c r="M19" s="15">
         <v>0.17121</v>
       </c>
       <c r="N19" s="15">
-        <v>180</v>
+        <v>154</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
@@ -1549,168 +1549,168 @@
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>200</v>
       </c>
       <c r="K21" s="15">
         <v>0.31689</v>
       </c>
       <c r="L21" s="15">
         <v>0.27464</v>
       </c>
       <c r="M21" s="15">
         <v>0.26408</v>
       </c>
       <c r="N21" s="15">
-        <v>732</v>
+        <v>764</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>200</v>
       </c>
       <c r="K22" s="15">
         <v>0.31688</v>
       </c>
       <c r="L22" s="15">
         <v>0.27463</v>
       </c>
       <c r="M22" s="15">
         <v>0.26406</v>
       </c>
       <c r="N22" s="15">
-        <v>874</v>
+        <v>803</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>3500</v>
       </c>
       <c r="K23" s="15">
         <v>0.02277</v>
       </c>
       <c r="L23" s="15">
         <v>0.01973</v>
       </c>
       <c r="M23" s="15">
         <v>0.01898</v>
       </c>
       <c r="N23" s="15">
-        <v>34739</v>
+        <v>39782</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>3500</v>
       </c>
       <c r="K24" s="15">
         <v>0.02469</v>
       </c>
       <c r="L24" s="15">
         <v>0.0214</v>
       </c>
       <c r="M24" s="15">
         <v>0.02058</v>
       </c>
       <c r="N24" s="15">
-        <v>28016</v>
+        <v>35896</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>