--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1085,168 +1085,168 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.04824</v>
       </c>
       <c r="L9" s="15">
         <v>0.04181</v>
       </c>
       <c r="M9" s="15">
         <v>0.0402</v>
       </c>
       <c r="N9" s="15">
-        <v>7260</v>
+        <v>6930</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.04304</v>
       </c>
       <c r="L10" s="15">
         <v>0.0373</v>
       </c>
       <c r="M10" s="15">
         <v>0.03586</v>
       </c>
       <c r="N10" s="15">
-        <v>2670</v>
+        <v>3428</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>250</v>
       </c>
       <c r="K11" s="15">
         <v>0.06531000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.0566</v>
       </c>
       <c r="M11" s="15">
         <v>0.05443</v>
       </c>
       <c r="N11" s="15">
-        <v>1620</v>
+        <v>1440</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>250</v>
       </c>
       <c r="K12" s="15">
         <v>0.06734</v>
       </c>
       <c r="L12" s="15">
         <v>0.05836</v>
       </c>
       <c r="M12" s="15">
         <v>0.05611</v>
       </c>
       <c r="N12" s="15">
-        <v>745</v>
+        <v>533</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1317,400 +1317,400 @@
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>300</v>
       </c>
       <c r="K15" s="15">
         <v>0.10146</v>
       </c>
       <c r="L15" s="15">
         <v>0.08792999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.08455</v>
       </c>
       <c r="N15" s="15">
-        <v>207</v>
+        <v>234</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.10271</v>
       </c>
       <c r="L16" s="15">
         <v>0.08901000000000001</v>
       </c>
       <c r="M16" s="15">
         <v>0.08559</v>
       </c>
       <c r="N16" s="15">
-        <v>345</v>
+        <v>405</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.14823</v>
       </c>
       <c r="L17" s="15">
         <v>0.12847</v>
       </c>
       <c r="M17" s="15">
         <v>0.12353</v>
       </c>
       <c r="N17" s="15">
-        <v>1675</v>
+        <v>2175</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.14831</v>
       </c>
       <c r="L18" s="15">
         <v>0.12853</v>
       </c>
       <c r="M18" s="15">
         <v>0.12359</v>
       </c>
       <c r="N18" s="15">
-        <v>2100</v>
+        <v>1975</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
       </c>
       <c r="K19" s="15">
         <v>0.20546</v>
       </c>
       <c r="L19" s="15">
         <v>0.17806</v>
       </c>
       <c r="M19" s="15">
         <v>0.17121</v>
       </c>
       <c r="N19" s="15">
-        <v>154</v>
+        <v>120</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>200</v>
       </c>
       <c r="K20" s="15">
         <v>0.20607</v>
       </c>
       <c r="L20" s="15">
         <v>0.17859</v>
       </c>
       <c r="M20" s="15">
         <v>0.17173</v>
       </c>
       <c r="N20" s="15">
-        <v>1112</v>
+        <v>1126</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>200</v>
       </c>
       <c r="K21" s="15">
         <v>0.31689</v>
       </c>
       <c r="L21" s="15">
         <v>0.27464</v>
       </c>
       <c r="M21" s="15">
         <v>0.26408</v>
       </c>
       <c r="N21" s="15">
-        <v>764</v>
+        <v>700</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>200</v>
       </c>
       <c r="K22" s="15">
         <v>0.31688</v>
       </c>
       <c r="L22" s="15">
         <v>0.27463</v>
       </c>
       <c r="M22" s="15">
         <v>0.26406</v>
       </c>
       <c r="N22" s="15">
-        <v>803</v>
+        <v>1062</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>3500</v>
       </c>
       <c r="K23" s="15">
         <v>0.02277</v>
       </c>
       <c r="L23" s="15">
         <v>0.01973</v>
       </c>
       <c r="M23" s="15">
         <v>0.01898</v>
       </c>
       <c r="N23" s="15">
-        <v>39782</v>
+        <v>49867</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>3500</v>
       </c>
       <c r="K24" s="15">
         <v>0.02469</v>
       </c>
       <c r="L24" s="15">
         <v>0.0214</v>
       </c>
       <c r="M24" s="15">
         <v>0.02058</v>
       </c>
       <c r="N24" s="15">
-        <v>35896</v>
+        <v>27579</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>