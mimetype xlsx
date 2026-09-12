--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1085,168 +1085,168 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.04824</v>
       </c>
       <c r="L9" s="15">
         <v>0.04181</v>
       </c>
       <c r="M9" s="15">
         <v>0.0402</v>
       </c>
       <c r="N9" s="15">
-        <v>6930</v>
+        <v>7013</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.04304</v>
       </c>
       <c r="L10" s="15">
         <v>0.0373</v>
       </c>
       <c r="M10" s="15">
         <v>0.03586</v>
       </c>
       <c r="N10" s="15">
-        <v>3428</v>
+        <v>2910</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>250</v>
       </c>
       <c r="K11" s="15">
         <v>0.06531000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.0566</v>
       </c>
       <c r="M11" s="15">
         <v>0.05443</v>
       </c>
       <c r="N11" s="15">
-        <v>1440</v>
+        <v>1720</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>250</v>
       </c>
       <c r="K12" s="15">
         <v>0.06734</v>
       </c>
       <c r="L12" s="15">
         <v>0.05836</v>
       </c>
       <c r="M12" s="15">
         <v>0.05611</v>
       </c>
       <c r="N12" s="15">
-        <v>533</v>
+        <v>90</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1317,400 +1317,400 @@
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>300</v>
       </c>
       <c r="K15" s="15">
         <v>0.10146</v>
       </c>
       <c r="L15" s="15">
         <v>0.08792999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.08455</v>
       </c>
       <c r="N15" s="15">
-        <v>234</v>
+        <v>205</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.10271</v>
       </c>
       <c r="L16" s="15">
         <v>0.08901000000000001</v>
       </c>
       <c r="M16" s="15">
         <v>0.08559</v>
       </c>
       <c r="N16" s="15">
-        <v>405</v>
+        <v>320</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.14823</v>
       </c>
       <c r="L17" s="15">
         <v>0.12847</v>
       </c>
       <c r="M17" s="15">
         <v>0.12353</v>
       </c>
       <c r="N17" s="15">
-        <v>2175</v>
+        <v>1750</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.14831</v>
       </c>
       <c r="L18" s="15">
         <v>0.12853</v>
       </c>
       <c r="M18" s="15">
         <v>0.12359</v>
       </c>
       <c r="N18" s="15">
-        <v>1975</v>
+        <v>1500</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
       </c>
       <c r="K19" s="15">
         <v>0.20546</v>
       </c>
       <c r="L19" s="15">
         <v>0.17806</v>
       </c>
       <c r="M19" s="15">
         <v>0.17121</v>
       </c>
       <c r="N19" s="15">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>200</v>
       </c>
       <c r="K20" s="15">
         <v>0.20607</v>
       </c>
       <c r="L20" s="15">
         <v>0.17859</v>
       </c>
       <c r="M20" s="15">
         <v>0.17173</v>
       </c>
       <c r="N20" s="15">
-        <v>1126</v>
+        <v>848</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>200</v>
       </c>
       <c r="K21" s="15">
         <v>0.31689</v>
       </c>
       <c r="L21" s="15">
         <v>0.27464</v>
       </c>
       <c r="M21" s="15">
         <v>0.26408</v>
       </c>
       <c r="N21" s="15">
-        <v>700</v>
+        <v>969</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>200</v>
       </c>
       <c r="K22" s="15">
         <v>0.31688</v>
       </c>
       <c r="L22" s="15">
         <v>0.27463</v>
       </c>
       <c r="M22" s="15">
         <v>0.26406</v>
       </c>
       <c r="N22" s="15">
-        <v>1062</v>
+        <v>921</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>3500</v>
       </c>
       <c r="K23" s="15">
         <v>0.02277</v>
       </c>
       <c r="L23" s="15">
         <v>0.01973</v>
       </c>
       <c r="M23" s="15">
         <v>0.01898</v>
       </c>
       <c r="N23" s="15">
-        <v>49867</v>
+        <v>45385</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>3500</v>
       </c>
       <c r="K24" s="15">
         <v>0.02469</v>
       </c>
       <c r="L24" s="15">
         <v>0.0214</v>
       </c>
       <c r="M24" s="15">
         <v>0.02058</v>
       </c>
       <c r="N24" s="15">
-        <v>27579</v>
+        <v>37647</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>