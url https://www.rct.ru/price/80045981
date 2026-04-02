--- v5 (2026-03-13)
+++ v6 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1256,51 +1256,51 @@
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080019536</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>50</v>
       </c>
       <c r="K11" s="15">
         <v>2.1</v>
       </c>
       <c r="L11" s="15">
         <v>2.1</v>
       </c>
       <c r="M11" s="15">
         <v>2.1</v>
       </c>
       <c r="N11" s="15">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="15">
         <v>10080019538</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1449,51 +1449,51 @@
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080019563</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.22</v>
       </c>
       <c r="L16" s="15">
         <v>0.22</v>
       </c>
       <c r="M16" s="15">
         <v>0.22</v>
       </c>
       <c r="N16" s="15">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080019566</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1642,92 +1642,92 @@
       </c>
       <c r="E21" s="15">
         <v>10080019691</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J21" s="15">
         <v>100</v>
       </c>
       <c r="K21" s="15">
         <v>0.32</v>
       </c>
       <c r="L21" s="15">
         <v>0.32</v>
       </c>
       <c r="M21" s="15">
         <v>0.32</v>
       </c>
       <c r="N21" s="15">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="15">
         <v>10080019697</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J22" s="15">
         <v>100</v>
       </c>
       <c r="K22" s="15">
         <v>0.46224</v>
       </c>
       <c r="L22" s="15">
         <v>0.46224</v>
       </c>
       <c r="M22" s="15">
         <v>0.46224</v>
       </c>
       <c r="N22" s="15">
-        <v>129</v>
+        <v>158</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="15">
         <v>10080019700</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
@@ -1841,51 +1841,51 @@
       <c r="D26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="15">
         <v>10080019706</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>1.13</v>
       </c>
       <c r="L26" s="15">
         <v>0.85083</v>
       </c>
       <c r="M26" s="15">
         <v>0.79412</v>
       </c>
       <c r="N26" s="15">
-        <v>322</v>
+        <v>418</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="15">
         <v>10080019712</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2001,51 +2001,51 @@
       </c>
       <c r="E30" s="15">
         <v>10080019745</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>78</v>
       </c>
       <c r="J30" s="15">
         <v>100</v>
       </c>
       <c r="K30" s="15">
         <v>0.46214</v>
       </c>
       <c r="L30" s="15">
         <v>0.46214</v>
       </c>
       <c r="M30" s="15">
         <v>0.46214</v>
       </c>
       <c r="N30" s="15">
-        <v>191</v>
+        <v>142</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="15">
         <v>10080019747</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
@@ -2081,209 +2081,209 @@
       </c>
       <c r="E32" s="15">
         <v>10080019748</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="J32" s="15">
         <v>1</v>
       </c>
       <c r="K32" s="15">
         <v>0.57576</v>
       </c>
       <c r="L32" s="15">
         <v>0.43182</v>
       </c>
       <c r="M32" s="15">
         <v>0.40304</v>
       </c>
       <c r="N32" s="15">
-        <v>400</v>
+        <v>360</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="15">
         <v>10080019751</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>0.69779</v>
       </c>
       <c r="L33" s="15">
         <v>0.52334</v>
       </c>
       <c r="M33" s="15">
         <v>0.48844</v>
       </c>
       <c r="N33" s="15">
-        <v>325</v>
+        <v>391</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="15">
         <v>10080019754</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.67915</v>
       </c>
       <c r="L34" s="15">
         <v>0.50936</v>
       </c>
       <c r="M34" s="15">
         <v>0.4754</v>
       </c>
       <c r="N34" s="15">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="15">
         <v>10080019757</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.82662</v>
       </c>
       <c r="L35" s="15">
         <v>0.61997</v>
       </c>
       <c r="M35" s="15">
         <v>0.57863</v>
       </c>
       <c r="N35" s="15">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="15">
         <v>10080019760</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.82021</v>
       </c>
       <c r="L36" s="15">
         <v>0.61516</v>
       </c>
       <c r="M36" s="15">
         <v>0.57416</v>
       </c>
       <c r="N36" s="15">
-        <v>170</v>
+        <v>87</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080019763</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
@@ -2316,53 +2316,51 @@
       </c>
       <c r="D38" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E38" s="15">
         <v>10080019766</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>1</v>
       </c>
       <c r="K38" s="15">
         <v>1.15</v>
       </c>
       <c r="L38" s="15">
         <v>0.86147</v>
       </c>
       <c r="M38" s="15">
         <v>0.80403</v>
       </c>
-      <c r="N38" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E39" s="15">
         <v>10080019769</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">