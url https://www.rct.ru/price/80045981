--- v6 (2026-04-02)
+++ v7 (2026-04-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1256,51 +1256,51 @@
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080019536</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>50</v>
       </c>
       <c r="K11" s="15">
         <v>2.1</v>
       </c>
       <c r="L11" s="15">
         <v>2.1</v>
       </c>
       <c r="M11" s="15">
         <v>2.1</v>
       </c>
       <c r="N11" s="15">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="15">
         <v>10080019538</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1449,51 +1449,51 @@
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080019563</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.22</v>
       </c>
       <c r="L16" s="15">
         <v>0.22</v>
       </c>
       <c r="M16" s="15">
         <v>0.22</v>
       </c>
       <c r="N16" s="15">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080019566</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1642,92 +1642,92 @@
       </c>
       <c r="E21" s="15">
         <v>10080019691</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J21" s="15">
         <v>100</v>
       </c>
       <c r="K21" s="15">
         <v>0.32</v>
       </c>
       <c r="L21" s="15">
         <v>0.32</v>
       </c>
       <c r="M21" s="15">
         <v>0.32</v>
       </c>
       <c r="N21" s="15">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="15">
         <v>10080019697</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J22" s="15">
         <v>100</v>
       </c>
       <c r="K22" s="15">
         <v>0.46224</v>
       </c>
       <c r="L22" s="15">
         <v>0.46224</v>
       </c>
       <c r="M22" s="15">
         <v>0.46224</v>
       </c>
       <c r="N22" s="15">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="15">
         <v>10080019700</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
@@ -1841,51 +1841,51 @@
       <c r="D26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="15">
         <v>10080019706</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>1.13</v>
       </c>
       <c r="L26" s="15">
         <v>0.85083</v>
       </c>
       <c r="M26" s="15">
         <v>0.79412</v>
       </c>
       <c r="N26" s="15">
-        <v>418</v>
+        <v>303</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="15">
         <v>10080019712</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2001,51 +2001,51 @@
       </c>
       <c r="E30" s="15">
         <v>10080019745</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>78</v>
       </c>
       <c r="J30" s="15">
         <v>100</v>
       </c>
       <c r="K30" s="15">
         <v>0.46214</v>
       </c>
       <c r="L30" s="15">
         <v>0.46214</v>
       </c>
       <c r="M30" s="15">
         <v>0.46214</v>
       </c>
       <c r="N30" s="15">
-        <v>142</v>
+        <v>197</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="15">
         <v>10080019747</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
@@ -2081,209 +2081,209 @@
       </c>
       <c r="E32" s="15">
         <v>10080019748</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="J32" s="15">
         <v>1</v>
       </c>
       <c r="K32" s="15">
         <v>0.57576</v>
       </c>
       <c r="L32" s="15">
         <v>0.43182</v>
       </c>
       <c r="M32" s="15">
         <v>0.40304</v>
       </c>
       <c r="N32" s="15">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="15">
         <v>10080019751</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>0.69779</v>
       </c>
       <c r="L33" s="15">
         <v>0.52334</v>
       </c>
       <c r="M33" s="15">
         <v>0.48844</v>
       </c>
       <c r="N33" s="15">
-        <v>391</v>
+        <v>409</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="15">
         <v>10080019754</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.67915</v>
       </c>
       <c r="L34" s="15">
         <v>0.50936</v>
       </c>
       <c r="M34" s="15">
         <v>0.4754</v>
       </c>
       <c r="N34" s="15">
-        <v>140</v>
+        <v>170</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="15">
         <v>10080019757</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.82662</v>
       </c>
       <c r="L35" s="15">
         <v>0.61997</v>
       </c>
       <c r="M35" s="15">
         <v>0.57863</v>
       </c>
       <c r="N35" s="15">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="15">
         <v>10080019760</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.82021</v>
       </c>
       <c r="L36" s="15">
         <v>0.61516</v>
       </c>
       <c r="M36" s="15">
         <v>0.57416</v>
       </c>
       <c r="N36" s="15">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080019763</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>