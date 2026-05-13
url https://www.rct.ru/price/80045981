--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1256,51 +1256,51 @@
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080019536</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>50</v>
       </c>
       <c r="K11" s="15">
         <v>2.1</v>
       </c>
       <c r="L11" s="15">
         <v>2.1</v>
       </c>
       <c r="M11" s="15">
         <v>2.1</v>
       </c>
       <c r="N11" s="15">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="15">
         <v>10080019538</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1449,51 +1449,51 @@
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080019563</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.22</v>
       </c>
       <c r="L16" s="15">
         <v>0.22</v>
       </c>
       <c r="M16" s="15">
         <v>0.22</v>
       </c>
       <c r="N16" s="15">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080019566</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1642,92 +1642,92 @@
       </c>
       <c r="E21" s="15">
         <v>10080019691</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J21" s="15">
         <v>100</v>
       </c>
       <c r="K21" s="15">
         <v>0.32</v>
       </c>
       <c r="L21" s="15">
         <v>0.32</v>
       </c>
       <c r="M21" s="15">
         <v>0.32</v>
       </c>
       <c r="N21" s="15">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="15">
         <v>10080019697</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J22" s="15">
         <v>100</v>
       </c>
       <c r="K22" s="15">
         <v>0.46224</v>
       </c>
       <c r="L22" s="15">
         <v>0.46224</v>
       </c>
       <c r="M22" s="15">
         <v>0.46224</v>
       </c>
       <c r="N22" s="15">
-        <v>152</v>
+        <v>179</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="15">
         <v>10080019700</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
@@ -1841,51 +1841,51 @@
       <c r="D26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="15">
         <v>10080019706</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>1.13</v>
       </c>
       <c r="L26" s="15">
         <v>0.85083</v>
       </c>
       <c r="M26" s="15">
         <v>0.79412</v>
       </c>
       <c r="N26" s="15">
-        <v>303</v>
+        <v>375</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="15">
         <v>10080019712</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2001,51 +2001,51 @@
       </c>
       <c r="E30" s="15">
         <v>10080019745</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>78</v>
       </c>
       <c r="J30" s="15">
         <v>100</v>
       </c>
       <c r="K30" s="15">
         <v>0.46214</v>
       </c>
       <c r="L30" s="15">
         <v>0.46214</v>
       </c>
       <c r="M30" s="15">
         <v>0.46214</v>
       </c>
       <c r="N30" s="15">
-        <v>197</v>
+        <v>142</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="15">
         <v>10080019747</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
@@ -2081,209 +2081,209 @@
       </c>
       <c r="E32" s="15">
         <v>10080019748</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="J32" s="15">
         <v>1</v>
       </c>
       <c r="K32" s="15">
         <v>0.57576</v>
       </c>
       <c r="L32" s="15">
         <v>0.43182</v>
       </c>
       <c r="M32" s="15">
         <v>0.40304</v>
       </c>
       <c r="N32" s="15">
-        <v>355</v>
+        <v>319</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="15">
         <v>10080019751</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>0.69779</v>
       </c>
       <c r="L33" s="15">
         <v>0.52334</v>
       </c>
       <c r="M33" s="15">
         <v>0.48844</v>
       </c>
       <c r="N33" s="15">
-        <v>409</v>
+        <v>391</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="15">
         <v>10080019754</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.67915</v>
       </c>
       <c r="L34" s="15">
         <v>0.50936</v>
       </c>
       <c r="M34" s="15">
         <v>0.4754</v>
       </c>
       <c r="N34" s="15">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="15">
         <v>10080019757</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.82662</v>
       </c>
       <c r="L35" s="15">
         <v>0.61997</v>
       </c>
       <c r="M35" s="15">
         <v>0.57863</v>
       </c>
       <c r="N35" s="15">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="15">
         <v>10080019760</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.82021</v>
       </c>
       <c r="L36" s="15">
         <v>0.61516</v>
       </c>
       <c r="M36" s="15">
         <v>0.57416</v>
       </c>
       <c r="N36" s="15">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080019763</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>