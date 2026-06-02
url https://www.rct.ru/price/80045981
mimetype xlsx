--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1256,51 +1256,51 @@
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080019536</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>50</v>
       </c>
       <c r="K11" s="15">
         <v>2.1</v>
       </c>
       <c r="L11" s="15">
         <v>2.1</v>
       </c>
       <c r="M11" s="15">
         <v>2.1</v>
       </c>
       <c r="N11" s="15">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="15">
         <v>10080019538</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1449,51 +1449,51 @@
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080019563</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.22</v>
       </c>
       <c r="L16" s="15">
         <v>0.22</v>
       </c>
       <c r="M16" s="15">
         <v>0.22</v>
       </c>
       <c r="N16" s="15">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080019566</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1642,92 +1642,92 @@
       </c>
       <c r="E21" s="15">
         <v>10080019691</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J21" s="15">
         <v>100</v>
       </c>
       <c r="K21" s="15">
         <v>0.32</v>
       </c>
       <c r="L21" s="15">
         <v>0.32</v>
       </c>
       <c r="M21" s="15">
         <v>0.32</v>
       </c>
       <c r="N21" s="15">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="15">
         <v>10080019697</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J22" s="15">
         <v>100</v>
       </c>
       <c r="K22" s="15">
         <v>0.46224</v>
       </c>
       <c r="L22" s="15">
         <v>0.46224</v>
       </c>
       <c r="M22" s="15">
         <v>0.46224</v>
       </c>
       <c r="N22" s="15">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="15">
         <v>10080019700</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
@@ -1841,51 +1841,51 @@
       <c r="D26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="15">
         <v>10080019706</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>1.13</v>
       </c>
       <c r="L26" s="15">
         <v>0.85083</v>
       </c>
       <c r="M26" s="15">
         <v>0.79412</v>
       </c>
       <c r="N26" s="15">
-        <v>375</v>
+        <v>288</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="15">
         <v>10080019712</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2001,51 +2001,51 @@
       </c>
       <c r="E30" s="15">
         <v>10080019745</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>78</v>
       </c>
       <c r="J30" s="15">
         <v>100</v>
       </c>
       <c r="K30" s="15">
         <v>0.46214</v>
       </c>
       <c r="L30" s="15">
         <v>0.46214</v>
       </c>
       <c r="M30" s="15">
         <v>0.46214</v>
       </c>
       <c r="N30" s="15">
-        <v>142</v>
+        <v>172</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="15">
         <v>10080019747</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
@@ -2081,209 +2081,209 @@
       </c>
       <c r="E32" s="15">
         <v>10080019748</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="J32" s="15">
         <v>1</v>
       </c>
       <c r="K32" s="15">
         <v>0.57576</v>
       </c>
       <c r="L32" s="15">
         <v>0.43182</v>
       </c>
       <c r="M32" s="15">
         <v>0.40304</v>
       </c>
       <c r="N32" s="15">
-        <v>319</v>
+        <v>378</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="15">
         <v>10080019751</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>0.69779</v>
       </c>
       <c r="L33" s="15">
         <v>0.52334</v>
       </c>
       <c r="M33" s="15">
         <v>0.48844</v>
       </c>
       <c r="N33" s="15">
-        <v>391</v>
+        <v>315</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="15">
         <v>10080019754</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.67915</v>
       </c>
       <c r="L34" s="15">
         <v>0.50936</v>
       </c>
       <c r="M34" s="15">
         <v>0.4754</v>
       </c>
       <c r="N34" s="15">
-        <v>162</v>
+        <v>134</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="15">
         <v>10080019757</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.82662</v>
       </c>
       <c r="L35" s="15">
         <v>0.61997</v>
       </c>
       <c r="M35" s="15">
         <v>0.57863</v>
       </c>
       <c r="N35" s="15">
-        <v>115</v>
+        <v>160</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="15">
         <v>10080019760</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.82021</v>
       </c>
       <c r="L36" s="15">
         <v>0.61516</v>
       </c>
       <c r="M36" s="15">
         <v>0.57416</v>
       </c>
       <c r="N36" s="15">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080019763</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>