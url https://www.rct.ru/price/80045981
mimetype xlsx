--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1256,51 +1256,51 @@
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080019536</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>50</v>
       </c>
       <c r="K11" s="15">
         <v>2.1</v>
       </c>
       <c r="L11" s="15">
         <v>2.1</v>
       </c>
       <c r="M11" s="15">
         <v>2.1</v>
       </c>
       <c r="N11" s="15">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="15">
         <v>10080019538</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1449,51 +1449,51 @@
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080019563</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.22</v>
       </c>
       <c r="L16" s="15">
         <v>0.22</v>
       </c>
       <c r="M16" s="15">
         <v>0.22</v>
       </c>
       <c r="N16" s="15">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080019566</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1642,92 +1642,92 @@
       </c>
       <c r="E21" s="15">
         <v>10080019691</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J21" s="15">
         <v>100</v>
       </c>
       <c r="K21" s="15">
         <v>0.32</v>
       </c>
       <c r="L21" s="15">
         <v>0.32</v>
       </c>
       <c r="M21" s="15">
         <v>0.32</v>
       </c>
       <c r="N21" s="15">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="15">
         <v>10080019697</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J22" s="15">
         <v>100</v>
       </c>
       <c r="K22" s="15">
         <v>0.46224</v>
       </c>
       <c r="L22" s="15">
         <v>0.46224</v>
       </c>
       <c r="M22" s="15">
         <v>0.46224</v>
       </c>
       <c r="N22" s="15">
-        <v>185</v>
+        <v>162</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="15">
         <v>10080019700</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
@@ -1841,51 +1841,51 @@
       <c r="D26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="15">
         <v>10080019706</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>1.13</v>
       </c>
       <c r="L26" s="15">
         <v>0.85083</v>
       </c>
       <c r="M26" s="15">
         <v>0.79412</v>
       </c>
       <c r="N26" s="15">
-        <v>288</v>
+        <v>360</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="15">
         <v>10080019712</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2001,51 +2001,51 @@
       </c>
       <c r="E30" s="15">
         <v>10080019745</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>78</v>
       </c>
       <c r="J30" s="15">
         <v>100</v>
       </c>
       <c r="K30" s="15">
         <v>0.46214</v>
       </c>
       <c r="L30" s="15">
         <v>0.46214</v>
       </c>
       <c r="M30" s="15">
         <v>0.46214</v>
       </c>
       <c r="N30" s="15">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="15">
         <v>10080019747</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
@@ -2081,92 +2081,92 @@
       </c>
       <c r="E32" s="15">
         <v>10080019748</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="J32" s="15">
         <v>1</v>
       </c>
       <c r="K32" s="15">
         <v>0.57576</v>
       </c>
       <c r="L32" s="15">
         <v>0.43182</v>
       </c>
       <c r="M32" s="15">
         <v>0.40304</v>
       </c>
       <c r="N32" s="15">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="15">
         <v>10080019751</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>0.69779</v>
       </c>
       <c r="L33" s="15">
         <v>0.52334</v>
       </c>
       <c r="M33" s="15">
         <v>0.48844</v>
       </c>
       <c r="N33" s="15">
-        <v>315</v>
+        <v>292</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="15">
         <v>10080019754</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
@@ -2200,90 +2200,90 @@
       <c r="D35" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="15">
         <v>10080019757</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.82662</v>
       </c>
       <c r="L35" s="15">
         <v>0.61997</v>
       </c>
       <c r="M35" s="15">
         <v>0.57863</v>
       </c>
       <c r="N35" s="15">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="15">
         <v>10080019760</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.82021</v>
       </c>
       <c r="L36" s="15">
         <v>0.61516</v>
       </c>
       <c r="M36" s="15">
         <v>0.57416</v>
       </c>
       <c r="N36" s="15">
-        <v>106</v>
+        <v>76</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080019763</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>