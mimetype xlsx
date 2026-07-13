--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1256,51 +1256,51 @@
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080019536</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>50</v>
       </c>
       <c r="K11" s="15">
         <v>2.1</v>
       </c>
       <c r="L11" s="15">
         <v>2.1</v>
       </c>
       <c r="M11" s="15">
         <v>2.1</v>
       </c>
       <c r="N11" s="15">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="15">
         <v>10080019538</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1449,51 +1449,51 @@
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080019563</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.22</v>
       </c>
       <c r="L16" s="15">
         <v>0.22</v>
       </c>
       <c r="M16" s="15">
         <v>0.22</v>
       </c>
       <c r="N16" s="15">
-        <v>87</v>
+        <v>66</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080019566</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1642,92 +1642,92 @@
       </c>
       <c r="E21" s="15">
         <v>10080019691</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J21" s="15">
         <v>100</v>
       </c>
       <c r="K21" s="15">
         <v>0.32</v>
       </c>
       <c r="L21" s="15">
         <v>0.32</v>
       </c>
       <c r="M21" s="15">
         <v>0.32</v>
       </c>
       <c r="N21" s="15">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="15">
         <v>10080019697</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J22" s="15">
         <v>100</v>
       </c>
       <c r="K22" s="15">
         <v>0.46224</v>
       </c>
       <c r="L22" s="15">
         <v>0.46224</v>
       </c>
       <c r="M22" s="15">
         <v>0.46224</v>
       </c>
       <c r="N22" s="15">
-        <v>162</v>
+        <v>129</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="15">
         <v>10080019700</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
@@ -1841,51 +1841,51 @@
       <c r="D26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="15">
         <v>10080019706</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>1.13</v>
       </c>
       <c r="L26" s="15">
         <v>0.85083</v>
       </c>
       <c r="M26" s="15">
         <v>0.79412</v>
       </c>
       <c r="N26" s="15">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="15">
         <v>10080019712</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2001,51 +2001,51 @@
       </c>
       <c r="E30" s="15">
         <v>10080019745</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>78</v>
       </c>
       <c r="J30" s="15">
         <v>100</v>
       </c>
       <c r="K30" s="15">
         <v>0.46214</v>
       </c>
       <c r="L30" s="15">
         <v>0.46214</v>
       </c>
       <c r="M30" s="15">
         <v>0.46214</v>
       </c>
       <c r="N30" s="15">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="15">
         <v>10080019747</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
@@ -2081,209 +2081,209 @@
       </c>
       <c r="E32" s="15">
         <v>10080019748</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="J32" s="15">
         <v>1</v>
       </c>
       <c r="K32" s="15">
         <v>0.57576</v>
       </c>
       <c r="L32" s="15">
         <v>0.43182</v>
       </c>
       <c r="M32" s="15">
         <v>0.40304</v>
       </c>
       <c r="N32" s="15">
-        <v>391</v>
+        <v>315</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="15">
         <v>10080019751</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>0.69779</v>
       </c>
       <c r="L33" s="15">
         <v>0.52334</v>
       </c>
       <c r="M33" s="15">
         <v>0.48844</v>
       </c>
       <c r="N33" s="15">
-        <v>292</v>
+        <v>376</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="15">
         <v>10080019754</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.67915</v>
       </c>
       <c r="L34" s="15">
         <v>0.50936</v>
       </c>
       <c r="M34" s="15">
         <v>0.4754</v>
       </c>
       <c r="N34" s="15">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="15">
         <v>10080019757</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.82662</v>
       </c>
       <c r="L35" s="15">
         <v>0.61997</v>
       </c>
       <c r="M35" s="15">
         <v>0.57863</v>
       </c>
       <c r="N35" s="15">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="15">
         <v>10080019760</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.82021</v>
       </c>
       <c r="L36" s="15">
         <v>0.61516</v>
       </c>
       <c r="M36" s="15">
         <v>0.57416</v>
       </c>
       <c r="N36" s="15">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080019763</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>