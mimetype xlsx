--- v11 (2026-07-13)
+++ v12 (2026-08-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1256,51 +1256,51 @@
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080019536</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>50</v>
       </c>
       <c r="K11" s="15">
         <v>2.1</v>
       </c>
       <c r="L11" s="15">
         <v>2.1</v>
       </c>
       <c r="M11" s="15">
         <v>2.1</v>
       </c>
       <c r="N11" s="15">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="15">
         <v>10080019538</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1449,51 +1449,51 @@
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080019563</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.22</v>
       </c>
       <c r="L16" s="15">
         <v>0.22</v>
       </c>
       <c r="M16" s="15">
         <v>0.22</v>
       </c>
       <c r="N16" s="15">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080019566</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1642,92 +1642,92 @@
       </c>
       <c r="E21" s="15">
         <v>10080019691</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J21" s="15">
         <v>100</v>
       </c>
       <c r="K21" s="15">
         <v>0.32</v>
       </c>
       <c r="L21" s="15">
         <v>0.32</v>
       </c>
       <c r="M21" s="15">
         <v>0.32</v>
       </c>
       <c r="N21" s="15">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="15">
         <v>10080019697</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J22" s="15">
         <v>100</v>
       </c>
       <c r="K22" s="15">
         <v>0.46224</v>
       </c>
       <c r="L22" s="15">
         <v>0.46224</v>
       </c>
       <c r="M22" s="15">
         <v>0.46224</v>
       </c>
       <c r="N22" s="15">
-        <v>129</v>
+        <v>154</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="15">
         <v>10080019700</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
@@ -1841,51 +1841,51 @@
       <c r="D26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="15">
         <v>10080019706</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>1.13</v>
       </c>
       <c r="L26" s="15">
         <v>0.85083</v>
       </c>
       <c r="M26" s="15">
         <v>0.79412</v>
       </c>
       <c r="N26" s="15">
-        <v>346</v>
+        <v>365</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="15">
         <v>10080019712</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2001,51 +2001,51 @@
       </c>
       <c r="E30" s="15">
         <v>10080019745</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>78</v>
       </c>
       <c r="J30" s="15">
         <v>100</v>
       </c>
       <c r="K30" s="15">
         <v>0.46214</v>
       </c>
       <c r="L30" s="15">
         <v>0.46214</v>
       </c>
       <c r="M30" s="15">
         <v>0.46214</v>
       </c>
       <c r="N30" s="15">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="15">
         <v>10080019747</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
@@ -2081,209 +2081,209 @@
       </c>
       <c r="E32" s="15">
         <v>10080019748</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="J32" s="15">
         <v>1</v>
       </c>
       <c r="K32" s="15">
         <v>0.57576</v>
       </c>
       <c r="L32" s="15">
         <v>0.43182</v>
       </c>
       <c r="M32" s="15">
         <v>0.40304</v>
       </c>
       <c r="N32" s="15">
-        <v>315</v>
+        <v>288</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="15">
         <v>10080019751</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>0.69779</v>
       </c>
       <c r="L33" s="15">
         <v>0.52334</v>
       </c>
       <c r="M33" s="15">
         <v>0.48844</v>
       </c>
       <c r="N33" s="15">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="15">
         <v>10080019754</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.67915</v>
       </c>
       <c r="L34" s="15">
         <v>0.50936</v>
       </c>
       <c r="M34" s="15">
         <v>0.4754</v>
       </c>
       <c r="N34" s="15">
-        <v>121</v>
+        <v>147</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="15">
         <v>10080019757</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.82662</v>
       </c>
       <c r="L35" s="15">
         <v>0.61997</v>
       </c>
       <c r="M35" s="15">
         <v>0.57863</v>
       </c>
       <c r="N35" s="15">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="15">
         <v>10080019760</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.82021</v>
       </c>
       <c r="L36" s="15">
         <v>0.61516</v>
       </c>
       <c r="M36" s="15">
         <v>0.57416</v>
       </c>
       <c r="N36" s="15">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080019763</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>