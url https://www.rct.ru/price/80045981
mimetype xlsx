--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1256,51 +1256,51 @@
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080019536</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>50</v>
       </c>
       <c r="K11" s="15">
         <v>2.1</v>
       </c>
       <c r="L11" s="15">
         <v>2.1</v>
       </c>
       <c r="M11" s="15">
         <v>2.1</v>
       </c>
       <c r="N11" s="15">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="15">
         <v>10080019538</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1449,51 +1449,51 @@
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080019563</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.22</v>
       </c>
       <c r="L16" s="15">
         <v>0.22</v>
       </c>
       <c r="M16" s="15">
         <v>0.22</v>
       </c>
       <c r="N16" s="15">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080019566</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1642,92 +1642,92 @@
       </c>
       <c r="E21" s="15">
         <v>10080019691</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J21" s="15">
         <v>100</v>
       </c>
       <c r="K21" s="15">
         <v>0.32</v>
       </c>
       <c r="L21" s="15">
         <v>0.32</v>
       </c>
       <c r="M21" s="15">
         <v>0.32</v>
       </c>
       <c r="N21" s="15">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="15">
         <v>10080019697</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J22" s="15">
         <v>100</v>
       </c>
       <c r="K22" s="15">
         <v>0.46224</v>
       </c>
       <c r="L22" s="15">
         <v>0.46224</v>
       </c>
       <c r="M22" s="15">
         <v>0.46224</v>
       </c>
       <c r="N22" s="15">
-        <v>154</v>
+        <v>171</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="15">
         <v>10080019700</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
@@ -1841,51 +1841,51 @@
       <c r="D26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="15">
         <v>10080019706</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>1.13</v>
       </c>
       <c r="L26" s="15">
         <v>0.85083</v>
       </c>
       <c r="M26" s="15">
         <v>0.79412</v>
       </c>
       <c r="N26" s="15">
-        <v>365</v>
+        <v>394</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="15">
         <v>10080019712</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2001,51 +2001,51 @@
       </c>
       <c r="E30" s="15">
         <v>10080019745</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>78</v>
       </c>
       <c r="J30" s="15">
         <v>100</v>
       </c>
       <c r="K30" s="15">
         <v>0.46214</v>
       </c>
       <c r="L30" s="15">
         <v>0.46214</v>
       </c>
       <c r="M30" s="15">
         <v>0.46214</v>
       </c>
       <c r="N30" s="15">
-        <v>161</v>
+        <v>138</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="15">
         <v>10080019747</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
@@ -2081,51 +2081,51 @@
       </c>
       <c r="E32" s="15">
         <v>10080019748</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="J32" s="15">
         <v>1</v>
       </c>
       <c r="K32" s="15">
         <v>0.57576</v>
       </c>
       <c r="L32" s="15">
         <v>0.43182</v>
       </c>
       <c r="M32" s="15">
         <v>0.40304</v>
       </c>
       <c r="N32" s="15">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="15">
         <v>10080019751</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15" t="s">
@@ -2161,129 +2161,129 @@
       <c r="D34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="15">
         <v>10080019754</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.67915</v>
       </c>
       <c r="L34" s="15">
         <v>0.50936</v>
       </c>
       <c r="M34" s="15">
         <v>0.4754</v>
       </c>
       <c r="N34" s="15">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="15">
         <v>10080019757</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.82662</v>
       </c>
       <c r="L35" s="15">
         <v>0.61997</v>
       </c>
       <c r="M35" s="15">
         <v>0.57863</v>
       </c>
       <c r="N35" s="15">
-        <v>147</v>
+        <v>121</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="15">
         <v>10080019760</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.82021</v>
       </c>
       <c r="L36" s="15">
         <v>0.61516</v>
       </c>
       <c r="M36" s="15">
         <v>0.57416</v>
       </c>
       <c r="N36" s="15">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080019763</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>