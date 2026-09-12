--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1256,51 +1256,51 @@
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080019536</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>50</v>
       </c>
       <c r="K11" s="15">
         <v>2.1</v>
       </c>
       <c r="L11" s="15">
         <v>2.1</v>
       </c>
       <c r="M11" s="15">
         <v>2.1</v>
       </c>
       <c r="N11" s="15">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="15">
         <v>10080019538</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1449,51 +1449,51 @@
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080019563</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.22</v>
       </c>
       <c r="L16" s="15">
         <v>0.22</v>
       </c>
       <c r="M16" s="15">
         <v>0.22</v>
       </c>
       <c r="N16" s="15">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080019566</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1642,92 +1642,92 @@
       </c>
       <c r="E21" s="15">
         <v>10080019691</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J21" s="15">
         <v>100</v>
       </c>
       <c r="K21" s="15">
         <v>0.32</v>
       </c>
       <c r="L21" s="15">
         <v>0.32</v>
       </c>
       <c r="M21" s="15">
         <v>0.32</v>
       </c>
       <c r="N21" s="15">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="15">
         <v>10080019697</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J22" s="15">
         <v>100</v>
       </c>
       <c r="K22" s="15">
         <v>0.46224</v>
       </c>
       <c r="L22" s="15">
         <v>0.46224</v>
       </c>
       <c r="M22" s="15">
         <v>0.46224</v>
       </c>
       <c r="N22" s="15">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="15">
         <v>10080019700</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
@@ -1841,51 +1841,51 @@
       <c r="D26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="15">
         <v>10080019706</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>1.13</v>
       </c>
       <c r="L26" s="15">
         <v>0.85083</v>
       </c>
       <c r="M26" s="15">
         <v>0.79412</v>
       </c>
       <c r="N26" s="15">
-        <v>394</v>
+        <v>293</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="15">
         <v>10080019712</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2001,51 +2001,51 @@
       </c>
       <c r="E30" s="15">
         <v>10080019745</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>78</v>
       </c>
       <c r="J30" s="15">
         <v>100</v>
       </c>
       <c r="K30" s="15">
         <v>0.46214</v>
       </c>
       <c r="L30" s="15">
         <v>0.46214</v>
       </c>
       <c r="M30" s="15">
         <v>0.46214</v>
       </c>
       <c r="N30" s="15">
-        <v>138</v>
+        <v>193</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="15">
         <v>10080019747</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
@@ -2122,168 +2122,168 @@
       </c>
       <c r="E33" s="15">
         <v>10080019751</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>0.69779</v>
       </c>
       <c r="L33" s="15">
         <v>0.52334</v>
       </c>
       <c r="M33" s="15">
         <v>0.48844</v>
       </c>
       <c r="N33" s="15">
-        <v>372</v>
+        <v>325</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="15">
         <v>10080019754</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.67915</v>
       </c>
       <c r="L34" s="15">
         <v>0.50936</v>
       </c>
       <c r="M34" s="15">
         <v>0.4754</v>
       </c>
       <c r="N34" s="15">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="15">
         <v>10080019757</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.82662</v>
       </c>
       <c r="L35" s="15">
         <v>0.61997</v>
       </c>
       <c r="M35" s="15">
         <v>0.57863</v>
       </c>
       <c r="N35" s="15">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="15">
         <v>10080019760</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.82021</v>
       </c>
       <c r="L36" s="15">
         <v>0.61516</v>
       </c>
       <c r="M36" s="15">
         <v>0.57416</v>
       </c>
       <c r="N36" s="15">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080019763</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>