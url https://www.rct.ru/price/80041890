--- v6 (2026-03-12)
+++ v7 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1480,51 +1480,51 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="15">
         <v>45</v>
       </c>
       <c r="K18" s="15">
         <v>7.17</v>
       </c>
       <c r="L18" s="15">
         <v>6.33</v>
       </c>
       <c r="M18" s="15">
         <v>5.69</v>
       </c>
       <c r="N18" s="15">
-        <v>12750</v>
+        <v>21250</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>270</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>