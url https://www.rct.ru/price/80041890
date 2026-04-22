--- v7 (2026-04-02)
+++ v8 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1471,60 +1471,60 @@
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="15">
         <v>45</v>
       </c>
       <c r="K18" s="15">
-        <v>7.17</v>
+        <v>4.35</v>
       </c>
       <c r="L18" s="15">
-        <v>6.33</v>
+        <v>4.35</v>
       </c>
       <c r="M18" s="15">
-        <v>5.69</v>
+        <v>4.35</v>
       </c>
       <c r="N18" s="15">
-        <v>21250</v>
+        <v>20000</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>270</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
@@ -1562,51 +1562,51 @@
       </c>
       <c r="E20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="J20" s="15">
         <v>240</v>
       </c>
       <c r="K20" s="15">
         <v>6.74</v>
       </c>
       <c r="L20" s="15">
         <v>6.74</v>
       </c>
       <c r="M20" s="15">
         <v>6.74</v>
       </c>
       <c r="N20" s="15">
-        <v>52</v>
+        <v>2</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E21" s="15">
         <v>10080059090</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15" t="s">