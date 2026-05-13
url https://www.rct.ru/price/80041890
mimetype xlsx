--- v8 (2026-04-22)
+++ v9 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1480,51 +1480,51 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="15">
         <v>45</v>
       </c>
       <c r="K18" s="15">
         <v>4.35</v>
       </c>
       <c r="L18" s="15">
         <v>4.35</v>
       </c>
       <c r="M18" s="15">
         <v>4.35</v>
       </c>
       <c r="N18" s="15">
-        <v>20000</v>
+        <v>14000</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>270</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>