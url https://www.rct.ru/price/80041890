--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1480,51 +1480,51 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="15">
         <v>45</v>
       </c>
       <c r="K18" s="15">
         <v>4.35</v>
       </c>
       <c r="L18" s="15">
         <v>4.35</v>
       </c>
       <c r="M18" s="15">
         <v>4.35</v>
       </c>
       <c r="N18" s="15">
-        <v>14000</v>
+        <v>11994</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>270</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>