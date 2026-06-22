--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1480,51 +1480,51 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="15">
         <v>45</v>
       </c>
       <c r="K18" s="15">
         <v>4.35</v>
       </c>
       <c r="L18" s="15">
         <v>4.35</v>
       </c>
       <c r="M18" s="15">
         <v>4.35</v>
       </c>
       <c r="N18" s="15">
-        <v>11994</v>
+        <v>1767</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>270</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>