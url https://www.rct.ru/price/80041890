--- v11 (2026-06-22)
+++ v12 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1480,51 +1480,51 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="15">
         <v>45</v>
       </c>
       <c r="K18" s="15">
         <v>4.35</v>
       </c>
       <c r="L18" s="15">
         <v>4.35</v>
       </c>
       <c r="M18" s="15">
         <v>4.35</v>
       </c>
       <c r="N18" s="15">
-        <v>1767</v>
+        <v>1328</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>270</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>