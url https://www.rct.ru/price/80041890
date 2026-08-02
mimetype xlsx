--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1471,60 +1471,60 @@
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="15">
         <v>45</v>
       </c>
       <c r="K18" s="15">
-        <v>4.35</v>
+        <v>8</v>
       </c>
       <c r="L18" s="15">
-        <v>4.35</v>
+        <v>6.6</v>
       </c>
       <c r="M18" s="15">
-        <v>4.35</v>
+        <v>6</v>
       </c>
       <c r="N18" s="15">
-        <v>1328</v>
+        <v>1576</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>270</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>