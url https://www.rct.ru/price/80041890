--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1480,51 +1480,51 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="15">
         <v>45</v>
       </c>
       <c r="K18" s="15">
         <v>8</v>
       </c>
       <c r="L18" s="15">
         <v>6.6</v>
       </c>
       <c r="M18" s="15">
         <v>6</v>
       </c>
       <c r="N18" s="15">
-        <v>1576</v>
+        <v>1613</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>270</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>