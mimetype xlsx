--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1480,51 +1480,51 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="15">
         <v>45</v>
       </c>
       <c r="K18" s="15">
         <v>8</v>
       </c>
       <c r="L18" s="15">
         <v>6.6</v>
       </c>
       <c r="M18" s="15">
         <v>6</v>
       </c>
       <c r="N18" s="15">
-        <v>1613</v>
+        <v>1374</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>270</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>