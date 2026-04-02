--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1078,92 +1078,92 @@
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="15">
         <v>1500</v>
       </c>
       <c r="K10" s="15">
         <v>0.051</v>
       </c>
       <c r="L10" s="15">
         <v>0.051</v>
       </c>
       <c r="M10" s="15">
         <v>0.051</v>
       </c>
       <c r="N10" s="15">
-        <v>7090</v>
+        <v>4294</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="J11" s="15">
         <v>550</v>
       </c>
       <c r="K11" s="15">
         <v>0.10526</v>
       </c>
       <c r="L11" s="15">
         <v>0.09122</v>
       </c>
       <c r="M11" s="15">
         <v>0.08771</v>
       </c>
       <c r="N11" s="15">
-        <v>1725</v>
+        <v>1975</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15" t="s">
@@ -1199,51 +1199,51 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.14762</v>
       </c>
       <c r="L13" s="15">
         <v>0.10441</v>
       </c>
       <c r="M13" s="15">
         <v>0.09361</v>
       </c>
       <c r="N13" s="15">
-        <v>5530</v>
+        <v>4225</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1318,51 +1318,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J16" s="15">
         <v>300</v>
       </c>
       <c r="K16" s="15">
         <v>0.0953</v>
       </c>
       <c r="L16" s="15">
         <v>0.08259</v>
       </c>
       <c r="M16" s="15">
         <v>0.07940999999999999</v>
       </c>
       <c r="N16" s="15">
-        <v>264</v>
+        <v>222</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>