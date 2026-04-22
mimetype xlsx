--- v6 (2026-04-02)
+++ v7 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1037,133 +1037,133 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080012214</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>1500</v>
       </c>
       <c r="K9" s="15">
         <v>0.031</v>
       </c>
       <c r="L9" s="15">
         <v>0.031</v>
       </c>
       <c r="M9" s="15">
         <v>0.031</v>
       </c>
       <c r="N9" s="15">
-        <v>10355</v>
+        <v>11631</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="15">
         <v>1500</v>
       </c>
       <c r="K10" s="15">
         <v>0.051</v>
       </c>
       <c r="L10" s="15">
         <v>0.051</v>
       </c>
       <c r="M10" s="15">
         <v>0.051</v>
       </c>
       <c r="N10" s="15">
-        <v>4294</v>
+        <v>3842</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="J11" s="15">
         <v>550</v>
       </c>
       <c r="K11" s="15">
         <v>0.10526</v>
       </c>
       <c r="L11" s="15">
         <v>0.09122</v>
       </c>
       <c r="M11" s="15">
         <v>0.08771</v>
       </c>
       <c r="N11" s="15">
-        <v>1975</v>
+        <v>1862</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15" t="s">
@@ -1199,51 +1199,51 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.14762</v>
       </c>
       <c r="L13" s="15">
         <v>0.10441</v>
       </c>
       <c r="M13" s="15">
         <v>0.09361</v>
       </c>
       <c r="N13" s="15">
-        <v>4225</v>
+        <v>4536</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1318,51 +1318,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J16" s="15">
         <v>300</v>
       </c>
       <c r="K16" s="15">
         <v>0.0953</v>
       </c>
       <c r="L16" s="15">
         <v>0.08259</v>
       </c>
       <c r="M16" s="15">
         <v>0.07940999999999999</v>
       </c>
       <c r="N16" s="15">
-        <v>222</v>
+        <v>246</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>