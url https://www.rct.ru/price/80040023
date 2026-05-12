--- v7 (2026-04-22)
+++ v8 (2026-05-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>12.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1037,133 +1037,133 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080012214</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>1500</v>
       </c>
       <c r="K9" s="15">
         <v>0.031</v>
       </c>
       <c r="L9" s="15">
         <v>0.031</v>
       </c>
       <c r="M9" s="15">
         <v>0.031</v>
       </c>
       <c r="N9" s="15">
-        <v>11631</v>
+        <v>12482</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="15">
         <v>1500</v>
       </c>
       <c r="K10" s="15">
         <v>0.051</v>
       </c>
       <c r="L10" s="15">
         <v>0.051</v>
       </c>
       <c r="M10" s="15">
         <v>0.051</v>
       </c>
       <c r="N10" s="15">
-        <v>3842</v>
+        <v>4689</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="J11" s="15">
         <v>550</v>
       </c>
       <c r="K11" s="15">
         <v>0.10526</v>
       </c>
       <c r="L11" s="15">
         <v>0.09122</v>
       </c>
       <c r="M11" s="15">
         <v>0.08771</v>
       </c>
       <c r="N11" s="15">
-        <v>1862</v>
+        <v>2043</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15" t="s">
@@ -1199,51 +1199,51 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.14762</v>
       </c>
       <c r="L13" s="15">
         <v>0.10441</v>
       </c>
       <c r="M13" s="15">
         <v>0.09361</v>
       </c>
       <c r="N13" s="15">
-        <v>4536</v>
+        <v>5157</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1318,51 +1318,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J16" s="15">
         <v>300</v>
       </c>
       <c r="K16" s="15">
         <v>0.0953</v>
       </c>
       <c r="L16" s="15">
         <v>0.08259</v>
       </c>
       <c r="M16" s="15">
         <v>0.07940999999999999</v>
       </c>
       <c r="N16" s="15">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>