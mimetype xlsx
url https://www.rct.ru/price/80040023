--- v8 (2026-05-12)
+++ v9 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1037,133 +1037,133 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080012214</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>1500</v>
       </c>
       <c r="K9" s="15">
         <v>0.031</v>
       </c>
       <c r="L9" s="15">
         <v>0.031</v>
       </c>
       <c r="M9" s="15">
         <v>0.031</v>
       </c>
       <c r="N9" s="15">
-        <v>12482</v>
+        <v>11773</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="15">
         <v>1500</v>
       </c>
       <c r="K10" s="15">
         <v>0.051</v>
       </c>
       <c r="L10" s="15">
         <v>0.051</v>
       </c>
       <c r="M10" s="15">
         <v>0.051</v>
       </c>
       <c r="N10" s="15">
-        <v>4689</v>
+        <v>97</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="J11" s="15">
         <v>550</v>
       </c>
       <c r="K11" s="15">
         <v>0.10526</v>
       </c>
       <c r="L11" s="15">
         <v>0.09122</v>
       </c>
       <c r="M11" s="15">
         <v>0.08771</v>
       </c>
       <c r="N11" s="15">
-        <v>2043</v>
+        <v>1676</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15" t="s">
@@ -1199,51 +1199,51 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.14762</v>
       </c>
       <c r="L13" s="15">
         <v>0.10441</v>
       </c>
       <c r="M13" s="15">
         <v>0.09361</v>
       </c>
       <c r="N13" s="15">
-        <v>5157</v>
+        <v>3915</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1318,51 +1318,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J16" s="15">
         <v>300</v>
       </c>
       <c r="K16" s="15">
         <v>0.0953</v>
       </c>
       <c r="L16" s="15">
         <v>0.08259</v>
       </c>
       <c r="M16" s="15">
         <v>0.07940999999999999</v>
       </c>
       <c r="N16" s="15">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>