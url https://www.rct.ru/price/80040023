--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1037,133 +1037,133 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080012214</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>1500</v>
       </c>
       <c r="K9" s="15">
         <v>0.031</v>
       </c>
       <c r="L9" s="15">
         <v>0.031</v>
       </c>
       <c r="M9" s="15">
         <v>0.031</v>
       </c>
       <c r="N9" s="15">
-        <v>11773</v>
+        <v>9504</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="15">
         <v>1500</v>
       </c>
       <c r="K10" s="15">
         <v>0.051</v>
       </c>
       <c r="L10" s="15">
         <v>0.051</v>
       </c>
       <c r="M10" s="15">
         <v>0.051</v>
       </c>
       <c r="N10" s="15">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="J11" s="15">
         <v>550</v>
       </c>
       <c r="K11" s="15">
         <v>0.10526</v>
       </c>
       <c r="L11" s="15">
         <v>0.09122</v>
       </c>
       <c r="M11" s="15">
         <v>0.08771</v>
       </c>
       <c r="N11" s="15">
-        <v>1676</v>
+        <v>1369</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15" t="s">
@@ -1199,51 +1199,51 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.14762</v>
       </c>
       <c r="L13" s="15">
         <v>0.10441</v>
       </c>
       <c r="M13" s="15">
         <v>0.09361</v>
       </c>
       <c r="N13" s="15">
-        <v>3915</v>
+        <v>3853</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1318,51 +1318,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J16" s="15">
         <v>300</v>
       </c>
       <c r="K16" s="15">
         <v>0.0953</v>
       </c>
       <c r="L16" s="15">
         <v>0.08259</v>
       </c>
       <c r="M16" s="15">
         <v>0.07940999999999999</v>
       </c>
       <c r="N16" s="15">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>