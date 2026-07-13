--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1037,51 +1037,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080012214</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>1500</v>
       </c>
       <c r="K9" s="15">
         <v>0.031</v>
       </c>
       <c r="L9" s="15">
         <v>0.031</v>
       </c>
       <c r="M9" s="15">
         <v>0.031</v>
       </c>
       <c r="N9" s="15">
-        <v>9504</v>
+        <v>9078</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1119,51 +1119,51 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="J11" s="15">
         <v>550</v>
       </c>
       <c r="K11" s="15">
         <v>0.10526</v>
       </c>
       <c r="L11" s="15">
         <v>0.09122</v>
       </c>
       <c r="M11" s="15">
         <v>0.08771</v>
       </c>
       <c r="N11" s="15">
-        <v>1369</v>
+        <v>1226</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15" t="s">
@@ -1199,51 +1199,51 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.14762</v>
       </c>
       <c r="L13" s="15">
         <v>0.10441</v>
       </c>
       <c r="M13" s="15">
         <v>0.09361</v>
       </c>
       <c r="N13" s="15">
-        <v>3853</v>
+        <v>5033</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1318,51 +1318,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J16" s="15">
         <v>300</v>
       </c>
       <c r="K16" s="15">
         <v>0.0953</v>
       </c>
       <c r="L16" s="15">
         <v>0.08259</v>
       </c>
       <c r="M16" s="15">
         <v>0.07940999999999999</v>
       </c>
       <c r="N16" s="15">
-        <v>264</v>
+        <v>225</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>