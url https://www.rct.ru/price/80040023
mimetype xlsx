--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>10.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1037,51 +1037,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080012214</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>1500</v>
       </c>
       <c r="K9" s="15">
         <v>0.031</v>
       </c>
       <c r="L9" s="15">
         <v>0.031</v>
       </c>
       <c r="M9" s="15">
         <v>0.031</v>
       </c>
       <c r="N9" s="15">
-        <v>9078</v>
+        <v>11631</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1119,51 +1119,51 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="J11" s="15">
         <v>550</v>
       </c>
       <c r="K11" s="15">
         <v>0.10526</v>
       </c>
       <c r="L11" s="15">
         <v>0.09122</v>
       </c>
       <c r="M11" s="15">
         <v>0.08771</v>
       </c>
       <c r="N11" s="15">
-        <v>1226</v>
+        <v>1757</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15" t="s">
@@ -1199,51 +1199,51 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.14762</v>
       </c>
       <c r="L13" s="15">
         <v>0.10441</v>
       </c>
       <c r="M13" s="15">
         <v>0.09361</v>
       </c>
       <c r="N13" s="15">
-        <v>5033</v>
+        <v>5592</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1318,51 +1318,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J16" s="15">
         <v>300</v>
       </c>
       <c r="K16" s="15">
         <v>0.0953</v>
       </c>
       <c r="L16" s="15">
         <v>0.08259</v>
       </c>
       <c r="M16" s="15">
         <v>0.07940999999999999</v>
       </c>
       <c r="N16" s="15">
-        <v>225</v>
+        <v>246</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>