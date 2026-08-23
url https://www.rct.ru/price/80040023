--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1037,51 +1037,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080012214</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>1500</v>
       </c>
       <c r="K9" s="15">
         <v>0.031</v>
       </c>
       <c r="L9" s="15">
         <v>0.031</v>
       </c>
       <c r="M9" s="15">
         <v>0.031</v>
       </c>
       <c r="N9" s="15">
-        <v>11631</v>
+        <v>9774</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1119,51 +1119,51 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="J11" s="15">
         <v>550</v>
       </c>
       <c r="K11" s="15">
         <v>0.10526</v>
       </c>
       <c r="L11" s="15">
         <v>0.09122</v>
       </c>
       <c r="M11" s="15">
         <v>0.08771</v>
       </c>
       <c r="N11" s="15">
-        <v>1757</v>
+        <v>1288</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15" t="s">
@@ -1199,51 +1199,51 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.14762</v>
       </c>
       <c r="L13" s="15">
         <v>0.10441</v>
       </c>
       <c r="M13" s="15">
         <v>0.09361</v>
       </c>
       <c r="N13" s="15">
-        <v>5592</v>
+        <v>4287</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1318,51 +1318,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J16" s="15">
         <v>300</v>
       </c>
       <c r="K16" s="15">
         <v>0.0953</v>
       </c>
       <c r="L16" s="15">
         <v>0.08259</v>
       </c>
       <c r="M16" s="15">
         <v>0.07940999999999999</v>
       </c>
       <c r="N16" s="15">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>