--- v4 (2026-03-12)
+++ v5 (2026-04-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -296,50 +296,53 @@
     <t xml:space="preserve">KLS2-CT258-02P-1 KLS, DG223-4.61-02P-11-00Z(H) DEGSON, GT223-4.6-02P-11-00 GOLTEN, CM-222-2P-11 FUCON, </t>
   </si>
   <si>
     <t>DG223-4.61-03P (11-00ZH)</t>
   </si>
   <si>
     <t>Клеммник DG223-4.61-03P (11-00ZH)</t>
   </si>
   <si>
     <t>UT-00120836</t>
   </si>
   <si>
     <t xml:space="preserve">CM-222-3P FUCON, KLS2-CT258-03P-1 KLS, DG223-4.61-03P-11-00Z(H) DEGSON, </t>
   </si>
   <si>
     <t>DG223-4.61-05P (11-00ZH)</t>
   </si>
   <si>
     <t>Клеммник DG223-4.61-05P (11-00ZH)</t>
   </si>
   <si>
     <t>UT-00120837</t>
   </si>
   <si>
     <t xml:space="preserve">CM-222-5P FUCON, DG223-4.61-05P-11-00A(H) DEGSON, KLS2-CT258-05P-1 KLS, DG223-4.61-05P-11-00Z(H) DEGSON, GT223-4.6-05P-11-00 GOLTEN, </t>
+  </si>
+  <si>
+    <t>06.05.2026</t>
   </si>
   <si>
     <t>DG223-4.61-05P-11-00A(H)</t>
   </si>
   <si>
     <t>Клеммник DG223-4.61-05P-11-00A(H)</t>
   </si>
   <si>
     <t xml:space="preserve">CM-222-5P FUCON, KLS2-CT258-05P-1 KLS, DG223-4.61-05P-11-00Z(H) DEGSON, DG223-4.61-05P (11-00ZH) DEGSON, GT223-4.6-05P-11-00 GOLTEN, </t>
   </si>
   <si>
     <t>GT0.75-4.0-01P-19-00 T &amp; R</t>
   </si>
   <si>
     <t>шаг 4.0мм / GT0.75-4.0-01P-19-00 T &amp; R</t>
   </si>
   <si>
     <t>UT-00140249</t>
   </si>
   <si>
     <t>GOLTEN</t>
   </si>
   <si>
     <t>GT223-4.6-02P-11-00</t>
   </si>
@@ -1198,51 +1201,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.05165</v>
       </c>
       <c r="L9" s="15">
         <v>0.04648</v>
       </c>
       <c r="M9" s="15">
         <v>0.04304</v>
       </c>
       <c r="N9" s="15">
-        <v>8657</v>
+        <v>8856</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
@@ -1356,174 +1359,174 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>2650</v>
       </c>
       <c r="K13" s="15">
         <v>0.07190000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.06231</v>
       </c>
       <c r="M13" s="15">
         <v>0.05991</v>
       </c>
       <c r="N13" s="15">
-        <v>2184</v>
+        <v>2044</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080039249</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="J14" s="15">
         <v>1750</v>
       </c>
       <c r="K14" s="15">
         <v>0.09486</v>
       </c>
       <c r="L14" s="15">
         <v>0.08221000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07905</v>
       </c>
       <c r="N14" s="15">
-        <v>7936</v>
+        <v>8250</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="15">
         <v>1750</v>
       </c>
       <c r="K15" s="15">
         <v>0.09368</v>
       </c>
       <c r="L15" s="15">
         <v>0.08119</v>
       </c>
       <c r="M15" s="15">
         <v>0.07806</v>
       </c>
       <c r="N15" s="15">
-        <v>343</v>
+        <v>155</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="15">
         <v>10080039250</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="15">
         <v>1750</v>
       </c>
       <c r="K16" s="15">
         <v>0.082</v>
       </c>
       <c r="L16" s="15">
         <v>0.082</v>
       </c>
       <c r="M16" s="15">
         <v>0.082</v>
       </c>
       <c r="N16" s="15">
-        <v>5579</v>
+        <v>7134</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="15">
         <v>10080033472</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
@@ -1756,90 +1759,90 @@
       </c>
       <c r="E23" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J23" s="15">
         <v>750</v>
       </c>
       <c r="K23" s="15">
         <v>0.20897</v>
       </c>
       <c r="L23" s="15">
         <v>0.1811</v>
       </c>
       <c r="M23" s="15">
         <v>0.17414</v>
       </c>
       <c r="N23" s="15">
-        <v>1056</v>
+        <v>1184</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="15">
         <v>10080039941</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>900</v>
       </c>
       <c r="K24" s="15">
         <v>0.14889</v>
       </c>
       <c r="L24" s="15">
         <v>0.12904</v>
       </c>
       <c r="M24" s="15">
         <v>0.12408</v>
       </c>
       <c r="N24" s="15">
-        <v>4299</v>
+        <v>3693</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="15"/>
@@ -1914,273 +1917,277 @@
       </c>
       <c r="E27" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J27" s="15">
         <v>100</v>
       </c>
       <c r="K27" s="15">
         <v>0.14843</v>
       </c>
       <c r="L27" s="15">
         <v>0.12864</v>
       </c>
       <c r="M27" s="15">
         <v>0.12369</v>
       </c>
       <c r="N27" s="15">
-        <v>42504</v>
+        <v>47730</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>93</v>
       </c>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.30282</v>
       </c>
       <c r="L28" s="15">
         <v>0.26244</v>
       </c>
       <c r="M28" s="15">
         <v>0.25235</v>
       </c>
       <c r="N28" s="15">
-        <v>999</v>
-[...2 lines deleted...]
-      <c r="P28" s="15"/>
+        <v>717</v>
+      </c>
+      <c r="O28" s="15">
+        <v>4</v>
+      </c>
+      <c r="P28" s="15" t="s">
+        <v>94</v>
+      </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E29" s="15">
         <v>10080040802</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I29" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.57398</v>
       </c>
       <c r="L29" s="15">
         <v>0.30937</v>
       </c>
       <c r="M29" s="15">
         <v>0.26867</v>
       </c>
       <c r="N29" s="15">
-        <v>119</v>
+        <v>98</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E30" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15">
         <v>0.07031999999999999</v>
       </c>
       <c r="L30" s="15">
         <v>0.06329</v>
       </c>
       <c r="M30" s="15">
         <v>0.0586</v>
       </c>
       <c r="N30" s="15">
-        <v>4940</v>
+        <v>4680</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I31" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J31" s="15">
         <v>100</v>
       </c>
       <c r="K31" s="15">
         <v>0.08075</v>
       </c>
       <c r="L31" s="15">
         <v>0.07267</v>
       </c>
       <c r="M31" s="15">
         <v>0.06729</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E32" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I32" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="J32" s="15"/>
       <c r="K32" s="15">
         <v>0.20096</v>
       </c>
       <c r="L32" s="15">
         <v>0.18086</v>
       </c>
       <c r="M32" s="15">
         <v>0.16746</v>
       </c>
       <c r="N32" s="15">
-        <v>17756</v>
+        <v>15362</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15">
         <v>0.105</v>
       </c>
       <c r="L33" s="15">
         <v>0.105</v>
       </c>
       <c r="M33" s="15">
         <v>0.105</v>
       </c>
       <c r="N33" s="15">
         <v>10</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
@@ -2237,317 +2244,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>