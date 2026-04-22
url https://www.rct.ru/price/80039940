--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1201,51 +1201,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.05165</v>
       </c>
       <c r="L9" s="15">
         <v>0.04648</v>
       </c>
       <c r="M9" s="15">
         <v>0.04304</v>
       </c>
       <c r="N9" s="15">
-        <v>8856</v>
+        <v>8159</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
@@ -1359,174 +1359,174 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>2650</v>
       </c>
       <c r="K13" s="15">
         <v>0.07190000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.06231</v>
       </c>
       <c r="M13" s="15">
         <v>0.05991</v>
       </c>
       <c r="N13" s="15">
-        <v>2044</v>
+        <v>2016</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080039249</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="J14" s="15">
         <v>1750</v>
       </c>
       <c r="K14" s="15">
         <v>0.09486</v>
       </c>
       <c r="L14" s="15">
         <v>0.08221000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07905</v>
       </c>
       <c r="N14" s="15">
-        <v>8250</v>
+        <v>9294</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="15">
         <v>1750</v>
       </c>
       <c r="K15" s="15">
         <v>0.09368</v>
       </c>
       <c r="L15" s="15">
         <v>0.08119</v>
       </c>
       <c r="M15" s="15">
         <v>0.07806</v>
       </c>
       <c r="N15" s="15">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="15">
         <v>10080039250</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="15">
         <v>1750</v>
       </c>
       <c r="K16" s="15">
         <v>0.082</v>
       </c>
       <c r="L16" s="15">
         <v>0.082</v>
       </c>
       <c r="M16" s="15">
         <v>0.082</v>
       </c>
       <c r="N16" s="15">
-        <v>7134</v>
+        <v>5762</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="15">
         <v>10080033472</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
@@ -1601,89 +1601,89 @@
       <c r="D19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="15">
         <v>10080034395</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.23256</v>
       </c>
       <c r="L19" s="15">
         <v>0.1628</v>
       </c>
       <c r="M19" s="15">
         <v>0.14536</v>
       </c>
       <c r="N19" s="15">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>68</v>
       </c>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
-        <v>0.19988</v>
+        <v>0.13616</v>
       </c>
       <c r="L20" s="15">
-        <v>0.1369</v>
+        <v>0.118</v>
       </c>
       <c r="M20" s="15">
-        <v>0.12841</v>
+        <v>0.11346</v>
       </c>
       <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="15">
         <v>10080033473</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>35</v>
       </c>
@@ -1759,90 +1759,90 @@
       </c>
       <c r="E23" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J23" s="15">
         <v>750</v>
       </c>
       <c r="K23" s="15">
         <v>0.20897</v>
       </c>
       <c r="L23" s="15">
         <v>0.1811</v>
       </c>
       <c r="M23" s="15">
         <v>0.17414</v>
       </c>
       <c r="N23" s="15">
-        <v>1184</v>
+        <v>1248</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="15">
         <v>10080039941</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>900</v>
       </c>
       <c r="K24" s="15">
         <v>0.14889</v>
       </c>
       <c r="L24" s="15">
         <v>0.12904</v>
       </c>
       <c r="M24" s="15">
         <v>0.12408</v>
       </c>
       <c r="N24" s="15">
-        <v>3693</v>
+        <v>4783</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="15"/>
@@ -1917,176 +1917,176 @@
       </c>
       <c r="E27" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J27" s="15">
         <v>100</v>
       </c>
       <c r="K27" s="15">
         <v>0.14843</v>
       </c>
       <c r="L27" s="15">
         <v>0.12864</v>
       </c>
       <c r="M27" s="15">
         <v>0.12369</v>
       </c>
       <c r="N27" s="15">
-        <v>47730</v>
+        <v>39104</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>93</v>
       </c>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.30282</v>
       </c>
       <c r="L28" s="15">
         <v>0.26244</v>
       </c>
       <c r="M28" s="15">
         <v>0.25235</v>
       </c>
       <c r="N28" s="15">
-        <v>717</v>
+        <v>477</v>
       </c>
       <c r="O28" s="15">
         <v>4</v>
       </c>
       <c r="P28" s="15" t="s">
         <v>94</v>
       </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="15">
         <v>10080040802</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I29" s="15" t="s">
         <v>97</v>
       </c>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.57398</v>
       </c>
       <c r="L29" s="15">
         <v>0.30937</v>
       </c>
       <c r="M29" s="15">
         <v>0.26867</v>
       </c>
       <c r="N29" s="15">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>101</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15">
         <v>0.07031999999999999</v>
       </c>
       <c r="L30" s="15">
         <v>0.06329</v>
       </c>
       <c r="M30" s="15">
         <v>0.0586</v>
       </c>
       <c r="N30" s="15">
-        <v>4680</v>
+        <v>4940</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>101</v>
       </c>
       <c r="I31" s="15" t="s">
@@ -2120,51 +2120,51 @@
       <c r="D32" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>101</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>109</v>
       </c>
       <c r="J32" s="15"/>
       <c r="K32" s="15">
         <v>0.20096</v>
       </c>
       <c r="L32" s="15">
         <v>0.18086</v>
       </c>
       <c r="M32" s="15">
         <v>0.16746</v>
       </c>
       <c r="N32" s="15">
-        <v>15362</v>
+        <v>17357</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>113</v>
       </c>
       <c r="I33" s="15"/>