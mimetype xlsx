--- v6 (2026-04-22)
+++ v7 (2026-05-13)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -296,53 +296,50 @@
     <t xml:space="preserve">KLS2-CT258-02P-1 KLS, DG223-4.61-02P-11-00Z(H) DEGSON, GT223-4.6-02P-11-00 GOLTEN, CM-222-2P-11 FUCON, </t>
   </si>
   <si>
     <t>DG223-4.61-03P (11-00ZH)</t>
   </si>
   <si>
     <t>Клеммник DG223-4.61-03P (11-00ZH)</t>
   </si>
   <si>
     <t>UT-00120836</t>
   </si>
   <si>
     <t xml:space="preserve">CM-222-3P FUCON, KLS2-CT258-03P-1 KLS, DG223-4.61-03P-11-00Z(H) DEGSON, </t>
   </si>
   <si>
     <t>DG223-4.61-05P (11-00ZH)</t>
   </si>
   <si>
     <t>Клеммник DG223-4.61-05P (11-00ZH)</t>
   </si>
   <si>
     <t>UT-00120837</t>
   </si>
   <si>
     <t xml:space="preserve">CM-222-5P FUCON, DG223-4.61-05P-11-00A(H) DEGSON, KLS2-CT258-05P-1 KLS, DG223-4.61-05P-11-00Z(H) DEGSON, GT223-4.6-05P-11-00 GOLTEN, </t>
-  </si>
-[...1 lines deleted...]
-    <t>06.05.2026</t>
   </si>
   <si>
     <t>DG223-4.61-05P-11-00A(H)</t>
   </si>
   <si>
     <t>Клеммник DG223-4.61-05P-11-00A(H)</t>
   </si>
   <si>
     <t xml:space="preserve">CM-222-5P FUCON, KLS2-CT258-05P-1 KLS, DG223-4.61-05P-11-00Z(H) DEGSON, DG223-4.61-05P (11-00ZH) DEGSON, GT223-4.6-05P-11-00 GOLTEN, </t>
   </si>
   <si>
     <t>GT0.75-4.0-01P-19-00 T &amp; R</t>
   </si>
   <si>
     <t>шаг 4.0мм / GT0.75-4.0-01P-19-00 T &amp; R</t>
   </si>
   <si>
     <t>UT-00140249</t>
   </si>
   <si>
     <t>GOLTEN</t>
   </si>
   <si>
     <t>GT223-4.6-02P-11-00</t>
   </si>
@@ -1201,51 +1198,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.05165</v>
       </c>
       <c r="L9" s="15">
         <v>0.04648</v>
       </c>
       <c r="M9" s="15">
         <v>0.04304</v>
       </c>
       <c r="N9" s="15">
-        <v>8159</v>
+        <v>6368</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
@@ -1359,174 +1356,172 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>2650</v>
       </c>
       <c r="K13" s="15">
         <v>0.07190000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.06231</v>
       </c>
       <c r="M13" s="15">
         <v>0.05991</v>
       </c>
       <c r="N13" s="15">
-        <v>2016</v>
+        <v>1792</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080039249</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="J14" s="15">
         <v>1750</v>
       </c>
       <c r="K14" s="15">
         <v>0.09486</v>
       </c>
       <c r="L14" s="15">
         <v>0.08221000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07905</v>
       </c>
       <c r="N14" s="15">
-        <v>9294</v>
+        <v>7013</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="15">
         <v>1750</v>
       </c>
       <c r="K15" s="15">
         <v>0.09368</v>
       </c>
       <c r="L15" s="15">
         <v>0.08119</v>
       </c>
       <c r="M15" s="15">
         <v>0.07806</v>
       </c>
-      <c r="N15" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15" s="15"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="15">
         <v>10080039250</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="15">
         <v>1750</v>
       </c>
       <c r="K16" s="15">
         <v>0.082</v>
       </c>
       <c r="L16" s="15">
         <v>0.082</v>
       </c>
       <c r="M16" s="15">
         <v>0.082</v>
       </c>
       <c r="N16" s="15">
-        <v>5762</v>
+        <v>7042</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="15">
         <v>10080033472</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
@@ -1759,90 +1754,90 @@
       </c>
       <c r="E23" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J23" s="15">
         <v>750</v>
       </c>
       <c r="K23" s="15">
         <v>0.20897</v>
       </c>
       <c r="L23" s="15">
         <v>0.1811</v>
       </c>
       <c r="M23" s="15">
         <v>0.17414</v>
       </c>
       <c r="N23" s="15">
-        <v>1248</v>
+        <v>1392</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="15">
         <v>10080039941</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>900</v>
       </c>
       <c r="K24" s="15">
         <v>0.14889</v>
       </c>
       <c r="L24" s="15">
         <v>0.12904</v>
       </c>
       <c r="M24" s="15">
         <v>0.12408</v>
       </c>
       <c r="N24" s="15">
-        <v>4783</v>
+        <v>5389</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="15"/>
@@ -1917,277 +1912,273 @@
       </c>
       <c r="E27" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J27" s="15">
         <v>100</v>
       </c>
       <c r="K27" s="15">
         <v>0.14843</v>
       </c>
       <c r="L27" s="15">
         <v>0.12864</v>
       </c>
       <c r="M27" s="15">
         <v>0.12369</v>
       </c>
       <c r="N27" s="15">
-        <v>39104</v>
+        <v>46580</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>93</v>
       </c>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.30282</v>
       </c>
       <c r="L28" s="15">
         <v>0.26244</v>
       </c>
       <c r="M28" s="15">
         <v>0.25235</v>
       </c>
       <c r="N28" s="15">
-        <v>477</v>
-[...6 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="O28" s="15"/>
+      <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="D29" s="15" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E29" s="15">
         <v>10080040802</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I29" s="15" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.57398</v>
       </c>
       <c r="L29" s="15">
         <v>0.30937</v>
       </c>
       <c r="M29" s="15">
         <v>0.26867</v>
       </c>
       <c r="N29" s="15">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="D30" s="15" t="s">
         <v>98</v>
       </c>
-      <c r="D30" s="15" t="s">
+      <c r="E30" s="15" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15">
         <v>0.07031999999999999</v>
       </c>
       <c r="L30" s="15">
         <v>0.06329</v>
       </c>
       <c r="M30" s="15">
         <v>0.0586</v>
       </c>
       <c r="N30" s="15">
-        <v>4940</v>
+        <v>5395</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="D31" s="15" t="s">
         <v>102</v>
       </c>
-      <c r="D31" s="15" t="s">
+      <c r="E31" s="15" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I31" s="15" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="J31" s="15">
         <v>100</v>
       </c>
       <c r="K31" s="15">
         <v>0.08075</v>
       </c>
       <c r="L31" s="15">
         <v>0.07267</v>
       </c>
       <c r="M31" s="15">
         <v>0.06729</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="D32" s="15" t="s">
         <v>106</v>
       </c>
-      <c r="D32" s="15" t="s">
+      <c r="E32" s="15" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I32" s="15" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="J32" s="15"/>
       <c r="K32" s="15">
         <v>0.20096</v>
       </c>
       <c r="L32" s="15">
         <v>0.18086</v>
       </c>
       <c r="M32" s="15">
         <v>0.16746</v>
       </c>
       <c r="N32" s="15">
-        <v>17357</v>
+        <v>16758</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="D33" s="15" t="s">
         <v>110</v>
       </c>
-      <c r="D33" s="15" t="s">
+      <c r="E33" s="15" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15">
         <v>0.105</v>
       </c>
       <c r="L33" s="15">
         <v>0.105</v>
       </c>
       <c r="M33" s="15">
         <v>0.105</v>
       </c>
       <c r="N33" s="15">
         <v>10</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
@@ -2244,317 +2235,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>