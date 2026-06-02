--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>01.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -329,50 +329,53 @@
     <t xml:space="preserve">CM-222-5P FUCON, KLS2-CT258-05P-1 KLS, DG223-4.61-05P-11-00Z(H) DEGSON, DG223-4.61-05P (11-00ZH) DEGSON, GT223-4.6-05P-11-00 GOLTEN, </t>
   </si>
   <si>
     <t>GT0.75-4.0-01P-19-00 T &amp; R</t>
   </si>
   <si>
     <t>шаг 4.0мм / GT0.75-4.0-01P-19-00 T &amp; R</t>
   </si>
   <si>
     <t>UT-00140249</t>
   </si>
   <si>
     <t>GOLTEN</t>
   </si>
   <si>
     <t>GT223-4.6-02P-11-00</t>
   </si>
   <si>
     <t>шаг 4.6мм / GT223-4.6-02P-11-00</t>
   </si>
   <si>
     <t>UT-00141964</t>
   </si>
   <si>
     <t xml:space="preserve">KLS2-CT258-02P-1 KLS, DG223-4.61-02P (11-00ZH) DEGSON, DG223-4.61-02P-11-00Z(H) DEGSON, CM-222-2P-11 FUCON, </t>
+  </si>
+  <si>
+    <t>27.09.2026</t>
   </si>
   <si>
     <t>GT223-4.6-05P-11-00</t>
   </si>
   <si>
     <t>шаг 4.6мм / GT223-4.6-05P-11-00</t>
   </si>
   <si>
     <t>UT-00141965</t>
   </si>
   <si>
     <t xml:space="preserve">CM-222-5P FUCON, DG223-4.61-05P-11-00A(H) DEGSON, KLS2-CT258-05P-1 KLS, DG223-4.61-05P-11-00Z(H) DEGSON, DG223-4.61-05P (11-00ZH) DEGSON, </t>
   </si>
   <si>
     <t>L-KLS2-239R-5.08-04P-4</t>
   </si>
   <si>
     <t>KLS2-239R-5.08-04P-4</t>
   </si>
   <si>
     <t>10-00015376</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
@@ -1198,51 +1201,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.05165</v>
       </c>
       <c r="L9" s="15">
         <v>0.04648</v>
       </c>
       <c r="M9" s="15">
         <v>0.04304</v>
       </c>
       <c r="N9" s="15">
-        <v>6368</v>
+        <v>8756</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
@@ -1356,92 +1359,92 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>2650</v>
       </c>
       <c r="K13" s="15">
         <v>0.07190000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.06231</v>
       </c>
       <c r="M13" s="15">
         <v>0.05991</v>
       </c>
       <c r="N13" s="15">
-        <v>1792</v>
+        <v>264</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080039249</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="J14" s="15">
         <v>1750</v>
       </c>
       <c r="K14" s="15">
         <v>0.09486</v>
       </c>
       <c r="L14" s="15">
         <v>0.08221000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07905</v>
       </c>
       <c r="N14" s="15">
-        <v>7013</v>
+        <v>5683</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I15" s="15" t="s">
@@ -1477,51 +1480,51 @@
       </c>
       <c r="E16" s="15">
         <v>10080039250</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="15">
         <v>1750</v>
       </c>
       <c r="K16" s="15">
         <v>0.082</v>
       </c>
       <c r="L16" s="15">
         <v>0.082</v>
       </c>
       <c r="M16" s="15">
         <v>0.082</v>
       </c>
       <c r="N16" s="15">
-        <v>7042</v>
+        <v>7957</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="15">
         <v>10080033472</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
@@ -1754,90 +1757,90 @@
       </c>
       <c r="E23" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J23" s="15">
         <v>750</v>
       </c>
       <c r="K23" s="15">
         <v>0.20897</v>
       </c>
       <c r="L23" s="15">
         <v>0.1811</v>
       </c>
       <c r="M23" s="15">
         <v>0.17414</v>
       </c>
       <c r="N23" s="15">
-        <v>1392</v>
+        <v>1312</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="15">
         <v>10080039941</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>900</v>
       </c>
       <c r="K24" s="15">
         <v>0.14889</v>
       </c>
       <c r="L24" s="15">
         <v>0.12904</v>
       </c>
       <c r="M24" s="15">
         <v>0.12408</v>
       </c>
       <c r="N24" s="15">
-        <v>5389</v>
+        <v>3815</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="15"/>
@@ -1912,273 +1915,277 @@
       </c>
       <c r="E27" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J27" s="15">
         <v>100</v>
       </c>
       <c r="K27" s="15">
         <v>0.14843</v>
       </c>
       <c r="L27" s="15">
         <v>0.12864</v>
       </c>
       <c r="M27" s="15">
         <v>0.12369</v>
       </c>
       <c r="N27" s="15">
-        <v>46580</v>
+        <v>44625</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>93</v>
       </c>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.30282</v>
       </c>
       <c r="L28" s="15">
         <v>0.26244</v>
       </c>
       <c r="M28" s="15">
         <v>0.25235</v>
       </c>
       <c r="N28" s="15">
-        <v>559</v>
+        <v>592</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="15">
         <v>10080040802</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I29" s="15" t="s">
         <v>96</v>
       </c>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.57398</v>
       </c>
       <c r="L29" s="15">
         <v>0.30937</v>
       </c>
       <c r="M29" s="15">
         <v>0.26867</v>
       </c>
       <c r="N29" s="15">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>97</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15">
         <v>0.07031999999999999</v>
       </c>
       <c r="L30" s="15">
         <v>0.06329</v>
       </c>
       <c r="M30" s="15">
         <v>0.0586</v>
       </c>
       <c r="N30" s="15">
-        <v>5395</v>
+        <v>4030</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>104</v>
       </c>
       <c r="J31" s="15">
         <v>100</v>
       </c>
       <c r="K31" s="15">
         <v>0.08075</v>
       </c>
       <c r="L31" s="15">
         <v>0.07267</v>
       </c>
       <c r="M31" s="15">
         <v>0.06729</v>
       </c>
       <c r="N31" s="15"/>
-      <c r="O31" s="15"/>
-      <c r="P31" s="15"/>
+      <c r="O31" s="15">
+        <v>20500</v>
+      </c>
+      <c r="P31" s="15" t="s">
+        <v>105</v>
+      </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E32" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I32" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="J32" s="15"/>
       <c r="K32" s="15">
         <v>0.20096</v>
       </c>
       <c r="L32" s="15">
         <v>0.18086</v>
       </c>
       <c r="M32" s="15">
         <v>0.16746</v>
       </c>
       <c r="N32" s="15">
-        <v>16758</v>
+        <v>15761</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15">
         <v>0.105</v>
       </c>
       <c r="L33" s="15">
         <v>0.105</v>
       </c>
       <c r="M33" s="15">
         <v>0.105</v>
       </c>
       <c r="N33" s="15">
         <v>10</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
@@ -2235,317 +2242,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>