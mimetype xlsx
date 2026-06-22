--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>01.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1201,51 +1201,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.05165</v>
       </c>
       <c r="L9" s="15">
         <v>0.04648</v>
       </c>
       <c r="M9" s="15">
         <v>0.04304</v>
       </c>
       <c r="N9" s="15">
-        <v>8756</v>
+        <v>7562</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
@@ -1359,92 +1359,92 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>2650</v>
       </c>
       <c r="K13" s="15">
         <v>0.07190000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.06231</v>
       </c>
       <c r="M13" s="15">
         <v>0.05991</v>
       </c>
       <c r="N13" s="15">
-        <v>264</v>
+        <v>233</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080039249</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="J14" s="15">
         <v>1750</v>
       </c>
       <c r="K14" s="15">
         <v>0.09486</v>
       </c>
       <c r="L14" s="15">
         <v>0.08221000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07905</v>
       </c>
       <c r="N14" s="15">
-        <v>5683</v>
+        <v>5724</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I15" s="15" t="s">
@@ -1480,51 +1480,51 @@
       </c>
       <c r="E16" s="15">
         <v>10080039250</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="15">
         <v>1750</v>
       </c>
       <c r="K16" s="15">
         <v>0.082</v>
       </c>
       <c r="L16" s="15">
         <v>0.082</v>
       </c>
       <c r="M16" s="15">
         <v>0.082</v>
       </c>
       <c r="N16" s="15">
-        <v>7957</v>
+        <v>6549</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="15">
         <v>10080033472</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
@@ -1757,90 +1757,90 @@
       </c>
       <c r="E23" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J23" s="15">
         <v>750</v>
       </c>
       <c r="K23" s="15">
         <v>0.20897</v>
       </c>
       <c r="L23" s="15">
         <v>0.1811</v>
       </c>
       <c r="M23" s="15">
         <v>0.17414</v>
       </c>
       <c r="N23" s="15">
-        <v>1312</v>
+        <v>1424</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="15">
         <v>10080039941</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>900</v>
       </c>
       <c r="K24" s="15">
         <v>0.14889</v>
       </c>
       <c r="L24" s="15">
         <v>0.12904</v>
       </c>
       <c r="M24" s="15">
         <v>0.12408</v>
       </c>
       <c r="N24" s="15">
-        <v>3815</v>
+        <v>5146</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="15"/>
@@ -1915,254 +1915,254 @@
       </c>
       <c r="E27" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J27" s="15">
         <v>100</v>
       </c>
       <c r="K27" s="15">
         <v>0.14843</v>
       </c>
       <c r="L27" s="15">
         <v>0.12864</v>
       </c>
       <c r="M27" s="15">
         <v>0.12369</v>
       </c>
       <c r="N27" s="15">
-        <v>44625</v>
+        <v>48014</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>93</v>
       </c>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.30282</v>
       </c>
       <c r="L28" s="15">
         <v>0.26244</v>
       </c>
       <c r="M28" s="15">
         <v>0.25235</v>
       </c>
       <c r="N28" s="15">
-        <v>592</v>
+        <v>408</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="15">
         <v>10080040802</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I29" s="15" t="s">
         <v>96</v>
       </c>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.57398</v>
       </c>
       <c r="L29" s="15">
         <v>0.30937</v>
       </c>
       <c r="M29" s="15">
         <v>0.26867</v>
       </c>
       <c r="N29" s="15">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>97</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15">
         <v>0.07031999999999999</v>
       </c>
       <c r="L30" s="15">
         <v>0.06329</v>
       </c>
       <c r="M30" s="15">
         <v>0.0586</v>
       </c>
       <c r="N30" s="15">
-        <v>4030</v>
+        <v>5265</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>104</v>
       </c>
       <c r="J31" s="15">
         <v>100</v>
       </c>
       <c r="K31" s="15">
         <v>0.08075</v>
       </c>
       <c r="L31" s="15">
         <v>0.07267</v>
       </c>
       <c r="M31" s="15">
         <v>0.06729</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15">
-        <v>20500</v>
+        <v>18500</v>
       </c>
       <c r="P31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>109</v>
       </c>
       <c r="J32" s="15"/>
       <c r="K32" s="15">
         <v>0.20096</v>
       </c>
       <c r="L32" s="15">
         <v>0.18086</v>
       </c>
       <c r="M32" s="15">
         <v>0.16746</v>
       </c>
       <c r="N32" s="15">
-        <v>15761</v>
+        <v>16160</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>113</v>
       </c>
       <c r="I33" s="15"/>