--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -331,51 +331,51 @@
   <si>
     <t>GT0.75-4.0-01P-19-00 T &amp; R</t>
   </si>
   <si>
     <t>шаг 4.0мм / GT0.75-4.0-01P-19-00 T &amp; R</t>
   </si>
   <si>
     <t>UT-00140249</t>
   </si>
   <si>
     <t>GOLTEN</t>
   </si>
   <si>
     <t>GT223-4.6-02P-11-00</t>
   </si>
   <si>
     <t>шаг 4.6мм / GT223-4.6-02P-11-00</t>
   </si>
   <si>
     <t>UT-00141964</t>
   </si>
   <si>
     <t xml:space="preserve">KLS2-CT258-02P-1 KLS, DG223-4.61-02P (11-00ZH) DEGSON, DG223-4.61-02P-11-00Z(H) DEGSON, CM-222-2P-11 FUCON, </t>
   </si>
   <si>
-    <t>27.09.2026</t>
+    <t>22.10.2026</t>
   </si>
   <si>
     <t>GT223-4.6-05P-11-00</t>
   </si>
   <si>
     <t>шаг 4.6мм / GT223-4.6-05P-11-00</t>
   </si>
   <si>
     <t>UT-00141965</t>
   </si>
   <si>
     <t xml:space="preserve">CM-222-5P FUCON, DG223-4.61-05P-11-00A(H) DEGSON, KLS2-CT258-05P-1 KLS, DG223-4.61-05P-11-00Z(H) DEGSON, DG223-4.61-05P (11-00ZH) DEGSON, </t>
   </si>
   <si>
     <t>L-KLS2-239R-5.08-04P-4</t>
   </si>
   <si>
     <t>KLS2-239R-5.08-04P-4</t>
   </si>
   <si>
     <t>10-00015376</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
@@ -1201,51 +1201,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.05165</v>
       </c>
       <c r="L9" s="15">
         <v>0.04648</v>
       </c>
       <c r="M9" s="15">
         <v>0.04304</v>
       </c>
       <c r="N9" s="15">
-        <v>7562</v>
+        <v>6368</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
@@ -1359,92 +1359,92 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>2650</v>
       </c>
       <c r="K13" s="15">
         <v>0.07190000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.06231</v>
       </c>
       <c r="M13" s="15">
         <v>0.05991</v>
       </c>
       <c r="N13" s="15">
-        <v>233</v>
+        <v>267</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080039249</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="J14" s="15">
         <v>1750</v>
       </c>
       <c r="K14" s="15">
         <v>0.09486</v>
       </c>
       <c r="L14" s="15">
         <v>0.08221000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07905</v>
       </c>
       <c r="N14" s="15">
-        <v>5724</v>
+        <v>5011</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I15" s="15" t="s">
@@ -1480,51 +1480,51 @@
       </c>
       <c r="E16" s="15">
         <v>10080039250</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="15">
         <v>1750</v>
       </c>
       <c r="K16" s="15">
         <v>0.082</v>
       </c>
       <c r="L16" s="15">
         <v>0.082</v>
       </c>
       <c r="M16" s="15">
         <v>0.082</v>
       </c>
       <c r="N16" s="15">
-        <v>6549</v>
+        <v>7045</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="15">
         <v>10080033472</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
@@ -1757,90 +1757,90 @@
       </c>
       <c r="E23" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J23" s="15">
         <v>750</v>
       </c>
       <c r="K23" s="15">
         <v>0.20897</v>
       </c>
       <c r="L23" s="15">
         <v>0.1811</v>
       </c>
       <c r="M23" s="15">
         <v>0.17414</v>
       </c>
       <c r="N23" s="15">
-        <v>1424</v>
+        <v>976</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="15">
         <v>10080039941</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>900</v>
       </c>
       <c r="K24" s="15">
         <v>0.14889</v>
       </c>
       <c r="L24" s="15">
         <v>0.12904</v>
       </c>
       <c r="M24" s="15">
         <v>0.12408</v>
       </c>
       <c r="N24" s="15">
-        <v>5146</v>
+        <v>4965</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="15"/>
@@ -1915,254 +1915,252 @@
       </c>
       <c r="E27" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J27" s="15">
         <v>100</v>
       </c>
       <c r="K27" s="15">
         <v>0.14843</v>
       </c>
       <c r="L27" s="15">
         <v>0.12864</v>
       </c>
       <c r="M27" s="15">
         <v>0.12369</v>
       </c>
       <c r="N27" s="15">
-        <v>48014</v>
+        <v>37282</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>93</v>
       </c>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.30282</v>
       </c>
       <c r="L28" s="15">
         <v>0.26244</v>
       </c>
       <c r="M28" s="15">
         <v>0.25235</v>
       </c>
-      <c r="N28" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="15">
         <v>10080040802</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I29" s="15" t="s">
         <v>96</v>
       </c>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.57398</v>
       </c>
       <c r="L29" s="15">
         <v>0.30937</v>
       </c>
       <c r="M29" s="15">
         <v>0.26867</v>
       </c>
       <c r="N29" s="15">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>97</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15">
         <v>0.07031999999999999</v>
       </c>
       <c r="L30" s="15">
         <v>0.06329</v>
       </c>
       <c r="M30" s="15">
         <v>0.0586</v>
       </c>
       <c r="N30" s="15">
-        <v>5265</v>
+        <v>3900</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>104</v>
       </c>
       <c r="J31" s="15">
         <v>100</v>
       </c>
       <c r="K31" s="15">
         <v>0.08075</v>
       </c>
       <c r="L31" s="15">
         <v>0.07267</v>
       </c>
       <c r="M31" s="15">
         <v>0.06729</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15">
-        <v>18500</v>
+        <v>20500</v>
       </c>
       <c r="P31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>109</v>
       </c>
       <c r="J32" s="15"/>
       <c r="K32" s="15">
         <v>0.20096</v>
       </c>
       <c r="L32" s="15">
         <v>0.18086</v>
       </c>
       <c r="M32" s="15">
         <v>0.16746</v>
       </c>
       <c r="N32" s="15">
-        <v>16160</v>
+        <v>17756</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>113</v>
       </c>
       <c r="I33" s="15"/>