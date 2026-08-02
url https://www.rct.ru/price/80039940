--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -331,51 +331,51 @@
   <si>
     <t>GT0.75-4.0-01P-19-00 T &amp; R</t>
   </si>
   <si>
     <t>шаг 4.0мм / GT0.75-4.0-01P-19-00 T &amp; R</t>
   </si>
   <si>
     <t>UT-00140249</t>
   </si>
   <si>
     <t>GOLTEN</t>
   </si>
   <si>
     <t>GT223-4.6-02P-11-00</t>
   </si>
   <si>
     <t>шаг 4.6мм / GT223-4.6-02P-11-00</t>
   </si>
   <si>
     <t>UT-00141964</t>
   </si>
   <si>
     <t xml:space="preserve">KLS2-CT258-02P-1 KLS, DG223-4.61-02P (11-00ZH) DEGSON, DG223-4.61-02P-11-00Z(H) DEGSON, CM-222-2P-11 FUCON, </t>
   </si>
   <si>
-    <t>22.10.2026</t>
+    <t>01.11.2026</t>
   </si>
   <si>
     <t>GT223-4.6-05P-11-00</t>
   </si>
   <si>
     <t>шаг 4.6мм / GT223-4.6-05P-11-00</t>
   </si>
   <si>
     <t>UT-00141965</t>
   </si>
   <si>
     <t xml:space="preserve">CM-222-5P FUCON, DG223-4.61-05P-11-00A(H) DEGSON, KLS2-CT258-05P-1 KLS, DG223-4.61-05P-11-00Z(H) DEGSON, DG223-4.61-05P (11-00ZH) DEGSON, </t>
   </si>
   <si>
     <t>L-KLS2-239R-5.08-04P-4</t>
   </si>
   <si>
     <t>KLS2-239R-5.08-04P-4</t>
   </si>
   <si>
     <t>10-00015376</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
@@ -1201,51 +1201,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.05165</v>
       </c>
       <c r="L9" s="15">
         <v>0.04648</v>
       </c>
       <c r="M9" s="15">
         <v>0.04304</v>
       </c>
       <c r="N9" s="15">
-        <v>6368</v>
+        <v>6767</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
@@ -1359,92 +1359,92 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>2650</v>
       </c>
       <c r="K13" s="15">
         <v>0.07190000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.06231</v>
       </c>
       <c r="M13" s="15">
         <v>0.05991</v>
       </c>
       <c r="N13" s="15">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080039249</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="J14" s="15">
         <v>1750</v>
       </c>
       <c r="K14" s="15">
         <v>0.09486</v>
       </c>
       <c r="L14" s="15">
         <v>0.08221000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07905</v>
       </c>
       <c r="N14" s="15">
-        <v>5011</v>
+        <v>4905</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I15" s="15" t="s">
@@ -1480,51 +1480,51 @@
       </c>
       <c r="E16" s="15">
         <v>10080039250</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="15">
         <v>1750</v>
       </c>
       <c r="K16" s="15">
         <v>0.082</v>
       </c>
       <c r="L16" s="15">
         <v>0.082</v>
       </c>
       <c r="M16" s="15">
         <v>0.082</v>
       </c>
       <c r="N16" s="15">
-        <v>7045</v>
+        <v>6593</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="15">
         <v>10080033472</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
@@ -1757,90 +1757,90 @@
       </c>
       <c r="E23" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J23" s="15">
         <v>750</v>
       </c>
       <c r="K23" s="15">
         <v>0.20897</v>
       </c>
       <c r="L23" s="15">
         <v>0.1811</v>
       </c>
       <c r="M23" s="15">
         <v>0.17414</v>
       </c>
       <c r="N23" s="15">
-        <v>976</v>
+        <v>986</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="15">
         <v>10080039941</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>900</v>
       </c>
       <c r="K24" s="15">
         <v>0.14889</v>
       </c>
       <c r="L24" s="15">
         <v>0.12904</v>
       </c>
       <c r="M24" s="15">
         <v>0.12408</v>
       </c>
       <c r="N24" s="15">
-        <v>4965</v>
+        <v>5207</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="15"/>
@@ -1915,51 +1915,51 @@
       </c>
       <c r="E27" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J27" s="15">
         <v>100</v>
       </c>
       <c r="K27" s="15">
         <v>0.14843</v>
       </c>
       <c r="L27" s="15">
         <v>0.12864</v>
       </c>
       <c r="M27" s="15">
         <v>0.12369</v>
       </c>
       <c r="N27" s="15">
-        <v>37282</v>
+        <v>49709</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I28" s="15" t="s">
@@ -1995,172 +1995,172 @@
       </c>
       <c r="E29" s="15">
         <v>10080040802</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I29" s="15" t="s">
         <v>96</v>
       </c>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.57398</v>
       </c>
       <c r="L29" s="15">
         <v>0.30937</v>
       </c>
       <c r="M29" s="15">
         <v>0.26867</v>
       </c>
       <c r="N29" s="15">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>97</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15">
         <v>0.07031999999999999</v>
       </c>
       <c r="L30" s="15">
         <v>0.06329</v>
       </c>
       <c r="M30" s="15">
         <v>0.0586</v>
       </c>
       <c r="N30" s="15">
-        <v>3900</v>
+        <v>4550</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>104</v>
       </c>
       <c r="J31" s="15">
         <v>100</v>
       </c>
       <c r="K31" s="15">
         <v>0.08075</v>
       </c>
       <c r="L31" s="15">
         <v>0.07267</v>
       </c>
       <c r="M31" s="15">
         <v>0.06729</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15">
-        <v>20500</v>
+        <v>17750</v>
       </c>
       <c r="P31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>109</v>
       </c>
       <c r="J32" s="15"/>
       <c r="K32" s="15">
         <v>0.20096</v>
       </c>
       <c r="L32" s="15">
         <v>0.18086</v>
       </c>
       <c r="M32" s="15">
         <v>0.16746</v>
       </c>
       <c r="N32" s="15">
-        <v>17756</v>
+        <v>13567</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>113</v>
       </c>
       <c r="I33" s="15"/>