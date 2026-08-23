--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1201,78 +1201,78 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15">
         <v>2500</v>
       </c>
       <c r="K9" s="15">
         <v>0.05165</v>
       </c>
       <c r="L9" s="15">
         <v>0.04648</v>
       </c>
       <c r="M9" s="15">
         <v>0.04304</v>
       </c>
       <c r="N9" s="15">
-        <v>6767</v>
+        <v>6965</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K10" s="15">
         <v>0.10117</v>
       </c>
       <c r="L10" s="15">
         <v>0.06745</v>
       </c>
       <c r="M10" s="15">
         <v>0.06163</v>
       </c>
       <c r="N10" s="15">
         <v>10</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
@@ -1306,51 +1306,51 @@
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K12" s="15">
         <v>0.2442</v>
       </c>
       <c r="L12" s="15">
         <v>0.16861</v>
       </c>
       <c r="M12" s="15">
         <v>0.15349</v>
       </c>
       <c r="N12" s="15">
         <v>10</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
@@ -1359,92 +1359,92 @@
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>2650</v>
       </c>
       <c r="K13" s="15">
         <v>0.07190000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.06231</v>
       </c>
       <c r="M13" s="15">
         <v>0.05991</v>
       </c>
       <c r="N13" s="15">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080039249</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="J14" s="15">
         <v>1750</v>
       </c>
       <c r="K14" s="15">
         <v>0.09486</v>
       </c>
       <c r="L14" s="15">
         <v>0.08221000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07905</v>
       </c>
       <c r="N14" s="15">
-        <v>4905</v>
+        <v>1571</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I15" s="15" t="s">
@@ -1480,51 +1480,51 @@
       </c>
       <c r="E16" s="15">
         <v>10080039250</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="15">
         <v>1750</v>
       </c>
       <c r="K16" s="15">
         <v>0.082</v>
       </c>
       <c r="L16" s="15">
         <v>0.082</v>
       </c>
       <c r="M16" s="15">
         <v>0.082</v>
       </c>
       <c r="N16" s="15">
-        <v>6593</v>
+        <v>6322</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="15">
         <v>10080033472</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
@@ -1757,90 +1757,90 @@
       </c>
       <c r="E23" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J23" s="15">
         <v>750</v>
       </c>
       <c r="K23" s="15">
         <v>0.20897</v>
       </c>
       <c r="L23" s="15">
         <v>0.1811</v>
       </c>
       <c r="M23" s="15">
         <v>0.17414</v>
       </c>
       <c r="N23" s="15">
-        <v>986</v>
+        <v>878</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="15">
         <v>10080039941</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>900</v>
       </c>
       <c r="K24" s="15">
         <v>0.14889</v>
       </c>
       <c r="L24" s="15">
         <v>0.12904</v>
       </c>
       <c r="M24" s="15">
         <v>0.12408</v>
       </c>
       <c r="N24" s="15">
-        <v>5207</v>
+        <v>5389</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="15"/>
@@ -1915,51 +1915,51 @@
       </c>
       <c r="E27" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J27" s="15">
         <v>100</v>
       </c>
       <c r="K27" s="15">
         <v>0.14843</v>
       </c>
       <c r="L27" s="15">
         <v>0.12864</v>
       </c>
       <c r="M27" s="15">
         <v>0.12369</v>
       </c>
       <c r="N27" s="15">
-        <v>49709</v>
+        <v>47070</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I28" s="15" t="s">
@@ -1995,172 +1995,176 @@
       </c>
       <c r="E29" s="15">
         <v>10080040802</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I29" s="15" t="s">
         <v>96</v>
       </c>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.57398</v>
       </c>
       <c r="L29" s="15">
         <v>0.30937</v>
       </c>
       <c r="M29" s="15">
         <v>0.26867</v>
       </c>
       <c r="N29" s="15">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>97</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="J30" s="15"/>
+      <c r="J30" s="15">
+        <v>1800</v>
+      </c>
       <c r="K30" s="15">
         <v>0.07031999999999999</v>
       </c>
       <c r="L30" s="15">
         <v>0.06329</v>
       </c>
       <c r="M30" s="15">
         <v>0.0586</v>
       </c>
       <c r="N30" s="15">
-        <v>4550</v>
+        <v>4355</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>104</v>
       </c>
       <c r="J31" s="15">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="K31" s="15">
         <v>0.08075</v>
       </c>
       <c r="L31" s="15">
         <v>0.07267</v>
       </c>
       <c r="M31" s="15">
         <v>0.06729</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15">
-        <v>17750</v>
+        <v>16750</v>
       </c>
       <c r="P31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>109</v>
       </c>
-      <c r="J32" s="15"/>
+      <c r="J32" s="15">
+        <v>100</v>
+      </c>
       <c r="K32" s="15">
         <v>0.20096</v>
       </c>
       <c r="L32" s="15">
         <v>0.18086</v>
       </c>
       <c r="M32" s="15">
         <v>0.16746</v>
       </c>
       <c r="N32" s="15">
-        <v>13567</v>
+        <v>13367</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>113</v>
       </c>
       <c r="I33" s="15"/>