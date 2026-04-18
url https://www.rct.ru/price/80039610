--- v4 (2026-03-28)
+++ v5 (2026-04-18)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>27.03.2026</t>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1190,51 +1190,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>485</v>
       </c>
       <c r="K9" s="15">
         <v>0.34202</v>
       </c>
       <c r="L9" s="15">
         <v>0.29641</v>
       </c>
       <c r="M9" s="15">
         <v>0.28501</v>
       </c>
       <c r="N9" s="15">
-        <v>5910</v>
+        <v>6583</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15">
         <v>1940</v>
       </c>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
@@ -1419,93 +1419,91 @@
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
         <v>0.41873</v>
       </c>
       <c r="L15" s="15">
         <v>0.3629</v>
       </c>
       <c r="M15" s="15">
         <v>0.34894</v>
       </c>
-      <c r="N15" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15" s="15"/>
       <c r="O15" s="15">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15">
         <v>0.60855</v>
       </c>
       <c r="L16" s="15">
         <v>0.52741</v>
       </c>
       <c r="M16" s="15">
         <v>0.50713</v>
       </c>
       <c r="N16" s="15">
-        <v>126</v>
+        <v>153</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
@@ -1533,51 +1531,51 @@
         <v>56</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.79613</v>
       </c>
       <c r="L18" s="15">
         <v>0.68998</v>
       </c>
       <c r="M18" s="15">
         <v>0.66344</v>
       </c>
       <c r="N18" s="15">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
@@ -1605,51 +1603,51 @@
         <v>62</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15">
         <v>1.03</v>
       </c>
       <c r="L20" s="15">
         <v>0.89327</v>
       </c>
       <c r="M20" s="15">
         <v>0.85891</v>
       </c>
       <c r="N20" s="15">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
@@ -1677,51 +1675,51 @@
         <v>68</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15">
         <v>1.2</v>
       </c>
       <c r="L22" s="15">
         <v>1.04</v>
       </c>
       <c r="M22" s="15">
         <v>1</v>
       </c>
       <c r="N22" s="15">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
@@ -1753,51 +1751,51 @@
       <c r="D24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="15">
         <v>10080035272</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>70</v>
       </c>
       <c r="K24" s="15">
         <v>1.6</v>
       </c>
       <c r="L24" s="15">
         <v>1.39</v>
       </c>
       <c r="M24" s="15">
         <v>1.33</v>
       </c>
       <c r="N24" s="15">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
@@ -1983,51 +1981,51 @@
       <c r="D30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>95</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15">
         <v>2.27</v>
       </c>
       <c r="L30" s="15">
         <v>1.97</v>
       </c>
       <c r="M30" s="15">
         <v>1.89</v>
       </c>
       <c r="N30" s="15">
-        <v>712</v>
+        <v>828</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15"/>