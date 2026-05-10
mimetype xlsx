--- v5 (2026-04-18)
+++ v6 (2026-05-10)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>17.04.2026</t>
+    <t>08.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -163,51 +163,51 @@
   <si>
     <t>Клеммник 2EDG-DK-5.08-10P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00124719</t>
   </si>
   <si>
     <t>2EDG-DK-5.08-12P-14-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-DK-5.08-12P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00124720</t>
   </si>
   <si>
     <t>2EDG-UDB-5.08-02P-14-00A(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-UDB-5.08-02P-14-00A(H)</t>
   </si>
   <si>
     <t>10-00020778</t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>27.07.2026</t>
   </si>
   <si>
     <t>2EDG-UDB-5.08-03P-14-00A(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-UDB-5.08-03P-14-00A(H)</t>
   </si>
   <si>
     <t>10-00020779</t>
   </si>
   <si>
     <t>2EDG-UDB-5.08-03P-14-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-UDB-5.08-03P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00110075</t>
   </si>
   <si>
     <t>2EDG-UDB-5.08-04P-14-00A(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-UDB-5.08-04P-14-00A(H)</t>
   </si>
@@ -1190,51 +1190,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>485</v>
       </c>
       <c r="K9" s="15">
         <v>0.34202</v>
       </c>
       <c r="L9" s="15">
         <v>0.29641</v>
       </c>
       <c r="M9" s="15">
         <v>0.28501</v>
       </c>
       <c r="N9" s="15">
-        <v>6583</v>
+        <v>3946</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15">
         <v>1940</v>
       </c>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
@@ -1421,89 +1421,89 @@
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
         <v>0.41873</v>
       </c>
       <c r="L15" s="15">
         <v>0.3629</v>
       </c>
       <c r="M15" s="15">
         <v>0.34894</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15">
-        <v>119</v>
+        <v>163</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15">
         <v>0.60855</v>
       </c>
       <c r="L16" s="15">
         <v>0.52741</v>
       </c>
       <c r="M16" s="15">
         <v>0.50713</v>
       </c>
       <c r="N16" s="15">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
@@ -1531,51 +1531,51 @@
         <v>56</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.79613</v>
       </c>
       <c r="L18" s="15">
         <v>0.68998</v>
       </c>
       <c r="M18" s="15">
         <v>0.66344</v>
       </c>
       <c r="N18" s="15">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
@@ -1603,51 +1603,51 @@
         <v>62</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15">
         <v>1.03</v>
       </c>
       <c r="L20" s="15">
         <v>0.89327</v>
       </c>
       <c r="M20" s="15">
         <v>0.85891</v>
       </c>
       <c r="N20" s="15">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
@@ -1674,53 +1674,51 @@
       <c r="C22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15">
         <v>1.2</v>
       </c>
       <c r="L22" s="15">
         <v>1.04</v>
       </c>
       <c r="M22" s="15">
         <v>1</v>
       </c>
-      <c r="N22" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N22" s="15"/>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>74</v>
@@ -1751,51 +1749,51 @@
       <c r="D24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="15">
         <v>10080035272</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>70</v>
       </c>
       <c r="K24" s="15">
         <v>1.6</v>
       </c>
       <c r="L24" s="15">
         <v>1.39</v>
       </c>
       <c r="M24" s="15">
         <v>1.33</v>
       </c>
       <c r="N24" s="15">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
@@ -1899,51 +1897,51 @@
       <c r="D28" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E28" s="15">
         <v>10080044023</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>50</v>
       </c>
       <c r="K28" s="15">
         <v>1.67</v>
       </c>
       <c r="L28" s="15">
         <v>1.45</v>
       </c>
       <c r="M28" s="15">
         <v>1.39</v>
       </c>
       <c r="N28" s="15">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15" t="s">
@@ -1981,51 +1979,51 @@
       <c r="D30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>95</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15">
         <v>2.27</v>
       </c>
       <c r="L30" s="15">
         <v>1.97</v>
       </c>
       <c r="M30" s="15">
         <v>1.89</v>
       </c>
       <c r="N30" s="15">
-        <v>828</v>
+        <v>614</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15"/>