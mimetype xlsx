--- v6 (2026-05-10)
+++ v7 (2026-05-30)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>08.05.2026</t>
+    <t>29.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1190,51 +1190,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>485</v>
       </c>
       <c r="K9" s="15">
         <v>0.34202</v>
       </c>
       <c r="L9" s="15">
         <v>0.29641</v>
       </c>
       <c r="M9" s="15">
         <v>0.28501</v>
       </c>
       <c r="N9" s="15">
-        <v>3946</v>
+        <v>5707</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15">
         <v>1940</v>
       </c>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
@@ -1409,101 +1409,103 @@
       <c r="N14" s="15"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
-      <c r="J15" s="15"/>
+      <c r="J15" s="15">
+        <v>200</v>
+      </c>
       <c r="K15" s="15">
         <v>0.41873</v>
       </c>
       <c r="L15" s="15">
         <v>0.3629</v>
       </c>
       <c r="M15" s="15">
         <v>0.34894</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15">
         <v>0.60855</v>
       </c>
       <c r="L16" s="15">
         <v>0.52741</v>
       </c>
       <c r="M16" s="15">
         <v>0.50713</v>
       </c>
       <c r="N16" s="15">
-        <v>101</v>
+        <v>128</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
@@ -1531,51 +1533,51 @@
         <v>56</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.79613</v>
       </c>
       <c r="L18" s="15">
         <v>0.68998</v>
       </c>
       <c r="M18" s="15">
         <v>0.66344</v>
       </c>
       <c r="N18" s="15">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
@@ -1603,51 +1605,51 @@
         <v>62</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15">
         <v>1.03</v>
       </c>
       <c r="L20" s="15">
         <v>0.89327</v>
       </c>
       <c r="M20" s="15">
         <v>0.85891</v>
       </c>
       <c r="N20" s="15">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
@@ -1749,51 +1751,51 @@
       <c r="D24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="15">
         <v>10080035272</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>70</v>
       </c>
       <c r="K24" s="15">
         <v>1.6</v>
       </c>
       <c r="L24" s="15">
         <v>1.39</v>
       </c>
       <c r="M24" s="15">
         <v>1.33</v>
       </c>
       <c r="N24" s="15">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
@@ -1896,53 +1898,51 @@
       </c>
       <c r="D28" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E28" s="15">
         <v>10080044023</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>50</v>
       </c>
       <c r="K28" s="15">
         <v>1.67</v>
       </c>
       <c r="L28" s="15">
         <v>1.45</v>
       </c>
       <c r="M28" s="15">
         <v>1.39</v>
       </c>
-      <c r="N28" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15" t="s">
         <v>91</v>
@@ -1979,51 +1979,51 @@
       <c r="D30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>95</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15">
         <v>2.27</v>
       </c>
       <c r="L30" s="15">
         <v>1.97</v>
       </c>
       <c r="M30" s="15">
         <v>1.89</v>
       </c>
       <c r="N30" s="15">
-        <v>614</v>
+        <v>702</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15"/>
@@ -2170,51 +2170,51 @@
       <c r="D35" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>50</v>
       </c>
       <c r="K35" s="15">
         <v>3.45</v>
       </c>
       <c r="L35" s="15">
         <v>2.99</v>
       </c>
       <c r="M35" s="15">
         <v>2.88</v>
       </c>
       <c r="N35" s="15">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15"/>
       <c r="I36" s="15"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15"/>
       <c r="L36" s="15"/>
       <c r="M36" s="15"/>
       <c r="N36" s="15"/>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
     </row>
   </sheetData>