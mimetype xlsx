--- v7 (2026-05-30)
+++ v8 (2026-06-19)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>29.05.2026</t>
+    <t>19.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -163,51 +163,51 @@
   <si>
     <t>Клеммник 2EDG-DK-5.08-10P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00124719</t>
   </si>
   <si>
     <t>2EDG-DK-5.08-12P-14-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-DK-5.08-12P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00124720</t>
   </si>
   <si>
     <t>2EDG-UDB-5.08-02P-14-00A(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-UDB-5.08-02P-14-00A(H)</t>
   </si>
   <si>
     <t>10-00020778</t>
   </si>
   <si>
-    <t>27.07.2026</t>
+    <t>06.08.2026</t>
   </si>
   <si>
     <t>2EDG-UDB-5.08-03P-14-00A(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-UDB-5.08-03P-14-00A(H)</t>
   </si>
   <si>
     <t>10-00020779</t>
   </si>
   <si>
     <t>2EDG-UDB-5.08-03P-14-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-UDB-5.08-03P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00110075</t>
   </si>
   <si>
     <t>2EDG-UDB-5.08-04P-14-00A(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-UDB-5.08-04P-14-00A(H)</t>
   </si>
@@ -1189,53 +1189,51 @@
       </c>
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>485</v>
       </c>
       <c r="K9" s="15">
         <v>0.34202</v>
       </c>
       <c r="L9" s="15">
         <v>0.29641</v>
       </c>
       <c r="M9" s="15">
         <v>0.28501</v>
       </c>
-      <c r="N9" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N9" s="15"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15">
         <v>1940</v>
       </c>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
@@ -1423,89 +1421,89 @@
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>200</v>
       </c>
       <c r="K15" s="15">
         <v>0.41873</v>
       </c>
       <c r="L15" s="15">
         <v>0.3629</v>
       </c>
       <c r="M15" s="15">
         <v>0.34894</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15">
-        <v>117</v>
+        <v>160</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15">
         <v>0.60855</v>
       </c>
       <c r="L16" s="15">
         <v>0.52741</v>
       </c>
       <c r="M16" s="15">
         <v>0.50713</v>
       </c>
       <c r="N16" s="15">
-        <v>128</v>
+        <v>98</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
@@ -1533,51 +1531,51 @@
         <v>56</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.79613</v>
       </c>
       <c r="L18" s="15">
         <v>0.68998</v>
       </c>
       <c r="M18" s="15">
         <v>0.66344</v>
       </c>
       <c r="N18" s="15">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
@@ -1605,51 +1603,51 @@
         <v>62</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15">
         <v>1.03</v>
       </c>
       <c r="L20" s="15">
         <v>0.89327</v>
       </c>
       <c r="M20" s="15">
         <v>0.85891</v>
       </c>
       <c r="N20" s="15">
-        <v>156</v>
+        <v>133</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
@@ -1750,53 +1748,51 @@
       </c>
       <c r="D24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="15">
         <v>10080035272</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>70</v>
       </c>
       <c r="K24" s="15">
         <v>1.6</v>
       </c>
       <c r="L24" s="15">
         <v>1.39</v>
       </c>
       <c r="M24" s="15">
         <v>1.33</v>
       </c>
-      <c r="N24" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N24" s="15"/>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
@@ -1979,51 +1975,51 @@
       <c r="D30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>95</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15">
         <v>2.27</v>
       </c>
       <c r="L30" s="15">
         <v>1.97</v>
       </c>
       <c r="M30" s="15">
         <v>1.89</v>
       </c>
       <c r="N30" s="15">
-        <v>702</v>
+        <v>840</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15"/>
@@ -2169,53 +2165,51 @@
       </c>
       <c r="D35" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>50</v>
       </c>
       <c r="K35" s="15">
         <v>3.45</v>
       </c>
       <c r="L35" s="15">
         <v>2.99</v>
       </c>
       <c r="M35" s="15">
         <v>2.88</v>
       </c>
-      <c r="N35" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15"/>
       <c r="I36" s="15"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15"/>
       <c r="L36" s="15"/>
       <c r="M36" s="15"/>
       <c r="N36" s="15"/>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>