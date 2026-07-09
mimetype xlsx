--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>19.06.2026</t>
+    <t>09.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -109,50 +109,53 @@
   <si>
     <t>Дата  поставки</t>
   </si>
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>на DIN рейку 2EDG-5.08</t>
   </si>
   <si>
     <t>2EDG-DK-5.08-02P-14-00Z(H)</t>
   </si>
   <si>
     <t>на DIN рейку / 2EDG-DK-5.08-02P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00106938</t>
   </si>
   <si>
     <t>DEGSON</t>
   </si>
   <si>
+    <t>23.11.2026</t>
+  </si>
+  <si>
     <t>2EDG-DK-5.08-03P-14-00Z(H)</t>
   </si>
   <si>
     <t>на DIN рейку / 2EDG-DK-5.08-03P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00112599</t>
   </si>
   <si>
     <t>2EDG-DK-5.08-04P-14-00Z(H)</t>
   </si>
   <si>
     <t>на DIN рейку / 2EDG-DK-5.08-04P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00112600</t>
   </si>
   <si>
     <t>2EDG-DK-5.08-06P-14-00A(H)</t>
   </si>
   <si>
     <t>на DIN рейку / 2EDG-DK-5.08-06P-14-00A(H)</t>
   </si>
   <si>
     <t>UT-00101952</t>
@@ -161,53 +164,50 @@
     <t>2EDG-DK-5.08-10P-14-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-DK-5.08-10P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00124719</t>
   </si>
   <si>
     <t>2EDG-DK-5.08-12P-14-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-DK-5.08-12P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00124720</t>
   </si>
   <si>
     <t>2EDG-UDB-5.08-02P-14-00A(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-UDB-5.08-02P-14-00A(H)</t>
   </si>
   <si>
     <t>10-00020778</t>
-  </si>
-[...1 lines deleted...]
-    <t>06.08.2026</t>
   </si>
   <si>
     <t>2EDG-UDB-5.08-03P-14-00A(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-UDB-5.08-03P-14-00A(H)</t>
   </si>
   <si>
     <t>10-00020779</t>
   </si>
   <si>
     <t>2EDG-UDB-5.08-03P-14-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-UDB-5.08-03P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00110075</t>
   </si>
   <si>
     <t>2EDG-UDB-5.08-04P-14-00A(H)</t>
   </si>
   <si>
     <t>Клеммник 2EDG-UDB-5.08-04P-14-00A(H)</t>
   </si>
@@ -1190,320 +1190,322 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>485</v>
       </c>
       <c r="K9" s="15">
         <v>0.34202</v>
       </c>
       <c r="L9" s="15">
         <v>0.29641</v>
       </c>
       <c r="M9" s="15">
         <v>0.28501</v>
       </c>
       <c r="N9" s="15"/>
-      <c r="O9" s="15"/>
-      <c r="P9" s="15"/>
+      <c r="O9" s="15">
+        <v>3492</v>
+      </c>
+      <c r="P9" s="15" t="s">
+        <v>31</v>
+      </c>
       <c r="Q9" s="15">
         <v>1940</v>
       </c>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>315</v>
       </c>
       <c r="K10" s="15">
         <v>0.50343</v>
       </c>
       <c r="L10" s="15">
         <v>0.43631</v>
       </c>
       <c r="M10" s="15">
         <v>0.41953</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15">
         <v>1260</v>
       </c>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11" s="15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>250</v>
       </c>
       <c r="K11" s="15">
         <v>0.68516</v>
       </c>
       <c r="L11" s="15">
         <v>0.5938</v>
       </c>
       <c r="M11" s="15">
         <v>0.57096</v>
       </c>
       <c r="N11" s="15">
         <v>16</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15">
         <v>1000</v>
       </c>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>165</v>
       </c>
       <c r="K12" s="15">
         <v>0.99654</v>
       </c>
       <c r="L12" s="15">
         <v>0.86367</v>
       </c>
       <c r="M12" s="15">
         <v>0.83045</v>
       </c>
       <c r="N12" s="15">
         <v>24</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>660</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13" s="15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15">
         <v>1.67</v>
       </c>
       <c r="L13" s="15">
         <v>1.45</v>
       </c>
       <c r="M13" s="15">
         <v>1.39</v>
       </c>
       <c r="N13" s="15"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E14" s="15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15">
         <v>2.01</v>
       </c>
       <c r="L14" s="15">
         <v>1.74</v>
       </c>
       <c r="M14" s="15">
         <v>1.67</v>
       </c>
       <c r="N14" s="15"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D15" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E15" s="15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>200</v>
       </c>
       <c r="K15" s="15">
         <v>0.41873</v>
       </c>
       <c r="L15" s="15">
         <v>0.3629</v>
       </c>
       <c r="M15" s="15">
         <v>0.34894</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15">
         <v>0.60855</v>
       </c>
       <c r="L16" s="15">
         <v>0.52741</v>
       </c>
       <c r="M16" s="15">
         <v>0.50713</v>
       </c>
       <c r="N16" s="15">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
@@ -1531,51 +1533,51 @@
         <v>56</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.79613</v>
       </c>
       <c r="L18" s="15">
         <v>0.68998</v>
       </c>
       <c r="M18" s="15">
         <v>0.66344</v>
       </c>
       <c r="N18" s="15">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
@@ -1603,51 +1605,51 @@
         <v>62</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15">
         <v>1.03</v>
       </c>
       <c r="L20" s="15">
         <v>0.89327</v>
       </c>
       <c r="M20" s="15">
         <v>0.85891</v>
       </c>
       <c r="N20" s="15">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
@@ -1712,52 +1714,56 @@
       <c r="D23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="J23" s="15"/>
       <c r="K23" s="15">
         <v>1.09</v>
       </c>
       <c r="L23" s="15">
         <v>0.94715</v>
       </c>
       <c r="M23" s="15">
         <v>0.91073</v>
       </c>
       <c r="N23" s="15"/>
-      <c r="O23" s="15"/>
-      <c r="P23" s="15"/>
+      <c r="O23" s="15">
+        <v>847</v>
+      </c>
+      <c r="P23" s="15" t="s">
+        <v>31</v>
+      </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="15">
         <v>10080035272</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>70</v>
       </c>
@@ -1786,52 +1792,56 @@
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>70</v>
       </c>
       <c r="K25" s="15">
         <v>1.37</v>
       </c>
       <c r="L25" s="15">
         <v>1.19</v>
       </c>
       <c r="M25" s="15">
         <v>1.14</v>
       </c>
       <c r="N25" s="15"/>
-      <c r="O25" s="15"/>
-      <c r="P25" s="15"/>
+      <c r="O25" s="15">
+        <v>872</v>
+      </c>
+      <c r="P25" s="15" t="s">
+        <v>31</v>
+      </c>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15">
         <v>1.61</v>
@@ -1975,51 +1985,51 @@
       <c r="D30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>95</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15">
         <v>2.27</v>
       </c>
       <c r="L30" s="15">
         <v>1.97</v>
       </c>
       <c r="M30" s="15">
         <v>1.89</v>
       </c>
       <c r="N30" s="15">
-        <v>840</v>
+        <v>505</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15"/>
@@ -2051,52 +2061,56 @@
       <c r="D32" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>125</v>
       </c>
       <c r="K32" s="15">
         <v>1.46</v>
       </c>
       <c r="L32" s="15">
         <v>1.27</v>
       </c>
       <c r="M32" s="15">
         <v>1.22</v>
       </c>
       <c r="N32" s="15"/>
-      <c r="O32" s="15"/>
-      <c r="P32" s="15"/>
+      <c r="O32" s="15">
+        <v>790</v>
+      </c>
+      <c r="P32" s="15" t="s">
+        <v>31</v>
+      </c>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J33" s="15">