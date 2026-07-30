--- v9 (2026-07-09)
+++ v10 (2026-07-30)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>09.07.2026</t>
+    <t>30.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1191,51 +1191,51 @@
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>485</v>
       </c>
       <c r="K9" s="15">
         <v>0.34202</v>
       </c>
       <c r="L9" s="15">
         <v>0.29641</v>
       </c>
       <c r="M9" s="15">
         <v>0.28501</v>
       </c>
       <c r="N9" s="15"/>
       <c r="O9" s="15">
-        <v>3492</v>
+        <v>2663</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="Q9" s="15">
         <v>1940</v>
       </c>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
@@ -1424,88 +1424,86 @@
       <c r="D15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>200</v>
       </c>
       <c r="K15" s="15">
         <v>0.41873</v>
       </c>
       <c r="L15" s="15">
         <v>0.3629</v>
       </c>
       <c r="M15" s="15">
         <v>0.34894</v>
       </c>
       <c r="N15" s="15"/>
-      <c r="O15" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15">
         <v>0.60855</v>
       </c>
       <c r="L16" s="15">
         <v>0.52741</v>
       </c>
       <c r="M16" s="15">
         <v>0.50713</v>
       </c>
       <c r="N16" s="15">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
@@ -1533,51 +1531,51 @@
         <v>56</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.79613</v>
       </c>
       <c r="L18" s="15">
         <v>0.68998</v>
       </c>
       <c r="M18" s="15">
         <v>0.66344</v>
       </c>
       <c r="N18" s="15">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
@@ -1605,51 +1603,51 @@
         <v>62</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15">
         <v>1.03</v>
       </c>
       <c r="L20" s="15">
         <v>0.89327</v>
       </c>
       <c r="M20" s="15">
         <v>0.85891</v>
       </c>
       <c r="N20" s="15">
-        <v>145</v>
+        <v>162</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
@@ -1715,51 +1713,51 @@
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="J23" s="15"/>
       <c r="K23" s="15">
         <v>1.09</v>
       </c>
       <c r="L23" s="15">
         <v>0.94715</v>
       </c>
       <c r="M23" s="15">
         <v>0.91073</v>
       </c>
       <c r="N23" s="15"/>
       <c r="O23" s="15">
-        <v>847</v>
+        <v>892</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="15">
         <v>10080035272</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
@@ -1793,51 +1791,51 @@
         <v>78</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>70</v>
       </c>
       <c r="K25" s="15">
         <v>1.37</v>
       </c>
       <c r="L25" s="15">
         <v>1.19</v>
       </c>
       <c r="M25" s="15">
         <v>1.14</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15">
-        <v>872</v>
+        <v>756</v>
       </c>
       <c r="P25" s="15" t="s">
         <v>31</v>
       </c>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
@@ -1974,62 +1972,64 @@
         <v>280</v>
       </c>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>95</v>
       </c>
-      <c r="J30" s="15"/>
+      <c r="J30" s="15">
+        <v>50</v>
+      </c>
       <c r="K30" s="15">
         <v>2.27</v>
       </c>
       <c r="L30" s="15">
         <v>1.97</v>
       </c>
       <c r="M30" s="15">
         <v>1.89</v>
       </c>
       <c r="N30" s="15">
-        <v>505</v>
+        <v>525</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15"/>
@@ -2062,51 +2062,51 @@
         <v>100</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>125</v>
       </c>
       <c r="K32" s="15">
         <v>1.46</v>
       </c>
       <c r="L32" s="15">
         <v>1.27</v>
       </c>
       <c r="M32" s="15">
         <v>1.22</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15">
-        <v>790</v>
+        <v>810</v>
       </c>
       <c r="P32" s="15" t="s">
         <v>31</v>
       </c>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>