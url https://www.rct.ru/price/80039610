--- v10 (2026-07-30)
+++ v11 (2026-08-19)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>30.07.2026</t>
+    <t>19.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1191,51 +1191,51 @@
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>485</v>
       </c>
       <c r="K9" s="15">
         <v>0.34202</v>
       </c>
       <c r="L9" s="15">
         <v>0.29641</v>
       </c>
       <c r="M9" s="15">
         <v>0.28501</v>
       </c>
       <c r="N9" s="15"/>
       <c r="O9" s="15">
-        <v>2663</v>
+        <v>2881</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="Q9" s="15">
         <v>1940</v>
       </c>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
@@ -1459,51 +1459,51 @@
         <v>50</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15">
         <v>0.60855</v>
       </c>
       <c r="L16" s="15">
         <v>0.52741</v>
       </c>
       <c r="M16" s="15">
         <v>0.50713</v>
       </c>
       <c r="N16" s="15">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
@@ -1592,62 +1592,64 @@
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
-      <c r="J20" s="15"/>
+      <c r="J20" s="15">
+        <v>125</v>
+      </c>
       <c r="K20" s="15">
         <v>1.03</v>
       </c>
       <c r="L20" s="15">
         <v>0.89327</v>
       </c>
       <c r="M20" s="15">
         <v>0.85891</v>
       </c>
       <c r="N20" s="15">
-        <v>162</v>
+        <v>117</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
@@ -1713,51 +1715,51 @@
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="J23" s="15"/>
       <c r="K23" s="15">
         <v>1.09</v>
       </c>
       <c r="L23" s="15">
         <v>0.94715</v>
       </c>
       <c r="M23" s="15">
         <v>0.91073</v>
       </c>
       <c r="N23" s="15"/>
       <c r="O23" s="15">
-        <v>892</v>
+        <v>814</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="15">
         <v>10080035272</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
@@ -1791,51 +1793,51 @@
         <v>78</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>70</v>
       </c>
       <c r="K25" s="15">
         <v>1.37</v>
       </c>
       <c r="L25" s="15">
         <v>1.19</v>
       </c>
       <c r="M25" s="15">
         <v>1.14</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15">
-        <v>756</v>
+        <v>903</v>
       </c>
       <c r="P25" s="15" t="s">
         <v>31</v>
       </c>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
@@ -2062,51 +2064,51 @@
         <v>100</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>125</v>
       </c>
       <c r="K32" s="15">
         <v>1.46</v>
       </c>
       <c r="L32" s="15">
         <v>1.27</v>
       </c>
       <c r="M32" s="15">
         <v>1.22</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15">
-        <v>810</v>
+        <v>860</v>
       </c>
       <c r="P32" s="15" t="s">
         <v>31</v>
       </c>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>