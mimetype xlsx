--- v11 (2026-08-19)
+++ v12 (2026-09-08)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>19.08.2026</t>
+    <t>08.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -109,51 +109,51 @@
   <si>
     <t>Дата  поставки</t>
   </si>
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>на DIN рейку 2EDG-5.08</t>
   </si>
   <si>
     <t>2EDG-DK-5.08-02P-14-00Z(H)</t>
   </si>
   <si>
     <t>на DIN рейку / 2EDG-DK-5.08-02P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00106938</t>
   </si>
   <si>
     <t>DEGSON</t>
   </si>
   <si>
-    <t>23.11.2026</t>
+    <t>29.12.2026</t>
   </si>
   <si>
     <t>2EDG-DK-5.08-03P-14-00Z(H)</t>
   </si>
   <si>
     <t>на DIN рейку / 2EDG-DK-5.08-03P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00112599</t>
   </si>
   <si>
     <t>2EDG-DK-5.08-04P-14-00Z(H)</t>
   </si>
   <si>
     <t>на DIN рейку / 2EDG-DK-5.08-04P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00112600</t>
   </si>
   <si>
     <t>2EDG-DK-5.08-06P-14-00A(H)</t>
   </si>
   <si>
     <t>на DIN рейку / 2EDG-DK-5.08-06P-14-00A(H)</t>
   </si>
@@ -1191,51 +1191,51 @@
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>485</v>
       </c>
       <c r="K9" s="15">
         <v>0.34202</v>
       </c>
       <c r="L9" s="15">
         <v>0.29641</v>
       </c>
       <c r="M9" s="15">
         <v>0.28501</v>
       </c>
       <c r="N9" s="15"/>
       <c r="O9" s="15">
-        <v>2881</v>
+        <v>3100</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="Q9" s="15">
         <v>1940</v>
       </c>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
@@ -1415,95 +1415,95 @@
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>200</v>
       </c>
       <c r="K15" s="15">
-        <v>0.41873</v>
+        <v>0.37005</v>
       </c>
       <c r="L15" s="15">
-        <v>0.3629</v>
+        <v>0.32071</v>
       </c>
       <c r="M15" s="15">
-        <v>0.34894</v>
+        <v>0.30838</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15">
         <v>0.60855</v>
       </c>
       <c r="L16" s="15">
         <v>0.52741</v>
       </c>
       <c r="M16" s="15">
         <v>0.50713</v>
       </c>
       <c r="N16" s="15">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
@@ -1605,51 +1605,51 @@
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>125</v>
       </c>
       <c r="K20" s="15">
         <v>1.03</v>
       </c>
       <c r="L20" s="15">
         <v>0.89327</v>
       </c>
       <c r="M20" s="15">
         <v>0.85891</v>
       </c>
       <c r="N20" s="15">
-        <v>117</v>
+        <v>162</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
@@ -1715,51 +1715,51 @@
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="J23" s="15"/>
       <c r="K23" s="15">
         <v>1.09</v>
       </c>
       <c r="L23" s="15">
         <v>0.94715</v>
       </c>
       <c r="M23" s="15">
         <v>0.91073</v>
       </c>
       <c r="N23" s="15"/>
       <c r="O23" s="15">
-        <v>814</v>
+        <v>913</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="15">
         <v>10080035272</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
@@ -1793,51 +1793,51 @@
         <v>78</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>70</v>
       </c>
       <c r="K25" s="15">
         <v>1.37</v>
       </c>
       <c r="L25" s="15">
         <v>1.19</v>
       </c>
       <c r="M25" s="15">
         <v>1.14</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15">
-        <v>903</v>
+        <v>809</v>
       </c>
       <c r="P25" s="15" t="s">
         <v>31</v>
       </c>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
@@ -2064,51 +2064,51 @@
         <v>100</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>125</v>
       </c>
       <c r="K32" s="15">
         <v>1.46</v>
       </c>
       <c r="L32" s="15">
         <v>1.27</v>
       </c>
       <c r="M32" s="15">
         <v>1.22</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15">
-        <v>860</v>
+        <v>600</v>
       </c>
       <c r="P32" s="15" t="s">
         <v>31</v>
       </c>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>