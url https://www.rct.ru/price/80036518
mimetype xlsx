--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -118,51 +118,51 @@
   <si>
     <t>на кабель</t>
   </si>
   <si>
     <t>5EDGK-7.62-02P-14-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник 5EDGK-7.62-02P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00109689</t>
   </si>
   <si>
     <t>DEGSON</t>
   </si>
   <si>
     <t>5EDGK-7.62-03P-14-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник 5EDGK-7.62-03P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00109687</t>
   </si>
   <si>
-    <t>23.11.2026</t>
+    <t>29.12.2026</t>
   </si>
   <si>
     <t>5EDGK-7.62-04P-14-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник 5EDGK-7.62-04P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00108450</t>
   </si>
   <si>
     <t xml:space="preserve">5EGTK-7.62-04P-14-00 GOLTEN, </t>
   </si>
   <si>
     <t>5EDGK-7.62-05P-14-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник 5EDGK-7.62-05P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00109686</t>
   </si>
   <si>
     <t>5EDGK-7.62-06P-14-00Z(H)</t>
   </si>
@@ -1196,91 +1196,91 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>50</v>
       </c>
       <c r="K9" s="15">
         <v>0.98147</v>
       </c>
       <c r="L9" s="15">
         <v>0.8506</v>
       </c>
       <c r="M9" s="15">
         <v>0.81789</v>
       </c>
       <c r="N9" s="15">
-        <v>420</v>
+        <v>512</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>50</v>
       </c>
       <c r="K10" s="15">
         <v>1.32</v>
       </c>
       <c r="L10" s="15">
         <v>1.14</v>
       </c>
       <c r="M10" s="15">
         <v>1.1</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15">
-        <v>756</v>
+        <v>725</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
@@ -1465,92 +1465,92 @@
       <c r="D16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>160</v>
       </c>
       <c r="K16" s="15">
         <v>1.94</v>
       </c>
       <c r="L16" s="15">
         <v>1.68</v>
       </c>
       <c r="M16" s="15">
         <v>1.62</v>
       </c>
       <c r="N16" s="15">
-        <v>1925</v>
+        <v>2175</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15">
         <v>640</v>
       </c>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>130</v>
       </c>
       <c r="K17" s="15">
         <v>2.6</v>
       </c>
       <c r="L17" s="15">
         <v>2.26</v>
       </c>
       <c r="M17" s="15">
         <v>2.17</v>
       </c>
       <c r="N17" s="15">
-        <v>1300</v>
+        <v>1280</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15">
         <v>520</v>
       </c>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="15">
         <v>10080052751</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
@@ -1586,51 +1586,51 @@
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>320</v>
       </c>
       <c r="K19" s="15">
         <v>0.95096</v>
       </c>
       <c r="L19" s="15">
         <v>0.82416</v>
       </c>
       <c r="M19" s="15">
         <v>0.7924600000000001</v>
       </c>
       <c r="N19" s="15">
-        <v>710</v>
+        <v>798</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
@@ -1781,51 +1781,51 @@
       <c r="D24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>40</v>
       </c>
       <c r="K24" s="15">
         <v>7.98</v>
       </c>
       <c r="L24" s="15">
         <v>6.91</v>
       </c>
       <c r="M24" s="15">
         <v>6.65</v>
       </c>
       <c r="N24" s="15">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15" t="s">
@@ -1935,51 +1935,51 @@
       <c r="D28" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>4.46</v>
       </c>
       <c r="L28" s="15">
         <v>3.86</v>
       </c>
       <c r="M28" s="15">
         <v>3.72</v>
       </c>
       <c r="N28" s="15">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15">
         <v>400</v>
       </c>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="15">
         <v>10080043618</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
@@ -2015,51 +2015,51 @@
       <c r="D30" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>95</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>80</v>
       </c>
       <c r="K30" s="15">
         <v>6.13</v>
       </c>
       <c r="L30" s="15">
         <v>5.31</v>
       </c>
       <c r="M30" s="15">
         <v>5.1</v>
       </c>
       <c r="N30" s="15">
-        <v>194</v>
+        <v>238</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15">
         <v>320</v>
       </c>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>