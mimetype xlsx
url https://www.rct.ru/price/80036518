--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>11.09.2026</t>
+    <t>02.10.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -118,51 +118,51 @@
   <si>
     <t>на кабель</t>
   </si>
   <si>
     <t>5EDGK-7.62-02P-14-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник 5EDGK-7.62-02P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00109689</t>
   </si>
   <si>
     <t>DEGSON</t>
   </si>
   <si>
     <t>5EDGK-7.62-03P-14-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник 5EDGK-7.62-03P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00109687</t>
   </si>
   <si>
-    <t>29.12.2026</t>
+    <t>30.12.2026</t>
   </si>
   <si>
     <t>5EDGK-7.62-04P-14-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник 5EDGK-7.62-04P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00108450</t>
   </si>
   <si>
     <t xml:space="preserve">5EGTK-7.62-04P-14-00 GOLTEN, </t>
   </si>
   <si>
     <t>5EDGK-7.62-05P-14-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник 5EDGK-7.62-05P-14-00Z(H)</t>
   </si>
   <si>
     <t>UT-00109686</t>
   </si>
   <si>
     <t>5EDGK-7.62-06P-14-00Z(H)</t>
   </si>
@@ -1196,91 +1196,91 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>50</v>
       </c>
       <c r="K9" s="15">
         <v>0.98147</v>
       </c>
       <c r="L9" s="15">
         <v>0.8506</v>
       </c>
       <c r="M9" s="15">
         <v>0.81789</v>
       </c>
       <c r="N9" s="15">
-        <v>512</v>
+        <v>439</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>50</v>
       </c>
       <c r="K10" s="15">
         <v>1.32</v>
       </c>
       <c r="L10" s="15">
         <v>1.14</v>
       </c>
       <c r="M10" s="15">
         <v>1.1</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15">
-        <v>725</v>
+        <v>767</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
@@ -1465,92 +1465,92 @@
       <c r="D16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>160</v>
       </c>
       <c r="K16" s="15">
         <v>1.94</v>
       </c>
       <c r="L16" s="15">
         <v>1.68</v>
       </c>
       <c r="M16" s="15">
         <v>1.62</v>
       </c>
       <c r="N16" s="15">
-        <v>2175</v>
+        <v>2225</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15">
         <v>640</v>
       </c>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>130</v>
       </c>
       <c r="K17" s="15">
         <v>2.6</v>
       </c>
       <c r="L17" s="15">
         <v>2.26</v>
       </c>
       <c r="M17" s="15">
         <v>2.17</v>
       </c>
       <c r="N17" s="15">
-        <v>1280</v>
+        <v>1260</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15">
         <v>520</v>
       </c>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="15">
         <v>10080052751</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
@@ -1586,51 +1586,51 @@
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>320</v>
       </c>
       <c r="K19" s="15">
         <v>0.95096</v>
       </c>
       <c r="L19" s="15">
         <v>0.82416</v>
       </c>
       <c r="M19" s="15">
         <v>0.7924600000000001</v>
       </c>
       <c r="N19" s="15">
-        <v>798</v>
+        <v>621</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
@@ -1781,51 +1781,51 @@
       <c r="D24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>40</v>
       </c>
       <c r="K24" s="15">
         <v>7.98</v>
       </c>
       <c r="L24" s="15">
         <v>6.91</v>
       </c>
       <c r="M24" s="15">
         <v>6.65</v>
       </c>
       <c r="N24" s="15">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15" t="s">
@@ -1935,51 +1935,51 @@
       <c r="D28" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>4.46</v>
       </c>
       <c r="L28" s="15">
         <v>3.86</v>
       </c>
       <c r="M28" s="15">
         <v>3.72</v>
       </c>
       <c r="N28" s="15">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15">
         <v>400</v>
       </c>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="15">
         <v>10080043618</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
@@ -2015,51 +2015,51 @@
       <c r="D30" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>95</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>80</v>
       </c>
       <c r="K30" s="15">
         <v>6.13</v>
       </c>
       <c r="L30" s="15">
         <v>5.31</v>
       </c>
       <c r="M30" s="15">
         <v>5.1</v>
       </c>
       <c r="N30" s="15">
-        <v>238</v>
+        <v>185</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15">
         <v>320</v>
       </c>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>