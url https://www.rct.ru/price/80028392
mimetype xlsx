--- v4 (2026-03-12)
+++ v5 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1121,90 +1121,90 @@
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1600</v>
       </c>
       <c r="K10" s="15">
         <v>0.07983</v>
       </c>
       <c r="L10" s="15">
         <v>0.06919</v>
       </c>
       <c r="M10" s="15">
         <v>0.06653000000000001</v>
       </c>
       <c r="N10" s="15">
-        <v>1408</v>
+        <v>1440</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
         <v>0.11738</v>
       </c>
       <c r="L11" s="15">
         <v>0.10173</v>
       </c>
       <c r="M11" s="15">
         <v>0.09780999999999999</v>
       </c>
       <c r="N11" s="15">
-        <v>863</v>
+        <v>814</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080027584</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1392,92 +1392,92 @@
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.54423</v>
       </c>
       <c r="L17" s="15">
         <v>0.47167</v>
       </c>
       <c r="M17" s="15">
         <v>0.45353</v>
       </c>
       <c r="N17" s="15">
-        <v>905</v>
+        <v>864</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.12903</v>
       </c>
       <c r="L18" s="15">
         <v>0.11183</v>
       </c>
       <c r="M18" s="15">
         <v>0.10753</v>
       </c>
       <c r="N18" s="15">
-        <v>375</v>
+        <v>395</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>4000</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="15">
         <v>10080010176</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
@@ -1513,51 +1513,51 @@
       <c r="D20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>740</v>
       </c>
       <c r="K20" s="15">
         <v>0.23349</v>
       </c>
       <c r="L20" s="15">
         <v>0.20236</v>
       </c>
       <c r="M20" s="15">
         <v>0.19458</v>
       </c>
       <c r="N20" s="15">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>2960</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="15">
         <v>10080010174</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
@@ -1671,92 +1671,92 @@
       <c r="D24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.1334</v>
       </c>
       <c r="L24" s="15">
         <v>0.11561</v>
       </c>
       <c r="M24" s="15">
         <v>0.11116</v>
       </c>
       <c r="N24" s="15">
-        <v>415</v>
+        <v>335</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15">
         <v>4000</v>
       </c>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="15">
         <v>10080010178</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>0.43921</v>
       </c>
       <c r="L25" s="15">
         <v>0.2353</v>
       </c>
       <c r="M25" s="15">
         <v>0.21176</v>
       </c>
       <c r="N25" s="15">
-        <v>787</v>
+        <v>1026</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>