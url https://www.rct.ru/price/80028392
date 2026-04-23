--- v5 (2026-04-02)
+++ v6 (2026-04-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1121,90 +1121,90 @@
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1600</v>
       </c>
       <c r="K10" s="15">
         <v>0.07983</v>
       </c>
       <c r="L10" s="15">
         <v>0.06919</v>
       </c>
       <c r="M10" s="15">
         <v>0.06653000000000001</v>
       </c>
       <c r="N10" s="15">
-        <v>1440</v>
+        <v>1120</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
         <v>0.11738</v>
       </c>
       <c r="L11" s="15">
         <v>0.10173</v>
       </c>
       <c r="M11" s="15">
         <v>0.09780999999999999</v>
       </c>
       <c r="N11" s="15">
-        <v>814</v>
+        <v>618</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080027584</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1392,92 +1392,92 @@
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.54423</v>
       </c>
       <c r="L17" s="15">
         <v>0.47167</v>
       </c>
       <c r="M17" s="15">
         <v>0.45353</v>
       </c>
       <c r="N17" s="15">
-        <v>864</v>
+        <v>1215</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.12903</v>
       </c>
       <c r="L18" s="15">
         <v>0.11183</v>
       </c>
       <c r="M18" s="15">
         <v>0.10753</v>
       </c>
       <c r="N18" s="15">
-        <v>395</v>
+        <v>375</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>4000</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="15">
         <v>10080010176</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
@@ -1513,51 +1513,51 @@
       <c r="D20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>740</v>
       </c>
       <c r="K20" s="15">
         <v>0.23349</v>
       </c>
       <c r="L20" s="15">
         <v>0.20236</v>
       </c>
       <c r="M20" s="15">
         <v>0.19458</v>
       </c>
       <c r="N20" s="15">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>2960</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="15">
         <v>10080010174</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
@@ -1671,51 +1671,51 @@
       <c r="D24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.1334</v>
       </c>
       <c r="L24" s="15">
         <v>0.11561</v>
       </c>
       <c r="M24" s="15">
         <v>0.11116</v>
       </c>
       <c r="N24" s="15">
-        <v>335</v>
+        <v>350</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15">
         <v>4000</v>
       </c>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="15">
         <v>10080010178</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>