--- v6 (2026-04-23)
+++ v7 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1121,90 +1121,90 @@
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1600</v>
       </c>
       <c r="K10" s="15">
         <v>0.07983</v>
       </c>
       <c r="L10" s="15">
         <v>0.06919</v>
       </c>
       <c r="M10" s="15">
         <v>0.06653000000000001</v>
       </c>
       <c r="N10" s="15">
-        <v>1120</v>
+        <v>1296</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
         <v>0.11738</v>
       </c>
       <c r="L11" s="15">
         <v>0.10173</v>
       </c>
       <c r="M11" s="15">
         <v>0.09780999999999999</v>
       </c>
       <c r="N11" s="15">
-        <v>618</v>
+        <v>588</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080027584</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1392,92 +1392,92 @@
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.54423</v>
       </c>
       <c r="L17" s="15">
         <v>0.47167</v>
       </c>
       <c r="M17" s="15">
         <v>0.45353</v>
       </c>
       <c r="N17" s="15">
-        <v>1215</v>
+        <v>810</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.12903</v>
       </c>
       <c r="L18" s="15">
         <v>0.11183</v>
       </c>
       <c r="M18" s="15">
         <v>0.10753</v>
       </c>
       <c r="N18" s="15">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>4000</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="15">
         <v>10080010176</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
@@ -1513,51 +1513,51 @@
       <c r="D20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>740</v>
       </c>
       <c r="K20" s="15">
         <v>0.23349</v>
       </c>
       <c r="L20" s="15">
         <v>0.20236</v>
       </c>
       <c r="M20" s="15">
         <v>0.19458</v>
       </c>
       <c r="N20" s="15">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>2960</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="15">
         <v>10080010174</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
@@ -1671,92 +1671,92 @@
       <c r="D24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.1334</v>
       </c>
       <c r="L24" s="15">
         <v>0.11561</v>
       </c>
       <c r="M24" s="15">
         <v>0.11116</v>
       </c>
       <c r="N24" s="15">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15">
         <v>4000</v>
       </c>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="15">
         <v>10080010178</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>0.43921</v>
       </c>
       <c r="L25" s="15">
         <v>0.2353</v>
       </c>
       <c r="M25" s="15">
         <v>0.21176</v>
       </c>
       <c r="N25" s="15">
-        <v>1026</v>
+        <v>990</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>