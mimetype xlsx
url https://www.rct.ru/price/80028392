--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1121,90 +1121,90 @@
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1600</v>
       </c>
       <c r="K10" s="15">
         <v>0.07983</v>
       </c>
       <c r="L10" s="15">
         <v>0.06919</v>
       </c>
       <c r="M10" s="15">
         <v>0.06653000000000001</v>
       </c>
       <c r="N10" s="15">
-        <v>1296</v>
+        <v>1104</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
         <v>0.11738</v>
       </c>
       <c r="L11" s="15">
         <v>0.10173</v>
       </c>
       <c r="M11" s="15">
         <v>0.09780999999999999</v>
       </c>
       <c r="N11" s="15">
-        <v>588</v>
+        <v>853</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080027584</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1392,92 +1392,92 @@
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.54423</v>
       </c>
       <c r="L17" s="15">
         <v>0.47167</v>
       </c>
       <c r="M17" s="15">
         <v>0.45353</v>
       </c>
       <c r="N17" s="15">
-        <v>810</v>
+        <v>1148</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.12903</v>
       </c>
       <c r="L18" s="15">
         <v>0.11183</v>
       </c>
       <c r="M18" s="15">
         <v>0.10753</v>
       </c>
       <c r="N18" s="15">
-        <v>400</v>
+        <v>370</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>4000</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="15">
         <v>10080010176</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
@@ -1513,51 +1513,51 @@
       <c r="D20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>740</v>
       </c>
       <c r="K20" s="15">
         <v>0.23349</v>
       </c>
       <c r="L20" s="15">
         <v>0.20236</v>
       </c>
       <c r="M20" s="15">
         <v>0.19458</v>
       </c>
       <c r="N20" s="15">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>2960</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="15">
         <v>10080010174</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
@@ -1712,51 +1712,51 @@
       <c r="D25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="15">
         <v>10080010178</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>0.43921</v>
       </c>
       <c r="L25" s="15">
         <v>0.2353</v>
       </c>
       <c r="M25" s="15">
         <v>0.21176</v>
       </c>
       <c r="N25" s="15">
-        <v>990</v>
+        <v>966</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>