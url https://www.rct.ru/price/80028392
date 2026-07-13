--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1121,90 +1121,90 @@
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1600</v>
       </c>
       <c r="K10" s="15">
         <v>0.07983</v>
       </c>
       <c r="L10" s="15">
         <v>0.06919</v>
       </c>
       <c r="M10" s="15">
         <v>0.06653000000000001</v>
       </c>
       <c r="N10" s="15">
-        <v>1104</v>
+        <v>1376</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
         <v>0.11738</v>
       </c>
       <c r="L11" s="15">
         <v>0.10173</v>
       </c>
       <c r="M11" s="15">
         <v>0.09780999999999999</v>
       </c>
       <c r="N11" s="15">
-        <v>853</v>
+        <v>667</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080027584</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1392,92 +1392,92 @@
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.54423</v>
       </c>
       <c r="L17" s="15">
         <v>0.47167</v>
       </c>
       <c r="M17" s="15">
         <v>0.45353</v>
       </c>
       <c r="N17" s="15">
-        <v>1148</v>
+        <v>1161</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.12903</v>
       </c>
       <c r="L18" s="15">
         <v>0.11183</v>
       </c>
       <c r="M18" s="15">
         <v>0.10753</v>
       </c>
       <c r="N18" s="15">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>4000</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="15">
         <v>10080010176</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
@@ -1513,51 +1513,51 @@
       <c r="D20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>740</v>
       </c>
       <c r="K20" s="15">
         <v>0.23349</v>
       </c>
       <c r="L20" s="15">
         <v>0.20236</v>
       </c>
       <c r="M20" s="15">
         <v>0.19458</v>
       </c>
       <c r="N20" s="15">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>2960</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="15">
         <v>10080010174</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
@@ -1671,92 +1671,92 @@
       <c r="D24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.1334</v>
       </c>
       <c r="L24" s="15">
         <v>0.11561</v>
       </c>
       <c r="M24" s="15">
         <v>0.11116</v>
       </c>
       <c r="N24" s="15">
-        <v>345</v>
+        <v>400</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15">
         <v>4000</v>
       </c>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="15">
         <v>10080010178</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>0.43921</v>
       </c>
       <c r="L25" s="15">
         <v>0.2353</v>
       </c>
       <c r="M25" s="15">
         <v>0.21176</v>
       </c>
       <c r="N25" s="15">
-        <v>966</v>
+        <v>1002</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>