--- v9 (2026-07-13)
+++ v10 (2026-08-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1121,90 +1121,90 @@
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1600</v>
       </c>
       <c r="K10" s="15">
         <v>0.07983</v>
       </c>
       <c r="L10" s="15">
         <v>0.06919</v>
       </c>
       <c r="M10" s="15">
         <v>0.06653000000000001</v>
       </c>
       <c r="N10" s="15">
-        <v>1376</v>
+        <v>1056</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
-        <v>0.11738</v>
+        <v>0.223</v>
       </c>
       <c r="L11" s="15">
-        <v>0.10173</v>
+        <v>0.1488</v>
       </c>
       <c r="M11" s="15">
-        <v>0.09780999999999999</v>
+        <v>0.135</v>
       </c>
       <c r="N11" s="15">
-        <v>667</v>
+        <v>637</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080027584</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1392,92 +1392,92 @@
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.54423</v>
       </c>
       <c r="L17" s="15">
         <v>0.47167</v>
       </c>
       <c r="M17" s="15">
         <v>0.45353</v>
       </c>
       <c r="N17" s="15">
-        <v>1161</v>
+        <v>1053</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.12903</v>
       </c>
       <c r="L18" s="15">
         <v>0.11183</v>
       </c>
       <c r="M18" s="15">
         <v>0.10753</v>
       </c>
       <c r="N18" s="15">
-        <v>355</v>
+        <v>410</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>4000</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="15">
         <v>10080010176</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
@@ -1513,51 +1513,51 @@
       <c r="D20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>740</v>
       </c>
       <c r="K20" s="15">
         <v>0.23349</v>
       </c>
       <c r="L20" s="15">
         <v>0.20236</v>
       </c>
       <c r="M20" s="15">
         <v>0.19458</v>
       </c>
       <c r="N20" s="15">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>2960</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="15">
         <v>10080010174</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
@@ -1671,92 +1671,92 @@
       <c r="D24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.1334</v>
       </c>
       <c r="L24" s="15">
         <v>0.11561</v>
       </c>
       <c r="M24" s="15">
         <v>0.11116</v>
       </c>
       <c r="N24" s="15">
-        <v>400</v>
+        <v>420</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15">
         <v>4000</v>
       </c>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="15">
         <v>10080010178</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>0.43921</v>
       </c>
       <c r="L25" s="15">
         <v>0.2353</v>
       </c>
       <c r="M25" s="15">
         <v>0.21176</v>
       </c>
       <c r="N25" s="15">
-        <v>1002</v>
+        <v>1073</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>