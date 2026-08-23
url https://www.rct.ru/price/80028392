--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1121,90 +1121,90 @@
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1600</v>
       </c>
       <c r="K10" s="15">
         <v>0.07983</v>
       </c>
       <c r="L10" s="15">
         <v>0.06919</v>
       </c>
       <c r="M10" s="15">
         <v>0.06653000000000001</v>
       </c>
       <c r="N10" s="15">
-        <v>1056</v>
+        <v>1392</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
         <v>0.223</v>
       </c>
       <c r="L11" s="15">
         <v>0.1488</v>
       </c>
       <c r="M11" s="15">
         <v>0.135</v>
       </c>
       <c r="N11" s="15">
-        <v>637</v>
+        <v>824</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080027584</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
@@ -1392,92 +1392,92 @@
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.54423</v>
       </c>
       <c r="L17" s="15">
         <v>0.47167</v>
       </c>
       <c r="M17" s="15">
         <v>0.45353</v>
       </c>
       <c r="N17" s="15">
-        <v>1053</v>
+        <v>1202</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.12903</v>
       </c>
       <c r="L18" s="15">
         <v>0.11183</v>
       </c>
       <c r="M18" s="15">
         <v>0.10753</v>
       </c>
       <c r="N18" s="15">
-        <v>410</v>
+        <v>365</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>4000</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="15">
         <v>10080010176</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
@@ -1513,51 +1513,51 @@
       <c r="D20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>740</v>
       </c>
       <c r="K20" s="15">
         <v>0.23349</v>
       </c>
       <c r="L20" s="15">
         <v>0.20236</v>
       </c>
       <c r="M20" s="15">
         <v>0.19458</v>
       </c>
       <c r="N20" s="15">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>2960</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="15">
         <v>10080010174</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
@@ -1671,92 +1671,92 @@
       <c r="D24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.1334</v>
       </c>
       <c r="L24" s="15">
         <v>0.11561</v>
       </c>
       <c r="M24" s="15">
         <v>0.11116</v>
       </c>
       <c r="N24" s="15">
-        <v>420</v>
+        <v>400</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15">
         <v>4000</v>
       </c>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="15">
         <v>10080010178</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="K25" s="15">
         <v>0.43921</v>
       </c>
       <c r="L25" s="15">
         <v>0.2353</v>
       </c>
       <c r="M25" s="15">
         <v>0.21176</v>
       </c>
       <c r="N25" s="15">
-        <v>1073</v>
+        <v>763</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>