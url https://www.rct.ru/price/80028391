--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1428,129 +1428,129 @@
       <c r="D14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="15">
         <v>10080043044</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>880</v>
       </c>
       <c r="K14" s="15">
         <v>0.61605</v>
       </c>
       <c r="L14" s="15">
         <v>0.33206</v>
       </c>
       <c r="M14" s="15">
         <v>0.28838</v>
       </c>
       <c r="N14" s="15">
-        <v>627</v>
+        <v>696</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="15">
         <v>10080043045</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>650</v>
       </c>
       <c r="K15" s="15">
         <v>0.92918</v>
       </c>
       <c r="L15" s="15">
         <v>0.50085</v>
       </c>
       <c r="M15" s="15">
         <v>0.43494</v>
       </c>
       <c r="N15" s="15">
-        <v>591</v>
+        <v>566</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080048827</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>480</v>
       </c>
       <c r="K16" s="15">
         <v>1.23</v>
       </c>
       <c r="L16" s="15">
         <v>0.66279</v>
       </c>
       <c r="M16" s="15">
         <v>0.57559</v>
       </c>
       <c r="N16" s="15">
-        <v>231</v>
+        <v>194</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080048828</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1623,51 +1623,51 @@
       <c r="D19" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="15">
         <v>10080048829</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>280</v>
       </c>
       <c r="K19" s="15">
         <v>0.73682</v>
       </c>
       <c r="L19" s="15">
         <v>0.63857</v>
       </c>
       <c r="M19" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N19" s="15">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="15">
         <v>10080043048</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
@@ -1896,51 +1896,51 @@
       <c r="D26" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>575</v>
       </c>
       <c r="K26" s="15">
         <v>0.41765</v>
       </c>
       <c r="L26" s="15">
         <v>0.36196</v>
       </c>
       <c r="M26" s="15">
         <v>0.34804</v>
       </c>
       <c r="N26" s="15">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15">
         <v>10080010104</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2052,51 +2052,51 @@
       </c>
       <c r="E30" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J30" s="15">
         <v>280</v>
       </c>
       <c r="K30" s="15">
         <v>1.38</v>
       </c>
       <c r="L30" s="15">
         <v>0.91957</v>
       </c>
       <c r="M30" s="15">
         <v>0.83477</v>
       </c>
       <c r="N30" s="15">
-        <v>389</v>
+        <v>354</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="15">
         <v>10080010097</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
@@ -2165,51 +2165,51 @@
       <c r="D33" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E33" s="15">
         <v>10080034187</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>165</v>
       </c>
       <c r="K33" s="15">
         <v>2.57</v>
       </c>
       <c r="L33" s="15">
         <v>1.38</v>
       </c>
       <c r="M33" s="15">
         <v>1.24</v>
       </c>
       <c r="N33" s="15">
-        <v>1028</v>
+        <v>729</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
@@ -2241,51 +2241,51 @@
         <v>88</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15">
         <v>0.72135</v>
       </c>
       <c r="L35" s="15">
         <v>0.62517</v>
       </c>
       <c r="M35" s="15">
         <v>0.6011300000000001</v>
       </c>
       <c r="N35" s="15">
-        <v>410</v>
+        <v>365</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="15">
         <v>10080044385</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
@@ -2395,51 +2395,51 @@
       <c r="D39" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E39" s="15">
         <v>10080027749</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>400</v>
       </c>
       <c r="K39" s="15">
         <v>0.64216</v>
       </c>
       <c r="L39" s="15">
         <v>0.34612</v>
       </c>
       <c r="M39" s="15">
         <v>0.3006</v>
       </c>
       <c r="N39" s="15">
-        <v>249</v>
+        <v>264</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
@@ -2473,252 +2473,252 @@
       <c r="D41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E41" s="15">
         <v>10080063899</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>450</v>
       </c>
       <c r="K41" s="15">
         <v>0.96999</v>
       </c>
       <c r="L41" s="15">
         <v>0.52283</v>
       </c>
       <c r="M41" s="15">
         <v>0.45403</v>
       </c>
       <c r="N41" s="15">
-        <v>396</v>
+        <v>449</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E42" s="15">
         <v>10080010099</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>975</v>
       </c>
       <c r="K42" s="15">
         <v>1.6</v>
       </c>
       <c r="L42" s="15">
         <v>0.86366</v>
       </c>
       <c r="M42" s="15">
         <v>0.75002</v>
       </c>
       <c r="N42" s="15">
-        <v>140</v>
+        <v>168</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>280</v>
       </c>
       <c r="K43" s="15">
         <v>0.78461</v>
       </c>
       <c r="L43" s="15">
         <v>0.67999</v>
       </c>
       <c r="M43" s="15">
         <v>0.65384</v>
       </c>
       <c r="N43" s="15">
-        <v>95</v>
+        <v>114</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15">
         <v>1120</v>
       </c>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>175</v>
       </c>
       <c r="K44" s="15">
         <v>0.9464399999999999</v>
       </c>
       <c r="L44" s="15">
         <v>0.82025</v>
       </c>
       <c r="M44" s="15">
         <v>0.7887</v>
       </c>
       <c r="N44" s="15">
-        <v>132</v>
+        <v>113</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>700</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>198</v>
       </c>
       <c r="K45" s="15">
         <v>1.13</v>
       </c>
       <c r="L45" s="15">
         <v>0.98002</v>
       </c>
       <c r="M45" s="15">
         <v>0.94233</v>
       </c>
       <c r="N45" s="15">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15">
         <v>780</v>
       </c>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>225</v>
       </c>
       <c r="K46" s="15">
         <v>1.25</v>
       </c>
       <c r="L46" s="15">
         <v>1.08</v>
       </c>
       <c r="M46" s="15">
         <v>1.04</v>
       </c>
       <c r="N46" s="15">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15">
         <v>900</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="15">
         <v>10080044386</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>29</v>
@@ -2754,51 +2754,51 @@
       <c r="D48" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>355</v>
       </c>
       <c r="K48" s="15">
         <v>0.66632</v>
       </c>
       <c r="L48" s="15">
         <v>0.57747</v>
       </c>
       <c r="M48" s="15">
         <v>0.55526</v>
       </c>
       <c r="N48" s="15">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15">
         <v>1420</v>
       </c>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>