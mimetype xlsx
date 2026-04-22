--- v6 (2026-04-02)
+++ v7 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1428,129 +1428,129 @@
       <c r="D14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="15">
         <v>10080043044</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>880</v>
       </c>
       <c r="K14" s="15">
         <v>0.61605</v>
       </c>
       <c r="L14" s="15">
         <v>0.33206</v>
       </c>
       <c r="M14" s="15">
         <v>0.28838</v>
       </c>
       <c r="N14" s="15">
-        <v>696</v>
+        <v>588</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="15">
         <v>10080043045</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>650</v>
       </c>
       <c r="K15" s="15">
         <v>0.92918</v>
       </c>
       <c r="L15" s="15">
         <v>0.50085</v>
       </c>
       <c r="M15" s="15">
         <v>0.43494</v>
       </c>
       <c r="N15" s="15">
-        <v>566</v>
+        <v>616</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080048827</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>480</v>
       </c>
       <c r="K16" s="15">
         <v>1.23</v>
       </c>
       <c r="L16" s="15">
         <v>0.66279</v>
       </c>
       <c r="M16" s="15">
         <v>0.57559</v>
       </c>
       <c r="N16" s="15">
-        <v>194</v>
+        <v>236</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080048828</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1623,51 +1623,51 @@
       <c r="D19" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="15">
         <v>10080048829</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>280</v>
       </c>
       <c r="K19" s="15">
         <v>0.73682</v>
       </c>
       <c r="L19" s="15">
         <v>0.63857</v>
       </c>
       <c r="M19" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N19" s="15">
-        <v>324</v>
+        <v>280</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="15">
         <v>10080043048</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
@@ -1896,51 +1896,51 @@
       <c r="D26" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>575</v>
       </c>
       <c r="K26" s="15">
         <v>0.41765</v>
       </c>
       <c r="L26" s="15">
         <v>0.36196</v>
       </c>
       <c r="M26" s="15">
         <v>0.34804</v>
       </c>
       <c r="N26" s="15">
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15">
         <v>10080010104</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2052,51 +2052,51 @@
       </c>
       <c r="E30" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J30" s="15">
         <v>280</v>
       </c>
       <c r="K30" s="15">
         <v>1.38</v>
       </c>
       <c r="L30" s="15">
         <v>0.91957</v>
       </c>
       <c r="M30" s="15">
         <v>0.83477</v>
       </c>
       <c r="N30" s="15">
-        <v>354</v>
+        <v>299</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="15">
         <v>10080010097</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
@@ -2165,51 +2165,51 @@
       <c r="D33" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E33" s="15">
         <v>10080034187</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>165</v>
       </c>
       <c r="K33" s="15">
         <v>2.57</v>
       </c>
       <c r="L33" s="15">
         <v>1.38</v>
       </c>
       <c r="M33" s="15">
         <v>1.24</v>
       </c>
       <c r="N33" s="15">
-        <v>729</v>
+        <v>885</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
@@ -2395,51 +2395,51 @@
       <c r="D39" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E39" s="15">
         <v>10080027749</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>400</v>
       </c>
       <c r="K39" s="15">
         <v>0.64216</v>
       </c>
       <c r="L39" s="15">
         <v>0.34612</v>
       </c>
       <c r="M39" s="15">
         <v>0.3006</v>
       </c>
       <c r="N39" s="15">
-        <v>264</v>
+        <v>231</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
@@ -2473,90 +2473,90 @@
       <c r="D41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E41" s="15">
         <v>10080063899</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>450</v>
       </c>
       <c r="K41" s="15">
         <v>0.96999</v>
       </c>
       <c r="L41" s="15">
         <v>0.52283</v>
       </c>
       <c r="M41" s="15">
         <v>0.45403</v>
       </c>
       <c r="N41" s="15">
-        <v>449</v>
+        <v>360</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E42" s="15">
         <v>10080010099</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>975</v>
       </c>
       <c r="K42" s="15">
         <v>1.6</v>
       </c>
       <c r="L42" s="15">
         <v>0.86366</v>
       </c>
       <c r="M42" s="15">
         <v>0.75002</v>
       </c>
       <c r="N42" s="15">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
@@ -2592,133 +2592,133 @@
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>175</v>
       </c>
       <c r="K44" s="15">
         <v>0.9464399999999999</v>
       </c>
       <c r="L44" s="15">
         <v>0.82025</v>
       </c>
       <c r="M44" s="15">
         <v>0.7887</v>
       </c>
       <c r="N44" s="15">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>700</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>198</v>
       </c>
       <c r="K45" s="15">
         <v>1.13</v>
       </c>
       <c r="L45" s="15">
         <v>0.98002</v>
       </c>
       <c r="M45" s="15">
         <v>0.94233</v>
       </c>
       <c r="N45" s="15">
-        <v>116</v>
+        <v>90</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15">
         <v>780</v>
       </c>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>225</v>
       </c>
       <c r="K46" s="15">
         <v>1.25</v>
       </c>
       <c r="L46" s="15">
         <v>1.08</v>
       </c>
       <c r="M46" s="15">
         <v>1.04</v>
       </c>
       <c r="N46" s="15">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15">
         <v>900</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="15">
         <v>10080044386</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>29</v>
@@ -2754,51 +2754,51 @@
       <c r="D48" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>355</v>
       </c>
       <c r="K48" s="15">
         <v>0.66632</v>
       </c>
       <c r="L48" s="15">
         <v>0.57747</v>
       </c>
       <c r="M48" s="15">
         <v>0.55526</v>
       </c>
       <c r="N48" s="15">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15">
         <v>1420</v>
       </c>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>