--- v7 (2026-04-22)
+++ v8 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1428,129 +1428,129 @@
       <c r="D14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="15">
         <v>10080043044</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>880</v>
       </c>
       <c r="K14" s="15">
         <v>0.61605</v>
       </c>
       <c r="L14" s="15">
         <v>0.33206</v>
       </c>
       <c r="M14" s="15">
         <v>0.28838</v>
       </c>
       <c r="N14" s="15">
-        <v>588</v>
+        <v>627</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="15">
         <v>10080043045</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>650</v>
       </c>
       <c r="K15" s="15">
         <v>0.92918</v>
       </c>
       <c r="L15" s="15">
         <v>0.50085</v>
       </c>
       <c r="M15" s="15">
         <v>0.43494</v>
       </c>
       <c r="N15" s="15">
-        <v>616</v>
+        <v>500</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080048827</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>480</v>
       </c>
       <c r="K16" s="15">
         <v>1.23</v>
       </c>
       <c r="L16" s="15">
         <v>0.66279</v>
       </c>
       <c r="M16" s="15">
         <v>0.57559</v>
       </c>
       <c r="N16" s="15">
-        <v>236</v>
+        <v>184</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080048828</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1623,51 +1623,51 @@
       <c r="D19" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="15">
         <v>10080048829</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>280</v>
       </c>
       <c r="K19" s="15">
         <v>0.73682</v>
       </c>
       <c r="L19" s="15">
         <v>0.63857</v>
       </c>
       <c r="M19" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N19" s="15">
-        <v>280</v>
+        <v>304</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="15">
         <v>10080043048</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
@@ -1896,51 +1896,51 @@
       <c r="D26" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>575</v>
       </c>
       <c r="K26" s="15">
         <v>0.41765</v>
       </c>
       <c r="L26" s="15">
         <v>0.36196</v>
       </c>
       <c r="M26" s="15">
         <v>0.34804</v>
       </c>
       <c r="N26" s="15">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15">
         <v>10080010104</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2052,51 +2052,51 @@
       </c>
       <c r="E30" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J30" s="15">
         <v>280</v>
       </c>
       <c r="K30" s="15">
         <v>1.38</v>
       </c>
       <c r="L30" s="15">
         <v>0.91957</v>
       </c>
       <c r="M30" s="15">
         <v>0.83477</v>
       </c>
       <c r="N30" s="15">
-        <v>299</v>
+        <v>319</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="15">
         <v>10080010097</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
@@ -2165,51 +2165,51 @@
       <c r="D33" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E33" s="15">
         <v>10080034187</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>165</v>
       </c>
       <c r="K33" s="15">
         <v>2.57</v>
       </c>
       <c r="L33" s="15">
         <v>1.38</v>
       </c>
       <c r="M33" s="15">
         <v>1.24</v>
       </c>
       <c r="N33" s="15">
-        <v>885</v>
+        <v>777</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
@@ -2241,51 +2241,51 @@
         <v>88</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15">
         <v>0.72135</v>
       </c>
       <c r="L35" s="15">
         <v>0.62517</v>
       </c>
       <c r="M35" s="15">
         <v>0.6011300000000001</v>
       </c>
       <c r="N35" s="15">
-        <v>365</v>
+        <v>330</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="15">
         <v>10080044385</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
@@ -2395,51 +2395,51 @@
       <c r="D39" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E39" s="15">
         <v>10080027749</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>400</v>
       </c>
       <c r="K39" s="15">
         <v>0.64216</v>
       </c>
       <c r="L39" s="15">
         <v>0.34612</v>
       </c>
       <c r="M39" s="15">
         <v>0.3006</v>
       </c>
       <c r="N39" s="15">
-        <v>231</v>
+        <v>185</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
@@ -2473,211 +2473,211 @@
       <c r="D41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E41" s="15">
         <v>10080063899</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>450</v>
       </c>
       <c r="K41" s="15">
         <v>0.96999</v>
       </c>
       <c r="L41" s="15">
         <v>0.52283</v>
       </c>
       <c r="M41" s="15">
         <v>0.45403</v>
       </c>
       <c r="N41" s="15">
-        <v>360</v>
+        <v>478</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E42" s="15">
         <v>10080010099</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>975</v>
       </c>
       <c r="K42" s="15">
         <v>1.6</v>
       </c>
       <c r="L42" s="15">
         <v>0.86366</v>
       </c>
       <c r="M42" s="15">
         <v>0.75002</v>
       </c>
       <c r="N42" s="15">
-        <v>166</v>
+        <v>144</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>280</v>
       </c>
       <c r="K43" s="15">
         <v>0.78461</v>
       </c>
       <c r="L43" s="15">
         <v>0.67999</v>
       </c>
       <c r="M43" s="15">
         <v>0.65384</v>
       </c>
       <c r="N43" s="15">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15">
         <v>1120</v>
       </c>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>175</v>
       </c>
       <c r="K44" s="15">
         <v>0.9464399999999999</v>
       </c>
       <c r="L44" s="15">
         <v>0.82025</v>
       </c>
       <c r="M44" s="15">
         <v>0.7887</v>
       </c>
       <c r="N44" s="15">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>700</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>198</v>
       </c>
       <c r="K45" s="15">
         <v>1.13</v>
       </c>
       <c r="L45" s="15">
         <v>0.98002</v>
       </c>
       <c r="M45" s="15">
         <v>0.94233</v>
       </c>
       <c r="N45" s="15">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15">
         <v>780</v>
       </c>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>