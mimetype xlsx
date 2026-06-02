--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1428,129 +1428,129 @@
       <c r="D14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="15">
         <v>10080043044</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>880</v>
       </c>
       <c r="K14" s="15">
         <v>0.61605</v>
       </c>
       <c r="L14" s="15">
         <v>0.33206</v>
       </c>
       <c r="M14" s="15">
         <v>0.28838</v>
       </c>
       <c r="N14" s="15">
-        <v>627</v>
+        <v>705</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="15">
         <v>10080043045</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>650</v>
       </c>
       <c r="K15" s="15">
         <v>0.92918</v>
       </c>
       <c r="L15" s="15">
         <v>0.50085</v>
       </c>
       <c r="M15" s="15">
         <v>0.43494</v>
       </c>
       <c r="N15" s="15">
-        <v>500</v>
+        <v>666</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080048827</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>480</v>
       </c>
       <c r="K16" s="15">
         <v>1.23</v>
       </c>
       <c r="L16" s="15">
         <v>0.66279</v>
       </c>
       <c r="M16" s="15">
         <v>0.57559</v>
       </c>
       <c r="N16" s="15">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080048828</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1623,51 +1623,51 @@
       <c r="D19" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="15">
         <v>10080048829</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>280</v>
       </c>
       <c r="K19" s="15">
         <v>0.73682</v>
       </c>
       <c r="L19" s="15">
         <v>0.63857</v>
       </c>
       <c r="M19" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N19" s="15">
-        <v>304</v>
+        <v>252</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="15">
         <v>10080043048</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
@@ -1896,51 +1896,51 @@
       <c r="D26" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>575</v>
       </c>
       <c r="K26" s="15">
         <v>0.41765</v>
       </c>
       <c r="L26" s="15">
         <v>0.36196</v>
       </c>
       <c r="M26" s="15">
         <v>0.34804</v>
       </c>
       <c r="N26" s="15">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15">
         <v>10080010104</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2052,51 +2052,51 @@
       </c>
       <c r="E30" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J30" s="15">
         <v>280</v>
       </c>
       <c r="K30" s="15">
         <v>1.38</v>
       </c>
       <c r="L30" s="15">
         <v>0.91957</v>
       </c>
       <c r="M30" s="15">
         <v>0.83477</v>
       </c>
       <c r="N30" s="15">
-        <v>319</v>
+        <v>339</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="15">
         <v>10080010097</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
@@ -2165,51 +2165,51 @@
       <c r="D33" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E33" s="15">
         <v>10080034187</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>165</v>
       </c>
       <c r="K33" s="15">
         <v>2.57</v>
       </c>
       <c r="L33" s="15">
         <v>1.38</v>
       </c>
       <c r="M33" s="15">
         <v>1.24</v>
       </c>
       <c r="N33" s="15">
-        <v>777</v>
+        <v>717</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
@@ -2241,51 +2241,51 @@
         <v>88</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15">
         <v>0.72135</v>
       </c>
       <c r="L35" s="15">
         <v>0.62517</v>
       </c>
       <c r="M35" s="15">
         <v>0.6011300000000001</v>
       </c>
       <c r="N35" s="15">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="15">
         <v>10080044385</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
@@ -2395,51 +2395,51 @@
       <c r="D39" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E39" s="15">
         <v>10080027749</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>400</v>
       </c>
       <c r="K39" s="15">
         <v>0.64216</v>
       </c>
       <c r="L39" s="15">
         <v>0.34612</v>
       </c>
       <c r="M39" s="15">
         <v>0.3006</v>
       </c>
       <c r="N39" s="15">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
@@ -2473,252 +2473,252 @@
       <c r="D41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E41" s="15">
         <v>10080063899</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>450</v>
       </c>
       <c r="K41" s="15">
         <v>0.96999</v>
       </c>
       <c r="L41" s="15">
         <v>0.52283</v>
       </c>
       <c r="M41" s="15">
         <v>0.45403</v>
       </c>
       <c r="N41" s="15">
-        <v>478</v>
+        <v>526</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E42" s="15">
         <v>10080010099</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>975</v>
       </c>
       <c r="K42" s="15">
         <v>1.6</v>
       </c>
       <c r="L42" s="15">
         <v>0.86366</v>
       </c>
       <c r="M42" s="15">
         <v>0.75002</v>
       </c>
       <c r="N42" s="15">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>280</v>
       </c>
       <c r="K43" s="15">
         <v>0.78461</v>
       </c>
       <c r="L43" s="15">
         <v>0.67999</v>
       </c>
       <c r="M43" s="15">
         <v>0.65384</v>
       </c>
       <c r="N43" s="15">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15">
         <v>1120</v>
       </c>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>175</v>
       </c>
       <c r="K44" s="15">
         <v>0.9464399999999999</v>
       </c>
       <c r="L44" s="15">
         <v>0.82025</v>
       </c>
       <c r="M44" s="15">
         <v>0.7887</v>
       </c>
       <c r="N44" s="15">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>700</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>198</v>
       </c>
       <c r="K45" s="15">
         <v>1.13</v>
       </c>
       <c r="L45" s="15">
         <v>0.98002</v>
       </c>
       <c r="M45" s="15">
         <v>0.94233</v>
       </c>
       <c r="N45" s="15">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15">
         <v>780</v>
       </c>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>225</v>
       </c>
       <c r="K46" s="15">
         <v>1.25</v>
       </c>
       <c r="L46" s="15">
         <v>1.08</v>
       </c>
       <c r="M46" s="15">
         <v>1.04</v>
       </c>
       <c r="N46" s="15">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15">
         <v>900</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="15">
         <v>10080044386</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>29</v>