--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1428,129 +1428,129 @@
       <c r="D14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="15">
         <v>10080043044</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>880</v>
       </c>
       <c r="K14" s="15">
         <v>0.61605</v>
       </c>
       <c r="L14" s="15">
         <v>0.33206</v>
       </c>
       <c r="M14" s="15">
         <v>0.28838</v>
       </c>
       <c r="N14" s="15">
-        <v>705</v>
+        <v>784</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="15">
         <v>10080043045</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>650</v>
       </c>
       <c r="K15" s="15">
         <v>0.92918</v>
       </c>
       <c r="L15" s="15">
         <v>0.50085</v>
       </c>
       <c r="M15" s="15">
         <v>0.43494</v>
       </c>
       <c r="N15" s="15">
-        <v>666</v>
+        <v>699</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080048827</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>480</v>
       </c>
       <c r="K16" s="15">
         <v>1.23</v>
       </c>
       <c r="L16" s="15">
         <v>0.66279</v>
       </c>
       <c r="M16" s="15">
         <v>0.57559</v>
       </c>
       <c r="N16" s="15">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080048828</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1623,51 +1623,51 @@
       <c r="D19" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="15">
         <v>10080048829</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>280</v>
       </c>
       <c r="K19" s="15">
         <v>0.73682</v>
       </c>
       <c r="L19" s="15">
         <v>0.63857</v>
       </c>
       <c r="M19" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N19" s="15">
-        <v>252</v>
+        <v>288</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="15">
         <v>10080043048</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
@@ -1896,51 +1896,51 @@
       <c r="D26" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>575</v>
       </c>
       <c r="K26" s="15">
         <v>0.41765</v>
       </c>
       <c r="L26" s="15">
         <v>0.36196</v>
       </c>
       <c r="M26" s="15">
         <v>0.34804</v>
       </c>
       <c r="N26" s="15">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15">
         <v>10080010104</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2052,51 +2052,51 @@
       </c>
       <c r="E30" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J30" s="15">
         <v>280</v>
       </c>
       <c r="K30" s="15">
         <v>1.38</v>
       </c>
       <c r="L30" s="15">
         <v>0.91957</v>
       </c>
       <c r="M30" s="15">
         <v>0.83477</v>
       </c>
       <c r="N30" s="15">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="15">
         <v>10080010097</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
@@ -2165,51 +2165,51 @@
       <c r="D33" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E33" s="15">
         <v>10080034187</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>165</v>
       </c>
       <c r="K33" s="15">
         <v>2.57</v>
       </c>
       <c r="L33" s="15">
         <v>1.38</v>
       </c>
       <c r="M33" s="15">
         <v>1.24</v>
       </c>
       <c r="N33" s="15">
-        <v>717</v>
+        <v>741</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
@@ -2241,51 +2241,51 @@
         <v>88</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15">
         <v>0.72135</v>
       </c>
       <c r="L35" s="15">
         <v>0.62517</v>
       </c>
       <c r="M35" s="15">
         <v>0.6011300000000001</v>
       </c>
       <c r="N35" s="15">
-        <v>325</v>
+        <v>405</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="15">
         <v>10080044385</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
@@ -2473,252 +2473,252 @@
       <c r="D41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E41" s="15">
         <v>10080063899</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>450</v>
       </c>
       <c r="K41" s="15">
         <v>0.96999</v>
       </c>
       <c r="L41" s="15">
         <v>0.52283</v>
       </c>
       <c r="M41" s="15">
         <v>0.45403</v>
       </c>
       <c r="N41" s="15">
-        <v>526</v>
+        <v>496</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E42" s="15">
         <v>10080010099</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>975</v>
       </c>
       <c r="K42" s="15">
         <v>1.6</v>
       </c>
       <c r="L42" s="15">
         <v>0.86366</v>
       </c>
       <c r="M42" s="15">
         <v>0.75002</v>
       </c>
       <c r="N42" s="15">
-        <v>162</v>
+        <v>136</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>280</v>
       </c>
       <c r="K43" s="15">
         <v>0.78461</v>
       </c>
       <c r="L43" s="15">
         <v>0.67999</v>
       </c>
       <c r="M43" s="15">
         <v>0.65384</v>
       </c>
       <c r="N43" s="15">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15">
         <v>1120</v>
       </c>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>175</v>
       </c>
       <c r="K44" s="15">
         <v>0.9464399999999999</v>
       </c>
       <c r="L44" s="15">
         <v>0.82025</v>
       </c>
       <c r="M44" s="15">
         <v>0.7887</v>
       </c>
       <c r="N44" s="15">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>700</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>198</v>
       </c>
       <c r="K45" s="15">
         <v>1.13</v>
       </c>
       <c r="L45" s="15">
         <v>0.98002</v>
       </c>
       <c r="M45" s="15">
         <v>0.94233</v>
       </c>
       <c r="N45" s="15">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15">
         <v>780</v>
       </c>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>225</v>
       </c>
       <c r="K46" s="15">
         <v>1.25</v>
       </c>
       <c r="L46" s="15">
         <v>1.08</v>
       </c>
       <c r="M46" s="15">
         <v>1.04</v>
       </c>
       <c r="N46" s="15">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15">
         <v>900</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="15">
         <v>10080044386</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>29</v>
@@ -2754,51 +2754,51 @@
       <c r="D48" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>355</v>
       </c>
       <c r="K48" s="15">
         <v>0.66632</v>
       </c>
       <c r="L48" s="15">
         <v>0.57747</v>
       </c>
       <c r="M48" s="15">
         <v>0.55526</v>
       </c>
       <c r="N48" s="15">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15">
         <v>1420</v>
       </c>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>