--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1428,51 +1428,51 @@
       <c r="D14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="15">
         <v>10080043044</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>880</v>
       </c>
       <c r="K14" s="15">
         <v>0.61605</v>
       </c>
       <c r="L14" s="15">
         <v>0.33206</v>
       </c>
       <c r="M14" s="15">
         <v>0.28838</v>
       </c>
       <c r="N14" s="15">
-        <v>784</v>
+        <v>774</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="15">
         <v>10080043045</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
@@ -1506,51 +1506,51 @@
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080048827</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>480</v>
       </c>
       <c r="K16" s="15">
         <v>1.23</v>
       </c>
       <c r="L16" s="15">
         <v>0.66279</v>
       </c>
       <c r="M16" s="15">
         <v>0.57559</v>
       </c>
       <c r="N16" s="15">
-        <v>200</v>
+        <v>158</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080048828</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1623,51 +1623,51 @@
       <c r="D19" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="15">
         <v>10080048829</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>280</v>
       </c>
       <c r="K19" s="15">
         <v>0.73682</v>
       </c>
       <c r="L19" s="15">
         <v>0.63857</v>
       </c>
       <c r="M19" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N19" s="15">
-        <v>288</v>
+        <v>268</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="15">
         <v>10080043048</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
@@ -1896,51 +1896,51 @@
       <c r="D26" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>575</v>
       </c>
       <c r="K26" s="15">
         <v>0.41765</v>
       </c>
       <c r="L26" s="15">
         <v>0.36196</v>
       </c>
       <c r="M26" s="15">
         <v>0.34804</v>
       </c>
       <c r="N26" s="15">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15">
         <v>10080010104</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2052,51 +2052,51 @@
       </c>
       <c r="E30" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J30" s="15">
         <v>280</v>
       </c>
       <c r="K30" s="15">
         <v>1.38</v>
       </c>
       <c r="L30" s="15">
         <v>0.91957</v>
       </c>
       <c r="M30" s="15">
         <v>0.83477</v>
       </c>
       <c r="N30" s="15">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="15">
         <v>10080010097</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
@@ -2165,51 +2165,51 @@
       <c r="D33" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E33" s="15">
         <v>10080034187</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>165</v>
       </c>
       <c r="K33" s="15">
         <v>2.57</v>
       </c>
       <c r="L33" s="15">
         <v>1.38</v>
       </c>
       <c r="M33" s="15">
         <v>1.24</v>
       </c>
       <c r="N33" s="15">
-        <v>741</v>
+        <v>753</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
@@ -2241,51 +2241,51 @@
         <v>88</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15">
         <v>0.72135</v>
       </c>
       <c r="L35" s="15">
         <v>0.62517</v>
       </c>
       <c r="M35" s="15">
         <v>0.6011300000000001</v>
       </c>
       <c r="N35" s="15">
-        <v>405</v>
+        <v>435</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="15">
         <v>10080044385</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
@@ -2395,51 +2395,51 @@
       <c r="D39" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E39" s="15">
         <v>10080027749</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>400</v>
       </c>
       <c r="K39" s="15">
         <v>0.64216</v>
       </c>
       <c r="L39" s="15">
         <v>0.34612</v>
       </c>
       <c r="M39" s="15">
         <v>0.3006</v>
       </c>
       <c r="N39" s="15">
-        <v>182</v>
+        <v>219</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
@@ -2473,129 +2473,129 @@
       <c r="D41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E41" s="15">
         <v>10080063899</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>450</v>
       </c>
       <c r="K41" s="15">
         <v>0.96999</v>
       </c>
       <c r="L41" s="15">
         <v>0.52283</v>
       </c>
       <c r="M41" s="15">
         <v>0.45403</v>
       </c>
       <c r="N41" s="15">
-        <v>496</v>
+        <v>413</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E42" s="15">
         <v>10080010099</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>975</v>
       </c>
       <c r="K42" s="15">
         <v>1.6</v>
       </c>
       <c r="L42" s="15">
         <v>0.86366</v>
       </c>
       <c r="M42" s="15">
         <v>0.75002</v>
       </c>
       <c r="N42" s="15">
-        <v>136</v>
+        <v>180</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>280</v>
       </c>
       <c r="K43" s="15">
         <v>0.78461</v>
       </c>
       <c r="L43" s="15">
         <v>0.67999</v>
       </c>
       <c r="M43" s="15">
         <v>0.65384</v>
       </c>
       <c r="N43" s="15">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15">
         <v>1120</v>
       </c>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
@@ -2633,92 +2633,92 @@
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>198</v>
       </c>
       <c r="K45" s="15">
         <v>1.13</v>
       </c>
       <c r="L45" s="15">
         <v>0.98002</v>
       </c>
       <c r="M45" s="15">
         <v>0.94233</v>
       </c>
       <c r="N45" s="15">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15">
         <v>780</v>
       </c>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>225</v>
       </c>
       <c r="K46" s="15">
         <v>1.25</v>
       </c>
       <c r="L46" s="15">
         <v>1.08</v>
       </c>
       <c r="M46" s="15">
         <v>1.04</v>
       </c>
       <c r="N46" s="15">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15">
         <v>900</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="15">
         <v>10080044386</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>29</v>
@@ -2754,51 +2754,51 @@
       <c r="D48" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>355</v>
       </c>
       <c r="K48" s="15">
         <v>0.66632</v>
       </c>
       <c r="L48" s="15">
         <v>0.57747</v>
       </c>
       <c r="M48" s="15">
         <v>0.55526</v>
       </c>
       <c r="N48" s="15">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15">
         <v>1420</v>
       </c>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>