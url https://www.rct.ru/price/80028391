--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1428,129 +1428,129 @@
       <c r="D14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="15">
         <v>10080043044</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>880</v>
       </c>
       <c r="K14" s="15">
         <v>0.61605</v>
       </c>
       <c r="L14" s="15">
         <v>0.33206</v>
       </c>
       <c r="M14" s="15">
         <v>0.28838</v>
       </c>
       <c r="N14" s="15">
-        <v>774</v>
+        <v>598</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="15">
         <v>10080043045</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>650</v>
       </c>
       <c r="K15" s="15">
         <v>0.92918</v>
       </c>
       <c r="L15" s="15">
         <v>0.50085</v>
       </c>
       <c r="M15" s="15">
         <v>0.43494</v>
       </c>
       <c r="N15" s="15">
-        <v>699</v>
+        <v>624</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080048827</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>480</v>
       </c>
       <c r="K16" s="15">
         <v>1.23</v>
       </c>
       <c r="L16" s="15">
         <v>0.66279</v>
       </c>
       <c r="M16" s="15">
         <v>0.57559</v>
       </c>
       <c r="N16" s="15">
-        <v>158</v>
+        <v>210</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080048828</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1623,51 +1623,51 @@
       <c r="D19" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="15">
         <v>10080048829</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>280</v>
       </c>
       <c r="K19" s="15">
         <v>0.73682</v>
       </c>
       <c r="L19" s="15">
         <v>0.63857</v>
       </c>
       <c r="M19" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N19" s="15">
-        <v>268</v>
+        <v>296</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="15">
         <v>10080043048</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
@@ -1896,51 +1896,51 @@
       <c r="D26" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>575</v>
       </c>
       <c r="K26" s="15">
         <v>0.41765</v>
       </c>
       <c r="L26" s="15">
         <v>0.36196</v>
       </c>
       <c r="M26" s="15">
         <v>0.34804</v>
       </c>
       <c r="N26" s="15">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15">
         <v>10080010104</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2052,51 +2052,51 @@
       </c>
       <c r="E30" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J30" s="15">
         <v>280</v>
       </c>
       <c r="K30" s="15">
         <v>1.38</v>
       </c>
       <c r="L30" s="15">
         <v>0.91957</v>
       </c>
       <c r="M30" s="15">
         <v>0.83477</v>
       </c>
       <c r="N30" s="15">
-        <v>334</v>
+        <v>299</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="15">
         <v>10080010097</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
@@ -2165,51 +2165,51 @@
       <c r="D33" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E33" s="15">
         <v>10080034187</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>165</v>
       </c>
       <c r="K33" s="15">
         <v>2.57</v>
       </c>
       <c r="L33" s="15">
         <v>1.38</v>
       </c>
       <c r="M33" s="15">
         <v>1.24</v>
       </c>
       <c r="N33" s="15">
-        <v>753</v>
+        <v>801</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
@@ -2241,51 +2241,51 @@
         <v>88</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15">
         <v>0.72135</v>
       </c>
       <c r="L35" s="15">
         <v>0.62517</v>
       </c>
       <c r="M35" s="15">
         <v>0.6011300000000001</v>
       </c>
       <c r="N35" s="15">
-        <v>435</v>
+        <v>390</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="15">
         <v>10080044385</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
@@ -2395,51 +2395,51 @@
       <c r="D39" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E39" s="15">
         <v>10080027749</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>400</v>
       </c>
       <c r="K39" s="15">
         <v>0.64216</v>
       </c>
       <c r="L39" s="15">
         <v>0.34612</v>
       </c>
       <c r="M39" s="15">
         <v>0.3006</v>
       </c>
       <c r="N39" s="15">
-        <v>219</v>
+        <v>200</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
@@ -2473,252 +2473,252 @@
       <c r="D41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E41" s="15">
         <v>10080063899</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>450</v>
       </c>
       <c r="K41" s="15">
         <v>0.96999</v>
       </c>
       <c r="L41" s="15">
         <v>0.52283</v>
       </c>
       <c r="M41" s="15">
         <v>0.45403</v>
       </c>
       <c r="N41" s="15">
-        <v>413</v>
+        <v>467</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E42" s="15">
         <v>10080010099</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>975</v>
       </c>
       <c r="K42" s="15">
         <v>1.6</v>
       </c>
       <c r="L42" s="15">
         <v>0.86366</v>
       </c>
       <c r="M42" s="15">
         <v>0.75002</v>
       </c>
       <c r="N42" s="15">
-        <v>180</v>
+        <v>136</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>280</v>
       </c>
       <c r="K43" s="15">
         <v>0.78461</v>
       </c>
       <c r="L43" s="15">
         <v>0.67999</v>
       </c>
       <c r="M43" s="15">
         <v>0.65384</v>
       </c>
       <c r="N43" s="15">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15">
         <v>1120</v>
       </c>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>175</v>
       </c>
       <c r="K44" s="15">
         <v>0.9464399999999999</v>
       </c>
       <c r="L44" s="15">
         <v>0.82025</v>
       </c>
       <c r="M44" s="15">
         <v>0.7887</v>
       </c>
       <c r="N44" s="15">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>700</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>198</v>
       </c>
       <c r="K45" s="15">
         <v>1.13</v>
       </c>
       <c r="L45" s="15">
         <v>0.98002</v>
       </c>
       <c r="M45" s="15">
         <v>0.94233</v>
       </c>
       <c r="N45" s="15">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15">
         <v>780</v>
       </c>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>225</v>
       </c>
       <c r="K46" s="15">
         <v>1.25</v>
       </c>
       <c r="L46" s="15">
         <v>1.08</v>
       </c>
       <c r="M46" s="15">
         <v>1.04</v>
       </c>
       <c r="N46" s="15">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15">
         <v>900</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="15">
         <v>10080044386</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>29</v>
@@ -2754,51 +2754,51 @@
       <c r="D48" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>355</v>
       </c>
       <c r="K48" s="15">
         <v>0.66632</v>
       </c>
       <c r="L48" s="15">
         <v>0.57747</v>
       </c>
       <c r="M48" s="15">
         <v>0.55526</v>
       </c>
       <c r="N48" s="15">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15">
         <v>1420</v>
       </c>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>