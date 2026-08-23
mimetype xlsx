--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1428,129 +1428,129 @@
       <c r="D14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="15">
         <v>10080043044</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>880</v>
       </c>
       <c r="K14" s="15">
         <v>0.61605</v>
       </c>
       <c r="L14" s="15">
         <v>0.33206</v>
       </c>
       <c r="M14" s="15">
         <v>0.28838</v>
       </c>
       <c r="N14" s="15">
-        <v>598</v>
+        <v>745</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="15">
         <v>10080043045</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>650</v>
       </c>
       <c r="K15" s="15">
         <v>0.92918</v>
       </c>
       <c r="L15" s="15">
         <v>0.50085</v>
       </c>
       <c r="M15" s="15">
         <v>0.43494</v>
       </c>
       <c r="N15" s="15">
-        <v>624</v>
+        <v>500</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="15">
         <v>10080048827</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>480</v>
       </c>
       <c r="K16" s="15">
         <v>1.23</v>
       </c>
       <c r="L16" s="15">
         <v>0.66279</v>
       </c>
       <c r="M16" s="15">
         <v>0.57559</v>
       </c>
       <c r="N16" s="15">
-        <v>210</v>
+        <v>228</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="15">
         <v>10080048828</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
@@ -1623,51 +1623,51 @@
       <c r="D19" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="15">
         <v>10080048829</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>280</v>
       </c>
       <c r="K19" s="15">
         <v>0.73682</v>
       </c>
       <c r="L19" s="15">
         <v>0.63857</v>
       </c>
       <c r="M19" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N19" s="15">
-        <v>296</v>
+        <v>344</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="15">
         <v>10080043048</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
@@ -1896,51 +1896,51 @@
       <c r="D26" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>575</v>
       </c>
       <c r="K26" s="15">
         <v>0.41765</v>
       </c>
       <c r="L26" s="15">
         <v>0.36196</v>
       </c>
       <c r="M26" s="15">
         <v>0.34804</v>
       </c>
       <c r="N26" s="15">
-        <v>170</v>
+        <v>149</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15">
         <v>10080010104</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
@@ -2052,51 +2052,51 @@
       </c>
       <c r="E30" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J30" s="15">
         <v>280</v>
       </c>
       <c r="K30" s="15">
         <v>1.38</v>
       </c>
       <c r="L30" s="15">
         <v>0.91957</v>
       </c>
       <c r="M30" s="15">
         <v>0.83477</v>
       </c>
       <c r="N30" s="15">
-        <v>299</v>
+        <v>444</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="15">
         <v>10080010097</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
@@ -2165,51 +2165,51 @@
       <c r="D33" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E33" s="15">
         <v>10080034187</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>165</v>
       </c>
       <c r="K33" s="15">
         <v>2.57</v>
       </c>
       <c r="L33" s="15">
         <v>1.38</v>
       </c>
       <c r="M33" s="15">
         <v>1.24</v>
       </c>
       <c r="N33" s="15">
-        <v>801</v>
+        <v>933</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
@@ -2230,62 +2230,64 @@
       <c r="P34" s="15"/>
       <c r="Q34" s="15">
         <v>660</v>
       </c>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
-      <c r="J35" s="15"/>
+      <c r="J35" s="15">
+        <v>270</v>
+      </c>
       <c r="K35" s="15">
         <v>0.72135</v>
       </c>
       <c r="L35" s="15">
         <v>0.62517</v>
       </c>
       <c r="M35" s="15">
         <v>0.6011300000000001</v>
       </c>
       <c r="N35" s="15">
-        <v>390</v>
+        <v>315</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="15">
         <v>10080044385</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
@@ -2395,51 +2397,51 @@
       <c r="D39" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E39" s="15">
         <v>10080027749</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>400</v>
       </c>
       <c r="K39" s="15">
         <v>0.64216</v>
       </c>
       <c r="L39" s="15">
         <v>0.34612</v>
       </c>
       <c r="M39" s="15">
         <v>0.3006</v>
       </c>
       <c r="N39" s="15">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
@@ -2473,252 +2475,252 @@
       <c r="D41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E41" s="15">
         <v>10080063899</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>450</v>
       </c>
       <c r="K41" s="15">
         <v>0.96999</v>
       </c>
       <c r="L41" s="15">
         <v>0.52283</v>
       </c>
       <c r="M41" s="15">
         <v>0.45403</v>
       </c>
       <c r="N41" s="15">
-        <v>467</v>
+        <v>514</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E42" s="15">
         <v>10080010099</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>975</v>
       </c>
       <c r="K42" s="15">
         <v>1.6</v>
       </c>
       <c r="L42" s="15">
         <v>0.86366</v>
       </c>
       <c r="M42" s="15">
         <v>0.75002</v>
       </c>
       <c r="N42" s="15">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>280</v>
       </c>
       <c r="K43" s="15">
         <v>0.78461</v>
       </c>
       <c r="L43" s="15">
         <v>0.67999</v>
       </c>
       <c r="M43" s="15">
         <v>0.65384</v>
       </c>
       <c r="N43" s="15">
-        <v>129</v>
+        <v>104</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15">
         <v>1120</v>
       </c>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>175</v>
       </c>
       <c r="K44" s="15">
         <v>0.9464399999999999</v>
       </c>
       <c r="L44" s="15">
         <v>0.82025</v>
       </c>
       <c r="M44" s="15">
         <v>0.7887</v>
       </c>
       <c r="N44" s="15">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>700</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>198</v>
       </c>
       <c r="K45" s="15">
         <v>1.13</v>
       </c>
       <c r="L45" s="15">
         <v>0.98002</v>
       </c>
       <c r="M45" s="15">
         <v>0.94233</v>
       </c>
       <c r="N45" s="15">
-        <v>116</v>
+        <v>95</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15">
         <v>780</v>
       </c>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>225</v>
       </c>
       <c r="K46" s="15">
         <v>1.25</v>
       </c>
       <c r="L46" s="15">
         <v>1.08</v>
       </c>
       <c r="M46" s="15">
         <v>1.04</v>
       </c>
       <c r="N46" s="15">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15">
         <v>900</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="15">
         <v>10080044386</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>29</v>
@@ -2754,51 +2756,51 @@
       <c r="D48" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>355</v>
       </c>
       <c r="K48" s="15">
         <v>0.66632</v>
       </c>
       <c r="L48" s="15">
         <v>0.57747</v>
       </c>
       <c r="M48" s="15">
         <v>0.55526</v>
       </c>
       <c r="N48" s="15">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15">
         <v>1420</v>
       </c>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>