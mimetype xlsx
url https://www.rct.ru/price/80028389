--- v4 (2026-02-20)
+++ v5 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>20.02.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1169,51 +1169,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>575</v>
       </c>
       <c r="K9" s="15">
         <v>1.33</v>
       </c>
       <c r="L9" s="15">
         <v>0.7141999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.61897</v>
       </c>
       <c r="N9" s="15">
-        <v>351</v>
+        <v>374</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1288,92 +1288,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>228</v>
+        <v>180</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1523,53 +1523,51 @@
       </c>
       <c r="D18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>975</v>
       </c>
       <c r="K18" s="15">
         <v>0.8054</v>
       </c>
       <c r="L18" s="15">
         <v>0.69801</v>
       </c>
       <c r="M18" s="15">
         <v>0.67116</v>
       </c>
-      <c r="N18" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N18" s="15"/>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>1100</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
@@ -1844,129 +1842,129 @@
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>400</v>
       </c>
       <c r="K26" s="15">
         <v>0.90957</v>
       </c>
       <c r="L26" s="15">
         <v>0.49027</v>
       </c>
       <c r="M26" s="15">
         <v>0.42576</v>
       </c>
       <c r="N26" s="15">
-        <v>422</v>
+        <v>406</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>272</v>
+        <v>248</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>