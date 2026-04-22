--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1169,51 +1169,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>575</v>
       </c>
       <c r="K9" s="15">
         <v>1.33</v>
       </c>
       <c r="L9" s="15">
         <v>0.7141999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.61897</v>
       </c>
       <c r="N9" s="15">
-        <v>374</v>
+        <v>392</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1288,92 +1288,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1803,168 +1803,168 @@
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15">
         <v>10080043713</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>600</v>
       </c>
       <c r="K25" s="15">
         <v>0.60637</v>
       </c>
       <c r="L25" s="15">
         <v>0.32684</v>
       </c>
       <c r="M25" s="15">
         <v>0.28383</v>
       </c>
       <c r="N25" s="15">
-        <v>498</v>
+        <v>357</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>400</v>
       </c>
       <c r="K26" s="15">
         <v>0.90957</v>
       </c>
       <c r="L26" s="15">
         <v>0.49027</v>
       </c>
       <c r="M26" s="15">
         <v>0.42576</v>
       </c>
       <c r="N26" s="15">
-        <v>406</v>
+        <v>362</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>