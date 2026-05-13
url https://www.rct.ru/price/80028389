--- v6 (2026-04-22)
+++ v7 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1169,51 +1169,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>575</v>
       </c>
       <c r="K9" s="15">
         <v>1.33</v>
       </c>
       <c r="L9" s="15">
         <v>0.7141999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.61897</v>
       </c>
       <c r="N9" s="15">
-        <v>392</v>
+        <v>355</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1288,92 +1288,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>192</v>
+        <v>244</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>192</v>
+        <v>154</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1682,51 +1682,51 @@
       <c r="D22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>65</v>
       </c>
       <c r="K22" s="15">
         <v>3.32</v>
       </c>
       <c r="L22" s="15">
         <v>2.88</v>
       </c>
       <c r="M22" s="15">
         <v>2.77</v>
       </c>
       <c r="N22" s="15">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15">
         <v>260</v>
       </c>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
@@ -1803,51 +1803,51 @@
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15">
         <v>10080043713</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>600</v>
       </c>
       <c r="K25" s="15">
         <v>0.60637</v>
       </c>
       <c r="L25" s="15">
         <v>0.32684</v>
       </c>
       <c r="M25" s="15">
         <v>0.28383</v>
       </c>
       <c r="N25" s="15">
-        <v>357</v>
+        <v>416</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
@@ -1881,90 +1881,90 @@
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>217</v>
+        <v>241</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>130</v>
+        <v>160</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>