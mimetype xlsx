--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1169,51 +1169,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>575</v>
       </c>
       <c r="K9" s="15">
         <v>1.33</v>
       </c>
       <c r="L9" s="15">
         <v>0.7141999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.61897</v>
       </c>
       <c r="N9" s="15">
-        <v>355</v>
+        <v>309</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1288,92 +1288,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>154</v>
+        <v>183</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1682,51 +1682,51 @@
       <c r="D22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>65</v>
       </c>
       <c r="K22" s="15">
         <v>3.32</v>
       </c>
       <c r="L22" s="15">
         <v>2.88</v>
       </c>
       <c r="M22" s="15">
         <v>2.77</v>
       </c>
       <c r="N22" s="15">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15">
         <v>260</v>
       </c>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
@@ -1803,168 +1803,168 @@
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15">
         <v>10080043713</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>600</v>
       </c>
       <c r="K25" s="15">
         <v>0.60637</v>
       </c>
       <c r="L25" s="15">
         <v>0.32684</v>
       </c>
       <c r="M25" s="15">
         <v>0.28383</v>
       </c>
       <c r="N25" s="15">
-        <v>416</v>
+        <v>351</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>400</v>
       </c>
       <c r="K26" s="15">
         <v>0.90957</v>
       </c>
       <c r="L26" s="15">
         <v>0.49027</v>
       </c>
       <c r="M26" s="15">
         <v>0.42576</v>
       </c>
       <c r="N26" s="15">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>