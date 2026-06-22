--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1169,51 +1169,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>575</v>
       </c>
       <c r="K9" s="15">
         <v>1.33</v>
       </c>
       <c r="L9" s="15">
         <v>0.7141999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.61897</v>
       </c>
       <c r="N9" s="15">
-        <v>309</v>
+        <v>296</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1288,92 +1288,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>183</v>
+        <v>217</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1682,51 +1682,51 @@
       <c r="D22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>65</v>
       </c>
       <c r="K22" s="15">
         <v>3.32</v>
       </c>
       <c r="L22" s="15">
         <v>2.88</v>
       </c>
       <c r="M22" s="15">
         <v>2.77</v>
       </c>
       <c r="N22" s="15">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15">
         <v>260</v>
       </c>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
@@ -1803,168 +1803,168 @@
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15">
         <v>10080043713</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>600</v>
       </c>
       <c r="K25" s="15">
         <v>0.60637</v>
       </c>
       <c r="L25" s="15">
         <v>0.32684</v>
       </c>
       <c r="M25" s="15">
         <v>0.28383</v>
       </c>
       <c r="N25" s="15">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>400</v>
       </c>
       <c r="K26" s="15">
         <v>0.90957</v>
       </c>
       <c r="L26" s="15">
         <v>0.49027</v>
       </c>
       <c r="M26" s="15">
         <v>0.42576</v>
       </c>
       <c r="N26" s="15">
-        <v>390</v>
+        <v>335</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>