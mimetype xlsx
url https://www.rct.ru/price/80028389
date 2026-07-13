--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1169,51 +1169,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>575</v>
       </c>
       <c r="K9" s="15">
         <v>1.33</v>
       </c>
       <c r="L9" s="15">
         <v>0.7141999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.61897</v>
       </c>
       <c r="N9" s="15">
-        <v>296</v>
+        <v>333</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1288,92 +1288,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>237</v>
+        <v>183</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>217</v>
+        <v>168</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1682,51 +1682,51 @@
       <c r="D22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>65</v>
       </c>
       <c r="K22" s="15">
         <v>3.32</v>
       </c>
       <c r="L22" s="15">
         <v>2.88</v>
       </c>
       <c r="M22" s="15">
         <v>2.77</v>
       </c>
       <c r="N22" s="15">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15">
         <v>260</v>
       </c>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
@@ -1803,168 +1803,168 @@
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15">
         <v>10080043713</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>600</v>
       </c>
       <c r="K25" s="15">
         <v>0.60637</v>
       </c>
       <c r="L25" s="15">
         <v>0.32684</v>
       </c>
       <c r="M25" s="15">
         <v>0.28383</v>
       </c>
       <c r="N25" s="15">
-        <v>363</v>
+        <v>515</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>400</v>
       </c>
       <c r="K26" s="15">
         <v>0.90957</v>
       </c>
       <c r="L26" s="15">
         <v>0.49027</v>
       </c>
       <c r="M26" s="15">
         <v>0.42576</v>
       </c>
       <c r="N26" s="15">
-        <v>335</v>
+        <v>362</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>238</v>
+        <v>265</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>