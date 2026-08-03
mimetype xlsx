--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1169,51 +1169,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>575</v>
       </c>
       <c r="K9" s="15">
         <v>1.33</v>
       </c>
       <c r="L9" s="15">
         <v>0.7141999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.61897</v>
       </c>
       <c r="N9" s="15">
-        <v>333</v>
+        <v>308</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1288,92 +1288,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>183</v>
+        <v>207</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>168</v>
+        <v>217</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1803,168 +1803,168 @@
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15">
         <v>10080043713</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>600</v>
       </c>
       <c r="K25" s="15">
         <v>0.60637</v>
       </c>
       <c r="L25" s="15">
         <v>0.32684</v>
       </c>
       <c r="M25" s="15">
         <v>0.28383</v>
       </c>
       <c r="N25" s="15">
-        <v>515</v>
+        <v>392</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>400</v>
       </c>
       <c r="K26" s="15">
         <v>0.90957</v>
       </c>
       <c r="L26" s="15">
         <v>0.49027</v>
       </c>
       <c r="M26" s="15">
         <v>0.42576</v>
       </c>
       <c r="N26" s="15">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>265</v>
+        <v>238</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>163</v>
+        <v>146</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>