--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1288,92 +1288,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>207</v>
+        <v>249</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>217</v>
+        <v>166</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1682,51 +1682,51 @@
       <c r="D22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>65</v>
       </c>
       <c r="K22" s="15">
         <v>3.32</v>
       </c>
       <c r="L22" s="15">
         <v>2.88</v>
       </c>
       <c r="M22" s="15">
         <v>2.77</v>
       </c>
       <c r="N22" s="15">
-        <v>134</v>
+        <v>93</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15">
         <v>260</v>
       </c>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
@@ -1803,168 +1803,168 @@
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15">
         <v>10080043713</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>600</v>
       </c>
       <c r="K25" s="15">
         <v>0.60637</v>
       </c>
       <c r="L25" s="15">
         <v>0.32684</v>
       </c>
       <c r="M25" s="15">
         <v>0.28383</v>
       </c>
       <c r="N25" s="15">
-        <v>392</v>
+        <v>515</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>400</v>
       </c>
       <c r="K26" s="15">
         <v>0.90957</v>
       </c>
       <c r="L26" s="15">
         <v>0.49027</v>
       </c>
       <c r="M26" s="15">
         <v>0.42576</v>
       </c>
       <c r="N26" s="15">
-        <v>357</v>
+        <v>340</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>238</v>
+        <v>206</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>