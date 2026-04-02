--- v4 (2026-03-12)
+++ v5 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1184,207 +1184,207 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.07395</v>
       </c>
       <c r="L9" s="15">
         <v>0.06408999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.06163</v>
       </c>
       <c r="N9" s="15">
-        <v>431</v>
+        <v>507</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.07587000000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.06575</v>
       </c>
       <c r="M10" s="15">
         <v>0.06322999999999999</v>
       </c>
       <c r="N10" s="15">
-        <v>9240</v>
+        <v>8910</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080037716</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
         <v>0.09585</v>
       </c>
       <c r="L11" s="15">
         <v>0.08307</v>
       </c>
       <c r="M11" s="15">
         <v>0.07988000000000001</v>
       </c>
       <c r="N11" s="15">
-        <v>605</v>
+        <v>655</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1200</v>
       </c>
       <c r="K12" s="15">
         <v>0.09455</v>
       </c>
       <c r="L12" s="15">
         <v>0.08194</v>
       </c>
       <c r="M12" s="15">
         <v>0.07879</v>
       </c>
       <c r="N12" s="15">
-        <v>900</v>
+        <v>710</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15">
         <v>10080010170</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1600</v>
       </c>
       <c r="K13" s="15">
         <v>0.18809</v>
       </c>
       <c r="L13" s="15">
         <v>0.16301</v>
       </c>
       <c r="M13" s="15">
         <v>0.15674</v>
       </c>
       <c r="N13" s="15">
-        <v>414</v>
+        <v>352</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -1416,248 +1416,248 @@
       <c r="D15" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080044389</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1200</v>
       </c>
       <c r="K15" s="15">
         <v>0.16421</v>
       </c>
       <c r="L15" s="15">
         <v>0.14231</v>
       </c>
       <c r="M15" s="15">
         <v>0.13684</v>
       </c>
       <c r="N15" s="15">
-        <v>305</v>
+        <v>281</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="15">
         <v>10080055439</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>150</v>
       </c>
       <c r="K16" s="15">
         <v>0.18876</v>
       </c>
       <c r="L16" s="15">
         <v>0.16359</v>
       </c>
       <c r="M16" s="15">
         <v>0.1573</v>
       </c>
       <c r="N16" s="15">
-        <v>1803</v>
+        <v>1773</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>150</v>
       </c>
       <c r="K17" s="15">
         <v>0.18626</v>
       </c>
       <c r="L17" s="15">
         <v>0.16142</v>
       </c>
       <c r="M17" s="15">
         <v>0.15521</v>
       </c>
       <c r="N17" s="15">
-        <v>1750</v>
+        <v>2150</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>100</v>
       </c>
       <c r="K18" s="15">
         <v>0.231</v>
       </c>
       <c r="L18" s="15">
         <v>0.2002</v>
       </c>
       <c r="M18" s="15">
         <v>0.1925</v>
       </c>
       <c r="N18" s="15">
-        <v>185</v>
+        <v>153</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>3200</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15">
         <v>10080037717</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1490</v>
       </c>
       <c r="K19" s="15">
         <v>0.24906</v>
       </c>
       <c r="L19" s="15">
         <v>0.21585</v>
       </c>
       <c r="M19" s="15">
         <v>0.20755</v>
       </c>
       <c r="N19" s="15">
-        <v>701</v>
+        <v>821</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1370</v>
       </c>
       <c r="K20" s="15">
         <v>0.29741</v>
       </c>
       <c r="L20" s="15">
         <v>0.25775</v>
       </c>
       <c r="M20" s="15">
         <v>0.24784</v>
       </c>
       <c r="N20" s="15">
-        <v>876</v>
+        <v>920</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>5480</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="15">
         <v>10080065194</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
@@ -1734,90 +1734,90 @@
       <c r="D23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="15">
         <v>10080065195</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1040</v>
       </c>
       <c r="K23" s="15">
         <v>0.39372</v>
       </c>
       <c r="L23" s="15">
         <v>0.34122</v>
       </c>
       <c r="M23" s="15">
         <v>0.3281</v>
       </c>
       <c r="N23" s="15">
-        <v>267</v>
+        <v>339</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1040</v>
       </c>
       <c r="K24" s="15">
         <v>0.38885</v>
       </c>
       <c r="L24" s="15">
         <v>0.337</v>
       </c>
       <c r="M24" s="15">
         <v>0.32404</v>
       </c>
       <c r="N24" s="15">
-        <v>385</v>
+        <v>415</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15">
         <v>10080034460</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
@@ -1890,51 +1890,51 @@
       <c r="D27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="15">
         <v>10080039242</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
       </c>
       <c r="K27" s="15">
         <v>3.33</v>
       </c>
       <c r="L27" s="15">
         <v>1.78</v>
       </c>
       <c r="M27" s="15">
         <v>1.61</v>
       </c>
       <c r="N27" s="15">
-        <v>162</v>
+        <v>141</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
@@ -2126,51 +2126,51 @@
       </c>
       <c r="E33" s="15">
         <v>10080010169</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>0.11804</v>
       </c>
       <c r="L33" s="15">
         <v>0.1023</v>
       </c>
       <c r="M33" s="15">
         <v>0.09836</v>
       </c>
       <c r="N33" s="15">
-        <v>2295</v>
+        <v>1907</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
@@ -2202,131 +2202,131 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080044392</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>900</v>
       </c>
       <c r="K35" s="15">
         <v>0.19739</v>
       </c>
       <c r="L35" s="15">
         <v>0.17107</v>
       </c>
       <c r="M35" s="15">
         <v>0.16449</v>
       </c>
       <c r="N35" s="15">
-        <v>807</v>
+        <v>969</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>800</v>
       </c>
       <c r="K36" s="15">
         <v>0.23069</v>
       </c>
       <c r="L36" s="15">
         <v>0.19993</v>
       </c>
       <c r="M36" s="15">
         <v>0.19224</v>
       </c>
       <c r="N36" s="15">
-        <v>1073</v>
+        <v>864</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15">
         <v>3200</v>
       </c>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1250</v>
       </c>
       <c r="K37" s="15">
         <v>0.29712</v>
       </c>
       <c r="L37" s="15">
         <v>0.2575</v>
       </c>
       <c r="M37" s="15">
         <v>0.2476</v>
       </c>
       <c r="N37" s="15">
-        <v>870</v>
+        <v>899</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>5000</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>30</v>