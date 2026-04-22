--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1184,207 +1184,207 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.07395</v>
       </c>
       <c r="L9" s="15">
         <v>0.06408999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.06163</v>
       </c>
       <c r="N9" s="15">
-        <v>507</v>
+        <v>570</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.07587000000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.06575</v>
       </c>
       <c r="M10" s="15">
         <v>0.06322999999999999</v>
       </c>
       <c r="N10" s="15">
-        <v>8910</v>
+        <v>8030</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080037716</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
         <v>0.09585</v>
       </c>
       <c r="L11" s="15">
         <v>0.08307</v>
       </c>
       <c r="M11" s="15">
         <v>0.07988000000000001</v>
       </c>
       <c r="N11" s="15">
-        <v>655</v>
+        <v>638</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1200</v>
       </c>
       <c r="K12" s="15">
         <v>0.09455</v>
       </c>
       <c r="L12" s="15">
         <v>0.08194</v>
       </c>
       <c r="M12" s="15">
         <v>0.07879</v>
       </c>
       <c r="N12" s="15">
-        <v>710</v>
+        <v>820</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15">
         <v>10080010170</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1600</v>
       </c>
       <c r="K13" s="15">
         <v>0.18809</v>
       </c>
       <c r="L13" s="15">
         <v>0.16301</v>
       </c>
       <c r="M13" s="15">
         <v>0.15674</v>
       </c>
       <c r="N13" s="15">
-        <v>352</v>
+        <v>370</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -1416,248 +1416,248 @@
       <c r="D15" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080044389</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1200</v>
       </c>
       <c r="K15" s="15">
         <v>0.16421</v>
       </c>
       <c r="L15" s="15">
         <v>0.14231</v>
       </c>
       <c r="M15" s="15">
         <v>0.13684</v>
       </c>
       <c r="N15" s="15">
-        <v>281</v>
+        <v>253</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="15">
         <v>10080055439</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>150</v>
       </c>
       <c r="K16" s="15">
         <v>0.18876</v>
       </c>
       <c r="L16" s="15">
         <v>0.16359</v>
       </c>
       <c r="M16" s="15">
         <v>0.1573</v>
       </c>
       <c r="N16" s="15">
-        <v>1773</v>
+        <v>2512</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>150</v>
       </c>
       <c r="K17" s="15">
         <v>0.18626</v>
       </c>
       <c r="L17" s="15">
         <v>0.16142</v>
       </c>
       <c r="M17" s="15">
         <v>0.15521</v>
       </c>
       <c r="N17" s="15">
-        <v>2150</v>
+        <v>2175</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>100</v>
       </c>
       <c r="K18" s="15">
         <v>0.231</v>
       </c>
       <c r="L18" s="15">
         <v>0.2002</v>
       </c>
       <c r="M18" s="15">
         <v>0.1925</v>
       </c>
       <c r="N18" s="15">
-        <v>153</v>
+        <v>223</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>3200</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15">
         <v>10080037717</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1490</v>
       </c>
       <c r="K19" s="15">
         <v>0.24906</v>
       </c>
       <c r="L19" s="15">
         <v>0.21585</v>
       </c>
       <c r="M19" s="15">
         <v>0.20755</v>
       </c>
       <c r="N19" s="15">
-        <v>821</v>
+        <v>729</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1370</v>
       </c>
       <c r="K20" s="15">
         <v>0.29741</v>
       </c>
       <c r="L20" s="15">
         <v>0.25775</v>
       </c>
       <c r="M20" s="15">
         <v>0.24784</v>
       </c>
       <c r="N20" s="15">
-        <v>920</v>
+        <v>1168</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>5480</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="15">
         <v>10080065194</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
@@ -1734,90 +1734,90 @@
       <c r="D23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="15">
         <v>10080065195</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1040</v>
       </c>
       <c r="K23" s="15">
         <v>0.39372</v>
       </c>
       <c r="L23" s="15">
         <v>0.34122</v>
       </c>
       <c r="M23" s="15">
         <v>0.3281</v>
       </c>
       <c r="N23" s="15">
-        <v>339</v>
+        <v>267</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1040</v>
       </c>
       <c r="K24" s="15">
         <v>0.38885</v>
       </c>
       <c r="L24" s="15">
         <v>0.337</v>
       </c>
       <c r="M24" s="15">
         <v>0.32404</v>
       </c>
       <c r="N24" s="15">
-        <v>415</v>
+        <v>395</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15">
         <v>10080034460</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
@@ -1890,51 +1890,51 @@
       <c r="D27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="15">
         <v>10080039242</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
       </c>
       <c r="K27" s="15">
         <v>3.33</v>
       </c>
       <c r="L27" s="15">
         <v>1.78</v>
       </c>
       <c r="M27" s="15">
         <v>1.61</v>
       </c>
       <c r="N27" s="15">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
@@ -2126,51 +2126,51 @@
       </c>
       <c r="E33" s="15">
         <v>10080010169</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>0.11804</v>
       </c>
       <c r="L33" s="15">
         <v>0.1023</v>
       </c>
       <c r="M33" s="15">
         <v>0.09836</v>
       </c>
       <c r="N33" s="15">
-        <v>1907</v>
+        <v>1801</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
@@ -2202,131 +2202,131 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080044392</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>900</v>
       </c>
       <c r="K35" s="15">
         <v>0.19739</v>
       </c>
       <c r="L35" s="15">
         <v>0.17107</v>
       </c>
       <c r="M35" s="15">
         <v>0.16449</v>
       </c>
       <c r="N35" s="15">
-        <v>969</v>
+        <v>754</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>800</v>
       </c>
       <c r="K36" s="15">
         <v>0.23069</v>
       </c>
       <c r="L36" s="15">
         <v>0.19993</v>
       </c>
       <c r="M36" s="15">
         <v>0.19224</v>
       </c>
       <c r="N36" s="15">
-        <v>864</v>
+        <v>1115</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15">
         <v>3200</v>
       </c>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1250</v>
       </c>
       <c r="K37" s="15">
         <v>0.29712</v>
       </c>
       <c r="L37" s="15">
         <v>0.2575</v>
       </c>
       <c r="M37" s="15">
         <v>0.2476</v>
       </c>
       <c r="N37" s="15">
-        <v>899</v>
+        <v>1233</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>5000</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>30</v>