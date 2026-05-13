--- v6 (2026-04-22)
+++ v7 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1184,207 +1184,207 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.07395</v>
       </c>
       <c r="L9" s="15">
         <v>0.06408999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.06163</v>
       </c>
       <c r="N9" s="15">
-        <v>570</v>
+        <v>445</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.07587000000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.06575</v>
       </c>
       <c r="M10" s="15">
         <v>0.06322999999999999</v>
       </c>
       <c r="N10" s="15">
-        <v>8030</v>
+        <v>6930</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080037716</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
         <v>0.09585</v>
       </c>
       <c r="L11" s="15">
         <v>0.08307</v>
       </c>
       <c r="M11" s="15">
         <v>0.07988000000000001</v>
       </c>
       <c r="N11" s="15">
-        <v>638</v>
+        <v>564</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1200</v>
       </c>
       <c r="K12" s="15">
         <v>0.09455</v>
       </c>
       <c r="L12" s="15">
         <v>0.08194</v>
       </c>
       <c r="M12" s="15">
         <v>0.07879</v>
       </c>
       <c r="N12" s="15">
-        <v>820</v>
+        <v>720</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15">
         <v>10080010170</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1600</v>
       </c>
       <c r="K13" s="15">
         <v>0.18809</v>
       </c>
       <c r="L13" s="15">
         <v>0.16301</v>
       </c>
       <c r="M13" s="15">
         <v>0.15674</v>
       </c>
       <c r="N13" s="15">
-        <v>370</v>
+        <v>406</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -1416,248 +1416,248 @@
       <c r="D15" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080044389</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1200</v>
       </c>
       <c r="K15" s="15">
         <v>0.16421</v>
       </c>
       <c r="L15" s="15">
         <v>0.14231</v>
       </c>
       <c r="M15" s="15">
         <v>0.13684</v>
       </c>
       <c r="N15" s="15">
-        <v>253</v>
+        <v>329</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="15">
         <v>10080055439</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>150</v>
       </c>
       <c r="K16" s="15">
         <v>0.18876</v>
       </c>
       <c r="L16" s="15">
         <v>0.16359</v>
       </c>
       <c r="M16" s="15">
         <v>0.1573</v>
       </c>
       <c r="N16" s="15">
-        <v>2512</v>
+        <v>2305</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>150</v>
       </c>
       <c r="K17" s="15">
         <v>0.18626</v>
       </c>
       <c r="L17" s="15">
         <v>0.16142</v>
       </c>
       <c r="M17" s="15">
         <v>0.15521</v>
       </c>
       <c r="N17" s="15">
-        <v>2175</v>
+        <v>1825</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>100</v>
       </c>
       <c r="K18" s="15">
         <v>0.231</v>
       </c>
       <c r="L18" s="15">
         <v>0.2002</v>
       </c>
       <c r="M18" s="15">
         <v>0.1925</v>
       </c>
       <c r="N18" s="15">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>3200</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15">
         <v>10080037717</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1490</v>
       </c>
       <c r="K19" s="15">
         <v>0.24906</v>
       </c>
       <c r="L19" s="15">
         <v>0.21585</v>
       </c>
       <c r="M19" s="15">
         <v>0.20755</v>
       </c>
       <c r="N19" s="15">
-        <v>729</v>
+        <v>637</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1370</v>
       </c>
       <c r="K20" s="15">
         <v>0.29741</v>
       </c>
       <c r="L20" s="15">
         <v>0.25775</v>
       </c>
       <c r="M20" s="15">
         <v>0.24784</v>
       </c>
       <c r="N20" s="15">
-        <v>1168</v>
+        <v>1183</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>5480</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="15">
         <v>10080065194</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
@@ -1734,90 +1734,90 @@
       <c r="D23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="15">
         <v>10080065195</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1040</v>
       </c>
       <c r="K23" s="15">
         <v>0.39372</v>
       </c>
       <c r="L23" s="15">
         <v>0.34122</v>
       </c>
       <c r="M23" s="15">
         <v>0.3281</v>
       </c>
       <c r="N23" s="15">
-        <v>267</v>
+        <v>348</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1040</v>
       </c>
       <c r="K24" s="15">
         <v>0.38885</v>
       </c>
       <c r="L24" s="15">
         <v>0.337</v>
       </c>
       <c r="M24" s="15">
         <v>0.32404</v>
       </c>
       <c r="N24" s="15">
-        <v>395</v>
+        <v>350</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15">
         <v>10080034460</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
@@ -1890,51 +1890,51 @@
       <c r="D27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="15">
         <v>10080039242</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
       </c>
       <c r="K27" s="15">
         <v>3.33</v>
       </c>
       <c r="L27" s="15">
         <v>1.78</v>
       </c>
       <c r="M27" s="15">
         <v>1.61</v>
       </c>
       <c r="N27" s="15">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
@@ -2005,51 +2005,51 @@
       <c r="D30" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>170</v>
       </c>
       <c r="K30" s="15">
         <v>1.57</v>
       </c>
       <c r="L30" s="15">
         <v>1.36</v>
       </c>
       <c r="M30" s="15">
         <v>1.31</v>
       </c>
       <c r="N30" s="15">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15">
         <v>680</v>
       </c>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
@@ -2126,51 +2126,51 @@
       </c>
       <c r="E33" s="15">
         <v>10080010169</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>0.11804</v>
       </c>
       <c r="L33" s="15">
         <v>0.1023</v>
       </c>
       <c r="M33" s="15">
         <v>0.09836</v>
       </c>
       <c r="N33" s="15">
-        <v>1801</v>
+        <v>1722</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
@@ -2202,131 +2202,131 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080044392</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>900</v>
       </c>
       <c r="K35" s="15">
         <v>0.19739</v>
       </c>
       <c r="L35" s="15">
         <v>0.17107</v>
       </c>
       <c r="M35" s="15">
         <v>0.16449</v>
       </c>
       <c r="N35" s="15">
-        <v>754</v>
+        <v>668</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>800</v>
       </c>
       <c r="K36" s="15">
         <v>0.23069</v>
       </c>
       <c r="L36" s="15">
         <v>0.19993</v>
       </c>
       <c r="M36" s="15">
         <v>0.19224</v>
       </c>
       <c r="N36" s="15">
-        <v>1115</v>
+        <v>1226</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15">
         <v>3200</v>
       </c>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1250</v>
       </c>
       <c r="K37" s="15">
         <v>0.29712</v>
       </c>
       <c r="L37" s="15">
         <v>0.2575</v>
       </c>
       <c r="M37" s="15">
         <v>0.2476</v>
       </c>
       <c r="N37" s="15">
-        <v>1233</v>
+        <v>957</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>5000</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>30</v>