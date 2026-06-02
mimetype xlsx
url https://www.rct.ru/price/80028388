--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1184,207 +1184,207 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.07395</v>
       </c>
       <c r="L9" s="15">
         <v>0.06408999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.06163</v>
       </c>
       <c r="N9" s="15">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.07587000000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.06575</v>
       </c>
       <c r="M10" s="15">
         <v>0.06322999999999999</v>
       </c>
       <c r="N10" s="15">
-        <v>6930</v>
+        <v>7370</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080037716</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
         <v>0.09585</v>
       </c>
       <c r="L11" s="15">
         <v>0.08307</v>
       </c>
       <c r="M11" s="15">
         <v>0.07988000000000001</v>
       </c>
       <c r="N11" s="15">
-        <v>564</v>
+        <v>729</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1200</v>
       </c>
       <c r="K12" s="15">
         <v>0.09455</v>
       </c>
       <c r="L12" s="15">
         <v>0.08194</v>
       </c>
       <c r="M12" s="15">
         <v>0.07879</v>
       </c>
       <c r="N12" s="15">
-        <v>720</v>
+        <v>630</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15">
         <v>10080010170</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1600</v>
       </c>
       <c r="K13" s="15">
         <v>0.18809</v>
       </c>
       <c r="L13" s="15">
         <v>0.16301</v>
       </c>
       <c r="M13" s="15">
         <v>0.15674</v>
       </c>
       <c r="N13" s="15">
-        <v>406</v>
+        <v>292</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -1416,248 +1416,248 @@
       <c r="D15" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080044389</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1200</v>
       </c>
       <c r="K15" s="15">
         <v>0.16421</v>
       </c>
       <c r="L15" s="15">
         <v>0.14231</v>
       </c>
       <c r="M15" s="15">
         <v>0.13684</v>
       </c>
       <c r="N15" s="15">
-        <v>329</v>
+        <v>277</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="15">
         <v>10080055439</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>150</v>
       </c>
       <c r="K16" s="15">
         <v>0.18876</v>
       </c>
       <c r="L16" s="15">
         <v>0.16359</v>
       </c>
       <c r="M16" s="15">
         <v>0.1573</v>
       </c>
       <c r="N16" s="15">
-        <v>2305</v>
+        <v>1921</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>150</v>
       </c>
       <c r="K17" s="15">
         <v>0.18626</v>
       </c>
       <c r="L17" s="15">
         <v>0.16142</v>
       </c>
       <c r="M17" s="15">
         <v>0.15521</v>
       </c>
       <c r="N17" s="15">
-        <v>1825</v>
+        <v>2075</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>100</v>
       </c>
       <c r="K18" s="15">
         <v>0.231</v>
       </c>
       <c r="L18" s="15">
         <v>0.2002</v>
       </c>
       <c r="M18" s="15">
         <v>0.1925</v>
       </c>
       <c r="N18" s="15">
-        <v>218</v>
+        <v>185</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>3200</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15">
         <v>10080037717</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1490</v>
       </c>
       <c r="K19" s="15">
         <v>0.24906</v>
       </c>
       <c r="L19" s="15">
         <v>0.21585</v>
       </c>
       <c r="M19" s="15">
         <v>0.20755</v>
       </c>
       <c r="N19" s="15">
-        <v>637</v>
+        <v>664</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1370</v>
       </c>
       <c r="K20" s="15">
         <v>0.29741</v>
       </c>
       <c r="L20" s="15">
         <v>0.25775</v>
       </c>
       <c r="M20" s="15">
         <v>0.24784</v>
       </c>
       <c r="N20" s="15">
-        <v>1183</v>
+        <v>1154</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>5480</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="15">
         <v>10080065194</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
@@ -1734,90 +1734,90 @@
       <c r="D23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="15">
         <v>10080065195</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1040</v>
       </c>
       <c r="K23" s="15">
         <v>0.39372</v>
       </c>
       <c r="L23" s="15">
         <v>0.34122</v>
       </c>
       <c r="M23" s="15">
         <v>0.3281</v>
       </c>
       <c r="N23" s="15">
-        <v>348</v>
+        <v>401</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1040</v>
       </c>
       <c r="K24" s="15">
         <v>0.38885</v>
       </c>
       <c r="L24" s="15">
         <v>0.337</v>
       </c>
       <c r="M24" s="15">
         <v>0.32404</v>
       </c>
       <c r="N24" s="15">
-        <v>350</v>
+        <v>405</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15">
         <v>10080034460</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
@@ -1890,51 +1890,51 @@
       <c r="D27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="15">
         <v>10080039242</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
       </c>
       <c r="K27" s="15">
         <v>3.33</v>
       </c>
       <c r="L27" s="15">
         <v>1.78</v>
       </c>
       <c r="M27" s="15">
         <v>1.61</v>
       </c>
       <c r="N27" s="15">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
@@ -2126,51 +2126,51 @@
       </c>
       <c r="E33" s="15">
         <v>10080010169</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>0.11804</v>
       </c>
       <c r="L33" s="15">
         <v>0.1023</v>
       </c>
       <c r="M33" s="15">
         <v>0.09836</v>
       </c>
       <c r="N33" s="15">
-        <v>1722</v>
+        <v>1934</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
@@ -2202,131 +2202,131 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080044392</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>900</v>
       </c>
       <c r="K35" s="15">
         <v>0.19739</v>
       </c>
       <c r="L35" s="15">
         <v>0.17107</v>
       </c>
       <c r="M35" s="15">
         <v>0.16449</v>
       </c>
       <c r="N35" s="15">
-        <v>668</v>
+        <v>904</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>800</v>
       </c>
       <c r="K36" s="15">
         <v>0.23069</v>
       </c>
       <c r="L36" s="15">
         <v>0.19993</v>
       </c>
       <c r="M36" s="15">
         <v>0.19224</v>
       </c>
       <c r="N36" s="15">
-        <v>1226</v>
+        <v>1017</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15">
         <v>3200</v>
       </c>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1250</v>
       </c>
       <c r="K37" s="15">
         <v>0.29712</v>
       </c>
       <c r="L37" s="15">
         <v>0.2575</v>
       </c>
       <c r="M37" s="15">
         <v>0.2476</v>
       </c>
       <c r="N37" s="15">
-        <v>957</v>
+        <v>1305</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>5000</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>30</v>