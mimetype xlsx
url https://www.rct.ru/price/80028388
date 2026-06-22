--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1184,168 +1184,168 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.07395</v>
       </c>
       <c r="L9" s="15">
         <v>0.06408999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.06163</v>
       </c>
       <c r="N9" s="15">
-        <v>431</v>
+        <v>452</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.07587000000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.06575</v>
       </c>
       <c r="M10" s="15">
         <v>0.06322999999999999</v>
       </c>
       <c r="N10" s="15">
-        <v>7370</v>
+        <v>7260</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080037716</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
         <v>0.09585</v>
       </c>
       <c r="L11" s="15">
         <v>0.08307</v>
       </c>
       <c r="M11" s="15">
         <v>0.07988000000000001</v>
       </c>
       <c r="N11" s="15">
-        <v>729</v>
+        <v>514</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1200</v>
       </c>
       <c r="K12" s="15">
         <v>0.09455</v>
       </c>
       <c r="L12" s="15">
         <v>0.08194</v>
       </c>
       <c r="M12" s="15">
         <v>0.07879</v>
       </c>
       <c r="N12" s="15">
-        <v>630</v>
+        <v>600</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15">
         <v>10080010170</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1416,248 +1416,248 @@
       <c r="D15" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080044389</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1200</v>
       </c>
       <c r="K15" s="15">
         <v>0.16421</v>
       </c>
       <c r="L15" s="15">
         <v>0.14231</v>
       </c>
       <c r="M15" s="15">
         <v>0.13684</v>
       </c>
       <c r="N15" s="15">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="15">
         <v>10080055439</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>150</v>
       </c>
       <c r="K16" s="15">
         <v>0.18876</v>
       </c>
       <c r="L16" s="15">
         <v>0.16359</v>
       </c>
       <c r="M16" s="15">
         <v>0.1573</v>
       </c>
       <c r="N16" s="15">
-        <v>1921</v>
+        <v>1951</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>150</v>
       </c>
       <c r="K17" s="15">
         <v>0.18626</v>
       </c>
       <c r="L17" s="15">
         <v>0.16142</v>
       </c>
       <c r="M17" s="15">
         <v>0.15521</v>
       </c>
       <c r="N17" s="15">
-        <v>2075</v>
+        <v>1750</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>100</v>
       </c>
       <c r="K18" s="15">
         <v>0.231</v>
       </c>
       <c r="L18" s="15">
         <v>0.2002</v>
       </c>
       <c r="M18" s="15">
         <v>0.1925</v>
       </c>
       <c r="N18" s="15">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>3200</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15">
         <v>10080037717</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1490</v>
       </c>
       <c r="K19" s="15">
         <v>0.24906</v>
       </c>
       <c r="L19" s="15">
         <v>0.21585</v>
       </c>
       <c r="M19" s="15">
         <v>0.20755</v>
       </c>
       <c r="N19" s="15">
-        <v>664</v>
+        <v>618</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1370</v>
       </c>
       <c r="K20" s="15">
         <v>0.29741</v>
       </c>
       <c r="L20" s="15">
         <v>0.25775</v>
       </c>
       <c r="M20" s="15">
         <v>0.24784</v>
       </c>
       <c r="N20" s="15">
-        <v>1154</v>
+        <v>1168</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>5480</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="15">
         <v>10080065194</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
@@ -1734,90 +1734,90 @@
       <c r="D23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="15">
         <v>10080065195</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1040</v>
       </c>
       <c r="K23" s="15">
         <v>0.39372</v>
       </c>
       <c r="L23" s="15">
         <v>0.34122</v>
       </c>
       <c r="M23" s="15">
         <v>0.3281</v>
       </c>
       <c r="N23" s="15">
-        <v>401</v>
+        <v>316</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1040</v>
       </c>
       <c r="K24" s="15">
         <v>0.38885</v>
       </c>
       <c r="L24" s="15">
         <v>0.337</v>
       </c>
       <c r="M24" s="15">
         <v>0.32404</v>
       </c>
       <c r="N24" s="15">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15">
         <v>10080034460</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
@@ -1890,51 +1890,51 @@
       <c r="D27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="15">
         <v>10080039242</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
       </c>
       <c r="K27" s="15">
         <v>3.33</v>
       </c>
       <c r="L27" s="15">
         <v>1.78</v>
       </c>
       <c r="M27" s="15">
         <v>1.61</v>
       </c>
       <c r="N27" s="15">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
@@ -2126,51 +2126,51 @@
       </c>
       <c r="E33" s="15">
         <v>10080010169</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>0.11804</v>
       </c>
       <c r="L33" s="15">
         <v>0.1023</v>
       </c>
       <c r="M33" s="15">
         <v>0.09836</v>
       </c>
       <c r="N33" s="15">
-        <v>1934</v>
+        <v>2304</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
@@ -2202,131 +2202,131 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080044392</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>900</v>
       </c>
       <c r="K35" s="15">
         <v>0.19739</v>
       </c>
       <c r="L35" s="15">
         <v>0.17107</v>
       </c>
       <c r="M35" s="15">
         <v>0.16449</v>
       </c>
       <c r="N35" s="15">
-        <v>904</v>
+        <v>807</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>800</v>
       </c>
       <c r="K36" s="15">
         <v>0.23069</v>
       </c>
       <c r="L36" s="15">
         <v>0.19993</v>
       </c>
       <c r="M36" s="15">
         <v>0.19224</v>
       </c>
       <c r="N36" s="15">
-        <v>1017</v>
+        <v>1198</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15">
         <v>3200</v>
       </c>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1250</v>
       </c>
       <c r="K37" s="15">
         <v>0.29712</v>
       </c>
       <c r="L37" s="15">
         <v>0.2575</v>
       </c>
       <c r="M37" s="15">
         <v>0.2476</v>
       </c>
       <c r="N37" s="15">
-        <v>1305</v>
+        <v>870</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>5000</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>30</v>