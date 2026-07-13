--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1184,207 +1184,207 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.07395</v>
       </c>
       <c r="L9" s="15">
         <v>0.06408999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.06163</v>
       </c>
       <c r="N9" s="15">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.07587000000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.06575</v>
       </c>
       <c r="M10" s="15">
         <v>0.06322999999999999</v>
       </c>
       <c r="N10" s="15">
-        <v>7260</v>
+        <v>7040</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080037716</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
         <v>0.09585</v>
       </c>
       <c r="L11" s="15">
         <v>0.08307</v>
       </c>
       <c r="M11" s="15">
         <v>0.07988000000000001</v>
       </c>
       <c r="N11" s="15">
-        <v>514</v>
+        <v>679</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1200</v>
       </c>
       <c r="K12" s="15">
         <v>0.09455</v>
       </c>
       <c r="L12" s="15">
         <v>0.08194</v>
       </c>
       <c r="M12" s="15">
         <v>0.07879</v>
       </c>
       <c r="N12" s="15">
-        <v>600</v>
+        <v>850</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15">
         <v>10080010170</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1600</v>
       </c>
       <c r="K13" s="15">
         <v>0.18809</v>
       </c>
       <c r="L13" s="15">
         <v>0.16301</v>
       </c>
       <c r="M13" s="15">
         <v>0.15674</v>
       </c>
       <c r="N13" s="15">
-        <v>292</v>
+        <v>342</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -1416,248 +1416,248 @@
       <c r="D15" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080044389</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1200</v>
       </c>
       <c r="K15" s="15">
         <v>0.16421</v>
       </c>
       <c r="L15" s="15">
         <v>0.14231</v>
       </c>
       <c r="M15" s="15">
         <v>0.13684</v>
       </c>
       <c r="N15" s="15">
-        <v>273</v>
+        <v>357</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="15">
         <v>10080055439</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>150</v>
       </c>
       <c r="K16" s="15">
         <v>0.18876</v>
       </c>
       <c r="L16" s="15">
         <v>0.16359</v>
       </c>
       <c r="M16" s="15">
         <v>0.1573</v>
       </c>
       <c r="N16" s="15">
-        <v>1951</v>
+        <v>2453</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>150</v>
       </c>
       <c r="K17" s="15">
         <v>0.18626</v>
       </c>
       <c r="L17" s="15">
         <v>0.16142</v>
       </c>
       <c r="M17" s="15">
         <v>0.15521</v>
       </c>
       <c r="N17" s="15">
-        <v>1750</v>
+        <v>2100</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>100</v>
       </c>
       <c r="K18" s="15">
         <v>0.231</v>
       </c>
       <c r="L18" s="15">
         <v>0.2002</v>
       </c>
       <c r="M18" s="15">
         <v>0.1925</v>
       </c>
       <c r="N18" s="15">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>3200</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15">
         <v>10080037717</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1490</v>
       </c>
       <c r="K19" s="15">
         <v>0.24906</v>
       </c>
       <c r="L19" s="15">
         <v>0.21585</v>
       </c>
       <c r="M19" s="15">
         <v>0.20755</v>
       </c>
       <c r="N19" s="15">
-        <v>618</v>
+        <v>581</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1370</v>
       </c>
       <c r="K20" s="15">
         <v>0.29741</v>
       </c>
       <c r="L20" s="15">
         <v>0.25775</v>
       </c>
       <c r="M20" s="15">
         <v>0.24784</v>
       </c>
       <c r="N20" s="15">
-        <v>1168</v>
+        <v>979</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>5480</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="15">
         <v>10080065194</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
@@ -1734,90 +1734,90 @@
       <c r="D23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="15">
         <v>10080065195</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1040</v>
       </c>
       <c r="K23" s="15">
         <v>0.39372</v>
       </c>
       <c r="L23" s="15">
         <v>0.34122</v>
       </c>
       <c r="M23" s="15">
         <v>0.3281</v>
       </c>
       <c r="N23" s="15">
-        <v>316</v>
+        <v>281</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1040</v>
       </c>
       <c r="K24" s="15">
         <v>0.38885</v>
       </c>
       <c r="L24" s="15">
         <v>0.337</v>
       </c>
       <c r="M24" s="15">
         <v>0.32404</v>
       </c>
       <c r="N24" s="15">
-        <v>400</v>
+        <v>450</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15">
         <v>10080034460</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
@@ -1890,51 +1890,51 @@
       <c r="D27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="15">
         <v>10080039242</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
       </c>
       <c r="K27" s="15">
         <v>3.33</v>
       </c>
       <c r="L27" s="15">
         <v>1.78</v>
       </c>
       <c r="M27" s="15">
         <v>1.61</v>
       </c>
       <c r="N27" s="15">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
@@ -2126,51 +2126,51 @@
       </c>
       <c r="E33" s="15">
         <v>10080010169</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>0.11804</v>
       </c>
       <c r="L33" s="15">
         <v>0.1023</v>
       </c>
       <c r="M33" s="15">
         <v>0.09836</v>
       </c>
       <c r="N33" s="15">
-        <v>2304</v>
+        <v>2119</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
@@ -2202,131 +2202,131 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080044392</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>900</v>
       </c>
       <c r="K35" s="15">
         <v>0.19739</v>
       </c>
       <c r="L35" s="15">
         <v>0.17107</v>
       </c>
       <c r="M35" s="15">
         <v>0.16449</v>
       </c>
       <c r="N35" s="15">
-        <v>807</v>
+        <v>851</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>800</v>
       </c>
       <c r="K36" s="15">
         <v>0.23069</v>
       </c>
       <c r="L36" s="15">
         <v>0.19993</v>
       </c>
       <c r="M36" s="15">
         <v>0.19224</v>
       </c>
       <c r="N36" s="15">
-        <v>1198</v>
+        <v>892</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15">
         <v>3200</v>
       </c>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1250</v>
       </c>
       <c r="K37" s="15">
         <v>0.29712</v>
       </c>
       <c r="L37" s="15">
         <v>0.2575</v>
       </c>
       <c r="M37" s="15">
         <v>0.2476</v>
       </c>
       <c r="N37" s="15">
-        <v>870</v>
+        <v>1262</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>5000</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>30</v>