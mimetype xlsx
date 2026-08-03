--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1184,207 +1184,207 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.07395</v>
       </c>
       <c r="L9" s="15">
         <v>0.06408999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.06163</v>
       </c>
       <c r="N9" s="15">
-        <v>465</v>
+        <v>590</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.07587000000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.06575</v>
       </c>
       <c r="M10" s="15">
         <v>0.06322999999999999</v>
       </c>
       <c r="N10" s="15">
-        <v>7040</v>
+        <v>9460</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080037716</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
         <v>0.09585</v>
       </c>
       <c r="L11" s="15">
         <v>0.08307</v>
       </c>
       <c r="M11" s="15">
         <v>0.07988000000000001</v>
       </c>
       <c r="N11" s="15">
-        <v>679</v>
+        <v>630</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1200</v>
       </c>
       <c r="K12" s="15">
         <v>0.09455</v>
       </c>
       <c r="L12" s="15">
         <v>0.08194</v>
       </c>
       <c r="M12" s="15">
         <v>0.07879</v>
       </c>
       <c r="N12" s="15">
-        <v>850</v>
+        <v>820</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15">
         <v>10080010170</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1600</v>
       </c>
       <c r="K13" s="15">
         <v>0.18809</v>
       </c>
       <c r="L13" s="15">
         <v>0.16301</v>
       </c>
       <c r="M13" s="15">
         <v>0.15674</v>
       </c>
       <c r="N13" s="15">
-        <v>342</v>
+        <v>279</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -1416,248 +1416,248 @@
       <c r="D15" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080044389</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1200</v>
       </c>
       <c r="K15" s="15">
         <v>0.16421</v>
       </c>
       <c r="L15" s="15">
         <v>0.14231</v>
       </c>
       <c r="M15" s="15">
         <v>0.13684</v>
       </c>
       <c r="N15" s="15">
-        <v>357</v>
+        <v>257</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="15">
         <v>10080055439</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>150</v>
       </c>
       <c r="K16" s="15">
         <v>0.18876</v>
       </c>
       <c r="L16" s="15">
         <v>0.16359</v>
       </c>
       <c r="M16" s="15">
         <v>0.1573</v>
       </c>
       <c r="N16" s="15">
-        <v>2453</v>
+        <v>2217</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>150</v>
       </c>
       <c r="K17" s="15">
         <v>0.18626</v>
       </c>
       <c r="L17" s="15">
         <v>0.16142</v>
       </c>
       <c r="M17" s="15">
         <v>0.15521</v>
       </c>
       <c r="N17" s="15">
-        <v>2100</v>
+        <v>2175</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>100</v>
       </c>
       <c r="K18" s="15">
         <v>0.231</v>
       </c>
       <c r="L18" s="15">
         <v>0.2002</v>
       </c>
       <c r="M18" s="15">
         <v>0.1925</v>
       </c>
       <c r="N18" s="15">
-        <v>203</v>
+        <v>175</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>3200</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15">
         <v>10080037717</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1490</v>
       </c>
       <c r="K19" s="15">
         <v>0.24906</v>
       </c>
       <c r="L19" s="15">
         <v>0.21585</v>
       </c>
       <c r="M19" s="15">
         <v>0.20755</v>
       </c>
       <c r="N19" s="15">
-        <v>581</v>
+        <v>784</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1370</v>
       </c>
       <c r="K20" s="15">
         <v>0.29741</v>
       </c>
       <c r="L20" s="15">
         <v>0.25775</v>
       </c>
       <c r="M20" s="15">
         <v>0.24784</v>
       </c>
       <c r="N20" s="15">
-        <v>979</v>
+        <v>1241</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>5480</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="15">
         <v>10080065194</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
@@ -1734,90 +1734,90 @@
       <c r="D23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="15">
         <v>10080065195</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1040</v>
       </c>
       <c r="K23" s="15">
         <v>0.39372</v>
       </c>
       <c r="L23" s="15">
         <v>0.34122</v>
       </c>
       <c r="M23" s="15">
         <v>0.3281</v>
       </c>
       <c r="N23" s="15">
-        <v>281</v>
+        <v>343</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1040</v>
       </c>
       <c r="K24" s="15">
         <v>0.38885</v>
       </c>
       <c r="L24" s="15">
         <v>0.337</v>
       </c>
       <c r="M24" s="15">
         <v>0.32404</v>
       </c>
       <c r="N24" s="15">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15">
         <v>10080034460</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
@@ -1890,51 +1890,51 @@
       <c r="D27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="15">
         <v>10080039242</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
       </c>
       <c r="K27" s="15">
         <v>3.33</v>
       </c>
       <c r="L27" s="15">
         <v>1.78</v>
       </c>
       <c r="M27" s="15">
         <v>1.61</v>
       </c>
       <c r="N27" s="15">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
@@ -2126,51 +2126,51 @@
       </c>
       <c r="E33" s="15">
         <v>10080010169</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>0.11804</v>
       </c>
       <c r="L33" s="15">
         <v>0.1023</v>
       </c>
       <c r="M33" s="15">
         <v>0.09836</v>
       </c>
       <c r="N33" s="15">
-        <v>2119</v>
+        <v>2384</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
@@ -2202,131 +2202,131 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080044392</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>900</v>
       </c>
       <c r="K35" s="15">
         <v>0.19739</v>
       </c>
       <c r="L35" s="15">
         <v>0.17107</v>
       </c>
       <c r="M35" s="15">
         <v>0.16449</v>
       </c>
       <c r="N35" s="15">
-        <v>851</v>
+        <v>969</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>800</v>
       </c>
       <c r="K36" s="15">
         <v>0.23069</v>
       </c>
       <c r="L36" s="15">
         <v>0.19993</v>
       </c>
       <c r="M36" s="15">
         <v>0.19224</v>
       </c>
       <c r="N36" s="15">
-        <v>892</v>
+        <v>1226</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15">
         <v>3200</v>
       </c>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1250</v>
       </c>
       <c r="K37" s="15">
         <v>0.29712</v>
       </c>
       <c r="L37" s="15">
         <v>0.2575</v>
       </c>
       <c r="M37" s="15">
         <v>0.2476</v>
       </c>
       <c r="N37" s="15">
-        <v>1262</v>
+        <v>1073</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>5000</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>30</v>