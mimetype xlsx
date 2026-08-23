--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1184,207 +1184,207 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.07395</v>
       </c>
       <c r="L9" s="15">
         <v>0.06408999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.06163</v>
       </c>
       <c r="N9" s="15">
-        <v>590</v>
+        <v>417</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.07587000000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.06575</v>
       </c>
       <c r="M10" s="15">
         <v>0.06322999999999999</v>
       </c>
       <c r="N10" s="15">
-        <v>9460</v>
+        <v>8250</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080037716</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
         <v>0.09585</v>
       </c>
       <c r="L11" s="15">
         <v>0.08307</v>
       </c>
       <c r="M11" s="15">
         <v>0.07988000000000001</v>
       </c>
       <c r="N11" s="15">
-        <v>630</v>
+        <v>646</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1200</v>
       </c>
       <c r="K12" s="15">
         <v>0.09455</v>
       </c>
       <c r="L12" s="15">
         <v>0.08194</v>
       </c>
       <c r="M12" s="15">
         <v>0.07879</v>
       </c>
       <c r="N12" s="15">
-        <v>820</v>
+        <v>690</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15">
         <v>10080010170</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1600</v>
       </c>
       <c r="K13" s="15">
         <v>0.18809</v>
       </c>
       <c r="L13" s="15">
         <v>0.16301</v>
       </c>
       <c r="M13" s="15">
         <v>0.15674</v>
       </c>
       <c r="N13" s="15">
-        <v>279</v>
+        <v>352</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -1416,248 +1416,248 @@
       <c r="D15" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080044389</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1200</v>
       </c>
       <c r="K15" s="15">
         <v>0.16421</v>
       </c>
       <c r="L15" s="15">
         <v>0.14231</v>
       </c>
       <c r="M15" s="15">
         <v>0.13684</v>
       </c>
       <c r="N15" s="15">
-        <v>257</v>
+        <v>277</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="15">
         <v>10080055439</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>150</v>
       </c>
       <c r="K16" s="15">
         <v>0.18876</v>
       </c>
       <c r="L16" s="15">
         <v>0.16359</v>
       </c>
       <c r="M16" s="15">
         <v>0.1573</v>
       </c>
       <c r="N16" s="15">
-        <v>2217</v>
+        <v>2246</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>150</v>
       </c>
       <c r="K17" s="15">
         <v>0.18626</v>
       </c>
       <c r="L17" s="15">
         <v>0.16142</v>
       </c>
       <c r="M17" s="15">
         <v>0.15521</v>
       </c>
       <c r="N17" s="15">
-        <v>2175</v>
+        <v>1675</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>100</v>
       </c>
       <c r="K18" s="15">
         <v>0.231</v>
       </c>
       <c r="L18" s="15">
         <v>0.2002</v>
       </c>
       <c r="M18" s="15">
         <v>0.1925</v>
       </c>
       <c r="N18" s="15">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>3200</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15">
         <v>10080037717</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1490</v>
       </c>
       <c r="K19" s="15">
         <v>0.24906</v>
       </c>
       <c r="L19" s="15">
         <v>0.21585</v>
       </c>
       <c r="M19" s="15">
         <v>0.20755</v>
       </c>
       <c r="N19" s="15">
-        <v>784</v>
+        <v>803</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1370</v>
       </c>
       <c r="K20" s="15">
         <v>0.29741</v>
       </c>
       <c r="L20" s="15">
         <v>0.25775</v>
       </c>
       <c r="M20" s="15">
         <v>0.24784</v>
       </c>
       <c r="N20" s="15">
-        <v>1241</v>
+        <v>993</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>5480</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="15">
         <v>10080065194</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
@@ -1734,90 +1734,90 @@
       <c r="D23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="15">
         <v>10080065195</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1040</v>
       </c>
       <c r="K23" s="15">
         <v>0.39372</v>
       </c>
       <c r="L23" s="15">
         <v>0.34122</v>
       </c>
       <c r="M23" s="15">
         <v>0.3281</v>
       </c>
       <c r="N23" s="15">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1040</v>
       </c>
       <c r="K24" s="15">
         <v>0.38885</v>
       </c>
       <c r="L24" s="15">
         <v>0.337</v>
       </c>
       <c r="M24" s="15">
         <v>0.32404</v>
       </c>
       <c r="N24" s="15">
-        <v>440</v>
+        <v>350</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15">
         <v>10080034460</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
@@ -1890,51 +1890,51 @@
       <c r="D27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="15">
         <v>10080039242</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
       </c>
       <c r="K27" s="15">
         <v>3.33</v>
       </c>
       <c r="L27" s="15">
         <v>1.78</v>
       </c>
       <c r="M27" s="15">
         <v>1.61</v>
       </c>
       <c r="N27" s="15">
-        <v>139</v>
+        <v>169</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
@@ -2114,63 +2114,63 @@
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E33" s="15">
         <v>10080010169</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="J33" s="15">
-        <v>1</v>
+        <v>200</v>
       </c>
       <c r="K33" s="15">
         <v>0.11804</v>
       </c>
       <c r="L33" s="15">
         <v>0.1023</v>
       </c>
       <c r="M33" s="15">
         <v>0.09836</v>
       </c>
       <c r="N33" s="15">
-        <v>2384</v>
+        <v>2145</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
@@ -2202,131 +2202,131 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080044392</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>900</v>
       </c>
       <c r="K35" s="15">
         <v>0.19739</v>
       </c>
       <c r="L35" s="15">
         <v>0.17107</v>
       </c>
       <c r="M35" s="15">
         <v>0.16449</v>
       </c>
       <c r="N35" s="15">
-        <v>969</v>
+        <v>721</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>800</v>
       </c>
       <c r="K36" s="15">
         <v>0.23069</v>
       </c>
       <c r="L36" s="15">
         <v>0.19993</v>
       </c>
       <c r="M36" s="15">
         <v>0.19224</v>
       </c>
       <c r="N36" s="15">
-        <v>1226</v>
+        <v>1059</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15">
         <v>3200</v>
       </c>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1250</v>
       </c>
       <c r="K37" s="15">
         <v>0.29712</v>
       </c>
       <c r="L37" s="15">
         <v>0.2575</v>
       </c>
       <c r="M37" s="15">
         <v>0.2476</v>
       </c>
       <c r="N37" s="15">
-        <v>1073</v>
+        <v>1189</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>5000</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>30</v>