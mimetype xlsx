--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1184,207 +1184,207 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>3000</v>
       </c>
       <c r="K9" s="15">
         <v>0.07395</v>
       </c>
       <c r="L9" s="15">
         <v>0.06408999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.06163</v>
       </c>
       <c r="N9" s="15">
-        <v>417</v>
+        <v>542</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>3000</v>
       </c>
       <c r="K10" s="15">
         <v>0.07587000000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.06575</v>
       </c>
       <c r="M10" s="15">
         <v>0.06322999999999999</v>
       </c>
       <c r="N10" s="15">
-        <v>8250</v>
+        <v>9900</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080037716</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1200</v>
       </c>
       <c r="K11" s="15">
         <v>0.09585</v>
       </c>
       <c r="L11" s="15">
         <v>0.08307</v>
       </c>
       <c r="M11" s="15">
         <v>0.07988000000000001</v>
       </c>
       <c r="N11" s="15">
-        <v>646</v>
+        <v>588</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1200</v>
       </c>
       <c r="K12" s="15">
         <v>0.09455</v>
       </c>
       <c r="L12" s="15">
         <v>0.08194</v>
       </c>
       <c r="M12" s="15">
         <v>0.07879</v>
       </c>
       <c r="N12" s="15">
-        <v>690</v>
+        <v>840</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15">
         <v>10080010170</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1600</v>
       </c>
       <c r="K13" s="15">
         <v>0.18809</v>
       </c>
       <c r="L13" s="15">
         <v>0.16301</v>
       </c>
       <c r="M13" s="15">
         <v>0.15674</v>
       </c>
       <c r="N13" s="15">
-        <v>352</v>
+        <v>324</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -1416,248 +1416,248 @@
       <c r="D15" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080044389</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1200</v>
       </c>
       <c r="K15" s="15">
         <v>0.16421</v>
       </c>
       <c r="L15" s="15">
         <v>0.14231</v>
       </c>
       <c r="M15" s="15">
         <v>0.13684</v>
       </c>
       <c r="N15" s="15">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="15">
         <v>10080055439</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>150</v>
       </c>
       <c r="K16" s="15">
         <v>0.18876</v>
       </c>
       <c r="L16" s="15">
         <v>0.16359</v>
       </c>
       <c r="M16" s="15">
         <v>0.1573</v>
       </c>
       <c r="N16" s="15">
-        <v>2246</v>
+        <v>1880</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>150</v>
       </c>
       <c r="K17" s="15">
         <v>0.18626</v>
       </c>
       <c r="L17" s="15">
         <v>0.16142</v>
       </c>
       <c r="M17" s="15">
         <v>0.15521</v>
       </c>
       <c r="N17" s="15">
-        <v>1675</v>
+        <v>2150</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>100</v>
       </c>
       <c r="K18" s="15">
         <v>0.231</v>
       </c>
       <c r="L18" s="15">
         <v>0.2002</v>
       </c>
       <c r="M18" s="15">
         <v>0.1925</v>
       </c>
       <c r="N18" s="15">
-        <v>190</v>
+        <v>160</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15">
         <v>3200</v>
       </c>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15">
         <v>10080037717</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1490</v>
       </c>
       <c r="K19" s="15">
         <v>0.24906</v>
       </c>
       <c r="L19" s="15">
         <v>0.21585</v>
       </c>
       <c r="M19" s="15">
         <v>0.20755</v>
       </c>
       <c r="N19" s="15">
-        <v>803</v>
+        <v>655</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1370</v>
       </c>
       <c r="K20" s="15">
         <v>0.29741</v>
       </c>
       <c r="L20" s="15">
         <v>0.25775</v>
       </c>
       <c r="M20" s="15">
         <v>0.24784</v>
       </c>
       <c r="N20" s="15">
-        <v>993</v>
+        <v>1285</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>5480</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="15">
         <v>10080065194</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
@@ -1734,90 +1734,90 @@
       <c r="D23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="15">
         <v>10080065195</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1040</v>
       </c>
       <c r="K23" s="15">
         <v>0.39372</v>
       </c>
       <c r="L23" s="15">
         <v>0.34122</v>
       </c>
       <c r="M23" s="15">
         <v>0.3281</v>
       </c>
       <c r="N23" s="15">
-        <v>325</v>
+        <v>392</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1040</v>
       </c>
       <c r="K24" s="15">
         <v>0.38885</v>
       </c>
       <c r="L24" s="15">
         <v>0.337</v>
       </c>
       <c r="M24" s="15">
         <v>0.32404</v>
       </c>
       <c r="N24" s="15">
-        <v>350</v>
+        <v>400</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15">
         <v>10080034460</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
@@ -1890,51 +1890,51 @@
       <c r="D27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="15">
         <v>10080039242</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
       </c>
       <c r="K27" s="15">
         <v>3.33</v>
       </c>
       <c r="L27" s="15">
         <v>1.78</v>
       </c>
       <c r="M27" s="15">
         <v>1.61</v>
       </c>
       <c r="N27" s="15">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
@@ -2005,51 +2005,51 @@
       <c r="D30" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>170</v>
       </c>
       <c r="K30" s="15">
         <v>1.57</v>
       </c>
       <c r="L30" s="15">
         <v>1.36</v>
       </c>
       <c r="M30" s="15">
         <v>1.31</v>
       </c>
       <c r="N30" s="15">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15">
         <v>680</v>
       </c>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
@@ -2126,51 +2126,51 @@
       </c>
       <c r="E33" s="15">
         <v>10080010169</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="J33" s="15">
         <v>200</v>
       </c>
       <c r="K33" s="15">
         <v>0.11804</v>
       </c>
       <c r="L33" s="15">
         <v>0.1023</v>
       </c>
       <c r="M33" s="15">
         <v>0.09836</v>
       </c>
       <c r="N33" s="15">
-        <v>2145</v>
+        <v>1669</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
@@ -2202,131 +2202,131 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080044392</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>900</v>
       </c>
       <c r="K35" s="15">
         <v>0.19739</v>
       </c>
       <c r="L35" s="15">
         <v>0.17107</v>
       </c>
       <c r="M35" s="15">
         <v>0.16449</v>
       </c>
       <c r="N35" s="15">
-        <v>721</v>
+        <v>732</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>800</v>
       </c>
       <c r="K36" s="15">
         <v>0.23069</v>
       </c>
       <c r="L36" s="15">
         <v>0.19993</v>
       </c>
       <c r="M36" s="15">
         <v>0.19224</v>
       </c>
       <c r="N36" s="15">
-        <v>1059</v>
+        <v>1157</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15">
         <v>3200</v>
       </c>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1250</v>
       </c>
       <c r="K37" s="15">
         <v>0.29712</v>
       </c>
       <c r="L37" s="15">
         <v>0.2575</v>
       </c>
       <c r="M37" s="15">
         <v>0.2476</v>
       </c>
       <c r="N37" s="15">
-        <v>1189</v>
+        <v>1218</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>5000</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>30</v>