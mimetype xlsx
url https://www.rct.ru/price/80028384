--- v3 (2026-03-12)
+++ v4 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1611,129 +1611,129 @@
       <c r="D15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="15">
         <v>10080043044</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>880</v>
       </c>
       <c r="K15" s="15">
         <v>0.61605</v>
       </c>
       <c r="L15" s="15">
         <v>0.33206</v>
       </c>
       <c r="M15" s="15">
         <v>0.28838</v>
       </c>
       <c r="N15" s="15">
-        <v>627</v>
+        <v>696</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080043045</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>650</v>
       </c>
       <c r="K16" s="15">
         <v>0.92918</v>
       </c>
       <c r="L16" s="15">
         <v>0.50085</v>
       </c>
       <c r="M16" s="15">
         <v>0.43494</v>
       </c>
       <c r="N16" s="15">
-        <v>591</v>
+        <v>566</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15">
         <v>10080048827</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>480</v>
       </c>
       <c r="K17" s="15">
         <v>1.23</v>
       </c>
       <c r="L17" s="15">
         <v>0.66279</v>
       </c>
       <c r="M17" s="15">
         <v>0.57559</v>
       </c>
       <c r="N17" s="15">
-        <v>231</v>
+        <v>194</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="15">
         <v>10080048828</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
@@ -1806,51 +1806,51 @@
       <c r="D20" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E20" s="15">
         <v>10080048829</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>280</v>
       </c>
       <c r="K20" s="15">
         <v>0.73682</v>
       </c>
       <c r="L20" s="15">
         <v>0.63857</v>
       </c>
       <c r="M20" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="15">
         <v>10080043048</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15"/>
@@ -2079,51 +2079,51 @@
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>575</v>
       </c>
       <c r="K27" s="15">
         <v>0.41765</v>
       </c>
       <c r="L27" s="15">
         <v>0.36196</v>
       </c>
       <c r="M27" s="15">
         <v>0.34804</v>
       </c>
       <c r="N27" s="15">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="15">
         <v>10080010104</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
@@ -2235,51 +2235,51 @@
       </c>
       <c r="E31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J31" s="15">
         <v>280</v>
       </c>
       <c r="K31" s="15">
         <v>1.38</v>
       </c>
       <c r="L31" s="15">
         <v>0.91957</v>
       </c>
       <c r="M31" s="15">
         <v>0.83477</v>
       </c>
       <c r="N31" s="15">
-        <v>389</v>
+        <v>354</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="15">
         <v>10080010097</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15"/>
@@ -2348,51 +2348,51 @@
       <c r="D34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E34" s="15">
         <v>10080034187</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>165</v>
       </c>
       <c r="K34" s="15">
         <v>2.57</v>
       </c>
       <c r="L34" s="15">
         <v>1.38</v>
       </c>
       <c r="M34" s="15">
         <v>1.24</v>
       </c>
       <c r="N34" s="15">
-        <v>1028</v>
+        <v>729</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
@@ -2424,51 +2424,51 @@
         <v>91</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15">
         <v>0.72135</v>
       </c>
       <c r="L36" s="15">
         <v>0.62517</v>
       </c>
       <c r="M36" s="15">
         <v>0.6011300000000001</v>
       </c>
       <c r="N36" s="15">
-        <v>410</v>
+        <v>365</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080044385</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
@@ -2578,51 +2578,51 @@
       <c r="D40" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E40" s="15">
         <v>10080027749</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>400</v>
       </c>
       <c r="K40" s="15">
         <v>0.64216</v>
       </c>
       <c r="L40" s="15">
         <v>0.34612</v>
       </c>
       <c r="M40" s="15">
         <v>0.3006</v>
       </c>
       <c r="N40" s="15">
-        <v>249</v>
+        <v>264</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
@@ -2656,252 +2656,252 @@
       <c r="D42" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E42" s="15">
         <v>10080063899</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>450</v>
       </c>
       <c r="K42" s="15">
         <v>0.96999</v>
       </c>
       <c r="L42" s="15">
         <v>0.52283</v>
       </c>
       <c r="M42" s="15">
         <v>0.45403</v>
       </c>
       <c r="N42" s="15">
-        <v>396</v>
+        <v>449</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E43" s="15">
         <v>10080010099</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>975</v>
       </c>
       <c r="K43" s="15">
         <v>1.6</v>
       </c>
       <c r="L43" s="15">
         <v>0.86366</v>
       </c>
       <c r="M43" s="15">
         <v>0.75002</v>
       </c>
       <c r="N43" s="15">
-        <v>140</v>
+        <v>168</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>280</v>
       </c>
       <c r="K44" s="15">
         <v>0.78461</v>
       </c>
       <c r="L44" s="15">
         <v>0.67999</v>
       </c>
       <c r="M44" s="15">
         <v>0.65384</v>
       </c>
       <c r="N44" s="15">
-        <v>95</v>
+        <v>114</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>1120</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>175</v>
       </c>
       <c r="K45" s="15">
         <v>0.9464399999999999</v>
       </c>
       <c r="L45" s="15">
         <v>0.82025</v>
       </c>
       <c r="M45" s="15">
         <v>0.7887</v>
       </c>
       <c r="N45" s="15">
-        <v>132</v>
+        <v>113</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15">
         <v>700</v>
       </c>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>198</v>
       </c>
       <c r="K46" s="15">
         <v>1.13</v>
       </c>
       <c r="L46" s="15">
         <v>0.98002</v>
       </c>
       <c r="M46" s="15">
         <v>0.94233</v>
       </c>
       <c r="N46" s="15">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15">
         <v>780</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>120</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>225</v>
       </c>
       <c r="K47" s="15">
         <v>1.25</v>
       </c>
       <c r="L47" s="15">
         <v>1.08</v>
       </c>
       <c r="M47" s="15">
         <v>1.04</v>
       </c>
       <c r="N47" s="15">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15">
         <v>900</v>
       </c>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>121</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E48" s="15">
         <v>10080044386</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
@@ -2937,51 +2937,51 @@
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>355</v>
       </c>
       <c r="K49" s="15">
         <v>0.66632</v>
       </c>
       <c r="L49" s="15">
         <v>0.57747</v>
       </c>
       <c r="M49" s="15">
         <v>0.55526</v>
       </c>
       <c r="N49" s="15">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>1420</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>128</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>29</v>
@@ -3017,90 +3017,90 @@
       <c r="D51" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>1600</v>
       </c>
       <c r="K51" s="15">
         <v>0.07983</v>
       </c>
       <c r="L51" s="15">
         <v>0.06919</v>
       </c>
       <c r="M51" s="15">
         <v>0.06653000000000001</v>
       </c>
       <c r="N51" s="15">
-        <v>1408</v>
+        <v>1440</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>1200</v>
       </c>
       <c r="K52" s="15">
         <v>0.11738</v>
       </c>
       <c r="L52" s="15">
         <v>0.10173</v>
       </c>
       <c r="M52" s="15">
         <v>0.09780999999999999</v>
       </c>
       <c r="N52" s="15">
-        <v>863</v>
+        <v>814</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E53" s="15">
         <v>10080027584</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I53" s="15"/>
@@ -3288,92 +3288,92 @@
       </c>
       <c r="E58" s="15" t="s">
         <v>149</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J58" s="15">
         <v>500</v>
       </c>
       <c r="K58" s="15">
         <v>0.54423</v>
       </c>
       <c r="L58" s="15">
         <v>0.47167</v>
       </c>
       <c r="M58" s="15">
         <v>0.45353</v>
       </c>
       <c r="N58" s="15">
-        <v>905</v>
+        <v>864</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>153</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15" t="s">
         <v>154</v>
       </c>
       <c r="J59" s="15">
         <v>1000</v>
       </c>
       <c r="K59" s="15">
         <v>0.12903</v>
       </c>
       <c r="L59" s="15">
         <v>0.11183</v>
       </c>
       <c r="M59" s="15">
         <v>0.10753</v>
       </c>
       <c r="N59" s="15">
-        <v>375</v>
+        <v>395</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15">
         <v>4000</v>
       </c>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E60" s="15">
         <v>10080010176</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>29</v>
@@ -3409,51 +3409,51 @@
       <c r="D61" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E61" s="15" t="s">
         <v>159</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>740</v>
       </c>
       <c r="K61" s="15">
         <v>0.23349</v>
       </c>
       <c r="L61" s="15">
         <v>0.20236</v>
       </c>
       <c r="M61" s="15">
         <v>0.19458</v>
       </c>
       <c r="N61" s="15">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15">
         <v>2960</v>
       </c>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>160</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>161</v>
       </c>
       <c r="E62" s="15">
         <v>10080010174</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
@@ -3567,92 +3567,92 @@
       <c r="D65" s="15" t="s">
         <v>167</v>
       </c>
       <c r="E65" s="15" t="s">
         <v>168</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.1334</v>
       </c>
       <c r="L65" s="15">
         <v>0.11561</v>
       </c>
       <c r="M65" s="15">
         <v>0.11116</v>
       </c>
       <c r="N65" s="15">
-        <v>415</v>
+        <v>335</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15">
         <v>4000</v>
       </c>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>169</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>170</v>
       </c>
       <c r="E66" s="15">
         <v>10080010178</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1</v>
       </c>
       <c r="K66" s="15">
         <v>0.43921</v>
       </c>
       <c r="L66" s="15">
         <v>0.2353</v>
       </c>
       <c r="M66" s="15">
         <v>0.21176</v>
       </c>
       <c r="N66" s="15">
-        <v>787</v>
+        <v>1026</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>171</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>172</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>