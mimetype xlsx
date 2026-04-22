--- v4 (2026-04-02)
+++ v5 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1611,129 +1611,129 @@
       <c r="D15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="15">
         <v>10080043044</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>880</v>
       </c>
       <c r="K15" s="15">
         <v>0.61605</v>
       </c>
       <c r="L15" s="15">
         <v>0.33206</v>
       </c>
       <c r="M15" s="15">
         <v>0.28838</v>
       </c>
       <c r="N15" s="15">
-        <v>696</v>
+        <v>588</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080043045</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>650</v>
       </c>
       <c r="K16" s="15">
         <v>0.92918</v>
       </c>
       <c r="L16" s="15">
         <v>0.50085</v>
       </c>
       <c r="M16" s="15">
         <v>0.43494</v>
       </c>
       <c r="N16" s="15">
-        <v>566</v>
+        <v>616</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15">
         <v>10080048827</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>480</v>
       </c>
       <c r="K17" s="15">
         <v>1.23</v>
       </c>
       <c r="L17" s="15">
         <v>0.66279</v>
       </c>
       <c r="M17" s="15">
         <v>0.57559</v>
       </c>
       <c r="N17" s="15">
-        <v>194</v>
+        <v>236</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="15">
         <v>10080048828</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
@@ -1806,51 +1806,51 @@
       <c r="D20" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E20" s="15">
         <v>10080048829</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>280</v>
       </c>
       <c r="K20" s="15">
         <v>0.73682</v>
       </c>
       <c r="L20" s="15">
         <v>0.63857</v>
       </c>
       <c r="M20" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>324</v>
+        <v>280</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="15">
         <v>10080043048</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15"/>
@@ -2079,51 +2079,51 @@
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>575</v>
       </c>
       <c r="K27" s="15">
         <v>0.41765</v>
       </c>
       <c r="L27" s="15">
         <v>0.36196</v>
       </c>
       <c r="M27" s="15">
         <v>0.34804</v>
       </c>
       <c r="N27" s="15">
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="15">
         <v>10080010104</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
@@ -2235,51 +2235,51 @@
       </c>
       <c r="E31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J31" s="15">
         <v>280</v>
       </c>
       <c r="K31" s="15">
         <v>1.38</v>
       </c>
       <c r="L31" s="15">
         <v>0.91957</v>
       </c>
       <c r="M31" s="15">
         <v>0.83477</v>
       </c>
       <c r="N31" s="15">
-        <v>354</v>
+        <v>299</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="15">
         <v>10080010097</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15"/>
@@ -2348,51 +2348,51 @@
       <c r="D34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E34" s="15">
         <v>10080034187</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>165</v>
       </c>
       <c r="K34" s="15">
         <v>2.57</v>
       </c>
       <c r="L34" s="15">
         <v>1.38</v>
       </c>
       <c r="M34" s="15">
         <v>1.24</v>
       </c>
       <c r="N34" s="15">
-        <v>729</v>
+        <v>885</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
@@ -2578,51 +2578,51 @@
       <c r="D40" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E40" s="15">
         <v>10080027749</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>400</v>
       </c>
       <c r="K40" s="15">
         <v>0.64216</v>
       </c>
       <c r="L40" s="15">
         <v>0.34612</v>
       </c>
       <c r="M40" s="15">
         <v>0.3006</v>
       </c>
       <c r="N40" s="15">
-        <v>264</v>
+        <v>231</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
@@ -2656,90 +2656,90 @@
       <c r="D42" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E42" s="15">
         <v>10080063899</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>450</v>
       </c>
       <c r="K42" s="15">
         <v>0.96999</v>
       </c>
       <c r="L42" s="15">
         <v>0.52283</v>
       </c>
       <c r="M42" s="15">
         <v>0.45403</v>
       </c>
       <c r="N42" s="15">
-        <v>449</v>
+        <v>360</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E43" s="15">
         <v>10080010099</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>975</v>
       </c>
       <c r="K43" s="15">
         <v>1.6</v>
       </c>
       <c r="L43" s="15">
         <v>0.86366</v>
       </c>
       <c r="M43" s="15">
         <v>0.75002</v>
       </c>
       <c r="N43" s="15">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="15"/>
@@ -2775,133 +2775,133 @@
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>175</v>
       </c>
       <c r="K45" s="15">
         <v>0.9464399999999999</v>
       </c>
       <c r="L45" s="15">
         <v>0.82025</v>
       </c>
       <c r="M45" s="15">
         <v>0.7887</v>
       </c>
       <c r="N45" s="15">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15">
         <v>700</v>
       </c>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>198</v>
       </c>
       <c r="K46" s="15">
         <v>1.13</v>
       </c>
       <c r="L46" s="15">
         <v>0.98002</v>
       </c>
       <c r="M46" s="15">
         <v>0.94233</v>
       </c>
       <c r="N46" s="15">
-        <v>116</v>
+        <v>90</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15">
         <v>780</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>120</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>225</v>
       </c>
       <c r="K47" s="15">
         <v>1.25</v>
       </c>
       <c r="L47" s="15">
         <v>1.08</v>
       </c>
       <c r="M47" s="15">
         <v>1.04</v>
       </c>
       <c r="N47" s="15">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15">
         <v>900</v>
       </c>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>121</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E48" s="15">
         <v>10080044386</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
@@ -2937,51 +2937,51 @@
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>355</v>
       </c>
       <c r="K49" s="15">
         <v>0.66632</v>
       </c>
       <c r="L49" s="15">
         <v>0.57747</v>
       </c>
       <c r="M49" s="15">
         <v>0.55526</v>
       </c>
       <c r="N49" s="15">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>1420</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>128</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>29</v>
@@ -3017,90 +3017,90 @@
       <c r="D51" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>1600</v>
       </c>
       <c r="K51" s="15">
         <v>0.07983</v>
       </c>
       <c r="L51" s="15">
         <v>0.06919</v>
       </c>
       <c r="M51" s="15">
         <v>0.06653000000000001</v>
       </c>
       <c r="N51" s="15">
-        <v>1440</v>
+        <v>960</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>1200</v>
       </c>
       <c r="K52" s="15">
         <v>0.11738</v>
       </c>
       <c r="L52" s="15">
         <v>0.10173</v>
       </c>
       <c r="M52" s="15">
         <v>0.09780999999999999</v>
       </c>
       <c r="N52" s="15">
-        <v>814</v>
+        <v>608</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E53" s="15">
         <v>10080027584</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I53" s="15"/>
@@ -3288,92 +3288,92 @@
       </c>
       <c r="E58" s="15" t="s">
         <v>149</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J58" s="15">
         <v>500</v>
       </c>
       <c r="K58" s="15">
         <v>0.54423</v>
       </c>
       <c r="L58" s="15">
         <v>0.47167</v>
       </c>
       <c r="M58" s="15">
         <v>0.45353</v>
       </c>
       <c r="N58" s="15">
-        <v>864</v>
+        <v>810</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>153</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15" t="s">
         <v>154</v>
       </c>
       <c r="J59" s="15">
         <v>1000</v>
       </c>
       <c r="K59" s="15">
         <v>0.12903</v>
       </c>
       <c r="L59" s="15">
         <v>0.11183</v>
       </c>
       <c r="M59" s="15">
         <v>0.10753</v>
       </c>
       <c r="N59" s="15">
-        <v>395</v>
+        <v>365</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15">
         <v>4000</v>
       </c>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E60" s="15">
         <v>10080010176</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>29</v>
@@ -3409,51 +3409,51 @@
       <c r="D61" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E61" s="15" t="s">
         <v>159</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>740</v>
       </c>
       <c r="K61" s="15">
         <v>0.23349</v>
       </c>
       <c r="L61" s="15">
         <v>0.20236</v>
       </c>
       <c r="M61" s="15">
         <v>0.19458</v>
       </c>
       <c r="N61" s="15">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15">
         <v>2960</v>
       </c>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>160</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>161</v>
       </c>
       <c r="E62" s="15">
         <v>10080010174</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
@@ -3567,51 +3567,51 @@
       <c r="D65" s="15" t="s">
         <v>167</v>
       </c>
       <c r="E65" s="15" t="s">
         <v>168</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.1334</v>
       </c>
       <c r="L65" s="15">
         <v>0.11561</v>
       </c>
       <c r="M65" s="15">
         <v>0.11116</v>
       </c>
       <c r="N65" s="15">
-        <v>335</v>
+        <v>385</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15">
         <v>4000</v>
       </c>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>169</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>170</v>
       </c>
       <c r="E66" s="15">
         <v>10080010178</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>29</v>