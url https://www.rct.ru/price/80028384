--- v5 (2026-04-22)
+++ v6 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1611,129 +1611,129 @@
       <c r="D15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="15">
         <v>10080043044</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>880</v>
       </c>
       <c r="K15" s="15">
         <v>0.61605</v>
       </c>
       <c r="L15" s="15">
         <v>0.33206</v>
       </c>
       <c r="M15" s="15">
         <v>0.28838</v>
       </c>
       <c r="N15" s="15">
-        <v>588</v>
+        <v>627</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080043045</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>650</v>
       </c>
       <c r="K16" s="15">
         <v>0.92918</v>
       </c>
       <c r="L16" s="15">
         <v>0.50085</v>
       </c>
       <c r="M16" s="15">
         <v>0.43494</v>
       </c>
       <c r="N16" s="15">
-        <v>616</v>
+        <v>500</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15">
         <v>10080048827</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>480</v>
       </c>
       <c r="K17" s="15">
         <v>1.23</v>
       </c>
       <c r="L17" s="15">
         <v>0.66279</v>
       </c>
       <c r="M17" s="15">
         <v>0.57559</v>
       </c>
       <c r="N17" s="15">
-        <v>236</v>
+        <v>184</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="15">
         <v>10080048828</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
@@ -1806,51 +1806,51 @@
       <c r="D20" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E20" s="15">
         <v>10080048829</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>280</v>
       </c>
       <c r="K20" s="15">
         <v>0.73682</v>
       </c>
       <c r="L20" s="15">
         <v>0.63857</v>
       </c>
       <c r="M20" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>280</v>
+        <v>304</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="15">
         <v>10080043048</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15"/>
@@ -2079,51 +2079,51 @@
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>575</v>
       </c>
       <c r="K27" s="15">
         <v>0.41765</v>
       </c>
       <c r="L27" s="15">
         <v>0.36196</v>
       </c>
       <c r="M27" s="15">
         <v>0.34804</v>
       </c>
       <c r="N27" s="15">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="15">
         <v>10080010104</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
@@ -2235,51 +2235,51 @@
       </c>
       <c r="E31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J31" s="15">
         <v>280</v>
       </c>
       <c r="K31" s="15">
         <v>1.38</v>
       </c>
       <c r="L31" s="15">
         <v>0.91957</v>
       </c>
       <c r="M31" s="15">
         <v>0.83477</v>
       </c>
       <c r="N31" s="15">
-        <v>299</v>
+        <v>319</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="15">
         <v>10080010097</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15"/>
@@ -2348,51 +2348,51 @@
       <c r="D34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E34" s="15">
         <v>10080034187</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>165</v>
       </c>
       <c r="K34" s="15">
         <v>2.57</v>
       </c>
       <c r="L34" s="15">
         <v>1.38</v>
       </c>
       <c r="M34" s="15">
         <v>1.24</v>
       </c>
       <c r="N34" s="15">
-        <v>885</v>
+        <v>777</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
@@ -2424,51 +2424,51 @@
         <v>91</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15">
         <v>0.72135</v>
       </c>
       <c r="L36" s="15">
         <v>0.62517</v>
       </c>
       <c r="M36" s="15">
         <v>0.6011300000000001</v>
       </c>
       <c r="N36" s="15">
-        <v>365</v>
+        <v>330</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080044385</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
@@ -2578,51 +2578,51 @@
       <c r="D40" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E40" s="15">
         <v>10080027749</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>400</v>
       </c>
       <c r="K40" s="15">
         <v>0.64216</v>
       </c>
       <c r="L40" s="15">
         <v>0.34612</v>
       </c>
       <c r="M40" s="15">
         <v>0.3006</v>
       </c>
       <c r="N40" s="15">
-        <v>231</v>
+        <v>185</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
@@ -2656,211 +2656,211 @@
       <c r="D42" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E42" s="15">
         <v>10080063899</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>450</v>
       </c>
       <c r="K42" s="15">
         <v>0.96999</v>
       </c>
       <c r="L42" s="15">
         <v>0.52283</v>
       </c>
       <c r="M42" s="15">
         <v>0.45403</v>
       </c>
       <c r="N42" s="15">
-        <v>360</v>
+        <v>478</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E43" s="15">
         <v>10080010099</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>975</v>
       </c>
       <c r="K43" s="15">
         <v>1.6</v>
       </c>
       <c r="L43" s="15">
         <v>0.86366</v>
       </c>
       <c r="M43" s="15">
         <v>0.75002</v>
       </c>
       <c r="N43" s="15">
-        <v>166</v>
+        <v>144</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>280</v>
       </c>
       <c r="K44" s="15">
         <v>0.78461</v>
       </c>
       <c r="L44" s="15">
         <v>0.67999</v>
       </c>
       <c r="M44" s="15">
         <v>0.65384</v>
       </c>
       <c r="N44" s="15">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>1120</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>175</v>
       </c>
       <c r="K45" s="15">
         <v>0.9464399999999999</v>
       </c>
       <c r="L45" s="15">
         <v>0.82025</v>
       </c>
       <c r="M45" s="15">
         <v>0.7887</v>
       </c>
       <c r="N45" s="15">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15">
         <v>700</v>
       </c>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>198</v>
       </c>
       <c r="K46" s="15">
         <v>1.13</v>
       </c>
       <c r="L46" s="15">
         <v>0.98002</v>
       </c>
       <c r="M46" s="15">
         <v>0.94233</v>
       </c>
       <c r="N46" s="15">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15">
         <v>780</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>120</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>29</v>
@@ -3017,90 +3017,90 @@
       <c r="D51" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>1600</v>
       </c>
       <c r="K51" s="15">
         <v>0.07983</v>
       </c>
       <c r="L51" s="15">
         <v>0.06919</v>
       </c>
       <c r="M51" s="15">
         <v>0.06653000000000001</v>
       </c>
       <c r="N51" s="15">
-        <v>960</v>
+        <v>1008</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>1200</v>
       </c>
       <c r="K52" s="15">
         <v>0.11738</v>
       </c>
       <c r="L52" s="15">
         <v>0.10173</v>
       </c>
       <c r="M52" s="15">
         <v>0.09780999999999999</v>
       </c>
       <c r="N52" s="15">
-        <v>608</v>
+        <v>657</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E53" s="15">
         <v>10080027584</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I53" s="15"/>
@@ -3288,92 +3288,92 @@
       </c>
       <c r="E58" s="15" t="s">
         <v>149</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J58" s="15">
         <v>500</v>
       </c>
       <c r="K58" s="15">
         <v>0.54423</v>
       </c>
       <c r="L58" s="15">
         <v>0.47167</v>
       </c>
       <c r="M58" s="15">
         <v>0.45353</v>
       </c>
       <c r="N58" s="15">
-        <v>810</v>
+        <v>959</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>153</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15" t="s">
         <v>154</v>
       </c>
       <c r="J59" s="15">
         <v>1000</v>
       </c>
       <c r="K59" s="15">
         <v>0.12903</v>
       </c>
       <c r="L59" s="15">
         <v>0.11183</v>
       </c>
       <c r="M59" s="15">
         <v>0.10753</v>
       </c>
       <c r="N59" s="15">
-        <v>365</v>
+        <v>385</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15">
         <v>4000</v>
       </c>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E60" s="15">
         <v>10080010176</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>29</v>
@@ -3409,51 +3409,51 @@
       <c r="D61" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E61" s="15" t="s">
         <v>159</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>740</v>
       </c>
       <c r="K61" s="15">
         <v>0.23349</v>
       </c>
       <c r="L61" s="15">
         <v>0.20236</v>
       </c>
       <c r="M61" s="15">
         <v>0.19458</v>
       </c>
       <c r="N61" s="15">
-        <v>89</v>
+        <v>126</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15">
         <v>2960</v>
       </c>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>160</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>161</v>
       </c>
       <c r="E62" s="15">
         <v>10080010174</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
@@ -3567,92 +3567,92 @@
       <c r="D65" s="15" t="s">
         <v>167</v>
       </c>
       <c r="E65" s="15" t="s">
         <v>168</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.1334</v>
       </c>
       <c r="L65" s="15">
         <v>0.11561</v>
       </c>
       <c r="M65" s="15">
         <v>0.11116</v>
       </c>
       <c r="N65" s="15">
-        <v>385</v>
+        <v>320</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15">
         <v>4000</v>
       </c>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>169</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>170</v>
       </c>
       <c r="E66" s="15">
         <v>10080010178</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1</v>
       </c>
       <c r="K66" s="15">
         <v>0.43921</v>
       </c>
       <c r="L66" s="15">
         <v>0.2353</v>
       </c>
       <c r="M66" s="15">
         <v>0.21176</v>
       </c>
       <c r="N66" s="15">
-        <v>1026</v>
+        <v>763</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>171</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>172</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>