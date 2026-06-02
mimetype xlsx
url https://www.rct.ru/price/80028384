--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1611,129 +1611,129 @@
       <c r="D15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="15">
         <v>10080043044</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>880</v>
       </c>
       <c r="K15" s="15">
         <v>0.61605</v>
       </c>
       <c r="L15" s="15">
         <v>0.33206</v>
       </c>
       <c r="M15" s="15">
         <v>0.28838</v>
       </c>
       <c r="N15" s="15">
-        <v>627</v>
+        <v>705</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080043045</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>650</v>
       </c>
       <c r="K16" s="15">
         <v>0.92918</v>
       </c>
       <c r="L16" s="15">
         <v>0.50085</v>
       </c>
       <c r="M16" s="15">
         <v>0.43494</v>
       </c>
       <c r="N16" s="15">
-        <v>500</v>
+        <v>666</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15">
         <v>10080048827</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>480</v>
       </c>
       <c r="K17" s="15">
         <v>1.23</v>
       </c>
       <c r="L17" s="15">
         <v>0.66279</v>
       </c>
       <c r="M17" s="15">
         <v>0.57559</v>
       </c>
       <c r="N17" s="15">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="15">
         <v>10080048828</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
@@ -1806,51 +1806,51 @@
       <c r="D20" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E20" s="15">
         <v>10080048829</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>280</v>
       </c>
       <c r="K20" s="15">
         <v>0.73682</v>
       </c>
       <c r="L20" s="15">
         <v>0.63857</v>
       </c>
       <c r="M20" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>304</v>
+        <v>252</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="15">
         <v>10080043048</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15"/>
@@ -2079,51 +2079,51 @@
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>575</v>
       </c>
       <c r="K27" s="15">
         <v>0.41765</v>
       </c>
       <c r="L27" s="15">
         <v>0.36196</v>
       </c>
       <c r="M27" s="15">
         <v>0.34804</v>
       </c>
       <c r="N27" s="15">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="15">
         <v>10080010104</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
@@ -2235,51 +2235,51 @@
       </c>
       <c r="E31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J31" s="15">
         <v>280</v>
       </c>
       <c r="K31" s="15">
         <v>1.38</v>
       </c>
       <c r="L31" s="15">
         <v>0.91957</v>
       </c>
       <c r="M31" s="15">
         <v>0.83477</v>
       </c>
       <c r="N31" s="15">
-        <v>319</v>
+        <v>339</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="15">
         <v>10080010097</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15"/>
@@ -2348,51 +2348,51 @@
       <c r="D34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E34" s="15">
         <v>10080034187</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>165</v>
       </c>
       <c r="K34" s="15">
         <v>2.57</v>
       </c>
       <c r="L34" s="15">
         <v>1.38</v>
       </c>
       <c r="M34" s="15">
         <v>1.24</v>
       </c>
       <c r="N34" s="15">
-        <v>777</v>
+        <v>717</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
@@ -2424,51 +2424,51 @@
         <v>91</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15">
         <v>0.72135</v>
       </c>
       <c r="L36" s="15">
         <v>0.62517</v>
       </c>
       <c r="M36" s="15">
         <v>0.6011300000000001</v>
       </c>
       <c r="N36" s="15">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080044385</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
@@ -2578,51 +2578,51 @@
       <c r="D40" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E40" s="15">
         <v>10080027749</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>400</v>
       </c>
       <c r="K40" s="15">
         <v>0.64216</v>
       </c>
       <c r="L40" s="15">
         <v>0.34612</v>
       </c>
       <c r="M40" s="15">
         <v>0.3006</v>
       </c>
       <c r="N40" s="15">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
@@ -2656,252 +2656,252 @@
       <c r="D42" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E42" s="15">
         <v>10080063899</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>450</v>
       </c>
       <c r="K42" s="15">
         <v>0.96999</v>
       </c>
       <c r="L42" s="15">
         <v>0.52283</v>
       </c>
       <c r="M42" s="15">
         <v>0.45403</v>
       </c>
       <c r="N42" s="15">
-        <v>478</v>
+        <v>526</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E43" s="15">
         <v>10080010099</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>975</v>
       </c>
       <c r="K43" s="15">
         <v>1.6</v>
       </c>
       <c r="L43" s="15">
         <v>0.86366</v>
       </c>
       <c r="M43" s="15">
         <v>0.75002</v>
       </c>
       <c r="N43" s="15">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>280</v>
       </c>
       <c r="K44" s="15">
         <v>0.78461</v>
       </c>
       <c r="L44" s="15">
         <v>0.67999</v>
       </c>
       <c r="M44" s="15">
         <v>0.65384</v>
       </c>
       <c r="N44" s="15">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>1120</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>175</v>
       </c>
       <c r="K45" s="15">
         <v>0.9464399999999999</v>
       </c>
       <c r="L45" s="15">
         <v>0.82025</v>
       </c>
       <c r="M45" s="15">
         <v>0.7887</v>
       </c>
       <c r="N45" s="15">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15">
         <v>700</v>
       </c>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>198</v>
       </c>
       <c r="K46" s="15">
         <v>1.13</v>
       </c>
       <c r="L46" s="15">
         <v>0.98002</v>
       </c>
       <c r="M46" s="15">
         <v>0.94233</v>
       </c>
       <c r="N46" s="15">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15">
         <v>780</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>120</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>225</v>
       </c>
       <c r="K47" s="15">
         <v>1.25</v>
       </c>
       <c r="L47" s="15">
         <v>1.08</v>
       </c>
       <c r="M47" s="15">
         <v>1.04</v>
       </c>
       <c r="N47" s="15">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15">
         <v>900</v>
       </c>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>121</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E48" s="15">
         <v>10080044386</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
@@ -3017,90 +3017,90 @@
       <c r="D51" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>1600</v>
       </c>
       <c r="K51" s="15">
         <v>0.07983</v>
       </c>
       <c r="L51" s="15">
         <v>0.06919</v>
       </c>
       <c r="M51" s="15">
         <v>0.06653000000000001</v>
       </c>
       <c r="N51" s="15">
-        <v>1008</v>
+        <v>1296</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>1200</v>
       </c>
       <c r="K52" s="15">
         <v>0.11738</v>
       </c>
       <c r="L52" s="15">
         <v>0.10173</v>
       </c>
       <c r="M52" s="15">
         <v>0.09780999999999999</v>
       </c>
       <c r="N52" s="15">
-        <v>657</v>
+        <v>588</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E53" s="15">
         <v>10080027584</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I53" s="15"/>
@@ -3288,92 +3288,92 @@
       </c>
       <c r="E58" s="15" t="s">
         <v>149</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J58" s="15">
         <v>500</v>
       </c>
       <c r="K58" s="15">
         <v>0.54423</v>
       </c>
       <c r="L58" s="15">
         <v>0.47167</v>
       </c>
       <c r="M58" s="15">
         <v>0.45353</v>
       </c>
       <c r="N58" s="15">
-        <v>959</v>
+        <v>810</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>153</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15" t="s">
         <v>154</v>
       </c>
       <c r="J59" s="15">
         <v>1000</v>
       </c>
       <c r="K59" s="15">
         <v>0.12903</v>
       </c>
       <c r="L59" s="15">
         <v>0.11183</v>
       </c>
       <c r="M59" s="15">
         <v>0.10753</v>
       </c>
       <c r="N59" s="15">
-        <v>385</v>
+        <v>400</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15">
         <v>4000</v>
       </c>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E60" s="15">
         <v>10080010176</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>29</v>
@@ -3409,51 +3409,51 @@
       <c r="D61" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E61" s="15" t="s">
         <v>159</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>740</v>
       </c>
       <c r="K61" s="15">
         <v>0.23349</v>
       </c>
       <c r="L61" s="15">
         <v>0.20236</v>
       </c>
       <c r="M61" s="15">
         <v>0.19458</v>
       </c>
       <c r="N61" s="15">
-        <v>126</v>
+        <v>84</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15">
         <v>2960</v>
       </c>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>160</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>161</v>
       </c>
       <c r="E62" s="15">
         <v>10080010174</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
@@ -3567,92 +3567,92 @@
       <c r="D65" s="15" t="s">
         <v>167</v>
       </c>
       <c r="E65" s="15" t="s">
         <v>168</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.1334</v>
       </c>
       <c r="L65" s="15">
         <v>0.11561</v>
       </c>
       <c r="M65" s="15">
         <v>0.11116</v>
       </c>
       <c r="N65" s="15">
-        <v>320</v>
+        <v>345</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15">
         <v>4000</v>
       </c>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>169</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>170</v>
       </c>
       <c r="E66" s="15">
         <v>10080010178</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1</v>
       </c>
       <c r="K66" s="15">
         <v>0.43921</v>
       </c>
       <c r="L66" s="15">
         <v>0.2353</v>
       </c>
       <c r="M66" s="15">
         <v>0.21176</v>
       </c>
       <c r="N66" s="15">
-        <v>763</v>
+        <v>990</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>171</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>172</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>