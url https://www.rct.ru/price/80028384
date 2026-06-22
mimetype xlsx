--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1611,129 +1611,129 @@
       <c r="D15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="15">
         <v>10080043044</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>880</v>
       </c>
       <c r="K15" s="15">
         <v>0.61605</v>
       </c>
       <c r="L15" s="15">
         <v>0.33206</v>
       </c>
       <c r="M15" s="15">
         <v>0.28838</v>
       </c>
       <c r="N15" s="15">
-        <v>705</v>
+        <v>784</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080043045</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>650</v>
       </c>
       <c r="K16" s="15">
         <v>0.92918</v>
       </c>
       <c r="L16" s="15">
         <v>0.50085</v>
       </c>
       <c r="M16" s="15">
         <v>0.43494</v>
       </c>
       <c r="N16" s="15">
-        <v>666</v>
+        <v>699</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15">
         <v>10080048827</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>480</v>
       </c>
       <c r="K17" s="15">
         <v>1.23</v>
       </c>
       <c r="L17" s="15">
         <v>0.66279</v>
       </c>
       <c r="M17" s="15">
         <v>0.57559</v>
       </c>
       <c r="N17" s="15">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="15">
         <v>10080048828</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
@@ -1806,51 +1806,51 @@
       <c r="D20" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E20" s="15">
         <v>10080048829</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>280</v>
       </c>
       <c r="K20" s="15">
         <v>0.73682</v>
       </c>
       <c r="L20" s="15">
         <v>0.63857</v>
       </c>
       <c r="M20" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>252</v>
+        <v>288</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="15">
         <v>10080043048</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15"/>
@@ -2079,51 +2079,51 @@
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>575</v>
       </c>
       <c r="K27" s="15">
         <v>0.41765</v>
       </c>
       <c r="L27" s="15">
         <v>0.36196</v>
       </c>
       <c r="M27" s="15">
         <v>0.34804</v>
       </c>
       <c r="N27" s="15">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="15">
         <v>10080010104</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
@@ -2235,51 +2235,51 @@
       </c>
       <c r="E31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J31" s="15">
         <v>280</v>
       </c>
       <c r="K31" s="15">
         <v>1.38</v>
       </c>
       <c r="L31" s="15">
         <v>0.91957</v>
       </c>
       <c r="M31" s="15">
         <v>0.83477</v>
       </c>
       <c r="N31" s="15">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="15">
         <v>10080010097</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15"/>
@@ -2348,51 +2348,51 @@
       <c r="D34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E34" s="15">
         <v>10080034187</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>165</v>
       </c>
       <c r="K34" s="15">
         <v>2.57</v>
       </c>
       <c r="L34" s="15">
         <v>1.38</v>
       </c>
       <c r="M34" s="15">
         <v>1.24</v>
       </c>
       <c r="N34" s="15">
-        <v>717</v>
+        <v>741</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
@@ -2424,51 +2424,51 @@
         <v>91</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15">
         <v>0.72135</v>
       </c>
       <c r="L36" s="15">
         <v>0.62517</v>
       </c>
       <c r="M36" s="15">
         <v>0.6011300000000001</v>
       </c>
       <c r="N36" s="15">
-        <v>325</v>
+        <v>405</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080044385</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
@@ -2656,252 +2656,252 @@
       <c r="D42" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E42" s="15">
         <v>10080063899</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>450</v>
       </c>
       <c r="K42" s="15">
         <v>0.96999</v>
       </c>
       <c r="L42" s="15">
         <v>0.52283</v>
       </c>
       <c r="M42" s="15">
         <v>0.45403</v>
       </c>
       <c r="N42" s="15">
-        <v>526</v>
+        <v>496</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E43" s="15">
         <v>10080010099</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>975</v>
       </c>
       <c r="K43" s="15">
         <v>1.6</v>
       </c>
       <c r="L43" s="15">
         <v>0.86366</v>
       </c>
       <c r="M43" s="15">
         <v>0.75002</v>
       </c>
       <c r="N43" s="15">
-        <v>162</v>
+        <v>136</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>280</v>
       </c>
       <c r="K44" s="15">
         <v>0.78461</v>
       </c>
       <c r="L44" s="15">
         <v>0.67999</v>
       </c>
       <c r="M44" s="15">
         <v>0.65384</v>
       </c>
       <c r="N44" s="15">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>1120</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>175</v>
       </c>
       <c r="K45" s="15">
         <v>0.9464399999999999</v>
       </c>
       <c r="L45" s="15">
         <v>0.82025</v>
       </c>
       <c r="M45" s="15">
         <v>0.7887</v>
       </c>
       <c r="N45" s="15">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15">
         <v>700</v>
       </c>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>198</v>
       </c>
       <c r="K46" s="15">
         <v>1.13</v>
       </c>
       <c r="L46" s="15">
         <v>0.98002</v>
       </c>
       <c r="M46" s="15">
         <v>0.94233</v>
       </c>
       <c r="N46" s="15">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15">
         <v>780</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>120</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>225</v>
       </c>
       <c r="K47" s="15">
         <v>1.25</v>
       </c>
       <c r="L47" s="15">
         <v>1.08</v>
       </c>
       <c r="M47" s="15">
         <v>1.04</v>
       </c>
       <c r="N47" s="15">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15">
         <v>900</v>
       </c>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>121</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E48" s="15">
         <v>10080044386</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
@@ -2937,51 +2937,51 @@
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>355</v>
       </c>
       <c r="K49" s="15">
         <v>0.66632</v>
       </c>
       <c r="L49" s="15">
         <v>0.57747</v>
       </c>
       <c r="M49" s="15">
         <v>0.55526</v>
       </c>
       <c r="N49" s="15">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>1420</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>128</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>29</v>
@@ -3017,90 +3017,90 @@
       <c r="D51" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>1600</v>
       </c>
       <c r="K51" s="15">
         <v>0.07983</v>
       </c>
       <c r="L51" s="15">
         <v>0.06919</v>
       </c>
       <c r="M51" s="15">
         <v>0.06653000000000001</v>
       </c>
       <c r="N51" s="15">
-        <v>1296</v>
+        <v>1104</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>1200</v>
       </c>
       <c r="K52" s="15">
         <v>0.11738</v>
       </c>
       <c r="L52" s="15">
         <v>0.10173</v>
       </c>
       <c r="M52" s="15">
         <v>0.09780999999999999</v>
       </c>
       <c r="N52" s="15">
-        <v>588</v>
+        <v>853</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E53" s="15">
         <v>10080027584</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I53" s="15"/>
@@ -3288,92 +3288,92 @@
       </c>
       <c r="E58" s="15" t="s">
         <v>149</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J58" s="15">
         <v>500</v>
       </c>
       <c r="K58" s="15">
         <v>0.54423</v>
       </c>
       <c r="L58" s="15">
         <v>0.47167</v>
       </c>
       <c r="M58" s="15">
         <v>0.45353</v>
       </c>
       <c r="N58" s="15">
-        <v>810</v>
+        <v>1148</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>153</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15" t="s">
         <v>154</v>
       </c>
       <c r="J59" s="15">
         <v>1000</v>
       </c>
       <c r="K59" s="15">
         <v>0.12903</v>
       </c>
       <c r="L59" s="15">
         <v>0.11183</v>
       </c>
       <c r="M59" s="15">
         <v>0.10753</v>
       </c>
       <c r="N59" s="15">
-        <v>400</v>
+        <v>370</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15">
         <v>4000</v>
       </c>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E60" s="15">
         <v>10080010176</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>29</v>
@@ -3409,51 +3409,51 @@
       <c r="D61" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E61" s="15" t="s">
         <v>159</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>740</v>
       </c>
       <c r="K61" s="15">
         <v>0.23349</v>
       </c>
       <c r="L61" s="15">
         <v>0.20236</v>
       </c>
       <c r="M61" s="15">
         <v>0.19458</v>
       </c>
       <c r="N61" s="15">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15">
         <v>2960</v>
       </c>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>160</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>161</v>
       </c>
       <c r="E62" s="15">
         <v>10080010174</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
@@ -3608,51 +3608,51 @@
       <c r="D66" s="15" t="s">
         <v>170</v>
       </c>
       <c r="E66" s="15">
         <v>10080010178</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1</v>
       </c>
       <c r="K66" s="15">
         <v>0.43921</v>
       </c>
       <c r="L66" s="15">
         <v>0.2353</v>
       </c>
       <c r="M66" s="15">
         <v>0.21176</v>
       </c>
       <c r="N66" s="15">
-        <v>990</v>
+        <v>966</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>171</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>172</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>