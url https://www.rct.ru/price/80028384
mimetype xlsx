--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1611,51 +1611,51 @@
       <c r="D15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="15">
         <v>10080043044</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>880</v>
       </c>
       <c r="K15" s="15">
         <v>0.61605</v>
       </c>
       <c r="L15" s="15">
         <v>0.33206</v>
       </c>
       <c r="M15" s="15">
         <v>0.28838</v>
       </c>
       <c r="N15" s="15">
-        <v>784</v>
+        <v>774</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080043045</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
@@ -1689,51 +1689,51 @@
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15">
         <v>10080048827</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>480</v>
       </c>
       <c r="K17" s="15">
         <v>1.23</v>
       </c>
       <c r="L17" s="15">
         <v>0.66279</v>
       </c>
       <c r="M17" s="15">
         <v>0.57559</v>
       </c>
       <c r="N17" s="15">
-        <v>200</v>
+        <v>158</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="15">
         <v>10080048828</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
@@ -1806,51 +1806,51 @@
       <c r="D20" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E20" s="15">
         <v>10080048829</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>280</v>
       </c>
       <c r="K20" s="15">
         <v>0.73682</v>
       </c>
       <c r="L20" s="15">
         <v>0.63857</v>
       </c>
       <c r="M20" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>288</v>
+        <v>268</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="15">
         <v>10080043048</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15"/>
@@ -2079,51 +2079,51 @@
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>575</v>
       </c>
       <c r="K27" s="15">
         <v>0.41765</v>
       </c>
       <c r="L27" s="15">
         <v>0.36196</v>
       </c>
       <c r="M27" s="15">
         <v>0.34804</v>
       </c>
       <c r="N27" s="15">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="15">
         <v>10080010104</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
@@ -2235,51 +2235,51 @@
       </c>
       <c r="E31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J31" s="15">
         <v>280</v>
       </c>
       <c r="K31" s="15">
         <v>1.38</v>
       </c>
       <c r="L31" s="15">
         <v>0.91957</v>
       </c>
       <c r="M31" s="15">
         <v>0.83477</v>
       </c>
       <c r="N31" s="15">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="15">
         <v>10080010097</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15"/>
@@ -2348,51 +2348,51 @@
       <c r="D34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E34" s="15">
         <v>10080034187</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>165</v>
       </c>
       <c r="K34" s="15">
         <v>2.57</v>
       </c>
       <c r="L34" s="15">
         <v>1.38</v>
       </c>
       <c r="M34" s="15">
         <v>1.24</v>
       </c>
       <c r="N34" s="15">
-        <v>741</v>
+        <v>753</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
@@ -2424,51 +2424,51 @@
         <v>91</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15">
         <v>0.72135</v>
       </c>
       <c r="L36" s="15">
         <v>0.62517</v>
       </c>
       <c r="M36" s="15">
         <v>0.6011300000000001</v>
       </c>
       <c r="N36" s="15">
-        <v>405</v>
+        <v>435</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080044385</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
@@ -2578,51 +2578,51 @@
       <c r="D40" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E40" s="15">
         <v>10080027749</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>400</v>
       </c>
       <c r="K40" s="15">
         <v>0.64216</v>
       </c>
       <c r="L40" s="15">
         <v>0.34612</v>
       </c>
       <c r="M40" s="15">
         <v>0.3006</v>
       </c>
       <c r="N40" s="15">
-        <v>182</v>
+        <v>219</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
@@ -2656,129 +2656,129 @@
       <c r="D42" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E42" s="15">
         <v>10080063899</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>450</v>
       </c>
       <c r="K42" s="15">
         <v>0.96999</v>
       </c>
       <c r="L42" s="15">
         <v>0.52283</v>
       </c>
       <c r="M42" s="15">
         <v>0.45403</v>
       </c>
       <c r="N42" s="15">
-        <v>496</v>
+        <v>413</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E43" s="15">
         <v>10080010099</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>975</v>
       </c>
       <c r="K43" s="15">
         <v>1.6</v>
       </c>
       <c r="L43" s="15">
         <v>0.86366</v>
       </c>
       <c r="M43" s="15">
         <v>0.75002</v>
       </c>
       <c r="N43" s="15">
-        <v>136</v>
+        <v>180</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>280</v>
       </c>
       <c r="K44" s="15">
         <v>0.78461</v>
       </c>
       <c r="L44" s="15">
         <v>0.67999</v>
       </c>
       <c r="M44" s="15">
         <v>0.65384</v>
       </c>
       <c r="N44" s="15">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>1120</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
@@ -2816,92 +2816,92 @@
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>198</v>
       </c>
       <c r="K46" s="15">
         <v>1.13</v>
       </c>
       <c r="L46" s="15">
         <v>0.98002</v>
       </c>
       <c r="M46" s="15">
         <v>0.94233</v>
       </c>
       <c r="N46" s="15">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15">
         <v>780</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>120</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>225</v>
       </c>
       <c r="K47" s="15">
         <v>1.25</v>
       </c>
       <c r="L47" s="15">
         <v>1.08</v>
       </c>
       <c r="M47" s="15">
         <v>1.04</v>
       </c>
       <c r="N47" s="15">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15">
         <v>900</v>
       </c>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>121</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E48" s="15">
         <v>10080044386</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
@@ -2937,51 +2937,51 @@
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>355</v>
       </c>
       <c r="K49" s="15">
         <v>0.66632</v>
       </c>
       <c r="L49" s="15">
         <v>0.57747</v>
       </c>
       <c r="M49" s="15">
         <v>0.55526</v>
       </c>
       <c r="N49" s="15">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>1420</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>128</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>29</v>
@@ -3017,90 +3017,90 @@
       <c r="D51" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>1600</v>
       </c>
       <c r="K51" s="15">
         <v>0.07983</v>
       </c>
       <c r="L51" s="15">
         <v>0.06919</v>
       </c>
       <c r="M51" s="15">
         <v>0.06653000000000001</v>
       </c>
       <c r="N51" s="15">
-        <v>1104</v>
+        <v>1376</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>1200</v>
       </c>
       <c r="K52" s="15">
         <v>0.11738</v>
       </c>
       <c r="L52" s="15">
         <v>0.10173</v>
       </c>
       <c r="M52" s="15">
         <v>0.09780999999999999</v>
       </c>
       <c r="N52" s="15">
-        <v>853</v>
+        <v>667</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E53" s="15">
         <v>10080027584</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I53" s="15"/>
@@ -3288,92 +3288,92 @@
       </c>
       <c r="E58" s="15" t="s">
         <v>149</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J58" s="15">
         <v>500</v>
       </c>
       <c r="K58" s="15">
         <v>0.54423</v>
       </c>
       <c r="L58" s="15">
         <v>0.47167</v>
       </c>
       <c r="M58" s="15">
         <v>0.45353</v>
       </c>
       <c r="N58" s="15">
-        <v>1148</v>
+        <v>1161</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>153</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15" t="s">
         <v>154</v>
       </c>
       <c r="J59" s="15">
         <v>1000</v>
       </c>
       <c r="K59" s="15">
         <v>0.12903</v>
       </c>
       <c r="L59" s="15">
         <v>0.11183</v>
       </c>
       <c r="M59" s="15">
         <v>0.10753</v>
       </c>
       <c r="N59" s="15">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15">
         <v>4000</v>
       </c>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E60" s="15">
         <v>10080010176</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>29</v>
@@ -3409,51 +3409,51 @@
       <c r="D61" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E61" s="15" t="s">
         <v>159</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>740</v>
       </c>
       <c r="K61" s="15">
         <v>0.23349</v>
       </c>
       <c r="L61" s="15">
         <v>0.20236</v>
       </c>
       <c r="M61" s="15">
         <v>0.19458</v>
       </c>
       <c r="N61" s="15">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15">
         <v>2960</v>
       </c>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>160</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>161</v>
       </c>
       <c r="E62" s="15">
         <v>10080010174</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
@@ -3567,92 +3567,92 @@
       <c r="D65" s="15" t="s">
         <v>167</v>
       </c>
       <c r="E65" s="15" t="s">
         <v>168</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.1334</v>
       </c>
       <c r="L65" s="15">
         <v>0.11561</v>
       </c>
       <c r="M65" s="15">
         <v>0.11116</v>
       </c>
       <c r="N65" s="15">
-        <v>345</v>
+        <v>400</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15">
         <v>4000</v>
       </c>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>169</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>170</v>
       </c>
       <c r="E66" s="15">
         <v>10080010178</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1</v>
       </c>
       <c r="K66" s="15">
         <v>0.43921</v>
       </c>
       <c r="L66" s="15">
         <v>0.2353</v>
       </c>
       <c r="M66" s="15">
         <v>0.21176</v>
       </c>
       <c r="N66" s="15">
-        <v>966</v>
+        <v>1002</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>171</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>172</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>