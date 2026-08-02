--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1611,129 +1611,129 @@
       <c r="D15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="15">
         <v>10080043044</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>880</v>
       </c>
       <c r="K15" s="15">
         <v>0.61605</v>
       </c>
       <c r="L15" s="15">
         <v>0.33206</v>
       </c>
       <c r="M15" s="15">
         <v>0.28838</v>
       </c>
       <c r="N15" s="15">
-        <v>774</v>
+        <v>598</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080043045</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>650</v>
       </c>
       <c r="K16" s="15">
         <v>0.92918</v>
       </c>
       <c r="L16" s="15">
         <v>0.50085</v>
       </c>
       <c r="M16" s="15">
         <v>0.43494</v>
       </c>
       <c r="N16" s="15">
-        <v>699</v>
+        <v>624</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15">
         <v>10080048827</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>480</v>
       </c>
       <c r="K17" s="15">
         <v>1.23</v>
       </c>
       <c r="L17" s="15">
         <v>0.66279</v>
       </c>
       <c r="M17" s="15">
         <v>0.57559</v>
       </c>
       <c r="N17" s="15">
-        <v>158</v>
+        <v>210</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="15">
         <v>10080048828</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
@@ -1806,51 +1806,51 @@
       <c r="D20" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E20" s="15">
         <v>10080048829</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>280</v>
       </c>
       <c r="K20" s="15">
         <v>0.73682</v>
       </c>
       <c r="L20" s="15">
         <v>0.63857</v>
       </c>
       <c r="M20" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>268</v>
+        <v>296</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="15">
         <v>10080043048</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15"/>
@@ -2079,51 +2079,51 @@
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>575</v>
       </c>
       <c r="K27" s="15">
         <v>0.41765</v>
       </c>
       <c r="L27" s="15">
         <v>0.36196</v>
       </c>
       <c r="M27" s="15">
         <v>0.34804</v>
       </c>
       <c r="N27" s="15">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="15">
         <v>10080010104</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
@@ -2235,51 +2235,51 @@
       </c>
       <c r="E31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J31" s="15">
         <v>280</v>
       </c>
       <c r="K31" s="15">
         <v>1.38</v>
       </c>
       <c r="L31" s="15">
         <v>0.91957</v>
       </c>
       <c r="M31" s="15">
         <v>0.83477</v>
       </c>
       <c r="N31" s="15">
-        <v>334</v>
+        <v>299</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="15">
         <v>10080010097</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15"/>
@@ -2348,51 +2348,51 @@
       <c r="D34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E34" s="15">
         <v>10080034187</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>165</v>
       </c>
       <c r="K34" s="15">
         <v>2.57</v>
       </c>
       <c r="L34" s="15">
         <v>1.38</v>
       </c>
       <c r="M34" s="15">
         <v>1.24</v>
       </c>
       <c r="N34" s="15">
-        <v>753</v>
+        <v>801</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
@@ -2424,51 +2424,51 @@
         <v>91</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15">
         <v>0.72135</v>
       </c>
       <c r="L36" s="15">
         <v>0.62517</v>
       </c>
       <c r="M36" s="15">
         <v>0.6011300000000001</v>
       </c>
       <c r="N36" s="15">
-        <v>435</v>
+        <v>390</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080044385</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
@@ -2578,51 +2578,51 @@
       <c r="D40" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E40" s="15">
         <v>10080027749</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>400</v>
       </c>
       <c r="K40" s="15">
         <v>0.64216</v>
       </c>
       <c r="L40" s="15">
         <v>0.34612</v>
       </c>
       <c r="M40" s="15">
         <v>0.3006</v>
       </c>
       <c r="N40" s="15">
-        <v>219</v>
+        <v>200</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
@@ -2656,252 +2656,252 @@
       <c r="D42" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E42" s="15">
         <v>10080063899</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>450</v>
       </c>
       <c r="K42" s="15">
         <v>0.96999</v>
       </c>
       <c r="L42" s="15">
         <v>0.52283</v>
       </c>
       <c r="M42" s="15">
         <v>0.45403</v>
       </c>
       <c r="N42" s="15">
-        <v>413</v>
+        <v>467</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E43" s="15">
         <v>10080010099</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>975</v>
       </c>
       <c r="K43" s="15">
         <v>1.6</v>
       </c>
       <c r="L43" s="15">
         <v>0.86366</v>
       </c>
       <c r="M43" s="15">
         <v>0.75002</v>
       </c>
       <c r="N43" s="15">
-        <v>180</v>
+        <v>136</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>280</v>
       </c>
       <c r="K44" s="15">
         <v>0.78461</v>
       </c>
       <c r="L44" s="15">
         <v>0.67999</v>
       </c>
       <c r="M44" s="15">
         <v>0.65384</v>
       </c>
       <c r="N44" s="15">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>1120</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>175</v>
       </c>
       <c r="K45" s="15">
         <v>0.9464399999999999</v>
       </c>
       <c r="L45" s="15">
         <v>0.82025</v>
       </c>
       <c r="M45" s="15">
         <v>0.7887</v>
       </c>
       <c r="N45" s="15">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15">
         <v>700</v>
       </c>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>198</v>
       </c>
       <c r="K46" s="15">
         <v>1.13</v>
       </c>
       <c r="L46" s="15">
         <v>0.98002</v>
       </c>
       <c r="M46" s="15">
         <v>0.94233</v>
       </c>
       <c r="N46" s="15">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15">
         <v>780</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>120</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>225</v>
       </c>
       <c r="K47" s="15">
         <v>1.25</v>
       </c>
       <c r="L47" s="15">
         <v>1.08</v>
       </c>
       <c r="M47" s="15">
         <v>1.04</v>
       </c>
       <c r="N47" s="15">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15">
         <v>900</v>
       </c>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>121</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E48" s="15">
         <v>10080044386</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
@@ -2937,51 +2937,51 @@
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>355</v>
       </c>
       <c r="K49" s="15">
         <v>0.66632</v>
       </c>
       <c r="L49" s="15">
         <v>0.57747</v>
       </c>
       <c r="M49" s="15">
         <v>0.55526</v>
       </c>
       <c r="N49" s="15">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>1420</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>128</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>29</v>
@@ -3017,90 +3017,90 @@
       <c r="D51" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>1600</v>
       </c>
       <c r="K51" s="15">
         <v>0.07983</v>
       </c>
       <c r="L51" s="15">
         <v>0.06919</v>
       </c>
       <c r="M51" s="15">
         <v>0.06653000000000001</v>
       </c>
       <c r="N51" s="15">
-        <v>1376</v>
+        <v>976</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>1200</v>
       </c>
       <c r="K52" s="15">
-        <v>0.11738</v>
+        <v>0.223</v>
       </c>
       <c r="L52" s="15">
-        <v>0.10173</v>
+        <v>0.1488</v>
       </c>
       <c r="M52" s="15">
-        <v>0.09780999999999999</v>
+        <v>0.135</v>
       </c>
       <c r="N52" s="15">
-        <v>667</v>
+        <v>882</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E53" s="15">
         <v>10080027584</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I53" s="15"/>
@@ -3288,92 +3288,92 @@
       </c>
       <c r="E58" s="15" t="s">
         <v>149</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J58" s="15">
         <v>500</v>
       </c>
       <c r="K58" s="15">
         <v>0.54423</v>
       </c>
       <c r="L58" s="15">
         <v>0.47167</v>
       </c>
       <c r="M58" s="15">
         <v>0.45353</v>
       </c>
       <c r="N58" s="15">
-        <v>1161</v>
+        <v>1040</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>153</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15" t="s">
         <v>154</v>
       </c>
       <c r="J59" s="15">
         <v>1000</v>
       </c>
       <c r="K59" s="15">
         <v>0.12903</v>
       </c>
       <c r="L59" s="15">
         <v>0.11183</v>
       </c>
       <c r="M59" s="15">
         <v>0.10753</v>
       </c>
       <c r="N59" s="15">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15">
         <v>4000</v>
       </c>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E60" s="15">
         <v>10080010176</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>29</v>
@@ -3409,51 +3409,51 @@
       <c r="D61" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E61" s="15" t="s">
         <v>159</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>740</v>
       </c>
       <c r="K61" s="15">
         <v>0.23349</v>
       </c>
       <c r="L61" s="15">
         <v>0.20236</v>
       </c>
       <c r="M61" s="15">
         <v>0.19458</v>
       </c>
       <c r="N61" s="15">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15">
         <v>2960</v>
       </c>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>160</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>161</v>
       </c>
       <c r="E62" s="15">
         <v>10080010174</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
@@ -3567,92 +3567,92 @@
       <c r="D65" s="15" t="s">
         <v>167</v>
       </c>
       <c r="E65" s="15" t="s">
         <v>168</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.1334</v>
       </c>
       <c r="L65" s="15">
         <v>0.11561</v>
       </c>
       <c r="M65" s="15">
         <v>0.11116</v>
       </c>
       <c r="N65" s="15">
-        <v>400</v>
+        <v>375</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15">
         <v>4000</v>
       </c>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>169</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>170</v>
       </c>
       <c r="E66" s="15">
         <v>10080010178</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1</v>
       </c>
       <c r="K66" s="15">
         <v>0.43921</v>
       </c>
       <c r="L66" s="15">
         <v>0.2353</v>
       </c>
       <c r="M66" s="15">
         <v>0.21176</v>
       </c>
       <c r="N66" s="15">
-        <v>1002</v>
+        <v>883</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>171</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>172</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>