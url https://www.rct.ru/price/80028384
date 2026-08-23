--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1611,129 +1611,129 @@
       <c r="D15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="15">
         <v>10080043044</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>880</v>
       </c>
       <c r="K15" s="15">
         <v>0.61605</v>
       </c>
       <c r="L15" s="15">
         <v>0.33206</v>
       </c>
       <c r="M15" s="15">
         <v>0.28838</v>
       </c>
       <c r="N15" s="15">
-        <v>598</v>
+        <v>745</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080043045</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>650</v>
       </c>
       <c r="K16" s="15">
         <v>0.92918</v>
       </c>
       <c r="L16" s="15">
         <v>0.50085</v>
       </c>
       <c r="M16" s="15">
         <v>0.43494</v>
       </c>
       <c r="N16" s="15">
-        <v>624</v>
+        <v>500</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15">
         <v>10080048827</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>480</v>
       </c>
       <c r="K17" s="15">
         <v>1.23</v>
       </c>
       <c r="L17" s="15">
         <v>0.66279</v>
       </c>
       <c r="M17" s="15">
         <v>0.57559</v>
       </c>
       <c r="N17" s="15">
-        <v>210</v>
+        <v>228</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="15">
         <v>10080048828</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
@@ -1806,51 +1806,51 @@
       <c r="D20" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E20" s="15">
         <v>10080048829</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>280</v>
       </c>
       <c r="K20" s="15">
         <v>0.73682</v>
       </c>
       <c r="L20" s="15">
         <v>0.63857</v>
       </c>
       <c r="M20" s="15">
         <v>0.6140099999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>296</v>
+        <v>344</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="15">
         <v>10080043048</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="15"/>
@@ -2079,51 +2079,51 @@
       <c r="D27" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>575</v>
       </c>
       <c r="K27" s="15">
         <v>0.41765</v>
       </c>
       <c r="L27" s="15">
         <v>0.36196</v>
       </c>
       <c r="M27" s="15">
         <v>0.34804</v>
       </c>
       <c r="N27" s="15">
-        <v>170</v>
+        <v>149</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="15">
         <v>10080010104</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
@@ -2235,51 +2235,51 @@
       </c>
       <c r="E31" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J31" s="15">
         <v>280</v>
       </c>
       <c r="K31" s="15">
         <v>1.38</v>
       </c>
       <c r="L31" s="15">
         <v>0.91957</v>
       </c>
       <c r="M31" s="15">
         <v>0.83477</v>
       </c>
       <c r="N31" s="15">
-        <v>299</v>
+        <v>444</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="15">
         <v>10080010097</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="15"/>
@@ -2348,51 +2348,51 @@
       <c r="D34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E34" s="15">
         <v>10080034187</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>165</v>
       </c>
       <c r="K34" s="15">
         <v>2.57</v>
       </c>
       <c r="L34" s="15">
         <v>1.38</v>
       </c>
       <c r="M34" s="15">
         <v>1.24</v>
       </c>
       <c r="N34" s="15">
-        <v>801</v>
+        <v>933</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
@@ -2413,62 +2413,64 @@
       <c r="P35" s="15"/>
       <c r="Q35" s="15">
         <v>660</v>
       </c>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
-      <c r="J36" s="15"/>
+      <c r="J36" s="15">
+        <v>270</v>
+      </c>
       <c r="K36" s="15">
         <v>0.72135</v>
       </c>
       <c r="L36" s="15">
         <v>0.62517</v>
       </c>
       <c r="M36" s="15">
         <v>0.6011300000000001</v>
       </c>
       <c r="N36" s="15">
-        <v>390</v>
+        <v>315</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080044385</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
@@ -2578,51 +2580,51 @@
       <c r="D40" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E40" s="15">
         <v>10080027749</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>400</v>
       </c>
       <c r="K40" s="15">
         <v>0.64216</v>
       </c>
       <c r="L40" s="15">
         <v>0.34612</v>
       </c>
       <c r="M40" s="15">
         <v>0.3006</v>
       </c>
       <c r="N40" s="15">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
@@ -2656,252 +2658,252 @@
       <c r="D42" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E42" s="15">
         <v>10080063899</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>450</v>
       </c>
       <c r="K42" s="15">
         <v>0.96999</v>
       </c>
       <c r="L42" s="15">
         <v>0.52283</v>
       </c>
       <c r="M42" s="15">
         <v>0.45403</v>
       </c>
       <c r="N42" s="15">
-        <v>467</v>
+        <v>514</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E43" s="15">
         <v>10080010099</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>975</v>
       </c>
       <c r="K43" s="15">
         <v>1.6</v>
       </c>
       <c r="L43" s="15">
         <v>0.86366</v>
       </c>
       <c r="M43" s="15">
         <v>0.75002</v>
       </c>
       <c r="N43" s="15">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>280</v>
       </c>
       <c r="K44" s="15">
         <v>0.78461</v>
       </c>
       <c r="L44" s="15">
         <v>0.67999</v>
       </c>
       <c r="M44" s="15">
         <v>0.65384</v>
       </c>
       <c r="N44" s="15">
-        <v>129</v>
+        <v>104</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>1120</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>175</v>
       </c>
       <c r="K45" s="15">
         <v>0.9464399999999999</v>
       </c>
       <c r="L45" s="15">
         <v>0.82025</v>
       </c>
       <c r="M45" s="15">
         <v>0.7887</v>
       </c>
       <c r="N45" s="15">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15">
         <v>700</v>
       </c>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>198</v>
       </c>
       <c r="K46" s="15">
         <v>1.13</v>
       </c>
       <c r="L46" s="15">
         <v>0.98002</v>
       </c>
       <c r="M46" s="15">
         <v>0.94233</v>
       </c>
       <c r="N46" s="15">
-        <v>116</v>
+        <v>95</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15">
         <v>780</v>
       </c>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>120</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>225</v>
       </c>
       <c r="K47" s="15">
         <v>1.25</v>
       </c>
       <c r="L47" s="15">
         <v>1.08</v>
       </c>
       <c r="M47" s="15">
         <v>1.04</v>
       </c>
       <c r="N47" s="15">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15">
         <v>900</v>
       </c>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>121</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E48" s="15">
         <v>10080044386</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
@@ -2937,51 +2939,51 @@
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>355</v>
       </c>
       <c r="K49" s="15">
         <v>0.66632</v>
       </c>
       <c r="L49" s="15">
         <v>0.57747</v>
       </c>
       <c r="M49" s="15">
         <v>0.55526</v>
       </c>
       <c r="N49" s="15">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>1420</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>128</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>29</v>
@@ -3017,90 +3019,90 @@
       <c r="D51" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>1600</v>
       </c>
       <c r="K51" s="15">
         <v>0.07983</v>
       </c>
       <c r="L51" s="15">
         <v>0.06919</v>
       </c>
       <c r="M51" s="15">
         <v>0.06653000000000001</v>
       </c>
       <c r="N51" s="15">
-        <v>976</v>
+        <v>1392</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>1200</v>
       </c>
       <c r="K52" s="15">
         <v>0.223</v>
       </c>
       <c r="L52" s="15">
         <v>0.1488</v>
       </c>
       <c r="M52" s="15">
         <v>0.135</v>
       </c>
       <c r="N52" s="15">
-        <v>882</v>
+        <v>824</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E53" s="15">
         <v>10080027584</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I53" s="15"/>
@@ -3288,92 +3290,92 @@
       </c>
       <c r="E58" s="15" t="s">
         <v>149</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J58" s="15">
         <v>500</v>
       </c>
       <c r="K58" s="15">
         <v>0.54423</v>
       </c>
       <c r="L58" s="15">
         <v>0.47167</v>
       </c>
       <c r="M58" s="15">
         <v>0.45353</v>
       </c>
       <c r="N58" s="15">
-        <v>1040</v>
+        <v>1202</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>153</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15" t="s">
         <v>154</v>
       </c>
       <c r="J59" s="15">
         <v>1000</v>
       </c>
       <c r="K59" s="15">
         <v>0.12903</v>
       </c>
       <c r="L59" s="15">
         <v>0.11183</v>
       </c>
       <c r="M59" s="15">
         <v>0.10753</v>
       </c>
       <c r="N59" s="15">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15">
         <v>4000</v>
       </c>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E60" s="15">
         <v>10080010176</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>29</v>
@@ -3409,51 +3411,51 @@
       <c r="D61" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E61" s="15" t="s">
         <v>159</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>740</v>
       </c>
       <c r="K61" s="15">
         <v>0.23349</v>
       </c>
       <c r="L61" s="15">
         <v>0.20236</v>
       </c>
       <c r="M61" s="15">
         <v>0.19458</v>
       </c>
       <c r="N61" s="15">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15">
         <v>2960</v>
       </c>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>160</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>161</v>
       </c>
       <c r="E62" s="15">
         <v>10080010174</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
@@ -3567,92 +3569,92 @@
       <c r="D65" s="15" t="s">
         <v>167</v>
       </c>
       <c r="E65" s="15" t="s">
         <v>168</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.1334</v>
       </c>
       <c r="L65" s="15">
         <v>0.11561</v>
       </c>
       <c r="M65" s="15">
         <v>0.11116</v>
       </c>
       <c r="N65" s="15">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15">
         <v>4000</v>
       </c>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>169</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>170</v>
       </c>
       <c r="E66" s="15">
         <v>10080010178</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="K66" s="15">
         <v>0.43921</v>
       </c>
       <c r="L66" s="15">
         <v>0.2353</v>
       </c>
       <c r="M66" s="15">
         <v>0.21176</v>
       </c>
       <c r="N66" s="15">
-        <v>883</v>
+        <v>763</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>171</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>172</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>