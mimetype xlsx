--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1939,92 +1939,92 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J18" s="15">
         <v>1500</v>
       </c>
       <c r="K18" s="15">
         <v>0.09372</v>
       </c>
       <c r="L18" s="15">
         <v>0.08122</v>
       </c>
       <c r="M18" s="15">
         <v>0.0781</v>
       </c>
       <c r="N18" s="15">
-        <v>16540</v>
+        <v>11924</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.15162</v>
       </c>
       <c r="L19" s="15">
         <v>0.1314</v>
       </c>
       <c r="M19" s="15">
         <v>0.12635</v>
       </c>
       <c r="N19" s="15">
-        <v>32668</v>
+        <v>36966</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I20" s="15"/>
@@ -4121,51 +4121,51 @@
       </c>
       <c r="E76" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>240</v>
       </c>
       <c r="J76" s="15">
         <v>800</v>
       </c>
       <c r="K76" s="15">
         <v>0.19742</v>
       </c>
       <c r="L76" s="15">
         <v>0.17109</v>
       </c>
       <c r="M76" s="15">
         <v>0.16451</v>
       </c>
       <c r="N76" s="15">
-        <v>1753</v>
+        <v>1709</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>241</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>242</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>243</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15"/>
       <c r="K77" s="15">