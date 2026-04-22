--- v6 (2026-04-02)
+++ v7 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1939,92 +1939,92 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J18" s="15">
         <v>1500</v>
       </c>
       <c r="K18" s="15">
         <v>0.09372</v>
       </c>
       <c r="L18" s="15">
         <v>0.08122</v>
       </c>
       <c r="M18" s="15">
         <v>0.0781</v>
       </c>
       <c r="N18" s="15">
-        <v>11924</v>
+        <v>14424</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.15162</v>
       </c>
       <c r="L19" s="15">
         <v>0.1314</v>
       </c>
       <c r="M19" s="15">
         <v>0.12635</v>
       </c>
       <c r="N19" s="15">
-        <v>36966</v>
+        <v>38685</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I20" s="15"/>
@@ -2247,51 +2247,51 @@
         <v>83</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15">
         <v>0.2415</v>
       </c>
       <c r="L26" s="15">
         <v>0.15698</v>
       </c>
       <c r="M26" s="15">
         <v>0.13283</v>
       </c>
       <c r="N26" s="15">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I27" s="15"/>
@@ -3114,51 +3114,51 @@
       <c r="D49" s="15" t="s">
         <v>157</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>158</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>1000</v>
       </c>
       <c r="K49" s="15">
         <v>0.08946999999999999</v>
       </c>
       <c r="L49" s="15">
         <v>0.065</v>
       </c>
       <c r="M49" s="15">
         <v>0.06</v>
       </c>
       <c r="N49" s="15">
-        <v>9525</v>
+        <v>10150</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>5000</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>161</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>151</v>
@@ -4121,51 +4121,51 @@
       </c>
       <c r="E76" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>240</v>
       </c>
       <c r="J76" s="15">
         <v>800</v>
       </c>
       <c r="K76" s="15">
         <v>0.19742</v>
       </c>
       <c r="L76" s="15">
         <v>0.17109</v>
       </c>
       <c r="M76" s="15">
         <v>0.16451</v>
       </c>
       <c r="N76" s="15">
-        <v>1709</v>
+        <v>1819</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>241</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>242</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>243</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15"/>
       <c r="K77" s="15">