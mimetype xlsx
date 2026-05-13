--- v7 (2026-04-22)
+++ v8 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1980,51 +1980,51 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.15162</v>
       </c>
       <c r="L19" s="15">
         <v>0.1314</v>
       </c>
       <c r="M19" s="15">
         <v>0.12635</v>
       </c>
       <c r="N19" s="15">
-        <v>38685</v>
+        <v>27939</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I20" s="15"/>
@@ -3114,51 +3114,51 @@
       <c r="D49" s="15" t="s">
         <v>157</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>158</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>1000</v>
       </c>
       <c r="K49" s="15">
         <v>0.08946999999999999</v>
       </c>
       <c r="L49" s="15">
         <v>0.065</v>
       </c>
       <c r="M49" s="15">
         <v>0.06</v>
       </c>
       <c r="N49" s="15">
-        <v>10150</v>
+        <v>8504</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>5000</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>161</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>151</v>
@@ -4121,51 +4121,51 @@
       </c>
       <c r="E76" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>240</v>
       </c>
       <c r="J76" s="15">
         <v>800</v>
       </c>
       <c r="K76" s="15">
         <v>0.19742</v>
       </c>
       <c r="L76" s="15">
         <v>0.17109</v>
       </c>
       <c r="M76" s="15">
         <v>0.16451</v>
       </c>
       <c r="N76" s="15">
-        <v>1819</v>
+        <v>1731</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>241</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>242</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>243</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15"/>
       <c r="K77" s="15">