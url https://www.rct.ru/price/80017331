--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1939,92 +1939,92 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J18" s="15">
         <v>1500</v>
       </c>
       <c r="K18" s="15">
         <v>0.09372</v>
       </c>
       <c r="L18" s="15">
         <v>0.08122</v>
       </c>
       <c r="M18" s="15">
         <v>0.0781</v>
       </c>
       <c r="N18" s="15">
-        <v>14424</v>
+        <v>13848</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.15162</v>
       </c>
       <c r="L19" s="15">
         <v>0.1314</v>
       </c>
       <c r="M19" s="15">
         <v>0.12635</v>
       </c>
       <c r="N19" s="15">
-        <v>27939</v>
+        <v>29389</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I20" s="15"/>
@@ -3114,51 +3114,51 @@
       <c r="D49" s="15" t="s">
         <v>157</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>158</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>1000</v>
       </c>
       <c r="K49" s="15">
         <v>0.08946999999999999</v>
       </c>
       <c r="L49" s="15">
         <v>0.065</v>
       </c>
       <c r="M49" s="15">
         <v>0.06</v>
       </c>
       <c r="N49" s="15">
-        <v>8504</v>
+        <v>7749</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>5000</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>161</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>151</v>
@@ -4121,51 +4121,51 @@
       </c>
       <c r="E76" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>240</v>
       </c>
       <c r="J76" s="15">
         <v>800</v>
       </c>
       <c r="K76" s="15">
         <v>0.19742</v>
       </c>
       <c r="L76" s="15">
         <v>0.17109</v>
       </c>
       <c r="M76" s="15">
         <v>0.16451</v>
       </c>
       <c r="N76" s="15">
-        <v>1731</v>
+        <v>1381</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>241</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>242</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>243</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15"/>
       <c r="K77" s="15">