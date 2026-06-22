--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1939,92 +1939,92 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J18" s="15">
         <v>1500</v>
       </c>
       <c r="K18" s="15">
         <v>0.09372</v>
       </c>
       <c r="L18" s="15">
         <v>0.08122</v>
       </c>
       <c r="M18" s="15">
         <v>0.0781</v>
       </c>
       <c r="N18" s="15">
-        <v>13848</v>
+        <v>11732</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.15162</v>
       </c>
       <c r="L19" s="15">
         <v>0.1314</v>
       </c>
       <c r="M19" s="15">
         <v>0.12635</v>
       </c>
       <c r="N19" s="15">
-        <v>29389</v>
+        <v>37785</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I20" s="15"/>
@@ -3114,51 +3114,51 @@
       <c r="D49" s="15" t="s">
         <v>157</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>158</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>1000</v>
       </c>
       <c r="K49" s="15">
         <v>0.08946999999999999</v>
       </c>
       <c r="L49" s="15">
         <v>0.065</v>
       </c>
       <c r="M49" s="15">
         <v>0.06</v>
       </c>
       <c r="N49" s="15">
-        <v>7749</v>
+        <v>9190</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>5000</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>161</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>151</v>
@@ -3744,53 +3744,51 @@
       <c r="C66" s="15" t="s">
         <v>207</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>208</v>
       </c>
       <c r="E66" s="15" t="s">
         <v>209</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15"/>
       <c r="K66" s="15">
         <v>0.25</v>
       </c>
       <c r="L66" s="15">
         <v>0.25</v>
       </c>
       <c r="M66" s="15">
         <v>0.25</v>
       </c>
-      <c r="N66" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>210</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>211</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>212</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15"/>
@@ -4121,51 +4119,51 @@
       </c>
       <c r="E76" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>240</v>
       </c>
       <c r="J76" s="15">
         <v>800</v>
       </c>
       <c r="K76" s="15">
         <v>0.19742</v>
       </c>
       <c r="L76" s="15">
         <v>0.17109</v>
       </c>
       <c r="M76" s="15">
         <v>0.16451</v>
       </c>
       <c r="N76" s="15">
-        <v>1381</v>
+        <v>1841</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>241</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>242</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>243</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15"/>
       <c r="K77" s="15">