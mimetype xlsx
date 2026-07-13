--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1939,92 +1939,92 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J18" s="15">
         <v>1500</v>
       </c>
       <c r="K18" s="15">
         <v>0.09372</v>
       </c>
       <c r="L18" s="15">
         <v>0.08122</v>
       </c>
       <c r="M18" s="15">
         <v>0.0781</v>
       </c>
       <c r="N18" s="15">
-        <v>11732</v>
+        <v>15194</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.15162</v>
       </c>
       <c r="L19" s="15">
         <v>0.1314</v>
       </c>
       <c r="M19" s="15">
         <v>0.12635</v>
       </c>
       <c r="N19" s="15">
-        <v>37785</v>
+        <v>30648</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I20" s="15"/>
@@ -4119,51 +4119,51 @@
       </c>
       <c r="E76" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>240</v>
       </c>
       <c r="J76" s="15">
         <v>800</v>
       </c>
       <c r="K76" s="15">
         <v>0.19742</v>
       </c>
       <c r="L76" s="15">
         <v>0.17109</v>
       </c>
       <c r="M76" s="15">
         <v>0.16451</v>
       </c>
       <c r="N76" s="15">
-        <v>1841</v>
+        <v>1578</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>241</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>242</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>243</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15"/>
       <c r="K77" s="15">