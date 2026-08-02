--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1980,51 +1980,51 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.15162</v>
       </c>
       <c r="L19" s="15">
         <v>0.1314</v>
       </c>
       <c r="M19" s="15">
         <v>0.12635</v>
       </c>
       <c r="N19" s="15">
-        <v>30648</v>
+        <v>22708</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I20" s="15"/>
@@ -3114,51 +3114,51 @@
       <c r="D49" s="15" t="s">
         <v>157</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>158</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>1000</v>
       </c>
       <c r="K49" s="15">
         <v>0.08946999999999999</v>
       </c>
       <c r="L49" s="15">
         <v>0.065</v>
       </c>
       <c r="M49" s="15">
         <v>0.06</v>
       </c>
       <c r="N49" s="15">
-        <v>9190</v>
+        <v>9738</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>5000</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>161</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>151</v>
@@ -4119,51 +4119,51 @@
       </c>
       <c r="E76" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>240</v>
       </c>
       <c r="J76" s="15">
         <v>800</v>
       </c>
       <c r="K76" s="15">
         <v>0.19742</v>
       </c>
       <c r="L76" s="15">
         <v>0.17109</v>
       </c>
       <c r="M76" s="15">
         <v>0.16451</v>
       </c>
       <c r="N76" s="15">
-        <v>1578</v>
+        <v>1688</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>241</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>242</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>243</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15"/>
       <c r="K77" s="15">