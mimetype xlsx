--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1939,92 +1939,92 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J18" s="15">
         <v>1500</v>
       </c>
       <c r="K18" s="15">
         <v>0.09372</v>
       </c>
       <c r="L18" s="15">
         <v>0.08122</v>
       </c>
       <c r="M18" s="15">
         <v>0.0781</v>
       </c>
       <c r="N18" s="15">
-        <v>15194</v>
+        <v>15378</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.15162</v>
       </c>
       <c r="L19" s="15">
         <v>0.1314</v>
       </c>
       <c r="M19" s="15">
         <v>0.12635</v>
       </c>
       <c r="N19" s="15">
-        <v>22708</v>
+        <v>19510</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I20" s="15"/>
@@ -3114,51 +3114,51 @@
       <c r="D49" s="15" t="s">
         <v>157</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>158</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>1000</v>
       </c>
       <c r="K49" s="15">
         <v>0.08946999999999999</v>
       </c>
       <c r="L49" s="15">
         <v>0.065</v>
       </c>
       <c r="M49" s="15">
         <v>0.06</v>
       </c>
       <c r="N49" s="15">
-        <v>9738</v>
+        <v>11247</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>5000</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>161</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>151</v>
@@ -4119,51 +4119,51 @@
       </c>
       <c r="E76" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>240</v>
       </c>
       <c r="J76" s="15">
         <v>800</v>
       </c>
       <c r="K76" s="15">
         <v>0.19742</v>
       </c>
       <c r="L76" s="15">
         <v>0.17109</v>
       </c>
       <c r="M76" s="15">
         <v>0.16451</v>
       </c>
       <c r="N76" s="15">
-        <v>1688</v>
+        <v>1950</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>241</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>242</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>243</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15"/>
       <c r="K77" s="15">