--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1939,92 +1939,92 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J18" s="15">
         <v>1500</v>
       </c>
       <c r="K18" s="15">
         <v>0.09372</v>
       </c>
       <c r="L18" s="15">
         <v>0.08122</v>
       </c>
       <c r="M18" s="15">
         <v>0.0781</v>
       </c>
       <c r="N18" s="15">
-        <v>15378</v>
+        <v>16339</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.15162</v>
       </c>
       <c r="L19" s="15">
         <v>0.1314</v>
       </c>
       <c r="M19" s="15">
         <v>0.12635</v>
       </c>
       <c r="N19" s="15">
-        <v>19510</v>
+        <v>22069</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I20" s="15"/>
@@ -3114,51 +3114,51 @@
       <c r="D49" s="15" t="s">
         <v>157</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>158</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>1000</v>
       </c>
       <c r="K49" s="15">
         <v>0.08946999999999999</v>
       </c>
       <c r="L49" s="15">
         <v>0.065</v>
       </c>
       <c r="M49" s="15">
         <v>0.06</v>
       </c>
       <c r="N49" s="15">
-        <v>11247</v>
+        <v>8504</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>5000</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>161</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>151</v>
@@ -4119,51 +4119,51 @@
       </c>
       <c r="E76" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>59</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>240</v>
       </c>
       <c r="J76" s="15">
         <v>800</v>
       </c>
       <c r="K76" s="15">
         <v>0.19742</v>
       </c>
       <c r="L76" s="15">
         <v>0.17109</v>
       </c>
       <c r="M76" s="15">
         <v>0.16451</v>
       </c>
       <c r="N76" s="15">
-        <v>1950</v>
+        <v>1644</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>241</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>242</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>243</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15"/>
       <c r="K77" s="15">