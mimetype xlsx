--- v4 (2026-03-13)
+++ v5 (2026-04-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.03.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1211,129 +1211,129 @@
       <c r="D13" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="15">
         <v>10080016924</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.21381</v>
       </c>
       <c r="L13" s="15">
         <v>0.06947</v>
       </c>
       <c r="M13" s="15">
         <v>0.06947</v>
       </c>
       <c r="N13" s="15">
-        <v>2690</v>
+        <v>2759</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="15">
         <v>10080016925</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.24018</v>
       </c>
       <c r="L14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="N14" s="15">
-        <v>2031</v>
+        <v>1711</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="15">
         <v>10080016926</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.28648</v>
       </c>
       <c r="L15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="N15" s="15">
-        <v>319</v>
+        <v>396</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="15">
         <v>10080016927</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
@@ -1624,51 +1624,51 @@
       <c r="D24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>2000</v>
       </c>
       <c r="K24" s="15">
         <v>0.02664</v>
       </c>
       <c r="L24" s="15">
         <v>0.02309</v>
       </c>
       <c r="M24" s="15">
         <v>0.0222</v>
       </c>
       <c r="N24" s="15">
-        <v>870</v>
+        <v>840</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>