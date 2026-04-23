--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.04.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1211,129 +1211,129 @@
       <c r="D13" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="15">
         <v>10080016924</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.21381</v>
       </c>
       <c r="L13" s="15">
         <v>0.06947</v>
       </c>
       <c r="M13" s="15">
         <v>0.06947</v>
       </c>
       <c r="N13" s="15">
-        <v>2759</v>
+        <v>2214</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="15">
         <v>10080016925</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.24018</v>
       </c>
       <c r="L14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="N14" s="15">
-        <v>1711</v>
+        <v>1764</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="15">
         <v>10080016926</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.28648</v>
       </c>
       <c r="L15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="N15" s="15">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="15">
         <v>10080016927</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
@@ -1624,51 +1624,51 @@
       <c r="D24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>2000</v>
       </c>
       <c r="K24" s="15">
         <v>0.02664</v>
       </c>
       <c r="L24" s="15">
         <v>0.02309</v>
       </c>
       <c r="M24" s="15">
         <v>0.0222</v>
       </c>
       <c r="N24" s="15">
-        <v>840</v>
+        <v>640</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>