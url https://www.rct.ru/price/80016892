--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1211,129 +1211,129 @@
       <c r="D13" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="15">
         <v>10080016924</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.21381</v>
       </c>
       <c r="L13" s="15">
         <v>0.06947</v>
       </c>
       <c r="M13" s="15">
         <v>0.06947</v>
       </c>
       <c r="N13" s="15">
-        <v>2214</v>
+        <v>2282</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="15">
         <v>10080016925</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.24018</v>
       </c>
       <c r="L14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="N14" s="15">
-        <v>1764</v>
+        <v>2298</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="15">
         <v>10080016926</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.28648</v>
       </c>
       <c r="L15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="N15" s="15">
-        <v>401</v>
+        <v>342</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="15">
         <v>10080016927</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
@@ -1624,51 +1624,51 @@
       <c r="D24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>2000</v>
       </c>
       <c r="K24" s="15">
         <v>0.02664</v>
       </c>
       <c r="L24" s="15">
         <v>0.02309</v>
       </c>
       <c r="M24" s="15">
         <v>0.0222</v>
       </c>
       <c r="N24" s="15">
-        <v>640</v>
+        <v>780</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>