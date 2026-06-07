--- v7 (2026-05-13)
+++ v8 (2026-06-07)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>05.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1211,129 +1211,129 @@
       <c r="D13" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="15">
         <v>10080016924</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.21381</v>
       </c>
       <c r="L13" s="15">
         <v>0.06947</v>
       </c>
       <c r="M13" s="15">
         <v>0.06947</v>
       </c>
       <c r="N13" s="15">
-        <v>2282</v>
+        <v>2793</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="15">
         <v>10080016925</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.24018</v>
       </c>
       <c r="L14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="N14" s="15">
-        <v>2298</v>
+        <v>1684</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="15">
         <v>10080016926</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.28648</v>
       </c>
       <c r="L15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="N15" s="15">
-        <v>342</v>
+        <v>273</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="15">
         <v>10080016927</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
@@ -1624,51 +1624,51 @@
       <c r="D24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>2000</v>
       </c>
       <c r="K24" s="15">
         <v>0.02664</v>
       </c>
       <c r="L24" s="15">
         <v>0.02309</v>
       </c>
       <c r="M24" s="15">
         <v>0.0222</v>
       </c>
       <c r="N24" s="15">
-        <v>780</v>
+        <v>860</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>