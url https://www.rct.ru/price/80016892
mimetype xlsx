--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>05.06.2026</t>
+    <t>26.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1211,129 +1211,129 @@
       <c r="D13" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="15">
         <v>10080016924</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.21381</v>
       </c>
       <c r="L13" s="15">
         <v>0.06947</v>
       </c>
       <c r="M13" s="15">
         <v>0.06947</v>
       </c>
       <c r="N13" s="15">
-        <v>2793</v>
+        <v>2282</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="15">
         <v>10080016925</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.24018</v>
       </c>
       <c r="L14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="N14" s="15">
-        <v>1684</v>
+        <v>1844</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="15">
         <v>10080016926</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.28648</v>
       </c>
       <c r="L15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="N15" s="15">
-        <v>273</v>
+        <v>392</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="15">
         <v>10080016927</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
@@ -1624,51 +1624,51 @@
       <c r="D24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>2000</v>
       </c>
       <c r="K24" s="15">
         <v>0.02664</v>
       </c>
       <c r="L24" s="15">
         <v>0.02309</v>
       </c>
       <c r="M24" s="15">
         <v>0.0222</v>
       </c>
       <c r="N24" s="15">
-        <v>860</v>
+        <v>610</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>