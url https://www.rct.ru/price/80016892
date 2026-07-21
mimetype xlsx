--- v9 (2026-06-27)
+++ v10 (2026-07-21)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>26.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1211,129 +1211,129 @@
       <c r="D13" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="15">
         <v>10080016924</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.21381</v>
       </c>
       <c r="L13" s="15">
         <v>0.06947</v>
       </c>
       <c r="M13" s="15">
         <v>0.06947</v>
       </c>
       <c r="N13" s="15">
-        <v>2282</v>
+        <v>3020</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="15">
         <v>10080016925</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.24018</v>
       </c>
       <c r="L14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="N14" s="15">
-        <v>1844</v>
+        <v>2031</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="15">
         <v>10080016926</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.28648</v>
       </c>
       <c r="L15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="N15" s="15">
-        <v>392</v>
+        <v>364</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="15">
         <v>10080016927</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
@@ -1624,51 +1624,51 @@
       <c r="D24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>2000</v>
       </c>
       <c r="K24" s="15">
         <v>0.02664</v>
       </c>
       <c r="L24" s="15">
         <v>0.02309</v>
       </c>
       <c r="M24" s="15">
         <v>0.0222</v>
       </c>
       <c r="N24" s="15">
-        <v>610</v>
+        <v>670</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>