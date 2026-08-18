--- v10 (2026-07-21)
+++ v11 (2026-08-18)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.07.2026</t>
+    <t>18.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1211,129 +1211,129 @@
       <c r="D13" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="15">
         <v>10080016924</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.21381</v>
       </c>
       <c r="L13" s="15">
         <v>0.06947</v>
       </c>
       <c r="M13" s="15">
         <v>0.06947</v>
       </c>
       <c r="N13" s="15">
-        <v>3020</v>
+        <v>2651</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="15">
         <v>10080016925</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.24018</v>
       </c>
       <c r="L14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="N14" s="15">
-        <v>2031</v>
+        <v>2272</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="15">
         <v>10080016926</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.28648</v>
       </c>
       <c r="L15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="N15" s="15">
-        <v>364</v>
+        <v>319</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="15">
         <v>10080016927</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
@@ -1624,51 +1624,51 @@
       <c r="D24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>2000</v>
       </c>
       <c r="K24" s="15">
         <v>0.02664</v>
       </c>
       <c r="L24" s="15">
         <v>0.02309</v>
       </c>
       <c r="M24" s="15">
         <v>0.0222</v>
       </c>
       <c r="N24" s="15">
-        <v>670</v>
+        <v>740</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>