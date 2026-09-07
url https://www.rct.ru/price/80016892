--- v11 (2026-08-18)
+++ v12 (2026-09-07)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>18.08.2026</t>
+    <t>07.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1211,129 +1211,129 @@
       <c r="D13" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="15">
         <v>10080016924</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.21381</v>
       </c>
       <c r="L13" s="15">
         <v>0.06947</v>
       </c>
       <c r="M13" s="15">
         <v>0.06947</v>
       </c>
       <c r="N13" s="15">
-        <v>2651</v>
+        <v>2886</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="15">
         <v>10080016925</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.24018</v>
       </c>
       <c r="L14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="M14" s="15">
         <v>0.07809000000000001</v>
       </c>
       <c r="N14" s="15">
-        <v>2272</v>
+        <v>1630</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="15">
         <v>10080016926</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.28648</v>
       </c>
       <c r="L15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.09322999999999999</v>
       </c>
       <c r="N15" s="15">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="15">
         <v>10080016927</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
@@ -1624,51 +1624,51 @@
       <c r="D24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>2000</v>
       </c>
       <c r="K24" s="15">
         <v>0.02664</v>
       </c>
       <c r="L24" s="15">
         <v>0.02309</v>
       </c>
       <c r="M24" s="15">
         <v>0.0222</v>
       </c>
       <c r="N24" s="15">
-        <v>740</v>
+        <v>750</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
   </sheetData>