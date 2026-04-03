--- v6 (2026-03-12)
+++ v7 (2026-04-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1065,168 +1065,168 @@
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>2000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00533</v>
       </c>
       <c r="L10" s="15">
         <v>0.00533</v>
       </c>
       <c r="M10" s="15">
         <v>0.00533</v>
       </c>
       <c r="N10" s="15">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00772</v>
       </c>
       <c r="L11" s="15">
         <v>0.00772</v>
       </c>
       <c r="M11" s="15">
         <v>0.00772</v>
       </c>
       <c r="N11" s="15">
-        <v>680</v>
+        <v>730</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.015</v>
       </c>
       <c r="L12" s="15">
         <v>0.0125</v>
       </c>
       <c r="M12" s="15">
         <v>0.01201</v>
       </c>
       <c r="N12" s="15">
-        <v>430</v>
+        <v>375</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.00978</v>
       </c>
       <c r="L13" s="15">
         <v>0.00848</v>
       </c>
       <c r="M13" s="15">
         <v>0.008149999999999999</v>
       </c>
       <c r="N13" s="15">
-        <v>610</v>
+        <v>840</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10080016896</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -1260,51 +1260,51 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15">
         <v>10080016898</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.09261999999999999</v>
       </c>
       <c r="L15" s="15">
         <v>0.03005</v>
       </c>
       <c r="M15" s="15">
         <v>0.03005</v>
       </c>
       <c r="N15" s="15">
-        <v>5256</v>
+        <v>5402</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10080016899</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
@@ -1338,168 +1338,168 @@
       <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>10080016901</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.17711</v>
       </c>
       <c r="L17" s="15">
         <v>0.05765</v>
       </c>
       <c r="M17" s="15">
         <v>0.05765</v>
       </c>
       <c r="N17" s="15">
-        <v>2327</v>
+        <v>2412</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15">
         <v>10080016902</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.1951</v>
       </c>
       <c r="L18" s="15">
         <v>0.06343</v>
       </c>
       <c r="M18" s="15">
         <v>0.06343</v>
       </c>
       <c r="N18" s="15">
-        <v>2691</v>
+        <v>2298</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="15">
         <v>10080016903</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.23426</v>
       </c>
       <c r="L19" s="15">
         <v>0.07611999999999999</v>
       </c>
       <c r="M19" s="15">
         <v>0.07611999999999999</v>
       </c>
       <c r="N19" s="15">
-        <v>928</v>
+        <v>1086</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="15">
         <v>10080016897</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>10000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01379</v>
       </c>
       <c r="L20" s="15">
         <v>0.01109</v>
       </c>
       <c r="M20" s="15">
         <v>0.01035</v>
       </c>
       <c r="N20" s="15">
-        <v>158534</v>
+        <v>161091</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
   </sheetData>