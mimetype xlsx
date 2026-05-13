--- v7 (2026-04-03)
+++ v8 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1065,168 +1065,168 @@
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>2000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00533</v>
       </c>
       <c r="L10" s="15">
         <v>0.00533</v>
       </c>
       <c r="M10" s="15">
         <v>0.00533</v>
       </c>
       <c r="N10" s="15">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00772</v>
       </c>
       <c r="L11" s="15">
         <v>0.00772</v>
       </c>
       <c r="M11" s="15">
         <v>0.00772</v>
       </c>
       <c r="N11" s="15">
-        <v>730</v>
+        <v>600</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.015</v>
       </c>
       <c r="L12" s="15">
         <v>0.0125</v>
       </c>
       <c r="M12" s="15">
         <v>0.01201</v>
       </c>
       <c r="N12" s="15">
-        <v>375</v>
+        <v>415</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.00978</v>
       </c>
       <c r="L13" s="15">
         <v>0.00848</v>
       </c>
       <c r="M13" s="15">
         <v>0.008149999999999999</v>
       </c>
       <c r="N13" s="15">
-        <v>840</v>
+        <v>620</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10080016896</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -1260,51 +1260,51 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15">
         <v>10080016898</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.09261999999999999</v>
       </c>
       <c r="L15" s="15">
         <v>0.03005</v>
       </c>
       <c r="M15" s="15">
         <v>0.03005</v>
       </c>
       <c r="N15" s="15">
-        <v>5402</v>
+        <v>5475</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10080016899</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
@@ -1338,168 +1338,168 @@
       <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>10080016901</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.17711</v>
       </c>
       <c r="L17" s="15">
         <v>0.05765</v>
       </c>
       <c r="M17" s="15">
         <v>0.05765</v>
       </c>
       <c r="N17" s="15">
-        <v>2412</v>
+        <v>2157</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15">
         <v>10080016902</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.1951</v>
       </c>
       <c r="L18" s="15">
         <v>0.06343</v>
       </c>
       <c r="M18" s="15">
         <v>0.06343</v>
       </c>
       <c r="N18" s="15">
-        <v>2298</v>
+        <v>1965</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="15">
         <v>10080016903</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.23426</v>
       </c>
       <c r="L19" s="15">
         <v>0.07611999999999999</v>
       </c>
       <c r="M19" s="15">
         <v>0.07611999999999999</v>
       </c>
       <c r="N19" s="15">
-        <v>1086</v>
+        <v>1074</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="15">
         <v>10080016897</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>10000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01379</v>
       </c>
       <c r="L20" s="15">
         <v>0.01109</v>
       </c>
       <c r="M20" s="15">
         <v>0.01035</v>
       </c>
       <c r="N20" s="15">
-        <v>161091</v>
+        <v>227573</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
   </sheetData>