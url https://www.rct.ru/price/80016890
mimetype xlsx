--- v8 (2026-05-13)
+++ v9 (2026-06-07)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>05.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1065,168 +1065,168 @@
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>2000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00533</v>
       </c>
       <c r="L10" s="15">
         <v>0.00533</v>
       </c>
       <c r="M10" s="15">
         <v>0.00533</v>
       </c>
       <c r="N10" s="15">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00772</v>
       </c>
       <c r="L11" s="15">
         <v>0.00772</v>
       </c>
       <c r="M11" s="15">
         <v>0.00772</v>
       </c>
       <c r="N11" s="15">
-        <v>600</v>
+        <v>720</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.015</v>
       </c>
       <c r="L12" s="15">
         <v>0.0125</v>
       </c>
       <c r="M12" s="15">
         <v>0.01201</v>
       </c>
       <c r="N12" s="15">
-        <v>415</v>
+        <v>390</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.00978</v>
       </c>
       <c r="L13" s="15">
         <v>0.00848</v>
       </c>
       <c r="M13" s="15">
         <v>0.008149999999999999</v>
       </c>
       <c r="N13" s="15">
-        <v>620</v>
+        <v>730</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10080016896</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -1260,51 +1260,51 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15">
         <v>10080016898</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.09261999999999999</v>
       </c>
       <c r="L15" s="15">
         <v>0.03005</v>
       </c>
       <c r="M15" s="15">
         <v>0.03005</v>
       </c>
       <c r="N15" s="15">
-        <v>5475</v>
+        <v>4526</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10080016899</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
@@ -1338,168 +1338,168 @@
       <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>10080016901</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.17711</v>
       </c>
       <c r="L17" s="15">
         <v>0.05765</v>
       </c>
       <c r="M17" s="15">
         <v>0.05765</v>
       </c>
       <c r="N17" s="15">
-        <v>2157</v>
+        <v>2128</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15">
         <v>10080016902</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.1951</v>
       </c>
       <c r="L18" s="15">
         <v>0.06343</v>
       </c>
       <c r="M18" s="15">
         <v>0.06343</v>
       </c>
       <c r="N18" s="15">
-        <v>1965</v>
+        <v>2479</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="15">
         <v>10080016903</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.23426</v>
       </c>
       <c r="L19" s="15">
         <v>0.07611999999999999</v>
       </c>
       <c r="M19" s="15">
         <v>0.07611999999999999</v>
       </c>
       <c r="N19" s="15">
-        <v>1074</v>
+        <v>842</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="15">
         <v>10080016897</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>10000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01379</v>
       </c>
       <c r="L20" s="15">
         <v>0.01109</v>
       </c>
       <c r="M20" s="15">
         <v>0.01035</v>
       </c>
       <c r="N20" s="15">
-        <v>227573</v>
+        <v>153420</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
   </sheetData>