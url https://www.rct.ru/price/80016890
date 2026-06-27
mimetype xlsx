--- v9 (2026-06-07)
+++ v10 (2026-06-27)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>05.06.2026</t>
+    <t>26.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1065,90 +1065,90 @@
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>2000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00533</v>
       </c>
       <c r="L10" s="15">
         <v>0.00533</v>
       </c>
       <c r="M10" s="15">
         <v>0.00533</v>
       </c>
       <c r="N10" s="15">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00772</v>
       </c>
       <c r="L11" s="15">
         <v>0.00772</v>
       </c>
       <c r="M11" s="15">
         <v>0.00772</v>
       </c>
       <c r="N11" s="15">
-        <v>720</v>
+        <v>670</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
@@ -1182,51 +1182,51 @@
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.00978</v>
       </c>
       <c r="L13" s="15">
         <v>0.00848</v>
       </c>
       <c r="M13" s="15">
         <v>0.008149999999999999</v>
       </c>
       <c r="N13" s="15">
-        <v>730</v>
+        <v>680</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10080016896</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -1260,51 +1260,51 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15">
         <v>10080016898</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.09261999999999999</v>
       </c>
       <c r="L15" s="15">
         <v>0.03005</v>
       </c>
       <c r="M15" s="15">
         <v>0.03005</v>
       </c>
       <c r="N15" s="15">
-        <v>4526</v>
+        <v>5767</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10080016899</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
@@ -1338,168 +1338,168 @@
       <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>10080016901</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.17711</v>
       </c>
       <c r="L17" s="15">
         <v>0.05765</v>
       </c>
       <c r="M17" s="15">
         <v>0.05765</v>
       </c>
       <c r="N17" s="15">
-        <v>2128</v>
+        <v>2469</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15">
         <v>10080016902</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.1951</v>
       </c>
       <c r="L18" s="15">
         <v>0.06343</v>
       </c>
       <c r="M18" s="15">
         <v>0.06343</v>
       </c>
       <c r="N18" s="15">
-        <v>2479</v>
+        <v>1875</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="15">
         <v>10080016903</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.23426</v>
       </c>
       <c r="L19" s="15">
         <v>0.07611999999999999</v>
       </c>
       <c r="M19" s="15">
         <v>0.07611999999999999</v>
       </c>
       <c r="N19" s="15">
-        <v>842</v>
+        <v>1013</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="15">
         <v>10080016897</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>10000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01379</v>
       </c>
       <c r="L20" s="15">
         <v>0.01109</v>
       </c>
       <c r="M20" s="15">
         <v>0.01035</v>
       </c>
       <c r="N20" s="15">
-        <v>153420</v>
+        <v>166205</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
   </sheetData>