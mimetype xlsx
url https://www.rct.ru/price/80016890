--- v10 (2026-06-27)
+++ v11 (2026-07-21)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>26.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1065,168 +1065,168 @@
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>2000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00533</v>
       </c>
       <c r="L10" s="15">
         <v>0.00533</v>
       </c>
       <c r="M10" s="15">
         <v>0.00533</v>
       </c>
       <c r="N10" s="15">
-        <v>124</v>
+        <v>98</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00772</v>
       </c>
       <c r="L11" s="15">
         <v>0.00772</v>
       </c>
       <c r="M11" s="15">
         <v>0.00772</v>
       </c>
       <c r="N11" s="15">
-        <v>670</v>
+        <v>700</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.015</v>
       </c>
       <c r="L12" s="15">
         <v>0.0125</v>
       </c>
       <c r="M12" s="15">
         <v>0.01201</v>
       </c>
       <c r="N12" s="15">
-        <v>390</v>
+        <v>450</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.00978</v>
       </c>
       <c r="L13" s="15">
         <v>0.00848</v>
       </c>
       <c r="M13" s="15">
         <v>0.008149999999999999</v>
       </c>
       <c r="N13" s="15">
-        <v>680</v>
+        <v>750</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10080016896</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -1260,51 +1260,51 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15">
         <v>10080016898</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.09261999999999999</v>
       </c>
       <c r="L15" s="15">
         <v>0.03005</v>
       </c>
       <c r="M15" s="15">
         <v>0.03005</v>
       </c>
       <c r="N15" s="15">
-        <v>5767</v>
+        <v>5256</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10080016899</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
@@ -1338,168 +1338,168 @@
       <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>10080016901</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.17711</v>
       </c>
       <c r="L17" s="15">
         <v>0.05765</v>
       </c>
       <c r="M17" s="15">
         <v>0.05765</v>
       </c>
       <c r="N17" s="15">
-        <v>2469</v>
+        <v>2298</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15">
         <v>10080016902</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.1951</v>
       </c>
       <c r="L18" s="15">
         <v>0.06343</v>
       </c>
       <c r="M18" s="15">
         <v>0.06343</v>
       </c>
       <c r="N18" s="15">
-        <v>1875</v>
+        <v>2298</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="15">
         <v>10080016903</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.23426</v>
       </c>
       <c r="L19" s="15">
         <v>0.07611999999999999</v>
       </c>
       <c r="M19" s="15">
         <v>0.07611999999999999</v>
       </c>
       <c r="N19" s="15">
-        <v>1013</v>
+        <v>867</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="15">
         <v>10080016897</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>10000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01379</v>
       </c>
       <c r="L20" s="15">
         <v>0.01109</v>
       </c>
       <c r="M20" s="15">
         <v>0.01035</v>
       </c>
       <c r="N20" s="15">
-        <v>166205</v>
+        <v>161091</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
   </sheetData>