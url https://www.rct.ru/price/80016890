--- v11 (2026-07-21)
+++ v12 (2026-08-18)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.07.2026</t>
+    <t>18.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1065,168 +1065,168 @@
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>2000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00533</v>
       </c>
       <c r="L10" s="15">
         <v>0.00533</v>
       </c>
       <c r="M10" s="15">
         <v>0.00533</v>
       </c>
       <c r="N10" s="15">
-        <v>98</v>
+        <v>120</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00772</v>
       </c>
       <c r="L11" s="15">
         <v>0.00772</v>
       </c>
       <c r="M11" s="15">
         <v>0.00772</v>
       </c>
       <c r="N11" s="15">
-        <v>700</v>
+        <v>600</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.015</v>
       </c>
       <c r="L12" s="15">
         <v>0.0125</v>
       </c>
       <c r="M12" s="15">
         <v>0.01201</v>
       </c>
       <c r="N12" s="15">
-        <v>450</v>
+        <v>425</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.00978</v>
       </c>
       <c r="L13" s="15">
         <v>0.00848</v>
       </c>
       <c r="M13" s="15">
         <v>0.008149999999999999</v>
       </c>
       <c r="N13" s="15">
-        <v>750</v>
+        <v>660</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10080016896</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -1260,51 +1260,51 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15">
         <v>10080016898</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.09261999999999999</v>
       </c>
       <c r="L15" s="15">
         <v>0.03005</v>
       </c>
       <c r="M15" s="15">
         <v>0.03005</v>
       </c>
       <c r="N15" s="15">
-        <v>5256</v>
+        <v>4599</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10080016899</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
@@ -1338,168 +1338,168 @@
       <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>10080016901</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.17711</v>
       </c>
       <c r="L17" s="15">
         <v>0.05765</v>
       </c>
       <c r="M17" s="15">
         <v>0.05765</v>
       </c>
       <c r="N17" s="15">
-        <v>2298</v>
+        <v>2525</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15">
         <v>10080016902</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.1951</v>
       </c>
       <c r="L18" s="15">
         <v>0.06343</v>
       </c>
       <c r="M18" s="15">
         <v>0.06343</v>
       </c>
       <c r="N18" s="15">
-        <v>2298</v>
+        <v>2721</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="15">
         <v>10080016903</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.23426</v>
       </c>
       <c r="L19" s="15">
         <v>0.07611999999999999</v>
       </c>
       <c r="M19" s="15">
         <v>0.07611999999999999</v>
       </c>
       <c r="N19" s="15">
-        <v>867</v>
+        <v>940</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="15">
         <v>10080016897</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>10000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01379</v>
       </c>
       <c r="L20" s="15">
         <v>0.01109</v>
       </c>
       <c r="M20" s="15">
         <v>0.01035</v>
       </c>
       <c r="N20" s="15">
-        <v>161091</v>
+        <v>217345</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
   </sheetData>