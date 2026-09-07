--- v12 (2026-08-18)
+++ v13 (2026-09-07)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>18.08.2026</t>
+    <t>07.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1065,168 +1065,168 @@
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>2000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00533</v>
       </c>
       <c r="L10" s="15">
         <v>0.00533</v>
       </c>
       <c r="M10" s="15">
         <v>0.00533</v>
       </c>
       <c r="N10" s="15">
-        <v>120</v>
+        <v>103</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00772</v>
       </c>
       <c r="L11" s="15">
         <v>0.00772</v>
       </c>
       <c r="M11" s="15">
         <v>0.00772</v>
       </c>
       <c r="N11" s="15">
-        <v>600</v>
+        <v>690</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.015</v>
       </c>
       <c r="L12" s="15">
         <v>0.0125</v>
       </c>
       <c r="M12" s="15">
         <v>0.01201</v>
       </c>
       <c r="N12" s="15">
-        <v>425</v>
+        <v>395</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.00978</v>
       </c>
       <c r="L13" s="15">
         <v>0.00848</v>
       </c>
       <c r="M13" s="15">
         <v>0.008149999999999999</v>
       </c>
       <c r="N13" s="15">
-        <v>660</v>
+        <v>880</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10080016896</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -1260,51 +1260,51 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15">
         <v>10080016898</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.09261999999999999</v>
       </c>
       <c r="L15" s="15">
         <v>0.03005</v>
       </c>
       <c r="M15" s="15">
         <v>0.03005</v>
       </c>
       <c r="N15" s="15">
-        <v>4599</v>
+        <v>5986</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10080016899</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
@@ -1377,129 +1377,129 @@
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15">
         <v>10080016902</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.1951</v>
       </c>
       <c r="L18" s="15">
         <v>0.06343</v>
       </c>
       <c r="M18" s="15">
         <v>0.06343</v>
       </c>
       <c r="N18" s="15">
-        <v>2721</v>
+        <v>2479</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="15">
         <v>10080016903</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.23426</v>
       </c>
       <c r="L19" s="15">
         <v>0.07611999999999999</v>
       </c>
       <c r="M19" s="15">
         <v>0.07611999999999999</v>
       </c>
       <c r="N19" s="15">
-        <v>940</v>
+        <v>1001</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="15">
         <v>10080016897</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>10000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01379</v>
       </c>
       <c r="L20" s="15">
         <v>0.01109</v>
       </c>
       <c r="M20" s="15">
         <v>0.01035</v>
       </c>
       <c r="N20" s="15">
-        <v>217345</v>
+        <v>214788</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
   </sheetData>