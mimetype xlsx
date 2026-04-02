--- v4 (2026-03-12)
+++ v5 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1248,51 +1248,51 @@
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15">
         <v>10080059203</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="N13" s="15">
-        <v>4950</v>
+        <v>4455</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1328,133 +1328,133 @@
       </c>
       <c r="E15" s="15">
         <v>10080009911</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J15" s="15">
         <v>2000</v>
       </c>
       <c r="K15" s="15">
         <v>0.25194</v>
       </c>
       <c r="L15" s="15">
         <v>0.17178</v>
       </c>
       <c r="M15" s="15">
         <v>0.14887</v>
       </c>
       <c r="N15" s="15">
-        <v>196</v>
+        <v>242</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080059204</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>2000</v>
       </c>
       <c r="K16" s="15">
         <v>0.18815</v>
       </c>
       <c r="L16" s="15">
         <v>0.15781</v>
       </c>
       <c r="M16" s="15">
         <v>0.15173</v>
       </c>
       <c r="N16" s="15">
-        <v>258</v>
+        <v>281</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.11</v>
       </c>
       <c r="L17" s="15">
         <v>0.11</v>
       </c>
       <c r="M17" s="15">
         <v>0.11</v>
       </c>
       <c r="N17" s="15">
-        <v>1660</v>
+        <v>1780</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="15"/>
@@ -1681,129 +1681,129 @@
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.1</v>
       </c>
       <c r="L24" s="15">
         <v>0.1</v>
       </c>
       <c r="M24" s="15">
         <v>0.1</v>
       </c>
       <c r="N24" s="15">
-        <v>2490</v>
+        <v>2610</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15">
         <v>10080010238</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>10000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03556</v>
       </c>
       <c r="L25" s="15">
         <v>0.02982</v>
       </c>
       <c r="M25" s="15">
         <v>0.02867</v>
       </c>
       <c r="N25" s="15">
-        <v>9885</v>
+        <v>12358</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="15">
         <v>10080010239</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>10000</v>
       </c>
       <c r="K26" s="15">
         <v>0.039</v>
       </c>
       <c r="L26" s="15">
         <v>0.03272</v>
       </c>
       <c r="M26" s="15">
         <v>0.03147</v>
       </c>
       <c r="N26" s="15">
-        <v>9964</v>
+        <v>10431</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
     </row>
   </sheetData>