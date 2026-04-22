--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1248,51 +1248,51 @@
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15">
         <v>10080059203</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="N13" s="15">
-        <v>4455</v>
+        <v>4125</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1328,133 +1328,133 @@
       </c>
       <c r="E15" s="15">
         <v>10080009911</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J15" s="15">
         <v>2000</v>
       </c>
       <c r="K15" s="15">
         <v>0.25194</v>
       </c>
       <c r="L15" s="15">
         <v>0.17178</v>
       </c>
       <c r="M15" s="15">
         <v>0.14887</v>
       </c>
       <c r="N15" s="15">
-        <v>242</v>
+        <v>204</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080059204</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>2000</v>
       </c>
       <c r="K16" s="15">
         <v>0.18815</v>
       </c>
       <c r="L16" s="15">
         <v>0.15781</v>
       </c>
       <c r="M16" s="15">
         <v>0.15173</v>
       </c>
       <c r="N16" s="15">
-        <v>281</v>
+        <v>221</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.11</v>
       </c>
       <c r="L17" s="15">
         <v>0.11</v>
       </c>
       <c r="M17" s="15">
         <v>0.11</v>
       </c>
       <c r="N17" s="15">
-        <v>1780</v>
+        <v>1460</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="15"/>
@@ -1523,51 +1523,51 @@
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15">
         <v>10080059205</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.056</v>
       </c>
       <c r="L20" s="15">
         <v>0.056</v>
       </c>
       <c r="M20" s="15">
         <v>0.056</v>
       </c>
       <c r="N20" s="15">
-        <v>2665</v>
+        <v>2526</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="15" t="s">
@@ -1681,129 +1681,129 @@
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.1</v>
       </c>
       <c r="L24" s="15">
         <v>0.1</v>
       </c>
       <c r="M24" s="15">
         <v>0.1</v>
       </c>
       <c r="N24" s="15">
-        <v>2610</v>
+        <v>2130</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15">
         <v>10080010238</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>10000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03556</v>
       </c>
       <c r="L25" s="15">
         <v>0.02982</v>
       </c>
       <c r="M25" s="15">
         <v>0.02867</v>
       </c>
       <c r="N25" s="15">
-        <v>12358</v>
+        <v>12642</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="15">
         <v>10080010239</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>10000</v>
       </c>
       <c r="K26" s="15">
         <v>0.039</v>
       </c>
       <c r="L26" s="15">
         <v>0.03272</v>
       </c>
       <c r="M26" s="15">
         <v>0.03147</v>
       </c>
       <c r="N26" s="15">
-        <v>10431</v>
+        <v>11832</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
     </row>
   </sheetData>