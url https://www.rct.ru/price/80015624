--- v6 (2026-04-22)
+++ v7 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1248,51 +1248,51 @@
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15">
         <v>10080059203</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="N13" s="15">
-        <v>4125</v>
+        <v>4015</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1328,133 +1328,133 @@
       </c>
       <c r="E15" s="15">
         <v>10080009911</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J15" s="15">
         <v>2000</v>
       </c>
       <c r="K15" s="15">
         <v>0.25194</v>
       </c>
       <c r="L15" s="15">
         <v>0.17178</v>
       </c>
       <c r="M15" s="15">
         <v>0.14887</v>
       </c>
       <c r="N15" s="15">
-        <v>204</v>
+        <v>169</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080059204</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>2000</v>
       </c>
       <c r="K16" s="15">
         <v>0.18815</v>
       </c>
       <c r="L16" s="15">
         <v>0.15781</v>
       </c>
       <c r="M16" s="15">
         <v>0.15173</v>
       </c>
       <c r="N16" s="15">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.11</v>
       </c>
       <c r="L17" s="15">
         <v>0.11</v>
       </c>
       <c r="M17" s="15">
         <v>0.11</v>
       </c>
       <c r="N17" s="15">
-        <v>1460</v>
+        <v>1600</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="15"/>
@@ -1523,51 +1523,51 @@
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15">
         <v>10080059205</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.056</v>
       </c>
       <c r="L20" s="15">
         <v>0.056</v>
       </c>
       <c r="M20" s="15">
         <v>0.056</v>
       </c>
       <c r="N20" s="15">
-        <v>2526</v>
+        <v>2388</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="15" t="s">
@@ -1681,129 +1681,129 @@
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.1</v>
       </c>
       <c r="L24" s="15">
         <v>0.1</v>
       </c>
       <c r="M24" s="15">
         <v>0.1</v>
       </c>
       <c r="N24" s="15">
-        <v>2130</v>
+        <v>1800</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15">
         <v>10080010238</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>10000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03556</v>
       </c>
       <c r="L25" s="15">
         <v>0.02982</v>
       </c>
       <c r="M25" s="15">
         <v>0.02867</v>
       </c>
       <c r="N25" s="15">
-        <v>12642</v>
+        <v>9517</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="15">
         <v>10080010239</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>10000</v>
       </c>
       <c r="K26" s="15">
         <v>0.039</v>
       </c>
       <c r="L26" s="15">
         <v>0.03272</v>
       </c>
       <c r="M26" s="15">
         <v>0.03147</v>
       </c>
       <c r="N26" s="15">
-        <v>11832</v>
+        <v>9653</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
     </row>
   </sheetData>