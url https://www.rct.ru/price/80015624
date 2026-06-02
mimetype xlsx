--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1248,51 +1248,51 @@
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15">
         <v>10080059203</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="N13" s="15">
-        <v>4015</v>
+        <v>3795</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1328,133 +1328,133 @@
       </c>
       <c r="E15" s="15">
         <v>10080009911</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J15" s="15">
         <v>2000</v>
       </c>
       <c r="K15" s="15">
         <v>0.25194</v>
       </c>
       <c r="L15" s="15">
         <v>0.17178</v>
       </c>
       <c r="M15" s="15">
         <v>0.14887</v>
       </c>
       <c r="N15" s="15">
-        <v>169</v>
+        <v>218</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080059204</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>2000</v>
       </c>
       <c r="K16" s="15">
         <v>0.18815</v>
       </c>
       <c r="L16" s="15">
         <v>0.15781</v>
       </c>
       <c r="M16" s="15">
         <v>0.15173</v>
       </c>
       <c r="N16" s="15">
-        <v>214</v>
+        <v>301</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.11</v>
       </c>
       <c r="L17" s="15">
         <v>0.11</v>
       </c>
       <c r="M17" s="15">
         <v>0.11</v>
       </c>
       <c r="N17" s="15">
-        <v>1600</v>
+        <v>1240</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="15"/>
@@ -1523,51 +1523,51 @@
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15">
         <v>10080059205</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.056</v>
       </c>
       <c r="L20" s="15">
         <v>0.056</v>
       </c>
       <c r="M20" s="15">
         <v>0.056</v>
       </c>
       <c r="N20" s="15">
-        <v>2388</v>
+        <v>2180</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="15" t="s">
@@ -1681,129 +1681,129 @@
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.1</v>
       </c>
       <c r="L24" s="15">
         <v>0.1</v>
       </c>
       <c r="M24" s="15">
         <v>0.1</v>
       </c>
       <c r="N24" s="15">
-        <v>1800</v>
+        <v>2520</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15">
         <v>10080010238</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>10000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03556</v>
       </c>
       <c r="L25" s="15">
         <v>0.02982</v>
       </c>
       <c r="M25" s="15">
         <v>0.02867</v>
       </c>
       <c r="N25" s="15">
-        <v>9517</v>
+        <v>11364</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="15">
         <v>10080010239</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>10000</v>
       </c>
       <c r="K26" s="15">
         <v>0.039</v>
       </c>
       <c r="L26" s="15">
         <v>0.03272</v>
       </c>
       <c r="M26" s="15">
         <v>0.03147</v>
       </c>
       <c r="N26" s="15">
-        <v>9653</v>
+        <v>11988</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
     </row>
   </sheetData>