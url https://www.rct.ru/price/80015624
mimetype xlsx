--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1248,51 +1248,51 @@
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15">
         <v>10080059203</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="N13" s="15">
-        <v>3795</v>
+        <v>3630</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1328,133 +1328,133 @@
       </c>
       <c r="E15" s="15">
         <v>10080009911</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J15" s="15">
         <v>2000</v>
       </c>
       <c r="K15" s="15">
         <v>0.25194</v>
       </c>
       <c r="L15" s="15">
         <v>0.17178</v>
       </c>
       <c r="M15" s="15">
         <v>0.14887</v>
       </c>
       <c r="N15" s="15">
-        <v>218</v>
+        <v>188</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080059204</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>2000</v>
       </c>
       <c r="K16" s="15">
         <v>0.18815</v>
       </c>
       <c r="L16" s="15">
         <v>0.15781</v>
       </c>
       <c r="M16" s="15">
         <v>0.15173</v>
       </c>
       <c r="N16" s="15">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.11</v>
       </c>
       <c r="L17" s="15">
         <v>0.11</v>
       </c>
       <c r="M17" s="15">
         <v>0.11</v>
       </c>
       <c r="N17" s="15">
-        <v>1240</v>
+        <v>1620</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="15"/>
@@ -1523,51 +1523,51 @@
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15">
         <v>10080059205</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.056</v>
       </c>
       <c r="L20" s="15">
         <v>0.056</v>
       </c>
       <c r="M20" s="15">
         <v>0.056</v>
       </c>
       <c r="N20" s="15">
-        <v>2180</v>
+        <v>2388</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="15" t="s">
@@ -1681,129 +1681,129 @@
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.1</v>
       </c>
       <c r="L24" s="15">
         <v>0.1</v>
       </c>
       <c r="M24" s="15">
         <v>0.1</v>
       </c>
       <c r="N24" s="15">
-        <v>2520</v>
+        <v>2160</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15">
         <v>10080010238</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>10000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03556</v>
       </c>
       <c r="L25" s="15">
         <v>0.02982</v>
       </c>
       <c r="M25" s="15">
         <v>0.02867</v>
       </c>
       <c r="N25" s="15">
-        <v>11364</v>
+        <v>12500</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="15">
         <v>10080010239</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>10000</v>
       </c>
       <c r="K26" s="15">
         <v>0.039</v>
       </c>
       <c r="L26" s="15">
         <v>0.03272</v>
       </c>
       <c r="M26" s="15">
         <v>0.03147</v>
       </c>
       <c r="N26" s="15">
-        <v>11988</v>
+        <v>9808</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
     </row>
   </sheetData>