--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1248,51 +1248,51 @@
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15">
         <v>10080059203</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="N13" s="15">
-        <v>3630</v>
+        <v>4235</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1328,133 +1328,133 @@
       </c>
       <c r="E15" s="15">
         <v>10080009911</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J15" s="15">
         <v>2000</v>
       </c>
       <c r="K15" s="15">
         <v>0.25194</v>
       </c>
       <c r="L15" s="15">
         <v>0.17178</v>
       </c>
       <c r="M15" s="15">
         <v>0.14887</v>
       </c>
       <c r="N15" s="15">
-        <v>188</v>
+        <v>220</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080059204</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>2000</v>
       </c>
       <c r="K16" s="15">
         <v>0.18815</v>
       </c>
       <c r="L16" s="15">
         <v>0.15781</v>
       </c>
       <c r="M16" s="15">
         <v>0.15173</v>
       </c>
       <c r="N16" s="15">
-        <v>291</v>
+        <v>268</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.11</v>
       </c>
       <c r="L17" s="15">
         <v>0.11</v>
       </c>
       <c r="M17" s="15">
         <v>0.11</v>
       </c>
       <c r="N17" s="15">
-        <v>1620</v>
+        <v>1240</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="15"/>
@@ -1523,51 +1523,51 @@
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15">
         <v>10080059205</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.056</v>
       </c>
       <c r="L20" s="15">
         <v>0.056</v>
       </c>
       <c r="M20" s="15">
         <v>0.056</v>
       </c>
       <c r="N20" s="15">
-        <v>2388</v>
+        <v>2319</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="15" t="s">
@@ -1681,129 +1681,129 @@
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.1</v>
       </c>
       <c r="L24" s="15">
         <v>0.1</v>
       </c>
       <c r="M24" s="15">
         <v>0.1</v>
       </c>
       <c r="N24" s="15">
-        <v>2160</v>
+        <v>2190</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15">
         <v>10080010238</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>10000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03556</v>
       </c>
       <c r="L25" s="15">
         <v>0.02982</v>
       </c>
       <c r="M25" s="15">
         <v>0.02867</v>
       </c>
       <c r="N25" s="15">
-        <v>12500</v>
+        <v>9801</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="15">
         <v>10080010239</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>10000</v>
       </c>
       <c r="K26" s="15">
         <v>0.039</v>
       </c>
       <c r="L26" s="15">
         <v>0.03272</v>
       </c>
       <c r="M26" s="15">
         <v>0.03147</v>
       </c>
       <c r="N26" s="15">
-        <v>9808</v>
+        <v>12766</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
     </row>
   </sheetData>