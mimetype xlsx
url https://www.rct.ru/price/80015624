--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1248,51 +1248,51 @@
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15">
         <v>10080059203</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="N13" s="15">
-        <v>4235</v>
+        <v>4895</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1328,133 +1328,133 @@
       </c>
       <c r="E15" s="15">
         <v>10080009911</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J15" s="15">
         <v>2000</v>
       </c>
       <c r="K15" s="15">
         <v>0.25194</v>
       </c>
       <c r="L15" s="15">
         <v>0.17178</v>
       </c>
       <c r="M15" s="15">
         <v>0.14887</v>
       </c>
       <c r="N15" s="15">
-        <v>220</v>
+        <v>191</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080059204</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>2000</v>
       </c>
       <c r="K16" s="15">
         <v>0.18815</v>
       </c>
       <c r="L16" s="15">
         <v>0.15781</v>
       </c>
       <c r="M16" s="15">
         <v>0.15173</v>
       </c>
       <c r="N16" s="15">
-        <v>268</v>
+        <v>208</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.11</v>
       </c>
       <c r="L17" s="15">
         <v>0.11</v>
       </c>
       <c r="M17" s="15">
         <v>0.11</v>
       </c>
       <c r="N17" s="15">
-        <v>1240</v>
+        <v>1300</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="15"/>
@@ -1523,51 +1523,51 @@
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15">
         <v>10080059205</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.056</v>
       </c>
       <c r="L20" s="15">
         <v>0.056</v>
       </c>
       <c r="M20" s="15">
         <v>0.056</v>
       </c>
       <c r="N20" s="15">
-        <v>2319</v>
+        <v>2111</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="15" t="s">
@@ -1681,129 +1681,129 @@
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.1</v>
       </c>
       <c r="L24" s="15">
         <v>0.1</v>
       </c>
       <c r="M24" s="15">
         <v>0.1</v>
       </c>
       <c r="N24" s="15">
-        <v>2190</v>
+        <v>2400</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15">
         <v>10080010238</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>10000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03556</v>
       </c>
       <c r="L25" s="15">
         <v>0.02982</v>
       </c>
       <c r="M25" s="15">
         <v>0.02867</v>
       </c>
       <c r="N25" s="15">
-        <v>9801</v>
+        <v>8665</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="15">
         <v>10080010239</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>10000</v>
       </c>
       <c r="K26" s="15">
         <v>0.039</v>
       </c>
       <c r="L26" s="15">
         <v>0.03272</v>
       </c>
       <c r="M26" s="15">
         <v>0.03147</v>
       </c>
       <c r="N26" s="15">
-        <v>12766</v>
+        <v>11521</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
     </row>
   </sheetData>