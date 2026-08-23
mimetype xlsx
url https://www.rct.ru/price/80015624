--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1248,51 +1248,51 @@
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15">
         <v>10080059203</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="N13" s="15">
-        <v>4895</v>
+        <v>3465</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1328,133 +1328,133 @@
       </c>
       <c r="E15" s="15">
         <v>10080009911</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J15" s="15">
         <v>2000</v>
       </c>
       <c r="K15" s="15">
         <v>0.25194</v>
       </c>
       <c r="L15" s="15">
         <v>0.17178</v>
       </c>
       <c r="M15" s="15">
         <v>0.14887</v>
       </c>
       <c r="N15" s="15">
-        <v>191</v>
+        <v>236</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080059204</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>2000</v>
       </c>
       <c r="K16" s="15">
         <v>0.18815</v>
       </c>
       <c r="L16" s="15">
         <v>0.15781</v>
       </c>
       <c r="M16" s="15">
         <v>0.15173</v>
       </c>
       <c r="N16" s="15">
-        <v>208</v>
+        <v>238</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.11</v>
       </c>
       <c r="L17" s="15">
         <v>0.11</v>
       </c>
       <c r="M17" s="15">
         <v>0.11</v>
       </c>
       <c r="N17" s="15">
-        <v>1300</v>
+        <v>1440</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="15"/>
@@ -1523,51 +1523,51 @@
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15">
         <v>10080059205</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.056</v>
       </c>
       <c r="L20" s="15">
         <v>0.056</v>
       </c>
       <c r="M20" s="15">
         <v>0.056</v>
       </c>
       <c r="N20" s="15">
-        <v>2111</v>
+        <v>2526</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="15" t="s">
@@ -1681,129 +1681,129 @@
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.1</v>
       </c>
       <c r="L24" s="15">
         <v>0.1</v>
       </c>
       <c r="M24" s="15">
         <v>0.1</v>
       </c>
       <c r="N24" s="15">
-        <v>2400</v>
+        <v>2700</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15">
         <v>10080010238</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>10000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03556</v>
       </c>
       <c r="L25" s="15">
         <v>0.02982</v>
       </c>
       <c r="M25" s="15">
         <v>0.02867</v>
       </c>
       <c r="N25" s="15">
-        <v>8665</v>
+        <v>9801</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="15">
         <v>10080010239</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>10000</v>
       </c>
       <c r="K26" s="15">
         <v>0.039</v>
       </c>
       <c r="L26" s="15">
         <v>0.03272</v>
       </c>
       <c r="M26" s="15">
         <v>0.03147</v>
       </c>
       <c r="N26" s="15">
-        <v>11521</v>
+        <v>10898</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
     </row>
   </sheetData>