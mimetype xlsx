--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1248,51 +1248,51 @@
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15">
         <v>10080059203</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="N13" s="15">
-        <v>3465</v>
+        <v>3355</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1369,92 +1369,92 @@
       </c>
       <c r="E16" s="15">
         <v>10080059204</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>2000</v>
       </c>
       <c r="K16" s="15">
         <v>0.18815</v>
       </c>
       <c r="L16" s="15">
         <v>0.15781</v>
       </c>
       <c r="M16" s="15">
         <v>0.15173</v>
       </c>
       <c r="N16" s="15">
-        <v>238</v>
+        <v>264</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.11</v>
       </c>
       <c r="L17" s="15">
         <v>0.11</v>
       </c>
       <c r="M17" s="15">
         <v>0.11</v>
       </c>
       <c r="N17" s="15">
-        <v>1440</v>
+        <v>1620</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="15"/>
@@ -1523,51 +1523,51 @@
       <c r="D20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="15">
         <v>10080059205</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.056</v>
       </c>
       <c r="L20" s="15">
         <v>0.056</v>
       </c>
       <c r="M20" s="15">
         <v>0.056</v>
       </c>
       <c r="N20" s="15">
-        <v>2526</v>
+        <v>2838</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="15" t="s">
@@ -1681,90 +1681,90 @@
       </c>
       <c r="E24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.1</v>
       </c>
       <c r="L24" s="15">
         <v>0.1</v>
       </c>
       <c r="M24" s="15">
         <v>0.1</v>
       </c>
       <c r="N24" s="15">
-        <v>2700</v>
+        <v>2280</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="15">
         <v>10080010238</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>10000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03556</v>
       </c>
       <c r="L25" s="15">
         <v>0.02982</v>
       </c>
       <c r="M25" s="15">
         <v>0.02867</v>
       </c>
       <c r="N25" s="15">
-        <v>9801</v>
+        <v>9233</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="15">
         <v>10080010239</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I26" s="15"/>