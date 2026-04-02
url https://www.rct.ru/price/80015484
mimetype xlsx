--- v4 (2026-03-12)
+++ v5 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1280,51 +1280,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>575</v>
       </c>
       <c r="K9" s="15">
         <v>1.33</v>
       </c>
       <c r="L9" s="15">
         <v>0.7141999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.61897</v>
       </c>
       <c r="N9" s="15">
-        <v>397</v>
+        <v>374</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1399,92 +1399,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>244</v>
+        <v>180</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1793,51 +1793,51 @@
       <c r="D22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>65</v>
       </c>
       <c r="K22" s="15">
         <v>3.32</v>
       </c>
       <c r="L22" s="15">
         <v>2.88</v>
       </c>
       <c r="M22" s="15">
         <v>2.77</v>
       </c>
       <c r="N22" s="15">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15">
         <v>260</v>
       </c>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
@@ -1914,168 +1914,168 @@
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15">
         <v>10080043713</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>600</v>
       </c>
       <c r="K25" s="15">
         <v>0.60637</v>
       </c>
       <c r="L25" s="15">
         <v>0.32684</v>
       </c>
       <c r="M25" s="15">
         <v>0.28383</v>
       </c>
       <c r="N25" s="15">
-        <v>392</v>
+        <v>498</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>400</v>
       </c>
       <c r="K26" s="15">
         <v>0.90957</v>
       </c>
       <c r="L26" s="15">
         <v>0.49027</v>
       </c>
       <c r="M26" s="15">
         <v>0.42576</v>
       </c>
       <c r="N26" s="15">
-        <v>368</v>
+        <v>406</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>303</v>
+        <v>248</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>171</v>
+        <v>127</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2296,90 +2296,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1600</v>
       </c>
       <c r="K35" s="15">
         <v>0.07106999999999999</v>
       </c>
       <c r="L35" s="15">
         <v>0.06159</v>
       </c>
       <c r="M35" s="15">
         <v>0.05923</v>
       </c>
       <c r="N35" s="15">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15">
         <v>10080043058</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1000</v>
       </c>
       <c r="K36" s="15">
         <v>0.31504</v>
       </c>
       <c r="L36" s="15">
         <v>0.16981</v>
       </c>
       <c r="M36" s="15">
         <v>0.14746</v>
       </c>
       <c r="N36" s="15">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2565,51 +2565,51 @@
       <c r="D42" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="15">
         <v>10080057237</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1040</v>
       </c>
       <c r="K42" s="15">
         <v>0.62993</v>
       </c>
       <c r="L42" s="15">
         <v>0.33953</v>
       </c>
       <c r="M42" s="15">
         <v>0.29486</v>
       </c>
       <c r="N42" s="15">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="15"/>
@@ -2643,51 +2643,51 @@
       <c r="D44" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>130</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1200</v>
       </c>
       <c r="K44" s="15">
         <v>0.11559</v>
       </c>
       <c r="L44" s="15">
         <v>0.10018</v>
       </c>
       <c r="M44" s="15">
         <v>0.09633</v>
       </c>
       <c r="N44" s="15">
-        <v>740</v>
+        <v>900</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>4800</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>
@@ -2760,51 +2760,51 @@
       <c r="D47" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E47" s="15">
         <v>10080027756</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>1030</v>
       </c>
       <c r="K47" s="15">
         <v>0.47252</v>
       </c>
       <c r="L47" s="15">
         <v>0.25469</v>
       </c>
       <c r="M47" s="15">
         <v>0.22118</v>
       </c>
       <c r="N47" s="15">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>139</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I48" s="15"/>