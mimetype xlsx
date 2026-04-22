--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1280,51 +1280,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>575</v>
       </c>
       <c r="K9" s="15">
         <v>1.33</v>
       </c>
       <c r="L9" s="15">
         <v>0.7141999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.61897</v>
       </c>
       <c r="N9" s="15">
-        <v>374</v>
+        <v>392</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1399,92 +1399,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1914,168 +1914,168 @@
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15">
         <v>10080043713</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>600</v>
       </c>
       <c r="K25" s="15">
         <v>0.60637</v>
       </c>
       <c r="L25" s="15">
         <v>0.32684</v>
       </c>
       <c r="M25" s="15">
         <v>0.28383</v>
       </c>
       <c r="N25" s="15">
-        <v>498</v>
+        <v>357</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>400</v>
       </c>
       <c r="K26" s="15">
         <v>0.90957</v>
       </c>
       <c r="L26" s="15">
         <v>0.49027</v>
       </c>
       <c r="M26" s="15">
         <v>0.42576</v>
       </c>
       <c r="N26" s="15">
-        <v>406</v>
+        <v>362</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2296,90 +2296,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1600</v>
       </c>
       <c r="K35" s="15">
         <v>0.07106999999999999</v>
       </c>
       <c r="L35" s="15">
         <v>0.06159</v>
       </c>
       <c r="M35" s="15">
         <v>0.05923</v>
       </c>
       <c r="N35" s="15">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15">
         <v>10080043058</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1000</v>
       </c>
       <c r="K36" s="15">
         <v>0.31504</v>
       </c>
       <c r="L36" s="15">
         <v>0.16981</v>
       </c>
       <c r="M36" s="15">
         <v>0.14746</v>
       </c>
       <c r="N36" s="15">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2526,90 +2526,90 @@
       <c r="D41" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E41" s="15">
         <v>10080057236</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>1360</v>
       </c>
       <c r="K41" s="15">
         <v>0.47252</v>
       </c>
       <c r="L41" s="15">
         <v>0.25469</v>
       </c>
       <c r="M41" s="15">
         <v>0.22118</v>
       </c>
       <c r="N41" s="15">
-        <v>114</v>
+        <v>137</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="15">
         <v>10080057237</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1040</v>
       </c>
       <c r="K42" s="15">
         <v>0.62993</v>
       </c>
       <c r="L42" s="15">
         <v>0.33953</v>
       </c>
       <c r="M42" s="15">
         <v>0.29486</v>
       </c>
       <c r="N42" s="15">
-        <v>124</v>
+        <v>105</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="15"/>
@@ -2643,51 +2643,51 @@
       <c r="D44" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>130</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1200</v>
       </c>
       <c r="K44" s="15">
         <v>0.11559</v>
       </c>
       <c r="L44" s="15">
         <v>0.10018</v>
       </c>
       <c r="M44" s="15">
         <v>0.09633</v>
       </c>
       <c r="N44" s="15">
-        <v>900</v>
+        <v>640</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>4800</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>
@@ -2760,51 +2760,51 @@
       <c r="D47" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E47" s="15">
         <v>10080027756</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>1030</v>
       </c>
       <c r="K47" s="15">
         <v>0.47252</v>
       </c>
       <c r="L47" s="15">
         <v>0.25469</v>
       </c>
       <c r="M47" s="15">
         <v>0.22118</v>
       </c>
       <c r="N47" s="15">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>139</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I48" s="15"/>