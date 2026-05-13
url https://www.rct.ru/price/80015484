--- v6 (2026-04-22)
+++ v7 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1280,51 +1280,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>575</v>
       </c>
       <c r="K9" s="15">
         <v>1.33</v>
       </c>
       <c r="L9" s="15">
         <v>0.7141999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.61897</v>
       </c>
       <c r="N9" s="15">
-        <v>392</v>
+        <v>355</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1399,92 +1399,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>192</v>
+        <v>244</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>192</v>
+        <v>154</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1793,51 +1793,51 @@
       <c r="D22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>65</v>
       </c>
       <c r="K22" s="15">
         <v>3.32</v>
       </c>
       <c r="L22" s="15">
         <v>2.88</v>
       </c>
       <c r="M22" s="15">
         <v>2.77</v>
       </c>
       <c r="N22" s="15">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15">
         <v>260</v>
       </c>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
@@ -1914,51 +1914,51 @@
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15">
         <v>10080043713</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>600</v>
       </c>
       <c r="K25" s="15">
         <v>0.60637</v>
       </c>
       <c r="L25" s="15">
         <v>0.32684</v>
       </c>
       <c r="M25" s="15">
         <v>0.28383</v>
       </c>
       <c r="N25" s="15">
-        <v>357</v>
+        <v>416</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
@@ -1992,90 +1992,90 @@
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>217</v>
+        <v>241</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>130</v>
+        <v>160</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2296,90 +2296,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1600</v>
       </c>
       <c r="K35" s="15">
         <v>0.07106999999999999</v>
       </c>
       <c r="L35" s="15">
         <v>0.06159</v>
       </c>
       <c r="M35" s="15">
         <v>0.05923</v>
       </c>
       <c r="N35" s="15">
-        <v>125</v>
+        <v>106</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15">
         <v>10080043058</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1000</v>
       </c>
       <c r="K36" s="15">
         <v>0.31504</v>
       </c>
       <c r="L36" s="15">
         <v>0.16981</v>
       </c>
       <c r="M36" s="15">
         <v>0.14746</v>
       </c>
       <c r="N36" s="15">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2526,90 +2526,90 @@
       <c r="D41" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E41" s="15">
         <v>10080057236</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>1360</v>
       </c>
       <c r="K41" s="15">
         <v>0.47252</v>
       </c>
       <c r="L41" s="15">
         <v>0.25469</v>
       </c>
       <c r="M41" s="15">
         <v>0.22118</v>
       </c>
       <c r="N41" s="15">
-        <v>137</v>
+        <v>168</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="15">
         <v>10080057237</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1040</v>
       </c>
       <c r="K42" s="15">
         <v>0.62993</v>
       </c>
       <c r="L42" s="15">
         <v>0.33953</v>
       </c>
       <c r="M42" s="15">
         <v>0.29486</v>
       </c>
       <c r="N42" s="15">
-        <v>105</v>
+        <v>84</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="15"/>
@@ -2643,51 +2643,51 @@
       <c r="D44" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>130</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1200</v>
       </c>
       <c r="K44" s="15">
         <v>0.11559</v>
       </c>
       <c r="L44" s="15">
         <v>0.10018</v>
       </c>
       <c r="M44" s="15">
         <v>0.09633</v>
       </c>
       <c r="N44" s="15">
-        <v>640</v>
+        <v>860</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>4800</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>
@@ -2760,51 +2760,51 @@
       <c r="D47" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E47" s="15">
         <v>10080027756</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>1030</v>
       </c>
       <c r="K47" s="15">
         <v>0.47252</v>
       </c>
       <c r="L47" s="15">
         <v>0.25469</v>
       </c>
       <c r="M47" s="15">
         <v>0.22118</v>
       </c>
       <c r="N47" s="15">
-        <v>124</v>
+        <v>176</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>139</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I48" s="15"/>