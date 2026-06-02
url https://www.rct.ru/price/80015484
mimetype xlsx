--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1280,51 +1280,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>575</v>
       </c>
       <c r="K9" s="15">
         <v>1.33</v>
       </c>
       <c r="L9" s="15">
         <v>0.7141999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.61897</v>
       </c>
       <c r="N9" s="15">
-        <v>355</v>
+        <v>309</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1399,92 +1399,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>154</v>
+        <v>183</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1793,51 +1793,51 @@
       <c r="D22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>65</v>
       </c>
       <c r="K22" s="15">
         <v>3.32</v>
       </c>
       <c r="L22" s="15">
         <v>2.88</v>
       </c>
       <c r="M22" s="15">
         <v>2.77</v>
       </c>
       <c r="N22" s="15">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15">
         <v>260</v>
       </c>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
@@ -1914,168 +1914,168 @@
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15">
         <v>10080043713</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>600</v>
       </c>
       <c r="K25" s="15">
         <v>0.60637</v>
       </c>
       <c r="L25" s="15">
         <v>0.32684</v>
       </c>
       <c r="M25" s="15">
         <v>0.28383</v>
       </c>
       <c r="N25" s="15">
-        <v>416</v>
+        <v>351</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>400</v>
       </c>
       <c r="K26" s="15">
         <v>0.90957</v>
       </c>
       <c r="L26" s="15">
         <v>0.49027</v>
       </c>
       <c r="M26" s="15">
         <v>0.42576</v>
       </c>
       <c r="N26" s="15">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2296,90 +2296,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1600</v>
       </c>
       <c r="K35" s="15">
         <v>0.07106999999999999</v>
       </c>
       <c r="L35" s="15">
         <v>0.06159</v>
       </c>
       <c r="M35" s="15">
         <v>0.05923</v>
       </c>
       <c r="N35" s="15">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15">
         <v>10080043058</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1000</v>
       </c>
       <c r="K36" s="15">
         <v>0.31504</v>
       </c>
       <c r="L36" s="15">
         <v>0.16981</v>
       </c>
       <c r="M36" s="15">
         <v>0.14746</v>
       </c>
       <c r="N36" s="15">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2526,90 +2526,90 @@
       <c r="D41" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E41" s="15">
         <v>10080057236</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>1360</v>
       </c>
       <c r="K41" s="15">
         <v>0.47252</v>
       </c>
       <c r="L41" s="15">
         <v>0.25469</v>
       </c>
       <c r="M41" s="15">
         <v>0.22118</v>
       </c>
       <c r="N41" s="15">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="15">
         <v>10080057237</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1040</v>
       </c>
       <c r="K42" s="15">
         <v>0.62993</v>
       </c>
       <c r="L42" s="15">
         <v>0.33953</v>
       </c>
       <c r="M42" s="15">
         <v>0.29486</v>
       </c>
       <c r="N42" s="15">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="15"/>
@@ -2643,51 +2643,51 @@
       <c r="D44" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>130</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1200</v>
       </c>
       <c r="K44" s="15">
         <v>0.11559</v>
       </c>
       <c r="L44" s="15">
         <v>0.10018</v>
       </c>
       <c r="M44" s="15">
         <v>0.09633</v>
       </c>
       <c r="N44" s="15">
-        <v>860</v>
+        <v>900</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>4800</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>
@@ -2760,51 +2760,51 @@
       <c r="D47" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E47" s="15">
         <v>10080027756</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>1030</v>
       </c>
       <c r="K47" s="15">
         <v>0.47252</v>
       </c>
       <c r="L47" s="15">
         <v>0.25469</v>
       </c>
       <c r="M47" s="15">
         <v>0.22118</v>
       </c>
       <c r="N47" s="15">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>139</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I48" s="15"/>