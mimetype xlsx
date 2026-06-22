--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1280,51 +1280,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>575</v>
       </c>
       <c r="K9" s="15">
         <v>1.33</v>
       </c>
       <c r="L9" s="15">
         <v>0.7141999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.61897</v>
       </c>
       <c r="N9" s="15">
-        <v>309</v>
+        <v>296</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1399,92 +1399,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>183</v>
+        <v>217</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1793,51 +1793,51 @@
       <c r="D22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>65</v>
       </c>
       <c r="K22" s="15">
         <v>3.32</v>
       </c>
       <c r="L22" s="15">
         <v>2.88</v>
       </c>
       <c r="M22" s="15">
         <v>2.77</v>
       </c>
       <c r="N22" s="15">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15">
         <v>260</v>
       </c>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
@@ -1914,168 +1914,168 @@
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15">
         <v>10080043713</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>600</v>
       </c>
       <c r="K25" s="15">
         <v>0.60637</v>
       </c>
       <c r="L25" s="15">
         <v>0.32684</v>
       </c>
       <c r="M25" s="15">
         <v>0.28383</v>
       </c>
       <c r="N25" s="15">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>400</v>
       </c>
       <c r="K26" s="15">
         <v>0.90957</v>
       </c>
       <c r="L26" s="15">
         <v>0.49027</v>
       </c>
       <c r="M26" s="15">
         <v>0.42576</v>
       </c>
       <c r="N26" s="15">
-        <v>390</v>
+        <v>335</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2296,90 +2296,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1600</v>
       </c>
       <c r="K35" s="15">
         <v>0.07106999999999999</v>
       </c>
       <c r="L35" s="15">
         <v>0.06159</v>
       </c>
       <c r="M35" s="15">
         <v>0.05923</v>
       </c>
       <c r="N35" s="15">
-        <v>113</v>
+        <v>86</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15">
         <v>10080043058</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1000</v>
       </c>
       <c r="K36" s="15">
         <v>0.31504</v>
       </c>
       <c r="L36" s="15">
         <v>0.16981</v>
       </c>
       <c r="M36" s="15">
         <v>0.14746</v>
       </c>
       <c r="N36" s="15">
-        <v>140</v>
+        <v>98</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2526,90 +2526,90 @@
       <c r="D41" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E41" s="15">
         <v>10080057236</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>1360</v>
       </c>
       <c r="K41" s="15">
         <v>0.47252</v>
       </c>
       <c r="L41" s="15">
         <v>0.25469</v>
       </c>
       <c r="M41" s="15">
         <v>0.22118</v>
       </c>
       <c r="N41" s="15">
-        <v>158</v>
+        <v>124</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="15">
         <v>10080057237</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1040</v>
       </c>
       <c r="K42" s="15">
         <v>0.62993</v>
       </c>
       <c r="L42" s="15">
         <v>0.33953</v>
       </c>
       <c r="M42" s="15">
         <v>0.29486</v>
       </c>
       <c r="N42" s="15">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="15"/>
@@ -2643,51 +2643,51 @@
       <c r="D44" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>130</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1200</v>
       </c>
       <c r="K44" s="15">
         <v>0.11559</v>
       </c>
       <c r="L44" s="15">
         <v>0.10018</v>
       </c>
       <c r="M44" s="15">
         <v>0.09633</v>
       </c>
       <c r="N44" s="15">
-        <v>900</v>
+        <v>880</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>4800</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>
@@ -2760,51 +2760,51 @@
       <c r="D47" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E47" s="15">
         <v>10080027756</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>1030</v>
       </c>
       <c r="K47" s="15">
         <v>0.47252</v>
       </c>
       <c r="L47" s="15">
         <v>0.25469</v>
       </c>
       <c r="M47" s="15">
         <v>0.22118</v>
       </c>
       <c r="N47" s="15">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>139</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I48" s="15"/>