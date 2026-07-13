--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1280,51 +1280,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>575</v>
       </c>
       <c r="K9" s="15">
         <v>1.33</v>
       </c>
       <c r="L9" s="15">
         <v>0.7141999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.61897</v>
       </c>
       <c r="N9" s="15">
-        <v>296</v>
+        <v>333</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1399,92 +1399,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>237</v>
+        <v>183</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>217</v>
+        <v>168</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1793,51 +1793,51 @@
       <c r="D22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>65</v>
       </c>
       <c r="K22" s="15">
         <v>3.32</v>
       </c>
       <c r="L22" s="15">
         <v>2.88</v>
       </c>
       <c r="M22" s="15">
         <v>2.77</v>
       </c>
       <c r="N22" s="15">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15">
         <v>260</v>
       </c>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
@@ -1914,168 +1914,168 @@
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15">
         <v>10080043713</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>600</v>
       </c>
       <c r="K25" s="15">
         <v>0.60637</v>
       </c>
       <c r="L25" s="15">
         <v>0.32684</v>
       </c>
       <c r="M25" s="15">
         <v>0.28383</v>
       </c>
       <c r="N25" s="15">
-        <v>363</v>
+        <v>515</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>400</v>
       </c>
       <c r="K26" s="15">
         <v>0.90957</v>
       </c>
       <c r="L26" s="15">
         <v>0.49027</v>
       </c>
       <c r="M26" s="15">
         <v>0.42576</v>
       </c>
       <c r="N26" s="15">
-        <v>335</v>
+        <v>362</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>238</v>
+        <v>265</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2296,90 +2296,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1600</v>
       </c>
       <c r="K35" s="15">
         <v>0.07106999999999999</v>
       </c>
       <c r="L35" s="15">
         <v>0.06159</v>
       </c>
       <c r="M35" s="15">
         <v>0.05923</v>
       </c>
       <c r="N35" s="15">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15">
         <v>10080043058</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1000</v>
       </c>
       <c r="K36" s="15">
         <v>0.31504</v>
       </c>
       <c r="L36" s="15">
         <v>0.16981</v>
       </c>
       <c r="M36" s="15">
         <v>0.14746</v>
       </c>
       <c r="N36" s="15">
-        <v>98</v>
+        <v>124</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2526,90 +2526,90 @@
       <c r="D41" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E41" s="15">
         <v>10080057236</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>1360</v>
       </c>
       <c r="K41" s="15">
         <v>0.47252</v>
       </c>
       <c r="L41" s="15">
         <v>0.25469</v>
       </c>
       <c r="M41" s="15">
         <v>0.22118</v>
       </c>
       <c r="N41" s="15">
-        <v>124</v>
+        <v>170</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="15">
         <v>10080057237</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1040</v>
       </c>
       <c r="K42" s="15">
         <v>0.62993</v>
       </c>
       <c r="L42" s="15">
         <v>0.33953</v>
       </c>
       <c r="M42" s="15">
         <v>0.29486</v>
       </c>
       <c r="N42" s="15">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="15"/>
@@ -2643,51 +2643,51 @@
       <c r="D44" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>130</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1200</v>
       </c>
       <c r="K44" s="15">
         <v>0.11559</v>
       </c>
       <c r="L44" s="15">
         <v>0.10018</v>
       </c>
       <c r="M44" s="15">
         <v>0.09633</v>
       </c>
       <c r="N44" s="15">
-        <v>880</v>
+        <v>770</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>4800</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>