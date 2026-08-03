--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1280,51 +1280,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>575</v>
       </c>
       <c r="K9" s="15">
         <v>1.33</v>
       </c>
       <c r="L9" s="15">
         <v>0.7141999999999999</v>
       </c>
       <c r="M9" s="15">
         <v>0.61897</v>
       </c>
       <c r="N9" s="15">
-        <v>333</v>
+        <v>308</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1399,92 +1399,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>183</v>
+        <v>207</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>168</v>
+        <v>217</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1914,168 +1914,168 @@
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15">
         <v>10080043713</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>600</v>
       </c>
       <c r="K25" s="15">
         <v>0.60637</v>
       </c>
       <c r="L25" s="15">
         <v>0.32684</v>
       </c>
       <c r="M25" s="15">
         <v>0.28383</v>
       </c>
       <c r="N25" s="15">
-        <v>515</v>
+        <v>392</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>400</v>
       </c>
       <c r="K26" s="15">
         <v>0.90957</v>
       </c>
       <c r="L26" s="15">
         <v>0.49027</v>
       </c>
       <c r="M26" s="15">
         <v>0.42576</v>
       </c>
       <c r="N26" s="15">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>265</v>
+        <v>238</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>163</v>
+        <v>146</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2296,90 +2296,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1600</v>
       </c>
       <c r="K35" s="15">
         <v>0.07106999999999999</v>
       </c>
       <c r="L35" s="15">
         <v>0.06159</v>
       </c>
       <c r="M35" s="15">
         <v>0.05923</v>
       </c>
       <c r="N35" s="15">
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15">
         <v>10080043058</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1000</v>
       </c>
       <c r="K36" s="15">
         <v>0.31504</v>
       </c>
       <c r="L36" s="15">
         <v>0.16981</v>
       </c>
       <c r="M36" s="15">
         <v>0.14746</v>
       </c>
       <c r="N36" s="15">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2526,90 +2526,90 @@
       <c r="D41" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E41" s="15">
         <v>10080057236</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>1360</v>
       </c>
       <c r="K41" s="15">
         <v>0.47252</v>
       </c>
       <c r="L41" s="15">
         <v>0.25469</v>
       </c>
       <c r="M41" s="15">
         <v>0.22118</v>
       </c>
       <c r="N41" s="15">
-        <v>170</v>
+        <v>137</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="15">
         <v>10080057237</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1040</v>
       </c>
       <c r="K42" s="15">
         <v>0.62993</v>
       </c>
       <c r="L42" s="15">
         <v>0.33953</v>
       </c>
       <c r="M42" s="15">
         <v>0.29486</v>
       </c>
       <c r="N42" s="15">
-        <v>101</v>
+        <v>124</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="15"/>
@@ -2643,51 +2643,51 @@
       <c r="D44" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>130</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1200</v>
       </c>
       <c r="K44" s="15">
         <v>0.11559</v>
       </c>
       <c r="L44" s="15">
         <v>0.10018</v>
       </c>
       <c r="M44" s="15">
         <v>0.09633</v>
       </c>
       <c r="N44" s="15">
-        <v>770</v>
+        <v>640</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>4800</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>
@@ -2760,51 +2760,51 @@
       <c r="D47" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E47" s="15">
         <v>10080027756</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>1030</v>
       </c>
       <c r="K47" s="15">
         <v>0.47252</v>
       </c>
       <c r="L47" s="15">
         <v>0.25469</v>
       </c>
       <c r="M47" s="15">
         <v>0.22118</v>
       </c>
       <c r="N47" s="15">
-        <v>172</v>
+        <v>132</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>139</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I48" s="15"/>