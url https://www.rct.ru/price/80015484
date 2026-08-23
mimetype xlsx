--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1399,92 +1399,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15">
         <v>300</v>
       </c>
       <c r="K12" s="15">
         <v>1.18</v>
       </c>
       <c r="L12" s="15">
         <v>1.02</v>
       </c>
       <c r="M12" s="15">
         <v>0.9828</v>
       </c>
       <c r="N12" s="15">
-        <v>207</v>
+        <v>249</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>1200</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>300</v>
       </c>
       <c r="K13" s="15">
         <v>1.2</v>
       </c>
       <c r="L13" s="15">
         <v>1.04</v>
       </c>
       <c r="M13" s="15">
         <v>0.99598</v>
       </c>
       <c r="N13" s="15">
-        <v>217</v>
+        <v>166</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1793,51 +1793,51 @@
       <c r="D22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>65</v>
       </c>
       <c r="K22" s="15">
         <v>3.32</v>
       </c>
       <c r="L22" s="15">
         <v>2.88</v>
       </c>
       <c r="M22" s="15">
         <v>2.77</v>
       </c>
       <c r="N22" s="15">
-        <v>134</v>
+        <v>93</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15">
         <v>260</v>
       </c>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>30</v>
@@ -1914,168 +1914,168 @@
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15">
         <v>10080043713</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>600</v>
       </c>
       <c r="K25" s="15">
         <v>0.60637</v>
       </c>
       <c r="L25" s="15">
         <v>0.32684</v>
       </c>
       <c r="M25" s="15">
         <v>0.28383</v>
       </c>
       <c r="N25" s="15">
-        <v>392</v>
+        <v>515</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10080043714</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>400</v>
       </c>
       <c r="K26" s="15">
         <v>0.90957</v>
       </c>
       <c r="L26" s="15">
         <v>0.49027</v>
       </c>
       <c r="M26" s="15">
         <v>0.42576</v>
       </c>
       <c r="N26" s="15">
-        <v>357</v>
+        <v>340</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080043715</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>535</v>
       </c>
       <c r="K27" s="15">
         <v>1.21</v>
       </c>
       <c r="L27" s="15">
         <v>0.65371</v>
       </c>
       <c r="M27" s="15">
         <v>0.56769</v>
       </c>
       <c r="N27" s="15">
-        <v>238</v>
+        <v>206</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080043716</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>400</v>
       </c>
       <c r="K28" s="15">
         <v>1.52</v>
       </c>
       <c r="L28" s="15">
         <v>0.81713</v>
       </c>
       <c r="M28" s="15">
         <v>0.7095900000000001</v>
       </c>
       <c r="N28" s="15">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2296,90 +2296,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1600</v>
       </c>
       <c r="K35" s="15">
         <v>0.07106999999999999</v>
       </c>
       <c r="L35" s="15">
         <v>0.06159</v>
       </c>
       <c r="M35" s="15">
         <v>0.05923</v>
       </c>
       <c r="N35" s="15">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15">
         <v>10080043058</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1000</v>
       </c>
       <c r="K36" s="15">
         <v>0.31504</v>
       </c>
       <c r="L36" s="15">
         <v>0.16981</v>
       </c>
       <c r="M36" s="15">
         <v>0.14746</v>
       </c>
       <c r="N36" s="15">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2526,90 +2526,90 @@
       <c r="D41" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E41" s="15">
         <v>10080057236</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>1360</v>
       </c>
       <c r="K41" s="15">
         <v>0.47252</v>
       </c>
       <c r="L41" s="15">
         <v>0.25469</v>
       </c>
       <c r="M41" s="15">
         <v>0.22118</v>
       </c>
       <c r="N41" s="15">
-        <v>137</v>
+        <v>168</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="15">
         <v>10080057237</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1040</v>
       </c>
       <c r="K42" s="15">
         <v>0.62993</v>
       </c>
       <c r="L42" s="15">
         <v>0.33953</v>
       </c>
       <c r="M42" s="15">
         <v>0.29486</v>
       </c>
       <c r="N42" s="15">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="15"/>
@@ -2643,51 +2643,51 @@
       <c r="D44" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>130</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1200</v>
       </c>
       <c r="K44" s="15">
         <v>0.11559</v>
       </c>
       <c r="L44" s="15">
         <v>0.10018</v>
       </c>
       <c r="M44" s="15">
         <v>0.09633</v>
       </c>
       <c r="N44" s="15">
-        <v>640</v>
+        <v>810</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>4800</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>
@@ -2760,51 +2760,51 @@
       <c r="D47" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E47" s="15">
         <v>10080027756</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>1030</v>
       </c>
       <c r="K47" s="15">
         <v>0.47252</v>
       </c>
       <c r="L47" s="15">
         <v>0.25469</v>
       </c>
       <c r="M47" s="15">
         <v>0.22118</v>
       </c>
       <c r="N47" s="15">
-        <v>132</v>
+        <v>158</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>139</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I48" s="15"/>