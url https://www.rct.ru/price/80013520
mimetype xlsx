--- v6 (2026-03-30)
+++ v7 (2026-04-19)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="547">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="550">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>30.03.2026</t>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -874,53 +874,50 @@
   <si>
     <t>Q7050</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t>KX-13T 8.0 MHz (12.87961)</t>
   </si>
   <si>
     <t>Размер 7.0×5.0×1.3 мм / KX-13T 8.0 MHz (12.87961)</t>
   </si>
   <si>
     <t>10-00011346</t>
   </si>
   <si>
     <t>QSMD3.2x1.5x0.75 / KX-327NHT 32.768 kHz (12.87159)</t>
   </si>
   <si>
     <t>10-00011361</t>
   </si>
   <si>
     <t>Q3215</t>
   </si>
   <si>
-    <t>06.05.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>KX-9AT 25 MHz (12.89004)</t>
   </si>
   <si>
     <t>5.0×3.2×1.0 мм, Температурный диапазон: -40/+85С, Стабильность частоты +/- 30ррm. / KX-9AT 25 MHz (12.89004)</t>
   </si>
   <si>
     <t>10-00011242</t>
   </si>
   <si>
     <t xml:space="preserve">12.89004 GEYER, </t>
   </si>
   <si>
     <t>UT-00154065</t>
   </si>
   <si>
     <t xml:space="preserve">KX-9AT 25 MHz (12.89004) GEYER, </t>
   </si>
   <si>
     <t>L-KLS14-MC7050-6.000-12-30-C</t>
   </si>
   <si>
     <t>MC7050 6.000MHz 12pF +/-30ppm -30~85°C / L-KLS14-MC7050-6.000-12-30-C</t>
   </si>
   <si>
     <t>UT-00098514</t>
@@ -1105,50 +1102,53 @@
   <si>
     <t>UT-00089345</t>
   </si>
   <si>
     <t>SM306</t>
   </si>
   <si>
     <t>SMD2520-24.000-15pF-30/30PPM</t>
   </si>
   <si>
     <t>SMD 2520 24.000MHz 15pF 30/30ppm / SMD2520-24.000-15pF-30/30PPM</t>
   </si>
   <si>
     <t>UT-00098800</t>
   </si>
   <si>
     <t>S3215-32.768K-12.5-20-E</t>
   </si>
   <si>
     <t xml:space="preserve">SMD3215-32.768-12.5pF-20PPM </t>
   </si>
   <si>
     <t>10-00011424</t>
   </si>
   <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
     <t>X32.768-F12C-B-20-0.040-70K</t>
   </si>
   <si>
     <t>SMD3215-32.768-12.5pF-20PPM (X32.768-F12C-B-20-0.040-70K)</t>
   </si>
   <si>
     <t>SMD3225 27.12M 15PF 10ppm 10ppm -20 to 70C 40ohm</t>
   </si>
   <si>
     <t>SMD3225 27.1200MHz 15pF 10/10ppm (-20...+70C) 40ohm / SMD3225 27.12M / 15PF / +-10ppm / +-10ppm / -20 to 70C / 40ohm</t>
   </si>
   <si>
     <t>UT-00129972</t>
   </si>
   <si>
     <t xml:space="preserve">SMD3225-12.000-12pF-10/10PPM </t>
   </si>
   <si>
     <t xml:space="preserve">(SMD 3.2*2.5mm, -40~+85C, 80 ohm ) / SMD3225-12.000-12pF-10/10PPM </t>
   </si>
   <si>
     <t>LGE</t>
   </si>
   <si>
     <t>X12.000-DX25-12-10-10A</t>
@@ -1574,50 +1574,59 @@
     <t>EPCOS</t>
   </si>
   <si>
     <t>X1A000061000600</t>
   </si>
   <si>
     <t>Crystal SMD2.0*1.2mm 32.768KHZ 7.0pf ±20ppm -40+85℃ 65kOhm / X1A000061000600</t>
   </si>
   <si>
     <t>UT-00129935</t>
   </si>
   <si>
     <t>X1A000061002100</t>
   </si>
   <si>
     <t>Crystal SMD2.0*1.2mm 32.768KHZ 6.0pf ±20ppm -40+85℃ 65kOhm / X1A000061002100</t>
   </si>
   <si>
     <t>UT-00129934</t>
   </si>
   <si>
     <t>X32.000-DX21-R-10-10B-60</t>
   </si>
   <si>
     <t>32MHz 2.0*1.6*0.5 mm SMD / X32.000-DX21-R-10-10B-60</t>
+  </si>
+  <si>
+    <t>X322516MLB4SI</t>
+  </si>
+  <si>
+    <t>XTAL 16.000MHz 9pF 10/20ppm ESR=80R (-40~+85C) / X322516MLB4SI</t>
+  </si>
+  <si>
+    <t>UT-00147310</t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Адрес:</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
@@ -2163,51 +2172,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R178"/>
+  <dimension ref="A1:R179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -5168,51 +5177,51 @@
       </c>
       <c r="E80" s="15" t="s">
         <v>250</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>238</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.24207</v>
       </c>
       <c r="L80" s="15">
         <v>0.20979</v>
       </c>
       <c r="M80" s="15">
         <v>0.20173</v>
       </c>
       <c r="N80" s="15">
-        <v>1011</v>
+        <v>779</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>238</v>
@@ -5549,1082 +5558,1082 @@
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15">
         <v>12.87159</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>283</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>284</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15" t="s">
         <v>285</v>
       </c>
       <c r="H90" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>3000</v>
       </c>
       <c r="K90" s="15">
-        <v>0.88751</v>
+        <v>0.38105</v>
       </c>
       <c r="L90" s="15">
-        <v>0.71001</v>
+        <v>0.33024</v>
       </c>
       <c r="M90" s="15">
-        <v>0.67982</v>
+        <v>0.31754</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
-      <c r="P90" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="D91" s="15" t="s">
         <v>287</v>
       </c>
-      <c r="D91" s="15" t="s">
+      <c r="E91" s="15" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I91" s="15" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>1.56</v>
       </c>
       <c r="L91" s="15">
         <v>1.31</v>
       </c>
       <c r="M91" s="15">
         <v>1.26</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15">
         <v>12.89004</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I92" s="15" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="J92" s="15">
         <v>1000</v>
       </c>
       <c r="K92" s="15">
-        <v>1.51</v>
+        <v>0.63507</v>
       </c>
       <c r="L92" s="15">
-        <v>1.31</v>
+        <v>0.55039</v>
       </c>
       <c r="M92" s="15">
-        <v>1.26</v>
+        <v>0.52923</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
-      <c r="P92" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="D93" s="15" t="s">
         <v>293</v>
       </c>
-      <c r="D93" s="15" t="s">
+      <c r="E93" s="15" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H93" s="15" t="s">
         <v>279</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>3000</v>
       </c>
       <c r="K93" s="15">
         <v>0.88513</v>
       </c>
       <c r="L93" s="15">
         <v>0.74237</v>
       </c>
       <c r="M93" s="15">
         <v>0.71382</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>296</v>
       </c>
-      <c r="D94" s="15" t="s">
+      <c r="E94" s="15" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H94" s="15" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>1000</v>
       </c>
       <c r="K94" s="15">
         <v>0.70297</v>
       </c>
       <c r="L94" s="15">
         <v>0.5895899999999999</v>
       </c>
       <c r="M94" s="15">
         <v>0.56691</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
+        <v>299</v>
+      </c>
+      <c r="D95" s="15" t="s">
         <v>300</v>
       </c>
-      <c r="D95" s="15" t="s">
+      <c r="E95" s="15" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>1000</v>
       </c>
       <c r="K95" s="15">
         <v>0.32933</v>
       </c>
       <c r="L95" s="15">
         <v>0.27621</v>
       </c>
       <c r="M95" s="15">
         <v>0.26559</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="D96" s="15" t="s">
         <v>304</v>
       </c>
-      <c r="D96" s="15" t="s">
+      <c r="E96" s="15" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H96" s="15" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>3000</v>
       </c>
       <c r="K96" s="15">
         <v>0.27317</v>
       </c>
       <c r="L96" s="15">
         <v>0.22911</v>
       </c>
       <c r="M96" s="15">
         <v>0.2203</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
+        <v>307</v>
+      </c>
+      <c r="D97" s="15" t="s">
         <v>308</v>
       </c>
-      <c r="D97" s="15" t="s">
+      <c r="E97" s="15" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H97" s="15" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>3000</v>
       </c>
       <c r="K97" s="15">
         <v>0.3145</v>
       </c>
       <c r="L97" s="15">
         <v>0.26377</v>
       </c>
       <c r="M97" s="15">
         <v>0.25363</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="D98" s="15" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E98" s="15">
         <v>10080048854</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>100</v>
       </c>
       <c r="K98" s="15">
         <v>0.19288</v>
       </c>
       <c r="L98" s="15">
         <v>0.15816</v>
       </c>
       <c r="M98" s="15">
         <v>0.15172</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="D99" s="15" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="E99" s="15">
         <v>10080060194</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>3000</v>
       </c>
       <c r="K99" s="15">
         <v>0.27062</v>
       </c>
       <c r="L99" s="15">
         <v>0.21825</v>
       </c>
       <c r="M99" s="15">
         <v>0.20952</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="D100" s="15" t="s">
         <v>315</v>
       </c>
-      <c r="D100" s="15" t="s">
+      <c r="E100" s="15" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="H100" s="15" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15"/>
       <c r="K100" s="15">
         <v>0.17871</v>
       </c>
       <c r="L100" s="15">
         <v>0.17871</v>
       </c>
       <c r="M100" s="15">
         <v>0.17871</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
+        <v>319</v>
+      </c>
+      <c r="D101" s="15" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="E101" s="15">
         <v>10080076185</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15" t="s">
         <v>189</v>
       </c>
       <c r="H101" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>3000</v>
       </c>
       <c r="K101" s="15">
         <v>0.21375</v>
       </c>
       <c r="L101" s="15">
         <v>0.17812</v>
       </c>
       <c r="M101" s="15">
         <v>0.17099</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="D102" s="15" t="s">
         <v>323</v>
       </c>
-      <c r="D102" s="15" t="s">
+      <c r="E102" s="15" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
         <v>285</v>
       </c>
       <c r="H102" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I102" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="J102" s="15">
         <v>3000</v>
       </c>
       <c r="K102" s="15">
         <v>0.4094</v>
       </c>
       <c r="L102" s="15">
         <v>0.39302</v>
       </c>
       <c r="M102" s="15">
         <v>0.37665</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="D103" s="15" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="E103" s="15">
         <v>10080070560</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15" t="s">
         <v>285</v>
       </c>
       <c r="H103" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I103" s="15" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="J103" s="15">
         <v>3000</v>
       </c>
       <c r="K103" s="15">
         <v>0.41921</v>
       </c>
       <c r="L103" s="15">
         <v>0.35159</v>
       </c>
       <c r="M103" s="15">
         <v>0.33806</v>
       </c>
       <c r="N103" s="15">
-        <v>1047</v>
+        <v>1882</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
+        <v>327</v>
+      </c>
+      <c r="D104" s="15" t="s">
         <v>328</v>
       </c>
-      <c r="D104" s="15" t="s">
+      <c r="E104" s="15" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
         <v>285</v>
       </c>
       <c r="H104" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>3000</v>
       </c>
       <c r="K104" s="15">
         <v>0.5419</v>
       </c>
       <c r="L104" s="15">
         <v>0.4545</v>
       </c>
       <c r="M104" s="15">
         <v>0.43701</v>
       </c>
       <c r="N104" s="15"/>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
+        <v>330</v>
+      </c>
+      <c r="D105" s="15" t="s">
         <v>331</v>
       </c>
-      <c r="D105" s="15" t="s">
+      <c r="E105" s="15" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
         <v>285</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>3000</v>
       </c>
       <c r="K105" s="15">
         <v>0.1999</v>
       </c>
       <c r="L105" s="15">
         <v>0.1999</v>
       </c>
       <c r="M105" s="15">
         <v>0.1999</v>
       </c>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
+        <v>333</v>
+      </c>
+      <c r="D106" s="15" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="E106" s="15">
         <v>10080066222</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H106" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>3000</v>
       </c>
       <c r="K106" s="15">
         <v>0.24364</v>
       </c>
       <c r="L106" s="15">
         <v>0.20303</v>
       </c>
       <c r="M106" s="15">
         <v>0.1949</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="D107" s="15" t="s">
         <v>336</v>
       </c>
-      <c r="D107" s="15" t="s">
+      <c r="E107" s="15" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>3000</v>
       </c>
       <c r="K107" s="15">
         <v>0.12886</v>
       </c>
       <c r="L107" s="15">
         <v>0.12886</v>
       </c>
       <c r="M107" s="15">
         <v>0.12886</v>
       </c>
       <c r="N107" s="15">
-        <v>1439</v>
+        <v>1559</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="D108" s="15" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="E108" s="15">
         <v>10080055330</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H108" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>1000</v>
       </c>
       <c r="K108" s="15">
         <v>0.33786</v>
       </c>
       <c r="L108" s="15">
         <v>0.27704</v>
       </c>
       <c r="M108" s="15">
         <v>0.26579</v>
       </c>
       <c r="N108" s="15"/>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
+        <v>340</v>
+      </c>
+      <c r="D109" s="15" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="E109" s="15">
         <v>10080055331</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H109" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>1000</v>
       </c>
       <c r="K109" s="15">
         <v>0.33579</v>
       </c>
       <c r="L109" s="15">
         <v>0.27534</v>
       </c>
       <c r="M109" s="15">
         <v>0.26417</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
+        <v>342</v>
+      </c>
+      <c r="D110" s="15" t="s">
         <v>343</v>
       </c>
-      <c r="D110" s="15" t="s">
+      <c r="E110" s="15" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H110" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>1000</v>
       </c>
       <c r="K110" s="15">
         <v>0.48577</v>
       </c>
       <c r="L110" s="15">
         <v>0.40743</v>
       </c>
       <c r="M110" s="15">
         <v>0.39175</v>
       </c>
       <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
+        <v>345</v>
+      </c>
+      <c r="D111" s="15" t="s">
         <v>346</v>
       </c>
-      <c r="D111" s="15" t="s">
+      <c r="E111" s="15" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H111" s="15" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>3000</v>
       </c>
       <c r="K111" s="15">
         <v>0.5</v>
       </c>
       <c r="L111" s="15">
         <v>0.36</v>
       </c>
       <c r="M111" s="15">
         <v>0.32</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
+        <v>349</v>
+      </c>
+      <c r="D112" s="15" t="s">
         <v>350</v>
       </c>
-      <c r="D112" s="15" t="s">
+      <c r="E112" s="15" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H112" s="15" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>1000</v>
       </c>
       <c r="K112" s="15">
         <v>0.55118</v>
       </c>
       <c r="L112" s="15">
         <v>0.36746</v>
       </c>
       <c r="M112" s="15">
         <v>0.33417</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
+        <v>352</v>
+      </c>
+      <c r="D113" s="15" t="s">
         <v>353</v>
       </c>
-      <c r="D113" s="15" t="s">
+      <c r="E113" s="15" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="H113" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>1000</v>
       </c>
       <c r="K113" s="15">
         <v>1.03</v>
       </c>
       <c r="L113" s="15">
         <v>0.86126</v>
       </c>
       <c r="M113" s="15">
         <v>0.82682</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="D114" s="15" t="s">
         <v>357</v>
       </c>
-      <c r="D114" s="15" t="s">
+      <c r="E114" s="15" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
         <v>146</v>
       </c>
       <c r="H114" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>3000</v>
       </c>
       <c r="K114" s="15">
         <v>0.18976</v>
       </c>
       <c r="L114" s="15">
         <v>0.18114</v>
       </c>
       <c r="M114" s="15">
         <v>0.18114</v>
       </c>
       <c r="N114" s="15">
-        <v>501</v>
+        <v>727</v>
       </c>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
+        <v>359</v>
+      </c>
+      <c r="D115" s="15" t="s">
         <v>360</v>
       </c>
-      <c r="D115" s="15" t="s">
+      <c r="E115" s="15" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
         <v>285</v>
       </c>
       <c r="H115" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>3000</v>
       </c>
       <c r="K115" s="15">
         <v>0.24873</v>
       </c>
       <c r="L115" s="15">
         <v>0.21557</v>
       </c>
       <c r="M115" s="15">
         <v>0.20728</v>
       </c>
       <c r="N115" s="15"/>
-      <c r="O115" s="15"/>
-      <c r="P115" s="15"/>
+      <c r="O115" s="15">
+        <v>5760</v>
+      </c>
+      <c r="P115" s="15" t="s">
+        <v>362</v>
+      </c>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>363</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>364</v>
       </c>
       <c r="E116" s="15">
         <v>10080037532</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
         <v>285</v>
       </c>
       <c r="H116" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>3000</v>
       </c>
       <c r="K116" s="15">
         <v>0.4</v>
       </c>
       <c r="L116" s="15">
         <v>0.37</v>
       </c>
       <c r="M116" s="15">
         <v>0.35</v>
       </c>
       <c r="N116" s="15">
-        <v>5116</v>
+        <v>4704</v>
       </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
         <v>365</v>
       </c>
       <c r="D117" s="15" t="s">
         <v>366</v>
       </c>
       <c r="E117" s="15" t="s">
         <v>367</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H117" s="15" t="s">
         <v>233</v>
@@ -6697,51 +6706,51 @@
       </c>
       <c r="E119" s="15" t="s">
         <v>373</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H119" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
         <v>3000</v>
       </c>
       <c r="K119" s="15">
         <v>0.12994</v>
       </c>
       <c r="L119" s="15">
         <v>0.12474</v>
       </c>
       <c r="M119" s="15">
         <v>0.11954</v>
       </c>
       <c r="N119" s="15">
-        <v>770</v>
+        <v>582</v>
       </c>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
         <v>374</v>
       </c>
       <c r="D120" s="15" t="s">
         <v>375</v>
       </c>
       <c r="E120" s="15" t="s">
         <v>376</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H120" s="15" t="s">
         <v>377</v>
@@ -6800,67 +6809,67 @@
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
         <v>380</v>
       </c>
       <c r="D122" s="15" t="s">
         <v>379</v>
       </c>
       <c r="E122" s="15">
         <v>10000030179</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H122" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>3000</v>
       </c>
       <c r="K122" s="15">
         <v>0.115</v>
       </c>
       <c r="L122" s="15">
         <v>0.115</v>
       </c>
       <c r="M122" s="15">
         <v>0.115</v>
       </c>
       <c r="N122" s="15">
-        <v>1376</v>
+        <v>1334</v>
       </c>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
         <v>381</v>
       </c>
       <c r="D123" s="15" t="s">
         <v>382</v>
       </c>
       <c r="E123" s="15">
         <v>10080035037</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H123" s="15" t="s">
         <v>264</v>
@@ -6896,92 +6905,92 @@
       </c>
       <c r="E124" s="15" t="s">
         <v>385</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H124" s="15" t="s">
         <v>386</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
         <v>3000</v>
       </c>
       <c r="K124" s="15">
         <v>0.05403</v>
       </c>
       <c r="L124" s="15">
         <v>0.04532</v>
       </c>
       <c r="M124" s="15">
         <v>0.04358</v>
       </c>
       <c r="N124" s="15">
-        <v>3931</v>
+        <v>4162</v>
       </c>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
         <v>387</v>
       </c>
       <c r="D125" s="15" t="s">
         <v>388</v>
       </c>
       <c r="E125" s="15" t="s">
         <v>389</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H125" s="15" t="s">
         <v>390</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
         <v>3000</v>
       </c>
       <c r="K125" s="15">
         <v>0.06138</v>
       </c>
       <c r="L125" s="15">
         <v>0.06138</v>
       </c>
       <c r="M125" s="15">
         <v>0.06138</v>
       </c>
       <c r="N125" s="15">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>391</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>392</v>
       </c>
       <c r="E126" s="15" t="s">
         <v>393</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H126" s="15" t="s">
         <v>377</v>
@@ -7001,106 +7010,106 @@
       </c>
       <c r="N126" s="15"/>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>394</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>395</v>
       </c>
       <c r="E127" s="15" t="s">
         <v>396</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H127" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>1000</v>
       </c>
       <c r="K127" s="15">
         <v>0.18064</v>
       </c>
       <c r="L127" s="15">
         <v>0.1515</v>
       </c>
       <c r="M127" s="15">
         <v>0.14568</v>
       </c>
       <c r="N127" s="15"/>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
         <v>397</v>
       </c>
       <c r="D128" s="15" t="s">
         <v>398</v>
       </c>
       <c r="E128" s="15" t="s">
         <v>399</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H128" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>3000</v>
       </c>
       <c r="K128" s="15">
         <v>0.17132</v>
       </c>
       <c r="L128" s="15">
         <v>0.14369</v>
       </c>
       <c r="M128" s="15">
         <v>0.13816</v>
       </c>
       <c r="N128" s="15">
-        <v>1152</v>
+        <v>1566</v>
       </c>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
         <v>400</v>
       </c>
       <c r="D129" s="15" t="s">
         <v>401</v>
       </c>
       <c r="E129" s="15">
         <v>10080028631</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H129" s="15" t="s">
         <v>264</v>
@@ -7370,51 +7379,51 @@
       </c>
       <c r="E136" s="15">
         <v>10080059329</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H136" s="15" t="s">
         <v>370</v>
       </c>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
         <v>3000</v>
       </c>
       <c r="K136" s="15">
         <v>0.21181</v>
       </c>
       <c r="L136" s="15">
         <v>0.15186</v>
       </c>
       <c r="M136" s="15">
         <v>0.13188</v>
       </c>
       <c r="N136" s="15">
-        <v>4040</v>
+        <v>3787</v>
       </c>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C137" s="15" t="s">
         <v>419</v>
       </c>
       <c r="D137" s="15" t="s">
         <v>420</v>
       </c>
       <c r="E137" s="15" t="s">
         <v>421</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H137" s="15" t="s">
         <v>377</v>
@@ -7475,67 +7484,67 @@
       </c>
       <c r="N138" s="15"/>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
         <v>425</v>
       </c>
       <c r="D139" s="15" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="15" t="s">
         <v>426</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H139" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I139" s="15"/>
       <c r="J139" s="15">
         <v>1000</v>
       </c>
       <c r="K139" s="15">
         <v>0.33726</v>
       </c>
       <c r="L139" s="15">
         <v>0.28287</v>
       </c>
       <c r="M139" s="15">
         <v>0.27199</v>
       </c>
       <c r="N139" s="15">
-        <v>802</v>
+        <v>1203</v>
       </c>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C140" s="15" t="s">
         <v>422</v>
       </c>
       <c r="D140" s="15" t="s">
         <v>423</v>
       </c>
       <c r="E140" s="15" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H140" s="15" t="s">
         <v>390</v>
@@ -7610,156 +7619,156 @@
       </c>
       <c r="E142" s="15">
         <v>10080067538</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H142" s="15" t="s">
         <v>279</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="15">
         <v>1000</v>
       </c>
       <c r="K142" s="15">
         <v>0.40883</v>
       </c>
       <c r="L142" s="15">
         <v>0.34069</v>
       </c>
       <c r="M142" s="15">
         <v>0.32705</v>
       </c>
       <c r="N142" s="15">
-        <v>329</v>
+        <v>315</v>
       </c>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C143" s="15" t="s">
         <v>433</v>
       </c>
       <c r="D143" s="15" t="s">
         <v>434</v>
       </c>
       <c r="E143" s="15">
         <v>10080008725</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H143" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
         <v>1000</v>
       </c>
       <c r="K143" s="15">
         <v>0.41022</v>
       </c>
       <c r="L143" s="15">
         <v>0.27275</v>
       </c>
       <c r="M143" s="15">
         <v>0.24875</v>
       </c>
       <c r="N143" s="15">
-        <v>5802</v>
+        <v>5383</v>
       </c>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143"/>
     </row>
     <row r="144" spans="1:18">
       <c r="B144" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C144" s="15" t="s">
         <v>435</v>
       </c>
       <c r="D144" s="15" t="s">
         <v>436</v>
       </c>
       <c r="E144" s="15">
         <v>10080053957</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H144" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>1000</v>
       </c>
       <c r="K144" s="15">
         <v>0.33431</v>
       </c>
       <c r="L144" s="15">
         <v>0.27413</v>
       </c>
       <c r="M144" s="15">
         <v>0.26298</v>
       </c>
       <c r="N144" s="15"/>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
         <v>437</v>
       </c>
       <c r="D145" s="15" t="s">
         <v>438</v>
       </c>
       <c r="E145" s="15">
         <v>10080019148</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H145" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>1000</v>
       </c>
       <c r="K145" s="15">
         <v>0.8363699999999999</v>
       </c>
       <c r="L145" s="15">
         <v>0.44434</v>
       </c>
       <c r="M145" s="15">
         <v>0.37897</v>
       </c>
       <c r="N145" s="15"/>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
@@ -7848,51 +7857,51 @@
       </c>
       <c r="E148" s="15">
         <v>10080003275</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H148" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15">
         <v>1000</v>
       </c>
       <c r="K148" s="15">
         <v>0.41458</v>
       </c>
       <c r="L148" s="15">
         <v>0.27602</v>
       </c>
       <c r="M148" s="15">
         <v>0.25093</v>
       </c>
       <c r="N148" s="15">
-        <v>8030</v>
+        <v>9298</v>
       </c>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148"/>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
         <v>447</v>
       </c>
       <c r="D149" s="15" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="15" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15" t="s">
         <v>450</v>
       </c>
       <c r="H149" s="15" t="s">
         <v>238</v>
@@ -7910,67 +7919,67 @@
       </c>
       <c r="N149" s="15"/>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149"/>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
         <v>451</v>
       </c>
       <c r="D150" s="15" t="s">
         <v>452</v>
       </c>
       <c r="E150" s="15" t="s">
         <v>453</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15" t="s">
         <v>454</v>
       </c>
       <c r="H150" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I150" s="15"/>
       <c r="J150" s="15">
         <v>1000</v>
       </c>
       <c r="K150" s="15">
         <v>0.4149</v>
       </c>
       <c r="L150" s="15">
         <v>0.4149</v>
       </c>
       <c r="M150" s="15">
         <v>0.4149</v>
       </c>
       <c r="N150" s="15">
-        <v>1145</v>
+        <v>1368</v>
       </c>
       <c r="O150" s="15"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150"/>
     </row>
     <row r="151" spans="1:18">
       <c r="B151" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="15" t="s">
         <v>455</v>
       </c>
       <c r="D151" s="15" t="s">
         <v>456</v>
       </c>
       <c r="E151" s="15">
         <v>10080028964</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15" t="s">
         <v>454</v>
       </c>
       <c r="H151" s="15" t="s">
         <v>264</v>
@@ -7992,133 +8001,133 @@
         <v>5160</v>
       </c>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151"/>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
         <v>457</v>
       </c>
       <c r="D152" s="15" t="s">
         <v>458</v>
       </c>
       <c r="E152" s="15">
         <v>10080007253</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15" t="s">
         <v>454</v>
       </c>
       <c r="H152" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
         <v>1000</v>
       </c>
       <c r="K152" s="15">
         <v>0.42005</v>
       </c>
       <c r="L152" s="15">
         <v>0.35004</v>
       </c>
       <c r="M152" s="15">
         <v>0.33604</v>
       </c>
       <c r="N152" s="15">
-        <v>12480</v>
+        <v>11388</v>
       </c>
       <c r="O152" s="15"/>
       <c r="P152" s="15"/>
       <c r="Q152" s="15"/>
       <c r="R152"/>
     </row>
     <row r="153" spans="1:18">
       <c r="B153" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="15" t="s">
         <v>459</v>
       </c>
       <c r="D153" s="15" t="s">
         <v>460</v>
       </c>
       <c r="E153" s="15" t="s">
         <v>461</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15" t="s">
         <v>454</v>
       </c>
       <c r="H153" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>1000</v>
       </c>
       <c r="K153" s="15">
         <v>0.4149</v>
       </c>
       <c r="L153" s="15">
         <v>0.4149</v>
       </c>
       <c r="M153" s="15">
         <v>0.4149</v>
       </c>
       <c r="N153" s="15">
-        <v>1294</v>
+        <v>1386</v>
       </c>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
         <v>462</v>
       </c>
       <c r="D154" s="15" t="s">
         <v>463</v>
       </c>
       <c r="E154" s="15" t="s">
         <v>464</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15" t="s">
         <v>454</v>
       </c>
       <c r="H154" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>1000</v>
       </c>
       <c r="K154" s="15">
         <v>0.53823</v>
       </c>
       <c r="L154" s="15">
         <v>0.51975</v>
       </c>
       <c r="M154" s="15">
         <v>0.50005</v>
       </c>
       <c r="N154" s="15"/>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
@@ -8129,51 +8138,51 @@
       </c>
       <c r="E155" s="15">
         <v>10080017356</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15" t="s">
         <v>454</v>
       </c>
       <c r="H155" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>1000</v>
       </c>
       <c r="K155" s="15">
         <v>1.2</v>
       </c>
       <c r="L155" s="15">
         <v>0.63504</v>
       </c>
       <c r="M155" s="15">
         <v>0.5416800000000001</v>
       </c>
       <c r="N155" s="15">
-        <v>1539</v>
+        <v>1577</v>
       </c>
       <c r="O155" s="15"/>
       <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
         <v>467</v>
       </c>
       <c r="D156" s="15" t="s">
         <v>468</v>
       </c>
       <c r="E156" s="15">
         <v>10080064247</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H156" s="15" t="s">
         <v>370</v>
@@ -8191,67 +8200,67 @@
       </c>
       <c r="N156" s="15"/>
       <c r="O156" s="15"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
         <v>469</v>
       </c>
       <c r="D157" s="15" t="s">
         <v>470</v>
       </c>
       <c r="E157" s="15" t="s">
         <v>471</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H157" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I157" s="15"/>
       <c r="J157" s="15">
         <v>1000</v>
       </c>
       <c r="K157" s="15">
         <v>0.6503100000000001</v>
       </c>
       <c r="L157" s="15">
         <v>0.48774</v>
       </c>
       <c r="M157" s="15">
         <v>0.47172</v>
       </c>
       <c r="N157" s="15">
-        <v>1610</v>
+        <v>1901</v>
       </c>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
         <v>472</v>
       </c>
       <c r="D158" s="15" t="s">
         <v>473</v>
       </c>
       <c r="E158" s="15">
         <v>10080059330</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H158" s="15" t="s">
         <v>370</v>
@@ -8310,51 +8319,51 @@
       </c>
       <c r="N159" s="15"/>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
         <v>476</v>
       </c>
       <c r="D160" s="15" t="s">
         <v>477</v>
       </c>
       <c r="E160" s="15" t="s">
         <v>478</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H160" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I160" s="15"/>
       <c r="J160" s="15"/>
       <c r="K160" s="15">
         <v>0.51269</v>
       </c>
       <c r="L160" s="15">
         <v>0.43</v>
       </c>
       <c r="M160" s="15">
         <v>0.41346</v>
       </c>
       <c r="N160" s="15"/>
       <c r="O160" s="15"/>
       <c r="P160" s="15"/>
       <c r="Q160" s="15"/>
       <c r="R160"/>
     </row>
     <row r="161" spans="1:18">
       <c r="B161" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C161" s="15" t="s">
         <v>479</v>
       </c>
@@ -8427,149 +8436,149 @@
       </c>
       <c r="N162" s="15"/>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
       <c r="R162"/>
     </row>
     <row r="163" spans="1:18">
       <c r="B163" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C163" s="15" t="s">
         <v>484</v>
       </c>
       <c r="D163" s="15" t="s">
         <v>485</v>
       </c>
       <c r="E163" s="15" t="s">
         <v>486</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H163" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>1000</v>
       </c>
       <c r="K163" s="15">
         <v>0.38185</v>
       </c>
       <c r="L163" s="15">
         <v>0.30548</v>
       </c>
       <c r="M163" s="15">
         <v>0.28912</v>
       </c>
       <c r="N163" s="15">
-        <v>8188</v>
+        <v>6243</v>
       </c>
       <c r="O163" s="15"/>
       <c r="P163" s="15"/>
       <c r="Q163" s="15"/>
       <c r="R163"/>
     </row>
     <row r="164" spans="1:18">
       <c r="B164" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C164" s="15" t="s">
         <v>487</v>
       </c>
       <c r="D164" s="15" t="s">
         <v>488</v>
       </c>
       <c r="E164" s="15">
         <v>10000029749</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H164" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I164" s="15"/>
       <c r="J164" s="15">
         <v>1000</v>
       </c>
       <c r="K164" s="15">
         <v>0.3273</v>
       </c>
       <c r="L164" s="15">
         <v>0.25093</v>
       </c>
       <c r="M164" s="15">
         <v>0.22911</v>
       </c>
       <c r="N164" s="15">
-        <v>1278</v>
+        <v>1296</v>
       </c>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
         <v>489</v>
       </c>
       <c r="D165" s="15" t="s">
         <v>490</v>
       </c>
       <c r="E165" s="15" t="s">
         <v>491</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H165" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I165" s="15"/>
       <c r="J165" s="15">
         <v>1000</v>
       </c>
       <c r="K165" s="15">
         <v>0.4</v>
       </c>
       <c r="L165" s="15">
         <v>0.4</v>
       </c>
       <c r="M165" s="15">
         <v>0.4</v>
       </c>
       <c r="N165" s="15">
-        <v>2273</v>
+        <v>1824</v>
       </c>
       <c r="O165" s="15"/>
       <c r="P165" s="15"/>
       <c r="Q165" s="15"/>
       <c r="R165"/>
     </row>
     <row r="166" spans="1:18">
       <c r="B166" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C166" s="15" t="s">
         <v>490</v>
       </c>
       <c r="D166" s="15" t="s">
         <v>492</v>
       </c>
       <c r="E166" s="15">
         <v>10080007455</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H166" s="15" t="s">
         <v>264</v>
@@ -8626,131 +8635,131 @@
       <c r="M167" s="15">
         <v>0.48636</v>
       </c>
       <c r="N167" s="15"/>
       <c r="O167" s="15"/>
       <c r="P167" s="15"/>
       <c r="Q167" s="15"/>
       <c r="R167"/>
     </row>
     <row r="168" spans="1:18">
       <c r="B168" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C168" s="15" t="s">
         <v>495</v>
       </c>
       <c r="D168" s="15"/>
       <c r="E168" s="15">
         <v>10080003444</v>
       </c>
       <c r="F168" s="15"/>
       <c r="G168" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H168" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I168" s="15"/>
       <c r="J168" s="15">
         <v>1000</v>
       </c>
       <c r="K168" s="15">
         <v>0.6546</v>
       </c>
       <c r="L168" s="15">
         <v>0.5127699999999999</v>
       </c>
       <c r="M168" s="15">
         <v>0.45822</v>
       </c>
       <c r="N168" s="15">
-        <v>719</v>
+        <v>857</v>
       </c>
       <c r="O168" s="15"/>
       <c r="P168" s="15"/>
       <c r="Q168" s="15"/>
       <c r="R168"/>
     </row>
     <row r="169" spans="1:18">
       <c r="B169" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C169" s="15" t="s">
         <v>496</v>
       </c>
       <c r="D169" s="15" t="s">
         <v>497</v>
       </c>
       <c r="E169" s="15">
         <v>10080003445</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H169" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
         <v>1000</v>
       </c>
       <c r="K169" s="15">
         <v>0.5455</v>
       </c>
       <c r="L169" s="15">
         <v>0.36003</v>
       </c>
       <c r="M169" s="15">
         <v>0.31639</v>
       </c>
       <c r="N169" s="15">
         <v>3083</v>
       </c>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169"/>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
         <v>498</v>
       </c>
       <c r="D170" s="15"/>
       <c r="E170" s="15" t="s">
         <v>499</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H170" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
         <v>1000</v>
       </c>
       <c r="K170" s="15">
         <v>0.39905</v>
       </c>
       <c r="L170" s="15">
         <v>0.37073</v>
       </c>
       <c r="M170" s="15">
         <v>0.35718</v>
       </c>
       <c r="N170" s="15"/>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
@@ -8761,51 +8770,51 @@
       </c>
       <c r="E171" s="15" t="s">
         <v>502</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H171" s="15" t="s">
         <v>390</v>
       </c>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
         <v>3000</v>
       </c>
       <c r="K171" s="15">
         <v>0.10276</v>
       </c>
       <c r="L171" s="15">
         <v>0.08906</v>
       </c>
       <c r="M171" s="15">
         <v>0.08563</v>
       </c>
       <c r="N171" s="15">
-        <v>1420</v>
+        <v>1200</v>
       </c>
       <c r="O171" s="15"/>
       <c r="P171" s="15"/>
       <c r="Q171" s="15"/>
       <c r="R171"/>
     </row>
     <row r="172" spans="1:18">
       <c r="B172" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C172" s="15" t="s">
         <v>503</v>
       </c>
       <c r="D172" s="15" t="s">
         <v>504</v>
       </c>
       <c r="E172" s="15">
         <v>10080069120</v>
       </c>
       <c r="F172" s="15"/>
       <c r="G172" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H172" s="15" t="s">
         <v>505</v>
@@ -8900,91 +8909,91 @@
       </c>
       <c r="M174" s="15">
         <v>0.21185</v>
       </c>
       <c r="N174" s="15"/>
       <c r="O174" s="15"/>
       <c r="P174" s="15"/>
       <c r="Q174" s="15"/>
       <c r="R174"/>
     </row>
     <row r="175" spans="1:18">
       <c r="B175" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C175" s="15" t="s">
         <v>512</v>
       </c>
       <c r="D175" s="15" t="s">
         <v>513</v>
       </c>
       <c r="E175" s="15" t="s">
         <v>514</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="H175" s="15" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="I175" s="15"/>
       <c r="J175" s="15"/>
       <c r="K175" s="15">
         <v>0.19237</v>
       </c>
       <c r="L175" s="15">
         <v>0.19237</v>
       </c>
       <c r="M175" s="15">
         <v>0.19237</v>
       </c>
       <c r="N175" s="15"/>
       <c r="O175" s="15"/>
       <c r="P175" s="15"/>
       <c r="Q175" s="15"/>
       <c r="R175"/>
     </row>
     <row r="176" spans="1:18">
       <c r="B176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C176" s="15" t="s">
         <v>515</v>
       </c>
       <c r="D176" s="15" t="s">
         <v>516</v>
       </c>
       <c r="E176" s="15" t="s">
         <v>517</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="H176" s="15" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="I176" s="15"/>
       <c r="J176" s="15"/>
       <c r="K176" s="15">
         <v>0.19236</v>
       </c>
       <c r="L176" s="15">
         <v>0.19236</v>
       </c>
       <c r="M176" s="15">
         <v>0.19236</v>
       </c>
       <c r="N176" s="15"/>
       <c r="O176" s="15"/>
       <c r="P176" s="15"/>
       <c r="Q176" s="15"/>
       <c r="R176"/>
     </row>
     <row r="177" spans="1:18">
       <c r="B177" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C177" s="15" t="s">
         <v>518</v>
       </c>
@@ -8999,66 +9008,105 @@
         <v>189</v>
       </c>
       <c r="H177" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I177" s="15"/>
       <c r="J177" s="15"/>
       <c r="K177" s="15">
         <v>0.27713</v>
       </c>
       <c r="L177" s="15">
         <v>0.23093</v>
       </c>
       <c r="M177" s="15">
         <v>0.2217</v>
       </c>
       <c r="N177" s="15">
         <v>10</v>
       </c>
       <c r="O177" s="15"/>
       <c r="P177" s="15"/>
       <c r="Q177" s="15"/>
       <c r="R177"/>
     </row>
     <row r="178" spans="1:18">
-      <c r="B178" s="14"/>
-[...2 lines deleted...]
-      <c r="E178" s="15"/>
+      <c r="B178" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C178" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="D178" s="15" t="s">
+        <v>521</v>
+      </c>
+      <c r="E178" s="15" t="s">
+        <v>522</v>
+      </c>
       <c r="F178" s="15"/>
-      <c r="G178" s="15"/>
-      <c r="H178" s="15"/>
+      <c r="G178" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H178" s="15" t="s">
+        <v>377</v>
+      </c>
       <c r="I178" s="15"/>
-      <c r="J178" s="15"/>
-[...2 lines deleted...]
-      <c r="M178" s="15"/>
+      <c r="J178" s="15">
+        <v>3000</v>
+      </c>
+      <c r="K178" s="15">
+        <v>0.08469</v>
+      </c>
+      <c r="L178" s="15">
+        <v>0.07340000000000001</v>
+      </c>
+      <c r="M178" s="15">
+        <v>0.07058</v>
+      </c>
       <c r="N178" s="15"/>
       <c r="O178" s="15"/>
       <c r="P178" s="15"/>
       <c r="Q178" s="15"/>
+      <c r="R178"/>
+    </row>
+    <row r="179" spans="1:18">
+      <c r="B179" s="14"/>
+      <c r="C179" s="15"/>
+      <c r="D179" s="15"/>
+      <c r="E179" s="15"/>
+      <c r="F179" s="15"/>
+      <c r="G179" s="15"/>
+      <c r="H179" s="15"/>
+      <c r="I179" s="15"/>
+      <c r="J179" s="15"/>
+      <c r="K179" s="15"/>
+      <c r="L179" s="15"/>
+      <c r="M179" s="15"/>
+      <c r="N179" s="15"/>
+      <c r="O179" s="15"/>
+      <c r="P179" s="15"/>
+      <c r="Q179" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -9078,317 +9126,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>