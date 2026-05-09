--- v7 (2026-04-19)
+++ v8 (2026-05-09)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="550">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="558">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>17.04.2026</t>
+    <t>08.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -874,50 +874,53 @@
   <si>
     <t>Q7050</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t>KX-13T 8.0 MHz (12.87961)</t>
   </si>
   <si>
     <t>Размер 7.0×5.0×1.3 мм / KX-13T 8.0 MHz (12.87961)</t>
   </si>
   <si>
     <t>10-00011346</t>
   </si>
   <si>
     <t>QSMD3.2x1.5x0.75 / KX-327NHT 32.768 kHz (12.87159)</t>
   </si>
   <si>
     <t>10-00011361</t>
   </si>
   <si>
     <t>Q3215</t>
   </si>
   <si>
+    <t>06.06.2026</t>
+  </si>
+  <si>
     <t>KX-9AT 25 MHz (12.89004)</t>
   </si>
   <si>
     <t>5.0×3.2×1.0 мм, Температурный диапазон: -40/+85С, Стабильность частоты +/- 30ррm. / KX-9AT 25 MHz (12.89004)</t>
   </si>
   <si>
     <t>10-00011242</t>
   </si>
   <si>
     <t xml:space="preserve">12.89004 GEYER, </t>
   </si>
   <si>
     <t>UT-00154065</t>
   </si>
   <si>
     <t xml:space="preserve">KX-9AT 25 MHz (12.89004) GEYER, </t>
   </si>
   <si>
     <t>L-KLS14-MC7050-6.000-12-30-C</t>
   </si>
   <si>
     <t>MC7050 6.000MHz 12pF +/-30ppm -30~85°C / L-KLS14-MC7050-6.000-12-30-C</t>
   </si>
   <si>
     <t>UT-00098514</t>
@@ -946,50 +949,59 @@
   <si>
     <t>MEC</t>
   </si>
   <si>
     <t>NX3225SA 16.000MHZ STD-CRS-2</t>
   </si>
   <si>
     <t>XTAL 16.000MHz 8pF 15/50ppm ESR=120R (-40~+85C) / NX3225SA 16.000MHZ STD-CRS-2</t>
   </si>
   <si>
     <t>UT-00151962</t>
   </si>
   <si>
     <t>NDK</t>
   </si>
   <si>
     <t>NX3225SA-16.000MHz-STD-CSR-6</t>
   </si>
   <si>
     <t>XTAL 16.000MHz 8pF 15/25ppm ESR=80R (-40~+85C) / NX3225SA-16.000MHz-STD-CSR-6</t>
   </si>
   <si>
     <t>UT-00143235</t>
   </si>
   <si>
+    <t>NX3225SA-24.000MHZ</t>
+  </si>
+  <si>
+    <t>XTAL 24.000MHz 8pF 15/25ppm ESR=50R (-40~+85C) / NX3225SA-24.000MHZ</t>
+  </si>
+  <si>
+    <t>UT-00156959</t>
+  </si>
+  <si>
     <t xml:space="preserve">NX3225SA-26.000000 MHz </t>
   </si>
   <si>
     <t xml:space="preserve">3.2×2.5×0.7мм 26МГц SMD / NX3225SA-26.000000 MHz </t>
   </si>
   <si>
     <t xml:space="preserve">NX3225SA-32.000000 MHz </t>
   </si>
   <si>
     <t xml:space="preserve">3.2×2.5×0.7мм 32МГц SMD / NX3225SA-32.000000 MHz </t>
   </si>
   <si>
     <t>Q-SC20S0322090AAAF</t>
   </si>
   <si>
     <t>Crystal SMD2.0*1.2mm 32.768KHZ 9.0pf ±20ppm -40+85℃ 65kOhm / Q-SC20S0322090AAAF</t>
   </si>
   <si>
     <t>UT-00129936</t>
   </si>
   <si>
     <t>Q2012</t>
   </si>
   <si>
     <t>ChipSun</t>
@@ -1493,50 +1505,62 @@
     <t>S7050-12.288M-20-30-30</t>
   </si>
   <si>
     <t>(SMD 7.0*5.0mm) / SMD7050-12.288-20pF-30/30ppm</t>
   </si>
   <si>
     <t>10-00011433</t>
   </si>
   <si>
     <t xml:space="preserve">SMD7050-14.7456-20pF-30/30PPM </t>
   </si>
   <si>
     <t xml:space="preserve">(SMD 7.0*5.0mm) / SMD7050-14.7456-20pF-30/30PPM </t>
   </si>
   <si>
     <t>S7050-16.000M-12-30-30</t>
   </si>
   <si>
     <t>SMD7050-16.000-12pF-30/30PPM</t>
   </si>
   <si>
     <t>UT-00095081</t>
   </si>
   <si>
     <t>(SMD 7.0*5.0mm) / SMD7050-16.000-12pF-30/30PPM</t>
+  </si>
+  <si>
+    <t>S7050-18.432M-20-30-30-E</t>
+  </si>
+  <si>
+    <t>XTAL 18.432MHz 20pF 30//30ppm ESR=40R (-40~+85C) / SMD7050-18.432-20pF-30/30PPM (S7050-18.432M-20-30-30-E)</t>
+  </si>
+  <si>
+    <t>UT-00156751</t>
+  </si>
+  <si>
+    <t>20.06.2026</t>
   </si>
   <si>
     <t>SMD7050-18.432-20pF-50PPM</t>
   </si>
   <si>
     <t xml:space="preserve">SMD7050-18.432-20pF-50PPM -40~+85C </t>
   </si>
   <si>
     <t>SMD7050-25.000-16pF-30/30PPM</t>
   </si>
   <si>
     <t>S7050-26.000M-16-30-30</t>
   </si>
   <si>
     <t>SMD7050-26.000-16pF-30/30PPM</t>
   </si>
   <si>
     <t xml:space="preserve">SMD7050-26.000-20pF-30/30PPM </t>
   </si>
   <si>
     <t>10-00011431</t>
   </si>
   <si>
     <t>SX32Y025000BC1T001</t>
   </si>
@@ -2172,51 +2196,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R179"/>
+  <dimension ref="A1:R181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -5177,51 +5201,51 @@
       </c>
       <c r="E80" s="15" t="s">
         <v>250</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>238</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.24207</v>
       </c>
       <c r="L80" s="15">
         <v>0.20979</v>
       </c>
       <c r="M80" s="15">
         <v>0.20173</v>
       </c>
       <c r="N80" s="15">
-        <v>779</v>
+        <v>1000</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>238</v>
@@ -5558,3555 +5582,3645 @@
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15">
         <v>12.87159</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>283</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>284</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15" t="s">
         <v>285</v>
       </c>
       <c r="H90" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>3000</v>
       </c>
       <c r="K90" s="15">
-        <v>0.38105</v>
+        <v>0.34908</v>
       </c>
       <c r="L90" s="15">
-        <v>0.33024</v>
+        <v>0.30254</v>
       </c>
       <c r="M90" s="15">
-        <v>0.31754</v>
+        <v>0.2909</v>
       </c>
       <c r="N90" s="15"/>
-      <c r="O90" s="15"/>
-      <c r="P90" s="15"/>
+      <c r="O90" s="15">
+        <v>1260</v>
+      </c>
+      <c r="P90" s="15" t="s">
+        <v>286</v>
+      </c>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E91" s="15" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I91" s="15" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>1.56</v>
       </c>
       <c r="L91" s="15">
         <v>1.31</v>
       </c>
       <c r="M91" s="15">
         <v>1.26</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15">
         <v>12.89004</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I92" s="15" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="J92" s="15">
         <v>1000</v>
       </c>
       <c r="K92" s="15">
-        <v>0.63507</v>
+        <v>0.5739</v>
       </c>
       <c r="L92" s="15">
-        <v>0.55039</v>
+        <v>0.49738</v>
       </c>
       <c r="M92" s="15">
-        <v>0.52923</v>
+        <v>0.47825</v>
       </c>
       <c r="N92" s="15"/>
-      <c r="O92" s="15"/>
-      <c r="P92" s="15"/>
+      <c r="O92" s="15">
+        <v>1440</v>
+      </c>
+      <c r="P92" s="15" t="s">
+        <v>286</v>
+      </c>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E93" s="15" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H93" s="15" t="s">
         <v>279</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>3000</v>
       </c>
       <c r="K93" s="15">
         <v>0.88513</v>
       </c>
       <c r="L93" s="15">
         <v>0.74237</v>
       </c>
       <c r="M93" s="15">
         <v>0.71382</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E94" s="15" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H94" s="15" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>1000</v>
       </c>
       <c r="K94" s="15">
         <v>0.70297</v>
       </c>
       <c r="L94" s="15">
         <v>0.5895899999999999</v>
       </c>
       <c r="M94" s="15">
         <v>0.56691</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E95" s="15" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>1000</v>
       </c>
       <c r="K95" s="15">
         <v>0.32933</v>
       </c>
       <c r="L95" s="15">
         <v>0.27621</v>
       </c>
       <c r="M95" s="15">
         <v>0.26559</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E96" s="15" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H96" s="15" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>3000</v>
       </c>
       <c r="K96" s="15">
         <v>0.27317</v>
       </c>
       <c r="L96" s="15">
         <v>0.22911</v>
       </c>
       <c r="M96" s="15">
         <v>0.2203</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E97" s="15" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H97" s="15" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>3000</v>
       </c>
       <c r="K97" s="15">
         <v>0.3145</v>
       </c>
       <c r="L97" s="15">
         <v>0.26377</v>
       </c>
       <c r="M97" s="15">
         <v>0.25363</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>10080048854</v>
+        <v>312</v>
+      </c>
+      <c r="E98" s="15" t="s">
+        <v>313</v>
       </c>
       <c r="F98" s="15"/>
-      <c r="G98" s="15"/>
+      <c r="G98" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="H98" s="15" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
-        <v>100</v>
+        <v>3000</v>
       </c>
       <c r="K98" s="15">
-        <v>0.19288</v>
+        <v>0.27171</v>
       </c>
       <c r="L98" s="15">
-        <v>0.15816</v>
+        <v>0.23548</v>
       </c>
       <c r="M98" s="15">
-        <v>0.15172</v>
+        <v>0.22643</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E99" s="15">
-        <v>10080060194</v>
+        <v>10080048854</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
-        <v>3000</v>
+        <v>100</v>
       </c>
       <c r="K99" s="15">
-        <v>0.27062</v>
+        <v>0.19288</v>
       </c>
       <c r="L99" s="15">
-        <v>0.21825</v>
+        <v>0.15816</v>
       </c>
       <c r="M99" s="15">
-        <v>0.20952</v>
+        <v>0.15172</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>317</v>
+      </c>
+      <c r="E100" s="15">
+        <v>10080060194</v>
       </c>
       <c r="F100" s="15"/>
-      <c r="G100" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="I100" s="15"/>
-      <c r="J100" s="15"/>
+      <c r="J100" s="15">
+        <v>3000</v>
+      </c>
       <c r="K100" s="15">
-        <v>0.17871</v>
+        <v>0.27062</v>
       </c>
       <c r="L100" s="15">
-        <v>0.17871</v>
+        <v>0.21825</v>
       </c>
       <c r="M100" s="15">
-        <v>0.17871</v>
+        <v>0.20952</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="D101" s="15" t="s">
         <v>319</v>
       </c>
-      <c r="D101" s="15" t="s">
+      <c r="E101" s="15" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080076185</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15" t="s">
-        <v>189</v>
+        <v>321</v>
       </c>
       <c r="H101" s="15" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="I101" s="15"/>
-      <c r="J101" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J101" s="15"/>
       <c r="K101" s="15">
-        <v>0.21375</v>
+        <v>0.17871</v>
       </c>
       <c r="L101" s="15">
-        <v>0.17812</v>
+        <v>0.17871</v>
       </c>
       <c r="M101" s="15">
-        <v>0.17099</v>
+        <v>0.17871</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="E102" s="15" t="s">
         <v>324</v>
+      </c>
+      <c r="E102" s="15">
+        <v>10080076185</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
-        <v>285</v>
+        <v>189</v>
       </c>
       <c r="H102" s="15" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="I102" s="15" t="s">
         <v>325</v>
       </c>
+      <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>3000</v>
       </c>
       <c r="K102" s="15">
-        <v>0.4094</v>
+        <v>0.21375</v>
       </c>
       <c r="L102" s="15">
-        <v>0.39302</v>
+        <v>0.17812</v>
       </c>
       <c r="M102" s="15">
-        <v>0.37665</v>
+        <v>0.17099</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>10080070560</v>
+        <v>327</v>
+      </c>
+      <c r="E103" s="15" t="s">
+        <v>328</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15" t="s">
         <v>285</v>
       </c>
       <c r="H103" s="15" t="s">
-        <v>321</v>
+        <v>264</v>
       </c>
       <c r="I103" s="15" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="J103" s="15">
         <v>3000</v>
       </c>
       <c r="K103" s="15">
-        <v>0.41921</v>
+        <v>0.4094</v>
       </c>
       <c r="L103" s="15">
-        <v>0.35159</v>
+        <v>0.39302</v>
       </c>
       <c r="M103" s="15">
-        <v>0.33806</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.37665</v>
+      </c>
+      <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="D104" s="15" t="s">
         <v>327</v>
       </c>
-      <c r="D104" s="15" t="s">
-[...3 lines deleted...]
-        <v>329</v>
+      <c r="E104" s="15">
+        <v>10080070560</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
         <v>285</v>
       </c>
       <c r="H104" s="15" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="I104" s="15"/>
+        <v>325</v>
+      </c>
+      <c r="I104" s="15" t="s">
+        <v>330</v>
+      </c>
       <c r="J104" s="15">
         <v>3000</v>
       </c>
       <c r="K104" s="15">
-        <v>0.5419</v>
+        <v>0.41921</v>
       </c>
       <c r="L104" s="15">
-        <v>0.4545</v>
+        <v>0.35159</v>
       </c>
       <c r="M104" s="15">
-        <v>0.43701</v>
-[...1 lines deleted...]
-      <c r="N104" s="15"/>
+        <v>0.33806</v>
+      </c>
+      <c r="N104" s="15">
+        <v>1952</v>
+      </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E105" s="15" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
         <v>285</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>3000</v>
       </c>
       <c r="K105" s="15">
-        <v>0.1999</v>
+        <v>0.5419</v>
       </c>
       <c r="L105" s="15">
-        <v>0.1999</v>
+        <v>0.4545</v>
       </c>
       <c r="M105" s="15">
-        <v>0.1999</v>
+        <v>0.43701</v>
       </c>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>10080066222</v>
+        <v>335</v>
+      </c>
+      <c r="E106" s="15" t="s">
+        <v>336</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15" t="s">
-        <v>30</v>
+        <v>285</v>
       </c>
       <c r="H106" s="15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>3000</v>
       </c>
       <c r="K106" s="15">
-        <v>0.24364</v>
+        <v>0.1999</v>
       </c>
       <c r="L106" s="15">
-        <v>0.20303</v>
+        <v>0.1999</v>
       </c>
       <c r="M106" s="15">
-        <v>0.1949</v>
+        <v>0.1999</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>338</v>
+      </c>
+      <c r="E107" s="15">
+        <v>10080066222</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>3000</v>
       </c>
       <c r="K107" s="15">
-        <v>0.12886</v>
+        <v>0.24364</v>
       </c>
       <c r="L107" s="15">
-        <v>0.12886</v>
+        <v>0.20303</v>
       </c>
       <c r="M107" s="15">
-        <v>0.12886</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.1949</v>
+      </c>
+      <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>10080055330</v>
+        <v>340</v>
+      </c>
+      <c r="E108" s="15" t="s">
+        <v>341</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
-        <v>237</v>
+        <v>30</v>
       </c>
       <c r="H108" s="15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="K108" s="15">
-        <v>0.33786</v>
+        <v>0.12886</v>
       </c>
       <c r="L108" s="15">
-        <v>0.27704</v>
+        <v>0.12886</v>
       </c>
       <c r="M108" s="15">
-        <v>0.26579</v>
-[...1 lines deleted...]
-      <c r="N108" s="15"/>
+        <v>0.12886</v>
+      </c>
+      <c r="N108" s="15">
+        <v>1871</v>
+      </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E109" s="15">
-        <v>10080055331</v>
+        <v>10080055330</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H109" s="15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>1000</v>
       </c>
       <c r="K109" s="15">
-        <v>0.33579</v>
+        <v>0.33786</v>
       </c>
       <c r="L109" s="15">
-        <v>0.27534</v>
+        <v>0.27704</v>
       </c>
       <c r="M109" s="15">
-        <v>0.26417</v>
+        <v>0.26579</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>345</v>
+      </c>
+      <c r="E110" s="15">
+        <v>10080055331</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H110" s="15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>1000</v>
       </c>
       <c r="K110" s="15">
-        <v>0.48577</v>
+        <v>0.33579</v>
       </c>
       <c r="L110" s="15">
-        <v>0.40743</v>
+        <v>0.27534</v>
       </c>
       <c r="M110" s="15">
-        <v>0.39175</v>
+        <v>0.26417</v>
       </c>
       <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E111" s="15" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15" t="s">
-        <v>30</v>
+        <v>237</v>
       </c>
       <c r="H111" s="15" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="K111" s="15">
-        <v>0.5</v>
+        <v>0.48577</v>
       </c>
       <c r="L111" s="15">
-        <v>0.36</v>
+        <v>0.40743</v>
       </c>
       <c r="M111" s="15">
-        <v>0.32</v>
+        <v>0.39175</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
         <v>349</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>350</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>351</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
-        <v>237</v>
+        <v>30</v>
       </c>
       <c r="H112" s="15" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="K112" s="15">
-        <v>0.55118</v>
+        <v>0.5</v>
       </c>
       <c r="L112" s="15">
-        <v>0.36746</v>
+        <v>0.36</v>
       </c>
       <c r="M112" s="15">
-        <v>0.33417</v>
+        <v>0.32</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E113" s="15" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
-        <v>355</v>
+        <v>237</v>
       </c>
       <c r="H113" s="15" t="s">
-        <v>321</v>
+        <v>352</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>1000</v>
       </c>
       <c r="K113" s="15">
-        <v>1.03</v>
+        <v>0.55118</v>
       </c>
       <c r="L113" s="15">
-        <v>0.86126</v>
+        <v>0.36746</v>
       </c>
       <c r="M113" s="15">
-        <v>0.82682</v>
+        <v>0.33417</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>356</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>357</v>
       </c>
       <c r="E114" s="15" t="s">
         <v>358</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
-        <v>146</v>
+        <v>359</v>
       </c>
       <c r="H114" s="15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="K114" s="15">
-        <v>0.18976</v>
+        <v>1.03</v>
       </c>
       <c r="L114" s="15">
-        <v>0.18114</v>
+        <v>0.86126</v>
       </c>
       <c r="M114" s="15">
-        <v>0.18114</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.82682</v>
+      </c>
+      <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E115" s="15" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
-        <v>285</v>
+        <v>146</v>
       </c>
       <c r="H115" s="15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>3000</v>
       </c>
       <c r="K115" s="15">
-        <v>0.24873</v>
+        <v>0.18976</v>
       </c>
       <c r="L115" s="15">
-        <v>0.21557</v>
+        <v>0.18114</v>
       </c>
       <c r="M115" s="15">
-        <v>0.20728</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.18114</v>
+      </c>
+      <c r="N115" s="15">
+        <v>660</v>
+      </c>
+      <c r="O115" s="15"/>
+      <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>363</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>364</v>
       </c>
-      <c r="E116" s="15">
-        <v>10080037532</v>
+      <c r="E116" s="15" t="s">
+        <v>365</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
         <v>285</v>
       </c>
       <c r="H116" s="15" t="s">
-        <v>264</v>
+        <v>325</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>3000</v>
       </c>
       <c r="K116" s="15">
-        <v>0.4</v>
+        <v>0.24873</v>
       </c>
       <c r="L116" s="15">
-        <v>0.37</v>
+        <v>0.21557</v>
       </c>
       <c r="M116" s="15">
-        <v>0.35</v>
-[...5 lines deleted...]
-      <c r="P116" s="15"/>
+        <v>0.20728</v>
+      </c>
+      <c r="N116" s="15"/>
+      <c r="O116" s="15">
+        <v>7200</v>
+      </c>
+      <c r="P116" s="15" t="s">
+        <v>366</v>
+      </c>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>368</v>
+      </c>
+      <c r="E117" s="15">
+        <v>10080037532</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
-        <v>30</v>
+        <v>285</v>
       </c>
       <c r="H117" s="15" t="s">
-        <v>233</v>
+        <v>264</v>
       </c>
       <c r="I117" s="15"/>
-      <c r="J117" s="15"/>
+      <c r="J117" s="15">
+        <v>3000</v>
+      </c>
       <c r="K117" s="15">
-        <v>0.02865</v>
+        <v>0.4</v>
       </c>
       <c r="L117" s="15">
-        <v>0.02865</v>
+        <v>0.37</v>
       </c>
       <c r="M117" s="15">
-        <v>0.02865</v>
-[...1 lines deleted...]
-      <c r="N117" s="15"/>
+        <v>0.35</v>
+      </c>
+      <c r="N117" s="15">
+        <v>5057</v>
+      </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>10080059328</v>
+        <v>370</v>
+      </c>
+      <c r="E118" s="15" t="s">
+        <v>371</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H118" s="15" t="s">
-        <v>370</v>
+        <v>233</v>
       </c>
       <c r="I118" s="15"/>
-      <c r="J118" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J118" s="15"/>
       <c r="K118" s="15">
-        <v>0.21231</v>
+        <v>0.02865</v>
       </c>
       <c r="L118" s="15">
-        <v>0.15223</v>
+        <v>0.02865</v>
       </c>
       <c r="M118" s="15">
-        <v>0.13219</v>
+        <v>0.02865</v>
       </c>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="E119" s="15" t="s">
         <v>373</v>
+      </c>
+      <c r="E119" s="15">
+        <v>10080059328</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H119" s="15" t="s">
-        <v>264</v>
+        <v>374</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
         <v>3000</v>
       </c>
       <c r="K119" s="15">
-        <v>0.12994</v>
+        <v>0.21231</v>
       </c>
       <c r="L119" s="15">
-        <v>0.12474</v>
+        <v>0.15223</v>
       </c>
       <c r="M119" s="15">
-        <v>0.11954</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.13219</v>
+      </c>
+      <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E120" s="15" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H120" s="15" t="s">
-        <v>377</v>
+        <v>264</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>3000</v>
       </c>
       <c r="K120" s="15">
-        <v>0.10481</v>
+        <v>0.12994</v>
       </c>
       <c r="L120" s="15">
-        <v>0.08791</v>
+        <v>0.12474</v>
       </c>
       <c r="M120" s="15">
-        <v>0.08452999999999999</v>
-[...1 lines deleted...]
-      <c r="N120" s="15"/>
+        <v>0.11954</v>
+      </c>
+      <c r="N120" s="15">
+        <v>565</v>
+      </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>378</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>379</v>
       </c>
-      <c r="E121" s="15">
-        <v>10080057874</v>
+      <c r="E121" s="15" t="s">
+        <v>380</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H121" s="15" t="s">
-        <v>370</v>
+        <v>381</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>3000</v>
       </c>
       <c r="K121" s="15">
-        <v>0.21129</v>
+        <v>0.10481</v>
       </c>
       <c r="L121" s="15">
-        <v>0.15149</v>
+        <v>0.08791</v>
       </c>
       <c r="M121" s="15">
-        <v>0.13156</v>
+        <v>0.08452999999999999</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="E122" s="15">
-        <v>10000030179</v>
+        <v>10080057874</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H122" s="15" t="s">
-        <v>321</v>
+        <v>374</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>3000</v>
       </c>
       <c r="K122" s="15">
-        <v>0.115</v>
+        <v>0.21129</v>
       </c>
       <c r="L122" s="15">
-        <v>0.115</v>
+        <v>0.15149</v>
       </c>
       <c r="M122" s="15">
-        <v>0.115</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.13156</v>
+      </c>
+      <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E123" s="15">
-        <v>10080035037</v>
+        <v>10000030179</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H123" s="15" t="s">
-        <v>264</v>
+        <v>325</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>3000</v>
       </c>
       <c r="K123" s="15">
         <v>0.115</v>
       </c>
       <c r="L123" s="15">
         <v>0.115</v>
       </c>
       <c r="M123" s="15">
         <v>0.115</v>
       </c>
-      <c r="N123" s="15"/>
+      <c r="N123" s="15">
+        <v>1102</v>
+      </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>386</v>
+      </c>
+      <c r="E124" s="15">
+        <v>10080035037</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H124" s="15" t="s">
-        <v>386</v>
+        <v>264</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
         <v>3000</v>
       </c>
       <c r="K124" s="15">
-        <v>0.05403</v>
+        <v>0.115</v>
       </c>
       <c r="L124" s="15">
-        <v>0.04532</v>
+        <v>0.115</v>
       </c>
       <c r="M124" s="15">
-        <v>0.04358</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.115</v>
+      </c>
+      <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
         <v>387</v>
       </c>
       <c r="D125" s="15" t="s">
         <v>388</v>
       </c>
       <c r="E125" s="15" t="s">
         <v>389</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H125" s="15" t="s">
         <v>390</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
         <v>3000</v>
       </c>
       <c r="K125" s="15">
-        <v>0.06138</v>
+        <v>0.05403</v>
       </c>
       <c r="L125" s="15">
-        <v>0.06138</v>
+        <v>0.04532</v>
       </c>
       <c r="M125" s="15">
-        <v>0.06138</v>
+        <v>0.04358</v>
       </c>
       <c r="N125" s="15">
-        <v>193</v>
+        <v>3468</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>391</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>392</v>
       </c>
       <c r="E126" s="15" t="s">
         <v>393</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H126" s="15" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>3000</v>
       </c>
       <c r="K126" s="15">
-        <v>0.10025</v>
+        <v>0.06138</v>
       </c>
       <c r="L126" s="15">
-        <v>0.08688</v>
+        <v>0.06138</v>
       </c>
       <c r="M126" s="15">
-        <v>0.08354</v>
-[...1 lines deleted...]
-      <c r="N126" s="15"/>
+        <v>0.06138</v>
+      </c>
+      <c r="N126" s="15">
+        <v>207</v>
+      </c>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D127" s="15" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E127" s="15" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H127" s="15" t="s">
-        <v>321</v>
+        <v>381</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="K127" s="15">
-        <v>0.18064</v>
+        <v>0.10025</v>
       </c>
       <c r="L127" s="15">
-        <v>0.1515</v>
+        <v>0.08688</v>
       </c>
       <c r="M127" s="15">
-        <v>0.14568</v>
+        <v>0.08354</v>
       </c>
       <c r="N127" s="15"/>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E128" s="15" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H128" s="15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="K128" s="15">
-        <v>0.17132</v>
+        <v>0.18064</v>
       </c>
       <c r="L128" s="15">
-        <v>0.14369</v>
+        <v>0.1515</v>
       </c>
       <c r="M128" s="15">
-        <v>0.13816</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.14568</v>
+      </c>
+      <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D129" s="15" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>10080028631</v>
+        <v>402</v>
+      </c>
+      <c r="E129" s="15" t="s">
+        <v>403</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H129" s="15" t="s">
-        <v>264</v>
+        <v>325</v>
       </c>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
         <v>3000</v>
       </c>
       <c r="K129" s="15">
-        <v>0.13033</v>
+        <v>0.17132</v>
       </c>
       <c r="L129" s="15">
-        <v>0.12511</v>
+        <v>0.14369</v>
       </c>
       <c r="M129" s="15">
-        <v>0.1199</v>
-[...1 lines deleted...]
-      <c r="N129" s="15"/>
+        <v>0.13816</v>
+      </c>
+      <c r="N129" s="15">
+        <v>1458</v>
+      </c>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="D130" s="15" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>405</v>
+      </c>
+      <c r="E130" s="15">
+        <v>10080028631</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H130" s="15" t="s">
-        <v>390</v>
+        <v>264</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
         <v>3000</v>
       </c>
       <c r="K130" s="15">
-        <v>0.08328000000000001</v>
+        <v>0.13033</v>
       </c>
       <c r="L130" s="15">
-        <v>0.06985</v>
+        <v>0.12511</v>
       </c>
       <c r="M130" s="15">
-        <v>0.06716</v>
+        <v>0.1199</v>
       </c>
       <c r="N130" s="15"/>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D131" s="15" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E131" s="15" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H131" s="15" t="s">
-        <v>408</v>
+        <v>394</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>3000</v>
       </c>
       <c r="K131" s="15">
-        <v>0.62298</v>
+        <v>0.08328000000000001</v>
       </c>
       <c r="L131" s="15">
-        <v>0.5225</v>
+        <v>0.06985</v>
       </c>
       <c r="M131" s="15">
-        <v>0.5024</v>
+        <v>0.06716</v>
       </c>
       <c r="N131" s="15"/>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
         <v>409</v>
       </c>
       <c r="D132" s="15" t="s">
         <v>410</v>
       </c>
-      <c r="E132" s="15">
-        <v>10080047507</v>
+      <c r="E132" s="15" t="s">
+        <v>411</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H132" s="15" t="s">
-        <v>370</v>
+        <v>412</v>
       </c>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>3000</v>
       </c>
       <c r="K132" s="15">
-        <v>0.17063</v>
+        <v>0.62298</v>
       </c>
       <c r="L132" s="15">
-        <v>0.1376</v>
+        <v>0.5225</v>
       </c>
       <c r="M132" s="15">
-        <v>0.13209</v>
+        <v>0.5024</v>
       </c>
       <c r="N132" s="15"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C133" s="15" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="D133" s="15" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E133" s="15">
-        <v>10080059488</v>
+        <v>10080047507</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H133" s="15" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
         <v>3000</v>
       </c>
       <c r="K133" s="15">
-        <v>0.18334</v>
+        <v>0.17063</v>
       </c>
       <c r="L133" s="15">
-        <v>0.14786</v>
+        <v>0.1376</v>
       </c>
       <c r="M133" s="15">
-        <v>0.14194</v>
+        <v>0.13209</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C134" s="15" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="D134" s="15" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>416</v>
+      </c>
+      <c r="E134" s="15">
+        <v>10080059488</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H134" s="15" t="s">
-        <v>264</v>
+        <v>374</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>3000</v>
       </c>
       <c r="K134" s="15">
-        <v>0.33994</v>
+        <v>0.18334</v>
       </c>
       <c r="L134" s="15">
-        <v>0.319</v>
+        <v>0.14786</v>
       </c>
       <c r="M134" s="15">
-        <v>0.30914</v>
+        <v>0.14194</v>
       </c>
       <c r="N134" s="15"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D135" s="15" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E135" s="15" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H135" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
         <v>3000</v>
       </c>
       <c r="K135" s="15">
-        <v>0.2895</v>
+        <v>0.33994</v>
       </c>
       <c r="L135" s="15">
-        <v>0.24125</v>
+        <v>0.319</v>
       </c>
       <c r="M135" s="15">
-        <v>0.2316</v>
+        <v>0.30914</v>
       </c>
       <c r="N135" s="15"/>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="15" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D136" s="15" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>10080059329</v>
+        <v>419</v>
+      </c>
+      <c r="E136" s="15" t="s">
+        <v>420</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H136" s="15" t="s">
-        <v>370</v>
+        <v>264</v>
       </c>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
         <v>3000</v>
       </c>
       <c r="K136" s="15">
-        <v>0.21181</v>
+        <v>0.2895</v>
       </c>
       <c r="L136" s="15">
-        <v>0.15186</v>
+        <v>0.24125</v>
       </c>
       <c r="M136" s="15">
-        <v>0.13188</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.2316</v>
+      </c>
+      <c r="N136" s="15"/>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C137" s="15" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D137" s="15" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>422</v>
+      </c>
+      <c r="E137" s="15">
+        <v>10080059329</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H137" s="15" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
         <v>3000</v>
       </c>
       <c r="K137" s="15">
-        <v>0.0891</v>
+        <v>0.21181</v>
       </c>
       <c r="L137" s="15">
-        <v>0.07722</v>
+        <v>0.15186</v>
       </c>
       <c r="M137" s="15">
-        <v>0.07425</v>
-[...1 lines deleted...]
-      <c r="N137" s="15"/>
+        <v>0.13188</v>
+      </c>
+      <c r="N137" s="15">
+        <v>3585</v>
+      </c>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D138" s="15" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>10080039419</v>
+        <v>424</v>
+      </c>
+      <c r="E138" s="15" t="s">
+        <v>425</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15" t="s">
-        <v>237</v>
+        <v>30</v>
       </c>
       <c r="H138" s="15" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>381</v>
+      </c>
+      <c r="I138" s="15"/>
       <c r="J138" s="15">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="K138" s="15">
-        <v>0.41891</v>
+        <v>0.0891</v>
       </c>
       <c r="L138" s="15">
-        <v>0.34909</v>
+        <v>0.07722</v>
       </c>
       <c r="M138" s="15">
-        <v>0.33513</v>
+        <v>0.07425</v>
       </c>
       <c r="N138" s="15"/>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D139" s="15" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>427</v>
+      </c>
+      <c r="E139" s="15">
+        <v>10080039419</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H139" s="15" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="I139" s="15"/>
+        <v>264</v>
+      </c>
+      <c r="I139" s="15" t="s">
+        <v>428</v>
+      </c>
       <c r="J139" s="15">
         <v>1000</v>
       </c>
       <c r="K139" s="15">
-        <v>0.33726</v>
+        <v>0.41891</v>
       </c>
       <c r="L139" s="15">
-        <v>0.28287</v>
+        <v>0.34909</v>
       </c>
       <c r="M139" s="15">
-        <v>0.27199</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.33513</v>
+      </c>
+      <c r="N139" s="15"/>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C140" s="15" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="D140" s="15" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="E140" s="15" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H140" s="15" t="s">
-        <v>390</v>
+        <v>325</v>
       </c>
       <c r="I140" s="15"/>
       <c r="J140" s="15">
         <v>1000</v>
       </c>
       <c r="K140" s="15">
-        <v>0.3842</v>
+        <v>0.33726</v>
       </c>
       <c r="L140" s="15">
-        <v>0.27798</v>
+        <v>0.28287</v>
       </c>
       <c r="M140" s="15">
-        <v>0.24257</v>
-[...1 lines deleted...]
-      <c r="N140" s="15"/>
+        <v>0.27199</v>
+      </c>
+      <c r="N140" s="15">
+        <v>1136</v>
+      </c>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C141" s="15" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="D141" s="15" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="E141" s="15" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H141" s="15" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>1000</v>
       </c>
       <c r="K141" s="15">
-        <v>0.25278</v>
+        <v>0.3842</v>
       </c>
       <c r="L141" s="15">
-        <v>0.212</v>
+        <v>0.27798</v>
       </c>
       <c r="M141" s="15">
-        <v>0.20385</v>
+        <v>0.24257</v>
       </c>
       <c r="N141" s="15"/>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D142" s="15" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>10080067538</v>
+        <v>433</v>
+      </c>
+      <c r="E142" s="15" t="s">
+        <v>434</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H142" s="15" t="s">
-        <v>279</v>
+        <v>381</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="15">
         <v>1000</v>
       </c>
       <c r="K142" s="15">
-        <v>0.40883</v>
+        <v>0.25278</v>
       </c>
       <c r="L142" s="15">
-        <v>0.34069</v>
+        <v>0.212</v>
       </c>
       <c r="M142" s="15">
-        <v>0.32705</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.20385</v>
+      </c>
+      <c r="N142" s="15"/>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C143" s="15" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="D143" s="15" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E143" s="15">
-        <v>10080008725</v>
+        <v>10080067538</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H143" s="15" t="s">
-        <v>321</v>
+        <v>279</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
         <v>1000</v>
       </c>
       <c r="K143" s="15">
-        <v>0.41022</v>
+        <v>0.40883</v>
       </c>
       <c r="L143" s="15">
-        <v>0.27275</v>
+        <v>0.34069</v>
       </c>
       <c r="M143" s="15">
-        <v>0.24875</v>
+        <v>0.32705</v>
       </c>
       <c r="N143" s="15">
-        <v>5383</v>
+        <v>279</v>
       </c>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143"/>
     </row>
     <row r="144" spans="1:18">
       <c r="B144" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C144" s="15" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="D144" s="15" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E144" s="15">
-        <v>10080053957</v>
+        <v>10080008725</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H144" s="15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>1000</v>
       </c>
       <c r="K144" s="15">
-        <v>0.33431</v>
+        <v>0.41022</v>
       </c>
       <c r="L144" s="15">
-        <v>0.27413</v>
+        <v>0.27275</v>
       </c>
       <c r="M144" s="15">
-        <v>0.26298</v>
-[...1 lines deleted...]
-      <c r="N144" s="15"/>
+        <v>0.24875</v>
+      </c>
+      <c r="N144" s="15">
+        <v>5173</v>
+      </c>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="D145" s="15" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E145" s="15">
-        <v>10080019148</v>
+        <v>10080053957</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H145" s="15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>1000</v>
       </c>
       <c r="K145" s="15">
-        <v>0.8363699999999999</v>
+        <v>0.33431</v>
       </c>
       <c r="L145" s="15">
-        <v>0.44434</v>
+        <v>0.27413</v>
       </c>
       <c r="M145" s="15">
-        <v>0.37897</v>
+        <v>0.26298</v>
       </c>
       <c r="N145" s="15"/>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="D146" s="15" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="E146" s="15">
-        <v>10080015637</v>
+        <v>10080019148</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H146" s="15" t="s">
-        <v>264</v>
+        <v>325</v>
       </c>
       <c r="I146" s="15"/>
       <c r="J146" s="15">
         <v>1000</v>
       </c>
       <c r="K146" s="15">
-        <v>0.36158</v>
+        <v>0.8363699999999999</v>
       </c>
       <c r="L146" s="15">
-        <v>0.2965</v>
+        <v>0.44434</v>
       </c>
       <c r="M146" s="15">
-        <v>0.28445</v>
+        <v>0.37897</v>
       </c>
       <c r="N146" s="15"/>
       <c r="O146" s="15"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146"/>
     </row>
     <row r="147" spans="1:18">
       <c r="B147" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C147" s="15" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D147" s="15" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>444</v>
+      </c>
+      <c r="E147" s="15">
+        <v>10080015637</v>
       </c>
       <c r="F147" s="15"/>
       <c r="G147" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H147" s="15" t="s">
-        <v>444</v>
+        <v>264</v>
       </c>
       <c r="I147" s="15"/>
       <c r="J147" s="15">
         <v>1000</v>
       </c>
       <c r="K147" s="15">
-        <v>0.28786</v>
+        <v>0.36158</v>
       </c>
       <c r="L147" s="15">
-        <v>0.24143</v>
+        <v>0.2965</v>
       </c>
       <c r="M147" s="15">
-        <v>0.23215</v>
+        <v>0.28445</v>
       </c>
       <c r="N147" s="15"/>
       <c r="O147" s="15"/>
       <c r="P147" s="15"/>
       <c r="Q147" s="15"/>
       <c r="R147"/>
     </row>
     <row r="148" spans="1:18">
       <c r="B148" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C148" s="15" t="s">
         <v>445</v>
       </c>
       <c r="D148" s="15" t="s">
         <v>446</v>
       </c>
-      <c r="E148" s="15">
-        <v>10080003275</v>
+      <c r="E148" s="15" t="s">
+        <v>447</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H148" s="15" t="s">
-        <v>264</v>
+        <v>448</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15">
         <v>1000</v>
       </c>
       <c r="K148" s="15">
-        <v>0.41458</v>
+        <v>0.28786</v>
       </c>
       <c r="L148" s="15">
-        <v>0.27602</v>
+        <v>0.24143</v>
       </c>
       <c r="M148" s="15">
-        <v>0.25093</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.23215</v>
+      </c>
+      <c r="N148" s="15"/>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148"/>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D149" s="15" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>450</v>
+      </c>
+      <c r="E149" s="15">
+        <v>10080003275</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15" t="s">
-        <v>450</v>
+        <v>237</v>
       </c>
       <c r="H149" s="15" t="s">
-        <v>238</v>
+        <v>264</v>
       </c>
       <c r="I149" s="15"/>
-      <c r="J149" s="15"/>
+      <c r="J149" s="15">
+        <v>1000</v>
+      </c>
       <c r="K149" s="15">
-        <v>1.46</v>
+        <v>0.41458</v>
       </c>
       <c r="L149" s="15">
-        <v>0.9780799999999999</v>
+        <v>0.27602</v>
       </c>
       <c r="M149" s="15">
-        <v>0.9177</v>
-[...1 lines deleted...]
-      <c r="N149" s="15"/>
+        <v>0.25093</v>
+      </c>
+      <c r="N149" s="15">
+        <v>7396</v>
+      </c>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149"/>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
         <v>451</v>
       </c>
       <c r="D150" s="15" t="s">
         <v>452</v>
       </c>
       <c r="E150" s="15" t="s">
         <v>453</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15" t="s">
         <v>454</v>
       </c>
       <c r="H150" s="15" t="s">
-        <v>321</v>
+        <v>238</v>
       </c>
       <c r="I150" s="15"/>
-      <c r="J150" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J150" s="15"/>
       <c r="K150" s="15">
-        <v>0.4149</v>
+        <v>1.46</v>
       </c>
       <c r="L150" s="15">
-        <v>0.4149</v>
+        <v>0.9780799999999999</v>
       </c>
       <c r="M150" s="15">
-        <v>0.4149</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.9177</v>
+      </c>
+      <c r="N150" s="15"/>
       <c r="O150" s="15"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150"/>
     </row>
     <row r="151" spans="1:18">
       <c r="B151" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="15" t="s">
         <v>455</v>
       </c>
       <c r="D151" s="15" t="s">
         <v>456</v>
       </c>
-      <c r="E151" s="15">
-        <v>10080028964</v>
+      <c r="E151" s="15" t="s">
+        <v>457</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="H151" s="15" t="s">
-        <v>264</v>
+        <v>325</v>
       </c>
       <c r="I151" s="15"/>
       <c r="J151" s="15">
         <v>1000</v>
       </c>
       <c r="K151" s="15">
-        <v>0.79799</v>
+        <v>0.4149</v>
       </c>
       <c r="L151" s="15">
-        <v>0.42392</v>
+        <v>0.4149</v>
       </c>
       <c r="M151" s="15">
-        <v>0.36161</v>
+        <v>0.4149</v>
       </c>
       <c r="N151" s="15">
-        <v>5160</v>
+        <v>1177</v>
       </c>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151"/>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="D152" s="15" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E152" s="15">
-        <v>10080007253</v>
+        <v>10080028964</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="H152" s="15" t="s">
-        <v>321</v>
+        <v>264</v>
       </c>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
         <v>1000</v>
       </c>
       <c r="K152" s="15">
-        <v>0.42005</v>
+        <v>0.79799</v>
       </c>
       <c r="L152" s="15">
-        <v>0.35004</v>
+        <v>0.42392</v>
       </c>
       <c r="M152" s="15">
-        <v>0.33604</v>
+        <v>0.36161</v>
       </c>
       <c r="N152" s="15">
-        <v>11388</v>
+        <v>4920</v>
       </c>
       <c r="O152" s="15"/>
       <c r="P152" s="15"/>
       <c r="Q152" s="15"/>
       <c r="R152"/>
     </row>
     <row r="153" spans="1:18">
       <c r="B153" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="15" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D153" s="15" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>462</v>
+      </c>
+      <c r="E153" s="15">
+        <v>10080007253</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="H153" s="15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>1000</v>
       </c>
       <c r="K153" s="15">
-        <v>0.4149</v>
+        <v>0.42005</v>
       </c>
       <c r="L153" s="15">
-        <v>0.4149</v>
+        <v>0.35004</v>
       </c>
       <c r="M153" s="15">
-        <v>0.4149</v>
+        <v>0.33604</v>
       </c>
       <c r="N153" s="15">
-        <v>1386</v>
+        <v>9984</v>
       </c>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D154" s="15" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E154" s="15" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="H154" s="15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>1000</v>
       </c>
       <c r="K154" s="15">
-        <v>0.53823</v>
+        <v>0.4149</v>
       </c>
       <c r="L154" s="15">
-        <v>0.51975</v>
+        <v>0.4149</v>
       </c>
       <c r="M154" s="15">
-        <v>0.50005</v>
-[...1 lines deleted...]
-      <c r="N154" s="15"/>
+        <v>0.4149</v>
+      </c>
+      <c r="N154" s="15">
+        <v>1263</v>
+      </c>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D155" s="15" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>10080017356</v>
+        <v>467</v>
+      </c>
+      <c r="E155" s="15" t="s">
+        <v>468</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="H155" s="15" t="s">
-        <v>264</v>
+        <v>325</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>1000</v>
       </c>
       <c r="K155" s="15">
-        <v>1.2</v>
+        <v>0.53823</v>
       </c>
       <c r="L155" s="15">
-        <v>0.63504</v>
+        <v>0.51975</v>
       </c>
       <c r="M155" s="15">
-        <v>0.5416800000000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.50005</v>
+      </c>
+      <c r="N155" s="15"/>
       <c r="O155" s="15"/>
       <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D156" s="15" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E156" s="15">
-        <v>10080064247</v>
+        <v>10080017356</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15" t="s">
-        <v>278</v>
+        <v>458</v>
       </c>
       <c r="H156" s="15" t="s">
-        <v>370</v>
+        <v>264</v>
       </c>
       <c r="I156" s="15"/>
-      <c r="J156" s="15"/>
+      <c r="J156" s="15">
+        <v>1000</v>
+      </c>
       <c r="K156" s="15">
-        <v>0.71545</v>
+        <v>1.2</v>
       </c>
       <c r="L156" s="15">
-        <v>0.59621</v>
+        <v>0.63504</v>
       </c>
       <c r="M156" s="15">
-        <v>0.57236</v>
-[...1 lines deleted...]
-      <c r="N156" s="15"/>
+        <v>0.5416800000000001</v>
+      </c>
+      <c r="N156" s="15">
+        <v>1235</v>
+      </c>
       <c r="O156" s="15"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="D157" s="15" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>472</v>
+      </c>
+      <c r="E157" s="15">
+        <v>10080064247</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H157" s="15" t="s">
-        <v>321</v>
+        <v>374</v>
       </c>
       <c r="I157" s="15"/>
-      <c r="J157" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J157" s="15"/>
       <c r="K157" s="15">
-        <v>0.6503100000000001</v>
+        <v>0.71545</v>
       </c>
       <c r="L157" s="15">
-        <v>0.48774</v>
+        <v>0.59621</v>
       </c>
       <c r="M157" s="15">
-        <v>0.47172</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.57236</v>
+      </c>
+      <c r="N157" s="15"/>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D158" s="15" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>10080059330</v>
+        <v>474</v>
+      </c>
+      <c r="E158" s="15" t="s">
+        <v>475</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H158" s="15" t="s">
-        <v>370</v>
+        <v>325</v>
       </c>
       <c r="I158" s="15"/>
       <c r="J158" s="15">
         <v>1000</v>
       </c>
       <c r="K158" s="15">
-        <v>0.4655</v>
+        <v>0.6503100000000001</v>
       </c>
       <c r="L158" s="15">
-        <v>0.33375</v>
+        <v>0.48774</v>
       </c>
       <c r="M158" s="15">
-        <v>0.28983</v>
-[...1 lines deleted...]
-      <c r="N158" s="15"/>
+        <v>0.47172</v>
+      </c>
+      <c r="N158" s="15">
+        <v>2085</v>
+      </c>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158"/>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="D159" s="15"/>
+        <v>476</v>
+      </c>
+      <c r="D159" s="15" t="s">
+        <v>477</v>
+      </c>
       <c r="E159" s="15">
-        <v>10080003446</v>
+        <v>10080059330</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H159" s="15" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>374</v>
+      </c>
+      <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>1000</v>
       </c>
       <c r="K159" s="15">
-        <v>1.04</v>
+        <v>0.4655</v>
       </c>
       <c r="L159" s="15">
-        <v>0.55205</v>
+        <v>0.33375</v>
       </c>
       <c r="M159" s="15">
-        <v>0.47088</v>
+        <v>0.28983</v>
       </c>
       <c r="N159" s="15"/>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
-        <v>476</v>
-[...4 lines deleted...]
-      <c r="E160" s="15" t="s">
         <v>478</v>
+      </c>
+      <c r="D160" s="15"/>
+      <c r="E160" s="15">
+        <v>10080003446</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H160" s="15" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-      <c r="J160" s="15"/>
+        <v>264</v>
+      </c>
+      <c r="I160" s="15" t="s">
+        <v>479</v>
+      </c>
+      <c r="J160" s="15">
+        <v>1000</v>
+      </c>
       <c r="K160" s="15">
-        <v>0.51269</v>
+        <v>1.04</v>
       </c>
       <c r="L160" s="15">
-        <v>0.43</v>
+        <v>0.55205</v>
       </c>
       <c r="M160" s="15">
-        <v>0.41346</v>
+        <v>0.47088</v>
       </c>
       <c r="N160" s="15"/>
       <c r="O160" s="15"/>
       <c r="P160" s="15"/>
       <c r="Q160" s="15"/>
       <c r="R160"/>
     </row>
     <row r="161" spans="1:18">
       <c r="B161" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C161" s="15" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D161" s="15" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E161" s="15" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H161" s="15" t="s">
-        <v>370</v>
+        <v>325</v>
       </c>
       <c r="I161" s="15"/>
-      <c r="J161" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J161" s="15"/>
       <c r="K161" s="15">
-        <v>0.44</v>
+        <v>0.51269</v>
       </c>
       <c r="L161" s="15">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="M161" s="15">
-        <v>0.44</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.41346</v>
+      </c>
+      <c r="N161" s="15"/>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
       <c r="R161"/>
     </row>
     <row r="162" spans="1:18">
       <c r="B162" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="15" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D162" s="15" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>10080032890</v>
+        <v>484</v>
+      </c>
+      <c r="E162" s="15" t="s">
+        <v>485</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H162" s="15" t="s">
-        <v>264</v>
+        <v>374</v>
       </c>
       <c r="I162" s="15"/>
       <c r="J162" s="15">
         <v>1000</v>
       </c>
       <c r="K162" s="15">
-        <v>0.58348</v>
+        <v>0.44</v>
       </c>
       <c r="L162" s="15">
-        <v>0.47055</v>
+        <v>0.44</v>
       </c>
       <c r="M162" s="15">
-        <v>0.45173</v>
-[...1 lines deleted...]
-      <c r="N162" s="15"/>
+        <v>0.44</v>
+      </c>
+      <c r="N162" s="15">
+        <v>10</v>
+      </c>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
       <c r="R162"/>
     </row>
     <row r="163" spans="1:18">
       <c r="B163" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C163" s="15" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="D163" s="15" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>487</v>
+      </c>
+      <c r="E163" s="15">
+        <v>10080032890</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H163" s="15" t="s">
-        <v>321</v>
+        <v>264</v>
       </c>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>1000</v>
       </c>
       <c r="K163" s="15">
-        <v>0.38185</v>
+        <v>0.58348</v>
       </c>
       <c r="L163" s="15">
-        <v>0.30548</v>
+        <v>0.47055</v>
       </c>
       <c r="M163" s="15">
-        <v>0.28912</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.45173</v>
+      </c>
+      <c r="N163" s="15"/>
       <c r="O163" s="15"/>
       <c r="P163" s="15"/>
       <c r="Q163" s="15"/>
       <c r="R163"/>
     </row>
     <row r="164" spans="1:18">
       <c r="B164" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C164" s="15" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D164" s="15" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>10000029749</v>
+        <v>489</v>
+      </c>
+      <c r="E164" s="15" t="s">
+        <v>490</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H164" s="15" t="s">
-        <v>264</v>
+        <v>325</v>
       </c>
       <c r="I164" s="15"/>
       <c r="J164" s="15">
         <v>1000</v>
       </c>
       <c r="K164" s="15">
-        <v>0.3273</v>
+        <v>0.38185</v>
       </c>
       <c r="L164" s="15">
-        <v>0.25093</v>
+        <v>0.30548</v>
       </c>
       <c r="M164" s="15">
-        <v>0.22911</v>
+        <v>0.28912</v>
       </c>
       <c r="N164" s="15">
-        <v>1296</v>
+        <v>7164</v>
       </c>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="D165" s="15" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>492</v>
+      </c>
+      <c r="E165" s="15">
+        <v>10000029749</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H165" s="15" t="s">
-        <v>321</v>
+        <v>264</v>
       </c>
       <c r="I165" s="15"/>
       <c r="J165" s="15">
         <v>1000</v>
       </c>
       <c r="K165" s="15">
-        <v>0.4</v>
+        <v>0.3273</v>
       </c>
       <c r="L165" s="15">
-        <v>0.4</v>
+        <v>0.25093</v>
       </c>
       <c r="M165" s="15">
-        <v>0.4</v>
+        <v>0.22911</v>
       </c>
       <c r="N165" s="15">
-        <v>1824</v>
+        <v>1168</v>
       </c>
       <c r="O165" s="15"/>
       <c r="P165" s="15"/>
       <c r="Q165" s="15"/>
       <c r="R165"/>
     </row>
     <row r="166" spans="1:18">
       <c r="B166" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C166" s="15" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="D166" s="15" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>10080007455</v>
+        <v>494</v>
+      </c>
+      <c r="E166" s="15" t="s">
+        <v>495</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H166" s="15" t="s">
-        <v>264</v>
+        <v>325</v>
       </c>
       <c r="I166" s="15"/>
       <c r="J166" s="15">
         <v>1000</v>
       </c>
       <c r="K166" s="15">
-        <v>1.07</v>
+        <v>0.4</v>
       </c>
       <c r="L166" s="15">
-        <v>0.5902500000000001</v>
+        <v>0.4</v>
       </c>
       <c r="M166" s="15">
-        <v>0.51411</v>
-[...1 lines deleted...]
-      <c r="N166" s="15"/>
+        <v>0.4</v>
+      </c>
+      <c r="N166" s="15">
+        <v>2572</v>
+      </c>
       <c r="O166" s="15"/>
       <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
       <c r="R166"/>
     </row>
     <row r="167" spans="1:18">
       <c r="B167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="15" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D167" s="15" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E167" s="15">
-        <v>10080039950</v>
+        <v>10080007455</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H167" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I167" s="15"/>
       <c r="J167" s="15">
         <v>1000</v>
       </c>
       <c r="K167" s="15">
-        <v>0.61824</v>
+        <v>1.07</v>
       </c>
       <c r="L167" s="15">
-        <v>0.50695</v>
+        <v>0.5902500000000001</v>
       </c>
       <c r="M167" s="15">
-        <v>0.48636</v>
+        <v>0.51411</v>
       </c>
       <c r="N167" s="15"/>
       <c r="O167" s="15"/>
       <c r="P167" s="15"/>
       <c r="Q167" s="15"/>
       <c r="R167"/>
     </row>
     <row r="168" spans="1:18">
       <c r="B168" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C168" s="15" t="s">
-        <v>495</v>
-[...3 lines deleted...]
-        <v>10080003444</v>
+        <v>497</v>
+      </c>
+      <c r="D168" s="15" t="s">
+        <v>498</v>
+      </c>
+      <c r="E168" s="15" t="s">
+        <v>499</v>
       </c>
       <c r="F168" s="15"/>
       <c r="G168" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H168" s="15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I168" s="15"/>
       <c r="J168" s="15">
         <v>1000</v>
       </c>
       <c r="K168" s="15">
-        <v>0.6546</v>
+        <v>0.58119</v>
       </c>
       <c r="L168" s="15">
-        <v>0.5127699999999999</v>
+        <v>0.5037</v>
       </c>
       <c r="M168" s="15">
-        <v>0.45822</v>
-[...5 lines deleted...]
-      <c r="P168" s="15"/>
+        <v>0.48433</v>
+      </c>
+      <c r="N168" s="15"/>
+      <c r="O168" s="15">
+        <v>700</v>
+      </c>
+      <c r="P168" s="15" t="s">
+        <v>500</v>
+      </c>
       <c r="Q168" s="15"/>
       <c r="R168"/>
     </row>
     <row r="169" spans="1:18">
       <c r="B169" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C169" s="15" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="D169" s="15" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="E169" s="15">
-        <v>10080003445</v>
+        <v>10080039950</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H169" s="15" t="s">
-        <v>321</v>
+        <v>264</v>
       </c>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
         <v>1000</v>
       </c>
       <c r="K169" s="15">
-        <v>0.5455</v>
+        <v>0.61824</v>
       </c>
       <c r="L169" s="15">
-        <v>0.36003</v>
+        <v>0.50695</v>
       </c>
       <c r="M169" s="15">
-        <v>0.31639</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.48636</v>
+      </c>
+      <c r="N169" s="15"/>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169"/>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="D170" s="15"/>
-      <c r="E170" s="15" t="s">
-        <v>499</v>
+      <c r="E170" s="15">
+        <v>10080003444</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H170" s="15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
         <v>1000</v>
       </c>
       <c r="K170" s="15">
-        <v>0.39905</v>
+        <v>0.6546</v>
       </c>
       <c r="L170" s="15">
-        <v>0.37073</v>
+        <v>0.5127699999999999</v>
       </c>
       <c r="M170" s="15">
-        <v>0.35718</v>
-[...1 lines deleted...]
-      <c r="N170" s="15"/>
+        <v>0.45822</v>
+      </c>
+      <c r="N170" s="15">
+        <v>640</v>
+      </c>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="D171" s="15" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>505</v>
+      </c>
+      <c r="E171" s="15">
+        <v>10080003445</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15" t="s">
-        <v>30</v>
+        <v>278</v>
       </c>
       <c r="H171" s="15" t="s">
-        <v>390</v>
+        <v>325</v>
       </c>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="K171" s="15">
-        <v>0.10276</v>
+        <v>0.5455</v>
       </c>
       <c r="L171" s="15">
-        <v>0.08906</v>
+        <v>0.36003</v>
       </c>
       <c r="M171" s="15">
-        <v>0.08563</v>
+        <v>0.31639</v>
       </c>
       <c r="N171" s="15">
-        <v>1200</v>
+        <v>2892</v>
       </c>
       <c r="O171" s="15"/>
       <c r="P171" s="15"/>
       <c r="Q171" s="15"/>
       <c r="R171"/>
     </row>
     <row r="172" spans="1:18">
       <c r="B172" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C172" s="15" t="s">
-        <v>503</v>
-[...5 lines deleted...]
-        <v>10080069120</v>
+        <v>506</v>
+      </c>
+      <c r="D172" s="15"/>
+      <c r="E172" s="15" t="s">
+        <v>507</v>
       </c>
       <c r="F172" s="15"/>
       <c r="G172" s="15" t="s">
-        <v>30</v>
+        <v>278</v>
       </c>
       <c r="H172" s="15" t="s">
-        <v>505</v>
+        <v>325</v>
       </c>
       <c r="I172" s="15"/>
-      <c r="J172" s="15"/>
+      <c r="J172" s="15">
+        <v>1000</v>
+      </c>
       <c r="K172" s="15">
-        <v>0.2879</v>
+        <v>0.39905</v>
       </c>
       <c r="L172" s="15">
-        <v>0.23991</v>
+        <v>0.37073</v>
       </c>
       <c r="M172" s="15">
-        <v>0.23032</v>
+        <v>0.35718</v>
       </c>
       <c r="N172" s="15"/>
       <c r="O172" s="15"/>
       <c r="P172" s="15"/>
       <c r="Q172" s="15"/>
       <c r="R172"/>
     </row>
     <row r="173" spans="1:18">
       <c r="B173" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C173" s="15" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D173" s="15" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-        <v>10080061548</v>
+        <v>509</v>
+      </c>
+      <c r="E173" s="15" t="s">
+        <v>510</v>
       </c>
       <c r="F173" s="15"/>
       <c r="G173" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H173" s="15" t="s">
-        <v>505</v>
-[...3 lines deleted...]
-      </c>
+        <v>394</v>
+      </c>
+      <c r="I173" s="15"/>
       <c r="J173" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K173" s="15">
-        <v>0.47142</v>
+        <v>0.10276</v>
       </c>
       <c r="L173" s="15">
-        <v>0.39285</v>
+        <v>0.08906</v>
       </c>
       <c r="M173" s="15">
-        <v>0.37713</v>
-[...1 lines deleted...]
-      <c r="N173" s="15"/>
+        <v>0.08563</v>
+      </c>
+      <c r="N173" s="15">
+        <v>1720</v>
+      </c>
       <c r="O173" s="15"/>
       <c r="P173" s="15"/>
       <c r="Q173" s="15"/>
       <c r="R173"/>
     </row>
     <row r="174" spans="1:18">
       <c r="B174" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C174" s="15" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D174" s="15" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="E174" s="15">
-        <v>10080057441</v>
+        <v>10080069120</v>
       </c>
       <c r="F174" s="15"/>
       <c r="G174" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H174" s="15" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="I174" s="15"/>
-      <c r="J174" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J174" s="15"/>
       <c r="K174" s="15">
-        <v>0.26482</v>
+        <v>0.2879</v>
       </c>
       <c r="L174" s="15">
-        <v>0.22067</v>
+        <v>0.23991</v>
       </c>
       <c r="M174" s="15">
-        <v>0.21185</v>
+        <v>0.23032</v>
       </c>
       <c r="N174" s="15"/>
       <c r="O174" s="15"/>
       <c r="P174" s="15"/>
       <c r="Q174" s="15"/>
       <c r="R174"/>
     </row>
     <row r="175" spans="1:18">
       <c r="B175" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C175" s="15" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D175" s="15" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>515</v>
+      </c>
+      <c r="E175" s="15">
+        <v>10080061548</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15" t="s">
-        <v>317</v>
+        <v>30</v>
       </c>
       <c r="H175" s="15" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-      <c r="J175" s="15"/>
+        <v>513</v>
+      </c>
+      <c r="I175" s="15" t="s">
+        <v>516</v>
+      </c>
+      <c r="J175" s="15">
+        <v>2000</v>
+      </c>
       <c r="K175" s="15">
-        <v>0.19237</v>
+        <v>0.47142</v>
       </c>
       <c r="L175" s="15">
-        <v>0.19237</v>
+        <v>0.39285</v>
       </c>
       <c r="M175" s="15">
-        <v>0.19237</v>
+        <v>0.37713</v>
       </c>
       <c r="N175" s="15"/>
       <c r="O175" s="15"/>
       <c r="P175" s="15"/>
       <c r="Q175" s="15"/>
       <c r="R175"/>
     </row>
     <row r="176" spans="1:18">
       <c r="B176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C176" s="15" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D176" s="15" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>518</v>
+      </c>
+      <c r="E176" s="15">
+        <v>10080057441</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15" t="s">
-        <v>317</v>
+        <v>30</v>
       </c>
       <c r="H176" s="15" t="s">
-        <v>318</v>
+        <v>519</v>
       </c>
       <c r="I176" s="15"/>
-      <c r="J176" s="15"/>
+      <c r="J176" s="15">
+        <v>1000</v>
+      </c>
       <c r="K176" s="15">
-        <v>0.19236</v>
+        <v>0.26482</v>
       </c>
       <c r="L176" s="15">
-        <v>0.19236</v>
+        <v>0.22067</v>
       </c>
       <c r="M176" s="15">
-        <v>0.19236</v>
+        <v>0.21185</v>
       </c>
       <c r="N176" s="15"/>
       <c r="O176" s="15"/>
       <c r="P176" s="15"/>
       <c r="Q176" s="15"/>
       <c r="R176"/>
     </row>
     <row r="177" spans="1:18">
       <c r="B177" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C177" s="15" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D177" s="15" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>10080076155</v>
+        <v>521</v>
+      </c>
+      <c r="E177" s="15" t="s">
+        <v>522</v>
       </c>
       <c r="F177" s="15"/>
       <c r="G177" s="15" t="s">
-        <v>189</v>
+        <v>321</v>
       </c>
       <c r="H177" s="15" t="s">
-        <v>264</v>
+        <v>322</v>
       </c>
       <c r="I177" s="15"/>
       <c r="J177" s="15"/>
       <c r="K177" s="15">
-        <v>0.27713</v>
+        <v>0.19237</v>
       </c>
       <c r="L177" s="15">
-        <v>0.23093</v>
+        <v>0.19237</v>
       </c>
       <c r="M177" s="15">
-        <v>0.2217</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.19237</v>
+      </c>
+      <c r="N177" s="15"/>
       <c r="O177" s="15"/>
       <c r="P177" s="15"/>
       <c r="Q177" s="15"/>
       <c r="R177"/>
     </row>
     <row r="178" spans="1:18">
       <c r="B178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="15" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="D178" s="15" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E178" s="15" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15" t="s">
-        <v>30</v>
+        <v>321</v>
       </c>
       <c r="H178" s="15" t="s">
-        <v>377</v>
+        <v>322</v>
       </c>
       <c r="I178" s="15"/>
-      <c r="J178" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J178" s="15"/>
       <c r="K178" s="15">
-        <v>0.08469</v>
+        <v>0.19236</v>
       </c>
       <c r="L178" s="15">
-        <v>0.07340000000000001</v>
+        <v>0.19236</v>
       </c>
       <c r="M178" s="15">
-        <v>0.07058</v>
+        <v>0.19236</v>
       </c>
       <c r="N178" s="15"/>
       <c r="O178" s="15"/>
       <c r="P178" s="15"/>
       <c r="Q178" s="15"/>
       <c r="R178"/>
     </row>
     <row r="179" spans="1:18">
-      <c r="B179" s="14"/>
-[...2 lines deleted...]
-      <c r="E179" s="15"/>
+      <c r="B179" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C179" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="D179" s="15" t="s">
+        <v>527</v>
+      </c>
+      <c r="E179" s="15">
+        <v>10080076155</v>
+      </c>
       <c r="F179" s="15"/>
-      <c r="G179" s="15"/>
-      <c r="H179" s="15"/>
+      <c r="G179" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="H179" s="15" t="s">
+        <v>264</v>
+      </c>
       <c r="I179" s="15"/>
       <c r="J179" s="15"/>
-      <c r="K179" s="15"/>
-[...2 lines deleted...]
-      <c r="N179" s="15"/>
+      <c r="K179" s="15">
+        <v>0.27713</v>
+      </c>
+      <c r="L179" s="15">
+        <v>0.23093</v>
+      </c>
+      <c r="M179" s="15">
+        <v>0.2217</v>
+      </c>
+      <c r="N179" s="15">
+        <v>10</v>
+      </c>
       <c r="O179" s="15"/>
       <c r="P179" s="15"/>
       <c r="Q179" s="15"/>
+      <c r="R179"/>
+    </row>
+    <row r="180" spans="1:18">
+      <c r="B180" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C180" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="D180" s="15" t="s">
+        <v>529</v>
+      </c>
+      <c r="E180" s="15" t="s">
+        <v>530</v>
+      </c>
+      <c r="F180" s="15"/>
+      <c r="G180" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H180" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="I180" s="15"/>
+      <c r="J180" s="15">
+        <v>3000</v>
+      </c>
+      <c r="K180" s="15">
+        <v>0.08423</v>
+      </c>
+      <c r="L180" s="15">
+        <v>0.073</v>
+      </c>
+      <c r="M180" s="15">
+        <v>0.07019</v>
+      </c>
+      <c r="N180" s="15"/>
+      <c r="O180" s="15"/>
+      <c r="P180" s="15"/>
+      <c r="Q180" s="15"/>
+      <c r="R180"/>
+    </row>
+    <row r="181" spans="1:18">
+      <c r="B181" s="14"/>
+      <c r="C181" s="15"/>
+      <c r="D181" s="15"/>
+      <c r="E181" s="15"/>
+      <c r="F181" s="15"/>
+      <c r="G181" s="15"/>
+      <c r="H181" s="15"/>
+      <c r="I181" s="15"/>
+      <c r="J181" s="15"/>
+      <c r="K181" s="15"/>
+      <c r="L181" s="15"/>
+      <c r="M181" s="15"/>
+      <c r="N181" s="15"/>
+      <c r="O181" s="15"/>
+      <c r="P181" s="15"/>
+      <c r="Q181" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -9126,317 +9240,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>