--- v8 (2026-05-09)
+++ v9 (2026-05-29)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="558">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="560">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>08.05.2026</t>
+    <t>29.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -865,60 +865,63 @@
   <si>
     <t>L-KLS14-MC7050-6.000-20-30-С</t>
   </si>
   <si>
     <t>MC7050 6.000MHz 20pF +/-30ppm -30~85°C, (SMD 7.0x5.0x1.1mm) / KLS14-MC7050-6.000-20-30-С</t>
   </si>
   <si>
     <t>UT-00098425</t>
   </si>
   <si>
     <t>Q7050</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t>KX-13T 8.0 MHz (12.87961)</t>
   </si>
   <si>
     <t>Размер 7.0×5.0×1.3 мм / KX-13T 8.0 MHz (12.87961)</t>
   </si>
   <si>
     <t>10-00011346</t>
   </si>
   <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
     <t>QSMD3.2x1.5x0.75 / KX-327NHT 32.768 kHz (12.87159)</t>
   </si>
   <si>
     <t>10-00011361</t>
   </si>
   <si>
     <t>Q3215</t>
   </si>
   <si>
-    <t>06.06.2026</t>
+    <t>18.06.2026</t>
   </si>
   <si>
     <t>KX-9AT 25 MHz (12.89004)</t>
   </si>
   <si>
     <t>5.0×3.2×1.0 мм, Температурный диапазон: -40/+85С, Стабильность частоты +/- 30ррm. / KX-9AT 25 MHz (12.89004)</t>
   </si>
   <si>
     <t>10-00011242</t>
   </si>
   <si>
     <t xml:space="preserve">12.89004 GEYER, </t>
   </si>
   <si>
     <t>UT-00154065</t>
   </si>
   <si>
     <t xml:space="preserve">KX-9AT 25 MHz (12.89004) GEYER, </t>
   </si>
   <si>
     <t>L-KLS14-MC7050-6.000-12-30-C</t>
   </si>
   <si>
     <t>MC7050 6.000MHz 12pF +/-30ppm -30~85°C / L-KLS14-MC7050-6.000-12-30-C</t>
   </si>
@@ -1114,59 +1117,62 @@
   <si>
     <t>UT-00089345</t>
   </si>
   <si>
     <t>SM306</t>
   </si>
   <si>
     <t>SMD2520-24.000-15pF-30/30PPM</t>
   </si>
   <si>
     <t>SMD 2520 24.000MHz 15pF 30/30ppm / SMD2520-24.000-15pF-30/30PPM</t>
   </si>
   <si>
     <t>UT-00098800</t>
   </si>
   <si>
     <t>S3215-32.768K-12.5-20-E</t>
   </si>
   <si>
     <t xml:space="preserve">SMD3215-32.768-12.5pF-20PPM </t>
   </si>
   <si>
     <t>10-00011424</t>
   </si>
   <si>
-    <t>13.08.2026</t>
+    <t>18.08.2026</t>
   </si>
   <si>
     <t>X32.768-F12C-B-20-0.040-70K</t>
   </si>
   <si>
     <t>SMD3215-32.768-12.5pF-20PPM (X32.768-F12C-B-20-0.040-70K)</t>
   </si>
   <si>
+    <t xml:space="preserve">X32.768-F12C-B-20-0.040-70K CALTRON, NX3215SA-32.768K-STD-MUA-8 NDK, NX3215SA-32.768K-STD-MUS-2 NDK, X3215-32.768K-12.5P MERCURY, X321532768KGD2SI YANGXING, </t>
+  </si>
+  <si>
     <t>SMD3225 27.12M 15PF 10ppm 10ppm -20 to 70C 40ohm</t>
   </si>
   <si>
     <t>SMD3225 27.1200MHz 15pF 10/10ppm (-20...+70C) 40ohm / SMD3225 27.12M / 15PF / +-10ppm / +-10ppm / -20 to 70C / 40ohm</t>
   </si>
   <si>
     <t>UT-00129972</t>
   </si>
   <si>
     <t xml:space="preserve">SMD3225-12.000-12pF-10/10PPM </t>
   </si>
   <si>
     <t xml:space="preserve">(SMD 3.2*2.5mm, -40~+85C, 80 ohm ) / SMD3225-12.000-12pF-10/10PPM </t>
   </si>
   <si>
     <t>LGE</t>
   </si>
   <si>
     <t>X12.000-DX25-12-10-10A</t>
   </si>
   <si>
     <t>XTAL 12.000MHz 12pF 10/10ppm ESR=120R (-10~+60C) / SMD3225-12.000-12pF-10/10PPM (X12.000-DX25-12-10-10A)</t>
   </si>
   <si>
     <t>UT-00090495</t>
@@ -1516,51 +1522,51 @@
   <si>
     <t xml:space="preserve">(SMD 7.0*5.0mm) / SMD7050-14.7456-20pF-30/30PPM </t>
   </si>
   <si>
     <t>S7050-16.000M-12-30-30</t>
   </si>
   <si>
     <t>SMD7050-16.000-12pF-30/30PPM</t>
   </si>
   <si>
     <t>UT-00095081</t>
   </si>
   <si>
     <t>(SMD 7.0*5.0mm) / SMD7050-16.000-12pF-30/30PPM</t>
   </si>
   <si>
     <t>S7050-18.432M-20-30-30-E</t>
   </si>
   <si>
     <t>XTAL 18.432MHz 20pF 30//30ppm ESR=40R (-40~+85C) / SMD7050-18.432-20pF-30/30PPM (S7050-18.432M-20-30-30-E)</t>
   </si>
   <si>
     <t>UT-00156751</t>
   </si>
   <si>
-    <t>20.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>SMD7050-18.432-20pF-50PPM</t>
   </si>
   <si>
     <t xml:space="preserve">SMD7050-18.432-20pF-50PPM -40~+85C </t>
   </si>
   <si>
     <t>SMD7050-25.000-16pF-30/30PPM</t>
   </si>
   <si>
     <t>S7050-26.000M-16-30-30</t>
   </si>
   <si>
     <t>SMD7050-26.000-16pF-30/30PPM</t>
   </si>
   <si>
     <t xml:space="preserve">SMD7050-26.000-20pF-30/30PPM </t>
   </si>
   <si>
     <t>10-00011431</t>
   </si>
   <si>
     <t>SX32Y025000BC1T001</t>
   </si>
@@ -5201,51 +5207,51 @@
       </c>
       <c r="E80" s="15" t="s">
         <v>250</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>238</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.24207</v>
       </c>
       <c r="L80" s="15">
         <v>0.20979</v>
       </c>
       <c r="M80" s="15">
         <v>0.20173</v>
       </c>
       <c r="N80" s="15">
-        <v>1000</v>
+        <v>666</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>238</v>
@@ -5553,3637 +5559,3641 @@
       <c r="E89" s="15" t="s">
         <v>282</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H89" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>1000</v>
       </c>
       <c r="K89" s="15">
         <v>1.29</v>
       </c>
       <c r="L89" s="15">
         <v>1.04</v>
       </c>
       <c r="M89" s="15">
         <v>0.98774</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
-      <c r="P89" s="15"/>
+      <c r="P89" s="15" t="s">
+        <v>283</v>
+      </c>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15">
         <v>12.87159</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E90" s="15" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H90" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>3000</v>
       </c>
       <c r="K90" s="15">
         <v>0.34908</v>
       </c>
       <c r="L90" s="15">
         <v>0.30254</v>
       </c>
       <c r="M90" s="15">
         <v>0.2909</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15">
-        <v>1260</v>
+        <v>1340</v>
       </c>
       <c r="P90" s="15" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E91" s="15" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I91" s="15" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>1.56</v>
       </c>
       <c r="L91" s="15">
         <v>1.31</v>
       </c>
       <c r="M91" s="15">
         <v>1.26</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15">
         <v>12.89004</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I92" s="15" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="J92" s="15">
         <v>1000</v>
       </c>
       <c r="K92" s="15">
         <v>0.5739</v>
       </c>
       <c r="L92" s="15">
         <v>0.49738</v>
       </c>
       <c r="M92" s="15">
         <v>0.47825</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15">
-        <v>1440</v>
+        <v>1280</v>
       </c>
       <c r="P92" s="15" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E93" s="15" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H93" s="15" t="s">
         <v>279</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>3000</v>
       </c>
       <c r="K93" s="15">
         <v>0.88513</v>
       </c>
       <c r="L93" s="15">
         <v>0.74237</v>
       </c>
       <c r="M93" s="15">
         <v>0.71382</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E94" s="15" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H94" s="15" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>1000</v>
       </c>
       <c r="K94" s="15">
         <v>0.70297</v>
       </c>
       <c r="L94" s="15">
         <v>0.5895899999999999</v>
       </c>
       <c r="M94" s="15">
         <v>0.56691</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E95" s="15" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>1000</v>
       </c>
       <c r="K95" s="15">
         <v>0.32933</v>
       </c>
       <c r="L95" s="15">
         <v>0.27621</v>
       </c>
       <c r="M95" s="15">
         <v>0.26559</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E96" s="15" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H96" s="15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>3000</v>
       </c>
       <c r="K96" s="15">
         <v>0.27317</v>
       </c>
       <c r="L96" s="15">
         <v>0.22911</v>
       </c>
       <c r="M96" s="15">
         <v>0.2203</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E97" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H97" s="15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>3000</v>
       </c>
       <c r="K97" s="15">
         <v>0.3145</v>
       </c>
       <c r="L97" s="15">
         <v>0.26377</v>
       </c>
       <c r="M97" s="15">
         <v>0.25363</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E98" s="15" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H98" s="15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>3000</v>
       </c>
       <c r="K98" s="15">
         <v>0.27171</v>
       </c>
       <c r="L98" s="15">
         <v>0.23548</v>
       </c>
       <c r="M98" s="15">
         <v>0.22643</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E99" s="15">
         <v>10080048854</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>100</v>
       </c>
       <c r="K99" s="15">
         <v>0.19288</v>
       </c>
       <c r="L99" s="15">
         <v>0.15816</v>
       </c>
       <c r="M99" s="15">
         <v>0.15172</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E100" s="15">
         <v>10080060194</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>3000</v>
       </c>
       <c r="K100" s="15">
         <v>0.27062</v>
       </c>
       <c r="L100" s="15">
         <v>0.21825</v>
       </c>
       <c r="M100" s="15">
         <v>0.20952</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E101" s="15" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H101" s="15" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15"/>
       <c r="K101" s="15">
         <v>0.17871</v>
       </c>
       <c r="L101" s="15">
         <v>0.17871</v>
       </c>
       <c r="M101" s="15">
         <v>0.17871</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E102" s="15">
         <v>10080076185</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
         <v>189</v>
       </c>
       <c r="H102" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>3000</v>
       </c>
       <c r="K102" s="15">
         <v>0.21375</v>
       </c>
       <c r="L102" s="15">
         <v>0.17812</v>
       </c>
       <c r="M102" s="15">
         <v>0.17099</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E103" s="15" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H103" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I103" s="15" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="J103" s="15">
         <v>3000</v>
       </c>
       <c r="K103" s="15">
         <v>0.4094</v>
       </c>
       <c r="L103" s="15">
         <v>0.39302</v>
       </c>
       <c r="M103" s="15">
         <v>0.37665</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E104" s="15">
         <v>10080070560</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H104" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I104" s="15" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="J104" s="15">
         <v>3000</v>
       </c>
       <c r="K104" s="15">
         <v>0.41921</v>
       </c>
       <c r="L104" s="15">
         <v>0.35159</v>
       </c>
       <c r="M104" s="15">
         <v>0.33806</v>
       </c>
       <c r="N104" s="15">
-        <v>1952</v>
+        <v>1240</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E105" s="15" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>3000</v>
       </c>
       <c r="K105" s="15">
         <v>0.5419</v>
       </c>
       <c r="L105" s="15">
         <v>0.4545</v>
       </c>
       <c r="M105" s="15">
         <v>0.43701</v>
       </c>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E106" s="15" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H106" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>3000</v>
       </c>
       <c r="K106" s="15">
         <v>0.1999</v>
       </c>
       <c r="L106" s="15">
         <v>0.1999</v>
       </c>
       <c r="M106" s="15">
         <v>0.1999</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E107" s="15">
         <v>10080066222</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>3000</v>
       </c>
       <c r="K107" s="15">
         <v>0.24364</v>
       </c>
       <c r="L107" s="15">
         <v>0.20303</v>
       </c>
       <c r="M107" s="15">
         <v>0.1949</v>
       </c>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E108" s="15" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H108" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>3000</v>
       </c>
       <c r="K108" s="15">
         <v>0.12886</v>
       </c>
       <c r="L108" s="15">
         <v>0.12886</v>
       </c>
       <c r="M108" s="15">
         <v>0.12886</v>
       </c>
       <c r="N108" s="15">
-        <v>1871</v>
+        <v>1967</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E109" s="15">
         <v>10080055330</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H109" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>1000</v>
       </c>
       <c r="K109" s="15">
         <v>0.33786</v>
       </c>
       <c r="L109" s="15">
         <v>0.27704</v>
       </c>
       <c r="M109" s="15">
         <v>0.26579</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E110" s="15">
         <v>10080055331</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H110" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>1000</v>
       </c>
       <c r="K110" s="15">
         <v>0.33579</v>
       </c>
       <c r="L110" s="15">
         <v>0.27534</v>
       </c>
       <c r="M110" s="15">
         <v>0.26417</v>
       </c>
       <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E111" s="15" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H111" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>1000</v>
       </c>
       <c r="K111" s="15">
         <v>0.48577</v>
       </c>
       <c r="L111" s="15">
         <v>0.40743</v>
       </c>
       <c r="M111" s="15">
         <v>0.39175</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E112" s="15" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H112" s="15" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>3000</v>
       </c>
       <c r="K112" s="15">
         <v>0.5</v>
       </c>
       <c r="L112" s="15">
         <v>0.36</v>
       </c>
       <c r="M112" s="15">
         <v>0.32</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E113" s="15" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H113" s="15" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>1000</v>
       </c>
       <c r="K113" s="15">
         <v>0.55118</v>
       </c>
       <c r="L113" s="15">
         <v>0.36746</v>
       </c>
       <c r="M113" s="15">
         <v>0.33417</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E114" s="15" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="H114" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>1000</v>
       </c>
       <c r="K114" s="15">
         <v>1.03</v>
       </c>
       <c r="L114" s="15">
         <v>0.86126</v>
       </c>
       <c r="M114" s="15">
         <v>0.82682</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E115" s="15" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
         <v>146</v>
       </c>
       <c r="H115" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>3000</v>
       </c>
       <c r="K115" s="15">
         <v>0.18976</v>
       </c>
       <c r="L115" s="15">
         <v>0.18114</v>
       </c>
       <c r="M115" s="15">
         <v>0.18114</v>
       </c>
       <c r="N115" s="15">
-        <v>660</v>
+        <v>552</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E116" s="15" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H116" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>3000</v>
       </c>
       <c r="K116" s="15">
         <v>0.24873</v>
       </c>
       <c r="L116" s="15">
         <v>0.21557</v>
       </c>
       <c r="M116" s="15">
         <v>0.20728</v>
       </c>
       <c r="N116" s="15"/>
       <c r="O116" s="15">
-        <v>7200</v>
+        <v>6660</v>
       </c>
       <c r="P116" s="15" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E117" s="15">
         <v>10080037532</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H117" s="15" t="s">
         <v>264</v>
       </c>
-      <c r="I117" s="15"/>
+      <c r="I117" s="15" t="s">
+        <v>370</v>
+      </c>
       <c r="J117" s="15">
         <v>3000</v>
       </c>
       <c r="K117" s="15">
         <v>0.4</v>
       </c>
       <c r="L117" s="15">
         <v>0.37</v>
       </c>
       <c r="M117" s="15">
         <v>0.35</v>
       </c>
       <c r="N117" s="15">
-        <v>5057</v>
+        <v>4116</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E118" s="15" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H118" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15"/>
       <c r="K118" s="15">
         <v>0.02865</v>
       </c>
       <c r="L118" s="15">
         <v>0.02865</v>
       </c>
       <c r="M118" s="15">
         <v>0.02865</v>
       </c>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E119" s="15">
         <v>10080059328</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H119" s="15" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
         <v>3000</v>
       </c>
       <c r="K119" s="15">
         <v>0.21231</v>
       </c>
       <c r="L119" s="15">
         <v>0.15223</v>
       </c>
       <c r="M119" s="15">
         <v>0.13219</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E120" s="15" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H120" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>3000</v>
       </c>
       <c r="K120" s="15">
         <v>0.12994</v>
       </c>
       <c r="L120" s="15">
         <v>0.12474</v>
       </c>
       <c r="M120" s="15">
         <v>0.11954</v>
       </c>
       <c r="N120" s="15">
-        <v>565</v>
+        <v>727</v>
       </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E121" s="15" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H121" s="15" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>3000</v>
       </c>
       <c r="K121" s="15">
         <v>0.10481</v>
       </c>
       <c r="L121" s="15">
         <v>0.08791</v>
       </c>
       <c r="M121" s="15">
         <v>0.08452999999999999</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="E122" s="15">
         <v>10080057874</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H122" s="15" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>3000</v>
       </c>
       <c r="K122" s="15">
         <v>0.21129</v>
       </c>
       <c r="L122" s="15">
         <v>0.15149</v>
       </c>
       <c r="M122" s="15">
         <v>0.13156</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="E123" s="15">
         <v>10000030179</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H123" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>3000</v>
       </c>
       <c r="K123" s="15">
         <v>0.115</v>
       </c>
       <c r="L123" s="15">
         <v>0.115</v>
       </c>
       <c r="M123" s="15">
         <v>0.115</v>
       </c>
       <c r="N123" s="15">
-        <v>1102</v>
+        <v>1288</v>
       </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="E124" s="15">
         <v>10080035037</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H124" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
         <v>3000</v>
       </c>
       <c r="K124" s="15">
         <v>0.115</v>
       </c>
       <c r="L124" s="15">
         <v>0.115</v>
       </c>
       <c r="M124" s="15">
         <v>0.115</v>
       </c>
       <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E125" s="15" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H125" s="15" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
         <v>3000</v>
       </c>
       <c r="K125" s="15">
         <v>0.05403</v>
       </c>
       <c r="L125" s="15">
         <v>0.04532</v>
       </c>
       <c r="M125" s="15">
         <v>0.04358</v>
       </c>
       <c r="N125" s="15">
-        <v>3468</v>
+        <v>4632</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="D126" s="15" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="E126" s="15" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H126" s="15" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>3000</v>
       </c>
       <c r="K126" s="15">
         <v>0.06138</v>
       </c>
       <c r="L126" s="15">
         <v>0.06138</v>
       </c>
       <c r="M126" s="15">
         <v>0.06138</v>
       </c>
       <c r="N126" s="15">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="D127" s="15" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E127" s="15" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H127" s="15" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>3000</v>
       </c>
       <c r="K127" s="15">
         <v>0.10025</v>
       </c>
       <c r="L127" s="15">
         <v>0.08688</v>
       </c>
       <c r="M127" s="15">
         <v>0.08354</v>
       </c>
       <c r="N127" s="15"/>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E128" s="15" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H128" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>1000</v>
       </c>
       <c r="K128" s="15">
         <v>0.18064</v>
       </c>
       <c r="L128" s="15">
         <v>0.1515</v>
       </c>
       <c r="M128" s="15">
         <v>0.14568</v>
       </c>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="D129" s="15" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E129" s="15" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H129" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
         <v>3000</v>
       </c>
       <c r="K129" s="15">
         <v>0.17132</v>
       </c>
       <c r="L129" s="15">
         <v>0.14369</v>
       </c>
       <c r="M129" s="15">
         <v>0.13816</v>
       </c>
       <c r="N129" s="15">
-        <v>1458</v>
+        <v>1530</v>
       </c>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="D130" s="15" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E130" s="15">
         <v>10080028631</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H130" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
         <v>3000</v>
       </c>
       <c r="K130" s="15">
         <v>0.13033</v>
       </c>
       <c r="L130" s="15">
         <v>0.12511</v>
       </c>
       <c r="M130" s="15">
         <v>0.1199</v>
       </c>
       <c r="N130" s="15"/>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D131" s="15" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="E131" s="15" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H131" s="15" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>3000</v>
       </c>
       <c r="K131" s="15">
         <v>0.08328000000000001</v>
       </c>
       <c r="L131" s="15">
         <v>0.06985</v>
       </c>
       <c r="M131" s="15">
         <v>0.06716</v>
       </c>
       <c r="N131" s="15"/>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="D132" s="15" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="E132" s="15" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H132" s="15" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>3000</v>
       </c>
       <c r="K132" s="15">
         <v>0.62298</v>
       </c>
       <c r="L132" s="15">
         <v>0.5225</v>
       </c>
       <c r="M132" s="15">
         <v>0.5024</v>
       </c>
       <c r="N132" s="15"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C133" s="15" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="D133" s="15" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E133" s="15">
         <v>10080047507</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H133" s="15" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
         <v>3000</v>
       </c>
       <c r="K133" s="15">
         <v>0.17063</v>
       </c>
       <c r="L133" s="15">
         <v>0.1376</v>
       </c>
       <c r="M133" s="15">
         <v>0.13209</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C134" s="15" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D134" s="15" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="E134" s="15">
         <v>10080059488</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H134" s="15" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>3000</v>
       </c>
       <c r="K134" s="15">
         <v>0.18334</v>
       </c>
       <c r="L134" s="15">
         <v>0.14786</v>
       </c>
       <c r="M134" s="15">
         <v>0.14194</v>
       </c>
       <c r="N134" s="15"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D135" s="15" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="E135" s="15" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H135" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
         <v>3000</v>
       </c>
       <c r="K135" s="15">
         <v>0.33994</v>
       </c>
       <c r="L135" s="15">
         <v>0.319</v>
       </c>
       <c r="M135" s="15">
         <v>0.30914</v>
       </c>
       <c r="N135" s="15"/>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="15" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="D136" s="15" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E136" s="15" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H136" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
         <v>3000</v>
       </c>
       <c r="K136" s="15">
         <v>0.2895</v>
       </c>
       <c r="L136" s="15">
         <v>0.24125</v>
       </c>
       <c r="M136" s="15">
         <v>0.2316</v>
       </c>
       <c r="N136" s="15"/>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C137" s="15" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="D137" s="15" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E137" s="15">
         <v>10080059329</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H137" s="15" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
         <v>3000</v>
       </c>
       <c r="K137" s="15">
         <v>0.21181</v>
       </c>
       <c r="L137" s="15">
         <v>0.15186</v>
       </c>
       <c r="M137" s="15">
         <v>0.13188</v>
       </c>
       <c r="N137" s="15">
-        <v>3585</v>
+        <v>3686</v>
       </c>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="D138" s="15" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E138" s="15" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H138" s="15" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
         <v>3000</v>
       </c>
       <c r="K138" s="15">
         <v>0.0891</v>
       </c>
       <c r="L138" s="15">
         <v>0.07722</v>
       </c>
       <c r="M138" s="15">
         <v>0.07425</v>
       </c>
       <c r="N138" s="15"/>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="D139" s="15" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E139" s="15">
         <v>10080039419</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H139" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I139" s="15" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="J139" s="15">
         <v>1000</v>
       </c>
       <c r="K139" s="15">
         <v>0.41891</v>
       </c>
       <c r="L139" s="15">
         <v>0.34909</v>
       </c>
       <c r="M139" s="15">
         <v>0.33513</v>
       </c>
       <c r="N139" s="15"/>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C140" s="15" t="s">
+        <v>431</v>
+      </c>
+      <c r="D140" s="15" t="s">
         <v>429</v>
       </c>
-      <c r="D140" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E140" s="15" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H140" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I140" s="15"/>
       <c r="J140" s="15">
         <v>1000</v>
       </c>
       <c r="K140" s="15">
         <v>0.33726</v>
       </c>
       <c r="L140" s="15">
         <v>0.28287</v>
       </c>
       <c r="M140" s="15">
         <v>0.27199</v>
       </c>
       <c r="N140" s="15">
-        <v>1136</v>
+        <v>750</v>
       </c>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C141" s="15" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="D141" s="15" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E141" s="15" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H141" s="15" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>1000</v>
       </c>
       <c r="K141" s="15">
         <v>0.3842</v>
       </c>
       <c r="L141" s="15">
         <v>0.27798</v>
       </c>
       <c r="M141" s="15">
         <v>0.24257</v>
       </c>
       <c r="N141" s="15"/>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="D142" s="15" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E142" s="15" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H142" s="15" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="15">
         <v>1000</v>
       </c>
       <c r="K142" s="15">
         <v>0.25278</v>
       </c>
       <c r="L142" s="15">
         <v>0.212</v>
       </c>
       <c r="M142" s="15">
         <v>0.20385</v>
       </c>
       <c r="N142" s="15"/>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C143" s="15" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="D143" s="15" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E143" s="15">
         <v>10080067538</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H143" s="15" t="s">
         <v>279</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
         <v>1000</v>
       </c>
       <c r="K143" s="15">
         <v>0.40883</v>
       </c>
       <c r="L143" s="15">
         <v>0.34069</v>
       </c>
       <c r="M143" s="15">
         <v>0.32705</v>
       </c>
       <c r="N143" s="15">
-        <v>279</v>
+        <v>374</v>
       </c>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143"/>
     </row>
     <row r="144" spans="1:18">
       <c r="B144" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C144" s="15" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="D144" s="15" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E144" s="15">
         <v>10080008725</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H144" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>1000</v>
       </c>
       <c r="K144" s="15">
         <v>0.41022</v>
       </c>
       <c r="L144" s="15">
         <v>0.27275</v>
       </c>
       <c r="M144" s="15">
         <v>0.24875</v>
       </c>
       <c r="N144" s="15">
         <v>5173</v>
       </c>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="D145" s="15" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="E145" s="15">
         <v>10080053957</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H145" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>1000</v>
       </c>
       <c r="K145" s="15">
         <v>0.33431</v>
       </c>
       <c r="L145" s="15">
         <v>0.27413</v>
       </c>
       <c r="M145" s="15">
         <v>0.26298</v>
       </c>
       <c r="N145" s="15"/>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D146" s="15" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E146" s="15">
         <v>10080019148</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H146" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I146" s="15"/>
       <c r="J146" s="15">
         <v>1000</v>
       </c>
       <c r="K146" s="15">
         <v>0.8363699999999999</v>
       </c>
       <c r="L146" s="15">
         <v>0.44434</v>
       </c>
       <c r="M146" s="15">
         <v>0.37897</v>
       </c>
       <c r="N146" s="15"/>
       <c r="O146" s="15"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146"/>
     </row>
     <row r="147" spans="1:18">
       <c r="B147" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C147" s="15" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="D147" s="15" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E147" s="15">
         <v>10080015637</v>
       </c>
       <c r="F147" s="15"/>
       <c r="G147" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H147" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I147" s="15"/>
       <c r="J147" s="15">
         <v>1000</v>
       </c>
       <c r="K147" s="15">
         <v>0.36158</v>
       </c>
       <c r="L147" s="15">
         <v>0.2965</v>
       </c>
       <c r="M147" s="15">
         <v>0.28445</v>
       </c>
       <c r="N147" s="15"/>
       <c r="O147" s="15"/>
       <c r="P147" s="15"/>
       <c r="Q147" s="15"/>
       <c r="R147"/>
     </row>
     <row r="148" spans="1:18">
       <c r="B148" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C148" s="15" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D148" s="15" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="E148" s="15" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H148" s="15" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15">
         <v>1000</v>
       </c>
       <c r="K148" s="15">
         <v>0.28786</v>
       </c>
       <c r="L148" s="15">
         <v>0.24143</v>
       </c>
       <c r="M148" s="15">
         <v>0.23215</v>
       </c>
       <c r="N148" s="15"/>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148"/>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D149" s="15" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E149" s="15">
         <v>10080003275</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H149" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I149" s="15"/>
       <c r="J149" s="15">
         <v>1000</v>
       </c>
       <c r="K149" s="15">
         <v>0.41458</v>
       </c>
       <c r="L149" s="15">
         <v>0.27602</v>
       </c>
       <c r="M149" s="15">
         <v>0.25093</v>
       </c>
       <c r="N149" s="15">
-        <v>7396</v>
+        <v>9086</v>
       </c>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149"/>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D150" s="15" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E150" s="15" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="H150" s="15" t="s">
         <v>238</v>
       </c>
       <c r="I150" s="15"/>
       <c r="J150" s="15"/>
       <c r="K150" s="15">
         <v>1.46</v>
       </c>
       <c r="L150" s="15">
         <v>0.9780799999999999</v>
       </c>
       <c r="M150" s="15">
         <v>0.9177</v>
       </c>
       <c r="N150" s="15"/>
       <c r="O150" s="15"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150"/>
     </row>
     <row r="151" spans="1:18">
       <c r="B151" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="15" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D151" s="15" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="E151" s="15" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="H151" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I151" s="15"/>
       <c r="J151" s="15">
         <v>1000</v>
       </c>
       <c r="K151" s="15">
         <v>0.4149</v>
       </c>
       <c r="L151" s="15">
         <v>0.4149</v>
       </c>
       <c r="M151" s="15">
         <v>0.4149</v>
       </c>
       <c r="N151" s="15">
-        <v>1177</v>
+        <v>1145</v>
       </c>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151"/>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D152" s="15" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E152" s="15">
         <v>10080028964</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="H152" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
         <v>1000</v>
       </c>
       <c r="K152" s="15">
         <v>0.79799</v>
       </c>
       <c r="L152" s="15">
         <v>0.42392</v>
       </c>
       <c r="M152" s="15">
         <v>0.36161</v>
       </c>
       <c r="N152" s="15">
-        <v>4920</v>
+        <v>4200</v>
       </c>
       <c r="O152" s="15"/>
       <c r="P152" s="15"/>
       <c r="Q152" s="15"/>
       <c r="R152"/>
     </row>
     <row r="153" spans="1:18">
       <c r="B153" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="15" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="D153" s="15" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E153" s="15">
         <v>10080007253</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="H153" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>1000</v>
       </c>
       <c r="K153" s="15">
         <v>0.42005</v>
       </c>
       <c r="L153" s="15">
         <v>0.35004</v>
       </c>
       <c r="M153" s="15">
         <v>0.33604</v>
       </c>
       <c r="N153" s="15">
-        <v>9984</v>
+        <v>12948</v>
       </c>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="D154" s="15" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E154" s="15" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="H154" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>1000</v>
       </c>
       <c r="K154" s="15">
         <v>0.4149</v>
       </c>
       <c r="L154" s="15">
         <v>0.4149</v>
       </c>
       <c r="M154" s="15">
         <v>0.4149</v>
       </c>
       <c r="N154" s="15">
-        <v>1263</v>
+        <v>1279</v>
       </c>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="D155" s="15" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E155" s="15" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="H155" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>1000</v>
       </c>
       <c r="K155" s="15">
         <v>0.53823</v>
       </c>
       <c r="L155" s="15">
         <v>0.51975</v>
       </c>
       <c r="M155" s="15">
         <v>0.50005</v>
       </c>
       <c r="N155" s="15"/>
       <c r="O155" s="15"/>
       <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="D156" s="15" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="E156" s="15">
         <v>10080017356</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="H156" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I156" s="15"/>
       <c r="J156" s="15">
         <v>1000</v>
       </c>
       <c r="K156" s="15">
         <v>1.2</v>
       </c>
       <c r="L156" s="15">
         <v>0.63504</v>
       </c>
       <c r="M156" s="15">
         <v>0.5416800000000001</v>
       </c>
       <c r="N156" s="15">
-        <v>1235</v>
+        <v>1406</v>
       </c>
       <c r="O156" s="15"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="D157" s="15" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E157" s="15">
         <v>10080064247</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H157" s="15" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="I157" s="15"/>
       <c r="J157" s="15"/>
       <c r="K157" s="15">
         <v>0.71545</v>
       </c>
       <c r="L157" s="15">
         <v>0.59621</v>
       </c>
       <c r="M157" s="15">
         <v>0.57236</v>
       </c>
       <c r="N157" s="15"/>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="D158" s="15" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E158" s="15" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H158" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I158" s="15"/>
       <c r="J158" s="15">
         <v>1000</v>
       </c>
       <c r="K158" s="15">
         <v>0.6503100000000001</v>
       </c>
       <c r="L158" s="15">
         <v>0.48774</v>
       </c>
       <c r="M158" s="15">
         <v>0.47172</v>
       </c>
       <c r="N158" s="15">
-        <v>2085</v>
+        <v>1769</v>
       </c>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158"/>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D159" s="15" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E159" s="15">
         <v>10080059330</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H159" s="15" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>1000</v>
       </c>
       <c r="K159" s="15">
         <v>0.4655</v>
       </c>
       <c r="L159" s="15">
         <v>0.33375</v>
       </c>
       <c r="M159" s="15">
         <v>0.28983</v>
       </c>
       <c r="N159" s="15"/>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="D160" s="15"/>
       <c r="E160" s="15">
         <v>10080003446</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H160" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I160" s="15" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="J160" s="15">
         <v>1000</v>
       </c>
       <c r="K160" s="15">
         <v>1.04</v>
       </c>
       <c r="L160" s="15">
         <v>0.55205</v>
       </c>
       <c r="M160" s="15">
         <v>0.47088</v>
       </c>
       <c r="N160" s="15"/>
       <c r="O160" s="15"/>
       <c r="P160" s="15"/>
       <c r="Q160" s="15"/>
       <c r="R160"/>
     </row>
     <row r="161" spans="1:18">
       <c r="B161" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C161" s="15" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D161" s="15" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="E161" s="15" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H161" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I161" s="15"/>
       <c r="J161" s="15"/>
       <c r="K161" s="15">
         <v>0.51269</v>
       </c>
       <c r="L161" s="15">
         <v>0.43</v>
       </c>
       <c r="M161" s="15">
         <v>0.41346</v>
       </c>
       <c r="N161" s="15"/>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
       <c r="R161"/>
     </row>
     <row r="162" spans="1:18">
       <c r="B162" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="15" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="D162" s="15" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="E162" s="15" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H162" s="15" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="I162" s="15"/>
       <c r="J162" s="15">
         <v>1000</v>
       </c>
       <c r="K162" s="15">
         <v>0.44</v>
       </c>
       <c r="L162" s="15">
         <v>0.44</v>
       </c>
       <c r="M162" s="15">
         <v>0.44</v>
       </c>
       <c r="N162" s="15">
         <v>10</v>
       </c>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
       <c r="R162"/>
     </row>
     <row r="163" spans="1:18">
       <c r="B163" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C163" s="15" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="D163" s="15" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="E163" s="15">
         <v>10080032890</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H163" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>1000</v>
       </c>
       <c r="K163" s="15">
         <v>0.58348</v>
       </c>
       <c r="L163" s="15">
         <v>0.47055</v>
       </c>
       <c r="M163" s="15">
         <v>0.45173</v>
       </c>
       <c r="N163" s="15"/>
       <c r="O163" s="15"/>
       <c r="P163" s="15"/>
       <c r="Q163" s="15"/>
       <c r="R163"/>
     </row>
     <row r="164" spans="1:18">
       <c r="B164" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C164" s="15" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="D164" s="15" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E164" s="15" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H164" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I164" s="15"/>
       <c r="J164" s="15">
         <v>1000</v>
       </c>
       <c r="K164" s="15">
         <v>0.38185</v>
       </c>
       <c r="L164" s="15">
         <v>0.30548</v>
       </c>
       <c r="M164" s="15">
         <v>0.28912</v>
       </c>
       <c r="N164" s="15">
-        <v>7164</v>
+        <v>7983</v>
       </c>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D165" s="15" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E165" s="15">
         <v>10000029749</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H165" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I165" s="15"/>
       <c r="J165" s="15">
         <v>1000</v>
       </c>
       <c r="K165" s="15">
         <v>0.3273</v>
       </c>
       <c r="L165" s="15">
         <v>0.25093</v>
       </c>
       <c r="M165" s="15">
         <v>0.22911</v>
       </c>
       <c r="N165" s="15">
-        <v>1168</v>
+        <v>1533</v>
       </c>
       <c r="O165" s="15"/>
       <c r="P165" s="15"/>
       <c r="Q165" s="15"/>
       <c r="R165"/>
     </row>
     <row r="166" spans="1:18">
       <c r="B166" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C166" s="15" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="D166" s="15" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E166" s="15" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H166" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I166" s="15"/>
       <c r="J166" s="15">
         <v>1000</v>
       </c>
       <c r="K166" s="15">
         <v>0.4</v>
       </c>
       <c r="L166" s="15">
         <v>0.4</v>
       </c>
       <c r="M166" s="15">
         <v>0.4</v>
       </c>
       <c r="N166" s="15">
-        <v>2572</v>
+        <v>2273</v>
       </c>
       <c r="O166" s="15"/>
       <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
       <c r="R166"/>
     </row>
     <row r="167" spans="1:18">
       <c r="B167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="15" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="D167" s="15" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E167" s="15">
         <v>10080007455</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H167" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I167" s="15"/>
       <c r="J167" s="15">
         <v>1000</v>
       </c>
       <c r="K167" s="15">
         <v>1.07</v>
       </c>
       <c r="L167" s="15">
         <v>0.5902500000000001</v>
       </c>
       <c r="M167" s="15">
         <v>0.51411</v>
       </c>
       <c r="N167" s="15"/>
       <c r="O167" s="15"/>
       <c r="P167" s="15"/>
       <c r="Q167" s="15"/>
       <c r="R167"/>
     </row>
     <row r="168" spans="1:18">
       <c r="B168" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C168" s="15" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="D168" s="15" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E168" s="15" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="F168" s="15"/>
       <c r="G168" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H168" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I168" s="15"/>
       <c r="J168" s="15">
         <v>1000</v>
       </c>
       <c r="K168" s="15">
         <v>0.58119</v>
       </c>
       <c r="L168" s="15">
         <v>0.5037</v>
       </c>
       <c r="M168" s="15">
         <v>0.48433</v>
       </c>
       <c r="N168" s="15"/>
       <c r="O168" s="15">
-        <v>700</v>
+        <v>770</v>
       </c>
       <c r="P168" s="15" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="Q168" s="15"/>
       <c r="R168"/>
     </row>
     <row r="169" spans="1:18">
       <c r="B169" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C169" s="15" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="D169" s="15" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E169" s="15">
         <v>10080039950</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H169" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
         <v>1000</v>
       </c>
       <c r="K169" s="15">
         <v>0.61824</v>
       </c>
       <c r="L169" s="15">
         <v>0.50695</v>
       </c>
       <c r="M169" s="15">
         <v>0.48636</v>
       </c>
       <c r="N169" s="15"/>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169"/>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="D170" s="15"/>
       <c r="E170" s="15">
         <v>10080003444</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H170" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
         <v>1000</v>
       </c>
       <c r="K170" s="15">
         <v>0.6546</v>
       </c>
       <c r="L170" s="15">
         <v>0.5127699999999999</v>
       </c>
       <c r="M170" s="15">
         <v>0.45822</v>
       </c>
       <c r="N170" s="15">
-        <v>640</v>
+        <v>611</v>
       </c>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="D171" s="15" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E171" s="15">
         <v>10080003445</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H171" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
         <v>1000</v>
       </c>
       <c r="K171" s="15">
         <v>0.5455</v>
       </c>
       <c r="L171" s="15">
         <v>0.36003</v>
       </c>
       <c r="M171" s="15">
         <v>0.31639</v>
       </c>
       <c r="N171" s="15">
-        <v>2892</v>
+        <v>2968</v>
       </c>
       <c r="O171" s="15"/>
       <c r="P171" s="15"/>
       <c r="Q171" s="15"/>
       <c r="R171"/>
     </row>
     <row r="172" spans="1:18">
       <c r="B172" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C172" s="15" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D172" s="15"/>
       <c r="E172" s="15" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F172" s="15"/>
       <c r="G172" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H172" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I172" s="15"/>
       <c r="J172" s="15">
         <v>1000</v>
       </c>
       <c r="K172" s="15">
         <v>0.39905</v>
       </c>
       <c r="L172" s="15">
         <v>0.37073</v>
       </c>
       <c r="M172" s="15">
         <v>0.35718</v>
       </c>
       <c r="N172" s="15"/>
       <c r="O172" s="15"/>
       <c r="P172" s="15"/>
       <c r="Q172" s="15"/>
       <c r="R172"/>
     </row>
     <row r="173" spans="1:18">
       <c r="B173" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C173" s="15" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="D173" s="15" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E173" s="15" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F173" s="15"/>
       <c r="G173" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H173" s="15" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="I173" s="15"/>
       <c r="J173" s="15">
         <v>3000</v>
       </c>
       <c r="K173" s="15">
         <v>0.10276</v>
       </c>
       <c r="L173" s="15">
         <v>0.08906</v>
       </c>
       <c r="M173" s="15">
         <v>0.08563</v>
       </c>
       <c r="N173" s="15">
-        <v>1720</v>
+        <v>1240</v>
       </c>
       <c r="O173" s="15"/>
       <c r="P173" s="15"/>
       <c r="Q173" s="15"/>
       <c r="R173"/>
     </row>
     <row r="174" spans="1:18">
       <c r="B174" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C174" s="15" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="D174" s="15" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E174" s="15">
         <v>10080069120</v>
       </c>
       <c r="F174" s="15"/>
       <c r="G174" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H174" s="15" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="I174" s="15"/>
       <c r="J174" s="15"/>
       <c r="K174" s="15">
         <v>0.2879</v>
       </c>
       <c r="L174" s="15">
         <v>0.23991</v>
       </c>
       <c r="M174" s="15">
         <v>0.23032</v>
       </c>
       <c r="N174" s="15"/>
       <c r="O174" s="15"/>
       <c r="P174" s="15"/>
       <c r="Q174" s="15"/>
       <c r="R174"/>
     </row>
     <row r="175" spans="1:18">
       <c r="B175" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C175" s="15" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D175" s="15" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E175" s="15">
         <v>10080061548</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H175" s="15" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="I175" s="15" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="J175" s="15">
         <v>2000</v>
       </c>
       <c r="K175" s="15">
         <v>0.47142</v>
       </c>
       <c r="L175" s="15">
         <v>0.39285</v>
       </c>
       <c r="M175" s="15">
         <v>0.37713</v>
       </c>
       <c r="N175" s="15"/>
       <c r="O175" s="15"/>
       <c r="P175" s="15"/>
       <c r="Q175" s="15"/>
       <c r="R175"/>
     </row>
     <row r="176" spans="1:18">
       <c r="B176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C176" s="15" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="D176" s="15" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E176" s="15">
         <v>10080057441</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H176" s="15" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="I176" s="15"/>
       <c r="J176" s="15">
         <v>1000</v>
       </c>
       <c r="K176" s="15">
         <v>0.26482</v>
       </c>
       <c r="L176" s="15">
         <v>0.22067</v>
       </c>
       <c r="M176" s="15">
         <v>0.21185</v>
       </c>
       <c r="N176" s="15"/>
       <c r="O176" s="15"/>
       <c r="P176" s="15"/>
       <c r="Q176" s="15"/>
       <c r="R176"/>
     </row>
     <row r="177" spans="1:18">
       <c r="B177" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C177" s="15" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="D177" s="15" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E177" s="15" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F177" s="15"/>
       <c r="G177" s="15" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H177" s="15" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="I177" s="15"/>
       <c r="J177" s="15"/>
       <c r="K177" s="15">
         <v>0.19237</v>
       </c>
       <c r="L177" s="15">
         <v>0.19237</v>
       </c>
       <c r="M177" s="15">
         <v>0.19237</v>
       </c>
       <c r="N177" s="15"/>
       <c r="O177" s="15"/>
       <c r="P177" s="15"/>
       <c r="Q177" s="15"/>
       <c r="R177"/>
     </row>
     <row r="178" spans="1:18">
       <c r="B178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="15" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="D178" s="15" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E178" s="15" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H178" s="15" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="I178" s="15"/>
       <c r="J178" s="15"/>
       <c r="K178" s="15">
         <v>0.19236</v>
       </c>
       <c r="L178" s="15">
         <v>0.19236</v>
       </c>
       <c r="M178" s="15">
         <v>0.19236</v>
       </c>
       <c r="N178" s="15"/>
       <c r="O178" s="15"/>
       <c r="P178" s="15"/>
       <c r="Q178" s="15"/>
       <c r="R178"/>
     </row>
     <row r="179" spans="1:18">
       <c r="B179" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C179" s="15" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D179" s="15" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="E179" s="15">
         <v>10080076155</v>
       </c>
       <c r="F179" s="15"/>
       <c r="G179" s="15" t="s">
         <v>189</v>
       </c>
       <c r="H179" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I179" s="15"/>
       <c r="J179" s="15"/>
       <c r="K179" s="15">
         <v>0.27713</v>
       </c>
       <c r="L179" s="15">
         <v>0.23093</v>
       </c>
       <c r="M179" s="15">
         <v>0.2217</v>
       </c>
       <c r="N179" s="15">
         <v>10</v>
       </c>
       <c r="O179" s="15"/>
       <c r="P179" s="15"/>
       <c r="Q179" s="15"/>
       <c r="R179"/>
     </row>
     <row r="180" spans="1:18">
       <c r="B180" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C180" s="15" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="D180" s="15" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E180" s="15" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F180" s="15"/>
       <c r="G180" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H180" s="15" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="I180" s="15"/>
       <c r="J180" s="15">
         <v>3000</v>
       </c>
       <c r="K180" s="15">
         <v>0.08423</v>
       </c>
       <c r="L180" s="15">
         <v>0.073</v>
       </c>
       <c r="M180" s="15">
         <v>0.07019</v>
       </c>
       <c r="N180" s="15"/>
       <c r="O180" s="15"/>
       <c r="P180" s="15"/>
       <c r="Q180" s="15"/>
       <c r="R180"/>
     </row>
     <row r="181" spans="1:18">
       <c r="B181" s="14"/>
       <c r="C181" s="15"/>
       <c r="D181" s="15"/>
       <c r="E181" s="15"/>
@@ -9240,317 +9250,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>