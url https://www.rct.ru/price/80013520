--- v9 (2026-05-29)
+++ v10 (2026-06-19)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="560">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="558">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>29.05.2026</t>
+    <t>18.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -865,65 +865,62 @@
   <si>
     <t>L-KLS14-MC7050-6.000-20-30-С</t>
   </si>
   <si>
     <t>MC7050 6.000MHz 20pF +/-30ppm -30~85°C, (SMD 7.0x5.0x1.1mm) / KLS14-MC7050-6.000-20-30-С</t>
   </si>
   <si>
     <t>UT-00098425</t>
   </si>
   <si>
     <t>Q7050</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t>KX-13T 8.0 MHz (12.87961)</t>
   </si>
   <si>
     <t>Размер 7.0×5.0×1.3 мм / KX-13T 8.0 MHz (12.87961)</t>
   </si>
   <si>
     <t>10-00011346</t>
   </si>
   <si>
-    <t>09.07.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>QSMD3.2x1.5x0.75 / KX-327NHT 32.768 kHz (12.87159)</t>
   </si>
   <si>
     <t>10-00011361</t>
   </si>
   <si>
     <t>Q3215</t>
   </si>
   <si>
-    <t>18.06.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>KX-9AT 25 MHz (12.89004)</t>
   </si>
   <si>
     <t>5.0×3.2×1.0 мм, Температурный диапазон: -40/+85С, Стабильность частоты +/- 30ррm. / KX-9AT 25 MHz (12.89004)</t>
   </si>
   <si>
     <t>10-00011242</t>
   </si>
   <si>
     <t xml:space="preserve">12.89004 GEYER, </t>
   </si>
   <si>
     <t>UT-00154065</t>
   </si>
   <si>
     <t xml:space="preserve">KX-9AT 25 MHz (12.89004) GEYER, </t>
   </si>
   <si>
     <t>L-KLS14-MC7050-6.000-12-30-C</t>
   </si>
   <si>
     <t>MC7050 6.000MHz 12pF +/-30ppm -30~85°C / L-KLS14-MC7050-6.000-12-30-C</t>
   </si>
   <si>
     <t>UT-00098514</t>
@@ -1117,51 +1114,51 @@
   <si>
     <t>UT-00089345</t>
   </si>
   <si>
     <t>SM306</t>
   </si>
   <si>
     <t>SMD2520-24.000-15pF-30/30PPM</t>
   </si>
   <si>
     <t>SMD 2520 24.000MHz 15pF 30/30ppm / SMD2520-24.000-15pF-30/30PPM</t>
   </si>
   <si>
     <t>UT-00098800</t>
   </si>
   <si>
     <t>S3215-32.768K-12.5-20-E</t>
   </si>
   <si>
     <t xml:space="preserve">SMD3215-32.768-12.5pF-20PPM </t>
   </si>
   <si>
     <t>10-00011424</t>
   </si>
   <si>
-    <t>18.08.2026</t>
+    <t>08.09.2026</t>
   </si>
   <si>
     <t>X32.768-F12C-B-20-0.040-70K</t>
   </si>
   <si>
     <t>SMD3215-32.768-12.5pF-20PPM (X32.768-F12C-B-20-0.040-70K)</t>
   </si>
   <si>
     <t xml:space="preserve">X32.768-F12C-B-20-0.040-70K CALTRON, NX3215SA-32.768K-STD-MUA-8 NDK, NX3215SA-32.768K-STD-MUS-2 NDK, X3215-32.768K-12.5P MERCURY, X321532768KGD2SI YANGXING, </t>
   </si>
   <si>
     <t>SMD3225 27.12M 15PF 10ppm 10ppm -20 to 70C 40ohm</t>
   </si>
   <si>
     <t>SMD3225 27.1200MHz 15pF 10/10ppm (-20...+70C) 40ohm / SMD3225 27.12M / 15PF / +-10ppm / +-10ppm / -20 to 70C / 40ohm</t>
   </si>
   <si>
     <t>UT-00129972</t>
   </si>
   <si>
     <t xml:space="preserve">SMD3225-12.000-12pF-10/10PPM </t>
   </si>
   <si>
     <t xml:space="preserve">(SMD 3.2*2.5mm, -40~+85C, 80 ohm ) / SMD3225-12.000-12pF-10/10PPM </t>
   </si>
@@ -1520,53 +1517,50 @@
     <t xml:space="preserve">SMD7050-14.7456-20pF-30/30PPM </t>
   </si>
   <si>
     <t xml:space="preserve">(SMD 7.0*5.0mm) / SMD7050-14.7456-20pF-30/30PPM </t>
   </si>
   <si>
     <t>S7050-16.000M-12-30-30</t>
   </si>
   <si>
     <t>SMD7050-16.000-12pF-30/30PPM</t>
   </si>
   <si>
     <t>UT-00095081</t>
   </si>
   <si>
     <t>(SMD 7.0*5.0mm) / SMD7050-16.000-12pF-30/30PPM</t>
   </si>
   <si>
     <t>S7050-18.432M-20-30-30-E</t>
   </si>
   <si>
     <t>XTAL 18.432MHz 20pF 30//30ppm ESR=40R (-40~+85C) / SMD7050-18.432-20pF-30/30PPM (S7050-18.432M-20-30-30-E)</t>
   </si>
   <si>
     <t>UT-00156751</t>
-  </si>
-[...1 lines deleted...]
-    <t>22.06.2026</t>
   </si>
   <si>
     <t>SMD7050-18.432-20pF-50PPM</t>
   </si>
   <si>
     <t xml:space="preserve">SMD7050-18.432-20pF-50PPM -40~+85C </t>
   </si>
   <si>
     <t>SMD7050-25.000-16pF-30/30PPM</t>
   </si>
   <si>
     <t>S7050-26.000M-16-30-30</t>
   </si>
   <si>
     <t>SMD7050-26.000-16pF-30/30PPM</t>
   </si>
   <si>
     <t xml:space="preserve">SMD7050-26.000-20pF-30/30PPM </t>
   </si>
   <si>
     <t>10-00011431</t>
   </si>
   <si>
     <t>SX32Y025000BC1T001</t>
   </si>
@@ -5207,51 +5201,51 @@
       </c>
       <c r="E80" s="15" t="s">
         <v>250</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>238</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.24207</v>
       </c>
       <c r="L80" s="15">
         <v>0.20979</v>
       </c>
       <c r="M80" s="15">
         <v>0.20173</v>
       </c>
       <c r="N80" s="15">
-        <v>666</v>
+        <v>706</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>238</v>
@@ -5600,3600 +5594,3598 @@
       <c r="E90" s="15" t="s">
         <v>285</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15" t="s">
         <v>286</v>
       </c>
       <c r="H90" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>3000</v>
       </c>
       <c r="K90" s="15">
         <v>0.34908</v>
       </c>
       <c r="L90" s="15">
         <v>0.30254</v>
       </c>
       <c r="M90" s="15">
         <v>0.2909</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15">
-        <v>1340</v>
+        <v>1300</v>
       </c>
       <c r="P90" s="15" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="D91" s="15" t="s">
         <v>288</v>
       </c>
-      <c r="D91" s="15" t="s">
+      <c r="E91" s="15" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I91" s="15" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>1.56</v>
       </c>
       <c r="L91" s="15">
         <v>1.31</v>
       </c>
       <c r="M91" s="15">
         <v>1.26</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15">
         <v>12.89004</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I92" s="15" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="J92" s="15">
         <v>1000</v>
       </c>
       <c r="K92" s="15">
         <v>0.5739</v>
       </c>
       <c r="L92" s="15">
         <v>0.49738</v>
       </c>
       <c r="M92" s="15">
         <v>0.47825</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15">
-        <v>1280</v>
+        <v>1700</v>
       </c>
       <c r="P92" s="15" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
+        <v>293</v>
+      </c>
+      <c r="D93" s="15" t="s">
         <v>294</v>
       </c>
-      <c r="D93" s="15" t="s">
+      <c r="E93" s="15" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H93" s="15" t="s">
         <v>279</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>3000</v>
       </c>
       <c r="K93" s="15">
         <v>0.88513</v>
       </c>
       <c r="L93" s="15">
         <v>0.74237</v>
       </c>
       <c r="M93" s="15">
         <v>0.71382</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>296</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>297</v>
       </c>
-      <c r="D94" s="15" t="s">
+      <c r="E94" s="15" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H94" s="15" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>1000</v>
       </c>
       <c r="K94" s="15">
         <v>0.70297</v>
       </c>
       <c r="L94" s="15">
         <v>0.5895899999999999</v>
       </c>
       <c r="M94" s="15">
         <v>0.56691</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
+        <v>300</v>
+      </c>
+      <c r="D95" s="15" t="s">
         <v>301</v>
       </c>
-      <c r="D95" s="15" t="s">
+      <c r="E95" s="15" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>1000</v>
       </c>
       <c r="K95" s="15">
         <v>0.32933</v>
       </c>
       <c r="L95" s="15">
         <v>0.27621</v>
       </c>
       <c r="M95" s="15">
         <v>0.26559</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="D96" s="15" t="s">
         <v>305</v>
       </c>
-      <c r="D96" s="15" t="s">
+      <c r="E96" s="15" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H96" s="15" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>3000</v>
       </c>
       <c r="K96" s="15">
         <v>0.27317</v>
       </c>
       <c r="L96" s="15">
         <v>0.22911</v>
       </c>
       <c r="M96" s="15">
         <v>0.2203</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
+        <v>308</v>
+      </c>
+      <c r="D97" s="15" t="s">
         <v>309</v>
       </c>
-      <c r="D97" s="15" t="s">
+      <c r="E97" s="15" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H97" s="15" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>3000</v>
       </c>
       <c r="K97" s="15">
         <v>0.3145</v>
       </c>
       <c r="L97" s="15">
         <v>0.26377</v>
       </c>
       <c r="M97" s="15">
         <v>0.25363</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="D98" s="15" t="s">
         <v>312</v>
       </c>
-      <c r="D98" s="15" t="s">
+      <c r="E98" s="15" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H98" s="15" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>3000</v>
       </c>
       <c r="K98" s="15">
         <v>0.27171</v>
       </c>
       <c r="L98" s="15">
         <v>0.23548</v>
       </c>
       <c r="M98" s="15">
         <v>0.22643</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="D99" s="15" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="E99" s="15">
         <v>10080048854</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>100</v>
       </c>
       <c r="K99" s="15">
         <v>0.19288</v>
       </c>
       <c r="L99" s="15">
         <v>0.15816</v>
       </c>
       <c r="M99" s="15">
         <v>0.15172</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
+        <v>316</v>
+      </c>
+      <c r="D100" s="15" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="E100" s="15">
         <v>10080060194</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>3000</v>
       </c>
       <c r="K100" s="15">
         <v>0.27062</v>
       </c>
       <c r="L100" s="15">
         <v>0.21825</v>
       </c>
       <c r="M100" s="15">
         <v>0.20952</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="D101" s="15" t="s">
         <v>319</v>
       </c>
-      <c r="D101" s="15" t="s">
+      <c r="E101" s="15" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="H101" s="15" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15"/>
       <c r="K101" s="15">
         <v>0.17871</v>
       </c>
       <c r="L101" s="15">
         <v>0.17871</v>
       </c>
       <c r="M101" s="15">
         <v>0.17871</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
+        <v>323</v>
+      </c>
+      <c r="D102" s="15" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="E102" s="15">
         <v>10080076185</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
         <v>189</v>
       </c>
       <c r="H102" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>3000</v>
       </c>
       <c r="K102" s="15">
         <v>0.21375</v>
       </c>
       <c r="L102" s="15">
         <v>0.17812</v>
       </c>
       <c r="M102" s="15">
         <v>0.17099</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="D103" s="15" t="s">
         <v>327</v>
       </c>
-      <c r="D103" s="15" t="s">
+      <c r="E103" s="15" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15" t="s">
         <v>286</v>
       </c>
       <c r="H103" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I103" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="J103" s="15">
         <v>3000</v>
       </c>
       <c r="K103" s="15">
         <v>0.4094</v>
       </c>
       <c r="L103" s="15">
         <v>0.39302</v>
       </c>
       <c r="M103" s="15">
         <v>0.37665</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="D104" s="15" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="E104" s="15">
         <v>10080070560</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
         <v>286</v>
       </c>
       <c r="H104" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I104" s="15" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="J104" s="15">
         <v>3000</v>
       </c>
       <c r="K104" s="15">
         <v>0.41921</v>
       </c>
       <c r="L104" s="15">
         <v>0.35159</v>
       </c>
       <c r="M104" s="15">
         <v>0.33806</v>
       </c>
       <c r="N104" s="15">
-        <v>1240</v>
+        <v>1580</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
+        <v>331</v>
+      </c>
+      <c r="D105" s="15" t="s">
         <v>332</v>
       </c>
-      <c r="D105" s="15" t="s">
+      <c r="E105" s="15" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
         <v>286</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>3000</v>
       </c>
       <c r="K105" s="15">
         <v>0.5419</v>
       </c>
       <c r="L105" s="15">
         <v>0.4545</v>
       </c>
       <c r="M105" s="15">
         <v>0.43701</v>
       </c>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
+        <v>334</v>
+      </c>
+      <c r="D106" s="15" t="s">
         <v>335</v>
       </c>
-      <c r="D106" s="15" t="s">
+      <c r="E106" s="15" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15" t="s">
         <v>286</v>
       </c>
       <c r="H106" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>3000</v>
       </c>
       <c r="K106" s="15">
         <v>0.1999</v>
       </c>
       <c r="L106" s="15">
         <v>0.1999</v>
       </c>
       <c r="M106" s="15">
         <v>0.1999</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="D107" s="15" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="E107" s="15">
         <v>10080066222</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>3000</v>
       </c>
       <c r="K107" s="15">
         <v>0.24364</v>
       </c>
       <c r="L107" s="15">
         <v>0.20303</v>
       </c>
       <c r="M107" s="15">
         <v>0.1949</v>
       </c>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
+        <v>339</v>
+      </c>
+      <c r="D108" s="15" t="s">
         <v>340</v>
       </c>
-      <c r="D108" s="15" t="s">
+      <c r="E108" s="15" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H108" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>3000</v>
       </c>
       <c r="K108" s="15">
         <v>0.12886</v>
       </c>
       <c r="L108" s="15">
         <v>0.12886</v>
       </c>
       <c r="M108" s="15">
         <v>0.12886</v>
       </c>
       <c r="N108" s="15">
-        <v>1967</v>
+        <v>2111</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
+        <v>342</v>
+      </c>
+      <c r="D109" s="15" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="E109" s="15">
         <v>10080055330</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H109" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>1000</v>
       </c>
       <c r="K109" s="15">
         <v>0.33786</v>
       </c>
       <c r="L109" s="15">
         <v>0.27704</v>
       </c>
       <c r="M109" s="15">
         <v>0.26579</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
+        <v>344</v>
+      </c>
+      <c r="D110" s="15" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="E110" s="15">
         <v>10080055331</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H110" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>1000</v>
       </c>
       <c r="K110" s="15">
         <v>0.33579</v>
       </c>
       <c r="L110" s="15">
         <v>0.27534</v>
       </c>
       <c r="M110" s="15">
         <v>0.26417</v>
       </c>
       <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="D111" s="15" t="s">
         <v>347</v>
       </c>
-      <c r="D111" s="15" t="s">
+      <c r="E111" s="15" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H111" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>1000</v>
       </c>
       <c r="K111" s="15">
         <v>0.48577</v>
       </c>
       <c r="L111" s="15">
         <v>0.40743</v>
       </c>
       <c r="M111" s="15">
         <v>0.39175</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
+        <v>349</v>
+      </c>
+      <c r="D112" s="15" t="s">
         <v>350</v>
       </c>
-      <c r="D112" s="15" t="s">
+      <c r="E112" s="15" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H112" s="15" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>3000</v>
       </c>
       <c r="K112" s="15">
         <v>0.5</v>
       </c>
       <c r="L112" s="15">
         <v>0.36</v>
       </c>
       <c r="M112" s="15">
         <v>0.32</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
+        <v>353</v>
+      </c>
+      <c r="D113" s="15" t="s">
         <v>354</v>
       </c>
-      <c r="D113" s="15" t="s">
+      <c r="E113" s="15" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H113" s="15" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>1000</v>
       </c>
       <c r="K113" s="15">
         <v>0.55118</v>
       </c>
       <c r="L113" s="15">
         <v>0.36746</v>
       </c>
       <c r="M113" s="15">
         <v>0.33417</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="D114" s="15" t="s">
         <v>357</v>
       </c>
-      <c r="D114" s="15" t="s">
+      <c r="E114" s="15" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="H114" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>1000</v>
       </c>
       <c r="K114" s="15">
         <v>1.03</v>
       </c>
       <c r="L114" s="15">
         <v>0.86126</v>
       </c>
       <c r="M114" s="15">
         <v>0.82682</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
+        <v>360</v>
+      </c>
+      <c r="D115" s="15" t="s">
         <v>361</v>
       </c>
-      <c r="D115" s="15" t="s">
+      <c r="E115" s="15" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
         <v>146</v>
       </c>
       <c r="H115" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>3000</v>
       </c>
       <c r="K115" s="15">
         <v>0.18976</v>
       </c>
       <c r="L115" s="15">
         <v>0.18114</v>
       </c>
       <c r="M115" s="15">
         <v>0.18114</v>
       </c>
       <c r="N115" s="15">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="D116" s="15" t="s">
         <v>364</v>
       </c>
-      <c r="D116" s="15" t="s">
+      <c r="E116" s="15" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
         <v>286</v>
       </c>
       <c r="H116" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>3000</v>
       </c>
       <c r="K116" s="15">
         <v>0.24873</v>
       </c>
       <c r="L116" s="15">
         <v>0.21557</v>
       </c>
       <c r="M116" s="15">
         <v>0.20728</v>
       </c>
       <c r="N116" s="15"/>
       <c r="O116" s="15">
-        <v>6660</v>
+        <v>6390</v>
       </c>
       <c r="P116" s="15" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
+        <v>367</v>
+      </c>
+      <c r="D117" s="15" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="E117" s="15">
         <v>10080037532</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
         <v>286</v>
       </c>
       <c r="H117" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I117" s="15" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="J117" s="15">
         <v>3000</v>
       </c>
       <c r="K117" s="15">
         <v>0.4</v>
       </c>
       <c r="L117" s="15">
         <v>0.37</v>
       </c>
       <c r="M117" s="15">
         <v>0.35</v>
       </c>
       <c r="N117" s="15">
-        <v>4116</v>
+        <v>4234</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
+        <v>370</v>
+      </c>
+      <c r="D118" s="15" t="s">
         <v>371</v>
       </c>
-      <c r="D118" s="15" t="s">
+      <c r="E118" s="15" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H118" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15"/>
       <c r="K118" s="15">
         <v>0.02865</v>
       </c>
       <c r="L118" s="15">
         <v>0.02865</v>
       </c>
       <c r="M118" s="15">
         <v>0.02865</v>
       </c>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
+        <v>373</v>
+      </c>
+      <c r="D119" s="15" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="E119" s="15">
         <v>10080059328</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H119" s="15" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
         <v>3000</v>
       </c>
       <c r="K119" s="15">
         <v>0.21231</v>
       </c>
       <c r="L119" s="15">
         <v>0.15223</v>
       </c>
       <c r="M119" s="15">
         <v>0.13219</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
+        <v>376</v>
+      </c>
+      <c r="D120" s="15" t="s">
         <v>377</v>
       </c>
-      <c r="D120" s="15" t="s">
+      <c r="E120" s="15" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H120" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>3000</v>
       </c>
       <c r="K120" s="15">
         <v>0.12994</v>
       </c>
       <c r="L120" s="15">
         <v>0.12474</v>
       </c>
       <c r="M120" s="15">
         <v>0.11954</v>
       </c>
       <c r="N120" s="15">
-        <v>727</v>
+        <v>599</v>
       </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
+        <v>379</v>
+      </c>
+      <c r="D121" s="15" t="s">
         <v>380</v>
       </c>
-      <c r="D121" s="15" t="s">
+      <c r="E121" s="15" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H121" s="15" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>3000</v>
       </c>
       <c r="K121" s="15">
         <v>0.10481</v>
       </c>
       <c r="L121" s="15">
         <v>0.08791</v>
       </c>
       <c r="M121" s="15">
         <v>0.08452999999999999</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
+        <v>383</v>
+      </c>
+      <c r="D122" s="15" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="E122" s="15">
         <v>10080057874</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H122" s="15" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>3000</v>
       </c>
       <c r="K122" s="15">
         <v>0.21129</v>
       </c>
       <c r="L122" s="15">
         <v>0.15149</v>
       </c>
       <c r="M122" s="15">
         <v>0.13156</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="E123" s="15">
         <v>10000030179</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H123" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>3000</v>
       </c>
       <c r="K123" s="15">
         <v>0.115</v>
       </c>
       <c r="L123" s="15">
         <v>0.115</v>
       </c>
       <c r="M123" s="15">
         <v>0.115</v>
       </c>
       <c r="N123" s="15">
-        <v>1288</v>
+        <v>1179</v>
       </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
+        <v>386</v>
+      </c>
+      <c r="D124" s="15" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="E124" s="15">
         <v>10080035037</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H124" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
         <v>3000</v>
       </c>
       <c r="K124" s="15">
         <v>0.115</v>
       </c>
       <c r="L124" s="15">
         <v>0.115</v>
       </c>
       <c r="M124" s="15">
         <v>0.115</v>
       </c>
       <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
+        <v>388</v>
+      </c>
+      <c r="D125" s="15" t="s">
         <v>389</v>
       </c>
-      <c r="D125" s="15" t="s">
+      <c r="E125" s="15" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H125" s="15" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
         <v>3000</v>
       </c>
       <c r="K125" s="15">
         <v>0.05403</v>
       </c>
       <c r="L125" s="15">
         <v>0.04532</v>
       </c>
       <c r="M125" s="15">
         <v>0.04358</v>
       </c>
       <c r="N125" s="15">
-        <v>4632</v>
+        <v>4911</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
+        <v>392</v>
+      </c>
+      <c r="D126" s="15" t="s">
         <v>393</v>
       </c>
-      <c r="D126" s="15" t="s">
+      <c r="E126" s="15" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H126" s="15" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>3000</v>
       </c>
       <c r="K126" s="15">
         <v>0.06138</v>
       </c>
       <c r="L126" s="15">
         <v>0.06138</v>
       </c>
       <c r="M126" s="15">
         <v>0.06138</v>
       </c>
       <c r="N126" s="15">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="D127" s="15" t="s">
         <v>397</v>
       </c>
-      <c r="D127" s="15" t="s">
+      <c r="E127" s="15" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H127" s="15" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>3000</v>
       </c>
       <c r="K127" s="15">
         <v>0.10025</v>
       </c>
       <c r="L127" s="15">
         <v>0.08688</v>
       </c>
       <c r="M127" s="15">
         <v>0.08354</v>
       </c>
       <c r="N127" s="15"/>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
+        <v>399</v>
+      </c>
+      <c r="D128" s="15" t="s">
         <v>400</v>
       </c>
-      <c r="D128" s="15" t="s">
+      <c r="E128" s="15" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H128" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>1000</v>
       </c>
       <c r="K128" s="15">
         <v>0.18064</v>
       </c>
       <c r="L128" s="15">
         <v>0.1515</v>
       </c>
       <c r="M128" s="15">
         <v>0.14568</v>
       </c>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
+        <v>402</v>
+      </c>
+      <c r="D129" s="15" t="s">
         <v>403</v>
       </c>
-      <c r="D129" s="15" t="s">
+      <c r="E129" s="15" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H129" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
         <v>3000</v>
       </c>
       <c r="K129" s="15">
         <v>0.17132</v>
       </c>
       <c r="L129" s="15">
         <v>0.14369</v>
       </c>
       <c r="M129" s="15">
         <v>0.13816</v>
       </c>
       <c r="N129" s="15">
-        <v>1530</v>
+        <v>1098</v>
       </c>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
+        <v>405</v>
+      </c>
+      <c r="D130" s="15" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="E130" s="15">
         <v>10080028631</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H130" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
         <v>3000</v>
       </c>
       <c r="K130" s="15">
         <v>0.13033</v>
       </c>
       <c r="L130" s="15">
         <v>0.12511</v>
       </c>
       <c r="M130" s="15">
         <v>0.1199</v>
       </c>
       <c r="N130" s="15"/>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
+        <v>407</v>
+      </c>
+      <c r="D131" s="15" t="s">
         <v>408</v>
       </c>
-      <c r="D131" s="15" t="s">
+      <c r="E131" s="15" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H131" s="15" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>3000</v>
       </c>
       <c r="K131" s="15">
         <v>0.08328000000000001</v>
       </c>
       <c r="L131" s="15">
         <v>0.06985</v>
       </c>
       <c r="M131" s="15">
         <v>0.06716</v>
       </c>
       <c r="N131" s="15"/>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="D132" s="15" t="s">
         <v>411</v>
       </c>
-      <c r="D132" s="15" t="s">
+      <c r="E132" s="15" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H132" s="15" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>3000</v>
       </c>
       <c r="K132" s="15">
         <v>0.62298</v>
       </c>
       <c r="L132" s="15">
         <v>0.5225</v>
       </c>
       <c r="M132" s="15">
         <v>0.5024</v>
       </c>
       <c r="N132" s="15"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C133" s="15" t="s">
+        <v>414</v>
+      </c>
+      <c r="D133" s="15" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="E133" s="15">
         <v>10080047507</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H133" s="15" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
         <v>3000</v>
       </c>
       <c r="K133" s="15">
         <v>0.17063</v>
       </c>
       <c r="L133" s="15">
         <v>0.1376</v>
       </c>
       <c r="M133" s="15">
         <v>0.13209</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C134" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="D134" s="15" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="E134" s="15">
         <v>10080059488</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H134" s="15" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>3000</v>
       </c>
       <c r="K134" s="15">
         <v>0.18334</v>
       </c>
       <c r="L134" s="15">
         <v>0.14786</v>
       </c>
       <c r="M134" s="15">
         <v>0.14194</v>
       </c>
       <c r="N134" s="15"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="D135" s="15" t="s">
         <v>417</v>
       </c>
-      <c r="D135" s="15" t="s">
+      <c r="E135" s="15" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H135" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
         <v>3000</v>
       </c>
       <c r="K135" s="15">
         <v>0.33994</v>
       </c>
       <c r="L135" s="15">
         <v>0.319</v>
       </c>
       <c r="M135" s="15">
         <v>0.30914</v>
       </c>
       <c r="N135" s="15"/>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="15" t="s">
+        <v>419</v>
+      </c>
+      <c r="D136" s="15" t="s">
         <v>420</v>
       </c>
-      <c r="D136" s="15" t="s">
+      <c r="E136" s="15" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H136" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
         <v>3000</v>
       </c>
       <c r="K136" s="15">
         <v>0.2895</v>
       </c>
       <c r="L136" s="15">
         <v>0.24125</v>
       </c>
       <c r="M136" s="15">
         <v>0.2316</v>
       </c>
       <c r="N136" s="15"/>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C137" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="D137" s="15" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="E137" s="15">
         <v>10080059329</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H137" s="15" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
         <v>3000</v>
       </c>
       <c r="K137" s="15">
         <v>0.21181</v>
       </c>
       <c r="L137" s="15">
         <v>0.15186</v>
       </c>
       <c r="M137" s="15">
         <v>0.13188</v>
       </c>
       <c r="N137" s="15">
-        <v>3686</v>
+        <v>4242</v>
       </c>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="D138" s="15" t="s">
         <v>425</v>
       </c>
-      <c r="D138" s="15" t="s">
+      <c r="E138" s="15" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H138" s="15" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
         <v>3000</v>
       </c>
       <c r="K138" s="15">
         <v>0.0891</v>
       </c>
       <c r="L138" s="15">
         <v>0.07722</v>
       </c>
       <c r="M138" s="15">
         <v>0.07425</v>
       </c>
       <c r="N138" s="15"/>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
+        <v>427</v>
+      </c>
+      <c r="D139" s="15" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="E139" s="15">
         <v>10080039419</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H139" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I139" s="15" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="J139" s="15">
         <v>1000</v>
       </c>
       <c r="K139" s="15">
         <v>0.41891</v>
       </c>
       <c r="L139" s="15">
         <v>0.34909</v>
       </c>
       <c r="M139" s="15">
         <v>0.33513</v>
       </c>
       <c r="N139" s="15"/>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C140" s="15" t="s">
+        <v>430</v>
+      </c>
+      <c r="D140" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="E140" s="15" t="s">
         <v>431</v>
-      </c>
-[...4 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H140" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I140" s="15"/>
       <c r="J140" s="15">
         <v>1000</v>
       </c>
       <c r="K140" s="15">
         <v>0.33726</v>
       </c>
       <c r="L140" s="15">
         <v>0.28287</v>
       </c>
       <c r="M140" s="15">
         <v>0.27199</v>
       </c>
       <c r="N140" s="15">
-        <v>750</v>
+        <v>760</v>
       </c>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C141" s="15" t="s">
+        <v>427</v>
+      </c>
+      <c r="D141" s="15" t="s">
         <v>428</v>
       </c>
-      <c r="D141" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141" s="15" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H141" s="15" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>1000</v>
       </c>
       <c r="K141" s="15">
         <v>0.3842</v>
       </c>
       <c r="L141" s="15">
         <v>0.27798</v>
       </c>
       <c r="M141" s="15">
         <v>0.24257</v>
       </c>
       <c r="N141" s="15"/>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
+        <v>433</v>
+      </c>
+      <c r="D142" s="15" t="s">
         <v>434</v>
       </c>
-      <c r="D142" s="15" t="s">
+      <c r="E142" s="15" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H142" s="15" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="15">
         <v>1000</v>
       </c>
       <c r="K142" s="15">
         <v>0.25278</v>
       </c>
       <c r="L142" s="15">
         <v>0.212</v>
       </c>
       <c r="M142" s="15">
         <v>0.20385</v>
       </c>
       <c r="N142" s="15"/>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C143" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="D143" s="15" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="E143" s="15">
         <v>10080067538</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H143" s="15" t="s">
         <v>279</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
         <v>1000</v>
       </c>
       <c r="K143" s="15">
         <v>0.40883</v>
       </c>
       <c r="L143" s="15">
         <v>0.34069</v>
       </c>
       <c r="M143" s="15">
         <v>0.32705</v>
       </c>
       <c r="N143" s="15">
-        <v>374</v>
+        <v>306</v>
       </c>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143"/>
     </row>
     <row r="144" spans="1:18">
       <c r="B144" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C144" s="15" t="s">
+        <v>438</v>
+      </c>
+      <c r="D144" s="15" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="E144" s="15">
         <v>10080008725</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H144" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>1000</v>
       </c>
       <c r="K144" s="15">
         <v>0.41022</v>
       </c>
       <c r="L144" s="15">
         <v>0.27275</v>
       </c>
       <c r="M144" s="15">
         <v>0.24875</v>
       </c>
       <c r="N144" s="15">
-        <v>5173</v>
+        <v>5103</v>
       </c>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
+        <v>440</v>
+      </c>
+      <c r="D145" s="15" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="E145" s="15">
         <v>10080053957</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H145" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>1000</v>
       </c>
       <c r="K145" s="15">
         <v>0.33431</v>
       </c>
       <c r="L145" s="15">
         <v>0.27413</v>
       </c>
       <c r="M145" s="15">
         <v>0.26298</v>
       </c>
       <c r="N145" s="15"/>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
+        <v>442</v>
+      </c>
+      <c r="D146" s="15" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="E146" s="15">
         <v>10080019148</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H146" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I146" s="15"/>
       <c r="J146" s="15">
         <v>1000</v>
       </c>
       <c r="K146" s="15">
         <v>0.8363699999999999</v>
       </c>
       <c r="L146" s="15">
         <v>0.44434</v>
       </c>
       <c r="M146" s="15">
         <v>0.37897</v>
       </c>
       <c r="N146" s="15"/>
       <c r="O146" s="15"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146"/>
     </row>
     <row r="147" spans="1:18">
       <c r="B147" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C147" s="15" t="s">
+        <v>444</v>
+      </c>
+      <c r="D147" s="15" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="E147" s="15">
         <v>10080015637</v>
       </c>
       <c r="F147" s="15"/>
       <c r="G147" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H147" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I147" s="15"/>
       <c r="J147" s="15">
         <v>1000</v>
       </c>
       <c r="K147" s="15">
         <v>0.36158</v>
       </c>
       <c r="L147" s="15">
         <v>0.2965</v>
       </c>
       <c r="M147" s="15">
         <v>0.28445</v>
       </c>
       <c r="N147" s="15"/>
       <c r="O147" s="15"/>
       <c r="P147" s="15"/>
       <c r="Q147" s="15"/>
       <c r="R147"/>
     </row>
     <row r="148" spans="1:18">
       <c r="B148" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C148" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="D148" s="15" t="s">
         <v>447</v>
       </c>
-      <c r="D148" s="15" t="s">
+      <c r="E148" s="15" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H148" s="15" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15">
         <v>1000</v>
       </c>
       <c r="K148" s="15">
         <v>0.28786</v>
       </c>
       <c r="L148" s="15">
         <v>0.24143</v>
       </c>
       <c r="M148" s="15">
         <v>0.23215</v>
       </c>
       <c r="N148" s="15"/>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148"/>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
+        <v>450</v>
+      </c>
+      <c r="D149" s="15" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
       <c r="E149" s="15">
         <v>10080003275</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H149" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I149" s="15"/>
       <c r="J149" s="15">
         <v>1000</v>
       </c>
       <c r="K149" s="15">
         <v>0.41458</v>
       </c>
       <c r="L149" s="15">
         <v>0.27602</v>
       </c>
       <c r="M149" s="15">
         <v>0.25093</v>
       </c>
       <c r="N149" s="15">
-        <v>9086</v>
+        <v>7713</v>
       </c>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149"/>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
+        <v>452</v>
+      </c>
+      <c r="D150" s="15" t="s">
         <v>453</v>
       </c>
-      <c r="D150" s="15" t="s">
+      <c r="E150" s="15" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="H150" s="15" t="s">
         <v>238</v>
       </c>
       <c r="I150" s="15"/>
       <c r="J150" s="15"/>
       <c r="K150" s="15">
         <v>1.46</v>
       </c>
       <c r="L150" s="15">
         <v>0.9780799999999999</v>
       </c>
       <c r="M150" s="15">
         <v>0.9177</v>
       </c>
       <c r="N150" s="15"/>
       <c r="O150" s="15"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150"/>
     </row>
     <row r="151" spans="1:18">
       <c r="B151" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="D151" s="15" t="s">
         <v>457</v>
       </c>
-      <c r="D151" s="15" t="s">
+      <c r="E151" s="15" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="H151" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I151" s="15"/>
       <c r="J151" s="15">
         <v>1000</v>
       </c>
       <c r="K151" s="15">
         <v>0.4149</v>
       </c>
       <c r="L151" s="15">
         <v>0.4149</v>
       </c>
       <c r="M151" s="15">
         <v>0.4149</v>
       </c>
       <c r="N151" s="15">
-        <v>1145</v>
+        <v>1304</v>
       </c>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151"/>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
+        <v>460</v>
+      </c>
+      <c r="D152" s="15" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="E152" s="15">
         <v>10080028964</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="H152" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
         <v>1000</v>
       </c>
       <c r="K152" s="15">
         <v>0.79799</v>
       </c>
       <c r="L152" s="15">
         <v>0.42392</v>
       </c>
       <c r="M152" s="15">
         <v>0.36161</v>
       </c>
       <c r="N152" s="15">
         <v>4200</v>
       </c>
       <c r="O152" s="15"/>
       <c r="P152" s="15"/>
       <c r="Q152" s="15"/>
       <c r="R152"/>
     </row>
     <row r="153" spans="1:18">
       <c r="B153" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="D153" s="15" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="E153" s="15">
         <v>10080007253</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="H153" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>1000</v>
       </c>
       <c r="K153" s="15">
         <v>0.42005</v>
       </c>
       <c r="L153" s="15">
         <v>0.35004</v>
       </c>
       <c r="M153" s="15">
         <v>0.33604</v>
       </c>
       <c r="N153" s="15">
-        <v>12948</v>
+        <v>14040</v>
       </c>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
+        <v>464</v>
+      </c>
+      <c r="D154" s="15" t="s">
         <v>465</v>
       </c>
-      <c r="D154" s="15" t="s">
+      <c r="E154" s="15" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="H154" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>1000</v>
       </c>
       <c r="K154" s="15">
         <v>0.4149</v>
       </c>
       <c r="L154" s="15">
         <v>0.4149</v>
       </c>
       <c r="M154" s="15">
         <v>0.4149</v>
       </c>
       <c r="N154" s="15">
-        <v>1279</v>
+        <v>1340</v>
       </c>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
+        <v>467</v>
+      </c>
+      <c r="D155" s="15" t="s">
         <v>468</v>
       </c>
-      <c r="D155" s="15" t="s">
+      <c r="E155" s="15" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="H155" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>1000</v>
       </c>
       <c r="K155" s="15">
         <v>0.53823</v>
       </c>
       <c r="L155" s="15">
         <v>0.51975</v>
       </c>
       <c r="M155" s="15">
         <v>0.50005</v>
       </c>
       <c r="N155" s="15"/>
       <c r="O155" s="15"/>
       <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
+        <v>470</v>
+      </c>
+      <c r="D156" s="15" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="E156" s="15">
         <v>10080017356</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="H156" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I156" s="15"/>
       <c r="J156" s="15">
         <v>1000</v>
       </c>
       <c r="K156" s="15">
         <v>1.2</v>
       </c>
       <c r="L156" s="15">
         <v>0.63504</v>
       </c>
       <c r="M156" s="15">
         <v>0.5416800000000001</v>
       </c>
       <c r="N156" s="15">
-        <v>1406</v>
+        <v>1539</v>
       </c>
       <c r="O156" s="15"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
+        <v>472</v>
+      </c>
+      <c r="D157" s="15" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="E157" s="15">
         <v>10080064247</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H157" s="15" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="I157" s="15"/>
       <c r="J157" s="15"/>
       <c r="K157" s="15">
         <v>0.71545</v>
       </c>
       <c r="L157" s="15">
         <v>0.59621</v>
       </c>
       <c r="M157" s="15">
         <v>0.57236</v>
       </c>
       <c r="N157" s="15"/>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
+        <v>474</v>
+      </c>
+      <c r="D158" s="15" t="s">
         <v>475</v>
       </c>
-      <c r="D158" s="15" t="s">
+      <c r="E158" s="15" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H158" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I158" s="15"/>
       <c r="J158" s="15">
         <v>1000</v>
       </c>
       <c r="K158" s="15">
         <v>0.6503100000000001</v>
       </c>
       <c r="L158" s="15">
         <v>0.48774</v>
       </c>
       <c r="M158" s="15">
         <v>0.47172</v>
       </c>
       <c r="N158" s="15">
-        <v>1769</v>
+        <v>2059</v>
       </c>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158"/>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
+        <v>477</v>
+      </c>
+      <c r="D159" s="15" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="E159" s="15">
         <v>10080059330</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H159" s="15" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>1000</v>
       </c>
       <c r="K159" s="15">
         <v>0.4655</v>
       </c>
       <c r="L159" s="15">
         <v>0.33375</v>
       </c>
       <c r="M159" s="15">
         <v>0.28983</v>
       </c>
       <c r="N159" s="15"/>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D160" s="15"/>
       <c r="E160" s="15">
         <v>10080003446</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H160" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I160" s="15" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="J160" s="15">
         <v>1000</v>
       </c>
       <c r="K160" s="15">
         <v>1.04</v>
       </c>
       <c r="L160" s="15">
         <v>0.55205</v>
       </c>
       <c r="M160" s="15">
         <v>0.47088</v>
       </c>
       <c r="N160" s="15"/>
       <c r="O160" s="15"/>
       <c r="P160" s="15"/>
       <c r="Q160" s="15"/>
       <c r="R160"/>
     </row>
     <row r="161" spans="1:18">
       <c r="B161" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C161" s="15" t="s">
+        <v>481</v>
+      </c>
+      <c r="D161" s="15" t="s">
         <v>482</v>
       </c>
-      <c r="D161" s="15" t="s">
+      <c r="E161" s="15" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H161" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I161" s="15"/>
       <c r="J161" s="15"/>
       <c r="K161" s="15">
         <v>0.51269</v>
       </c>
       <c r="L161" s="15">
         <v>0.43</v>
       </c>
       <c r="M161" s="15">
         <v>0.41346</v>
       </c>
       <c r="N161" s="15"/>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
       <c r="R161"/>
     </row>
     <row r="162" spans="1:18">
       <c r="B162" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="15" t="s">
+        <v>484</v>
+      </c>
+      <c r="D162" s="15" t="s">
         <v>485</v>
       </c>
-      <c r="D162" s="15" t="s">
+      <c r="E162" s="15" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H162" s="15" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="I162" s="15"/>
       <c r="J162" s="15">
         <v>1000</v>
       </c>
       <c r="K162" s="15">
         <v>0.44</v>
       </c>
       <c r="L162" s="15">
         <v>0.44</v>
       </c>
       <c r="M162" s="15">
         <v>0.44</v>
       </c>
       <c r="N162" s="15">
         <v>10</v>
       </c>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
       <c r="R162"/>
     </row>
     <row r="163" spans="1:18">
       <c r="B163" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C163" s="15" t="s">
+        <v>487</v>
+      </c>
+      <c r="D163" s="15" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="E163" s="15">
         <v>10080032890</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H163" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>1000</v>
       </c>
       <c r="K163" s="15">
         <v>0.58348</v>
       </c>
       <c r="L163" s="15">
         <v>0.47055</v>
       </c>
       <c r="M163" s="15">
         <v>0.45173</v>
       </c>
       <c r="N163" s="15"/>
       <c r="O163" s="15"/>
       <c r="P163" s="15"/>
       <c r="Q163" s="15"/>
       <c r="R163"/>
     </row>
     <row r="164" spans="1:18">
       <c r="B164" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C164" s="15" t="s">
+        <v>489</v>
+      </c>
+      <c r="D164" s="15" t="s">
         <v>490</v>
       </c>
-      <c r="D164" s="15" t="s">
+      <c r="E164" s="15" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H164" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I164" s="15"/>
       <c r="J164" s="15">
         <v>1000</v>
       </c>
       <c r="K164" s="15">
         <v>0.38185</v>
       </c>
       <c r="L164" s="15">
         <v>0.30548</v>
       </c>
       <c r="M164" s="15">
         <v>0.28912</v>
       </c>
       <c r="N164" s="15">
-        <v>7983</v>
+        <v>6857</v>
       </c>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
+        <v>492</v>
+      </c>
+      <c r="D165" s="15" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="E165" s="15">
         <v>10000029749</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H165" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I165" s="15"/>
       <c r="J165" s="15">
         <v>1000</v>
       </c>
       <c r="K165" s="15">
         <v>0.3273</v>
       </c>
       <c r="L165" s="15">
         <v>0.25093</v>
       </c>
       <c r="M165" s="15">
         <v>0.22911</v>
       </c>
       <c r="N165" s="15">
-        <v>1533</v>
+        <v>1442</v>
       </c>
       <c r="O165" s="15"/>
       <c r="P165" s="15"/>
       <c r="Q165" s="15"/>
       <c r="R165"/>
     </row>
     <row r="166" spans="1:18">
       <c r="B166" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C166" s="15" t="s">
+        <v>494</v>
+      </c>
+      <c r="D166" s="15" t="s">
         <v>495</v>
       </c>
-      <c r="D166" s="15" t="s">
+      <c r="E166" s="15" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H166" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I166" s="15"/>
       <c r="J166" s="15">
         <v>1000</v>
       </c>
       <c r="K166" s="15">
         <v>0.4</v>
       </c>
       <c r="L166" s="15">
         <v>0.4</v>
       </c>
       <c r="M166" s="15">
         <v>0.4</v>
       </c>
       <c r="N166" s="15">
-        <v>2273</v>
+        <v>2482</v>
       </c>
       <c r="O166" s="15"/>
       <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
       <c r="R166"/>
     </row>
     <row r="167" spans="1:18">
       <c r="B167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="15" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="D167" s="15" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="E167" s="15">
         <v>10080007455</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H167" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I167" s="15"/>
       <c r="J167" s="15">
         <v>1000</v>
       </c>
       <c r="K167" s="15">
         <v>1.07</v>
       </c>
       <c r="L167" s="15">
         <v>0.5902500000000001</v>
       </c>
       <c r="M167" s="15">
         <v>0.51411</v>
       </c>
       <c r="N167" s="15"/>
       <c r="O167" s="15"/>
       <c r="P167" s="15"/>
       <c r="Q167" s="15"/>
       <c r="R167"/>
     </row>
     <row r="168" spans="1:18">
       <c r="B168" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C168" s="15" t="s">
+        <v>498</v>
+      </c>
+      <c r="D168" s="15" t="s">
         <v>499</v>
       </c>
-      <c r="D168" s="15" t="s">
+      <c r="E168" s="15" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="F168" s="15"/>
       <c r="G168" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H168" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I168" s="15"/>
       <c r="J168" s="15">
         <v>1000</v>
       </c>
       <c r="K168" s="15">
         <v>0.58119</v>
       </c>
       <c r="L168" s="15">
         <v>0.5037</v>
       </c>
       <c r="M168" s="15">
         <v>0.48433</v>
       </c>
-      <c r="N168" s="15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N168" s="15">
+        <v>690</v>
+      </c>
+      <c r="O168" s="15"/>
+      <c r="P168" s="15"/>
       <c r="Q168" s="15"/>
       <c r="R168"/>
     </row>
     <row r="169" spans="1:18">
       <c r="B169" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C169" s="15" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="D169" s="15" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="E169" s="15">
         <v>10080039950</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H169" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
         <v>1000</v>
       </c>
       <c r="K169" s="15">
         <v>0.61824</v>
       </c>
       <c r="L169" s="15">
         <v>0.50695</v>
       </c>
       <c r="M169" s="15">
         <v>0.48636</v>
       </c>
       <c r="N169" s="15"/>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169"/>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="D170" s="15"/>
       <c r="E170" s="15">
         <v>10080003444</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H170" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
         <v>1000</v>
       </c>
       <c r="K170" s="15">
         <v>0.6546</v>
       </c>
       <c r="L170" s="15">
         <v>0.5127699999999999</v>
       </c>
       <c r="M170" s="15">
         <v>0.45822</v>
       </c>
       <c r="N170" s="15">
-        <v>611</v>
+        <v>630</v>
       </c>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="D171" s="15" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="E171" s="15">
         <v>10080003445</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H171" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
         <v>1000</v>
       </c>
       <c r="K171" s="15">
         <v>0.5455</v>
       </c>
       <c r="L171" s="15">
         <v>0.36003</v>
       </c>
       <c r="M171" s="15">
         <v>0.31639</v>
       </c>
       <c r="N171" s="15">
-        <v>2968</v>
+        <v>3083</v>
       </c>
       <c r="O171" s="15"/>
       <c r="P171" s="15"/>
       <c r="Q171" s="15"/>
       <c r="R171"/>
     </row>
     <row r="172" spans="1:18">
       <c r="B172" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C172" s="15" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="D172" s="15"/>
       <c r="E172" s="15" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="F172" s="15"/>
       <c r="G172" s="15" t="s">
         <v>278</v>
       </c>
       <c r="H172" s="15" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="I172" s="15"/>
       <c r="J172" s="15">
         <v>1000</v>
       </c>
       <c r="K172" s="15">
         <v>0.39905</v>
       </c>
       <c r="L172" s="15">
         <v>0.37073</v>
       </c>
       <c r="M172" s="15">
         <v>0.35718</v>
       </c>
       <c r="N172" s="15"/>
       <c r="O172" s="15"/>
       <c r="P172" s="15"/>
       <c r="Q172" s="15"/>
       <c r="R172"/>
     </row>
     <row r="173" spans="1:18">
       <c r="B173" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C173" s="15" t="s">
+        <v>508</v>
+      </c>
+      <c r="D173" s="15" t="s">
+        <v>509</v>
+      </c>
+      <c r="E173" s="15" t="s">
         <v>510</v>
-      </c>
-[...4 lines deleted...]
-        <v>512</v>
       </c>
       <c r="F173" s="15"/>
       <c r="G173" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H173" s="15" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="I173" s="15"/>
       <c r="J173" s="15">
         <v>3000</v>
       </c>
       <c r="K173" s="15">
         <v>0.10276</v>
       </c>
       <c r="L173" s="15">
         <v>0.08906</v>
       </c>
       <c r="M173" s="15">
         <v>0.08563</v>
       </c>
       <c r="N173" s="15">
-        <v>1240</v>
+        <v>1300</v>
       </c>
       <c r="O173" s="15"/>
       <c r="P173" s="15"/>
       <c r="Q173" s="15"/>
       <c r="R173"/>
     </row>
     <row r="174" spans="1:18">
       <c r="B174" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C174" s="15" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="D174" s="15" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="E174" s="15">
         <v>10080069120</v>
       </c>
       <c r="F174" s="15"/>
       <c r="G174" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H174" s="15" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="I174" s="15"/>
       <c r="J174" s="15"/>
       <c r="K174" s="15">
         <v>0.2879</v>
       </c>
       <c r="L174" s="15">
         <v>0.23991</v>
       </c>
       <c r="M174" s="15">
         <v>0.23032</v>
       </c>
       <c r="N174" s="15"/>
       <c r="O174" s="15"/>
       <c r="P174" s="15"/>
       <c r="Q174" s="15"/>
       <c r="R174"/>
     </row>
     <row r="175" spans="1:18">
       <c r="B175" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C175" s="15" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="D175" s="15" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="E175" s="15">
         <v>10080061548</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H175" s="15" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="I175" s="15" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="J175" s="15">
         <v>2000</v>
       </c>
       <c r="K175" s="15">
         <v>0.47142</v>
       </c>
       <c r="L175" s="15">
         <v>0.39285</v>
       </c>
       <c r="M175" s="15">
         <v>0.37713</v>
       </c>
       <c r="N175" s="15"/>
       <c r="O175" s="15"/>
       <c r="P175" s="15"/>
       <c r="Q175" s="15"/>
       <c r="R175"/>
     </row>
     <row r="176" spans="1:18">
       <c r="B176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C176" s="15" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="D176" s="15" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="E176" s="15">
         <v>10080057441</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H176" s="15" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="I176" s="15"/>
       <c r="J176" s="15">
         <v>1000</v>
       </c>
       <c r="K176" s="15">
         <v>0.26482</v>
       </c>
       <c r="L176" s="15">
         <v>0.22067</v>
       </c>
       <c r="M176" s="15">
         <v>0.21185</v>
       </c>
       <c r="N176" s="15"/>
       <c r="O176" s="15"/>
       <c r="P176" s="15"/>
       <c r="Q176" s="15"/>
       <c r="R176"/>
     </row>
     <row r="177" spans="1:18">
       <c r="B177" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C177" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="D177" s="15" t="s">
+        <v>521</v>
+      </c>
+      <c r="E177" s="15" t="s">
         <v>522</v>
-      </c>
-[...4 lines deleted...]
-        <v>524</v>
       </c>
       <c r="F177" s="15"/>
       <c r="G177" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="H177" s="15" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="I177" s="15"/>
       <c r="J177" s="15"/>
       <c r="K177" s="15">
         <v>0.19237</v>
       </c>
       <c r="L177" s="15">
         <v>0.19237</v>
       </c>
       <c r="M177" s="15">
         <v>0.19237</v>
       </c>
       <c r="N177" s="15"/>
       <c r="O177" s="15"/>
       <c r="P177" s="15"/>
       <c r="Q177" s="15"/>
       <c r="R177"/>
     </row>
     <row r="178" spans="1:18">
       <c r="B178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="15" t="s">
+        <v>523</v>
+      </c>
+      <c r="D178" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="E178" s="15" t="s">
         <v>525</v>
-      </c>
-[...4 lines deleted...]
-        <v>527</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="H178" s="15" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="I178" s="15"/>
       <c r="J178" s="15"/>
       <c r="K178" s="15">
         <v>0.19236</v>
       </c>
       <c r="L178" s="15">
         <v>0.19236</v>
       </c>
       <c r="M178" s="15">
         <v>0.19236</v>
       </c>
       <c r="N178" s="15"/>
       <c r="O178" s="15"/>
       <c r="P178" s="15"/>
       <c r="Q178" s="15"/>
       <c r="R178"/>
     </row>
     <row r="179" spans="1:18">
       <c r="B179" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C179" s="15" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="D179" s="15" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="E179" s="15">
         <v>10080076155</v>
       </c>
       <c r="F179" s="15"/>
       <c r="G179" s="15" t="s">
         <v>189</v>
       </c>
       <c r="H179" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I179" s="15"/>
       <c r="J179" s="15"/>
       <c r="K179" s="15">
         <v>0.27713</v>
       </c>
       <c r="L179" s="15">
         <v>0.23093</v>
       </c>
       <c r="M179" s="15">
         <v>0.2217</v>
       </c>
       <c r="N179" s="15">
         <v>10</v>
       </c>
       <c r="O179" s="15"/>
       <c r="P179" s="15"/>
       <c r="Q179" s="15"/>
       <c r="R179"/>
     </row>
     <row r="180" spans="1:18">
       <c r="B180" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C180" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="D180" s="15" t="s">
+        <v>529</v>
+      </c>
+      <c r="E180" s="15" t="s">
         <v>530</v>
-      </c>
-[...4 lines deleted...]
-        <v>532</v>
       </c>
       <c r="F180" s="15"/>
       <c r="G180" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H180" s="15" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="I180" s="15"/>
       <c r="J180" s="15">
         <v>3000</v>
       </c>
       <c r="K180" s="15">
         <v>0.08423</v>
       </c>
       <c r="L180" s="15">
         <v>0.073</v>
       </c>
       <c r="M180" s="15">
         <v>0.07019</v>
       </c>
       <c r="N180" s="15"/>
       <c r="O180" s="15"/>
       <c r="P180" s="15"/>
       <c r="Q180" s="15"/>
       <c r="R180"/>
     </row>
     <row r="181" spans="1:18">
       <c r="B181" s="14"/>
       <c r="C181" s="15"/>
       <c r="D181" s="15"/>
       <c r="E181" s="15"/>
@@ -9250,317 +9242,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>