--- v10 (2026-06-19)
+++ v11 (2026-07-10)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="558">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="563">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>18.06.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -799,50 +799,62 @@
   <si>
     <t>10-00011326</t>
   </si>
   <si>
     <t>CJ13-240001010B20</t>
   </si>
   <si>
     <t>XTAL 24.000MHz 10pF 10/20ppm ESR=60R (-40~+85C) / CJ13-240001010B20</t>
   </si>
   <si>
     <t>UT-00151378</t>
   </si>
   <si>
     <t>CJ</t>
   </si>
   <si>
     <t>CSTCE8M00G52A-R0</t>
   </si>
   <si>
     <t>3x1.1x0.7mm 8MHz 0.5% (-40~+125C) SMD / CSTCE8M00G52A-R0</t>
   </si>
   <si>
     <t>MURATA</t>
   </si>
   <si>
+    <t>CX5032GB12000H0PESZZ</t>
+  </si>
+  <si>
+    <t>XTAL 12.000MHz 12pF 50/50ppm ESR=150R (-10~+70C) / CX5032GB12000H0PESZZ</t>
+  </si>
+  <si>
+    <t>UT-00158925</t>
+  </si>
+  <si>
+    <t>AVX</t>
+  </si>
+  <si>
     <t>X11.0592-DX25-B-20-30D-100</t>
   </si>
   <si>
     <t>XTAL 11.0592MHz 20/30ppm ESR=100R (-40~+85C) / DSX321G 11.0592 MHZ (X11.0592-DX25-B-20-30D-100)</t>
   </si>
   <si>
     <t>UT-00089373</t>
   </si>
   <si>
     <t>CALTRON</t>
   </si>
   <si>
     <t>DSX321G 16.384 MHz</t>
   </si>
   <si>
     <t>3.2x2.5x0.75mm,16.384 MHz, 10PPM, SMD / DSX321G 16.384 MHz</t>
   </si>
   <si>
     <t>KDS</t>
   </si>
   <si>
     <t>FC3BACBDI16.0-T3</t>
   </si>
   <si>
     <t>Кварцевый резонатор FC3BACBDI16.0-T3</t>
@@ -865,62 +877,65 @@
   <si>
     <t>L-KLS14-MC7050-6.000-20-30-С</t>
   </si>
   <si>
     <t>MC7050 6.000MHz 20pF +/-30ppm -30~85°C, (SMD 7.0x5.0x1.1mm) / KLS14-MC7050-6.000-20-30-С</t>
   </si>
   <si>
     <t>UT-00098425</t>
   </si>
   <si>
     <t>Q7050</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t>KX-13T 8.0 MHz (12.87961)</t>
   </si>
   <si>
     <t>Размер 7.0×5.0×1.3 мм / KX-13T 8.0 MHz (12.87961)</t>
   </si>
   <si>
     <t>10-00011346</t>
   </si>
   <si>
-    <t>10.07.2026</t>
+    <t>01.08.2026</t>
   </si>
   <si>
     <t>QSMD3.2x1.5x0.75 / KX-327NHT 32.768 kHz (12.87159)</t>
   </si>
   <si>
     <t>10-00011361</t>
   </si>
   <si>
     <t>Q3215</t>
   </si>
   <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
     <t>KX-9AT 25 MHz (12.89004)</t>
   </si>
   <si>
     <t>5.0×3.2×1.0 мм, Температурный диапазон: -40/+85С, Стабильность частоты +/- 30ррm. / KX-9AT 25 MHz (12.89004)</t>
   </si>
   <si>
     <t>10-00011242</t>
   </si>
   <si>
     <t xml:space="preserve">12.89004 GEYER, </t>
   </si>
   <si>
     <t>UT-00154065</t>
   </si>
   <si>
     <t xml:space="preserve">KX-9AT 25 MHz (12.89004) GEYER, </t>
   </si>
   <si>
     <t>L-KLS14-MC7050-6.000-12-30-C</t>
   </si>
   <si>
     <t>MC7050 6.000MHz 12pF +/-30ppm -30~85°C / L-KLS14-MC7050-6.000-12-30-C</t>
   </si>
   <si>
     <t>UT-00098514</t>
@@ -1114,51 +1129,51 @@
   <si>
     <t>UT-00089345</t>
   </si>
   <si>
     <t>SM306</t>
   </si>
   <si>
     <t>SMD2520-24.000-15pF-30/30PPM</t>
   </si>
   <si>
     <t>SMD 2520 24.000MHz 15pF 30/30ppm / SMD2520-24.000-15pF-30/30PPM</t>
   </si>
   <si>
     <t>UT-00098800</t>
   </si>
   <si>
     <t>S3215-32.768K-12.5-20-E</t>
   </si>
   <si>
     <t xml:space="preserve">SMD3215-32.768-12.5pF-20PPM </t>
   </si>
   <si>
     <t>10-00011424</t>
   </si>
   <si>
-    <t>08.09.2026</t>
+    <t>10.08.2026</t>
   </si>
   <si>
     <t>X32.768-F12C-B-20-0.040-70K</t>
   </si>
   <si>
     <t>SMD3215-32.768-12.5pF-20PPM (X32.768-F12C-B-20-0.040-70K)</t>
   </si>
   <si>
     <t xml:space="preserve">X32.768-F12C-B-20-0.040-70K CALTRON, NX3215SA-32.768K-STD-MUA-8 NDK, NX3215SA-32.768K-STD-MUS-2 NDK, X3215-32.768K-12.5P MERCURY, X321532768KGD2SI YANGXING, </t>
   </si>
   <si>
     <t>SMD3225 27.12M 15PF 10ppm 10ppm -20 to 70C 40ohm</t>
   </si>
   <si>
     <t>SMD3225 27.1200MHz 15pF 10/10ppm (-20...+70C) 40ohm / SMD3225 27.12M / 15PF / +-10ppm / +-10ppm / -20 to 70C / 40ohm</t>
   </si>
   <si>
     <t>UT-00129972</t>
   </si>
   <si>
     <t xml:space="preserve">SMD3225-12.000-12pF-10/10PPM </t>
   </si>
   <si>
     <t xml:space="preserve">(SMD 3.2*2.5mm, -40~+85C, 80 ohm ) / SMD3225-12.000-12pF-10/10PPM </t>
   </si>
@@ -2196,51 +2211,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R181"/>
+  <dimension ref="A1:R182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -5201,51 +5216,51 @@
       </c>
       <c r="E80" s="15" t="s">
         <v>250</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>238</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.24207</v>
       </c>
       <c r="L80" s="15">
         <v>0.20979</v>
       </c>
       <c r="M80" s="15">
         <v>0.20173</v>
       </c>
       <c r="N80" s="15">
-        <v>706</v>
+        <v>513</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>238</v>
@@ -5338,3891 +5353,3928 @@
       </c>
       <c r="M83" s="15">
         <v>0.19418</v>
       </c>
       <c r="N83" s="15"/>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>261</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>262</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>263</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15" t="s">
-        <v>30</v>
+        <v>237</v>
       </c>
       <c r="H84" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="K84" s="15">
-        <v>0.30826</v>
+        <v>0.84905</v>
       </c>
       <c r="L84" s="15">
-        <v>0.25689</v>
+        <v>0.73584</v>
       </c>
       <c r="M84" s="15">
-        <v>0.24661</v>
+        <v>0.7075399999999999</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>266</v>
       </c>
-      <c r="E85" s="15">
-        <v>10080051967</v>
+      <c r="E85" s="15" t="s">
+        <v>267</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H85" s="15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K85" s="15">
-        <v>0.34475</v>
+        <v>0.30826</v>
       </c>
       <c r="L85" s="15">
-        <v>0.28269</v>
+        <v>0.25689</v>
       </c>
       <c r="M85" s="15">
-        <v>0.27119</v>
+        <v>0.24661</v>
       </c>
       <c r="N85" s="15"/>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="E86" s="15" t="s">
         <v>270</v>
+      </c>
+      <c r="E86" s="15">
+        <v>10080051967</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H86" s="15" t="s">
         <v>271</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K86" s="15">
-        <v>1.91</v>
+        <v>0.34475</v>
       </c>
       <c r="L86" s="15">
-        <v>1.6</v>
+        <v>0.28269</v>
       </c>
       <c r="M86" s="15">
-        <v>1.54</v>
+        <v>0.27119</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>272</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>273</v>
       </c>
-      <c r="E87" s="15">
-        <v>10080068426</v>
+      <c r="E87" s="15" t="s">
+        <v>274</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H87" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>3000</v>
       </c>
       <c r="K87" s="15">
-        <v>0.81172</v>
+        <v>1.91</v>
       </c>
       <c r="L87" s="15">
-        <v>0.67643</v>
+        <v>1.6</v>
       </c>
       <c r="M87" s="15">
-        <v>0.64937</v>
+        <v>1.54</v>
       </c>
       <c r="N87" s="15"/>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="E88" s="15" t="s">
         <v>277</v>
+      </c>
+      <c r="E88" s="15">
+        <v>10080068426</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H88" s="15" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>3000</v>
       </c>
       <c r="K88" s="15">
-        <v>1.05</v>
+        <v>0.81172</v>
       </c>
       <c r="L88" s="15">
-        <v>0.88027</v>
+        <v>0.67643</v>
       </c>
       <c r="M88" s="15">
-        <v>0.84642</v>
+        <v>0.64937</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="D89" s="15" t="s">
         <v>280</v>
       </c>
-      <c r="D89" s="15" t="s">
+      <c r="E89" s="15" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H89" s="15" t="s">
-        <v>228</v>
+        <v>283</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="K89" s="15">
-        <v>1.29</v>
+        <v>1.05</v>
       </c>
       <c r="L89" s="15">
-        <v>1.04</v>
+        <v>0.88027</v>
       </c>
       <c r="M89" s="15">
-        <v>0.98774</v>
+        <v>0.84642</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
-      <c r="P89" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="C90" s="15">
-        <v>12.87159</v>
+      <c r="C90" s="15" t="s">
+        <v>284</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E90" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="H90" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="K90" s="15">
-        <v>0.34908</v>
+        <v>1.29</v>
       </c>
       <c r="L90" s="15">
-        <v>0.30254</v>
+        <v>1.04</v>
       </c>
       <c r="M90" s="15">
-        <v>0.2909</v>
+        <v>0.98774</v>
       </c>
       <c r="N90" s="15"/>
-      <c r="O90" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="O90" s="15"/>
       <c r="P90" s="15" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="C91" s="15" t="s">
-        <v>287</v>
+      <c r="C91" s="15">
+        <v>12.87159</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>288</v>
       </c>
       <c r="E91" s="15" t="s">
         <v>289</v>
       </c>
       <c r="F91" s="15"/>
-      <c r="G91" s="15"/>
+      <c r="G91" s="15" t="s">
+        <v>290</v>
+      </c>
       <c r="H91" s="15" t="s">
         <v>228</v>
       </c>
-      <c r="I91" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I91" s="15"/>
       <c r="J91" s="15">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="K91" s="15">
-        <v>1.56</v>
+        <v>0.34908</v>
       </c>
       <c r="L91" s="15">
-        <v>1.31</v>
+        <v>0.30254</v>
       </c>
       <c r="M91" s="15">
-        <v>1.26</v>
+        <v>0.2909</v>
       </c>
       <c r="N91" s="15"/>
-      <c r="O91" s="15"/>
-      <c r="P91" s="15"/>
+      <c r="O91" s="15">
+        <v>1440</v>
+      </c>
+      <c r="P91" s="15" t="s">
+        <v>291</v>
+      </c>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="C92" s="15">
-        <v>12.89004</v>
+      <c r="C92" s="15" t="s">
+        <v>292</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I92" s="15" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="J92" s="15">
         <v>1000</v>
       </c>
       <c r="K92" s="15">
-        <v>0.5739</v>
+        <v>1.56</v>
       </c>
       <c r="L92" s="15">
-        <v>0.49738</v>
+        <v>1.31</v>
       </c>
       <c r="M92" s="15">
-        <v>0.47825</v>
+        <v>1.26</v>
       </c>
       <c r="N92" s="15"/>
-      <c r="O92" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O92" s="15"/>
+      <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="C93" s="15" t="s">
+      <c r="C93" s="15">
+        <v>12.89004</v>
+      </c>
+      <c r="D93" s="15" t="s">
         <v>293</v>
       </c>
-      <c r="D93" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="15" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F93" s="15"/>
-      <c r="G93" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="I93" s="15"/>
+        <v>228</v>
+      </c>
+      <c r="I93" s="15" t="s">
+        <v>297</v>
+      </c>
       <c r="J93" s="15">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="K93" s="15">
-        <v>0.88513</v>
+        <v>0.5739</v>
       </c>
       <c r="L93" s="15">
-        <v>0.74237</v>
+        <v>0.49738</v>
       </c>
       <c r="M93" s="15">
-        <v>0.71382</v>
+        <v>0.47825</v>
       </c>
       <c r="N93" s="15"/>
-      <c r="O93" s="15"/>
-      <c r="P93" s="15"/>
+      <c r="O93" s="15">
+        <v>1494</v>
+      </c>
+      <c r="P93" s="15" t="s">
+        <v>291</v>
+      </c>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E94" s="15" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
-        <v>30</v>
+        <v>282</v>
       </c>
       <c r="H94" s="15" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="K94" s="15">
-        <v>0.70297</v>
+        <v>0.88513</v>
       </c>
       <c r="L94" s="15">
-        <v>0.5895899999999999</v>
+        <v>0.74237</v>
       </c>
       <c r="M94" s="15">
-        <v>0.56691</v>
+        <v>0.71382</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E95" s="15" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
-        <v>237</v>
+        <v>30</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>1000</v>
       </c>
       <c r="K95" s="15">
-        <v>0.32933</v>
+        <v>0.70297</v>
       </c>
       <c r="L95" s="15">
-        <v>0.27621</v>
+        <v>0.5895899999999999</v>
       </c>
       <c r="M95" s="15">
-        <v>0.26559</v>
+        <v>0.56691</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E96" s="15" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15" t="s">
-        <v>30</v>
+        <v>237</v>
       </c>
       <c r="H96" s="15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="K96" s="15">
-        <v>0.27317</v>
+        <v>0.32933</v>
       </c>
       <c r="L96" s="15">
-        <v>0.22911</v>
+        <v>0.27621</v>
       </c>
       <c r="M96" s="15">
-        <v>0.2203</v>
+        <v>0.26559</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E97" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H97" s="15" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>3000</v>
       </c>
       <c r="K97" s="15">
-        <v>0.3145</v>
+        <v>0.27317</v>
       </c>
       <c r="L97" s="15">
-        <v>0.26377</v>
+        <v>0.22911</v>
       </c>
       <c r="M97" s="15">
-        <v>0.25363</v>
+        <v>0.2203</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E98" s="15" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H98" s="15" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>3000</v>
       </c>
       <c r="K98" s="15">
-        <v>0.27171</v>
+        <v>0.3145</v>
       </c>
       <c r="L98" s="15">
-        <v>0.23548</v>
+        <v>0.26377</v>
       </c>
       <c r="M98" s="15">
-        <v>0.22643</v>
+        <v>0.25363</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>10080048854</v>
+        <v>317</v>
+      </c>
+      <c r="E99" s="15" t="s">
+        <v>318</v>
       </c>
       <c r="F99" s="15"/>
-      <c r="G99" s="15"/>
+      <c r="G99" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="H99" s="15" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
-        <v>100</v>
+        <v>3000</v>
       </c>
       <c r="K99" s="15">
-        <v>0.19288</v>
+        <v>0.27171</v>
       </c>
       <c r="L99" s="15">
-        <v>0.15816</v>
+        <v>0.23548</v>
       </c>
       <c r="M99" s="15">
-        <v>0.15172</v>
+        <v>0.22643</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="E100" s="15">
-        <v>10080060194</v>
+        <v>10080048854</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
-        <v>3000</v>
+        <v>100</v>
       </c>
       <c r="K100" s="15">
-        <v>0.27062</v>
+        <v>0.19288</v>
       </c>
       <c r="L100" s="15">
-        <v>0.21825</v>
+        <v>0.15816</v>
       </c>
       <c r="M100" s="15">
-        <v>0.20952</v>
+        <v>0.15172</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>322</v>
+      </c>
+      <c r="E101" s="15">
+        <v>10080060194</v>
       </c>
       <c r="F101" s="15"/>
-      <c r="G101" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="I101" s="15"/>
-      <c r="J101" s="15"/>
+      <c r="J101" s="15">
+        <v>3000</v>
+      </c>
       <c r="K101" s="15">
-        <v>0.17871</v>
+        <v>0.27062</v>
       </c>
       <c r="L101" s="15">
-        <v>0.17871</v>
+        <v>0.21825</v>
       </c>
       <c r="M101" s="15">
-        <v>0.17871</v>
+        <v>0.20952</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>323</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>324</v>
       </c>
-      <c r="E102" s="15">
-        <v>10080076185</v>
+      <c r="E102" s="15" t="s">
+        <v>325</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
-        <v>189</v>
+        <v>326</v>
       </c>
       <c r="H102" s="15" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="I102" s="15"/>
-      <c r="J102" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J102" s="15"/>
       <c r="K102" s="15">
-        <v>0.21375</v>
+        <v>0.17871</v>
       </c>
       <c r="L102" s="15">
-        <v>0.17812</v>
+        <v>0.17871</v>
       </c>
       <c r="M102" s="15">
-        <v>0.17099</v>
+        <v>0.17871</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>329</v>
+      </c>
+      <c r="E103" s="15">
+        <v>10080076185</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15" t="s">
-        <v>286</v>
+        <v>189</v>
       </c>
       <c r="H103" s="15" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>3000</v>
       </c>
       <c r="K103" s="15">
-        <v>0.4094</v>
+        <v>0.21375</v>
       </c>
       <c r="L103" s="15">
-        <v>0.39302</v>
+        <v>0.17812</v>
       </c>
       <c r="M103" s="15">
-        <v>0.37665</v>
+        <v>0.17099</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>10080070560</v>
+        <v>332</v>
+      </c>
+      <c r="E104" s="15" t="s">
+        <v>333</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="H104" s="15" t="s">
-        <v>325</v>
+        <v>268</v>
       </c>
       <c r="I104" s="15" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="J104" s="15">
         <v>3000</v>
       </c>
       <c r="K104" s="15">
-        <v>0.41921</v>
+        <v>0.4094</v>
       </c>
       <c r="L104" s="15">
-        <v>0.35159</v>
+        <v>0.39302</v>
       </c>
       <c r="M104" s="15">
-        <v>0.33806</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.37665</v>
+      </c>
+      <c r="N104" s="15"/>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>331</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>332</v>
       </c>
-      <c r="E105" s="15" t="s">
-        <v>333</v>
+      <c r="E105" s="15">
+        <v>10080070560</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="I105" s="15"/>
+        <v>330</v>
+      </c>
+      <c r="I105" s="15" t="s">
+        <v>335</v>
+      </c>
       <c r="J105" s="15">
         <v>3000</v>
       </c>
       <c r="K105" s="15">
-        <v>0.5419</v>
+        <v>0.41921</v>
       </c>
       <c r="L105" s="15">
-        <v>0.4545</v>
+        <v>0.35159</v>
       </c>
       <c r="M105" s="15">
-        <v>0.43701</v>
-[...1 lines deleted...]
-      <c r="N105" s="15"/>
+        <v>0.33806</v>
+      </c>
+      <c r="N105" s="15">
+        <v>1650</v>
+      </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E106" s="15" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="H106" s="15" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>3000</v>
       </c>
       <c r="K106" s="15">
-        <v>0.1999</v>
+        <v>0.5419</v>
       </c>
       <c r="L106" s="15">
-        <v>0.1999</v>
+        <v>0.4545</v>
       </c>
       <c r="M106" s="15">
-        <v>0.1999</v>
+        <v>0.43701</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>10080066222</v>
+        <v>340</v>
+      </c>
+      <c r="E107" s="15" t="s">
+        <v>341</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15" t="s">
-        <v>30</v>
+        <v>290</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>3000</v>
       </c>
       <c r="K107" s="15">
-        <v>0.24364</v>
+        <v>0.1999</v>
       </c>
       <c r="L107" s="15">
-        <v>0.20303</v>
+        <v>0.1999</v>
       </c>
       <c r="M107" s="15">
-        <v>0.1949</v>
+        <v>0.1999</v>
       </c>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>343</v>
+      </c>
+      <c r="E108" s="15">
+        <v>10080066222</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H108" s="15" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>3000</v>
       </c>
       <c r="K108" s="15">
-        <v>0.12886</v>
+        <v>0.24364</v>
       </c>
       <c r="L108" s="15">
-        <v>0.12886</v>
+        <v>0.20303</v>
       </c>
       <c r="M108" s="15">
-        <v>0.12886</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.1949</v>
+      </c>
+      <c r="N108" s="15"/>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>10080055330</v>
+        <v>345</v>
+      </c>
+      <c r="E109" s="15" t="s">
+        <v>346</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
-        <v>237</v>
+        <v>30</v>
       </c>
       <c r="H109" s="15" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="K109" s="15">
-        <v>0.33786</v>
+        <v>0.12886</v>
       </c>
       <c r="L109" s="15">
-        <v>0.27704</v>
+        <v>0.12886</v>
       </c>
       <c r="M109" s="15">
-        <v>0.26579</v>
-[...1 lines deleted...]
-      <c r="N109" s="15"/>
+        <v>0.12886</v>
+      </c>
+      <c r="N109" s="15">
+        <v>1703</v>
+      </c>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="E110" s="15">
-        <v>10080055331</v>
+        <v>10080055330</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H110" s="15" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>1000</v>
       </c>
       <c r="K110" s="15">
-        <v>0.33579</v>
+        <v>0.33786</v>
       </c>
       <c r="L110" s="15">
-        <v>0.27534</v>
+        <v>0.27704</v>
       </c>
       <c r="M110" s="15">
-        <v>0.26417</v>
+        <v>0.26579</v>
       </c>
       <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>350</v>
+      </c>
+      <c r="E111" s="15">
+        <v>10080055331</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H111" s="15" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>1000</v>
       </c>
       <c r="K111" s="15">
-        <v>0.48577</v>
+        <v>0.33579</v>
       </c>
       <c r="L111" s="15">
-        <v>0.40743</v>
+        <v>0.27534</v>
       </c>
       <c r="M111" s="15">
-        <v>0.39175</v>
+        <v>0.26417</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="E112" s="15" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
-        <v>30</v>
+        <v>237</v>
       </c>
       <c r="H112" s="15" t="s">
-        <v>352</v>
+        <v>330</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="K112" s="15">
-        <v>0.5</v>
+        <v>0.48577</v>
       </c>
       <c r="L112" s="15">
-        <v>0.36</v>
+        <v>0.40743</v>
       </c>
       <c r="M112" s="15">
-        <v>0.32</v>
+        <v>0.39175</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E113" s="15" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
-        <v>237</v>
+        <v>30</v>
       </c>
       <c r="H113" s="15" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="K113" s="15">
-        <v>0.55118</v>
+        <v>0.5</v>
       </c>
       <c r="L113" s="15">
-        <v>0.36746</v>
+        <v>0.36</v>
       </c>
       <c r="M113" s="15">
-        <v>0.33417</v>
+        <v>0.32</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="E114" s="15" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
-        <v>359</v>
+        <v>237</v>
       </c>
       <c r="H114" s="15" t="s">
-        <v>325</v>
+        <v>357</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>1000</v>
       </c>
       <c r="K114" s="15">
-        <v>1.03</v>
+        <v>0.55118</v>
       </c>
       <c r="L114" s="15">
-        <v>0.86126</v>
+        <v>0.36746</v>
       </c>
       <c r="M114" s="15">
-        <v>0.82682</v>
+        <v>0.33417</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E115" s="15" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
-        <v>146</v>
+        <v>364</v>
       </c>
       <c r="H115" s="15" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="K115" s="15">
-        <v>0.18976</v>
+        <v>1.03</v>
       </c>
       <c r="L115" s="15">
-        <v>0.18114</v>
+        <v>0.86126</v>
       </c>
       <c r="M115" s="15">
-        <v>0.18114</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.82682</v>
+      </c>
+      <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="E116" s="15" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
-        <v>286</v>
+        <v>146</v>
       </c>
       <c r="H116" s="15" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>3000</v>
       </c>
       <c r="K116" s="15">
-        <v>0.24873</v>
+        <v>0.18976</v>
       </c>
       <c r="L116" s="15">
-        <v>0.21557</v>
+        <v>0.18114</v>
       </c>
       <c r="M116" s="15">
-        <v>0.20728</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.18114</v>
+      </c>
+      <c r="N116" s="15">
+        <v>560</v>
+      </c>
+      <c r="O116" s="15"/>
+      <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>10080037532</v>
+        <v>369</v>
+      </c>
+      <c r="E117" s="15" t="s">
+        <v>370</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="H117" s="15" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>3000</v>
       </c>
       <c r="K117" s="15">
-        <v>0.4</v>
+        <v>0.29524</v>
       </c>
       <c r="L117" s="15">
-        <v>0.37</v>
+        <v>0.26051</v>
       </c>
       <c r="M117" s="15">
-        <v>0.35</v>
-[...5 lines deleted...]
-      <c r="P117" s="15"/>
+        <v>0.23445</v>
+      </c>
+      <c r="N117" s="15"/>
+      <c r="O117" s="15">
+        <v>7560</v>
+      </c>
+      <c r="P117" s="15" t="s">
+        <v>371</v>
+      </c>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>373</v>
+      </c>
+      <c r="E118" s="15">
+        <v>10080037532</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
-        <v>30</v>
+        <v>290</v>
       </c>
       <c r="H118" s="15" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-      <c r="J118" s="15"/>
+        <v>268</v>
+      </c>
+      <c r="I118" s="15" t="s">
+        <v>374</v>
+      </c>
+      <c r="J118" s="15">
+        <v>3000</v>
+      </c>
       <c r="K118" s="15">
-        <v>0.02865</v>
+        <v>0.36442</v>
       </c>
       <c r="L118" s="15">
-        <v>0.02865</v>
+        <v>0.36442</v>
       </c>
       <c r="M118" s="15">
-        <v>0.02865</v>
-[...1 lines deleted...]
-      <c r="N118" s="15"/>
+        <v>0.36442</v>
+      </c>
+      <c r="N118" s="15">
+        <v>5234</v>
+      </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>10080059328</v>
+        <v>376</v>
+      </c>
+      <c r="E119" s="15" t="s">
+        <v>377</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H119" s="15" t="s">
-        <v>375</v>
+        <v>233</v>
       </c>
       <c r="I119" s="15"/>
-      <c r="J119" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J119" s="15"/>
       <c r="K119" s="15">
-        <v>0.21231</v>
+        <v>0.02865</v>
       </c>
       <c r="L119" s="15">
-        <v>0.15223</v>
+        <v>0.02865</v>
       </c>
       <c r="M119" s="15">
-        <v>0.13219</v>
+        <v>0.02865</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>379</v>
+      </c>
+      <c r="E120" s="15">
+        <v>10080059328</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H120" s="15" t="s">
-        <v>264</v>
+        <v>380</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>3000</v>
       </c>
       <c r="K120" s="15">
-        <v>0.12994</v>
+        <v>0.21231</v>
       </c>
       <c r="L120" s="15">
-        <v>0.12474</v>
+        <v>0.15223</v>
       </c>
       <c r="M120" s="15">
-        <v>0.11954</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.13219</v>
+      </c>
+      <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="E121" s="15" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H121" s="15" t="s">
-        <v>382</v>
+        <v>268</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>3000</v>
       </c>
       <c r="K121" s="15">
-        <v>0.10481</v>
+        <v>0.12994</v>
       </c>
       <c r="L121" s="15">
-        <v>0.08791</v>
+        <v>0.12474</v>
       </c>
       <c r="M121" s="15">
-        <v>0.08452999999999999</v>
-[...1 lines deleted...]
-      <c r="N121" s="15"/>
+        <v>0.11954</v>
+      </c>
+      <c r="N121" s="15">
+        <v>565</v>
+      </c>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>10080057874</v>
+        <v>385</v>
+      </c>
+      <c r="E122" s="15" t="s">
+        <v>386</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H122" s="15" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>3000</v>
       </c>
       <c r="K122" s="15">
-        <v>0.21129</v>
+        <v>0.10481</v>
       </c>
       <c r="L122" s="15">
-        <v>0.15149</v>
+        <v>0.08791</v>
       </c>
       <c r="M122" s="15">
-        <v>0.13156</v>
+        <v>0.08452999999999999</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="E123" s="15">
-        <v>10000030179</v>
+        <v>10080057874</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H123" s="15" t="s">
-        <v>325</v>
+        <v>380</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>3000</v>
       </c>
       <c r="K123" s="15">
-        <v>0.115</v>
+        <v>0.21129</v>
       </c>
       <c r="L123" s="15">
-        <v>0.115</v>
+        <v>0.15149</v>
       </c>
       <c r="M123" s="15">
-        <v>0.115</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.13156</v>
+      </c>
+      <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E124" s="15">
-        <v>10080035037</v>
+        <v>10000030179</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H124" s="15" t="s">
-        <v>264</v>
+        <v>330</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
         <v>3000</v>
       </c>
       <c r="K124" s="15">
         <v>0.115</v>
       </c>
       <c r="L124" s="15">
         <v>0.115</v>
       </c>
       <c r="M124" s="15">
         <v>0.115</v>
       </c>
-      <c r="N124" s="15"/>
+      <c r="N124" s="15">
+        <v>1381</v>
+      </c>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>392</v>
+      </c>
+      <c r="E125" s="15">
+        <v>10080035037</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H125" s="15" t="s">
-        <v>391</v>
+        <v>268</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
         <v>3000</v>
       </c>
       <c r="K125" s="15">
-        <v>0.05403</v>
+        <v>0.115</v>
       </c>
       <c r="L125" s="15">
-        <v>0.04532</v>
+        <v>0.115</v>
       </c>
       <c r="M125" s="15">
-        <v>0.04358</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.115</v>
+      </c>
+      <c r="N125" s="15"/>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D126" s="15" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E126" s="15" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H126" s="15" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>3000</v>
       </c>
       <c r="K126" s="15">
-        <v>0.06138</v>
+        <v>0.05403</v>
       </c>
       <c r="L126" s="15">
-        <v>0.06138</v>
+        <v>0.04532</v>
       </c>
       <c r="M126" s="15">
-        <v>0.06138</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.04358</v>
+      </c>
+      <c r="N126" s="15"/>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D127" s="15" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E127" s="15" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H127" s="15" t="s">
-        <v>382</v>
+        <v>400</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>3000</v>
       </c>
       <c r="K127" s="15">
-        <v>0.10025</v>
+        <v>0.06138</v>
       </c>
       <c r="L127" s="15">
-        <v>0.08688</v>
+        <v>0.06138</v>
       </c>
       <c r="M127" s="15">
-        <v>0.08354</v>
-[...1 lines deleted...]
-      <c r="N127" s="15"/>
+        <v>0.06138</v>
+      </c>
+      <c r="N127" s="15">
+        <v>182</v>
+      </c>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="E128" s="15" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H128" s="15" t="s">
-        <v>325</v>
+        <v>387</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="K128" s="15">
-        <v>0.18064</v>
+        <v>0.10025</v>
       </c>
       <c r="L128" s="15">
-        <v>0.1515</v>
+        <v>0.08688</v>
       </c>
       <c r="M128" s="15">
-        <v>0.14568</v>
+        <v>0.08354</v>
       </c>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="D129" s="15" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="E129" s="15" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H129" s="15" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="K129" s="15">
-        <v>0.17132</v>
+        <v>0.18064</v>
       </c>
       <c r="L129" s="15">
-        <v>0.14369</v>
+        <v>0.1515</v>
       </c>
       <c r="M129" s="15">
-        <v>0.13816</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.14568</v>
+      </c>
+      <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D130" s="15" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>10080028631</v>
+        <v>408</v>
+      </c>
+      <c r="E130" s="15" t="s">
+        <v>409</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H130" s="15" t="s">
-        <v>264</v>
+        <v>330</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
         <v>3000</v>
       </c>
       <c r="K130" s="15">
-        <v>0.13033</v>
+        <v>0.17132</v>
       </c>
       <c r="L130" s="15">
-        <v>0.12511</v>
+        <v>0.14369</v>
       </c>
       <c r="M130" s="15">
-        <v>0.1199</v>
-[...1 lines deleted...]
-      <c r="N130" s="15"/>
+        <v>0.13816</v>
+      </c>
+      <c r="N130" s="15">
+        <v>1566</v>
+      </c>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D131" s="15" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>411</v>
+      </c>
+      <c r="E131" s="15">
+        <v>10080028631</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H131" s="15" t="s">
-        <v>395</v>
+        <v>268</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>3000</v>
       </c>
       <c r="K131" s="15">
-        <v>0.08328000000000001</v>
+        <v>0.13033</v>
       </c>
       <c r="L131" s="15">
-        <v>0.06985</v>
+        <v>0.12511</v>
       </c>
       <c r="M131" s="15">
-        <v>0.06716</v>
+        <v>0.1199</v>
       </c>
       <c r="N131" s="15"/>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D132" s="15" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E132" s="15" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H132" s="15" t="s">
-        <v>413</v>
+        <v>400</v>
       </c>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>3000</v>
       </c>
       <c r="K132" s="15">
-        <v>0.62298</v>
+        <v>0.08328000000000001</v>
       </c>
       <c r="L132" s="15">
-        <v>0.5225</v>
+        <v>0.06985</v>
       </c>
       <c r="M132" s="15">
-        <v>0.5024</v>
+        <v>0.06716</v>
       </c>
       <c r="N132" s="15"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C133" s="15" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D133" s="15" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>10080047507</v>
+        <v>416</v>
+      </c>
+      <c r="E133" s="15" t="s">
+        <v>417</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H133" s="15" t="s">
-        <v>375</v>
+        <v>418</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
         <v>3000</v>
       </c>
       <c r="K133" s="15">
-        <v>0.17063</v>
+        <v>0.62298</v>
       </c>
       <c r="L133" s="15">
-        <v>0.1376</v>
+        <v>0.5225</v>
       </c>
       <c r="M133" s="15">
-        <v>0.13209</v>
+        <v>0.5024</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C134" s="15" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="D134" s="15" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="E134" s="15">
-        <v>10080059488</v>
+        <v>10080047507</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H134" s="15" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>3000</v>
       </c>
       <c r="K134" s="15">
-        <v>0.18334</v>
+        <v>0.17063</v>
       </c>
       <c r="L134" s="15">
-        <v>0.14786</v>
+        <v>0.1376</v>
       </c>
       <c r="M134" s="15">
-        <v>0.14194</v>
+        <v>0.13209</v>
       </c>
       <c r="N134" s="15"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="D135" s="15" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>422</v>
+      </c>
+      <c r="E135" s="15">
+        <v>10080059488</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H135" s="15" t="s">
-        <v>264</v>
+        <v>380</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
         <v>3000</v>
       </c>
       <c r="K135" s="15">
-        <v>0.33994</v>
+        <v>0.18334</v>
       </c>
       <c r="L135" s="15">
-        <v>0.319</v>
+        <v>0.14786</v>
       </c>
       <c r="M135" s="15">
-        <v>0.30914</v>
+        <v>0.14194</v>
       </c>
       <c r="N135" s="15"/>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="15" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D136" s="15" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E136" s="15" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H136" s="15" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
         <v>3000</v>
       </c>
       <c r="K136" s="15">
-        <v>0.2895</v>
+        <v>0.33994</v>
       </c>
       <c r="L136" s="15">
-        <v>0.24125</v>
+        <v>0.319</v>
       </c>
       <c r="M136" s="15">
-        <v>0.2316</v>
+        <v>0.30914</v>
       </c>
       <c r="N136" s="15"/>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C137" s="15" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="D137" s="15" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>10080059329</v>
+        <v>425</v>
+      </c>
+      <c r="E137" s="15" t="s">
+        <v>426</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H137" s="15" t="s">
-        <v>375</v>
+        <v>268</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
         <v>3000</v>
       </c>
       <c r="K137" s="15">
-        <v>0.21181</v>
+        <v>0.2895</v>
       </c>
       <c r="L137" s="15">
-        <v>0.15186</v>
+        <v>0.24125</v>
       </c>
       <c r="M137" s="15">
-        <v>0.13188</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.2316</v>
+      </c>
+      <c r="N137" s="15"/>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="D138" s="15" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>428</v>
+      </c>
+      <c r="E138" s="15">
+        <v>10080059329</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H138" s="15" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
         <v>3000</v>
       </c>
       <c r="K138" s="15">
-        <v>0.0891</v>
+        <v>0.21181</v>
       </c>
       <c r="L138" s="15">
-        <v>0.07722</v>
+        <v>0.15186</v>
       </c>
       <c r="M138" s="15">
-        <v>0.07425</v>
-[...1 lines deleted...]
-      <c r="N138" s="15"/>
+        <v>0.13188</v>
+      </c>
+      <c r="N138" s="15">
+        <v>3434</v>
+      </c>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="D139" s="15" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>10080039419</v>
+        <v>430</v>
+      </c>
+      <c r="E139" s="15" t="s">
+        <v>431</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15" t="s">
-        <v>237</v>
+        <v>30</v>
       </c>
       <c r="H139" s="15" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>387</v>
+      </c>
+      <c r="I139" s="15"/>
       <c r="J139" s="15">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="K139" s="15">
-        <v>0.41891</v>
+        <v>0.0891</v>
       </c>
       <c r="L139" s="15">
-        <v>0.34909</v>
+        <v>0.07722</v>
       </c>
       <c r="M139" s="15">
-        <v>0.33513</v>
+        <v>0.07425</v>
       </c>
       <c r="N139" s="15"/>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C140" s="15" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="D140" s="15" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>433</v>
+      </c>
+      <c r="E140" s="15">
+        <v>10080039419</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H140" s="15" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="I140" s="15"/>
+        <v>268</v>
+      </c>
+      <c r="I140" s="15" t="s">
+        <v>434</v>
+      </c>
       <c r="J140" s="15">
         <v>1000</v>
       </c>
       <c r="K140" s="15">
-        <v>0.33726</v>
+        <v>0.41891</v>
       </c>
       <c r="L140" s="15">
-        <v>0.28287</v>
+        <v>0.34909</v>
       </c>
       <c r="M140" s="15">
-        <v>0.27199</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.33513</v>
+      </c>
+      <c r="N140" s="15"/>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C141" s="15" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="D141" s="15" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="E141" s="15" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H141" s="15" t="s">
-        <v>395</v>
+        <v>330</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>1000</v>
       </c>
       <c r="K141" s="15">
-        <v>0.3842</v>
+        <v>0.33726</v>
       </c>
       <c r="L141" s="15">
-        <v>0.27798</v>
+        <v>0.28287</v>
       </c>
       <c r="M141" s="15">
-        <v>0.24257</v>
-[...1 lines deleted...]
-      <c r="N141" s="15"/>
+        <v>0.27199</v>
+      </c>
+      <c r="N141" s="15">
+        <v>728</v>
+      </c>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
+        <v>432</v>
+      </c>
+      <c r="D142" s="15" t="s">
         <v>433</v>
       </c>
-      <c r="D142" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142" s="15" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H142" s="15" t="s">
-        <v>382</v>
+        <v>400</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="15">
         <v>1000</v>
       </c>
       <c r="K142" s="15">
-        <v>0.25278</v>
+        <v>0.3842</v>
       </c>
       <c r="L142" s="15">
-        <v>0.212</v>
+        <v>0.27798</v>
       </c>
       <c r="M142" s="15">
-        <v>0.20385</v>
+        <v>0.24257</v>
       </c>
       <c r="N142" s="15"/>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C143" s="15" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="D143" s="15" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>10080067538</v>
+        <v>439</v>
+      </c>
+      <c r="E143" s="15" t="s">
+        <v>440</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H143" s="15" t="s">
-        <v>279</v>
+        <v>387</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
         <v>1000</v>
       </c>
       <c r="K143" s="15">
-        <v>0.40883</v>
+        <v>0.25278</v>
       </c>
       <c r="L143" s="15">
-        <v>0.34069</v>
+        <v>0.212</v>
       </c>
       <c r="M143" s="15">
-        <v>0.32705</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.20385</v>
+      </c>
+      <c r="N143" s="15"/>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143"/>
     </row>
     <row r="144" spans="1:18">
       <c r="B144" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C144" s="15" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="D144" s="15" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="E144" s="15">
-        <v>10080008725</v>
+        <v>10080067538</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H144" s="15" t="s">
-        <v>325</v>
+        <v>283</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>1000</v>
       </c>
       <c r="K144" s="15">
-        <v>0.41022</v>
+        <v>0.40883</v>
       </c>
       <c r="L144" s="15">
-        <v>0.27275</v>
+        <v>0.34069</v>
       </c>
       <c r="M144" s="15">
-        <v>0.24875</v>
+        <v>0.32705</v>
       </c>
       <c r="N144" s="15">
-        <v>5103</v>
+        <v>333</v>
       </c>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="D145" s="15" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E145" s="15">
-        <v>10080053957</v>
+        <v>10080008725</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H145" s="15" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>1000</v>
       </c>
       <c r="K145" s="15">
-        <v>0.33431</v>
+        <v>0.41022</v>
       </c>
       <c r="L145" s="15">
-        <v>0.27413</v>
+        <v>0.27275</v>
       </c>
       <c r="M145" s="15">
-        <v>0.26298</v>
-[...1 lines deleted...]
-      <c r="N145" s="15"/>
+        <v>0.24875</v>
+      </c>
+      <c r="N145" s="15">
+        <v>4544</v>
+      </c>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="D146" s="15" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E146" s="15">
-        <v>10080019148</v>
+        <v>10080053957</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H146" s="15" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="I146" s="15"/>
       <c r="J146" s="15">
         <v>1000</v>
       </c>
       <c r="K146" s="15">
-        <v>0.8363699999999999</v>
+        <v>0.33431</v>
       </c>
       <c r="L146" s="15">
-        <v>0.44434</v>
+        <v>0.27413</v>
       </c>
       <c r="M146" s="15">
-        <v>0.37897</v>
+        <v>0.26298</v>
       </c>
       <c r="N146" s="15"/>
       <c r="O146" s="15"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146"/>
     </row>
     <row r="147" spans="1:18">
       <c r="B147" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C147" s="15" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="D147" s="15" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="E147" s="15">
-        <v>10080015637</v>
+        <v>10080019148</v>
       </c>
       <c r="F147" s="15"/>
       <c r="G147" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H147" s="15" t="s">
-        <v>264</v>
+        <v>330</v>
       </c>
       <c r="I147" s="15"/>
       <c r="J147" s="15">
         <v>1000</v>
       </c>
       <c r="K147" s="15">
-        <v>0.36158</v>
+        <v>0.8363699999999999</v>
       </c>
       <c r="L147" s="15">
-        <v>0.2965</v>
+        <v>0.44434</v>
       </c>
       <c r="M147" s="15">
-        <v>0.28445</v>
+        <v>0.37897</v>
       </c>
       <c r="N147" s="15"/>
       <c r="O147" s="15"/>
       <c r="P147" s="15"/>
       <c r="Q147" s="15"/>
       <c r="R147"/>
     </row>
     <row r="148" spans="1:18">
       <c r="B148" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C148" s="15" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="D148" s="15" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>450</v>
+      </c>
+      <c r="E148" s="15">
+        <v>10080015637</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H148" s="15" t="s">
-        <v>449</v>
+        <v>268</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15">
         <v>1000</v>
       </c>
       <c r="K148" s="15">
-        <v>0.28786</v>
+        <v>0.36158</v>
       </c>
       <c r="L148" s="15">
-        <v>0.24143</v>
+        <v>0.2965</v>
       </c>
       <c r="M148" s="15">
-        <v>0.23215</v>
+        <v>0.28445</v>
       </c>
       <c r="N148" s="15"/>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148"/>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D149" s="15" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>10080003275</v>
+        <v>452</v>
+      </c>
+      <c r="E149" s="15" t="s">
+        <v>453</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H149" s="15" t="s">
-        <v>264</v>
+        <v>454</v>
       </c>
       <c r="I149" s="15"/>
       <c r="J149" s="15">
         <v>1000</v>
       </c>
       <c r="K149" s="15">
-        <v>0.41458</v>
+        <v>0.28786</v>
       </c>
       <c r="L149" s="15">
-        <v>0.27602</v>
+        <v>0.24143</v>
       </c>
       <c r="M149" s="15">
-        <v>0.25093</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.23215</v>
+      </c>
+      <c r="N149" s="15"/>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149"/>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="D150" s="15" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>456</v>
+      </c>
+      <c r="E150" s="15">
+        <v>10080003275</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15" t="s">
-        <v>455</v>
+        <v>237</v>
       </c>
       <c r="H150" s="15" t="s">
-        <v>238</v>
+        <v>268</v>
       </c>
       <c r="I150" s="15"/>
-      <c r="J150" s="15"/>
+      <c r="J150" s="15">
+        <v>1000</v>
+      </c>
       <c r="K150" s="15">
-        <v>1.46</v>
+        <v>0.41458</v>
       </c>
       <c r="L150" s="15">
-        <v>0.9780799999999999</v>
+        <v>0.27602</v>
       </c>
       <c r="M150" s="15">
-        <v>0.9177</v>
-[...1 lines deleted...]
-      <c r="N150" s="15"/>
+        <v>0.25093</v>
+      </c>
+      <c r="N150" s="15">
+        <v>8875</v>
+      </c>
       <c r="O150" s="15"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150"/>
     </row>
     <row r="151" spans="1:18">
       <c r="B151" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="15" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D151" s="15" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E151" s="15" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="H151" s="15" t="s">
-        <v>325</v>
+        <v>238</v>
       </c>
       <c r="I151" s="15"/>
-      <c r="J151" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J151" s="15"/>
       <c r="K151" s="15">
-        <v>0.4149</v>
+        <v>1.46</v>
       </c>
       <c r="L151" s="15">
-        <v>0.4149</v>
+        <v>0.9780799999999999</v>
       </c>
       <c r="M151" s="15">
-        <v>0.4149</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.9177</v>
+      </c>
+      <c r="N151" s="15"/>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151"/>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D152" s="15" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>10080028964</v>
+        <v>462</v>
+      </c>
+      <c r="E152" s="15" t="s">
+        <v>463</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="H152" s="15" t="s">
-        <v>264</v>
+        <v>330</v>
       </c>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
         <v>1000</v>
       </c>
       <c r="K152" s="15">
-        <v>0.79799</v>
+        <v>0.4149</v>
       </c>
       <c r="L152" s="15">
-        <v>0.42392</v>
+        <v>0.4149</v>
       </c>
       <c r="M152" s="15">
-        <v>0.36161</v>
+        <v>0.4149</v>
       </c>
       <c r="N152" s="15">
-        <v>4200</v>
+        <v>1431</v>
       </c>
       <c r="O152" s="15"/>
       <c r="P152" s="15"/>
       <c r="Q152" s="15"/>
       <c r="R152"/>
     </row>
     <row r="153" spans="1:18">
       <c r="B153" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="15" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="D153" s="15" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="E153" s="15">
-        <v>10080007253</v>
+        <v>10080028964</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="H153" s="15" t="s">
-        <v>325</v>
+        <v>268</v>
       </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>1000</v>
       </c>
       <c r="K153" s="15">
-        <v>0.42005</v>
+        <v>0.79799</v>
       </c>
       <c r="L153" s="15">
-        <v>0.35004</v>
+        <v>0.42392</v>
       </c>
       <c r="M153" s="15">
-        <v>0.33604</v>
+        <v>0.36161</v>
       </c>
       <c r="N153" s="15">
-        <v>14040</v>
+        <v>4380</v>
       </c>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="D154" s="15" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>468</v>
+      </c>
+      <c r="E154" s="15">
+        <v>10080007253</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="H154" s="15" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>1000</v>
       </c>
       <c r="K154" s="15">
-        <v>0.4149</v>
+        <v>0.42005</v>
       </c>
       <c r="L154" s="15">
-        <v>0.4149</v>
+        <v>0.35004</v>
       </c>
       <c r="M154" s="15">
-        <v>0.4149</v>
+        <v>0.33604</v>
       </c>
       <c r="N154" s="15">
-        <v>1340</v>
+        <v>10452</v>
       </c>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D155" s="15" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E155" s="15" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="H155" s="15" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>1000</v>
       </c>
       <c r="K155" s="15">
-        <v>0.53823</v>
+        <v>0.4149</v>
       </c>
       <c r="L155" s="15">
-        <v>0.51975</v>
+        <v>0.4149</v>
       </c>
       <c r="M155" s="15">
-        <v>0.50005</v>
-[...1 lines deleted...]
-      <c r="N155" s="15"/>
+        <v>0.4149</v>
+      </c>
+      <c r="N155" s="15">
+        <v>1263</v>
+      </c>
       <c r="O155" s="15"/>
       <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D156" s="15" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>10080017356</v>
+        <v>473</v>
+      </c>
+      <c r="E156" s="15" t="s">
+        <v>474</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="H156" s="15" t="s">
-        <v>264</v>
+        <v>330</v>
       </c>
       <c r="I156" s="15"/>
       <c r="J156" s="15">
         <v>1000</v>
       </c>
       <c r="K156" s="15">
-        <v>1.2</v>
+        <v>0.53823</v>
       </c>
       <c r="L156" s="15">
-        <v>0.63504</v>
+        <v>0.51975</v>
       </c>
       <c r="M156" s="15">
-        <v>0.5416800000000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.50005</v>
+      </c>
+      <c r="N156" s="15"/>
       <c r="O156" s="15"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="D157" s="15" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="E157" s="15">
-        <v>10080064247</v>
+        <v>10080017356</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15" t="s">
-        <v>278</v>
+        <v>464</v>
       </c>
       <c r="H157" s="15" t="s">
-        <v>375</v>
+        <v>268</v>
       </c>
       <c r="I157" s="15"/>
-      <c r="J157" s="15"/>
+      <c r="J157" s="15">
+        <v>1000</v>
+      </c>
       <c r="K157" s="15">
-        <v>0.71545</v>
+        <v>1.2</v>
       </c>
       <c r="L157" s="15">
-        <v>0.59621</v>
+        <v>0.63504</v>
       </c>
       <c r="M157" s="15">
-        <v>0.57236</v>
-[...1 lines deleted...]
-      <c r="N157" s="15"/>
+        <v>0.5416800000000001</v>
+      </c>
+      <c r="N157" s="15">
+        <v>1596</v>
+      </c>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="D158" s="15" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>478</v>
+      </c>
+      <c r="E158" s="15">
+        <v>10080064247</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H158" s="15" t="s">
-        <v>325</v>
+        <v>380</v>
       </c>
       <c r="I158" s="15"/>
-      <c r="J158" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J158" s="15"/>
       <c r="K158" s="15">
-        <v>0.6503100000000001</v>
+        <v>0.71545</v>
       </c>
       <c r="L158" s="15">
-        <v>0.48774</v>
+        <v>0.59621</v>
       </c>
       <c r="M158" s="15">
-        <v>0.47172</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.57236</v>
+      </c>
+      <c r="N158" s="15"/>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158"/>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="D159" s="15" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>10080059330</v>
+        <v>480</v>
+      </c>
+      <c r="E159" s="15" t="s">
+        <v>481</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H159" s="15" t="s">
-        <v>375</v>
+        <v>330</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>1000</v>
       </c>
       <c r="K159" s="15">
-        <v>0.4655</v>
+        <v>0.6503100000000001</v>
       </c>
       <c r="L159" s="15">
-        <v>0.33375</v>
+        <v>0.48774</v>
       </c>
       <c r="M159" s="15">
-        <v>0.28983</v>
-[...1 lines deleted...]
-      <c r="N159" s="15"/>
+        <v>0.47172</v>
+      </c>
+      <c r="N159" s="15">
+        <v>1066</v>
+      </c>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
-        <v>479</v>
-[...1 lines deleted...]
-      <c r="D160" s="15"/>
+        <v>482</v>
+      </c>
+      <c r="D160" s="15" t="s">
+        <v>483</v>
+      </c>
       <c r="E160" s="15">
-        <v>10080003446</v>
+        <v>10080059330</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H160" s="15" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>380</v>
+      </c>
+      <c r="I160" s="15"/>
       <c r="J160" s="15">
         <v>1000</v>
       </c>
       <c r="K160" s="15">
-        <v>1.04</v>
+        <v>0.4655</v>
       </c>
       <c r="L160" s="15">
-        <v>0.55205</v>
+        <v>0.33375</v>
       </c>
       <c r="M160" s="15">
-        <v>0.47088</v>
+        <v>0.28983</v>
       </c>
       <c r="N160" s="15"/>
       <c r="O160" s="15"/>
       <c r="P160" s="15"/>
       <c r="Q160" s="15"/>
       <c r="R160"/>
     </row>
     <row r="161" spans="1:18">
       <c r="B161" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C161" s="15" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>483</v>
+        <v>484</v>
+      </c>
+      <c r="D161" s="15"/>
+      <c r="E161" s="15">
+        <v>10080003446</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H161" s="15" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-      <c r="J161" s="15"/>
+        <v>268</v>
+      </c>
+      <c r="I161" s="15" t="s">
+        <v>485</v>
+      </c>
+      <c r="J161" s="15">
+        <v>1000</v>
+      </c>
       <c r="K161" s="15">
-        <v>0.51269</v>
+        <v>1.04</v>
       </c>
       <c r="L161" s="15">
-        <v>0.43</v>
+        <v>0.55205</v>
       </c>
       <c r="M161" s="15">
-        <v>0.41346</v>
+        <v>0.47088</v>
       </c>
       <c r="N161" s="15"/>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
       <c r="R161"/>
     </row>
     <row r="162" spans="1:18">
       <c r="B162" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="15" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="D162" s="15" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E162" s="15" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H162" s="15" t="s">
-        <v>375</v>
+        <v>330</v>
       </c>
       <c r="I162" s="15"/>
-      <c r="J162" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J162" s="15"/>
       <c r="K162" s="15">
-        <v>0.44</v>
+        <v>0.51269</v>
       </c>
       <c r="L162" s="15">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="M162" s="15">
-        <v>0.44</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.41346</v>
+      </c>
+      <c r="N162" s="15"/>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
       <c r="R162"/>
     </row>
     <row r="163" spans="1:18">
       <c r="B163" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C163" s="15" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="D163" s="15" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>10080032890</v>
+        <v>490</v>
+      </c>
+      <c r="E163" s="15" t="s">
+        <v>491</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H163" s="15" t="s">
-        <v>264</v>
+        <v>380</v>
       </c>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>1000</v>
       </c>
       <c r="K163" s="15">
-        <v>0.58348</v>
+        <v>0.44</v>
       </c>
       <c r="L163" s="15">
-        <v>0.47055</v>
+        <v>0.44</v>
       </c>
       <c r="M163" s="15">
-        <v>0.45173</v>
-[...1 lines deleted...]
-      <c r="N163" s="15"/>
+        <v>0.44</v>
+      </c>
+      <c r="N163" s="15">
+        <v>10</v>
+      </c>
       <c r="O163" s="15"/>
       <c r="P163" s="15"/>
       <c r="Q163" s="15"/>
       <c r="R163"/>
     </row>
     <row r="164" spans="1:18">
       <c r="B164" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C164" s="15" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="D164" s="15" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>493</v>
+      </c>
+      <c r="E164" s="15">
+        <v>10080032890</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H164" s="15" t="s">
-        <v>325</v>
+        <v>268</v>
       </c>
       <c r="I164" s="15"/>
       <c r="J164" s="15">
         <v>1000</v>
       </c>
       <c r="K164" s="15">
-        <v>0.38185</v>
+        <v>0.58348</v>
       </c>
       <c r="L164" s="15">
-        <v>0.30548</v>
+        <v>0.47055</v>
       </c>
       <c r="M164" s="15">
-        <v>0.28912</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.45173</v>
+      </c>
+      <c r="N164" s="15"/>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="D165" s="15" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>10000029749</v>
+        <v>495</v>
+      </c>
+      <c r="E165" s="15" t="s">
+        <v>496</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H165" s="15" t="s">
-        <v>264</v>
+        <v>330</v>
       </c>
       <c r="I165" s="15"/>
       <c r="J165" s="15">
         <v>1000</v>
       </c>
       <c r="K165" s="15">
-        <v>0.3273</v>
+        <v>0.38185</v>
       </c>
       <c r="L165" s="15">
-        <v>0.25093</v>
+        <v>0.30548</v>
       </c>
       <c r="M165" s="15">
-        <v>0.22911</v>
+        <v>0.28912</v>
       </c>
       <c r="N165" s="15">
-        <v>1442</v>
+        <v>6960</v>
       </c>
       <c r="O165" s="15"/>
       <c r="P165" s="15"/>
       <c r="Q165" s="15"/>
       <c r="R165"/>
     </row>
     <row r="166" spans="1:18">
       <c r="B166" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C166" s="15" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="D166" s="15" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>498</v>
+      </c>
+      <c r="E166" s="15">
+        <v>10000029749</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H166" s="15" t="s">
-        <v>325</v>
+        <v>268</v>
       </c>
       <c r="I166" s="15"/>
       <c r="J166" s="15">
         <v>1000</v>
       </c>
       <c r="K166" s="15">
-        <v>0.4</v>
+        <v>0.3273</v>
       </c>
       <c r="L166" s="15">
-        <v>0.4</v>
+        <v>0.25093</v>
       </c>
       <c r="M166" s="15">
-        <v>0.4</v>
+        <v>0.22911</v>
       </c>
       <c r="N166" s="15">
-        <v>2482</v>
+        <v>1570</v>
       </c>
       <c r="O166" s="15"/>
       <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
       <c r="R166"/>
     </row>
     <row r="167" spans="1:18">
       <c r="B167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="15" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="D167" s="15" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>10080007455</v>
+        <v>500</v>
+      </c>
+      <c r="E167" s="15" t="s">
+        <v>501</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H167" s="15" t="s">
-        <v>264</v>
+        <v>330</v>
       </c>
       <c r="I167" s="15"/>
       <c r="J167" s="15">
         <v>1000</v>
       </c>
       <c r="K167" s="15">
-        <v>1.07</v>
+        <v>0.4</v>
       </c>
       <c r="L167" s="15">
-        <v>0.5902500000000001</v>
+        <v>0.4</v>
       </c>
       <c r="M167" s="15">
-        <v>0.51411</v>
-[...1 lines deleted...]
-      <c r="N167" s="15"/>
+        <v>0.4</v>
+      </c>
+      <c r="N167" s="15">
+        <v>1974</v>
+      </c>
       <c r="O167" s="15"/>
       <c r="P167" s="15"/>
       <c r="Q167" s="15"/>
       <c r="R167"/>
     </row>
     <row r="168" spans="1:18">
       <c r="B168" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C168" s="15" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="D168" s="15" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>502</v>
+      </c>
+      <c r="E168" s="15">
+        <v>10080007455</v>
       </c>
       <c r="F168" s="15"/>
       <c r="G168" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H168" s="15" t="s">
-        <v>325</v>
+        <v>268</v>
       </c>
       <c r="I168" s="15"/>
       <c r="J168" s="15">
         <v>1000</v>
       </c>
       <c r="K168" s="15">
-        <v>0.58119</v>
+        <v>1.07</v>
       </c>
       <c r="L168" s="15">
-        <v>0.5037</v>
+        <v>0.5902500000000001</v>
       </c>
       <c r="M168" s="15">
-        <v>0.48433</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.51411</v>
+      </c>
+      <c r="N168" s="15"/>
       <c r="O168" s="15"/>
       <c r="P168" s="15"/>
       <c r="Q168" s="15"/>
       <c r="R168"/>
     </row>
     <row r="169" spans="1:18">
       <c r="B169" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C169" s="15" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="D169" s="15" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-        <v>10080039950</v>
+        <v>504</v>
+      </c>
+      <c r="E169" s="15" t="s">
+        <v>505</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H169" s="15" t="s">
-        <v>264</v>
+        <v>330</v>
       </c>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
         <v>1000</v>
       </c>
       <c r="K169" s="15">
-        <v>0.61824</v>
+        <v>0.56006</v>
       </c>
       <c r="L169" s="15">
-        <v>0.50695</v>
+        <v>0.48538</v>
       </c>
       <c r="M169" s="15">
-        <v>0.48636</v>
-[...1 lines deleted...]
-      <c r="N169" s="15"/>
+        <v>0.46671</v>
+      </c>
+      <c r="N169" s="15">
+        <v>840</v>
+      </c>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169"/>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
-        <v>503</v>
-[...1 lines deleted...]
-      <c r="D170" s="15"/>
+        <v>506</v>
+      </c>
+      <c r="D170" s="15" t="s">
+        <v>507</v>
+      </c>
       <c r="E170" s="15">
-        <v>10080003444</v>
+        <v>10080039950</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H170" s="15" t="s">
-        <v>325</v>
+        <v>268</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
         <v>1000</v>
       </c>
       <c r="K170" s="15">
-        <v>0.6546</v>
+        <v>0.61824</v>
       </c>
       <c r="L170" s="15">
-        <v>0.5127699999999999</v>
+        <v>0.50695</v>
       </c>
       <c r="M170" s="15">
-        <v>0.45822</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.48636</v>
+      </c>
+      <c r="N170" s="15"/>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
-        <v>504</v>
-[...3 lines deleted...]
-      </c>
+        <v>508</v>
+      </c>
+      <c r="D171" s="15"/>
       <c r="E171" s="15">
-        <v>10080003445</v>
+        <v>10080003444</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H171" s="15" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
         <v>1000</v>
       </c>
       <c r="K171" s="15">
-        <v>0.5455</v>
+        <v>0.6546</v>
       </c>
       <c r="L171" s="15">
-        <v>0.36003</v>
+        <v>0.5127699999999999</v>
       </c>
       <c r="M171" s="15">
-        <v>0.31639</v>
+        <v>0.45822</v>
       </c>
       <c r="N171" s="15">
-        <v>3083</v>
+        <v>679</v>
       </c>
       <c r="O171" s="15"/>
       <c r="P171" s="15"/>
       <c r="Q171" s="15"/>
       <c r="R171"/>
     </row>
     <row r="172" spans="1:18">
       <c r="B172" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C172" s="15" t="s">
-        <v>506</v>
-[...3 lines deleted...]
-        <v>507</v>
+        <v>509</v>
+      </c>
+      <c r="D172" s="15" t="s">
+        <v>510</v>
+      </c>
+      <c r="E172" s="15">
+        <v>10080003445</v>
       </c>
       <c r="F172" s="15"/>
       <c r="G172" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H172" s="15" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="I172" s="15"/>
       <c r="J172" s="15">
         <v>1000</v>
       </c>
       <c r="K172" s="15">
-        <v>0.39905</v>
+        <v>0.5455</v>
       </c>
       <c r="L172" s="15">
-        <v>0.37073</v>
+        <v>0.36003</v>
       </c>
       <c r="M172" s="15">
-        <v>0.35718</v>
-[...1 lines deleted...]
-      <c r="N172" s="15"/>
+        <v>0.31639</v>
+      </c>
+      <c r="N172" s="15">
+        <v>2930</v>
+      </c>
       <c r="O172" s="15"/>
       <c r="P172" s="15"/>
       <c r="Q172" s="15"/>
       <c r="R172"/>
     </row>
     <row r="173" spans="1:18">
       <c r="B173" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C173" s="15" t="s">
-        <v>508</v>
-[...3 lines deleted...]
-      </c>
+        <v>511</v>
+      </c>
+      <c r="D173" s="15"/>
       <c r="E173" s="15" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F173" s="15"/>
       <c r="G173" s="15" t="s">
-        <v>30</v>
+        <v>282</v>
       </c>
       <c r="H173" s="15" t="s">
-        <v>395</v>
+        <v>330</v>
       </c>
       <c r="I173" s="15"/>
       <c r="J173" s="15">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="K173" s="15">
-        <v>0.10276</v>
+        <v>0.39905</v>
       </c>
       <c r="L173" s="15">
-        <v>0.08906</v>
+        <v>0.37073</v>
       </c>
       <c r="M173" s="15">
-        <v>0.08563</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.35718</v>
+      </c>
+      <c r="N173" s="15"/>
       <c r="O173" s="15"/>
       <c r="P173" s="15"/>
       <c r="Q173" s="15"/>
       <c r="R173"/>
     </row>
     <row r="174" spans="1:18">
       <c r="B174" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C174" s="15" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="D174" s="15" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>10080069120</v>
+        <v>514</v>
+      </c>
+      <c r="E174" s="15" t="s">
+        <v>515</v>
       </c>
       <c r="F174" s="15"/>
       <c r="G174" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H174" s="15" t="s">
-        <v>513</v>
+        <v>400</v>
       </c>
       <c r="I174" s="15"/>
-      <c r="J174" s="15"/>
+      <c r="J174" s="15">
+        <v>3000</v>
+      </c>
       <c r="K174" s="15">
-        <v>0.2879</v>
+        <v>0.10276</v>
       </c>
       <c r="L174" s="15">
-        <v>0.23991</v>
+        <v>0.08906</v>
       </c>
       <c r="M174" s="15">
-        <v>0.23032</v>
-[...1 lines deleted...]
-      <c r="N174" s="15"/>
+        <v>0.08563</v>
+      </c>
+      <c r="N174" s="15">
+        <v>1780</v>
+      </c>
       <c r="O174" s="15"/>
       <c r="P174" s="15"/>
       <c r="Q174" s="15"/>
       <c r="R174"/>
     </row>
     <row r="175" spans="1:18">
       <c r="B175" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C175" s="15" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D175" s="15" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E175" s="15">
-        <v>10080061548</v>
+        <v>10080069120</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H175" s="15" t="s">
-        <v>513</v>
-[...6 lines deleted...]
-      </c>
+        <v>518</v>
+      </c>
+      <c r="I175" s="15"/>
+      <c r="J175" s="15"/>
       <c r="K175" s="15">
-        <v>0.47142</v>
+        <v>0.2879</v>
       </c>
       <c r="L175" s="15">
-        <v>0.39285</v>
+        <v>0.23991</v>
       </c>
       <c r="M175" s="15">
-        <v>0.37713</v>
+        <v>0.23032</v>
       </c>
       <c r="N175" s="15"/>
       <c r="O175" s="15"/>
       <c r="P175" s="15"/>
       <c r="Q175" s="15"/>
       <c r="R175"/>
     </row>
     <row r="176" spans="1:18">
       <c r="B176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C176" s="15" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="D176" s="15" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E176" s="15">
-        <v>10080057441</v>
+        <v>10080061548</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H176" s="15" t="s">
-        <v>519</v>
-[...1 lines deleted...]
-      <c r="I176" s="15"/>
+        <v>518</v>
+      </c>
+      <c r="I176" s="15" t="s">
+        <v>521</v>
+      </c>
       <c r="J176" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K176" s="15">
-        <v>0.26482</v>
+        <v>0.47142</v>
       </c>
       <c r="L176" s="15">
-        <v>0.22067</v>
+        <v>0.39285</v>
       </c>
       <c r="M176" s="15">
-        <v>0.21185</v>
+        <v>0.37713</v>
       </c>
       <c r="N176" s="15"/>
       <c r="O176" s="15"/>
       <c r="P176" s="15"/>
       <c r="Q176" s="15"/>
       <c r="R176"/>
     </row>
     <row r="177" spans="1:18">
       <c r="B177" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C177" s="15" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="D177" s="15" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>523</v>
+      </c>
+      <c r="E177" s="15">
+        <v>10080057441</v>
       </c>
       <c r="F177" s="15"/>
       <c r="G177" s="15" t="s">
-        <v>321</v>
+        <v>30</v>
       </c>
       <c r="H177" s="15" t="s">
-        <v>322</v>
+        <v>524</v>
       </c>
       <c r="I177" s="15"/>
-      <c r="J177" s="15"/>
+      <c r="J177" s="15">
+        <v>1000</v>
+      </c>
       <c r="K177" s="15">
-        <v>0.19237</v>
+        <v>0.26482</v>
       </c>
       <c r="L177" s="15">
-        <v>0.19237</v>
+        <v>0.22067</v>
       </c>
       <c r="M177" s="15">
-        <v>0.19237</v>
+        <v>0.21185</v>
       </c>
       <c r="N177" s="15"/>
       <c r="O177" s="15"/>
       <c r="P177" s="15"/>
       <c r="Q177" s="15"/>
       <c r="R177"/>
     </row>
     <row r="178" spans="1:18">
       <c r="B178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="15" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="D178" s="15" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E178" s="15" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="H178" s="15" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="I178" s="15"/>
       <c r="J178" s="15"/>
       <c r="K178" s="15">
-        <v>0.19236</v>
+        <v>0.19237</v>
       </c>
       <c r="L178" s="15">
-        <v>0.19236</v>
+        <v>0.19237</v>
       </c>
       <c r="M178" s="15">
-        <v>0.19236</v>
+        <v>0.19237</v>
       </c>
       <c r="N178" s="15"/>
       <c r="O178" s="15"/>
       <c r="P178" s="15"/>
       <c r="Q178" s="15"/>
       <c r="R178"/>
     </row>
     <row r="179" spans="1:18">
       <c r="B179" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C179" s="15" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D179" s="15" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>10080076155</v>
+        <v>529</v>
+      </c>
+      <c r="E179" s="15" t="s">
+        <v>530</v>
       </c>
       <c r="F179" s="15"/>
       <c r="G179" s="15" t="s">
-        <v>189</v>
+        <v>326</v>
       </c>
       <c r="H179" s="15" t="s">
-        <v>264</v>
+        <v>327</v>
       </c>
       <c r="I179" s="15"/>
       <c r="J179" s="15"/>
       <c r="K179" s="15">
-        <v>0.27713</v>
+        <v>0.19236</v>
       </c>
       <c r="L179" s="15">
-        <v>0.23093</v>
+        <v>0.19236</v>
       </c>
       <c r="M179" s="15">
-        <v>0.2217</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.19236</v>
+      </c>
+      <c r="N179" s="15"/>
       <c r="O179" s="15"/>
       <c r="P179" s="15"/>
       <c r="Q179" s="15"/>
       <c r="R179"/>
     </row>
     <row r="180" spans="1:18">
       <c r="B180" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C180" s="15" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="D180" s="15" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>532</v>
+      </c>
+      <c r="E180" s="15">
+        <v>10080076155</v>
       </c>
       <c r="F180" s="15"/>
       <c r="G180" s="15" t="s">
-        <v>30</v>
+        <v>189</v>
       </c>
       <c r="H180" s="15" t="s">
-        <v>382</v>
+        <v>268</v>
       </c>
       <c r="I180" s="15"/>
-      <c r="J180" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J180" s="15"/>
       <c r="K180" s="15">
-        <v>0.08423</v>
+        <v>0.27713</v>
       </c>
       <c r="L180" s="15">
-        <v>0.073</v>
+        <v>0.23093</v>
       </c>
       <c r="M180" s="15">
-        <v>0.07019</v>
-[...1 lines deleted...]
-      <c r="N180" s="15"/>
+        <v>0.2217</v>
+      </c>
+      <c r="N180" s="15">
+        <v>10</v>
+      </c>
       <c r="O180" s="15"/>
       <c r="P180" s="15"/>
       <c r="Q180" s="15"/>
       <c r="R180"/>
     </row>
     <row r="181" spans="1:18">
-      <c r="B181" s="14"/>
-[...2 lines deleted...]
-      <c r="E181" s="15"/>
+      <c r="B181" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C181" s="15" t="s">
+        <v>533</v>
+      </c>
+      <c r="D181" s="15" t="s">
+        <v>534</v>
+      </c>
+      <c r="E181" s="15" t="s">
+        <v>535</v>
+      </c>
       <c r="F181" s="15"/>
-      <c r="G181" s="15"/>
-      <c r="H181" s="15"/>
+      <c r="G181" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H181" s="15" t="s">
+        <v>387</v>
+      </c>
       <c r="I181" s="15"/>
-      <c r="J181" s="15"/>
-[...2 lines deleted...]
-      <c r="M181" s="15"/>
+      <c r="J181" s="15">
+        <v>3000</v>
+      </c>
+      <c r="K181" s="15">
+        <v>0.08423</v>
+      </c>
+      <c r="L181" s="15">
+        <v>0.073</v>
+      </c>
+      <c r="M181" s="15">
+        <v>0.07019</v>
+      </c>
       <c r="N181" s="15"/>
       <c r="O181" s="15"/>
       <c r="P181" s="15"/>
       <c r="Q181" s="15"/>
+      <c r="R181"/>
+    </row>
+    <row r="182" spans="1:18">
+      <c r="B182" s="14"/>
+      <c r="C182" s="15"/>
+      <c r="D182" s="15"/>
+      <c r="E182" s="15"/>
+      <c r="F182" s="15"/>
+      <c r="G182" s="15"/>
+      <c r="H182" s="15"/>
+      <c r="I182" s="15"/>
+      <c r="J182" s="15"/>
+      <c r="K182" s="15"/>
+      <c r="L182" s="15"/>
+      <c r="M182" s="15"/>
+      <c r="N182" s="15"/>
+      <c r="O182" s="15"/>
+      <c r="P182" s="15"/>
+      <c r="Q182" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -9242,317 +9294,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>