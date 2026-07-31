--- v11 (2026-07-10)
+++ v12 (2026-07-31)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="563">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>10.07.2026</t>
+    <t>30.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -877,65 +877,62 @@
   <si>
     <t>L-KLS14-MC7050-6.000-20-30-С</t>
   </si>
   <si>
     <t>MC7050 6.000MHz 20pF +/-30ppm -30~85°C, (SMD 7.0x5.0x1.1mm) / KLS14-MC7050-6.000-20-30-С</t>
   </si>
   <si>
     <t>UT-00098425</t>
   </si>
   <si>
     <t>Q7050</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t>KX-13T 8.0 MHz (12.87961)</t>
   </si>
   <si>
     <t>Размер 7.0×5.0×1.3 мм / KX-13T 8.0 MHz (12.87961)</t>
   </si>
   <si>
     <t>10-00011346</t>
   </si>
   <si>
-    <t>01.08.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>QSMD3.2x1.5x0.75 / KX-327NHT 32.768 kHz (12.87159)</t>
   </si>
   <si>
     <t>10-00011361</t>
   </si>
   <si>
     <t>Q3215</t>
   </si>
   <si>
-    <t>04.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>KX-9AT 25 MHz (12.89004)</t>
   </si>
   <si>
     <t>5.0×3.2×1.0 мм, Температурный диапазон: -40/+85С, Стабильность частоты +/- 30ррm. / KX-9AT 25 MHz (12.89004)</t>
   </si>
   <si>
     <t>10-00011242</t>
   </si>
   <si>
     <t xml:space="preserve">12.89004 GEYER, </t>
   </si>
   <si>
     <t>UT-00154065</t>
   </si>
   <si>
     <t xml:space="preserve">KX-9AT 25 MHz (12.89004) GEYER, </t>
   </si>
   <si>
     <t>L-KLS14-MC7050-6.000-12-30-C</t>
   </si>
   <si>
     <t>MC7050 6.000MHz 12pF +/-30ppm -30~85°C / L-KLS14-MC7050-6.000-12-30-C</t>
   </si>
   <si>
     <t>UT-00098514</t>
@@ -1129,51 +1126,51 @@
   <si>
     <t>UT-00089345</t>
   </si>
   <si>
     <t>SM306</t>
   </si>
   <si>
     <t>SMD2520-24.000-15pF-30/30PPM</t>
   </si>
   <si>
     <t>SMD 2520 24.000MHz 15pF 30/30ppm / SMD2520-24.000-15pF-30/30PPM</t>
   </si>
   <si>
     <t>UT-00098800</t>
   </si>
   <si>
     <t>S3215-32.768K-12.5-20-E</t>
   </si>
   <si>
     <t xml:space="preserve">SMD3215-32.768-12.5pF-20PPM </t>
   </si>
   <si>
     <t>10-00011424</t>
   </si>
   <si>
-    <t>10.08.2026</t>
+    <t>07.08.2026</t>
   </si>
   <si>
     <t>X32.768-F12C-B-20-0.040-70K</t>
   </si>
   <si>
     <t>SMD3215-32.768-12.5pF-20PPM (X32.768-F12C-B-20-0.040-70K)</t>
   </si>
   <si>
     <t xml:space="preserve">X32.768-F12C-B-20-0.040-70K CALTRON, NX3215SA-32.768K-STD-MUA-8 NDK, NX3215SA-32.768K-STD-MUS-2 NDK, X3215-32.768K-12.5P MERCURY, X321532768KGD2SI YANGXING, </t>
   </si>
   <si>
     <t>SMD3225 27.12M 15PF 10ppm 10ppm -20 to 70C 40ohm</t>
   </si>
   <si>
     <t>SMD3225 27.1200MHz 15pF 10/10ppm (-20...+70C) 40ohm / SMD3225 27.12M / 15PF / +-10ppm / +-10ppm / -20 to 70C / 40ohm</t>
   </si>
   <si>
     <t>UT-00129972</t>
   </si>
   <si>
     <t xml:space="preserve">SMD3225-12.000-12pF-10/10PPM </t>
   </si>
   <si>
     <t xml:space="preserve">(SMD 3.2*2.5mm, -40~+85C, 80 ohm ) / SMD3225-12.000-12pF-10/10PPM </t>
   </si>
@@ -1205,50 +1202,53 @@
     <t xml:space="preserve">SMD3225-16.000-12pF-10/10PPM </t>
   </si>
   <si>
     <t xml:space="preserve">(SMD 3.2*2.5mm) / SMD3225-16.000-12pF-10/10PPM </t>
   </si>
   <si>
     <t>S3225-16.000M-12-10-10</t>
   </si>
   <si>
     <t>X16.000-DX25-C-10-10B-70</t>
   </si>
   <si>
     <t>XTAL 16.000MHz 12pF 10/10ppm ESR=70R (-20~+70C) / SMD3225-16.000-12pF-10/10PPM (X16.000-DX25-C-10-10B-70)</t>
   </si>
   <si>
     <t>CF4016M00012001</t>
   </si>
   <si>
     <t>(SMD 3.2*2.5mm) / SMD3225-16.000-12pF-10/10PPM (CF4016M00012001)</t>
   </si>
   <si>
     <t>UT-00144138</t>
   </si>
   <si>
     <t>HUAXIN</t>
+  </si>
+  <si>
+    <t>29.08.2026</t>
   </si>
   <si>
     <t>SX32Y016000BC1T001</t>
   </si>
   <si>
     <t>(SMD 3.2*2.5mm) / SMD3225-16.000-12pF-10/10PPM (SX32Y016000BC1T001)</t>
   </si>
   <si>
     <t>UT-00103759</t>
   </si>
   <si>
     <t>TKD</t>
   </si>
   <si>
     <t>X322516MOB4SI</t>
   </si>
   <si>
     <t>XTAL 16.000MHz 12pF 10/20ppm ESR=60R (-40...+85C) / SMD3225-16.000-12pF-10/20PPM (-40 to +85C) (X322516MOB4SI)</t>
   </si>
   <si>
     <t>UT-00153023</t>
   </si>
   <si>
     <t>S3225-24.000M-20-10-10</t>
   </si>
@@ -5216,51 +5216,51 @@
       </c>
       <c r="E80" s="15" t="s">
         <v>250</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>238</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.24207</v>
       </c>
       <c r="L80" s="15">
         <v>0.20979</v>
       </c>
       <c r="M80" s="15">
         <v>0.20173</v>
       </c>
       <c r="N80" s="15">
-        <v>513</v>
+        <v>587</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>238</v>
@@ -5363,57 +5363,57 @@
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>261</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>262</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>263</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H84" s="15" t="s">
         <v>264</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>1000</v>
       </c>
       <c r="K84" s="15">
-        <v>0.84905</v>
+        <v>0.77966</v>
       </c>
       <c r="L84" s="15">
-        <v>0.73584</v>
+        <v>0.6757</v>
       </c>
       <c r="M84" s="15">
-        <v>0.7075399999999999</v>
+        <v>0.64971</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>266</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>267</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H85" s="15" t="s">
@@ -5638,1605 +5638,1605 @@
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15">
         <v>12.87159</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>288</v>
       </c>
       <c r="E91" s="15" t="s">
         <v>289</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15" t="s">
         <v>290</v>
       </c>
       <c r="H91" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>3000</v>
       </c>
       <c r="K91" s="15">
-        <v>0.34908</v>
+        <v>0.51285</v>
       </c>
       <c r="L91" s="15">
-        <v>0.30254</v>
+        <v>0.44447</v>
       </c>
       <c r="M91" s="15">
-        <v>0.2909</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.42738</v>
+      </c>
+      <c r="N91" s="15">
+        <v>1380</v>
+      </c>
+      <c r="O91" s="15"/>
+      <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>291</v>
+      </c>
+      <c r="D92" s="15" t="s">
         <v>292</v>
       </c>
-      <c r="D92" s="15" t="s">
+      <c r="E92" s="15" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I92" s="15" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="J92" s="15">
         <v>1000</v>
       </c>
       <c r="K92" s="15">
         <v>1.56</v>
       </c>
       <c r="L92" s="15">
         <v>1.31</v>
       </c>
       <c r="M92" s="15">
         <v>1.26</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15">
         <v>12.89004</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E93" s="15" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I93" s="15" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J93" s="15">
         <v>1000</v>
       </c>
       <c r="K93" s="15">
         <v>0.5739</v>
       </c>
       <c r="L93" s="15">
         <v>0.49738</v>
       </c>
       <c r="M93" s="15">
         <v>0.47825</v>
       </c>
-      <c r="N93" s="15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N93" s="15">
+        <v>1229</v>
+      </c>
+      <c r="O93" s="15"/>
+      <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>297</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>298</v>
       </c>
-      <c r="D94" s="15" t="s">
+      <c r="E94" s="15" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H94" s="15" t="s">
         <v>283</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>3000</v>
       </c>
       <c r="K94" s="15">
         <v>0.88513</v>
       </c>
       <c r="L94" s="15">
         <v>0.74237</v>
       </c>
       <c r="M94" s="15">
         <v>0.71382</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
+        <v>300</v>
+      </c>
+      <c r="D95" s="15" t="s">
         <v>301</v>
       </c>
-      <c r="D95" s="15" t="s">
+      <c r="E95" s="15" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>1000</v>
       </c>
       <c r="K95" s="15">
         <v>0.70297</v>
       </c>
       <c r="L95" s="15">
         <v>0.5895899999999999</v>
       </c>
       <c r="M95" s="15">
         <v>0.56691</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="D96" s="15" t="s">
         <v>305</v>
       </c>
-      <c r="D96" s="15" t="s">
+      <c r="E96" s="15" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H96" s="15" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>1000</v>
       </c>
       <c r="K96" s="15">
         <v>0.32933</v>
       </c>
       <c r="L96" s="15">
         <v>0.27621</v>
       </c>
       <c r="M96" s="15">
         <v>0.26559</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
+        <v>308</v>
+      </c>
+      <c r="D97" s="15" t="s">
         <v>309</v>
       </c>
-      <c r="D97" s="15" t="s">
+      <c r="E97" s="15" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H97" s="15" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>3000</v>
       </c>
       <c r="K97" s="15">
         <v>0.27317</v>
       </c>
       <c r="L97" s="15">
         <v>0.22911</v>
       </c>
       <c r="M97" s="15">
         <v>0.2203</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="D98" s="15" t="s">
         <v>313</v>
       </c>
-      <c r="D98" s="15" t="s">
+      <c r="E98" s="15" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H98" s="15" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>3000</v>
       </c>
       <c r="K98" s="15">
         <v>0.3145</v>
       </c>
       <c r="L98" s="15">
         <v>0.26377</v>
       </c>
       <c r="M98" s="15">
         <v>0.25363</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
+        <v>315</v>
+      </c>
+      <c r="D99" s="15" t="s">
         <v>316</v>
       </c>
-      <c r="D99" s="15" t="s">
+      <c r="E99" s="15" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H99" s="15" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>3000</v>
       </c>
       <c r="K99" s="15">
         <v>0.27171</v>
       </c>
       <c r="L99" s="15">
         <v>0.23548</v>
       </c>
       <c r="M99" s="15">
         <v>0.22643</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="D100" s="15" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="E100" s="15">
         <v>10080048854</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>100</v>
       </c>
       <c r="K100" s="15">
         <v>0.19288</v>
       </c>
       <c r="L100" s="15">
         <v>0.15816</v>
       </c>
       <c r="M100" s="15">
         <v>0.15172</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
+        <v>320</v>
+      </c>
+      <c r="D101" s="15" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E101" s="15">
         <v>10080060194</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>3000</v>
       </c>
       <c r="K101" s="15">
         <v>0.27062</v>
       </c>
       <c r="L101" s="15">
         <v>0.21825</v>
       </c>
       <c r="M101" s="15">
         <v>0.20952</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="D102" s="15" t="s">
         <v>323</v>
       </c>
-      <c r="D102" s="15" t="s">
+      <c r="E102" s="15" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
+        <v>325</v>
+      </c>
+      <c r="H102" s="15" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15"/>
       <c r="K102" s="15">
         <v>0.17871</v>
       </c>
       <c r="L102" s="15">
         <v>0.17871</v>
       </c>
       <c r="M102" s="15">
         <v>0.17871</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
+        <v>327</v>
+      </c>
+      <c r="D103" s="15" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="E103" s="15">
         <v>10080076185</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15" t="s">
         <v>189</v>
       </c>
       <c r="H103" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>3000</v>
       </c>
       <c r="K103" s="15">
         <v>0.21375</v>
       </c>
       <c r="L103" s="15">
         <v>0.17812</v>
       </c>
       <c r="M103" s="15">
         <v>0.17099</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
+        <v>330</v>
+      </c>
+      <c r="D104" s="15" t="s">
         <v>331</v>
       </c>
-      <c r="D104" s="15" t="s">
+      <c r="E104" s="15" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
         <v>290</v>
       </c>
       <c r="H104" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I104" s="15" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="J104" s="15">
         <v>3000</v>
       </c>
       <c r="K104" s="15">
         <v>0.4094</v>
       </c>
       <c r="L104" s="15">
         <v>0.39302</v>
       </c>
       <c r="M104" s="15">
         <v>0.37665</v>
       </c>
       <c r="N104" s="15"/>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
+        <v>330</v>
+      </c>
+      <c r="D105" s="15" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="E105" s="15">
         <v>10080070560</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
         <v>290</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I105" s="15" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="J105" s="15">
         <v>3000</v>
       </c>
       <c r="K105" s="15">
         <v>0.41921</v>
       </c>
       <c r="L105" s="15">
         <v>0.35159</v>
       </c>
       <c r="M105" s="15">
         <v>0.33806</v>
       </c>
       <c r="N105" s="15">
-        <v>1650</v>
+        <v>2091</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="D106" s="15" t="s">
         <v>336</v>
       </c>
-      <c r="D106" s="15" t="s">
+      <c r="E106" s="15" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15" t="s">
         <v>290</v>
       </c>
       <c r="H106" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>3000</v>
       </c>
       <c r="K106" s="15">
         <v>0.5419</v>
       </c>
       <c r="L106" s="15">
         <v>0.4545</v>
       </c>
       <c r="M106" s="15">
         <v>0.43701</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="D107" s="15" t="s">
         <v>339</v>
       </c>
-      <c r="D107" s="15" t="s">
+      <c r="E107" s="15" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15" t="s">
         <v>290</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>3000</v>
       </c>
       <c r="K107" s="15">
         <v>0.1999</v>
       </c>
       <c r="L107" s="15">
         <v>0.1999</v>
       </c>
       <c r="M107" s="15">
         <v>0.1999</v>
       </c>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
+        <v>341</v>
+      </c>
+      <c r="D108" s="15" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="E108" s="15">
         <v>10080066222</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H108" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>3000</v>
       </c>
       <c r="K108" s="15">
         <v>0.24364</v>
       </c>
       <c r="L108" s="15">
         <v>0.20303</v>
       </c>
       <c r="M108" s="15">
         <v>0.1949</v>
       </c>
       <c r="N108" s="15"/>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
+        <v>343</v>
+      </c>
+      <c r="D109" s="15" t="s">
         <v>344</v>
       </c>
-      <c r="D109" s="15" t="s">
+      <c r="E109" s="15" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H109" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>3000</v>
       </c>
       <c r="K109" s="15">
         <v>0.12886</v>
       </c>
       <c r="L109" s="15">
         <v>0.12886</v>
       </c>
       <c r="M109" s="15">
         <v>0.12886</v>
       </c>
       <c r="N109" s="15">
-        <v>1703</v>
+        <v>1583</v>
       </c>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="D110" s="15" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="E110" s="15">
         <v>10080055330</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H110" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>1000</v>
       </c>
       <c r="K110" s="15">
         <v>0.33786</v>
       </c>
       <c r="L110" s="15">
         <v>0.27704</v>
       </c>
       <c r="M110" s="15">
         <v>0.26579</v>
       </c>
       <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="D111" s="15" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="E111" s="15">
         <v>10080055331</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H111" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>1000</v>
       </c>
       <c r="K111" s="15">
         <v>0.33579</v>
       </c>
       <c r="L111" s="15">
         <v>0.27534</v>
       </c>
       <c r="M111" s="15">
         <v>0.26417</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="D112" s="15" t="s">
         <v>351</v>
       </c>
-      <c r="D112" s="15" t="s">
+      <c r="E112" s="15" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H112" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>1000</v>
       </c>
       <c r="K112" s="15">
         <v>0.48577</v>
       </c>
       <c r="L112" s="15">
         <v>0.40743</v>
       </c>
       <c r="M112" s="15">
         <v>0.39175</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
+        <v>353</v>
+      </c>
+      <c r="D113" s="15" t="s">
         <v>354</v>
       </c>
-      <c r="D113" s="15" t="s">
+      <c r="E113" s="15" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H113" s="15" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>3000</v>
       </c>
       <c r="K113" s="15">
         <v>0.5</v>
       </c>
       <c r="L113" s="15">
         <v>0.36</v>
       </c>
       <c r="M113" s="15">
         <v>0.32</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
+        <v>357</v>
+      </c>
+      <c r="D114" s="15" t="s">
         <v>358</v>
       </c>
-      <c r="D114" s="15" t="s">
+      <c r="E114" s="15" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H114" s="15" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>1000</v>
       </c>
       <c r="K114" s="15">
         <v>0.55118</v>
       </c>
       <c r="L114" s="15">
         <v>0.36746</v>
       </c>
       <c r="M114" s="15">
         <v>0.33417</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
+        <v>360</v>
+      </c>
+      <c r="D115" s="15" t="s">
         <v>361</v>
       </c>
-      <c r="D115" s="15" t="s">
+      <c r="E115" s="15" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="H115" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>1000</v>
       </c>
       <c r="K115" s="15">
         <v>1.03</v>
       </c>
       <c r="L115" s="15">
         <v>0.86126</v>
       </c>
       <c r="M115" s="15">
         <v>0.82682</v>
       </c>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
+        <v>364</v>
+      </c>
+      <c r="D116" s="15" t="s">
         <v>365</v>
       </c>
-      <c r="D116" s="15" t="s">
+      <c r="E116" s="15" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
         <v>146</v>
       </c>
       <c r="H116" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>3000</v>
       </c>
       <c r="K116" s="15">
         <v>0.18976</v>
       </c>
       <c r="L116" s="15">
         <v>0.18114</v>
       </c>
       <c r="M116" s="15">
         <v>0.18114</v>
       </c>
       <c r="N116" s="15">
-        <v>560</v>
+        <v>668</v>
       </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
+        <v>367</v>
+      </c>
+      <c r="D117" s="15" t="s">
         <v>368</v>
       </c>
-      <c r="D117" s="15" t="s">
+      <c r="E117" s="15" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
         <v>290</v>
       </c>
       <c r="H117" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>3000</v>
       </c>
       <c r="K117" s="15">
         <v>0.29524</v>
       </c>
       <c r="L117" s="15">
         <v>0.26051</v>
       </c>
       <c r="M117" s="15">
         <v>0.23445</v>
       </c>
       <c r="N117" s="15"/>
       <c r="O117" s="15">
-        <v>7560</v>
+        <v>7020</v>
       </c>
       <c r="P117" s="15" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="D118" s="15" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="E118" s="15">
         <v>10080037532</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
         <v>290</v>
       </c>
       <c r="H118" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I118" s="15" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="J118" s="15">
         <v>3000</v>
       </c>
       <c r="K118" s="15">
         <v>0.36442</v>
       </c>
       <c r="L118" s="15">
         <v>0.36442</v>
       </c>
       <c r="M118" s="15">
         <v>0.36442</v>
       </c>
       <c r="N118" s="15">
-        <v>5234</v>
+        <v>3822</v>
       </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
+        <v>374</v>
+      </c>
+      <c r="D119" s="15" t="s">
         <v>375</v>
       </c>
-      <c r="D119" s="15" t="s">
+      <c r="E119" s="15" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H119" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15"/>
       <c r="K119" s="15">
         <v>0.02865</v>
       </c>
       <c r="L119" s="15">
         <v>0.02865</v>
       </c>
       <c r="M119" s="15">
         <v>0.02865</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="D120" s="15" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="E120" s="15">
         <v>10080059328</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H120" s="15" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>3000</v>
       </c>
       <c r="K120" s="15">
         <v>0.21231</v>
       </c>
       <c r="L120" s="15">
         <v>0.15223</v>
       </c>
       <c r="M120" s="15">
         <v>0.13219</v>
       </c>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
+        <v>380</v>
+      </c>
+      <c r="D121" s="15" t="s">
         <v>381</v>
       </c>
-      <c r="D121" s="15" t="s">
+      <c r="E121" s="15" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>3000</v>
       </c>
       <c r="K121" s="15">
         <v>0.12994</v>
       </c>
       <c r="L121" s="15">
         <v>0.12474</v>
       </c>
       <c r="M121" s="15">
         <v>0.11954</v>
       </c>
       <c r="N121" s="15">
-        <v>565</v>
+        <v>556</v>
       </c>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
+        <v>383</v>
+      </c>
+      <c r="D122" s="15" t="s">
         <v>384</v>
       </c>
-      <c r="D122" s="15" t="s">
+      <c r="E122" s="15" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H122" s="15" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>3000</v>
       </c>
       <c r="K122" s="15">
         <v>0.10481</v>
       </c>
       <c r="L122" s="15">
         <v>0.08791</v>
       </c>
       <c r="M122" s="15">
         <v>0.08452999999999999</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
+        <v>387</v>
+      </c>
+      <c r="D123" s="15" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="E123" s="15">
         <v>10080057874</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H123" s="15" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>3000</v>
       </c>
       <c r="K123" s="15">
         <v>0.21129</v>
       </c>
       <c r="L123" s="15">
         <v>0.15149</v>
       </c>
       <c r="M123" s="15">
         <v>0.13156</v>
       </c>
       <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="E124" s="15">
         <v>10000030179</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H124" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
         <v>3000</v>
       </c>
       <c r="K124" s="15">
         <v>0.115</v>
       </c>
       <c r="L124" s="15">
         <v>0.115</v>
       </c>
       <c r="M124" s="15">
         <v>0.115</v>
       </c>
       <c r="N124" s="15">
-        <v>1381</v>
+        <v>1365</v>
       </c>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
+        <v>390</v>
+      </c>
+      <c r="D125" s="15" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="E125" s="15">
         <v>10080035037</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H125" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
         <v>3000</v>
       </c>
       <c r="K125" s="15">
         <v>0.115</v>
       </c>
       <c r="L125" s="15">
         <v>0.115</v>
       </c>
       <c r="M125" s="15">
         <v>0.115</v>
       </c>
       <c r="N125" s="15"/>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
+        <v>392</v>
+      </c>
+      <c r="D126" s="15" t="s">
         <v>393</v>
       </c>
-      <c r="D126" s="15" t="s">
+      <c r="E126" s="15" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H126" s="15" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>3000</v>
       </c>
       <c r="K126" s="15">
         <v>0.05403</v>
       </c>
       <c r="L126" s="15">
         <v>0.04532</v>
       </c>
       <c r="M126" s="15">
         <v>0.04358</v>
       </c>
-      <c r="N126" s="15"/>
+      <c r="N126" s="15">
+        <v>1600</v>
+      </c>
       <c r="O126" s="15"/>
-      <c r="P126" s="15"/>
+      <c r="P126" s="15" t="s">
+        <v>396</v>
+      </c>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>397</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>398</v>
       </c>
       <c r="E127" s="15" t="s">
         <v>399</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H127" s="15" t="s">
         <v>400</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>3000</v>
       </c>
       <c r="K127" s="15">
         <v>0.06138</v>
       </c>
       <c r="L127" s="15">
         <v>0.06138</v>
       </c>
       <c r="M127" s="15">
         <v>0.06138</v>
       </c>
       <c r="N127" s="15">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
         <v>401</v>
       </c>
       <c r="D128" s="15" t="s">
         <v>402</v>
       </c>
       <c r="E128" s="15" t="s">
         <v>403</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H128" s="15" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>3000</v>
       </c>
       <c r="K128" s="15">
         <v>0.10025</v>
       </c>
       <c r="L128" s="15">
         <v>0.08688</v>
       </c>
       <c r="M128" s="15">
         <v>0.08354</v>
       </c>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
         <v>404</v>
       </c>
       <c r="D129" s="15" t="s">
         <v>405</v>
       </c>
       <c r="E129" s="15" t="s">
         <v>406</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H129" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
         <v>1000</v>
       </c>
       <c r="K129" s="15">
         <v>0.18064</v>
       </c>
       <c r="L129" s="15">
         <v>0.1515</v>
       </c>
       <c r="M129" s="15">
         <v>0.14568</v>
       </c>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
         <v>407</v>
       </c>
       <c r="D130" s="15" t="s">
         <v>408</v>
       </c>
       <c r="E130" s="15" t="s">
         <v>409</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H130" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
         <v>3000</v>
       </c>
       <c r="K130" s="15">
         <v>0.17132</v>
       </c>
       <c r="L130" s="15">
         <v>0.14369</v>
       </c>
       <c r="M130" s="15">
         <v>0.13816</v>
       </c>
       <c r="N130" s="15">
-        <v>1566</v>
+        <v>1152</v>
       </c>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
         <v>410</v>
       </c>
       <c r="D131" s="15" t="s">
         <v>411</v>
       </c>
       <c r="E131" s="15">
         <v>10080028631</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H131" s="15" t="s">
         <v>268</v>
@@ -7334,90 +7334,90 @@
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C134" s="15" t="s">
         <v>419</v>
       </c>
       <c r="D134" s="15" t="s">
         <v>420</v>
       </c>
       <c r="E134" s="15">
         <v>10080047507</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H134" s="15" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>3000</v>
       </c>
       <c r="K134" s="15">
         <v>0.17063</v>
       </c>
       <c r="L134" s="15">
         <v>0.1376</v>
       </c>
       <c r="M134" s="15">
         <v>0.13209</v>
       </c>
       <c r="N134" s="15"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
         <v>421</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>422</v>
       </c>
       <c r="E135" s="15">
         <v>10080059488</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H135" s="15" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
         <v>3000</v>
       </c>
       <c r="K135" s="15">
         <v>0.18334</v>
       </c>
       <c r="L135" s="15">
         <v>0.14786</v>
       </c>
       <c r="M135" s="15">
         <v>0.14194</v>
       </c>
       <c r="N135" s="15"/>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="15" t="s">
@@ -7490,92 +7490,92 @@
       </c>
       <c r="N137" s="15"/>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
         <v>427</v>
       </c>
       <c r="D138" s="15" t="s">
         <v>428</v>
       </c>
       <c r="E138" s="15">
         <v>10080059329</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H138" s="15" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
         <v>3000</v>
       </c>
       <c r="K138" s="15">
         <v>0.21181</v>
       </c>
       <c r="L138" s="15">
         <v>0.15186</v>
       </c>
       <c r="M138" s="15">
         <v>0.13188</v>
       </c>
       <c r="N138" s="15">
-        <v>3434</v>
+        <v>3333</v>
       </c>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
         <v>429</v>
       </c>
       <c r="D139" s="15" t="s">
         <v>430</v>
       </c>
       <c r="E139" s="15" t="s">
         <v>431</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H139" s="15" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="I139" s="15"/>
       <c r="J139" s="15">
         <v>3000</v>
       </c>
       <c r="K139" s="15">
         <v>0.0891</v>
       </c>
       <c r="L139" s="15">
         <v>0.07722</v>
       </c>
       <c r="M139" s="15">
         <v>0.07425</v>
       </c>
       <c r="N139" s="15"/>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C140" s="15" t="s">
@@ -7611,67 +7611,67 @@
       </c>
       <c r="N140" s="15"/>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C141" s="15" t="s">
         <v>435</v>
       </c>
       <c r="D141" s="15" t="s">
         <v>433</v>
       </c>
       <c r="E141" s="15" t="s">
         <v>436</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H141" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>1000</v>
       </c>
       <c r="K141" s="15">
         <v>0.33726</v>
       </c>
       <c r="L141" s="15">
         <v>0.28287</v>
       </c>
       <c r="M141" s="15">
         <v>0.27199</v>
       </c>
       <c r="N141" s="15">
-        <v>728</v>
+        <v>611</v>
       </c>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
         <v>432</v>
       </c>
       <c r="D142" s="15" t="s">
         <v>433</v>
       </c>
       <c r="E142" s="15" t="s">
         <v>437</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H142" s="15" t="s">
         <v>400</v>
@@ -7691,51 +7691,51 @@
       </c>
       <c r="N142" s="15"/>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C143" s="15" t="s">
         <v>438</v>
       </c>
       <c r="D143" s="15" t="s">
         <v>439</v>
       </c>
       <c r="E143" s="15" t="s">
         <v>440</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H143" s="15" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
         <v>1000</v>
       </c>
       <c r="K143" s="15">
         <v>0.25278</v>
       </c>
       <c r="L143" s="15">
         <v>0.212</v>
       </c>
       <c r="M143" s="15">
         <v>0.20385</v>
       </c>
       <c r="N143" s="15"/>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143"/>
     </row>
     <row r="144" spans="1:18">
       <c r="B144" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C144" s="15" t="s">
@@ -7746,156 +7746,156 @@
       </c>
       <c r="E144" s="15">
         <v>10080067538</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H144" s="15" t="s">
         <v>283</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>1000</v>
       </c>
       <c r="K144" s="15">
         <v>0.40883</v>
       </c>
       <c r="L144" s="15">
         <v>0.34069</v>
       </c>
       <c r="M144" s="15">
         <v>0.32705</v>
       </c>
       <c r="N144" s="15">
-        <v>333</v>
+        <v>401</v>
       </c>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
         <v>443</v>
       </c>
       <c r="D145" s="15" t="s">
         <v>444</v>
       </c>
       <c r="E145" s="15">
         <v>10080008725</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H145" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>1000</v>
       </c>
       <c r="K145" s="15">
         <v>0.41022</v>
       </c>
       <c r="L145" s="15">
         <v>0.27275</v>
       </c>
       <c r="M145" s="15">
         <v>0.24875</v>
       </c>
       <c r="N145" s="15">
-        <v>4544</v>
+        <v>5453</v>
       </c>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
         <v>445</v>
       </c>
       <c r="D146" s="15" t="s">
         <v>446</v>
       </c>
       <c r="E146" s="15">
         <v>10080053957</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H146" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I146" s="15"/>
       <c r="J146" s="15">
         <v>1000</v>
       </c>
       <c r="K146" s="15">
         <v>0.33431</v>
       </c>
       <c r="L146" s="15">
         <v>0.27413</v>
       </c>
       <c r="M146" s="15">
         <v>0.26298</v>
       </c>
       <c r="N146" s="15"/>
       <c r="O146" s="15"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146"/>
     </row>
     <row r="147" spans="1:18">
       <c r="B147" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C147" s="15" t="s">
         <v>447</v>
       </c>
       <c r="D147" s="15" t="s">
         <v>448</v>
       </c>
       <c r="E147" s="15">
         <v>10080019148</v>
       </c>
       <c r="F147" s="15"/>
       <c r="G147" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H147" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I147" s="15"/>
       <c r="J147" s="15">
         <v>1000</v>
       </c>
       <c r="K147" s="15">
         <v>0.8363699999999999</v>
       </c>
       <c r="L147" s="15">
         <v>0.44434</v>
       </c>
       <c r="M147" s="15">
         <v>0.37897</v>
       </c>
       <c r="N147" s="15"/>
       <c r="O147" s="15"/>
       <c r="P147" s="15"/>
       <c r="Q147" s="15"/>
       <c r="R147"/>
     </row>
     <row r="148" spans="1:18">
       <c r="B148" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C148" s="15" t="s">
@@ -7984,51 +7984,51 @@
       </c>
       <c r="E150" s="15">
         <v>10080003275</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H150" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I150" s="15"/>
       <c r="J150" s="15">
         <v>1000</v>
       </c>
       <c r="K150" s="15">
         <v>0.41458</v>
       </c>
       <c r="L150" s="15">
         <v>0.27602</v>
       </c>
       <c r="M150" s="15">
         <v>0.25093</v>
       </c>
       <c r="N150" s="15">
-        <v>8875</v>
+        <v>8981</v>
       </c>
       <c r="O150" s="15"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150"/>
     </row>
     <row r="151" spans="1:18">
       <c r="B151" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="15" t="s">
         <v>457</v>
       </c>
       <c r="D151" s="15" t="s">
         <v>458</v>
       </c>
       <c r="E151" s="15" t="s">
         <v>459</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15" t="s">
         <v>460</v>
       </c>
       <c r="H151" s="15" t="s">
         <v>238</v>
@@ -8046,215 +8046,215 @@
       </c>
       <c r="N151" s="15"/>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151"/>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
         <v>461</v>
       </c>
       <c r="D152" s="15" t="s">
         <v>462</v>
       </c>
       <c r="E152" s="15" t="s">
         <v>463</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15" t="s">
         <v>464</v>
       </c>
       <c r="H152" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
         <v>1000</v>
       </c>
       <c r="K152" s="15">
         <v>0.4149</v>
       </c>
       <c r="L152" s="15">
         <v>0.4149</v>
       </c>
       <c r="M152" s="15">
         <v>0.4149</v>
       </c>
       <c r="N152" s="15">
-        <v>1431</v>
+        <v>1209</v>
       </c>
       <c r="O152" s="15"/>
       <c r="P152" s="15"/>
       <c r="Q152" s="15"/>
       <c r="R152"/>
     </row>
     <row r="153" spans="1:18">
       <c r="B153" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="15" t="s">
         <v>465</v>
       </c>
       <c r="D153" s="15" t="s">
         <v>466</v>
       </c>
       <c r="E153" s="15">
         <v>10080028964</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15" t="s">
         <v>464</v>
       </c>
       <c r="H153" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>1000</v>
       </c>
       <c r="K153" s="15">
         <v>0.79799</v>
       </c>
       <c r="L153" s="15">
         <v>0.42392</v>
       </c>
       <c r="M153" s="15">
         <v>0.36161</v>
       </c>
       <c r="N153" s="15">
-        <v>4380</v>
+        <v>5280</v>
       </c>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
         <v>467</v>
       </c>
       <c r="D154" s="15" t="s">
         <v>468</v>
       </c>
       <c r="E154" s="15">
         <v>10080007253</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15" t="s">
         <v>464</v>
       </c>
       <c r="H154" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>1000</v>
       </c>
       <c r="K154" s="15">
         <v>0.42005</v>
       </c>
       <c r="L154" s="15">
         <v>0.35004</v>
       </c>
       <c r="M154" s="15">
         <v>0.33604</v>
       </c>
       <c r="N154" s="15">
-        <v>10452</v>
+        <v>11076</v>
       </c>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
         <v>469</v>
       </c>
       <c r="D155" s="15" t="s">
         <v>470</v>
       </c>
       <c r="E155" s="15" t="s">
         <v>471</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15" t="s">
         <v>464</v>
       </c>
       <c r="H155" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>1000</v>
       </c>
       <c r="K155" s="15">
         <v>0.4149</v>
       </c>
       <c r="L155" s="15">
         <v>0.4149</v>
       </c>
       <c r="M155" s="15">
         <v>0.4149</v>
       </c>
       <c r="N155" s="15">
-        <v>1263</v>
+        <v>1017</v>
       </c>
       <c r="O155" s="15"/>
       <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
         <v>472</v>
       </c>
       <c r="D156" s="15" t="s">
         <v>473</v>
       </c>
       <c r="E156" s="15" t="s">
         <v>474</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15" t="s">
         <v>464</v>
       </c>
       <c r="H156" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I156" s="15"/>
       <c r="J156" s="15">
         <v>1000</v>
       </c>
       <c r="K156" s="15">
         <v>0.53823</v>
       </c>
       <c r="L156" s="15">
         <v>0.51975</v>
       </c>
       <c r="M156" s="15">
         <v>0.50005</v>
       </c>
       <c r="N156" s="15"/>
       <c r="O156" s="15"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
@@ -8265,154 +8265,154 @@
       </c>
       <c r="E157" s="15">
         <v>10080017356</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15" t="s">
         <v>464</v>
       </c>
       <c r="H157" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I157" s="15"/>
       <c r="J157" s="15">
         <v>1000</v>
       </c>
       <c r="K157" s="15">
         <v>1.2</v>
       </c>
       <c r="L157" s="15">
         <v>0.63504</v>
       </c>
       <c r="M157" s="15">
         <v>0.5416800000000001</v>
       </c>
       <c r="N157" s="15">
-        <v>1596</v>
+        <v>1349</v>
       </c>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
         <v>477</v>
       </c>
       <c r="D158" s="15" t="s">
         <v>478</v>
       </c>
       <c r="E158" s="15">
         <v>10080064247</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H158" s="15" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="I158" s="15"/>
       <c r="J158" s="15"/>
       <c r="K158" s="15">
         <v>0.71545</v>
       </c>
       <c r="L158" s="15">
         <v>0.59621</v>
       </c>
       <c r="M158" s="15">
         <v>0.57236</v>
       </c>
       <c r="N158" s="15"/>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158"/>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
         <v>479</v>
       </c>
       <c r="D159" s="15" t="s">
         <v>480</v>
       </c>
       <c r="E159" s="15" t="s">
         <v>481</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H159" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>1000</v>
       </c>
       <c r="K159" s="15">
         <v>0.6503100000000001</v>
       </c>
       <c r="L159" s="15">
         <v>0.48774</v>
       </c>
       <c r="M159" s="15">
         <v>0.47172</v>
       </c>
       <c r="N159" s="15">
-        <v>1066</v>
+        <v>1213</v>
       </c>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
         <v>482</v>
       </c>
       <c r="D160" s="15" t="s">
         <v>483</v>
       </c>
       <c r="E160" s="15">
         <v>10080059330</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H160" s="15" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="I160" s="15"/>
       <c r="J160" s="15">
         <v>1000</v>
       </c>
       <c r="K160" s="15">
         <v>0.4655</v>
       </c>
       <c r="L160" s="15">
         <v>0.33375</v>
       </c>
       <c r="M160" s="15">
         <v>0.28983</v>
       </c>
       <c r="N160" s="15"/>
       <c r="O160" s="15"/>
       <c r="P160" s="15"/>
       <c r="Q160" s="15"/>
       <c r="R160"/>
     </row>
     <row r="161" spans="1:18">
       <c r="B161" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C161" s="15" t="s">
@@ -8446,88 +8446,88 @@
       </c>
       <c r="N161" s="15"/>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
       <c r="R161"/>
     </row>
     <row r="162" spans="1:18">
       <c r="B162" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="15" t="s">
         <v>486</v>
       </c>
       <c r="D162" s="15" t="s">
         <v>487</v>
       </c>
       <c r="E162" s="15" t="s">
         <v>488</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H162" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I162" s="15"/>
       <c r="J162" s="15"/>
       <c r="K162" s="15">
         <v>0.51269</v>
       </c>
       <c r="L162" s="15">
         <v>0.43</v>
       </c>
       <c r="M162" s="15">
         <v>0.41346</v>
       </c>
       <c r="N162" s="15"/>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
       <c r="R162"/>
     </row>
     <row r="163" spans="1:18">
       <c r="B163" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C163" s="15" t="s">
         <v>489</v>
       </c>
       <c r="D163" s="15" t="s">
         <v>490</v>
       </c>
       <c r="E163" s="15" t="s">
         <v>491</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H163" s="15" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>1000</v>
       </c>
       <c r="K163" s="15">
         <v>0.44</v>
       </c>
       <c r="L163" s="15">
         <v>0.44</v>
       </c>
       <c r="M163" s="15">
         <v>0.44</v>
       </c>
       <c r="N163" s="15">
         <v>10</v>
       </c>
       <c r="O163" s="15"/>
       <c r="P163" s="15"/>
       <c r="Q163" s="15"/>
       <c r="R163"/>
     </row>
     <row r="164" spans="1:18">
       <c r="B164" s="14" t="s">
         <v>26</v>
@@ -8563,149 +8563,149 @@
       </c>
       <c r="N164" s="15"/>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
         <v>494</v>
       </c>
       <c r="D165" s="15" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="15" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H165" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I165" s="15"/>
       <c r="J165" s="15">
         <v>1000</v>
       </c>
       <c r="K165" s="15">
         <v>0.38185</v>
       </c>
       <c r="L165" s="15">
         <v>0.30548</v>
       </c>
       <c r="M165" s="15">
         <v>0.28912</v>
       </c>
       <c r="N165" s="15">
-        <v>6960</v>
+        <v>8597</v>
       </c>
       <c r="O165" s="15"/>
       <c r="P165" s="15"/>
       <c r="Q165" s="15"/>
       <c r="R165"/>
     </row>
     <row r="166" spans="1:18">
       <c r="B166" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C166" s="15" t="s">
         <v>497</v>
       </c>
       <c r="D166" s="15" t="s">
         <v>498</v>
       </c>
       <c r="E166" s="15">
         <v>10000029749</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H166" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I166" s="15"/>
       <c r="J166" s="15">
         <v>1000</v>
       </c>
       <c r="K166" s="15">
         <v>0.3273</v>
       </c>
       <c r="L166" s="15">
         <v>0.25093</v>
       </c>
       <c r="M166" s="15">
         <v>0.22911</v>
       </c>
       <c r="N166" s="15">
-        <v>1570</v>
+        <v>1132</v>
       </c>
       <c r="O166" s="15"/>
       <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
       <c r="R166"/>
     </row>
     <row r="167" spans="1:18">
       <c r="B167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="15" t="s">
         <v>499</v>
       </c>
       <c r="D167" s="15" t="s">
         <v>500</v>
       </c>
       <c r="E167" s="15" t="s">
         <v>501</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H167" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I167" s="15"/>
       <c r="J167" s="15">
         <v>1000</v>
       </c>
       <c r="K167" s="15">
         <v>0.4</v>
       </c>
       <c r="L167" s="15">
         <v>0.4</v>
       </c>
       <c r="M167" s="15">
         <v>0.4</v>
       </c>
       <c r="N167" s="15">
-        <v>1974</v>
+        <v>2123</v>
       </c>
       <c r="O167" s="15"/>
       <c r="P167" s="15"/>
       <c r="Q167" s="15"/>
       <c r="R167"/>
     </row>
     <row r="168" spans="1:18">
       <c r="B168" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C168" s="15" t="s">
         <v>500</v>
       </c>
       <c r="D168" s="15" t="s">
         <v>502</v>
       </c>
       <c r="E168" s="15">
         <v>10080007455</v>
       </c>
       <c r="F168" s="15"/>
       <c r="G168" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H168" s="15" t="s">
         <v>268</v>
@@ -8725,67 +8725,67 @@
       </c>
       <c r="N168" s="15"/>
       <c r="O168" s="15"/>
       <c r="P168" s="15"/>
       <c r="Q168" s="15"/>
       <c r="R168"/>
     </row>
     <row r="169" spans="1:18">
       <c r="B169" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C169" s="15" t="s">
         <v>503</v>
       </c>
       <c r="D169" s="15" t="s">
         <v>504</v>
       </c>
       <c r="E169" s="15" t="s">
         <v>505</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H169" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
         <v>1000</v>
       </c>
       <c r="K169" s="15">
         <v>0.56006</v>
       </c>
       <c r="L169" s="15">
         <v>0.48538</v>
       </c>
       <c r="M169" s="15">
         <v>0.46671</v>
       </c>
       <c r="N169" s="15">
-        <v>840</v>
+        <v>860</v>
       </c>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169"/>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
         <v>506</v>
       </c>
       <c r="D170" s="15" t="s">
         <v>507</v>
       </c>
       <c r="E170" s="15">
         <v>10080039950</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H170" s="15" t="s">
         <v>268</v>
@@ -8803,131 +8803,131 @@
       <c r="M170" s="15">
         <v>0.48636</v>
       </c>
       <c r="N170" s="15"/>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
         <v>508</v>
       </c>
       <c r="D171" s="15"/>
       <c r="E171" s="15">
         <v>10080003444</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H171" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
         <v>1000</v>
       </c>
       <c r="K171" s="15">
         <v>0.6546</v>
       </c>
       <c r="L171" s="15">
         <v>0.5127699999999999</v>
       </c>
       <c r="M171" s="15">
         <v>0.45822</v>
       </c>
       <c r="N171" s="15">
-        <v>679</v>
+        <v>827</v>
       </c>
       <c r="O171" s="15"/>
       <c r="P171" s="15"/>
       <c r="Q171" s="15"/>
       <c r="R171"/>
     </row>
     <row r="172" spans="1:18">
       <c r="B172" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C172" s="15" t="s">
         <v>509</v>
       </c>
       <c r="D172" s="15" t="s">
         <v>510</v>
       </c>
       <c r="E172" s="15">
         <v>10080003445</v>
       </c>
       <c r="F172" s="15"/>
       <c r="G172" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H172" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I172" s="15"/>
       <c r="J172" s="15">
         <v>1000</v>
       </c>
       <c r="K172" s="15">
         <v>0.5455</v>
       </c>
       <c r="L172" s="15">
         <v>0.36003</v>
       </c>
       <c r="M172" s="15">
         <v>0.31639</v>
       </c>
       <c r="N172" s="15">
-        <v>2930</v>
+        <v>3121</v>
       </c>
       <c r="O172" s="15"/>
       <c r="P172" s="15"/>
       <c r="Q172" s="15"/>
       <c r="R172"/>
     </row>
     <row r="173" spans="1:18">
       <c r="B173" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C173" s="15" t="s">
         <v>511</v>
       </c>
       <c r="D173" s="15"/>
       <c r="E173" s="15" t="s">
         <v>512</v>
       </c>
       <c r="F173" s="15"/>
       <c r="G173" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H173" s="15" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I173" s="15"/>
       <c r="J173" s="15">
         <v>1000</v>
       </c>
       <c r="K173" s="15">
         <v>0.39905</v>
       </c>
       <c r="L173" s="15">
         <v>0.37073</v>
       </c>
       <c r="M173" s="15">
         <v>0.35718</v>
       </c>
       <c r="N173" s="15"/>
       <c r="O173" s="15"/>
       <c r="P173" s="15"/>
       <c r="Q173" s="15"/>
       <c r="R173"/>
     </row>
     <row r="174" spans="1:18">
       <c r="B174" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C174" s="15" t="s">
@@ -8938,51 +8938,51 @@
       </c>
       <c r="E174" s="15" t="s">
         <v>515</v>
       </c>
       <c r="F174" s="15"/>
       <c r="G174" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H174" s="15" t="s">
         <v>400</v>
       </c>
       <c r="I174" s="15"/>
       <c r="J174" s="15">
         <v>3000</v>
       </c>
       <c r="K174" s="15">
         <v>0.10276</v>
       </c>
       <c r="L174" s="15">
         <v>0.08906</v>
       </c>
       <c r="M174" s="15">
         <v>0.08563</v>
       </c>
       <c r="N174" s="15">
-        <v>1780</v>
+        <v>1220</v>
       </c>
       <c r="O174" s="15"/>
       <c r="P174" s="15"/>
       <c r="Q174" s="15"/>
       <c r="R174"/>
     </row>
     <row r="175" spans="1:18">
       <c r="B175" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C175" s="15" t="s">
         <v>516</v>
       </c>
       <c r="D175" s="15" t="s">
         <v>517</v>
       </c>
       <c r="E175" s="15">
         <v>10080069120</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H175" s="15" t="s">
         <v>518</v>
@@ -9077,91 +9077,91 @@
       </c>
       <c r="M177" s="15">
         <v>0.21185</v>
       </c>
       <c r="N177" s="15"/>
       <c r="O177" s="15"/>
       <c r="P177" s="15"/>
       <c r="Q177" s="15"/>
       <c r="R177"/>
     </row>
     <row r="178" spans="1:18">
       <c r="B178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="15" t="s">
         <v>525</v>
       </c>
       <c r="D178" s="15" t="s">
         <v>526</v>
       </c>
       <c r="E178" s="15" t="s">
         <v>527</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15" t="s">
+        <v>325</v>
+      </c>
+      <c r="H178" s="15" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="I178" s="15"/>
       <c r="J178" s="15"/>
       <c r="K178" s="15">
         <v>0.19237</v>
       </c>
       <c r="L178" s="15">
         <v>0.19237</v>
       </c>
       <c r="M178" s="15">
         <v>0.19237</v>
       </c>
       <c r="N178" s="15"/>
       <c r="O178" s="15"/>
       <c r="P178" s="15"/>
       <c r="Q178" s="15"/>
       <c r="R178"/>
     </row>
     <row r="179" spans="1:18">
       <c r="B179" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C179" s="15" t="s">
         <v>528</v>
       </c>
       <c r="D179" s="15" t="s">
         <v>529</v>
       </c>
       <c r="E179" s="15" t="s">
         <v>530</v>
       </c>
       <c r="F179" s="15"/>
       <c r="G179" s="15" t="s">
+        <v>325</v>
+      </c>
+      <c r="H179" s="15" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="I179" s="15"/>
       <c r="J179" s="15"/>
       <c r="K179" s="15">
         <v>0.19236</v>
       </c>
       <c r="L179" s="15">
         <v>0.19236</v>
       </c>
       <c r="M179" s="15">
         <v>0.19236</v>
       </c>
       <c r="N179" s="15"/>
       <c r="O179" s="15"/>
       <c r="P179" s="15"/>
       <c r="Q179" s="15"/>
       <c r="R179"/>
     </row>
     <row r="180" spans="1:18">
       <c r="B180" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C180" s="15" t="s">
         <v>531</v>
       </c>
@@ -9193,51 +9193,51 @@
         <v>10</v>
       </c>
       <c r="O180" s="15"/>
       <c r="P180" s="15"/>
       <c r="Q180" s="15"/>
       <c r="R180"/>
     </row>
     <row r="181" spans="1:18">
       <c r="B181" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C181" s="15" t="s">
         <v>533</v>
       </c>
       <c r="D181" s="15" t="s">
         <v>534</v>
       </c>
       <c r="E181" s="15" t="s">
         <v>535</v>
       </c>
       <c r="F181" s="15"/>
       <c r="G181" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H181" s="15" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="I181" s="15"/>
       <c r="J181" s="15">
         <v>3000</v>
       </c>
       <c r="K181" s="15">
         <v>0.08423</v>
       </c>
       <c r="L181" s="15">
         <v>0.073</v>
       </c>
       <c r="M181" s="15">
         <v>0.07019</v>
       </c>
       <c r="N181" s="15"/>
       <c r="O181" s="15"/>
       <c r="P181" s="15"/>
       <c r="Q181" s="15"/>
       <c r="R181"/>
     </row>
     <row r="182" spans="1:18">
       <c r="B182" s="14"/>
       <c r="C182" s="15"/>
       <c r="D182" s="15"/>
       <c r="E182" s="15"/>