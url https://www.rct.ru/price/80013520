--- v12 (2026-07-31)
+++ v13 (2026-08-20)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="563">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="562">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>30.07.2026</t>
+    <t>20.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -877,53 +877,50 @@
   <si>
     <t>L-KLS14-MC7050-6.000-20-30-С</t>
   </si>
   <si>
     <t>MC7050 6.000MHz 20pF +/-30ppm -30~85°C, (SMD 7.0x5.0x1.1mm) / KLS14-MC7050-6.000-20-30-С</t>
   </si>
   <si>
     <t>UT-00098425</t>
   </si>
   <si>
     <t>Q7050</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t>KX-13T 8.0 MHz (12.87961)</t>
   </si>
   <si>
     <t>Размер 7.0×5.0×1.3 мм / KX-13T 8.0 MHz (12.87961)</t>
   </si>
   <si>
     <t>10-00011346</t>
   </si>
   <si>
-    <t>12.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>QSMD3.2x1.5x0.75 / KX-327NHT 32.768 kHz (12.87159)</t>
   </si>
   <si>
     <t>10-00011361</t>
   </si>
   <si>
     <t>Q3215</t>
   </si>
   <si>
     <t>KX-9AT 25 MHz (12.89004)</t>
   </si>
   <si>
     <t>5.0×3.2×1.0 мм, Температурный диапазон: -40/+85С, Стабильность частоты +/- 30ррm. / KX-9AT 25 MHz (12.89004)</t>
   </si>
   <si>
     <t>10-00011242</t>
   </si>
   <si>
     <t xml:space="preserve">12.89004 GEYER, </t>
   </si>
   <si>
     <t>UT-00154065</t>
   </si>
   <si>
     <t xml:space="preserve">KX-9AT 25 MHz (12.89004) GEYER, </t>
@@ -1126,53 +1123,50 @@
   <si>
     <t>UT-00089345</t>
   </si>
   <si>
     <t>SM306</t>
   </si>
   <si>
     <t>SMD2520-24.000-15pF-30/30PPM</t>
   </si>
   <si>
     <t>SMD 2520 24.000MHz 15pF 30/30ppm / SMD2520-24.000-15pF-30/30PPM</t>
   </si>
   <si>
     <t>UT-00098800</t>
   </si>
   <si>
     <t>S3215-32.768K-12.5-20-E</t>
   </si>
   <si>
     <t xml:space="preserve">SMD3215-32.768-12.5pF-20PPM </t>
   </si>
   <si>
     <t>10-00011424</t>
   </si>
   <si>
-    <t>07.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>X32.768-F12C-B-20-0.040-70K</t>
   </si>
   <si>
     <t>SMD3215-32.768-12.5pF-20PPM (X32.768-F12C-B-20-0.040-70K)</t>
   </si>
   <si>
     <t xml:space="preserve">X32.768-F12C-B-20-0.040-70K CALTRON, NX3215SA-32.768K-STD-MUA-8 NDK, NX3215SA-32.768K-STD-MUS-2 NDK, X3215-32.768K-12.5P MERCURY, X321532768KGD2SI YANGXING, </t>
   </si>
   <si>
     <t>SMD3225 27.12M 15PF 10ppm 10ppm -20 to 70C 40ohm</t>
   </si>
   <si>
     <t>SMD3225 27.1200MHz 15pF 10/10ppm (-20...+70C) 40ohm / SMD3225 27.12M / 15PF / +-10ppm / +-10ppm / -20 to 70C / 40ohm</t>
   </si>
   <si>
     <t>UT-00129972</t>
   </si>
   <si>
     <t xml:space="preserve">SMD3225-12.000-12pF-10/10PPM </t>
   </si>
   <si>
     <t xml:space="preserve">(SMD 3.2*2.5mm, -40~+85C, 80 ohm ) / SMD3225-12.000-12pF-10/10PPM </t>
   </si>
   <si>
     <t>LGE</t>
@@ -1204,51 +1198,51 @@
   <si>
     <t xml:space="preserve">(SMD 3.2*2.5mm) / SMD3225-16.000-12pF-10/10PPM </t>
   </si>
   <si>
     <t>S3225-16.000M-12-10-10</t>
   </si>
   <si>
     <t>X16.000-DX25-C-10-10B-70</t>
   </si>
   <si>
     <t>XTAL 16.000MHz 12pF 10/10ppm ESR=70R (-20~+70C) / SMD3225-16.000-12pF-10/10PPM (X16.000-DX25-C-10-10B-70)</t>
   </si>
   <si>
     <t>CF4016M00012001</t>
   </si>
   <si>
     <t>(SMD 3.2*2.5mm) / SMD3225-16.000-12pF-10/10PPM (CF4016M00012001)</t>
   </si>
   <si>
     <t>UT-00144138</t>
   </si>
   <si>
     <t>HUAXIN</t>
   </si>
   <si>
-    <t>29.08.2026</t>
+    <t>03.09.2026</t>
   </si>
   <si>
     <t>SX32Y016000BC1T001</t>
   </si>
   <si>
     <t>(SMD 3.2*2.5mm) / SMD3225-16.000-12pF-10/10PPM (SX32Y016000BC1T001)</t>
   </si>
   <si>
     <t>UT-00103759</t>
   </si>
   <si>
     <t>TKD</t>
   </si>
   <si>
     <t>X322516MOB4SI</t>
   </si>
   <si>
     <t>XTAL 16.000MHz 12pF 10/20ppm ESR=60R (-40...+85C) / SMD3225-16.000-12pF-10/20PPM (-40 to +85C) (X322516MOB4SI)</t>
   </si>
   <si>
     <t>UT-00153023</t>
   </si>
   <si>
     <t>S3225-24.000M-20-10-10</t>
   </si>
@@ -1325,50 +1319,53 @@
     <t>(SMD 3.2*2.5mm) / SMD3225-32.000-12pF-10/10PPM</t>
   </si>
   <si>
     <t>XL2OI-111-39M</t>
   </si>
   <si>
     <t>XTAL 39.000MHz 12pF 10/20ppm ESR=50R (-40~+85C) / SMD3225-39.000-12pF-10/20PPM (-40 to +85C) (XL2OI-111-39M)</t>
   </si>
   <si>
     <t>UT-00151827</t>
   </si>
   <si>
     <t>SMD5032- 8.000-18pF-30PPM</t>
   </si>
   <si>
     <t>4PIN / SMD5032- 8.000-18pF-30PPM</t>
   </si>
   <si>
     <t xml:space="preserve">KX-9A 8.0 MHz GEYER, </t>
   </si>
   <si>
     <t>S5032- 8.000M-18-30-30</t>
   </si>
   <si>
     <t>UT-00103716</t>
+  </si>
+  <si>
+    <t>17.11.2026</t>
   </si>
   <si>
     <t>UT-00103760</t>
   </si>
   <si>
     <t>X50328MSB4SI</t>
   </si>
   <si>
     <t>XTAL 8.000MHz 20pF 10/20ppm ESR=80R (-40~+85C) / SMD5032- 8.000-20pF-10PPM (-40 to 85C) (X50328MSB4SI)</t>
   </si>
   <si>
     <t>UT-00106321</t>
   </si>
   <si>
     <t>L-KLS14-SMD-7I-12.000-20-</t>
   </si>
   <si>
     <t>SMD5032-12.000-20pF-30PPM (L-KLS14-SMD-7I-12.000-20-30-B)</t>
   </si>
   <si>
     <t>S5032-18.432M-16-10-10</t>
   </si>
   <si>
     <t>4PIN / SMD5032-18.432-16pF-10PPM</t>
   </si>
@@ -5216,51 +5213,51 @@
       </c>
       <c r="E80" s="15" t="s">
         <v>250</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>238</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.24207</v>
       </c>
       <c r="L80" s="15">
         <v>0.20979</v>
       </c>
       <c r="M80" s="15">
         <v>0.20173</v>
       </c>
       <c r="N80" s="15">
-        <v>587</v>
+        <v>475</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>238</v>
@@ -5597,3647 +5594,3645 @@
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>284</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>285</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>286</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H90" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>1000</v>
       </c>
       <c r="K90" s="15">
-        <v>1.29</v>
+        <v>1.5</v>
       </c>
       <c r="L90" s="15">
-        <v>1.04</v>
+        <v>1.3</v>
       </c>
       <c r="M90" s="15">
-        <v>0.98774</v>
+        <v>1.25</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
-      <c r="P90" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15">
         <v>12.87159</v>
       </c>
       <c r="D91" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="E91" s="15" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="H91" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>3000</v>
       </c>
       <c r="K91" s="15">
-        <v>0.51285</v>
+        <v>0.47351</v>
       </c>
       <c r="L91" s="15">
-        <v>0.44447</v>
+        <v>0.41037</v>
       </c>
       <c r="M91" s="15">
-        <v>0.42738</v>
+        <v>0.39459</v>
       </c>
       <c r="N91" s="15">
-        <v>1380</v>
+        <v>1600</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="D92" s="15" t="s">
         <v>291</v>
       </c>
-      <c r="D92" s="15" t="s">
+      <c r="E92" s="15" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I92" s="15" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="J92" s="15">
         <v>1000</v>
       </c>
       <c r="K92" s="15">
         <v>1.56</v>
       </c>
       <c r="L92" s="15">
         <v>1.31</v>
       </c>
       <c r="M92" s="15">
         <v>1.26</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15">
         <v>12.89004</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="E93" s="15" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I93" s="15" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="J93" s="15">
         <v>1000</v>
       </c>
       <c r="K93" s="15">
-        <v>0.5739</v>
+        <v>0.47159</v>
       </c>
       <c r="L93" s="15">
-        <v>0.49738</v>
+        <v>0.40871</v>
       </c>
       <c r="M93" s="15">
-        <v>0.47825</v>
+        <v>0.39299</v>
       </c>
       <c r="N93" s="15">
-        <v>1229</v>
+        <v>1138</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>296</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>297</v>
       </c>
-      <c r="D94" s="15" t="s">
+      <c r="E94" s="15" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H94" s="15" t="s">
         <v>283</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>3000</v>
       </c>
       <c r="K94" s="15">
         <v>0.88513</v>
       </c>
       <c r="L94" s="15">
         <v>0.74237</v>
       </c>
       <c r="M94" s="15">
         <v>0.71382</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
+        <v>299</v>
+      </c>
+      <c r="D95" s="15" t="s">
         <v>300</v>
       </c>
-      <c r="D95" s="15" t="s">
+      <c r="E95" s="15" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>1000</v>
       </c>
       <c r="K95" s="15">
         <v>0.70297</v>
       </c>
       <c r="L95" s="15">
         <v>0.5895899999999999</v>
       </c>
       <c r="M95" s="15">
         <v>0.56691</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="D96" s="15" t="s">
         <v>304</v>
       </c>
-      <c r="D96" s="15" t="s">
+      <c r="E96" s="15" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H96" s="15" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>1000</v>
       </c>
       <c r="K96" s="15">
         <v>0.32933</v>
       </c>
       <c r="L96" s="15">
         <v>0.27621</v>
       </c>
       <c r="M96" s="15">
         <v>0.26559</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
+        <v>307</v>
+      </c>
+      <c r="D97" s="15" t="s">
         <v>308</v>
       </c>
-      <c r="D97" s="15" t="s">
+      <c r="E97" s="15" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H97" s="15" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>3000</v>
       </c>
       <c r="K97" s="15">
         <v>0.27317</v>
       </c>
       <c r="L97" s="15">
         <v>0.22911</v>
       </c>
       <c r="M97" s="15">
         <v>0.2203</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="D98" s="15" t="s">
         <v>312</v>
       </c>
-      <c r="D98" s="15" t="s">
+      <c r="E98" s="15" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H98" s="15" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>3000</v>
       </c>
       <c r="K98" s="15">
         <v>0.3145</v>
       </c>
       <c r="L98" s="15">
         <v>0.26377</v>
       </c>
       <c r="M98" s="15">
         <v>0.25363</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="D99" s="15" t="s">
         <v>315</v>
       </c>
-      <c r="D99" s="15" t="s">
+      <c r="E99" s="15" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H99" s="15" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>3000</v>
       </c>
       <c r="K99" s="15">
         <v>0.27171</v>
       </c>
       <c r="L99" s="15">
         <v>0.23548</v>
       </c>
       <c r="M99" s="15">
         <v>0.22643</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="D100" s="15" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="E100" s="15">
         <v>10080048854</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>100</v>
       </c>
       <c r="K100" s="15">
         <v>0.19288</v>
       </c>
       <c r="L100" s="15">
         <v>0.15816</v>
       </c>
       <c r="M100" s="15">
         <v>0.15172</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
+        <v>319</v>
+      </c>
+      <c r="D101" s="15" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="E101" s="15">
         <v>10080060194</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>3000</v>
       </c>
       <c r="K101" s="15">
         <v>0.27062</v>
       </c>
       <c r="L101" s="15">
         <v>0.21825</v>
       </c>
       <c r="M101" s="15">
         <v>0.20952</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="D102" s="15" t="s">
         <v>322</v>
       </c>
-      <c r="D102" s="15" t="s">
+      <c r="E102" s="15" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
+        <v>324</v>
+      </c>
+      <c r="H102" s="15" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15"/>
       <c r="K102" s="15">
         <v>0.17871</v>
       </c>
       <c r="L102" s="15">
         <v>0.17871</v>
       </c>
       <c r="M102" s="15">
         <v>0.17871</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="D103" s="15" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="E103" s="15">
         <v>10080076185</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15" t="s">
         <v>189</v>
       </c>
       <c r="H103" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>3000</v>
       </c>
       <c r="K103" s="15">
         <v>0.21375</v>
       </c>
       <c r="L103" s="15">
         <v>0.17812</v>
       </c>
       <c r="M103" s="15">
         <v>0.17099</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="D104" s="15" t="s">
         <v>330</v>
       </c>
-      <c r="D104" s="15" t="s">
+      <c r="E104" s="15" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="H104" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I104" s="15" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="J104" s="15">
         <v>3000</v>
       </c>
       <c r="K104" s="15">
         <v>0.4094</v>
       </c>
       <c r="L104" s="15">
         <v>0.39302</v>
       </c>
       <c r="M104" s="15">
         <v>0.37665</v>
       </c>
       <c r="N104" s="15"/>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="D105" s="15" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="E105" s="15">
         <v>10080070560</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I105" s="15" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="J105" s="15">
         <v>3000</v>
       </c>
       <c r="K105" s="15">
         <v>0.41921</v>
       </c>
       <c r="L105" s="15">
         <v>0.35159</v>
       </c>
       <c r="M105" s="15">
         <v>0.33806</v>
       </c>
       <c r="N105" s="15">
-        <v>2091</v>
+        <v>1673</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
+        <v>334</v>
+      </c>
+      <c r="D106" s="15" t="s">
         <v>335</v>
       </c>
-      <c r="D106" s="15" t="s">
+      <c r="E106" s="15" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="H106" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>3000</v>
       </c>
       <c r="K106" s="15">
         <v>0.5419</v>
       </c>
       <c r="L106" s="15">
         <v>0.4545</v>
       </c>
       <c r="M106" s="15">
         <v>0.43701</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="D107" s="15" t="s">
         <v>338</v>
       </c>
-      <c r="D107" s="15" t="s">
+      <c r="E107" s="15" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>3000</v>
       </c>
       <c r="K107" s="15">
         <v>0.1999</v>
       </c>
       <c r="L107" s="15">
         <v>0.1999</v>
       </c>
       <c r="M107" s="15">
         <v>0.1999</v>
       </c>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
+        <v>340</v>
+      </c>
+      <c r="D108" s="15" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="E108" s="15">
         <v>10080066222</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H108" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>3000</v>
       </c>
       <c r="K108" s="15">
         <v>0.24364</v>
       </c>
       <c r="L108" s="15">
         <v>0.20303</v>
       </c>
       <c r="M108" s="15">
         <v>0.1949</v>
       </c>
       <c r="N108" s="15"/>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
+        <v>342</v>
+      </c>
+      <c r="D109" s="15" t="s">
         <v>343</v>
       </c>
-      <c r="D109" s="15" t="s">
+      <c r="E109" s="15" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H109" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>3000</v>
       </c>
       <c r="K109" s="15">
         <v>0.12886</v>
       </c>
       <c r="L109" s="15">
         <v>0.12886</v>
       </c>
       <c r="M109" s="15">
         <v>0.12886</v>
       </c>
       <c r="N109" s="15">
-        <v>1583</v>
+        <v>1799</v>
       </c>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
+        <v>345</v>
+      </c>
+      <c r="D110" s="15" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="E110" s="15">
         <v>10080055330</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H110" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>1000</v>
       </c>
       <c r="K110" s="15">
         <v>0.33786</v>
       </c>
       <c r="L110" s="15">
         <v>0.27704</v>
       </c>
       <c r="M110" s="15">
         <v>0.26579</v>
       </c>
       <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
+        <v>347</v>
+      </c>
+      <c r="D111" s="15" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="E111" s="15">
         <v>10080055331</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H111" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>1000</v>
       </c>
       <c r="K111" s="15">
         <v>0.33579</v>
       </c>
       <c r="L111" s="15">
         <v>0.27534</v>
       </c>
       <c r="M111" s="15">
         <v>0.26417</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
+        <v>349</v>
+      </c>
+      <c r="D112" s="15" t="s">
         <v>350</v>
       </c>
-      <c r="D112" s="15" t="s">
+      <c r="E112" s="15" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H112" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>1000</v>
       </c>
       <c r="K112" s="15">
         <v>0.48577</v>
       </c>
       <c r="L112" s="15">
         <v>0.40743</v>
       </c>
       <c r="M112" s="15">
         <v>0.39175</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
+        <v>352</v>
+      </c>
+      <c r="D113" s="15" t="s">
         <v>353</v>
       </c>
-      <c r="D113" s="15" t="s">
+      <c r="E113" s="15" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H113" s="15" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>3000</v>
       </c>
       <c r="K113" s="15">
         <v>0.5</v>
       </c>
       <c r="L113" s="15">
         <v>0.36</v>
       </c>
       <c r="M113" s="15">
         <v>0.32</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="D114" s="15" t="s">
         <v>357</v>
       </c>
-      <c r="D114" s="15" t="s">
+      <c r="E114" s="15" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H114" s="15" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>1000</v>
       </c>
       <c r="K114" s="15">
         <v>0.55118</v>
       </c>
       <c r="L114" s="15">
         <v>0.36746</v>
       </c>
       <c r="M114" s="15">
         <v>0.33417</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
+        <v>359</v>
+      </c>
+      <c r="D115" s="15" t="s">
         <v>360</v>
       </c>
-      <c r="D115" s="15" t="s">
+      <c r="E115" s="15" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="H115" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>1000</v>
       </c>
       <c r="K115" s="15">
         <v>1.03</v>
       </c>
       <c r="L115" s="15">
         <v>0.86126</v>
       </c>
       <c r="M115" s="15">
         <v>0.82682</v>
       </c>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="D116" s="15" t="s">
         <v>364</v>
       </c>
-      <c r="D116" s="15" t="s">
+      <c r="E116" s="15" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
         <v>146</v>
       </c>
       <c r="H116" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>3000</v>
       </c>
       <c r="K116" s="15">
         <v>0.18976</v>
       </c>
       <c r="L116" s="15">
         <v>0.18114</v>
       </c>
       <c r="M116" s="15">
         <v>0.18114</v>
       </c>
       <c r="N116" s="15">
-        <v>668</v>
+        <v>593</v>
       </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="D117" s="15" t="s">
         <v>367</v>
       </c>
-      <c r="D117" s="15" t="s">
+      <c r="E117" s="15" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="H117" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>3000</v>
       </c>
       <c r="K117" s="15">
         <v>0.29524</v>
       </c>
       <c r="L117" s="15">
         <v>0.26051</v>
       </c>
       <c r="M117" s="15">
         <v>0.23445</v>
       </c>
-      <c r="N117" s="15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N117" s="15">
+        <v>7920</v>
+      </c>
+      <c r="O117" s="15"/>
+      <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="E118" s="15">
         <v>10080037532</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="H118" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I118" s="15" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="J118" s="15">
         <v>3000</v>
       </c>
       <c r="K118" s="15">
         <v>0.36442</v>
       </c>
       <c r="L118" s="15">
         <v>0.36442</v>
       </c>
       <c r="M118" s="15">
         <v>0.36442</v>
       </c>
       <c r="N118" s="15">
-        <v>3822</v>
+        <v>3705</v>
       </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
+        <v>372</v>
+      </c>
+      <c r="D119" s="15" t="s">
+        <v>373</v>
+      </c>
+      <c r="E119" s="15" t="s">
         <v>374</v>
-      </c>
-[...4 lines deleted...]
-        <v>376</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H119" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15"/>
       <c r="K119" s="15">
         <v>0.02865</v>
       </c>
       <c r="L119" s="15">
         <v>0.02865</v>
       </c>
       <c r="M119" s="15">
         <v>0.02865</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="E120" s="15">
         <v>10080059328</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H120" s="15" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>3000</v>
       </c>
       <c r="K120" s="15">
         <v>0.21231</v>
       </c>
       <c r="L120" s="15">
         <v>0.15223</v>
       </c>
       <c r="M120" s="15">
         <v>0.13219</v>
       </c>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
+        <v>378</v>
+      </c>
+      <c r="D121" s="15" t="s">
+        <v>379</v>
+      </c>
+      <c r="E121" s="15" t="s">
         <v>380</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>3000</v>
       </c>
       <c r="K121" s="15">
         <v>0.12994</v>
       </c>
       <c r="L121" s="15">
         <v>0.12474</v>
       </c>
       <c r="M121" s="15">
         <v>0.11954</v>
       </c>
       <c r="N121" s="15">
-        <v>556</v>
+        <v>642</v>
       </c>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="D122" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="E122" s="15" t="s">
         <v>383</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H122" s="15" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>3000</v>
       </c>
       <c r="K122" s="15">
         <v>0.10481</v>
       </c>
       <c r="L122" s="15">
         <v>0.08791</v>
       </c>
       <c r="M122" s="15">
         <v>0.08452999999999999</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E123" s="15">
         <v>10080057874</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H123" s="15" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>3000</v>
       </c>
       <c r="K123" s="15">
         <v>0.21129</v>
       </c>
       <c r="L123" s="15">
         <v>0.15149</v>
       </c>
       <c r="M123" s="15">
         <v>0.13156</v>
       </c>
       <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E124" s="15">
         <v>10000030179</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H124" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
         <v>3000</v>
       </c>
       <c r="K124" s="15">
         <v>0.115</v>
       </c>
       <c r="L124" s="15">
         <v>0.115</v>
       </c>
       <c r="M124" s="15">
         <v>0.115</v>
       </c>
       <c r="N124" s="15">
-        <v>1365</v>
+        <v>1055</v>
       </c>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E125" s="15">
         <v>10080035037</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H125" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
         <v>3000</v>
       </c>
       <c r="K125" s="15">
         <v>0.115</v>
       </c>
       <c r="L125" s="15">
         <v>0.115</v>
       </c>
       <c r="M125" s="15">
         <v>0.115</v>
       </c>
       <c r="N125" s="15"/>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
+        <v>390</v>
+      </c>
+      <c r="D126" s="15" t="s">
+        <v>391</v>
+      </c>
+      <c r="E126" s="15" t="s">
         <v>392</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H126" s="15" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>3000</v>
       </c>
       <c r="K126" s="15">
         <v>0.05403</v>
       </c>
       <c r="L126" s="15">
         <v>0.04532</v>
       </c>
       <c r="M126" s="15">
         <v>0.04358</v>
       </c>
       <c r="N126" s="15">
-        <v>1600</v>
+        <v>1984</v>
       </c>
       <c r="O126" s="15"/>
       <c r="P126" s="15" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
+        <v>395</v>
+      </c>
+      <c r="D127" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="E127" s="15" t="s">
         <v>397</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H127" s="15" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>3000</v>
       </c>
       <c r="K127" s="15">
         <v>0.06138</v>
       </c>
       <c r="L127" s="15">
         <v>0.06138</v>
       </c>
       <c r="M127" s="15">
         <v>0.06138</v>
       </c>
       <c r="N127" s="15">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
+        <v>399</v>
+      </c>
+      <c r="D128" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="E128" s="15" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H128" s="15" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>3000</v>
       </c>
       <c r="K128" s="15">
         <v>0.10025</v>
       </c>
       <c r="L128" s="15">
         <v>0.08688</v>
       </c>
       <c r="M128" s="15">
         <v>0.08354</v>
       </c>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
+        <v>402</v>
+      </c>
+      <c r="D129" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="E129" s="15" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H129" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
         <v>1000</v>
       </c>
       <c r="K129" s="15">
         <v>0.18064</v>
       </c>
       <c r="L129" s="15">
         <v>0.1515</v>
       </c>
       <c r="M129" s="15">
         <v>0.14568</v>
       </c>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
+        <v>405</v>
+      </c>
+      <c r="D130" s="15" t="s">
+        <v>406</v>
+      </c>
+      <c r="E130" s="15" t="s">
         <v>407</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H130" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
         <v>3000</v>
       </c>
       <c r="K130" s="15">
         <v>0.17132</v>
       </c>
       <c r="L130" s="15">
         <v>0.14369</v>
       </c>
       <c r="M130" s="15">
         <v>0.13816</v>
       </c>
       <c r="N130" s="15">
-        <v>1152</v>
+        <v>1512</v>
       </c>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D131" s="15" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="E131" s="15">
         <v>10080028631</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H131" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>3000</v>
       </c>
       <c r="K131" s="15">
         <v>0.13033</v>
       </c>
       <c r="L131" s="15">
         <v>0.12511</v>
       </c>
       <c r="M131" s="15">
         <v>0.1199</v>
       </c>
       <c r="N131" s="15"/>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="D132" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="E132" s="15" t="s">
         <v>412</v>
-      </c>
-[...4 lines deleted...]
-        <v>414</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H132" s="15" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>3000</v>
       </c>
       <c r="K132" s="15">
         <v>0.08328000000000001</v>
       </c>
       <c r="L132" s="15">
         <v>0.06985</v>
       </c>
       <c r="M132" s="15">
         <v>0.06716</v>
       </c>
       <c r="N132" s="15"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C133" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="D133" s="15" t="s">
+        <v>414</v>
+      </c>
+      <c r="E133" s="15" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H133" s="15" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
         <v>3000</v>
       </c>
       <c r="K133" s="15">
         <v>0.62298</v>
       </c>
       <c r="L133" s="15">
         <v>0.5225</v>
       </c>
       <c r="M133" s="15">
         <v>0.5024</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C134" s="15" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="D134" s="15" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="E134" s="15">
         <v>10080047507</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H134" s="15" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>3000</v>
       </c>
       <c r="K134" s="15">
         <v>0.17063</v>
       </c>
       <c r="L134" s="15">
         <v>0.1376</v>
       </c>
       <c r="M134" s="15">
         <v>0.13209</v>
       </c>
       <c r="N134" s="15"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="D135" s="15" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="E135" s="15">
         <v>10080059488</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H135" s="15" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
         <v>3000</v>
       </c>
       <c r="K135" s="15">
         <v>0.18334</v>
       </c>
       <c r="L135" s="15">
         <v>0.14786</v>
       </c>
       <c r="M135" s="15">
         <v>0.14194</v>
       </c>
       <c r="N135" s="15"/>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="15" t="s">
+        <v>419</v>
+      </c>
+      <c r="D136" s="15" t="s">
+        <v>420</v>
+      </c>
+      <c r="E136" s="15" t="s">
         <v>421</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H136" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
         <v>3000</v>
       </c>
       <c r="K136" s="15">
         <v>0.33994</v>
       </c>
       <c r="L136" s="15">
         <v>0.319</v>
       </c>
       <c r="M136" s="15">
         <v>0.30914</v>
       </c>
       <c r="N136" s="15"/>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C137" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="D137" s="15" t="s">
+        <v>423</v>
+      </c>
+      <c r="E137" s="15" t="s">
         <v>424</v>
-      </c>
-[...4 lines deleted...]
-        <v>426</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H137" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
         <v>3000</v>
       </c>
       <c r="K137" s="15">
         <v>0.2895</v>
       </c>
       <c r="L137" s="15">
         <v>0.24125</v>
       </c>
       <c r="M137" s="15">
         <v>0.2316</v>
       </c>
       <c r="N137" s="15"/>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D138" s="15" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="E138" s="15">
         <v>10080059329</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H138" s="15" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
         <v>3000</v>
       </c>
       <c r="K138" s="15">
         <v>0.21181</v>
       </c>
       <c r="L138" s="15">
         <v>0.15186</v>
       </c>
       <c r="M138" s="15">
         <v>0.13188</v>
       </c>
       <c r="N138" s="15">
-        <v>3333</v>
+        <v>3434</v>
       </c>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
+        <v>427</v>
+      </c>
+      <c r="D139" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="E139" s="15" t="s">
         <v>429</v>
-      </c>
-[...4 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H139" s="15" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="I139" s="15"/>
       <c r="J139" s="15">
         <v>3000</v>
       </c>
       <c r="K139" s="15">
         <v>0.0891</v>
       </c>
       <c r="L139" s="15">
         <v>0.07722</v>
       </c>
       <c r="M139" s="15">
         <v>0.07425</v>
       </c>
       <c r="N139" s="15"/>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C140" s="15" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D140" s="15" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E140" s="15">
         <v>10080039419</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H140" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I140" s="15" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="J140" s="15">
         <v>1000</v>
       </c>
       <c r="K140" s="15">
         <v>0.41891</v>
       </c>
       <c r="L140" s="15">
         <v>0.34909</v>
       </c>
       <c r="M140" s="15">
         <v>0.33513</v>
       </c>
       <c r="N140" s="15"/>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C141" s="15" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D141" s="15" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E141" s="15" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H141" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>1000</v>
       </c>
       <c r="K141" s="15">
         <v>0.33726</v>
       </c>
       <c r="L141" s="15">
         <v>0.28287</v>
       </c>
       <c r="M141" s="15">
         <v>0.27199</v>
       </c>
-      <c r="N141" s="15">
-[...3 lines deleted...]
-      <c r="P141" s="15"/>
+      <c r="N141" s="15"/>
+      <c r="O141" s="15">
+        <v>2011</v>
+      </c>
+      <c r="P141" s="15" t="s">
+        <v>435</v>
+      </c>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D142" s="15" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E142" s="15" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H142" s="15" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="15">
         <v>1000</v>
       </c>
       <c r="K142" s="15">
         <v>0.3842</v>
       </c>
       <c r="L142" s="15">
         <v>0.27798</v>
       </c>
       <c r="M142" s="15">
         <v>0.24257</v>
       </c>
       <c r="N142" s="15"/>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C143" s="15" t="s">
+        <v>437</v>
+      </c>
+      <c r="D143" s="15" t="s">
         <v>438</v>
       </c>
-      <c r="D143" s="15" t="s">
+      <c r="E143" s="15" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H143" s="15" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
         <v>1000</v>
       </c>
       <c r="K143" s="15">
         <v>0.25278</v>
       </c>
       <c r="L143" s="15">
         <v>0.212</v>
       </c>
       <c r="M143" s="15">
         <v>0.20385</v>
       </c>
       <c r="N143" s="15"/>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143"/>
     </row>
     <row r="144" spans="1:18">
       <c r="B144" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C144" s="15" t="s">
+        <v>440</v>
+      </c>
+      <c r="D144" s="15" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="E144" s="15">
         <v>10080067538</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H144" s="15" t="s">
         <v>283</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>1000</v>
       </c>
       <c r="K144" s="15">
         <v>0.40883</v>
       </c>
       <c r="L144" s="15">
         <v>0.34069</v>
       </c>
       <c r="M144" s="15">
         <v>0.32705</v>
       </c>
       <c r="N144" s="15">
-        <v>401</v>
+        <v>369</v>
       </c>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
+        <v>442</v>
+      </c>
+      <c r="D145" s="15" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="E145" s="15">
         <v>10080008725</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H145" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>1000</v>
       </c>
       <c r="K145" s="15">
         <v>0.41022</v>
       </c>
       <c r="L145" s="15">
         <v>0.27275</v>
       </c>
       <c r="M145" s="15">
         <v>0.24875</v>
       </c>
       <c r="N145" s="15">
-        <v>5453</v>
+        <v>4544</v>
       </c>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
+        <v>444</v>
+      </c>
+      <c r="D146" s="15" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="E146" s="15">
         <v>10080053957</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H146" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I146" s="15"/>
       <c r="J146" s="15">
         <v>1000</v>
       </c>
       <c r="K146" s="15">
         <v>0.33431</v>
       </c>
       <c r="L146" s="15">
         <v>0.27413</v>
       </c>
       <c r="M146" s="15">
         <v>0.26298</v>
       </c>
       <c r="N146" s="15"/>
       <c r="O146" s="15"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146"/>
     </row>
     <row r="147" spans="1:18">
       <c r="B147" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C147" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="D147" s="15" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="E147" s="15">
         <v>10080019148</v>
       </c>
       <c r="F147" s="15"/>
       <c r="G147" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H147" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I147" s="15"/>
       <c r="J147" s="15">
         <v>1000</v>
       </c>
       <c r="K147" s="15">
         <v>0.8363699999999999</v>
       </c>
       <c r="L147" s="15">
         <v>0.44434</v>
       </c>
       <c r="M147" s="15">
         <v>0.37897</v>
       </c>
       <c r="N147" s="15"/>
       <c r="O147" s="15"/>
       <c r="P147" s="15"/>
       <c r="Q147" s="15"/>
       <c r="R147"/>
     </row>
     <row r="148" spans="1:18">
       <c r="B148" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C148" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="D148" s="15" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="E148" s="15">
         <v>10080015637</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H148" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15">
         <v>1000</v>
       </c>
       <c r="K148" s="15">
         <v>0.36158</v>
       </c>
       <c r="L148" s="15">
         <v>0.2965</v>
       </c>
       <c r="M148" s="15">
         <v>0.28445</v>
       </c>
       <c r="N148" s="15"/>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148"/>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
+        <v>450</v>
+      </c>
+      <c r="D149" s="15" t="s">
         <v>451</v>
       </c>
-      <c r="D149" s="15" t="s">
+      <c r="E149" s="15" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H149" s="15" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="I149" s="15"/>
       <c r="J149" s="15">
         <v>1000</v>
       </c>
       <c r="K149" s="15">
         <v>0.28786</v>
       </c>
       <c r="L149" s="15">
         <v>0.24143</v>
       </c>
       <c r="M149" s="15">
         <v>0.23215</v>
       </c>
       <c r="N149" s="15"/>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149"/>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="D150" s="15" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
       <c r="E150" s="15">
         <v>10080003275</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H150" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I150" s="15"/>
       <c r="J150" s="15">
         <v>1000</v>
       </c>
       <c r="K150" s="15">
         <v>0.41458</v>
       </c>
       <c r="L150" s="15">
         <v>0.27602</v>
       </c>
       <c r="M150" s="15">
         <v>0.25093</v>
       </c>
       <c r="N150" s="15">
-        <v>8981</v>
+        <v>7607</v>
       </c>
       <c r="O150" s="15"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150"/>
     </row>
     <row r="151" spans="1:18">
       <c r="B151" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="D151" s="15" t="s">
         <v>457</v>
       </c>
-      <c r="D151" s="15" t="s">
+      <c r="E151" s="15" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="H151" s="15" t="s">
         <v>238</v>
       </c>
       <c r="I151" s="15"/>
       <c r="J151" s="15"/>
       <c r="K151" s="15">
         <v>1.46</v>
       </c>
       <c r="L151" s="15">
         <v>0.9780799999999999</v>
       </c>
       <c r="M151" s="15">
         <v>0.9177</v>
       </c>
       <c r="N151" s="15"/>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151"/>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
+        <v>460</v>
+      </c>
+      <c r="D152" s="15" t="s">
         <v>461</v>
       </c>
-      <c r="D152" s="15" t="s">
+      <c r="E152" s="15" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="H152" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
         <v>1000</v>
       </c>
       <c r="K152" s="15">
         <v>0.4149</v>
       </c>
       <c r="L152" s="15">
         <v>0.4149</v>
       </c>
       <c r="M152" s="15">
         <v>0.4149</v>
       </c>
       <c r="N152" s="15">
-        <v>1209</v>
+        <v>1129</v>
       </c>
       <c r="O152" s="15"/>
       <c r="P152" s="15"/>
       <c r="Q152" s="15"/>
       <c r="R152"/>
     </row>
     <row r="153" spans="1:18">
       <c r="B153" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="15" t="s">
+        <v>464</v>
+      </c>
+      <c r="D153" s="15" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="E153" s="15">
         <v>10080028964</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="H153" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>1000</v>
       </c>
       <c r="K153" s="15">
         <v>0.79799</v>
       </c>
       <c r="L153" s="15">
         <v>0.42392</v>
       </c>
       <c r="M153" s="15">
         <v>0.36161</v>
       </c>
       <c r="N153" s="15">
-        <v>5280</v>
+        <v>4081</v>
       </c>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="D154" s="15" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="E154" s="15">
         <v>10080007253</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="H154" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>1000</v>
       </c>
       <c r="K154" s="15">
         <v>0.42005</v>
       </c>
       <c r="L154" s="15">
         <v>0.35004</v>
       </c>
       <c r="M154" s="15">
         <v>0.33604</v>
       </c>
       <c r="N154" s="15">
-        <v>11076</v>
+        <v>12324</v>
       </c>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
+        <v>468</v>
+      </c>
+      <c r="D155" s="15" t="s">
         <v>469</v>
       </c>
-      <c r="D155" s="15" t="s">
+      <c r="E155" s="15" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="H155" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>1000</v>
       </c>
       <c r="K155" s="15">
         <v>0.4149</v>
       </c>
       <c r="L155" s="15">
         <v>0.4149</v>
       </c>
       <c r="M155" s="15">
         <v>0.4149</v>
       </c>
       <c r="N155" s="15">
-        <v>1017</v>
+        <v>1032</v>
       </c>
       <c r="O155" s="15"/>
       <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
+        <v>471</v>
+      </c>
+      <c r="D156" s="15" t="s">
         <v>472</v>
       </c>
-      <c r="D156" s="15" t="s">
+      <c r="E156" s="15" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="H156" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I156" s="15"/>
       <c r="J156" s="15">
         <v>1000</v>
       </c>
       <c r="K156" s="15">
         <v>0.53823</v>
       </c>
       <c r="L156" s="15">
         <v>0.51975</v>
       </c>
       <c r="M156" s="15">
         <v>0.50005</v>
       </c>
       <c r="N156" s="15"/>
       <c r="O156" s="15"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
+        <v>474</v>
+      </c>
+      <c r="D157" s="15" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="E157" s="15">
         <v>10080017356</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="H157" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I157" s="15"/>
       <c r="J157" s="15">
         <v>1000</v>
       </c>
       <c r="K157" s="15">
         <v>1.2</v>
       </c>
       <c r="L157" s="15">
         <v>0.63504</v>
       </c>
       <c r="M157" s="15">
         <v>0.5416800000000001</v>
       </c>
       <c r="N157" s="15">
-        <v>1349</v>
+        <v>1387</v>
       </c>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="D158" s="15" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="E158" s="15">
         <v>10080064247</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H158" s="15" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="I158" s="15"/>
       <c r="J158" s="15"/>
       <c r="K158" s="15">
         <v>0.71545</v>
       </c>
       <c r="L158" s="15">
         <v>0.59621</v>
       </c>
       <c r="M158" s="15">
         <v>0.57236</v>
       </c>
       <c r="N158" s="15"/>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158"/>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
+        <v>478</v>
+      </c>
+      <c r="D159" s="15" t="s">
         <v>479</v>
       </c>
-      <c r="D159" s="15" t="s">
+      <c r="E159" s="15" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H159" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>1000</v>
       </c>
       <c r="K159" s="15">
         <v>0.6503100000000001</v>
       </c>
       <c r="L159" s="15">
         <v>0.48774</v>
       </c>
       <c r="M159" s="15">
         <v>0.47172</v>
       </c>
       <c r="N159" s="15">
-        <v>1213</v>
+        <v>1361</v>
       </c>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
+        <v>481</v>
+      </c>
+      <c r="D160" s="15" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="E160" s="15">
         <v>10080059330</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H160" s="15" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="I160" s="15"/>
       <c r="J160" s="15">
         <v>1000</v>
       </c>
       <c r="K160" s="15">
         <v>0.4655</v>
       </c>
       <c r="L160" s="15">
         <v>0.33375</v>
       </c>
       <c r="M160" s="15">
         <v>0.28983</v>
       </c>
       <c r="N160" s="15"/>
       <c r="O160" s="15"/>
       <c r="P160" s="15"/>
       <c r="Q160" s="15"/>
       <c r="R160"/>
     </row>
     <row r="161" spans="1:18">
       <c r="B161" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C161" s="15" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D161" s="15"/>
       <c r="E161" s="15">
         <v>10080003446</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H161" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I161" s="15" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="J161" s="15">
         <v>1000</v>
       </c>
       <c r="K161" s="15">
         <v>1.04</v>
       </c>
       <c r="L161" s="15">
         <v>0.55205</v>
       </c>
       <c r="M161" s="15">
         <v>0.47088</v>
       </c>
       <c r="N161" s="15"/>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
       <c r="R161"/>
     </row>
     <row r="162" spans="1:18">
       <c r="B162" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="15" t="s">
+        <v>485</v>
+      </c>
+      <c r="D162" s="15" t="s">
         <v>486</v>
       </c>
-      <c r="D162" s="15" t="s">
+      <c r="E162" s="15" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H162" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I162" s="15"/>
       <c r="J162" s="15"/>
       <c r="K162" s="15">
         <v>0.51269</v>
       </c>
       <c r="L162" s="15">
         <v>0.43</v>
       </c>
       <c r="M162" s="15">
         <v>0.41346</v>
       </c>
       <c r="N162" s="15"/>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
       <c r="R162"/>
     </row>
     <row r="163" spans="1:18">
       <c r="B163" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C163" s="15" t="s">
+        <v>488</v>
+      </c>
+      <c r="D163" s="15" t="s">
         <v>489</v>
       </c>
-      <c r="D163" s="15" t="s">
+      <c r="E163" s="15" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H163" s="15" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>1000</v>
       </c>
       <c r="K163" s="15">
         <v>0.44</v>
       </c>
       <c r="L163" s="15">
         <v>0.44</v>
       </c>
       <c r="M163" s="15">
         <v>0.44</v>
       </c>
       <c r="N163" s="15">
         <v>10</v>
       </c>
       <c r="O163" s="15"/>
       <c r="P163" s="15"/>
       <c r="Q163" s="15"/>
       <c r="R163"/>
     </row>
     <row r="164" spans="1:18">
       <c r="B164" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C164" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="D164" s="15" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
       <c r="E164" s="15">
         <v>10080032890</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H164" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I164" s="15"/>
       <c r="J164" s="15">
         <v>1000</v>
       </c>
       <c r="K164" s="15">
         <v>0.58348</v>
       </c>
       <c r="L164" s="15">
         <v>0.47055</v>
       </c>
       <c r="M164" s="15">
         <v>0.45173</v>
       </c>
       <c r="N164" s="15"/>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
+        <v>493</v>
+      </c>
+      <c r="D165" s="15" t="s">
         <v>494</v>
       </c>
-      <c r="D165" s="15" t="s">
+      <c r="E165" s="15" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H165" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I165" s="15"/>
       <c r="J165" s="15">
         <v>1000</v>
       </c>
       <c r="K165" s="15">
         <v>0.38185</v>
       </c>
       <c r="L165" s="15">
         <v>0.30548</v>
       </c>
       <c r="M165" s="15">
         <v>0.28912</v>
       </c>
       <c r="N165" s="15">
-        <v>8597</v>
+        <v>6653</v>
       </c>
       <c r="O165" s="15"/>
       <c r="P165" s="15"/>
       <c r="Q165" s="15"/>
       <c r="R165"/>
     </row>
     <row r="166" spans="1:18">
       <c r="B166" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C166" s="15" t="s">
+        <v>496</v>
+      </c>
+      <c r="D166" s="15" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
       <c r="E166" s="15">
         <v>10000029749</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H166" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I166" s="15"/>
       <c r="J166" s="15">
         <v>1000</v>
       </c>
       <c r="K166" s="15">
         <v>0.3273</v>
       </c>
       <c r="L166" s="15">
         <v>0.25093</v>
       </c>
       <c r="M166" s="15">
         <v>0.22911</v>
       </c>
       <c r="N166" s="15">
-        <v>1132</v>
+        <v>1351</v>
       </c>
       <c r="O166" s="15"/>
       <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
       <c r="R166"/>
     </row>
     <row r="167" spans="1:18">
       <c r="B167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="15" t="s">
+        <v>498</v>
+      </c>
+      <c r="D167" s="15" t="s">
         <v>499</v>
       </c>
-      <c r="D167" s="15" t="s">
+      <c r="E167" s="15" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H167" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I167" s="15"/>
       <c r="J167" s="15">
         <v>1000</v>
       </c>
       <c r="K167" s="15">
         <v>0.4</v>
       </c>
       <c r="L167" s="15">
         <v>0.4</v>
       </c>
       <c r="M167" s="15">
         <v>0.4</v>
       </c>
       <c r="N167" s="15">
-        <v>2123</v>
+        <v>2093</v>
       </c>
       <c r="O167" s="15"/>
       <c r="P167" s="15"/>
       <c r="Q167" s="15"/>
       <c r="R167"/>
     </row>
     <row r="168" spans="1:18">
       <c r="B168" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C168" s="15" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="D168" s="15" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="E168" s="15">
         <v>10080007455</v>
       </c>
       <c r="F168" s="15"/>
       <c r="G168" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H168" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I168" s="15"/>
       <c r="J168" s="15">
         <v>1000</v>
       </c>
       <c r="K168" s="15">
         <v>1.07</v>
       </c>
       <c r="L168" s="15">
         <v>0.5902500000000001</v>
       </c>
       <c r="M168" s="15">
         <v>0.51411</v>
       </c>
       <c r="N168" s="15"/>
       <c r="O168" s="15"/>
       <c r="P168" s="15"/>
       <c r="Q168" s="15"/>
       <c r="R168"/>
     </row>
     <row r="169" spans="1:18">
       <c r="B169" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C169" s="15" t="s">
+        <v>502</v>
+      </c>
+      <c r="D169" s="15" t="s">
         <v>503</v>
       </c>
-      <c r="D169" s="15" t="s">
+      <c r="E169" s="15" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H169" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
         <v>1000</v>
       </c>
       <c r="K169" s="15">
         <v>0.56006</v>
       </c>
       <c r="L169" s="15">
         <v>0.48538</v>
       </c>
       <c r="M169" s="15">
         <v>0.46671</v>
       </c>
       <c r="N169" s="15">
-        <v>860</v>
+        <v>730</v>
       </c>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169"/>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
+        <v>505</v>
+      </c>
+      <c r="D170" s="15" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
       <c r="E170" s="15">
         <v>10080039950</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H170" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
         <v>1000</v>
       </c>
       <c r="K170" s="15">
         <v>0.61824</v>
       </c>
       <c r="L170" s="15">
         <v>0.50695</v>
       </c>
       <c r="M170" s="15">
         <v>0.48636</v>
       </c>
       <c r="N170" s="15"/>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="D171" s="15"/>
       <c r="E171" s="15">
         <v>10080003444</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H171" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
         <v>1000</v>
       </c>
       <c r="K171" s="15">
         <v>0.6546</v>
       </c>
       <c r="L171" s="15">
         <v>0.5127699999999999</v>
       </c>
       <c r="M171" s="15">
         <v>0.45822</v>
       </c>
       <c r="N171" s="15">
-        <v>827</v>
+        <v>679</v>
       </c>
       <c r="O171" s="15"/>
       <c r="P171" s="15"/>
       <c r="Q171" s="15"/>
       <c r="R171"/>
     </row>
     <row r="172" spans="1:18">
       <c r="B172" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C172" s="15" t="s">
+        <v>508</v>
+      </c>
+      <c r="D172" s="15" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="E172" s="15">
         <v>10080003445</v>
       </c>
       <c r="F172" s="15"/>
       <c r="G172" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H172" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I172" s="15"/>
       <c r="J172" s="15">
         <v>1000</v>
       </c>
       <c r="K172" s="15">
         <v>0.5455</v>
       </c>
       <c r="L172" s="15">
         <v>0.36003</v>
       </c>
       <c r="M172" s="15">
         <v>0.31639</v>
       </c>
       <c r="N172" s="15">
-        <v>3121</v>
+        <v>2360</v>
       </c>
       <c r="O172" s="15"/>
       <c r="P172" s="15"/>
       <c r="Q172" s="15"/>
       <c r="R172"/>
     </row>
     <row r="173" spans="1:18">
       <c r="B173" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C173" s="15" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="D173" s="15"/>
       <c r="E173" s="15" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="F173" s="15"/>
       <c r="G173" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H173" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="I173" s="15"/>
       <c r="J173" s="15">
         <v>1000</v>
       </c>
       <c r="K173" s="15">
         <v>0.39905</v>
       </c>
       <c r="L173" s="15">
         <v>0.37073</v>
       </c>
       <c r="M173" s="15">
         <v>0.35718</v>
       </c>
       <c r="N173" s="15"/>
       <c r="O173" s="15"/>
       <c r="P173" s="15"/>
       <c r="Q173" s="15"/>
       <c r="R173"/>
     </row>
     <row r="174" spans="1:18">
       <c r="B174" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C174" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="D174" s="15" t="s">
         <v>513</v>
       </c>
-      <c r="D174" s="15" t="s">
+      <c r="E174" s="15" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="F174" s="15"/>
       <c r="G174" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H174" s="15" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="I174" s="15"/>
       <c r="J174" s="15">
         <v>3000</v>
       </c>
       <c r="K174" s="15">
         <v>0.10276</v>
       </c>
       <c r="L174" s="15">
         <v>0.08906</v>
       </c>
       <c r="M174" s="15">
         <v>0.08563</v>
       </c>
       <c r="N174" s="15">
-        <v>1220</v>
+        <v>1300</v>
       </c>
       <c r="O174" s="15"/>
       <c r="P174" s="15"/>
       <c r="Q174" s="15"/>
       <c r="R174"/>
     </row>
     <row r="175" spans="1:18">
       <c r="B175" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C175" s="15" t="s">
+        <v>515</v>
+      </c>
+      <c r="D175" s="15" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
       <c r="E175" s="15">
         <v>10080069120</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H175" s="15" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="I175" s="15"/>
       <c r="J175" s="15"/>
       <c r="K175" s="15">
         <v>0.2879</v>
       </c>
       <c r="L175" s="15">
         <v>0.23991</v>
       </c>
       <c r="M175" s="15">
         <v>0.23032</v>
       </c>
       <c r="N175" s="15"/>
       <c r="O175" s="15"/>
       <c r="P175" s="15"/>
       <c r="Q175" s="15"/>
       <c r="R175"/>
     </row>
     <row r="176" spans="1:18">
       <c r="B176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C176" s="15" t="s">
+        <v>518</v>
+      </c>
+      <c r="D176" s="15" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
       <c r="E176" s="15">
         <v>10080061548</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H176" s="15" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="I176" s="15" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="J176" s="15">
         <v>2000</v>
       </c>
       <c r="K176" s="15">
         <v>0.47142</v>
       </c>
       <c r="L176" s="15">
         <v>0.39285</v>
       </c>
       <c r="M176" s="15">
         <v>0.37713</v>
       </c>
       <c r="N176" s="15"/>
       <c r="O176" s="15"/>
       <c r="P176" s="15"/>
       <c r="Q176" s="15"/>
       <c r="R176"/>
     </row>
     <row r="177" spans="1:18">
       <c r="B177" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C177" s="15" t="s">
+        <v>521</v>
+      </c>
+      <c r="D177" s="15" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="E177" s="15">
         <v>10080057441</v>
       </c>
       <c r="F177" s="15"/>
       <c r="G177" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H177" s="15" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="I177" s="15"/>
       <c r="J177" s="15">
         <v>1000</v>
       </c>
       <c r="K177" s="15">
         <v>0.26482</v>
       </c>
       <c r="L177" s="15">
         <v>0.22067</v>
       </c>
       <c r="M177" s="15">
         <v>0.21185</v>
       </c>
       <c r="N177" s="15"/>
       <c r="O177" s="15"/>
       <c r="P177" s="15"/>
       <c r="Q177" s="15"/>
       <c r="R177"/>
     </row>
     <row r="178" spans="1:18">
       <c r="B178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="D178" s="15" t="s">
         <v>525</v>
       </c>
-      <c r="D178" s="15" t="s">
+      <c r="E178" s="15" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15" t="s">
+        <v>324</v>
+      </c>
+      <c r="H178" s="15" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="I178" s="15"/>
       <c r="J178" s="15"/>
       <c r="K178" s="15">
         <v>0.19237</v>
       </c>
       <c r="L178" s="15">
         <v>0.19237</v>
       </c>
       <c r="M178" s="15">
         <v>0.19237</v>
       </c>
       <c r="N178" s="15"/>
       <c r="O178" s="15"/>
       <c r="P178" s="15"/>
       <c r="Q178" s="15"/>
       <c r="R178"/>
     </row>
     <row r="179" spans="1:18">
       <c r="B179" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C179" s="15" t="s">
+        <v>527</v>
+      </c>
+      <c r="D179" s="15" t="s">
         <v>528</v>
       </c>
-      <c r="D179" s="15" t="s">
+      <c r="E179" s="15" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="F179" s="15"/>
       <c r="G179" s="15" t="s">
+        <v>324</v>
+      </c>
+      <c r="H179" s="15" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="I179" s="15"/>
       <c r="J179" s="15"/>
       <c r="K179" s="15">
         <v>0.19236</v>
       </c>
       <c r="L179" s="15">
         <v>0.19236</v>
       </c>
       <c r="M179" s="15">
         <v>0.19236</v>
       </c>
       <c r="N179" s="15"/>
       <c r="O179" s="15"/>
       <c r="P179" s="15"/>
       <c r="Q179" s="15"/>
       <c r="R179"/>
     </row>
     <row r="180" spans="1:18">
       <c r="B180" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C180" s="15" t="s">
+        <v>530</v>
+      </c>
+      <c r="D180" s="15" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="E180" s="15">
         <v>10080076155</v>
       </c>
       <c r="F180" s="15"/>
       <c r="G180" s="15" t="s">
         <v>189</v>
       </c>
       <c r="H180" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I180" s="15"/>
       <c r="J180" s="15"/>
       <c r="K180" s="15">
         <v>0.27713</v>
       </c>
       <c r="L180" s="15">
         <v>0.23093</v>
       </c>
       <c r="M180" s="15">
         <v>0.2217</v>
       </c>
       <c r="N180" s="15">
         <v>10</v>
       </c>
       <c r="O180" s="15"/>
       <c r="P180" s="15"/>
       <c r="Q180" s="15"/>
       <c r="R180"/>
     </row>
     <row r="181" spans="1:18">
       <c r="B181" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C181" s="15" t="s">
+        <v>532</v>
+      </c>
+      <c r="D181" s="15" t="s">
         <v>533</v>
       </c>
-      <c r="D181" s="15" t="s">
+      <c r="E181" s="15" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="F181" s="15"/>
       <c r="G181" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H181" s="15" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="I181" s="15"/>
       <c r="J181" s="15">
         <v>3000</v>
       </c>
       <c r="K181" s="15">
         <v>0.08423</v>
       </c>
       <c r="L181" s="15">
         <v>0.073</v>
       </c>
       <c r="M181" s="15">
         <v>0.07019</v>
       </c>
       <c r="N181" s="15"/>
       <c r="O181" s="15"/>
       <c r="P181" s="15"/>
       <c r="Q181" s="15"/>
       <c r="R181"/>
     </row>
     <row r="182" spans="1:18">
       <c r="B182" s="14"/>
       <c r="C182" s="15"/>
       <c r="D182" s="15"/>
       <c r="E182" s="15"/>
@@ -9294,317 +9289,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>544</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>