--- v13 (2026-08-20)
+++ v14 (2026-09-10)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="562">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="561">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>20.08.2026</t>
+    <t>09.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1198,53 +1198,50 @@
   <si>
     <t xml:space="preserve">(SMD 3.2*2.5mm) / SMD3225-16.000-12pF-10/10PPM </t>
   </si>
   <si>
     <t>S3225-16.000M-12-10-10</t>
   </si>
   <si>
     <t>X16.000-DX25-C-10-10B-70</t>
   </si>
   <si>
     <t>XTAL 16.000MHz 12pF 10/10ppm ESR=70R (-20~+70C) / SMD3225-16.000-12pF-10/10PPM (X16.000-DX25-C-10-10B-70)</t>
   </si>
   <si>
     <t>CF4016M00012001</t>
   </si>
   <si>
     <t>(SMD 3.2*2.5mm) / SMD3225-16.000-12pF-10/10PPM (CF4016M00012001)</t>
   </si>
   <si>
     <t>UT-00144138</t>
   </si>
   <si>
     <t>HUAXIN</t>
   </si>
   <si>
-    <t>03.09.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>SX32Y016000BC1T001</t>
   </si>
   <si>
     <t>(SMD 3.2*2.5mm) / SMD3225-16.000-12pF-10/10PPM (SX32Y016000BC1T001)</t>
   </si>
   <si>
     <t>UT-00103759</t>
   </si>
   <si>
     <t>TKD</t>
   </si>
   <si>
     <t>X322516MOB4SI</t>
   </si>
   <si>
     <t>XTAL 16.000MHz 12pF 10/20ppm ESR=60R (-40...+85C) / SMD3225-16.000-12pF-10/20PPM (-40 to +85C) (X322516MOB4SI)</t>
   </si>
   <si>
     <t>UT-00153023</t>
   </si>
   <si>
     <t>S3225-24.000M-20-10-10</t>
   </si>
   <si>
     <t>(SMD 3.2*2.5mm) / SMD3225-24.000-20pF-10/10PPM</t>
@@ -1321,51 +1318,51 @@
   <si>
     <t>XL2OI-111-39M</t>
   </si>
   <si>
     <t>XTAL 39.000MHz 12pF 10/20ppm ESR=50R (-40~+85C) / SMD3225-39.000-12pF-10/20PPM (-40 to +85C) (XL2OI-111-39M)</t>
   </si>
   <si>
     <t>UT-00151827</t>
   </si>
   <si>
     <t>SMD5032- 8.000-18pF-30PPM</t>
   </si>
   <si>
     <t>4PIN / SMD5032- 8.000-18pF-30PPM</t>
   </si>
   <si>
     <t xml:space="preserve">KX-9A 8.0 MHz GEYER, </t>
   </si>
   <si>
     <t>S5032- 8.000M-18-30-30</t>
   </si>
   <si>
     <t>UT-00103716</t>
   </si>
   <si>
-    <t>17.11.2026</t>
+    <t>01.12.2026</t>
   </si>
   <si>
     <t>UT-00103760</t>
   </si>
   <si>
     <t>X50328MSB4SI</t>
   </si>
   <si>
     <t>XTAL 8.000MHz 20pF 10/20ppm ESR=80R (-40~+85C) / SMD5032- 8.000-20pF-10PPM (-40 to 85C) (X50328MSB4SI)</t>
   </si>
   <si>
     <t>UT-00106321</t>
   </si>
   <si>
     <t>L-KLS14-SMD-7I-12.000-20-</t>
   </si>
   <si>
     <t>SMD5032-12.000-20pF-30PPM (L-KLS14-SMD-7I-12.000-20-30-B)</t>
   </si>
   <si>
     <t>S5032-18.432M-16-10-10</t>
   </si>
   <si>
     <t>4PIN / SMD5032-18.432-16pF-10PPM</t>
   </si>
@@ -5213,51 +5210,51 @@
       </c>
       <c r="E80" s="15" t="s">
         <v>250</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>238</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.24207</v>
       </c>
       <c r="L80" s="15">
         <v>0.20979</v>
       </c>
       <c r="M80" s="15">
         <v>0.20173</v>
       </c>
       <c r="N80" s="15">
-        <v>475</v>
+        <v>184</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>238</v>
@@ -5594,99 +5591,99 @@
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>284</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>285</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>286</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H90" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>1000</v>
       </c>
       <c r="K90" s="15">
-        <v>1.5</v>
+        <v>1.35</v>
       </c>
       <c r="L90" s="15">
-        <v>1.3</v>
+        <v>1.17</v>
       </c>
       <c r="M90" s="15">
-        <v>1.25</v>
+        <v>1.13</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15">
         <v>12.87159</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>287</v>
       </c>
       <c r="E91" s="15" t="s">
         <v>288</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15" t="s">
         <v>289</v>
       </c>
       <c r="H91" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>3000</v>
       </c>
       <c r="K91" s="15">
         <v>0.47351</v>
       </c>
       <c r="L91" s="15">
         <v>0.41037</v>
       </c>
       <c r="M91" s="15">
         <v>0.39459</v>
       </c>
       <c r="N91" s="15">
-        <v>1600</v>
+        <v>1234</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>290</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>291</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>292</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I92" s="15" t="s">
@@ -5722,51 +5719,51 @@
       </c>
       <c r="E93" s="15" t="s">
         <v>294</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I93" s="15" t="s">
         <v>295</v>
       </c>
       <c r="J93" s="15">
         <v>1000</v>
       </c>
       <c r="K93" s="15">
         <v>0.47159</v>
       </c>
       <c r="L93" s="15">
         <v>0.40871</v>
       </c>
       <c r="M93" s="15">
         <v>0.39299</v>
       </c>
       <c r="N93" s="15">
-        <v>1138</v>
+        <v>1560</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>296</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>297</v>
       </c>
       <c r="E94" s="15" t="s">
         <v>298</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H94" s="15" t="s">
         <v>283</v>
@@ -6190,51 +6187,51 @@
         <v>10080070560</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
         <v>289</v>
       </c>
       <c r="H105" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I105" s="15" t="s">
         <v>333</v>
       </c>
       <c r="J105" s="15">
         <v>3000</v>
       </c>
       <c r="K105" s="15">
         <v>0.41921</v>
       </c>
       <c r="L105" s="15">
         <v>0.35159</v>
       </c>
       <c r="M105" s="15">
         <v>0.33806</v>
       </c>
       <c r="N105" s="15">
-        <v>1673</v>
+        <v>1580</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
         <v>334</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>335</v>
       </c>
       <c r="E106" s="15" t="s">
         <v>336</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15" t="s">
         <v>289</v>
       </c>
       <c r="H106" s="15" t="s">
         <v>328</v>
@@ -6348,51 +6345,51 @@
       </c>
       <c r="E109" s="15" t="s">
         <v>344</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H109" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>3000</v>
       </c>
       <c r="K109" s="15">
         <v>0.12886</v>
       </c>
       <c r="L109" s="15">
         <v>0.12886</v>
       </c>
       <c r="M109" s="15">
         <v>0.12886</v>
       </c>
       <c r="N109" s="15">
-        <v>1799</v>
+        <v>1487</v>
       </c>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
         <v>345</v>
       </c>
       <c r="D110" s="15" t="s">
         <v>346</v>
       </c>
       <c r="E110" s="15">
         <v>10080055330</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H110" s="15" t="s">
         <v>328</v>
@@ -6623,135 +6620,135 @@
       </c>
       <c r="E116" s="15" t="s">
         <v>365</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
         <v>146</v>
       </c>
       <c r="H116" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>3000</v>
       </c>
       <c r="K116" s="15">
         <v>0.18976</v>
       </c>
       <c r="L116" s="15">
         <v>0.18114</v>
       </c>
       <c r="M116" s="15">
         <v>0.18114</v>
       </c>
       <c r="N116" s="15">
-        <v>593</v>
+        <v>543</v>
       </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
         <v>366</v>
       </c>
       <c r="D117" s="15" t="s">
         <v>367</v>
       </c>
       <c r="E117" s="15" t="s">
         <v>368</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
         <v>289</v>
       </c>
       <c r="H117" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>3000</v>
       </c>
       <c r="K117" s="15">
-        <v>0.29524</v>
+        <v>0.25605</v>
       </c>
       <c r="L117" s="15">
-        <v>0.26051</v>
+        <v>0.22191</v>
       </c>
       <c r="M117" s="15">
-        <v>0.23445</v>
+        <v>0.21338</v>
       </c>
       <c r="N117" s="15">
-        <v>7920</v>
+        <v>6885</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>369</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>370</v>
       </c>
       <c r="E118" s="15">
         <v>10080037532</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
         <v>289</v>
       </c>
       <c r="H118" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I118" s="15" t="s">
         <v>371</v>
       </c>
       <c r="J118" s="15">
         <v>3000</v>
       </c>
       <c r="K118" s="15">
         <v>0.36442</v>
       </c>
       <c r="L118" s="15">
         <v>0.36442</v>
       </c>
       <c r="M118" s="15">
         <v>0.36442</v>
       </c>
       <c r="N118" s="15">
-        <v>3705</v>
+        <v>3528</v>
       </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
         <v>372</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>373</v>
       </c>
       <c r="E119" s="15" t="s">
         <v>374</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H119" s="15" t="s">
         <v>233</v>
@@ -6824,51 +6821,51 @@
       </c>
       <c r="E121" s="15" t="s">
         <v>380</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>3000</v>
       </c>
       <c r="K121" s="15">
         <v>0.12994</v>
       </c>
       <c r="L121" s="15">
         <v>0.12474</v>
       </c>
       <c r="M121" s="15">
         <v>0.11954</v>
       </c>
       <c r="N121" s="15">
-        <v>642</v>
+        <v>479</v>
       </c>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
         <v>381</v>
       </c>
       <c r="D122" s="15" t="s">
         <v>382</v>
       </c>
       <c r="E122" s="15" t="s">
         <v>383</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H122" s="15" t="s">
         <v>384</v>
@@ -6943,51 +6940,51 @@
       </c>
       <c r="E124" s="15">
         <v>10000030179</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H124" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
         <v>3000</v>
       </c>
       <c r="K124" s="15">
         <v>0.115</v>
       </c>
       <c r="L124" s="15">
         <v>0.115</v>
       </c>
       <c r="M124" s="15">
         <v>0.115</v>
       </c>
       <c r="N124" s="15">
-        <v>1055</v>
+        <v>993</v>
       </c>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
         <v>388</v>
       </c>
       <c r="D125" s="15" t="s">
         <v>389</v>
       </c>
       <c r="E125" s="15">
         <v>10080035037</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H125" s="15" t="s">
         <v>268</v>
@@ -7014,2218 +7011,2216 @@
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>390</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>391</v>
       </c>
       <c r="E126" s="15" t="s">
         <v>392</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H126" s="15" t="s">
         <v>393</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>3000</v>
       </c>
       <c r="K126" s="15">
-        <v>0.05403</v>
+        <v>0.08217000000000001</v>
       </c>
       <c r="L126" s="15">
-        <v>0.04532</v>
+        <v>0.07121</v>
       </c>
       <c r="M126" s="15">
-        <v>0.04358</v>
+        <v>0.06848</v>
       </c>
       <c r="N126" s="15">
-        <v>1984</v>
+        <v>1466</v>
       </c>
       <c r="O126" s="15"/>
-      <c r="P126" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D127" s="15" t="s">
         <v>395</v>
       </c>
-      <c r="D127" s="15" t="s">
+      <c r="E127" s="15" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H127" s="15" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>3000</v>
       </c>
       <c r="K127" s="15">
         <v>0.06138</v>
       </c>
       <c r="L127" s="15">
         <v>0.06138</v>
       </c>
       <c r="M127" s="15">
         <v>0.06138</v>
       </c>
       <c r="N127" s="15">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
+        <v>398</v>
+      </c>
+      <c r="D128" s="15" t="s">
         <v>399</v>
       </c>
-      <c r="D128" s="15" t="s">
+      <c r="E128" s="15" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H128" s="15" t="s">
         <v>384</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>3000</v>
       </c>
       <c r="K128" s="15">
         <v>0.10025</v>
       </c>
       <c r="L128" s="15">
         <v>0.08688</v>
       </c>
       <c r="M128" s="15">
         <v>0.08354</v>
       </c>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
+        <v>401</v>
+      </c>
+      <c r="D129" s="15" t="s">
         <v>402</v>
       </c>
-      <c r="D129" s="15" t="s">
+      <c r="E129" s="15" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H129" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
         <v>1000</v>
       </c>
       <c r="K129" s="15">
         <v>0.18064</v>
       </c>
       <c r="L129" s="15">
         <v>0.1515</v>
       </c>
       <c r="M129" s="15">
         <v>0.14568</v>
       </c>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
+        <v>404</v>
+      </c>
+      <c r="D130" s="15" t="s">
         <v>405</v>
       </c>
-      <c r="D130" s="15" t="s">
+      <c r="E130" s="15" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H130" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
         <v>3000</v>
       </c>
       <c r="K130" s="15">
         <v>0.17132</v>
       </c>
       <c r="L130" s="15">
         <v>0.14369</v>
       </c>
       <c r="M130" s="15">
         <v>0.13816</v>
       </c>
       <c r="N130" s="15">
-        <v>1512</v>
+        <v>1404</v>
       </c>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
+        <v>407</v>
+      </c>
+      <c r="D131" s="15" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="E131" s="15">
         <v>10080028631</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H131" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>3000</v>
       </c>
       <c r="K131" s="15">
         <v>0.13033</v>
       </c>
       <c r="L131" s="15">
         <v>0.12511</v>
       </c>
       <c r="M131" s="15">
         <v>0.1199</v>
       </c>
       <c r="N131" s="15"/>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
+        <v>409</v>
+      </c>
+      <c r="D132" s="15" t="s">
         <v>410</v>
       </c>
-      <c r="D132" s="15" t="s">
+      <c r="E132" s="15" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H132" s="15" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>3000</v>
       </c>
       <c r="K132" s="15">
         <v>0.08328000000000001</v>
       </c>
       <c r="L132" s="15">
         <v>0.06985</v>
       </c>
       <c r="M132" s="15">
         <v>0.06716</v>
       </c>
       <c r="N132" s="15"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C133" s="15" t="s">
+        <v>412</v>
+      </c>
+      <c r="D133" s="15" t="s">
         <v>413</v>
       </c>
-      <c r="D133" s="15" t="s">
+      <c r="E133" s="15" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H133" s="15" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
         <v>3000</v>
       </c>
       <c r="K133" s="15">
         <v>0.62298</v>
       </c>
       <c r="L133" s="15">
         <v>0.5225</v>
       </c>
       <c r="M133" s="15">
         <v>0.5024</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C134" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="D134" s="15" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="E134" s="15">
         <v>10080047507</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H134" s="15" t="s">
         <v>377</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>3000</v>
       </c>
       <c r="K134" s="15">
         <v>0.17063</v>
       </c>
       <c r="L134" s="15">
         <v>0.1376</v>
       </c>
       <c r="M134" s="15">
         <v>0.13209</v>
       </c>
       <c r="N134" s="15"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="D135" s="15" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
       <c r="E135" s="15">
         <v>10080059488</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H135" s="15" t="s">
         <v>377</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
         <v>3000</v>
       </c>
       <c r="K135" s="15">
         <v>0.18334</v>
       </c>
       <c r="L135" s="15">
         <v>0.14786</v>
       </c>
       <c r="M135" s="15">
         <v>0.14194</v>
       </c>
       <c r="N135" s="15"/>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="D136" s="15" t="s">
         <v>419</v>
       </c>
-      <c r="D136" s="15" t="s">
+      <c r="E136" s="15" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H136" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
         <v>3000</v>
       </c>
       <c r="K136" s="15">
         <v>0.33994</v>
       </c>
       <c r="L136" s="15">
         <v>0.319</v>
       </c>
       <c r="M136" s="15">
         <v>0.30914</v>
       </c>
       <c r="N136" s="15"/>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C137" s="15" t="s">
+        <v>421</v>
+      </c>
+      <c r="D137" s="15" t="s">
         <v>422</v>
       </c>
-      <c r="D137" s="15" t="s">
+      <c r="E137" s="15" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H137" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
         <v>3000</v>
       </c>
       <c r="K137" s="15">
         <v>0.2895</v>
       </c>
       <c r="L137" s="15">
         <v>0.24125</v>
       </c>
       <c r="M137" s="15">
         <v>0.2316</v>
       </c>
       <c r="N137" s="15"/>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="D138" s="15" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="E138" s="15">
         <v>10080059329</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H138" s="15" t="s">
         <v>377</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
         <v>3000</v>
       </c>
       <c r="K138" s="15">
         <v>0.21181</v>
       </c>
       <c r="L138" s="15">
         <v>0.15186</v>
       </c>
       <c r="M138" s="15">
         <v>0.13188</v>
       </c>
       <c r="N138" s="15">
-        <v>3434</v>
+        <v>3181</v>
       </c>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="D139" s="15" t="s">
         <v>427</v>
       </c>
-      <c r="D139" s="15" t="s">
+      <c r="E139" s="15" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H139" s="15" t="s">
         <v>384</v>
       </c>
       <c r="I139" s="15"/>
       <c r="J139" s="15">
         <v>3000</v>
       </c>
       <c r="K139" s="15">
         <v>0.0891</v>
       </c>
       <c r="L139" s="15">
         <v>0.07722</v>
       </c>
       <c r="M139" s="15">
         <v>0.07425</v>
       </c>
       <c r="N139" s="15"/>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C140" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="D140" s="15" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="E140" s="15">
         <v>10080039419</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H140" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I140" s="15" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="J140" s="15">
         <v>1000</v>
       </c>
       <c r="K140" s="15">
         <v>0.41891</v>
       </c>
       <c r="L140" s="15">
         <v>0.34909</v>
       </c>
       <c r="M140" s="15">
         <v>0.33513</v>
       </c>
       <c r="N140" s="15"/>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C141" s="15" t="s">
+        <v>432</v>
+      </c>
+      <c r="D141" s="15" t="s">
+        <v>430</v>
+      </c>
+      <c r="E141" s="15" t="s">
         <v>433</v>
-      </c>
-[...4 lines deleted...]
-        <v>434</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H141" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>1000</v>
       </c>
       <c r="K141" s="15">
         <v>0.33726</v>
       </c>
       <c r="L141" s="15">
         <v>0.28287</v>
       </c>
       <c r="M141" s="15">
         <v>0.27199</v>
       </c>
       <c r="N141" s="15"/>
       <c r="O141" s="15">
-        <v>2011</v>
+        <v>2520</v>
       </c>
       <c r="P141" s="15" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="D142" s="15" t="s">
         <v>430</v>
       </c>
-      <c r="D142" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142" s="15" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H142" s="15" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="15">
         <v>1000</v>
       </c>
       <c r="K142" s="15">
         <v>0.3842</v>
       </c>
       <c r="L142" s="15">
         <v>0.27798</v>
       </c>
       <c r="M142" s="15">
         <v>0.24257</v>
       </c>
       <c r="N142" s="15"/>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C143" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="D143" s="15" t="s">
         <v>437</v>
       </c>
-      <c r="D143" s="15" t="s">
+      <c r="E143" s="15" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H143" s="15" t="s">
         <v>384</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
         <v>1000</v>
       </c>
       <c r="K143" s="15">
         <v>0.25278</v>
       </c>
       <c r="L143" s="15">
         <v>0.212</v>
       </c>
       <c r="M143" s="15">
         <v>0.20385</v>
       </c>
       <c r="N143" s="15"/>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143"/>
     </row>
     <row r="144" spans="1:18">
       <c r="B144" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C144" s="15" t="s">
+        <v>439</v>
+      </c>
+      <c r="D144" s="15" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="E144" s="15">
         <v>10080067538</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H144" s="15" t="s">
         <v>283</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>1000</v>
       </c>
       <c r="K144" s="15">
         <v>0.40883</v>
       </c>
       <c r="L144" s="15">
         <v>0.34069</v>
       </c>
       <c r="M144" s="15">
         <v>0.32705</v>
       </c>
       <c r="N144" s="15">
-        <v>369</v>
+        <v>315</v>
       </c>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
+        <v>441</v>
+      </c>
+      <c r="D145" s="15" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="E145" s="15">
         <v>10080008725</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H145" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>1000</v>
       </c>
       <c r="K145" s="15">
         <v>0.41022</v>
       </c>
       <c r="L145" s="15">
         <v>0.27275</v>
       </c>
       <c r="M145" s="15">
         <v>0.24875</v>
       </c>
       <c r="N145" s="15">
-        <v>4544</v>
+        <v>4963</v>
       </c>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
+        <v>443</v>
+      </c>
+      <c r="D146" s="15" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="E146" s="15">
         <v>10080053957</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H146" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I146" s="15"/>
       <c r="J146" s="15">
         <v>1000</v>
       </c>
       <c r="K146" s="15">
         <v>0.33431</v>
       </c>
       <c r="L146" s="15">
         <v>0.27413</v>
       </c>
       <c r="M146" s="15">
         <v>0.26298</v>
       </c>
       <c r="N146" s="15"/>
       <c r="O146" s="15"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146"/>
     </row>
     <row r="147" spans="1:18">
       <c r="B147" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C147" s="15" t="s">
+        <v>445</v>
+      </c>
+      <c r="D147" s="15" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="E147" s="15">
         <v>10080019148</v>
       </c>
       <c r="F147" s="15"/>
       <c r="G147" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H147" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I147" s="15"/>
       <c r="J147" s="15">
         <v>1000</v>
       </c>
       <c r="K147" s="15">
         <v>0.8363699999999999</v>
       </c>
       <c r="L147" s="15">
         <v>0.44434</v>
       </c>
       <c r="M147" s="15">
         <v>0.37897</v>
       </c>
       <c r="N147" s="15"/>
       <c r="O147" s="15"/>
       <c r="P147" s="15"/>
       <c r="Q147" s="15"/>
       <c r="R147"/>
     </row>
     <row r="148" spans="1:18">
       <c r="B148" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C148" s="15" t="s">
+        <v>447</v>
+      </c>
+      <c r="D148" s="15" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="E148" s="15">
         <v>10080015637</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H148" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15">
         <v>1000</v>
       </c>
       <c r="K148" s="15">
         <v>0.36158</v>
       </c>
       <c r="L148" s="15">
         <v>0.2965</v>
       </c>
       <c r="M148" s="15">
         <v>0.28445</v>
       </c>
       <c r="N148" s="15"/>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148"/>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="D149" s="15" t="s">
         <v>450</v>
       </c>
-      <c r="D149" s="15" t="s">
+      <c r="E149" s="15" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H149" s="15" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="I149" s="15"/>
       <c r="J149" s="15">
         <v>1000</v>
       </c>
       <c r="K149" s="15">
         <v>0.28786</v>
       </c>
       <c r="L149" s="15">
         <v>0.24143</v>
       </c>
       <c r="M149" s="15">
         <v>0.23215</v>
       </c>
       <c r="N149" s="15"/>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149"/>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
+        <v>453</v>
+      </c>
+      <c r="D150" s="15" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="E150" s="15">
         <v>10080003275</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15" t="s">
         <v>237</v>
       </c>
       <c r="H150" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I150" s="15"/>
       <c r="J150" s="15">
         <v>1000</v>
       </c>
       <c r="K150" s="15">
         <v>0.41458</v>
       </c>
       <c r="L150" s="15">
         <v>0.27602</v>
       </c>
       <c r="M150" s="15">
         <v>0.25093</v>
       </c>
       <c r="N150" s="15">
-        <v>7607</v>
+        <v>9192</v>
       </c>
       <c r="O150" s="15"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150"/>
     </row>
     <row r="151" spans="1:18">
       <c r="B151" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="15" t="s">
+        <v>455</v>
+      </c>
+      <c r="D151" s="15" t="s">
         <v>456</v>
       </c>
-      <c r="D151" s="15" t="s">
+      <c r="E151" s="15" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="H151" s="15" t="s">
         <v>238</v>
       </c>
       <c r="I151" s="15"/>
       <c r="J151" s="15"/>
       <c r="K151" s="15">
         <v>1.46</v>
       </c>
       <c r="L151" s="15">
         <v>0.9780799999999999</v>
       </c>
       <c r="M151" s="15">
         <v>0.9177</v>
       </c>
       <c r="N151" s="15"/>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151"/>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
+        <v>459</v>
+      </c>
+      <c r="D152" s="15" t="s">
         <v>460</v>
       </c>
-      <c r="D152" s="15" t="s">
+      <c r="E152" s="15" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="H152" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
         <v>1000</v>
       </c>
       <c r="K152" s="15">
         <v>0.4149</v>
       </c>
       <c r="L152" s="15">
         <v>0.4149</v>
       </c>
       <c r="M152" s="15">
         <v>0.4149</v>
       </c>
       <c r="N152" s="15">
-        <v>1129</v>
+        <v>1400</v>
       </c>
       <c r="O152" s="15"/>
       <c r="P152" s="15"/>
       <c r="Q152" s="15"/>
       <c r="R152"/>
     </row>
     <row r="153" spans="1:18">
       <c r="B153" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="15" t="s">
+        <v>463</v>
+      </c>
+      <c r="D153" s="15" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="E153" s="15">
         <v>10080028964</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="H153" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>1000</v>
       </c>
       <c r="K153" s="15">
         <v>0.79799</v>
       </c>
       <c r="L153" s="15">
         <v>0.42392</v>
       </c>
       <c r="M153" s="15">
         <v>0.36161</v>
       </c>
       <c r="N153" s="15">
-        <v>4081</v>
+        <v>5160</v>
       </c>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
+        <v>465</v>
+      </c>
+      <c r="D154" s="15" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="E154" s="15">
         <v>10080007253</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="H154" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>1000</v>
       </c>
       <c r="K154" s="15">
         <v>0.42005</v>
       </c>
       <c r="L154" s="15">
         <v>0.35004</v>
       </c>
       <c r="M154" s="15">
         <v>0.33604</v>
       </c>
       <c r="N154" s="15">
-        <v>12324</v>
+        <v>9360</v>
       </c>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
+        <v>467</v>
+      </c>
+      <c r="D155" s="15" t="s">
         <v>468</v>
       </c>
-      <c r="D155" s="15" t="s">
+      <c r="E155" s="15" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="H155" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>1000</v>
       </c>
       <c r="K155" s="15">
         <v>0.4149</v>
       </c>
       <c r="L155" s="15">
         <v>0.4149</v>
       </c>
       <c r="M155" s="15">
         <v>0.4149</v>
       </c>
       <c r="N155" s="15">
-        <v>1032</v>
+        <v>1232</v>
       </c>
       <c r="O155" s="15"/>
       <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
+        <v>470</v>
+      </c>
+      <c r="D156" s="15" t="s">
         <v>471</v>
       </c>
-      <c r="D156" s="15" t="s">
+      <c r="E156" s="15" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="H156" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I156" s="15"/>
       <c r="J156" s="15">
         <v>1000</v>
       </c>
       <c r="K156" s="15">
         <v>0.53823</v>
       </c>
       <c r="L156" s="15">
         <v>0.51975</v>
       </c>
       <c r="M156" s="15">
         <v>0.50005</v>
       </c>
       <c r="N156" s="15"/>
       <c r="O156" s="15"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
+        <v>473</v>
+      </c>
+      <c r="D157" s="15" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="E157" s="15">
         <v>10080017356</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="H157" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I157" s="15"/>
       <c r="J157" s="15">
         <v>1000</v>
       </c>
       <c r="K157" s="15">
         <v>1.2</v>
       </c>
       <c r="L157" s="15">
         <v>0.63504</v>
       </c>
       <c r="M157" s="15">
         <v>0.5416800000000001</v>
       </c>
       <c r="N157" s="15">
-        <v>1387</v>
+        <v>1368</v>
       </c>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
+        <v>475</v>
+      </c>
+      <c r="D158" s="15" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="E158" s="15">
         <v>10080064247</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H158" s="15" t="s">
         <v>377</v>
       </c>
       <c r="I158" s="15"/>
       <c r="J158" s="15"/>
       <c r="K158" s="15">
         <v>0.71545</v>
       </c>
       <c r="L158" s="15">
         <v>0.59621</v>
       </c>
       <c r="M158" s="15">
         <v>0.57236</v>
       </c>
       <c r="N158" s="15"/>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158"/>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
+        <v>477</v>
+      </c>
+      <c r="D159" s="15" t="s">
         <v>478</v>
       </c>
-      <c r="D159" s="15" t="s">
+      <c r="E159" s="15" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H159" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>1000</v>
       </c>
       <c r="K159" s="15">
         <v>0.6503100000000001</v>
       </c>
       <c r="L159" s="15">
         <v>0.48774</v>
       </c>
       <c r="M159" s="15">
         <v>0.47172</v>
       </c>
       <c r="N159" s="15">
-        <v>1361</v>
+        <v>1230</v>
       </c>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
+        <v>480</v>
+      </c>
+      <c r="D160" s="15" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
       <c r="E160" s="15">
         <v>10080059330</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H160" s="15" t="s">
         <v>377</v>
       </c>
       <c r="I160" s="15"/>
       <c r="J160" s="15">
         <v>1000</v>
       </c>
       <c r="K160" s="15">
         <v>0.4655</v>
       </c>
       <c r="L160" s="15">
         <v>0.33375</v>
       </c>
       <c r="M160" s="15">
         <v>0.28983</v>
       </c>
       <c r="N160" s="15"/>
       <c r="O160" s="15"/>
       <c r="P160" s="15"/>
       <c r="Q160" s="15"/>
       <c r="R160"/>
     </row>
     <row r="161" spans="1:18">
       <c r="B161" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C161" s="15" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D161" s="15"/>
       <c r="E161" s="15">
         <v>10080003446</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H161" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I161" s="15" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="J161" s="15">
         <v>1000</v>
       </c>
       <c r="K161" s="15">
         <v>1.04</v>
       </c>
       <c r="L161" s="15">
         <v>0.55205</v>
       </c>
       <c r="M161" s="15">
         <v>0.47088</v>
       </c>
       <c r="N161" s="15"/>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
       <c r="R161"/>
     </row>
     <row r="162" spans="1:18">
       <c r="B162" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="15" t="s">
+        <v>484</v>
+      </c>
+      <c r="D162" s="15" t="s">
         <v>485</v>
       </c>
-      <c r="D162" s="15" t="s">
+      <c r="E162" s="15" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H162" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I162" s="15"/>
       <c r="J162" s="15"/>
       <c r="K162" s="15">
         <v>0.51269</v>
       </c>
       <c r="L162" s="15">
         <v>0.43</v>
       </c>
       <c r="M162" s="15">
         <v>0.41346</v>
       </c>
       <c r="N162" s="15"/>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
       <c r="R162"/>
     </row>
     <row r="163" spans="1:18">
       <c r="B163" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C163" s="15" t="s">
+        <v>487</v>
+      </c>
+      <c r="D163" s="15" t="s">
         <v>488</v>
       </c>
-      <c r="D163" s="15" t="s">
+      <c r="E163" s="15" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H163" s="15" t="s">
         <v>377</v>
       </c>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>1000</v>
       </c>
       <c r="K163" s="15">
         <v>0.44</v>
       </c>
       <c r="L163" s="15">
         <v>0.44</v>
       </c>
       <c r="M163" s="15">
         <v>0.44</v>
       </c>
       <c r="N163" s="15">
         <v>10</v>
       </c>
       <c r="O163" s="15"/>
       <c r="P163" s="15"/>
       <c r="Q163" s="15"/>
       <c r="R163"/>
     </row>
     <row r="164" spans="1:18">
       <c r="B164" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C164" s="15" t="s">
+        <v>490</v>
+      </c>
+      <c r="D164" s="15" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
       <c r="E164" s="15">
         <v>10080032890</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H164" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I164" s="15"/>
       <c r="J164" s="15">
         <v>1000</v>
       </c>
       <c r="K164" s="15">
         <v>0.58348</v>
       </c>
       <c r="L164" s="15">
         <v>0.47055</v>
       </c>
       <c r="M164" s="15">
         <v>0.45173</v>
       </c>
       <c r="N164" s="15"/>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
+        <v>492</v>
+      </c>
+      <c r="D165" s="15" t="s">
         <v>493</v>
       </c>
-      <c r="D165" s="15" t="s">
+      <c r="E165" s="15" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H165" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I165" s="15"/>
       <c r="J165" s="15">
         <v>1000</v>
       </c>
       <c r="K165" s="15">
         <v>0.38185</v>
       </c>
       <c r="L165" s="15">
         <v>0.30548</v>
       </c>
       <c r="M165" s="15">
         <v>0.28912</v>
       </c>
       <c r="N165" s="15">
-        <v>6653</v>
+        <v>7676</v>
       </c>
       <c r="O165" s="15"/>
       <c r="P165" s="15"/>
       <c r="Q165" s="15"/>
       <c r="R165"/>
     </row>
     <row r="166" spans="1:18">
       <c r="B166" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C166" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="D166" s="15" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="E166" s="15">
         <v>10000029749</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H166" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I166" s="15"/>
       <c r="J166" s="15">
         <v>1000</v>
       </c>
       <c r="K166" s="15">
         <v>0.3273</v>
       </c>
       <c r="L166" s="15">
         <v>0.25093</v>
       </c>
       <c r="M166" s="15">
         <v>0.22911</v>
       </c>
       <c r="N166" s="15">
-        <v>1351</v>
+        <v>1588</v>
       </c>
       <c r="O166" s="15"/>
       <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
       <c r="R166"/>
     </row>
     <row r="167" spans="1:18">
       <c r="B167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="15" t="s">
+        <v>497</v>
+      </c>
+      <c r="D167" s="15" t="s">
         <v>498</v>
       </c>
-      <c r="D167" s="15" t="s">
+      <c r="E167" s="15" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H167" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I167" s="15"/>
       <c r="J167" s="15">
         <v>1000</v>
       </c>
       <c r="K167" s="15">
         <v>0.4</v>
       </c>
       <c r="L167" s="15">
         <v>0.4</v>
       </c>
       <c r="M167" s="15">
         <v>0.4</v>
       </c>
       <c r="N167" s="15">
-        <v>2093</v>
+        <v>1944</v>
       </c>
       <c r="O167" s="15"/>
       <c r="P167" s="15"/>
       <c r="Q167" s="15"/>
       <c r="R167"/>
     </row>
     <row r="168" spans="1:18">
       <c r="B168" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C168" s="15" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="D168" s="15" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E168" s="15">
         <v>10080007455</v>
       </c>
       <c r="F168" s="15"/>
       <c r="G168" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H168" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I168" s="15"/>
       <c r="J168" s="15">
         <v>1000</v>
       </c>
       <c r="K168" s="15">
         <v>1.07</v>
       </c>
       <c r="L168" s="15">
         <v>0.5902500000000001</v>
       </c>
       <c r="M168" s="15">
         <v>0.51411</v>
       </c>
       <c r="N168" s="15"/>
       <c r="O168" s="15"/>
       <c r="P168" s="15"/>
       <c r="Q168" s="15"/>
       <c r="R168"/>
     </row>
     <row r="169" spans="1:18">
       <c r="B169" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C169" s="15" t="s">
+        <v>501</v>
+      </c>
+      <c r="D169" s="15" t="s">
         <v>502</v>
       </c>
-      <c r="D169" s="15" t="s">
+      <c r="E169" s="15" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H169" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
         <v>1000</v>
       </c>
       <c r="K169" s="15">
         <v>0.56006</v>
       </c>
       <c r="L169" s="15">
         <v>0.48538</v>
       </c>
       <c r="M169" s="15">
         <v>0.46671</v>
       </c>
       <c r="N169" s="15">
-        <v>730</v>
+        <v>860</v>
       </c>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169"/>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
+        <v>504</v>
+      </c>
+      <c r="D170" s="15" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="E170" s="15">
         <v>10080039950</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H170" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
         <v>1000</v>
       </c>
       <c r="K170" s="15">
         <v>0.61824</v>
       </c>
       <c r="L170" s="15">
         <v>0.50695</v>
       </c>
       <c r="M170" s="15">
         <v>0.48636</v>
       </c>
       <c r="N170" s="15"/>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="D171" s="15"/>
       <c r="E171" s="15">
         <v>10080003444</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H171" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
         <v>1000</v>
       </c>
       <c r="K171" s="15">
         <v>0.6546</v>
       </c>
       <c r="L171" s="15">
         <v>0.5127699999999999</v>
       </c>
       <c r="M171" s="15">
         <v>0.45822</v>
       </c>
       <c r="N171" s="15">
-        <v>679</v>
+        <v>798</v>
       </c>
       <c r="O171" s="15"/>
       <c r="P171" s="15"/>
       <c r="Q171" s="15"/>
       <c r="R171"/>
     </row>
     <row r="172" spans="1:18">
       <c r="B172" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C172" s="15" t="s">
+        <v>507</v>
+      </c>
+      <c r="D172" s="15" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
       <c r="E172" s="15">
         <v>10080003445</v>
       </c>
       <c r="F172" s="15"/>
       <c r="G172" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H172" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I172" s="15"/>
       <c r="J172" s="15">
         <v>1000</v>
       </c>
       <c r="K172" s="15">
         <v>0.5455</v>
       </c>
       <c r="L172" s="15">
         <v>0.36003</v>
       </c>
       <c r="M172" s="15">
         <v>0.31639</v>
       </c>
       <c r="N172" s="15">
-        <v>2360</v>
+        <v>3083</v>
       </c>
       <c r="O172" s="15"/>
       <c r="P172" s="15"/>
       <c r="Q172" s="15"/>
       <c r="R172"/>
     </row>
     <row r="173" spans="1:18">
       <c r="B173" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C173" s="15" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="D173" s="15"/>
       <c r="E173" s="15" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F173" s="15"/>
       <c r="G173" s="15" t="s">
         <v>282</v>
       </c>
       <c r="H173" s="15" t="s">
         <v>328</v>
       </c>
       <c r="I173" s="15"/>
       <c r="J173" s="15">
         <v>1000</v>
       </c>
       <c r="K173" s="15">
         <v>0.39905</v>
       </c>
       <c r="L173" s="15">
         <v>0.37073</v>
       </c>
       <c r="M173" s="15">
         <v>0.35718</v>
       </c>
       <c r="N173" s="15"/>
       <c r="O173" s="15"/>
       <c r="P173" s="15"/>
       <c r="Q173" s="15"/>
       <c r="R173"/>
     </row>
     <row r="174" spans="1:18">
       <c r="B174" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C174" s="15" t="s">
+        <v>511</v>
+      </c>
+      <c r="D174" s="15" t="s">
         <v>512</v>
       </c>
-      <c r="D174" s="15" t="s">
+      <c r="E174" s="15" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="F174" s="15"/>
       <c r="G174" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H174" s="15" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="I174" s="15"/>
       <c r="J174" s="15">
         <v>3000</v>
       </c>
       <c r="K174" s="15">
         <v>0.10276</v>
       </c>
       <c r="L174" s="15">
         <v>0.08906</v>
       </c>
       <c r="M174" s="15">
         <v>0.08563</v>
       </c>
       <c r="N174" s="15">
-        <v>1300</v>
+        <v>1340</v>
       </c>
       <c r="O174" s="15"/>
       <c r="P174" s="15"/>
       <c r="Q174" s="15"/>
       <c r="R174"/>
     </row>
     <row r="175" spans="1:18">
       <c r="B175" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C175" s="15" t="s">
+        <v>514</v>
+      </c>
+      <c r="D175" s="15" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="E175" s="15">
         <v>10080069120</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H175" s="15" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="I175" s="15"/>
       <c r="J175" s="15"/>
       <c r="K175" s="15">
         <v>0.2879</v>
       </c>
       <c r="L175" s="15">
         <v>0.23991</v>
       </c>
       <c r="M175" s="15">
         <v>0.23032</v>
       </c>
       <c r="N175" s="15"/>
       <c r="O175" s="15"/>
       <c r="P175" s="15"/>
       <c r="Q175" s="15"/>
       <c r="R175"/>
     </row>
     <row r="176" spans="1:18">
       <c r="B176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C176" s="15" t="s">
+        <v>517</v>
+      </c>
+      <c r="D176" s="15" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
       <c r="E176" s="15">
         <v>10080061548</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H176" s="15" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="I176" s="15" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="J176" s="15">
         <v>2000</v>
       </c>
       <c r="K176" s="15">
         <v>0.47142</v>
       </c>
       <c r="L176" s="15">
         <v>0.39285</v>
       </c>
       <c r="M176" s="15">
         <v>0.37713</v>
       </c>
       <c r="N176" s="15"/>
       <c r="O176" s="15"/>
       <c r="P176" s="15"/>
       <c r="Q176" s="15"/>
       <c r="R176"/>
     </row>
     <row r="177" spans="1:18">
       <c r="B177" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C177" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="D177" s="15" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
       <c r="E177" s="15">
         <v>10080057441</v>
       </c>
       <c r="F177" s="15"/>
       <c r="G177" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H177" s="15" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="I177" s="15"/>
       <c r="J177" s="15">
         <v>1000</v>
       </c>
       <c r="K177" s="15">
         <v>0.26482</v>
       </c>
       <c r="L177" s="15">
         <v>0.22067</v>
       </c>
       <c r="M177" s="15">
         <v>0.21185</v>
       </c>
       <c r="N177" s="15"/>
       <c r="O177" s="15"/>
       <c r="P177" s="15"/>
       <c r="Q177" s="15"/>
       <c r="R177"/>
     </row>
     <row r="178" spans="1:18">
       <c r="B178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="15" t="s">
+        <v>523</v>
+      </c>
+      <c r="D178" s="15" t="s">
         <v>524</v>
       </c>
-      <c r="D178" s="15" t="s">
+      <c r="E178" s="15" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15" t="s">
         <v>324</v>
       </c>
       <c r="H178" s="15" t="s">
         <v>325</v>
       </c>
       <c r="I178" s="15"/>
       <c r="J178" s="15"/>
       <c r="K178" s="15">
         <v>0.19237</v>
       </c>
       <c r="L178" s="15">
         <v>0.19237</v>
       </c>
       <c r="M178" s="15">
         <v>0.19237</v>
       </c>
       <c r="N178" s="15"/>
       <c r="O178" s="15"/>
       <c r="P178" s="15"/>
       <c r="Q178" s="15"/>
       <c r="R178"/>
     </row>
     <row r="179" spans="1:18">
       <c r="B179" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C179" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="D179" s="15" t="s">
         <v>527</v>
       </c>
-      <c r="D179" s="15" t="s">
+      <c r="E179" s="15" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
       <c r="F179" s="15"/>
       <c r="G179" s="15" t="s">
         <v>324</v>
       </c>
       <c r="H179" s="15" t="s">
         <v>325</v>
       </c>
       <c r="I179" s="15"/>
       <c r="J179" s="15"/>
       <c r="K179" s="15">
         <v>0.19236</v>
       </c>
       <c r="L179" s="15">
         <v>0.19236</v>
       </c>
       <c r="M179" s="15">
         <v>0.19236</v>
       </c>
       <c r="N179" s="15"/>
       <c r="O179" s="15"/>
       <c r="P179" s="15"/>
       <c r="Q179" s="15"/>
       <c r="R179"/>
     </row>
     <row r="180" spans="1:18">
       <c r="B180" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C180" s="15" t="s">
+        <v>529</v>
+      </c>
+      <c r="D180" s="15" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
       <c r="E180" s="15">
         <v>10080076155</v>
       </c>
       <c r="F180" s="15"/>
       <c r="G180" s="15" t="s">
         <v>189</v>
       </c>
       <c r="H180" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I180" s="15"/>
       <c r="J180" s="15"/>
       <c r="K180" s="15">
         <v>0.27713</v>
       </c>
       <c r="L180" s="15">
         <v>0.23093</v>
       </c>
       <c r="M180" s="15">
         <v>0.2217</v>
       </c>
       <c r="N180" s="15">
         <v>10</v>
       </c>
       <c r="O180" s="15"/>
       <c r="P180" s="15"/>
       <c r="Q180" s="15"/>
       <c r="R180"/>
     </row>
     <row r="181" spans="1:18">
       <c r="B181" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C181" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="D181" s="15" t="s">
         <v>532</v>
       </c>
-      <c r="D181" s="15" t="s">
+      <c r="E181" s="15" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="F181" s="15"/>
       <c r="G181" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H181" s="15" t="s">
         <v>384</v>
       </c>
       <c r="I181" s="15"/>
       <c r="J181" s="15">
         <v>3000</v>
       </c>
       <c r="K181" s="15">
         <v>0.08423</v>
       </c>
       <c r="L181" s="15">
         <v>0.073</v>
       </c>
       <c r="M181" s="15">
         <v>0.07019</v>
       </c>
       <c r="N181" s="15"/>
       <c r="O181" s="15"/>
       <c r="P181" s="15"/>
       <c r="Q181" s="15"/>
@@ -9289,317 +9284,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>543</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>