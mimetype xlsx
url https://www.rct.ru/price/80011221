--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1551,51 +1551,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J16" s="15">
         <v>1</v>
       </c>
       <c r="K16" s="15">
         <v>10.3</v>
       </c>
       <c r="L16" s="15">
         <v>10.3</v>
       </c>
       <c r="M16" s="15">
         <v>10.3</v>
       </c>
       <c r="N16" s="15">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="15"/>
@@ -1627,92 +1627,92 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J18" s="15">
         <v>1</v>
       </c>
       <c r="K18" s="15">
         <v>10.3</v>
       </c>
       <c r="L18" s="15">
         <v>10.3</v>
       </c>
       <c r="M18" s="15">
         <v>10.3</v>
       </c>
       <c r="N18" s="15">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1</v>
       </c>
       <c r="K19" s="15">
         <v>5.6</v>
       </c>
       <c r="L19" s="15">
         <v>5.6</v>
       </c>
       <c r="M19" s="15">
         <v>5.6</v>
       </c>
       <c r="N19" s="15">
-        <v>91</v>
+        <v>62</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15" t="s">
@@ -1826,174 +1826,174 @@
       </c>
       <c r="E23" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>79</v>
       </c>
       <c r="J23" s="15">
         <v>1</v>
       </c>
       <c r="K23" s="15">
         <v>7.3</v>
       </c>
       <c r="L23" s="15">
         <v>7.3</v>
       </c>
       <c r="M23" s="15">
         <v>7.3</v>
       </c>
       <c r="N23" s="15">
-        <v>207</v>
+        <v>163</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>83</v>
       </c>
       <c r="J24" s="15">
         <v>1</v>
       </c>
       <c r="K24" s="15">
         <v>7.3</v>
       </c>
       <c r="L24" s="15">
         <v>7.3</v>
       </c>
       <c r="M24" s="15">
         <v>7.3</v>
       </c>
       <c r="N24" s="15">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>7.8</v>
       </c>
       <c r="L25" s="15">
         <v>7.8</v>
       </c>
       <c r="M25" s="15">
         <v>7.8</v>
       </c>
       <c r="N25" s="15">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>91</v>
       </c>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>7.8</v>
       </c>
       <c r="L26" s="15">
         <v>7.8</v>
       </c>
       <c r="M26" s="15">
         <v>7.8</v>
       </c>
       <c r="N26" s="15">
-        <v>190</v>
+        <v>165</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
@@ -2031,51 +2031,51 @@
       </c>
       <c r="E28" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>99</v>
       </c>
       <c r="J28" s="15">
         <v>1</v>
       </c>
       <c r="K28" s="15">
         <v>9</v>
       </c>
       <c r="L28" s="15">
         <v>9</v>
       </c>
       <c r="M28" s="15">
         <v>9</v>
       </c>
       <c r="N28" s="15">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="15" t="s">