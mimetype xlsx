--- v6 (2026-04-02)
+++ v7 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1551,51 +1551,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J16" s="15">
         <v>1</v>
       </c>
       <c r="K16" s="15">
         <v>10.3</v>
       </c>
       <c r="L16" s="15">
         <v>10.3</v>
       </c>
       <c r="M16" s="15">
         <v>10.3</v>
       </c>
       <c r="N16" s="15">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="15"/>
@@ -1668,51 +1668,51 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1</v>
       </c>
       <c r="K19" s="15">
         <v>5.6</v>
       </c>
       <c r="L19" s="15">
         <v>5.6</v>
       </c>
       <c r="M19" s="15">
         <v>5.6</v>
       </c>
       <c r="N19" s="15">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15" t="s">
@@ -1826,51 +1826,51 @@
       </c>
       <c r="E23" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>79</v>
       </c>
       <c r="J23" s="15">
         <v>1</v>
       </c>
       <c r="K23" s="15">
         <v>7.3</v>
       </c>
       <c r="L23" s="15">
         <v>7.3</v>
       </c>
       <c r="M23" s="15">
         <v>7.3</v>
       </c>
       <c r="N23" s="15">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="15" t="s">
@@ -1908,92 +1908,92 @@
       </c>
       <c r="E25" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>7.8</v>
       </c>
       <c r="L25" s="15">
         <v>7.8</v>
       </c>
       <c r="M25" s="15">
         <v>7.8</v>
       </c>
       <c r="N25" s="15">
-        <v>218</v>
+        <v>164</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>91</v>
       </c>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>7.8</v>
       </c>
       <c r="L26" s="15">
         <v>7.8</v>
       </c>
       <c r="M26" s="15">
         <v>7.8</v>
       </c>
       <c r="N26" s="15">
-        <v>165</v>
+        <v>189</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
@@ -2031,51 +2031,51 @@
       </c>
       <c r="E28" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>99</v>
       </c>
       <c r="J28" s="15">
         <v>1</v>
       </c>
       <c r="K28" s="15">
         <v>9</v>
       </c>
       <c r="L28" s="15">
         <v>9</v>
       </c>
       <c r="M28" s="15">
         <v>9</v>
       </c>
       <c r="N28" s="15">
-        <v>105</v>
+        <v>142</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="15" t="s">