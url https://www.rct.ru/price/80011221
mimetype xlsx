--- v7 (2026-04-22)
+++ v8 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1551,51 +1551,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J16" s="15">
         <v>1</v>
       </c>
       <c r="K16" s="15">
         <v>10.3</v>
       </c>
       <c r="L16" s="15">
         <v>10.3</v>
       </c>
       <c r="M16" s="15">
         <v>10.3</v>
       </c>
       <c r="N16" s="15">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="15"/>
@@ -1668,51 +1668,51 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1</v>
       </c>
       <c r="K19" s="15">
         <v>5.6</v>
       </c>
       <c r="L19" s="15">
         <v>5.6</v>
       </c>
       <c r="M19" s="15">
         <v>5.6</v>
       </c>
       <c r="N19" s="15">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15" t="s">
@@ -1826,51 +1826,51 @@
       </c>
       <c r="E23" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>79</v>
       </c>
       <c r="J23" s="15">
         <v>1</v>
       </c>
       <c r="K23" s="15">
         <v>7.3</v>
       </c>
       <c r="L23" s="15">
         <v>7.3</v>
       </c>
       <c r="M23" s="15">
         <v>7.3</v>
       </c>
       <c r="N23" s="15">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="15" t="s">
@@ -1908,92 +1908,92 @@
       </c>
       <c r="E25" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>7.8</v>
       </c>
       <c r="L25" s="15">
         <v>7.8</v>
       </c>
       <c r="M25" s="15">
         <v>7.8</v>
       </c>
       <c r="N25" s="15">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>91</v>
       </c>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>7.8</v>
       </c>
       <c r="L26" s="15">
         <v>7.8</v>
       </c>
       <c r="M26" s="15">
         <v>7.8</v>
       </c>
       <c r="N26" s="15">
-        <v>189</v>
+        <v>156</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
@@ -2031,51 +2031,51 @@
       </c>
       <c r="E28" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>99</v>
       </c>
       <c r="J28" s="15">
         <v>1</v>
       </c>
       <c r="K28" s="15">
         <v>9</v>
       </c>
       <c r="L28" s="15">
         <v>9</v>
       </c>
       <c r="M28" s="15">
         <v>9</v>
       </c>
       <c r="N28" s="15">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="15" t="s">
@@ -2113,51 +2113,51 @@
       </c>
       <c r="E30" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>107</v>
       </c>
       <c r="J30" s="15">
         <v>1</v>
       </c>
       <c r="K30" s="15">
         <v>9</v>
       </c>
       <c r="L30" s="15">
         <v>9</v>
       </c>
       <c r="M30" s="15">
         <v>9</v>
       </c>
       <c r="N30" s="15">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I31" s="15"/>