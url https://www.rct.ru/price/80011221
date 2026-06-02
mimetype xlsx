--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1551,51 +1551,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J16" s="15">
         <v>1</v>
       </c>
       <c r="K16" s="15">
         <v>10.3</v>
       </c>
       <c r="L16" s="15">
         <v>10.3</v>
       </c>
       <c r="M16" s="15">
         <v>10.3</v>
       </c>
       <c r="N16" s="15">
-        <v>132</v>
+        <v>97</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="15"/>
@@ -1618,101 +1618,101 @@
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J18" s="15">
         <v>1</v>
       </c>
       <c r="K18" s="15">
-        <v>10.3</v>
+        <v>10.5</v>
       </c>
       <c r="L18" s="15">
-        <v>10.3</v>
+        <v>10.5</v>
       </c>
       <c r="M18" s="15">
-        <v>10.3</v>
+        <v>10.5</v>
       </c>
       <c r="N18" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1</v>
       </c>
       <c r="K19" s="15">
         <v>5.6</v>
       </c>
       <c r="L19" s="15">
         <v>5.6</v>
       </c>
       <c r="M19" s="15">
         <v>5.6</v>
       </c>
       <c r="N19" s="15">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15" t="s">
@@ -1908,92 +1908,92 @@
       </c>
       <c r="E25" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>7.8</v>
       </c>
       <c r="L25" s="15">
         <v>7.8</v>
       </c>
       <c r="M25" s="15">
         <v>7.8</v>
       </c>
       <c r="N25" s="15">
-        <v>179</v>
+        <v>228</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>91</v>
       </c>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>7.8</v>
       </c>
       <c r="L26" s="15">
         <v>7.8</v>
       </c>
       <c r="M26" s="15">
         <v>7.8</v>
       </c>
       <c r="N26" s="15">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
@@ -2031,51 +2031,51 @@
       </c>
       <c r="E28" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>99</v>
       </c>
       <c r="J28" s="15">
         <v>1</v>
       </c>
       <c r="K28" s="15">
         <v>9</v>
       </c>
       <c r="L28" s="15">
         <v>9</v>
       </c>
       <c r="M28" s="15">
         <v>9</v>
       </c>
       <c r="N28" s="15">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="15" t="s">