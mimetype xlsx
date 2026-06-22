--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1551,51 +1551,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J16" s="15">
         <v>1</v>
       </c>
       <c r="K16" s="15">
         <v>10.3</v>
       </c>
       <c r="L16" s="15">
         <v>10.3</v>
       </c>
       <c r="M16" s="15">
         <v>10.3</v>
       </c>
       <c r="N16" s="15">
-        <v>97</v>
+        <v>129</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="15"/>
@@ -1626,93 +1626,91 @@
         <v>58</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J18" s="15">
         <v>1</v>
       </c>
       <c r="K18" s="15">
         <v>10.5</v>
       </c>
       <c r="L18" s="15">
         <v>10.5</v>
       </c>
       <c r="M18" s="15">
         <v>10.5</v>
       </c>
-      <c r="N18" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N18" s="15"/>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1</v>
       </c>
       <c r="K19" s="15">
         <v>5.6</v>
       </c>
       <c r="L19" s="15">
         <v>5.6</v>
       </c>
       <c r="M19" s="15">
         <v>5.6</v>
       </c>
       <c r="N19" s="15">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15" t="s">
@@ -1826,51 +1824,51 @@
       </c>
       <c r="E23" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>79</v>
       </c>
       <c r="J23" s="15">
         <v>1</v>
       </c>
       <c r="K23" s="15">
         <v>7.3</v>
       </c>
       <c r="L23" s="15">
         <v>7.3</v>
       </c>
       <c r="M23" s="15">
         <v>7.3</v>
       </c>
       <c r="N23" s="15">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="15" t="s">
@@ -1908,92 +1906,92 @@
       </c>
       <c r="E25" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>7.8</v>
       </c>
       <c r="L25" s="15">
         <v>7.8</v>
       </c>
       <c r="M25" s="15">
         <v>7.8</v>
       </c>
       <c r="N25" s="15">
-        <v>228</v>
+        <v>190</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>91</v>
       </c>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>7.8</v>
       </c>
       <c r="L26" s="15">
         <v>7.8</v>
       </c>
       <c r="M26" s="15">
         <v>7.8</v>
       </c>
       <c r="N26" s="15">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
@@ -2031,51 +2029,51 @@
       </c>
       <c r="E28" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>99</v>
       </c>
       <c r="J28" s="15">
         <v>1</v>
       </c>
       <c r="K28" s="15">
         <v>9</v>
       </c>
       <c r="L28" s="15">
         <v>9</v>
       </c>
       <c r="M28" s="15">
         <v>9</v>
       </c>
       <c r="N28" s="15">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="15" t="s">