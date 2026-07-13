--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1551,51 +1551,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J16" s="15">
         <v>1</v>
       </c>
       <c r="K16" s="15">
         <v>10.3</v>
       </c>
       <c r="L16" s="15">
         <v>10.3</v>
       </c>
       <c r="M16" s="15">
         <v>10.3</v>
       </c>
       <c r="N16" s="15">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="15"/>
@@ -1666,51 +1666,51 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1</v>
       </c>
       <c r="K19" s="15">
         <v>5.6</v>
       </c>
       <c r="L19" s="15">
         <v>5.6</v>
       </c>
       <c r="M19" s="15">
         <v>5.6</v>
       </c>
       <c r="N19" s="15">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15" t="s">
@@ -1824,51 +1824,51 @@
       </c>
       <c r="E23" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>79</v>
       </c>
       <c r="J23" s="15">
         <v>1</v>
       </c>
       <c r="K23" s="15">
         <v>7.3</v>
       </c>
       <c r="L23" s="15">
         <v>7.3</v>
       </c>
       <c r="M23" s="15">
         <v>7.3</v>
       </c>
       <c r="N23" s="15">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="15" t="s">
@@ -1906,92 +1906,92 @@
       </c>
       <c r="E25" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>7.8</v>
       </c>
       <c r="L25" s="15">
         <v>7.8</v>
       </c>
       <c r="M25" s="15">
         <v>7.8</v>
       </c>
       <c r="N25" s="15">
-        <v>190</v>
+        <v>228</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>91</v>
       </c>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>7.8</v>
       </c>
       <c r="L26" s="15">
         <v>7.8</v>
       </c>
       <c r="M26" s="15">
         <v>7.8</v>
       </c>
       <c r="N26" s="15">
-        <v>192</v>
+        <v>150</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
@@ -2029,51 +2029,51 @@
       </c>
       <c r="E28" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>99</v>
       </c>
       <c r="J28" s="15">
         <v>1</v>
       </c>
       <c r="K28" s="15">
         <v>9</v>
       </c>
       <c r="L28" s="15">
         <v>9</v>
       </c>
       <c r="M28" s="15">
         <v>9</v>
       </c>
       <c r="N28" s="15">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="15" t="s">