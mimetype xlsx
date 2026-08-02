--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1551,51 +1551,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J16" s="15">
         <v>1</v>
       </c>
       <c r="K16" s="15">
         <v>10.3</v>
       </c>
       <c r="L16" s="15">
         <v>10.3</v>
       </c>
       <c r="M16" s="15">
         <v>10.3</v>
       </c>
       <c r="N16" s="15">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="15"/>
@@ -1666,51 +1666,51 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1</v>
       </c>
       <c r="K19" s="15">
         <v>5.6</v>
       </c>
       <c r="L19" s="15">
         <v>5.6</v>
       </c>
       <c r="M19" s="15">
         <v>5.6</v>
       </c>
       <c r="N19" s="15">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15" t="s">
@@ -1824,51 +1824,51 @@
       </c>
       <c r="E23" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>79</v>
       </c>
       <c r="J23" s="15">
         <v>1</v>
       </c>
       <c r="K23" s="15">
         <v>7.3</v>
       </c>
       <c r="L23" s="15">
         <v>7.3</v>
       </c>
       <c r="M23" s="15">
         <v>7.3</v>
       </c>
       <c r="N23" s="15">
-        <v>215</v>
+        <v>176</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="15" t="s">
@@ -1906,92 +1906,92 @@
       </c>
       <c r="E25" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>7.8</v>
       </c>
       <c r="L25" s="15">
         <v>7.8</v>
       </c>
       <c r="M25" s="15">
         <v>7.8</v>
       </c>
       <c r="N25" s="15">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>91</v>
       </c>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>7.8</v>
       </c>
       <c r="L26" s="15">
         <v>7.8</v>
       </c>
       <c r="M26" s="15">
         <v>7.8</v>
       </c>
       <c r="N26" s="15">
-        <v>150</v>
+        <v>189</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
@@ -2029,51 +2029,51 @@
       </c>
       <c r="E28" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>99</v>
       </c>
       <c r="J28" s="15">
         <v>1</v>
       </c>
       <c r="K28" s="15">
         <v>9</v>
       </c>
       <c r="L28" s="15">
         <v>9</v>
       </c>
       <c r="M28" s="15">
         <v>9</v>
       </c>
       <c r="N28" s="15">
-        <v>138</v>
+        <v>117</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="15" t="s">