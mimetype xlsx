--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1551,51 +1551,51 @@
       </c>
       <c r="E16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J16" s="15">
         <v>1</v>
       </c>
       <c r="K16" s="15">
         <v>10.3</v>
       </c>
       <c r="L16" s="15">
         <v>10.3</v>
       </c>
       <c r="M16" s="15">
         <v>10.3</v>
       </c>
       <c r="N16" s="15">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="15"/>
@@ -1666,51 +1666,51 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="15">
         <v>1</v>
       </c>
       <c r="K19" s="15">
         <v>5.6</v>
       </c>
       <c r="L19" s="15">
         <v>5.6</v>
       </c>
       <c r="M19" s="15">
         <v>5.6</v>
       </c>
       <c r="N19" s="15">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15" t="s">
@@ -1824,51 +1824,51 @@
       </c>
       <c r="E23" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>79</v>
       </c>
       <c r="J23" s="15">
         <v>1</v>
       </c>
       <c r="K23" s="15">
         <v>7.3</v>
       </c>
       <c r="L23" s="15">
         <v>7.3</v>
       </c>
       <c r="M23" s="15">
         <v>7.3</v>
       </c>
       <c r="N23" s="15">
-        <v>176</v>
+        <v>215</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="15" t="s">
@@ -1906,174 +1906,174 @@
       </c>
       <c r="E25" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>7.8</v>
       </c>
       <c r="L25" s="15">
         <v>7.8</v>
       </c>
       <c r="M25" s="15">
         <v>7.8</v>
       </c>
       <c r="N25" s="15">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>91</v>
       </c>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>7.8</v>
       </c>
       <c r="L26" s="15">
         <v>7.8</v>
       </c>
       <c r="M26" s="15">
         <v>7.8</v>
       </c>
       <c r="N26" s="15">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>95</v>
       </c>
       <c r="J27" s="15">
         <v>1</v>
       </c>
       <c r="K27" s="15">
         <v>7.8</v>
       </c>
       <c r="L27" s="15">
         <v>7.8</v>
       </c>
       <c r="M27" s="15">
         <v>7.8</v>
       </c>
       <c r="N27" s="15">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>99</v>
       </c>
       <c r="J28" s="15">
         <v>1</v>
       </c>
       <c r="K28" s="15">
         <v>9</v>
       </c>
       <c r="L28" s="15">
         <v>9</v>
       </c>
       <c r="M28" s="15">
         <v>9</v>
       </c>
       <c r="N28" s="15">
-        <v>117</v>
+        <v>152</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="15" t="s">