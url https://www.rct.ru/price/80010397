--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1445,51 +1445,51 @@
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080042335</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.15078</v>
       </c>
       <c r="L18" s="15">
         <v>0.10909</v>
       </c>
       <c r="M18" s="15">
         <v>0.09520000000000001</v>
       </c>
       <c r="N18" s="15">
-        <v>446</v>
+        <v>178</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I19" s="15"/>
@@ -1818,51 +1818,51 @@
         <v>77</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>200</v>
       </c>
       <c r="K28" s="15">
         <v>0.3845</v>
       </c>
       <c r="L28" s="15">
         <v>0.2782</v>
       </c>
       <c r="M28" s="15">
         <v>0.24275</v>
       </c>
       <c r="N28" s="15"/>
       <c r="O28" s="15">
-        <v>7920</v>
+        <v>8010</v>
       </c>
       <c r="P28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15"/>
       <c r="I29" s="15"/>
       <c r="J29" s="15"/>