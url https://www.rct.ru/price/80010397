--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>11.09.2026</t>
+    <t>02.10.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -253,51 +253,51 @@
   <si>
     <t>Конденсатор CBB-81 2000V 8.2 nF (P=20mm)</t>
   </si>
   <si>
     <t>10-00030321</t>
   </si>
   <si>
     <t>TS07002J474KSB0G0R</t>
   </si>
   <si>
     <t>MPP 630VDC 0.47uF 10% 25*15*8.5mm (P:22.5mm) Bulk / MKP10-630VDC-0.47uF 10% (P:22.5mm) TS07002J474KSB0G0R</t>
   </si>
   <si>
     <t>UT-00107179</t>
   </si>
   <si>
     <t>TS07002J544KSB0G0R</t>
   </si>
   <si>
     <t>MKP10-630VDC-0.54uF 10% (P:22.5mm) TS07002J544KSB0G0R</t>
   </si>
   <si>
     <t>UT-00116154</t>
   </si>
   <si>
-    <t>03.12.2026</t>
+    <t>29.11.2026</t>
   </si>
   <si>
     <t>К78 - 2 1600Vх2200 пФ</t>
   </si>
   <si>
     <t>Конденсатор К78 - 2 1600Vх2200 пФ</t>
   </si>
   <si>
     <t>10-00030346</t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1106,51 +1106,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080029225</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>100</v>
       </c>
       <c r="K9" s="15">
         <v>0.32324</v>
       </c>
       <c r="L9" s="15">
         <v>0.21512</v>
       </c>
       <c r="M9" s="15">
         <v>0.19617</v>
       </c>
       <c r="N9" s="15">
-        <v>3291</v>
+        <v>4262</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15">
         <v>10080029227</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
@@ -1445,51 +1445,51 @@
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080042335</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.15078</v>
       </c>
       <c r="L18" s="15">
         <v>0.10909</v>
       </c>
       <c r="M18" s="15">
         <v>0.09520000000000001</v>
       </c>
       <c r="N18" s="15">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I19" s="15"/>
@@ -1818,51 +1818,51 @@
         <v>77</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>200</v>
       </c>
       <c r="K28" s="15">
         <v>0.3845</v>
       </c>
       <c r="L28" s="15">
         <v>0.2782</v>
       </c>
       <c r="M28" s="15">
         <v>0.24275</v>
       </c>
       <c r="N28" s="15"/>
       <c r="O28" s="15">
-        <v>8010</v>
+        <v>6660</v>
       </c>
       <c r="P28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15"/>
       <c r="I29" s="15"/>
       <c r="J29" s="15"/>