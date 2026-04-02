--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1299,51 +1299,51 @@
       <c r="D13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="15">
         <v>10000017596</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.04434</v>
       </c>
       <c r="L13" s="15">
         <v>0.03326</v>
       </c>
       <c r="M13" s="15">
         <v>0.03203</v>
       </c>
       <c r="N13" s="15">
-        <v>19137</v>
+        <v>17649</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10000010059</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I14" s="15"/>
@@ -1451,90 +1451,90 @@
       <c r="D17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.06526999999999999</v>
       </c>
       <c r="L17" s="15">
         <v>0.06158</v>
       </c>
       <c r="M17" s="15">
         <v>0.05912</v>
       </c>
       <c r="N17" s="15">
-        <v>2308</v>
+        <v>1997</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10000008682</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>500</v>
       </c>
       <c r="K18" s="15">
-        <v>0.03818</v>
+        <v>0.021</v>
       </c>
       <c r="L18" s="15">
-        <v>0.03572</v>
+        <v>0.021</v>
       </c>
       <c r="M18" s="15">
-        <v>0.03449</v>
+        <v>0.021</v>
       </c>
       <c r="N18" s="15">
-        <v>21982</v>
+        <v>20800</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="15"/>
@@ -1827,90 +1827,90 @@
       <c r="D27" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="15">
         <v>10080009053</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
         <v>0.01747</v>
       </c>
       <c r="L27" s="15">
         <v>0.01264</v>
       </c>
       <c r="M27" s="15">
         <v>0.01103</v>
       </c>
       <c r="N27" s="15">
-        <v>5552</v>
+        <v>6833</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.02044</v>
       </c>
       <c r="L28" s="15">
         <v>0.01465</v>
       </c>
       <c r="M28" s="15">
         <v>0.01272</v>
       </c>
       <c r="N28" s="15">
-        <v>1664</v>
+        <v>2074</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I29" s="15"/>