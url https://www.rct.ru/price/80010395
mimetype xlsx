--- v6 (2026-04-02)
+++ v7 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1299,51 +1299,51 @@
       <c r="D13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="15">
         <v>10000017596</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.04434</v>
       </c>
       <c r="L13" s="15">
         <v>0.03326</v>
       </c>
       <c r="M13" s="15">
         <v>0.03203</v>
       </c>
       <c r="N13" s="15">
-        <v>17649</v>
+        <v>17224</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10000010059</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I14" s="15"/>
@@ -1451,90 +1451,90 @@
       <c r="D17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.06526999999999999</v>
       </c>
       <c r="L17" s="15">
         <v>0.06158</v>
       </c>
       <c r="M17" s="15">
         <v>0.05912</v>
       </c>
       <c r="N17" s="15">
-        <v>1997</v>
+        <v>2230</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10000008682</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>500</v>
       </c>
       <c r="K18" s="15">
         <v>0.021</v>
       </c>
       <c r="L18" s="15">
         <v>0.021</v>
       </c>
       <c r="M18" s="15">
         <v>0.021</v>
       </c>
       <c r="N18" s="15">
-        <v>20800</v>
+        <v>17542</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="15"/>
@@ -1827,90 +1827,90 @@
       <c r="D27" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="15">
         <v>10080009053</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
         <v>0.01747</v>
       </c>
       <c r="L27" s="15">
         <v>0.01264</v>
       </c>
       <c r="M27" s="15">
         <v>0.01103</v>
       </c>
       <c r="N27" s="15">
-        <v>6833</v>
+        <v>7004</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.02044</v>
       </c>
       <c r="L28" s="15">
         <v>0.01465</v>
       </c>
       <c r="M28" s="15">
         <v>0.01272</v>
       </c>
       <c r="N28" s="15">
-        <v>2074</v>
+        <v>1643</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I29" s="15"/>