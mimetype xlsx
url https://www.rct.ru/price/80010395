--- v7 (2026-04-22)
+++ v8 (2026-05-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>12.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1299,51 +1299,51 @@
       <c r="D13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="15">
         <v>10000017596</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.04434</v>
       </c>
       <c r="L13" s="15">
         <v>0.03326</v>
       </c>
       <c r="M13" s="15">
         <v>0.03203</v>
       </c>
       <c r="N13" s="15">
-        <v>17224</v>
+        <v>13821</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10000010059</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I14" s="15"/>
@@ -1451,90 +1451,90 @@
       <c r="D17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.06526999999999999</v>
       </c>
       <c r="L17" s="15">
         <v>0.06158</v>
       </c>
       <c r="M17" s="15">
         <v>0.05912</v>
       </c>
       <c r="N17" s="15">
-        <v>2230</v>
+        <v>2282</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10000008682</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>500</v>
       </c>
       <c r="K18" s="15">
         <v>0.021</v>
       </c>
       <c r="L18" s="15">
         <v>0.021</v>
       </c>
       <c r="M18" s="15">
         <v>0.021</v>
       </c>
       <c r="N18" s="15">
-        <v>17542</v>
+        <v>18545</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="15"/>
@@ -1827,90 +1827,90 @@
       <c r="D27" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="15">
         <v>10080009053</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
         <v>0.01747</v>
       </c>
       <c r="L27" s="15">
         <v>0.01264</v>
       </c>
       <c r="M27" s="15">
         <v>0.01103</v>
       </c>
       <c r="N27" s="15">
-        <v>7004</v>
+        <v>7687</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.02044</v>
       </c>
       <c r="L28" s="15">
         <v>0.01465</v>
       </c>
       <c r="M28" s="15">
         <v>0.01272</v>
       </c>
       <c r="N28" s="15">
-        <v>1643</v>
+        <v>1395</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I29" s="15"/>