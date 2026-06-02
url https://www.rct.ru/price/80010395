--- v8 (2026-05-12)
+++ v9 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1299,51 +1299,51 @@
       <c r="D13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="15">
         <v>10000017596</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.04434</v>
       </c>
       <c r="L13" s="15">
         <v>0.03326</v>
       </c>
       <c r="M13" s="15">
         <v>0.03203</v>
       </c>
       <c r="N13" s="15">
-        <v>13821</v>
+        <v>14885</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10000010059</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I14" s="15"/>
@@ -1451,90 +1451,90 @@
       <c r="D17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.06526999999999999</v>
       </c>
       <c r="L17" s="15">
         <v>0.06158</v>
       </c>
       <c r="M17" s="15">
         <v>0.05912</v>
       </c>
       <c r="N17" s="15">
-        <v>2282</v>
+        <v>1919</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10000008682</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.021</v>
       </c>
       <c r="L18" s="15">
         <v>0.021</v>
       </c>
       <c r="M18" s="15">
         <v>0.021</v>
       </c>
       <c r="N18" s="15">
-        <v>18545</v>
+        <v>21122</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="15"/>
@@ -1827,90 +1827,90 @@
       <c r="D27" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="15">
         <v>10080009053</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
         <v>0.01747</v>
       </c>
       <c r="L27" s="15">
         <v>0.01264</v>
       </c>
       <c r="M27" s="15">
         <v>0.01103</v>
       </c>
       <c r="N27" s="15">
-        <v>7687</v>
+        <v>7517</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.02044</v>
       </c>
       <c r="L28" s="15">
         <v>0.01465</v>
       </c>
       <c r="M28" s="15">
         <v>0.01272</v>
       </c>
       <c r="N28" s="15">
-        <v>1395</v>
+        <v>1620</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I29" s="15"/>