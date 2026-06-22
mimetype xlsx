--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1299,51 +1299,51 @@
       <c r="D13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="15">
         <v>10000017596</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.04434</v>
       </c>
       <c r="L13" s="15">
         <v>0.03326</v>
       </c>
       <c r="M13" s="15">
         <v>0.03203</v>
       </c>
       <c r="N13" s="15">
-        <v>14885</v>
+        <v>7762</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10000010059</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I14" s="15"/>
@@ -1490,51 +1490,51 @@
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10000008682</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.021</v>
       </c>
       <c r="L18" s="15">
         <v>0.021</v>
       </c>
       <c r="M18" s="15">
         <v>0.021</v>
       </c>
       <c r="N18" s="15">
-        <v>21122</v>
+        <v>19648</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="15"/>
@@ -1827,90 +1827,90 @@
       <c r="D27" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="15">
         <v>10080009053</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
         <v>0.01747</v>
       </c>
       <c r="L27" s="15">
         <v>0.01264</v>
       </c>
       <c r="M27" s="15">
         <v>0.01103</v>
       </c>
       <c r="N27" s="15">
-        <v>7517</v>
+        <v>5381</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.02044</v>
       </c>
       <c r="L28" s="15">
         <v>0.01465</v>
       </c>
       <c r="M28" s="15">
         <v>0.01272</v>
       </c>
       <c r="N28" s="15">
-        <v>1620</v>
+        <v>1980</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I29" s="15"/>