--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1299,51 +1299,51 @@
       <c r="D13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="15">
         <v>10000017596</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.04434</v>
       </c>
       <c r="L13" s="15">
         <v>0.03326</v>
       </c>
       <c r="M13" s="15">
         <v>0.03203</v>
       </c>
       <c r="N13" s="15">
-        <v>7762</v>
+        <v>1327</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10000010059</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I14" s="15"/>
@@ -1451,90 +1451,90 @@
       <c r="D17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.06526999999999999</v>
       </c>
       <c r="L17" s="15">
         <v>0.06158</v>
       </c>
       <c r="M17" s="15">
         <v>0.05912</v>
       </c>
       <c r="N17" s="15">
-        <v>1919</v>
+        <v>1790</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10000008682</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.021</v>
       </c>
       <c r="L18" s="15">
         <v>0.021</v>
       </c>
       <c r="M18" s="15">
         <v>0.021</v>
       </c>
       <c r="N18" s="15">
-        <v>19648</v>
+        <v>15451</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="15"/>
@@ -1827,90 +1827,90 @@
       <c r="D27" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="15">
         <v>10080009053</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
         <v>0.01747</v>
       </c>
       <c r="L27" s="15">
         <v>0.01264</v>
       </c>
       <c r="M27" s="15">
         <v>0.01103</v>
       </c>
       <c r="N27" s="15">
-        <v>5381</v>
+        <v>6235</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.02044</v>
       </c>
       <c r="L28" s="15">
         <v>0.01465</v>
       </c>
       <c r="M28" s="15">
         <v>0.01272</v>
       </c>
       <c r="N28" s="15">
-        <v>1980</v>
+        <v>195</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I29" s="15"/>