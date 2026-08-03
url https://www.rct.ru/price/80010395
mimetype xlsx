--- v11 (2026-07-13)
+++ v12 (2026-08-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1299,51 +1299,51 @@
       <c r="D13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="15">
         <v>10000017596</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.04434</v>
       </c>
       <c r="L13" s="15">
         <v>0.03326</v>
       </c>
       <c r="M13" s="15">
         <v>0.03203</v>
       </c>
       <c r="N13" s="15">
-        <v>1327</v>
+        <v>1288</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10000010059</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I14" s="15"/>
@@ -1451,90 +1451,90 @@
       <c r="D17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.06526999999999999</v>
       </c>
       <c r="L17" s="15">
         <v>0.06158</v>
       </c>
       <c r="M17" s="15">
         <v>0.05912</v>
       </c>
       <c r="N17" s="15">
-        <v>1790</v>
+        <v>1582</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10000008682</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.021</v>
       </c>
       <c r="L18" s="15">
         <v>0.021</v>
       </c>
       <c r="M18" s="15">
         <v>0.021</v>
       </c>
       <c r="N18" s="15">
-        <v>15451</v>
+        <v>17792</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="15"/>
@@ -1827,90 +1827,90 @@
       <c r="D27" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="15">
         <v>10080009053</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
         <v>0.01747</v>
       </c>
       <c r="L27" s="15">
         <v>0.01264</v>
       </c>
       <c r="M27" s="15">
         <v>0.01103</v>
       </c>
       <c r="N27" s="15">
-        <v>6235</v>
+        <v>6321</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.02044</v>
       </c>
       <c r="L28" s="15">
         <v>0.01465</v>
       </c>
       <c r="M28" s="15">
         <v>0.01272</v>
       </c>
       <c r="N28" s="15">
-        <v>195</v>
+        <v>218</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I29" s="15"/>