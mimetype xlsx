--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1299,51 +1299,51 @@
       <c r="D13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="15">
         <v>10000017596</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.04434</v>
       </c>
       <c r="L13" s="15">
         <v>0.03326</v>
       </c>
       <c r="M13" s="15">
         <v>0.03203</v>
       </c>
       <c r="N13" s="15">
-        <v>1288</v>
+        <v>1366</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10000010059</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I14" s="15"/>
@@ -1451,90 +1451,90 @@
       <c r="D17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.06526999999999999</v>
       </c>
       <c r="L17" s="15">
         <v>0.06158</v>
       </c>
       <c r="M17" s="15">
         <v>0.05912</v>
       </c>
       <c r="N17" s="15">
-        <v>1582</v>
+        <v>1712</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10000008682</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.021</v>
       </c>
       <c r="L18" s="15">
         <v>0.021</v>
       </c>
       <c r="M18" s="15">
         <v>0.021</v>
       </c>
       <c r="N18" s="15">
-        <v>17792</v>
+        <v>15919</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="15"/>
@@ -1827,90 +1827,90 @@
       <c r="D27" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="15">
         <v>10080009053</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
         <v>0.01747</v>
       </c>
       <c r="L27" s="15">
         <v>0.01264</v>
       </c>
       <c r="M27" s="15">
         <v>0.01103</v>
       </c>
       <c r="N27" s="15">
-        <v>6321</v>
+        <v>7260</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.02044</v>
       </c>
       <c r="L28" s="15">
         <v>0.01465</v>
       </c>
       <c r="M28" s="15">
         <v>0.01272</v>
       </c>
       <c r="N28" s="15">
-        <v>218</v>
+        <v>165</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I29" s="15"/>