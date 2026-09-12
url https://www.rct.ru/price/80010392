--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1341,51 +1341,51 @@
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>150</v>
       </c>
       <c r="K17" s="15">
         <v>0.08500000000000001</v>
       </c>
       <c r="L17" s="15">
         <v>0.08500000000000001</v>
       </c>
       <c r="M17" s="15">
         <v>0.08500000000000001</v>
       </c>
       <c r="N17" s="15">
-        <v>217</v>
+        <v>236</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>