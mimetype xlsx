--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>11.09.2026</t>
+    <t>02.10.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1088,51 +1088,51 @@
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>50</v>
       </c>
       <c r="K10" s="15">
         <v>0.042</v>
       </c>
       <c r="L10" s="15">
         <v>0.042</v>
       </c>
       <c r="M10" s="15">
         <v>0.042</v>
       </c>
       <c r="N10" s="15">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15">
@@ -1341,51 +1341,51 @@
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>150</v>
       </c>
       <c r="K17" s="15">
         <v>0.08500000000000001</v>
       </c>
       <c r="L17" s="15">
         <v>0.08500000000000001</v>
       </c>
       <c r="M17" s="15">
         <v>0.08500000000000001</v>
       </c>
       <c r="N17" s="15">
-        <v>236</v>
+        <v>217</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>