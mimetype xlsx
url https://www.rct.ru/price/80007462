--- v5 (2026-03-30)
+++ v6 (2026-04-19)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>30.03.2026</t>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1048,92 +1048,92 @@
       </c>
       <c r="E9" s="15">
         <v>10080053911</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="15">
         <v>1</v>
       </c>
       <c r="K9" s="15">
         <v>0.51519</v>
       </c>
       <c r="L9" s="15">
         <v>0.4465</v>
       </c>
       <c r="M9" s="15">
         <v>0.42933</v>
       </c>
       <c r="N9" s="15">
-        <v>372</v>
+        <v>354</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080010567</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="15">
         <v>1</v>
       </c>
       <c r="K10" s="15">
         <v>1.02</v>
       </c>
       <c r="L10" s="15">
         <v>0.88409</v>
       </c>
       <c r="M10" s="15">
         <v>0.85009</v>
       </c>
       <c r="N10" s="15">
-        <v>161</v>
+        <v>128</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080006881</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="15" t="s">
@@ -1247,51 +1247,51 @@
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15">
         <v>10080032276</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.04011</v>
       </c>
       <c r="L14" s="15">
         <v>0.03476</v>
       </c>
       <c r="M14" s="15">
         <v>0.03343</v>
       </c>
       <c r="N14" s="15">
-        <v>5005</v>
+        <v>5135</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I15" s="15"/>
@@ -1321,51 +1321,51 @@
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080032269</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.14352</v>
       </c>
       <c r="L16" s="15">
         <v>0.12438</v>
       </c>
       <c r="M16" s="15">
         <v>0.1196</v>
       </c>
       <c r="N16" s="15">
-        <v>9912</v>
+        <v>10030</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15">
         <v>10080059297</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>