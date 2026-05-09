--- v6 (2026-04-19)
+++ v7 (2026-05-09)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>17.04.2026</t>
+    <t>08.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1089,51 +1089,51 @@
       </c>
       <c r="E10" s="15">
         <v>10080010567</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="15">
         <v>1</v>
       </c>
       <c r="K10" s="15">
         <v>1.02</v>
       </c>
       <c r="L10" s="15">
         <v>0.88409</v>
       </c>
       <c r="M10" s="15">
         <v>0.85009</v>
       </c>
       <c r="N10" s="15">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080006881</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="15" t="s">
@@ -1247,51 +1247,51 @@
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15">
         <v>10080032276</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.04011</v>
       </c>
       <c r="L14" s="15">
         <v>0.03476</v>
       </c>
       <c r="M14" s="15">
         <v>0.03343</v>
       </c>
       <c r="N14" s="15">
-        <v>5135</v>
+        <v>4420</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I15" s="15"/>
@@ -1321,51 +1321,51 @@
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080032269</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.14352</v>
       </c>
       <c r="L16" s="15">
         <v>0.12438</v>
       </c>
       <c r="M16" s="15">
         <v>0.1196</v>
       </c>
       <c r="N16" s="15">
-        <v>10030</v>
+        <v>9440</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15">
         <v>10080059297</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>