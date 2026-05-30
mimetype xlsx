--- v7 (2026-05-09)
+++ v8 (2026-05-30)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>08.05.2026</t>
+    <t>29.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1048,51 +1048,51 @@
       </c>
       <c r="E9" s="15">
         <v>10080053911</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="15">
         <v>1</v>
       </c>
       <c r="K9" s="15">
         <v>0.51519</v>
       </c>
       <c r="L9" s="15">
         <v>0.4465</v>
       </c>
       <c r="M9" s="15">
         <v>0.42933</v>
       </c>
       <c r="N9" s="15">
-        <v>354</v>
+        <v>292</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080010567</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1247,51 +1247,51 @@
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15">
         <v>10080032276</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.04011</v>
       </c>
       <c r="L14" s="15">
         <v>0.03476</v>
       </c>
       <c r="M14" s="15">
         <v>0.03343</v>
       </c>
       <c r="N14" s="15">
-        <v>4420</v>
+        <v>3900</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I15" s="15"/>
@@ -1321,51 +1321,51 @@
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080032269</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.14352</v>
       </c>
       <c r="L16" s="15">
         <v>0.12438</v>
       </c>
       <c r="M16" s="15">
         <v>0.1196</v>
       </c>
       <c r="N16" s="15">
-        <v>9440</v>
+        <v>10057</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15">
         <v>10080059297</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>