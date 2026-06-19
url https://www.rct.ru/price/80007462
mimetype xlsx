--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>29.05.2026</t>
+    <t>19.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1048,92 +1048,92 @@
       </c>
       <c r="E9" s="15">
         <v>10080053911</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="15">
         <v>1</v>
       </c>
       <c r="K9" s="15">
         <v>0.51519</v>
       </c>
       <c r="L9" s="15">
         <v>0.4465</v>
       </c>
       <c r="M9" s="15">
         <v>0.42933</v>
       </c>
       <c r="N9" s="15">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080010567</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="15">
         <v>1</v>
       </c>
       <c r="K10" s="15">
         <v>1.02</v>
       </c>
       <c r="L10" s="15">
         <v>0.88409</v>
       </c>
       <c r="M10" s="15">
         <v>0.85009</v>
       </c>
       <c r="N10" s="15">
-        <v>126</v>
+        <v>157</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080006881</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="15" t="s">
@@ -1247,51 +1247,51 @@
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15">
         <v>10080032276</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.04011</v>
       </c>
       <c r="L14" s="15">
         <v>0.03476</v>
       </c>
       <c r="M14" s="15">
         <v>0.03343</v>
       </c>
       <c r="N14" s="15">
-        <v>3900</v>
+        <v>4485</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I15" s="15"/>
@@ -1321,51 +1321,51 @@
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080032269</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.14352</v>
       </c>
       <c r="L16" s="15">
         <v>0.12438</v>
       </c>
       <c r="M16" s="15">
         <v>0.1196</v>
       </c>
       <c r="N16" s="15">
-        <v>10057</v>
+        <v>8023</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15">
         <v>10080059297</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>