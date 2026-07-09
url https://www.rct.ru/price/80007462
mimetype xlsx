--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>19.06.2026</t>
+    <t>09.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1048,92 +1048,92 @@
       </c>
       <c r="E9" s="15">
         <v>10080053911</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="15">
         <v>1</v>
       </c>
       <c r="K9" s="15">
         <v>0.51519</v>
       </c>
       <c r="L9" s="15">
         <v>0.4465</v>
       </c>
       <c r="M9" s="15">
         <v>0.42933</v>
       </c>
       <c r="N9" s="15">
-        <v>301</v>
+        <v>251</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080010567</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="15">
         <v>1</v>
       </c>
       <c r="K10" s="15">
         <v>1.02</v>
       </c>
       <c r="L10" s="15">
         <v>0.88409</v>
       </c>
       <c r="M10" s="15">
         <v>0.85009</v>
       </c>
       <c r="N10" s="15">
-        <v>157</v>
+        <v>109</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080006881</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="15" t="s">
@@ -1247,51 +1247,51 @@
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15">
         <v>10080032276</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.04011</v>
       </c>
       <c r="L14" s="15">
         <v>0.03476</v>
       </c>
       <c r="M14" s="15">
         <v>0.03343</v>
       </c>
       <c r="N14" s="15">
-        <v>4485</v>
+        <v>5200</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I15" s="15"/>
@@ -1321,51 +1321,51 @@
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080032269</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.14352</v>
       </c>
       <c r="L16" s="15">
         <v>0.12438</v>
       </c>
       <c r="M16" s="15">
         <v>0.1196</v>
       </c>
       <c r="N16" s="15">
-        <v>8023</v>
+        <v>10057</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15">
         <v>10080059297</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>