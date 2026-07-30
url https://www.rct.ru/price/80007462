--- v10 (2026-07-09)
+++ v11 (2026-07-30)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>09.07.2026</t>
+    <t>30.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1048,92 +1048,92 @@
       </c>
       <c r="E9" s="15">
         <v>10080053911</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="15">
         <v>1</v>
       </c>
       <c r="K9" s="15">
         <v>0.51519</v>
       </c>
       <c r="L9" s="15">
         <v>0.4465</v>
       </c>
       <c r="M9" s="15">
         <v>0.42933</v>
       </c>
       <c r="N9" s="15">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080010567</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="15">
         <v>1</v>
       </c>
       <c r="K10" s="15">
         <v>1.02</v>
       </c>
       <c r="L10" s="15">
         <v>0.88409</v>
       </c>
       <c r="M10" s="15">
         <v>0.85009</v>
       </c>
       <c r="N10" s="15">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080006881</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="15" t="s">
@@ -1167,51 +1167,51 @@
       </c>
       <c r="E12" s="15">
         <v>10080006882</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J12" s="15">
         <v>1</v>
       </c>
       <c r="K12" s="15">
         <v>1.01</v>
       </c>
       <c r="L12" s="15">
         <v>0.87874</v>
       </c>
       <c r="M12" s="15">
         <v>0.84494</v>
       </c>
       <c r="N12" s="15">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="15">
         <v>10080033228</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
@@ -1247,51 +1247,51 @@
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15">
         <v>10080032276</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.04011</v>
       </c>
       <c r="L14" s="15">
         <v>0.03476</v>
       </c>
       <c r="M14" s="15">
         <v>0.03343</v>
       </c>
       <c r="N14" s="15">
-        <v>5200</v>
+        <v>4745</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I15" s="15"/>
@@ -1321,51 +1321,51 @@
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080032269</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.14352</v>
       </c>
       <c r="L16" s="15">
         <v>0.12438</v>
       </c>
       <c r="M16" s="15">
         <v>0.1196</v>
       </c>
       <c r="N16" s="15">
-        <v>10057</v>
+        <v>7685</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15">
         <v>10080059297</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>