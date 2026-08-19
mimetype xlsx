--- v11 (2026-07-30)
+++ v12 (2026-08-19)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>30.07.2026</t>
+    <t>19.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1048,92 +1048,92 @@
       </c>
       <c r="E9" s="15">
         <v>10080053911</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="15">
         <v>1</v>
       </c>
       <c r="K9" s="15">
         <v>0.51519</v>
       </c>
       <c r="L9" s="15">
         <v>0.4465</v>
       </c>
       <c r="M9" s="15">
         <v>0.42933</v>
       </c>
       <c r="N9" s="15">
-        <v>263</v>
+        <v>212</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080010567</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="15">
         <v>1</v>
       </c>
       <c r="K10" s="15">
         <v>1.02</v>
       </c>
       <c r="L10" s="15">
         <v>0.88409</v>
       </c>
       <c r="M10" s="15">
         <v>0.85009</v>
       </c>
       <c r="N10" s="15">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080006881</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="15" t="s">
@@ -1247,51 +1247,51 @@
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15">
         <v>10080032276</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.04011</v>
       </c>
       <c r="L14" s="15">
         <v>0.03476</v>
       </c>
       <c r="M14" s="15">
         <v>0.03343</v>
       </c>
       <c r="N14" s="15">
-        <v>4745</v>
+        <v>4485</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I15" s="15"/>
@@ -1321,51 +1321,51 @@
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080032269</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.14352</v>
       </c>
       <c r="L16" s="15">
         <v>0.12438</v>
       </c>
       <c r="M16" s="15">
         <v>0.1196</v>
       </c>
       <c r="N16" s="15">
-        <v>7685</v>
+        <v>10057</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15">
         <v>10080059297</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>