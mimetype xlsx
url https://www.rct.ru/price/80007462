--- v12 (2026-08-19)
+++ v13 (2026-09-10)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>19.08.2026</t>
+    <t>09.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1048,92 +1048,92 @@
       </c>
       <c r="E9" s="15">
         <v>10080053911</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="15">
         <v>1</v>
       </c>
       <c r="K9" s="15">
         <v>0.51519</v>
       </c>
       <c r="L9" s="15">
         <v>0.4465</v>
       </c>
       <c r="M9" s="15">
         <v>0.42933</v>
       </c>
       <c r="N9" s="15">
-        <v>212</v>
+        <v>123</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080010567</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="15">
         <v>1</v>
       </c>
       <c r="K10" s="15">
         <v>1.02</v>
       </c>
       <c r="L10" s="15">
         <v>0.88409</v>
       </c>
       <c r="M10" s="15">
         <v>0.85009</v>
       </c>
       <c r="N10" s="15">
-        <v>125</v>
+        <v>156</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080006881</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="15" t="s">
@@ -1247,51 +1247,51 @@
       <c r="D14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="15">
         <v>10080032276</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1000</v>
       </c>
       <c r="K14" s="15">
         <v>0.04011</v>
       </c>
       <c r="L14" s="15">
         <v>0.03476</v>
       </c>
       <c r="M14" s="15">
         <v>0.03343</v>
       </c>
       <c r="N14" s="15">
-        <v>4485</v>
+        <v>5525</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I15" s="15"/>
@@ -1321,51 +1321,51 @@
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080032269</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.14352</v>
       </c>
       <c r="L16" s="15">
         <v>0.12438</v>
       </c>
       <c r="M16" s="15">
         <v>0.1196</v>
       </c>
       <c r="N16" s="15">
-        <v>10057</v>
+        <v>8475</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15">
         <v>10080059297</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15"/>