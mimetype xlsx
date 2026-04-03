--- v4 (2026-03-12)
+++ v5 (2026-04-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1082,90 +1082,90 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080055535</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>137</v>
       </c>
       <c r="K9" s="15">
         <v>0.09286999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.08048</v>
       </c>
       <c r="M9" s="15">
         <v>0.07739</v>
       </c>
       <c r="N9" s="15">
-        <v>1396</v>
+        <v>1187</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15">
         <v>10080008076</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>400</v>
       </c>
       <c r="K10" s="15">
         <v>0.26964</v>
       </c>
       <c r="L10" s="15">
         <v>0.23369</v>
       </c>
       <c r="M10" s="15">
         <v>0.2247</v>
       </c>
       <c r="N10" s="15">
-        <v>2657</v>
+        <v>1873</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="15">
         <v>10080011006</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15"/>
@@ -1233,90 +1233,86 @@
       </c>
       <c r="D13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="15">
         <v>10080012004</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>37</v>
       </c>
       <c r="K13" s="15">
         <v>0.11685</v>
       </c>
       <c r="L13" s="15">
         <v>0.10127</v>
       </c>
       <c r="M13" s="15">
         <v>0.09737999999999999</v>
       </c>
-      <c r="N13" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N13" s="15"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15">
         <v>0.14297</v>
       </c>
       <c r="L14" s="15">
         <v>0.11991</v>
       </c>
       <c r="M14" s="15">
         <v>0.1153</v>
       </c>
-      <c r="N14" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N14" s="15"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="15">
         <v>10000018008</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
@@ -1338,64 +1334,62 @@
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080010465</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>264</v>
       </c>
       <c r="K16" s="15">
-        <v>0.20079</v>
+        <v>0.19601</v>
       </c>
       <c r="L16" s="15">
-        <v>0.17402</v>
+        <v>0.16987</v>
       </c>
       <c r="M16" s="15">
-        <v>0.16733</v>
+        <v>0.16334</v>
       </c>
       <c r="N16" s="15">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15">
@@ -1423,90 +1417,90 @@
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080008077</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.41339</v>
       </c>
       <c r="L18" s="15">
         <v>0.35827</v>
       </c>
       <c r="M18" s="15">
         <v>0.34449</v>
       </c>
       <c r="N18" s="15">
-        <v>1399</v>
+        <v>1062</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15">
         <v>10000020834</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>125</v>
       </c>
       <c r="K19" s="15">
         <v>0.8430800000000001</v>
       </c>
       <c r="L19" s="15">
         <v>0.73067</v>
       </c>
       <c r="M19" s="15">
         <v>0.70256</v>
       </c>
       <c r="N19" s="15">
-        <v>1001</v>
+        <v>888</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="15">
         <v>10080010466</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15" t="s">
@@ -1542,168 +1536,168 @@
       </c>
       <c r="E21" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J21" s="15">
         <v>140</v>
       </c>
       <c r="K21" s="15">
         <v>0.35805</v>
       </c>
       <c r="L21" s="15">
         <v>0.31031</v>
       </c>
       <c r="M21" s="15">
         <v>0.29838</v>
       </c>
       <c r="N21" s="15">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>12</v>
       </c>
       <c r="K22" s="15">
         <v>0.78826</v>
       </c>
       <c r="L22" s="15">
         <v>0.68357</v>
       </c>
       <c r="M22" s="15">
         <v>0.6577</v>
       </c>
       <c r="N22" s="15">
-        <v>475</v>
+        <v>412</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="15">
         <v>10080008078</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>100</v>
       </c>
       <c r="K23" s="15">
-        <v>1.23</v>
+        <v>1.18</v>
       </c>
       <c r="L23" s="15">
-        <v>1.07</v>
+        <v>1.03</v>
       </c>
       <c r="M23" s="15">
-        <v>1.03</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.98713</v>
+      </c>
+      <c r="N23" s="15">
+        <v>740</v>
+      </c>
+      <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E24" s="15">
         <v>10080010883</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>10</v>
       </c>
       <c r="K24" s="15">
         <v>0.34632</v>
       </c>
       <c r="L24" s="15">
         <v>0.30014</v>
       </c>
       <c r="M24" s="15">
         <v>0.2886</v>
       </c>
       <c r="N24" s="15">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
@@ -1766,51 +1760,51 @@
       <c r="D27" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="15">
         <v>10080010467</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>5</v>
       </c>
       <c r="K27" s="15">
         <v>0.97029</v>
       </c>
       <c r="L27" s="15">
         <v>0.84092</v>
       </c>
       <c r="M27" s="15">
         <v>0.80858</v>
       </c>
       <c r="N27" s="15">
-        <v>904</v>
+        <v>881</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>