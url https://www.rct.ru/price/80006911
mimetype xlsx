--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.04.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1082,90 +1082,90 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080055535</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>137</v>
       </c>
       <c r="K9" s="15">
         <v>0.09286999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.08048</v>
       </c>
       <c r="M9" s="15">
         <v>0.07739</v>
       </c>
       <c r="N9" s="15">
-        <v>1187</v>
+        <v>348</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15">
         <v>10080008076</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>400</v>
       </c>
       <c r="K10" s="15">
         <v>0.26964</v>
       </c>
       <c r="L10" s="15">
         <v>0.23369</v>
       </c>
       <c r="M10" s="15">
         <v>0.2247</v>
       </c>
       <c r="N10" s="15">
-        <v>1873</v>
+        <v>1733</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="15">
         <v>10080011006</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15"/>
@@ -1233,51 +1233,53 @@
       </c>
       <c r="D13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="15">
         <v>10080012004</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>37</v>
       </c>
       <c r="K13" s="15">
         <v>0.11685</v>
       </c>
       <c r="L13" s="15">
         <v>0.10127</v>
       </c>
       <c r="M13" s="15">
         <v>0.09737999999999999</v>
       </c>
-      <c r="N13" s="15"/>
+      <c r="N13" s="15">
+        <v>17</v>
+      </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15"/>
@@ -1417,90 +1419,90 @@
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080008077</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.41339</v>
       </c>
       <c r="L18" s="15">
         <v>0.35827</v>
       </c>
       <c r="M18" s="15">
         <v>0.34449</v>
       </c>
       <c r="N18" s="15">
-        <v>1062</v>
+        <v>1293</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15">
         <v>10000020834</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>125</v>
       </c>
       <c r="K19" s="15">
         <v>0.8430800000000001</v>
       </c>
       <c r="L19" s="15">
         <v>0.73067</v>
       </c>
       <c r="M19" s="15">
         <v>0.70256</v>
       </c>
       <c r="N19" s="15">
-        <v>888</v>
+        <v>1212</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="15">
         <v>10080010466</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15" t="s">
@@ -1536,168 +1538,168 @@
       </c>
       <c r="E21" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J21" s="15">
         <v>140</v>
       </c>
       <c r="K21" s="15">
         <v>0.35805</v>
       </c>
       <c r="L21" s="15">
         <v>0.31031</v>
       </c>
       <c r="M21" s="15">
         <v>0.29838</v>
       </c>
       <c r="N21" s="15">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>12</v>
       </c>
       <c r="K22" s="15">
         <v>0.78826</v>
       </c>
       <c r="L22" s="15">
         <v>0.68357</v>
       </c>
       <c r="M22" s="15">
         <v>0.6577</v>
       </c>
       <c r="N22" s="15">
-        <v>412</v>
+        <v>519</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="15">
         <v>10080008078</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>100</v>
       </c>
       <c r="K23" s="15">
         <v>1.18</v>
       </c>
       <c r="L23" s="15">
         <v>1.03</v>
       </c>
       <c r="M23" s="15">
         <v>0.98713</v>
       </c>
       <c r="N23" s="15">
-        <v>740</v>
+        <v>670</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E24" s="15">
         <v>10080010883</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>10</v>
       </c>
       <c r="K24" s="15">
         <v>0.34632</v>
       </c>
       <c r="L24" s="15">
         <v>0.30014</v>
       </c>
       <c r="M24" s="15">
         <v>0.2886</v>
       </c>
       <c r="N24" s="15">
-        <v>195</v>
+        <v>167</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
@@ -1760,51 +1762,51 @@
       <c r="D27" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="15">
         <v>10080010467</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>5</v>
       </c>
       <c r="K27" s="15">
         <v>0.97029</v>
       </c>
       <c r="L27" s="15">
         <v>0.84092</v>
       </c>
       <c r="M27" s="15">
         <v>0.80858</v>
       </c>
       <c r="N27" s="15">
-        <v>881</v>
+        <v>940</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>