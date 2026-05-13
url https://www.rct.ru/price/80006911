--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1121,51 +1121,51 @@
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15">
         <v>10080008076</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>400</v>
       </c>
       <c r="K10" s="15">
         <v>0.26964</v>
       </c>
       <c r="L10" s="15">
         <v>0.23369</v>
       </c>
       <c r="M10" s="15">
         <v>0.2247</v>
       </c>
       <c r="N10" s="15">
-        <v>1733</v>
+        <v>2460</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="15">
         <v>10080011006</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15"/>
@@ -1345,51 +1345,51 @@
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080010465</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>264</v>
       </c>
       <c r="K16" s="15">
         <v>0.19601</v>
       </c>
       <c r="L16" s="15">
         <v>0.16987</v>
       </c>
       <c r="M16" s="15">
         <v>0.16334</v>
       </c>
       <c r="N16" s="15">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15"/>
@@ -1419,90 +1419,90 @@
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080008077</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.41339</v>
       </c>
       <c r="L18" s="15">
         <v>0.35827</v>
       </c>
       <c r="M18" s="15">
         <v>0.34449</v>
       </c>
       <c r="N18" s="15">
-        <v>1293</v>
+        <v>1098</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15">
         <v>10000020834</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>125</v>
       </c>
       <c r="K19" s="15">
         <v>0.8430800000000001</v>
       </c>
       <c r="L19" s="15">
         <v>0.73067</v>
       </c>
       <c r="M19" s="15">
         <v>0.70256</v>
       </c>
       <c r="N19" s="15">
-        <v>1212</v>
+        <v>945</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="15">
         <v>10080010466</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15" t="s">
@@ -1538,168 +1538,168 @@
       </c>
       <c r="E21" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J21" s="15">
         <v>140</v>
       </c>
       <c r="K21" s="15">
         <v>0.35805</v>
       </c>
       <c r="L21" s="15">
         <v>0.31031</v>
       </c>
       <c r="M21" s="15">
         <v>0.29838</v>
       </c>
       <c r="N21" s="15">
-        <v>238</v>
+        <v>261</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>12</v>
       </c>
       <c r="K22" s="15">
         <v>0.78826</v>
       </c>
       <c r="L22" s="15">
         <v>0.68357</v>
       </c>
       <c r="M22" s="15">
         <v>0.6577</v>
       </c>
       <c r="N22" s="15">
-        <v>519</v>
+        <v>376</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="15">
         <v>10080008078</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>100</v>
       </c>
       <c r="K23" s="15">
         <v>1.18</v>
       </c>
       <c r="L23" s="15">
         <v>1.03</v>
       </c>
       <c r="M23" s="15">
         <v>0.98713</v>
       </c>
       <c r="N23" s="15">
-        <v>670</v>
+        <v>770</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E24" s="15">
         <v>10080010883</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>10</v>
       </c>
       <c r="K24" s="15">
         <v>0.34632</v>
       </c>
       <c r="L24" s="15">
         <v>0.30014</v>
       </c>
       <c r="M24" s="15">
         <v>0.2886</v>
       </c>
       <c r="N24" s="15">
-        <v>167</v>
+        <v>203</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
@@ -1762,51 +1762,51 @@
       <c r="D27" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="15">
         <v>10080010467</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>5</v>
       </c>
       <c r="K27" s="15">
         <v>0.97029</v>
       </c>
       <c r="L27" s="15">
         <v>0.84092</v>
       </c>
       <c r="M27" s="15">
         <v>0.80858</v>
       </c>
       <c r="N27" s="15">
-        <v>940</v>
+        <v>975</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>