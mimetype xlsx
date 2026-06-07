--- v7 (2026-05-13)
+++ v8 (2026-06-07)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>05.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1082,90 +1082,90 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080055535</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>137</v>
       </c>
       <c r="K9" s="15">
         <v>0.09286999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.08048</v>
       </c>
       <c r="M9" s="15">
         <v>0.07739</v>
       </c>
       <c r="N9" s="15">
-        <v>348</v>
+        <v>329</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15">
         <v>10080008076</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>400</v>
       </c>
       <c r="K10" s="15">
         <v>0.26964</v>
       </c>
       <c r="L10" s="15">
         <v>0.23369</v>
       </c>
       <c r="M10" s="15">
         <v>0.2247</v>
       </c>
       <c r="N10" s="15">
-        <v>2460</v>
+        <v>2181</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="15">
         <v>10080011006</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15"/>
@@ -1233,53 +1233,51 @@
       </c>
       <c r="D13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="15">
         <v>10080012004</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>37</v>
       </c>
       <c r="K13" s="15">
         <v>0.11685</v>
       </c>
       <c r="L13" s="15">
         <v>0.10127</v>
       </c>
       <c r="M13" s="15">
         <v>0.09737999999999999</v>
       </c>
-      <c r="N13" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N13" s="15"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15"/>
@@ -1345,51 +1343,51 @@
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080010465</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>264</v>
       </c>
       <c r="K16" s="15">
         <v>0.19601</v>
       </c>
       <c r="L16" s="15">
         <v>0.16987</v>
       </c>
       <c r="M16" s="15">
         <v>0.16334</v>
       </c>
       <c r="N16" s="15">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15"/>
@@ -1419,91 +1417,89 @@
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080008077</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.41339</v>
       </c>
       <c r="L18" s="15">
         <v>0.35827</v>
       </c>
       <c r="M18" s="15">
         <v>0.34449</v>
       </c>
       <c r="N18" s="15">
-        <v>1098</v>
+        <v>1275</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15">
         <v>10000020834</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>125</v>
       </c>
       <c r="K19" s="15">
         <v>0.8430800000000001</v>
       </c>
       <c r="L19" s="15">
         <v>0.73067</v>
       </c>
       <c r="M19" s="15">
         <v>0.70256</v>
       </c>
-      <c r="N19" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="15">
         <v>10080010466</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>55</v>
@@ -1538,168 +1534,168 @@
       </c>
       <c r="E21" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J21" s="15">
         <v>140</v>
       </c>
       <c r="K21" s="15">
         <v>0.35805</v>
       </c>
       <c r="L21" s="15">
         <v>0.31031</v>
       </c>
       <c r="M21" s="15">
         <v>0.29838</v>
       </c>
       <c r="N21" s="15">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>12</v>
       </c>
       <c r="K22" s="15">
         <v>0.78826</v>
       </c>
       <c r="L22" s="15">
         <v>0.68357</v>
       </c>
       <c r="M22" s="15">
         <v>0.6577</v>
       </c>
       <c r="N22" s="15">
-        <v>376</v>
+        <v>513</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="15">
         <v>10080008078</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>100</v>
       </c>
       <c r="K23" s="15">
         <v>1.18</v>
       </c>
       <c r="L23" s="15">
         <v>1.03</v>
       </c>
       <c r="M23" s="15">
         <v>0.98713</v>
       </c>
       <c r="N23" s="15">
-        <v>770</v>
+        <v>840</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E24" s="15">
         <v>10080010883</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>10</v>
       </c>
       <c r="K24" s="15">
         <v>0.34632</v>
       </c>
       <c r="L24" s="15">
         <v>0.30014</v>
       </c>
       <c r="M24" s="15">
         <v>0.2886</v>
       </c>
       <c r="N24" s="15">
-        <v>203</v>
+        <v>190</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
@@ -1762,51 +1758,51 @@
       <c r="D27" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="15">
         <v>10080010467</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>5</v>
       </c>
       <c r="K27" s="15">
         <v>0.97029</v>
       </c>
       <c r="L27" s="15">
         <v>0.84092</v>
       </c>
       <c r="M27" s="15">
         <v>0.80858</v>
       </c>
       <c r="N27" s="15">
-        <v>975</v>
+        <v>846</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>