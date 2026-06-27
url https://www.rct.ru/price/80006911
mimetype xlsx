--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>05.06.2026</t>
+    <t>26.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1082,90 +1082,90 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080055535</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>137</v>
       </c>
       <c r="K9" s="15">
         <v>0.09286999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.08048</v>
       </c>
       <c r="M9" s="15">
         <v>0.07739</v>
       </c>
       <c r="N9" s="15">
-        <v>329</v>
+        <v>355</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15">
         <v>10080008076</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>400</v>
       </c>
       <c r="K10" s="15">
         <v>0.26964</v>
       </c>
       <c r="L10" s="15">
         <v>0.23369</v>
       </c>
       <c r="M10" s="15">
         <v>0.2247</v>
       </c>
       <c r="N10" s="15">
-        <v>2181</v>
+        <v>1580</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="15">
         <v>10080011006</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15"/>
@@ -1343,51 +1343,51 @@
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080010465</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>264</v>
       </c>
       <c r="K16" s="15">
         <v>0.19601</v>
       </c>
       <c r="L16" s="15">
         <v>0.16987</v>
       </c>
       <c r="M16" s="15">
         <v>0.16334</v>
       </c>
       <c r="N16" s="15">
-        <v>281</v>
+        <v>157</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15"/>
@@ -1417,51 +1417,51 @@
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080008077</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.41339</v>
       </c>
       <c r="L18" s="15">
         <v>0.35827</v>
       </c>
       <c r="M18" s="15">
         <v>0.34449</v>
       </c>
       <c r="N18" s="15">
-        <v>1275</v>
+        <v>1576</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15">
         <v>10000020834</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
@@ -1534,168 +1534,168 @@
       </c>
       <c r="E21" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J21" s="15">
         <v>140</v>
       </c>
       <c r="K21" s="15">
         <v>0.35805</v>
       </c>
       <c r="L21" s="15">
         <v>0.31031</v>
       </c>
       <c r="M21" s="15">
         <v>0.29838</v>
       </c>
       <c r="N21" s="15">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>12</v>
       </c>
       <c r="K22" s="15">
         <v>0.78826</v>
       </c>
       <c r="L22" s="15">
         <v>0.68357</v>
       </c>
       <c r="M22" s="15">
         <v>0.6577</v>
       </c>
       <c r="N22" s="15">
-        <v>513</v>
+        <v>459</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="15">
         <v>10080008078</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>100</v>
       </c>
       <c r="K23" s="15">
         <v>1.18</v>
       </c>
       <c r="L23" s="15">
         <v>1.03</v>
       </c>
       <c r="M23" s="15">
         <v>0.98713</v>
       </c>
       <c r="N23" s="15">
-        <v>840</v>
+        <v>810</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E24" s="15">
         <v>10080010883</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>10</v>
       </c>
       <c r="K24" s="15">
         <v>0.34632</v>
       </c>
       <c r="L24" s="15">
         <v>0.30014</v>
       </c>
       <c r="M24" s="15">
         <v>0.2886</v>
       </c>
       <c r="N24" s="15">
-        <v>190</v>
+        <v>234</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
@@ -1758,51 +1758,51 @@
       <c r="D27" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="15">
         <v>10080010467</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>5</v>
       </c>
       <c r="K27" s="15">
         <v>0.97029</v>
       </c>
       <c r="L27" s="15">
         <v>0.84092</v>
       </c>
       <c r="M27" s="15">
         <v>0.80858</v>
       </c>
       <c r="N27" s="15">
-        <v>846</v>
+        <v>764</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>