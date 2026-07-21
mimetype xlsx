--- v9 (2026-06-27)
+++ v10 (2026-07-21)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>26.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1082,90 +1082,90 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080055535</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>137</v>
       </c>
       <c r="K9" s="15">
         <v>0.09286999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.08048</v>
       </c>
       <c r="M9" s="15">
         <v>0.07739</v>
       </c>
       <c r="N9" s="15">
-        <v>355</v>
+        <v>295</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15">
         <v>10080008076</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>400</v>
       </c>
       <c r="K10" s="15">
         <v>0.26964</v>
       </c>
       <c r="L10" s="15">
         <v>0.23369</v>
       </c>
       <c r="M10" s="15">
         <v>0.2247</v>
       </c>
       <c r="N10" s="15">
-        <v>1580</v>
+        <v>1130</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="15">
         <v>10080011006</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15"/>
@@ -1343,51 +1343,51 @@
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080010465</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>264</v>
       </c>
       <c r="K16" s="15">
         <v>0.19601</v>
       </c>
       <c r="L16" s="15">
         <v>0.16987</v>
       </c>
       <c r="M16" s="15">
         <v>0.16334</v>
       </c>
       <c r="N16" s="15">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15"/>
@@ -1417,51 +1417,51 @@
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080008077</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.41339</v>
       </c>
       <c r="L18" s="15">
         <v>0.35827</v>
       </c>
       <c r="M18" s="15">
         <v>0.34449</v>
       </c>
       <c r="N18" s="15">
-        <v>1576</v>
+        <v>1080</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15">
         <v>10000020834</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
@@ -1534,168 +1534,168 @@
       </c>
       <c r="E21" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J21" s="15">
         <v>140</v>
       </c>
       <c r="K21" s="15">
         <v>0.35805</v>
       </c>
       <c r="L21" s="15">
         <v>0.31031</v>
       </c>
       <c r="M21" s="15">
         <v>0.29838</v>
       </c>
       <c r="N21" s="15">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>12</v>
       </c>
       <c r="K22" s="15">
         <v>0.78826</v>
       </c>
       <c r="L22" s="15">
         <v>0.68357</v>
       </c>
       <c r="M22" s="15">
         <v>0.6577</v>
       </c>
       <c r="N22" s="15">
-        <v>459</v>
+        <v>430</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="15">
         <v>10080008078</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>100</v>
       </c>
       <c r="K23" s="15">
         <v>1.18</v>
       </c>
       <c r="L23" s="15">
         <v>1.03</v>
       </c>
       <c r="M23" s="15">
         <v>0.98713</v>
       </c>
       <c r="N23" s="15">
-        <v>810</v>
+        <v>850</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E24" s="15">
         <v>10080010883</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>10</v>
       </c>
       <c r="K24" s="15">
         <v>0.34632</v>
       </c>
       <c r="L24" s="15">
         <v>0.30014</v>
       </c>
       <c r="M24" s="15">
         <v>0.2886</v>
       </c>
       <c r="N24" s="15">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
@@ -1758,51 +1758,51 @@
       <c r="D27" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="15">
         <v>10080010467</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>5</v>
       </c>
       <c r="K27" s="15">
         <v>0.97029</v>
       </c>
       <c r="L27" s="15">
         <v>0.84092</v>
       </c>
       <c r="M27" s="15">
         <v>0.80858</v>
       </c>
       <c r="N27" s="15">
-        <v>764</v>
+        <v>493</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>