--- v10 (2026-07-21)
+++ v11 (2026-08-18)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.07.2026</t>
+    <t>18.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -104,50 +104,53 @@
     <t>Свободный остаток</t>
   </si>
   <si>
     <t>Ожидается</t>
   </si>
   <si>
     <t>Дата  поставки</t>
   </si>
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>2 ряда угловые</t>
   </si>
   <si>
     <t>DS1026-13-2x2S8BR</t>
   </si>
   <si>
     <t>гнездо на плату 2ряда угловое шаг2,0мм / PBD2-04R (DS1026-13-2x2S8BR)</t>
   </si>
   <si>
     <t>CONNFLY</t>
+  </si>
+  <si>
+    <t>22.12.2026</t>
   </si>
   <si>
     <t>DS1026-13-2x5S8BR</t>
   </si>
   <si>
     <t>гнездо на плату 2ряда угловое шаг2.0мм / PBD2-10R (DS1026-13-2x5S8BR)</t>
   </si>
   <si>
     <t>L-KLS1-208B-7.2-2-10-R</t>
   </si>
   <si>
     <t>гнездо на плату 2ряда угловое шаг2.0мм / PBD2-10R (L-KLS1-208B-7.2-2-10-R)</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t>DS1026-13-2x6S8BR</t>
   </si>
   <si>
     <t>гнездо на плату 2ряда угловое шаг2,0мм / PBD2-12R (DS1026-13-2x6S8BR)</t>
   </si>
   <si>
     <t>L-KLS1-208B-7.2-2-12-R</t>
   </si>
@@ -1082,750 +1085,762 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080055535</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>137</v>
       </c>
       <c r="K9" s="15">
         <v>0.09286999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.08048</v>
       </c>
       <c r="M9" s="15">
         <v>0.07739</v>
       </c>
       <c r="N9" s="15">
-        <v>295</v>
-[...2 lines deleted...]
-      <c r="P9" s="15"/>
+        <v>287</v>
+      </c>
+      <c r="O9" s="15">
+        <v>710</v>
+      </c>
+      <c r="P9" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080008076</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>400</v>
       </c>
       <c r="K10" s="15">
         <v>0.26964</v>
       </c>
       <c r="L10" s="15">
         <v>0.23369</v>
       </c>
       <c r="M10" s="15">
         <v>0.2247</v>
       </c>
       <c r="N10" s="15">
-        <v>1130</v>
-[...2 lines deleted...]
-      <c r="P10" s="15"/>
+        <v>991</v>
+      </c>
+      <c r="O10" s="15">
+        <v>1420</v>
+      </c>
+      <c r="P10" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" s="15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080011006</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>45</v>
       </c>
       <c r="K11" s="15">
         <v>0.37012</v>
       </c>
       <c r="L11" s="15">
         <v>0.19657</v>
       </c>
       <c r="M11" s="15">
         <v>0.16775</v>
       </c>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080028592</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>48</v>
       </c>
       <c r="K12" s="15">
         <v>0.60375</v>
       </c>
       <c r="L12" s="15">
         <v>0.30188</v>
       </c>
       <c r="M12" s="15">
         <v>0.26565</v>
       </c>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080012004</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>37</v>
       </c>
       <c r="K13" s="15">
         <v>0.11685</v>
       </c>
       <c r="L13" s="15">
         <v>0.10127</v>
       </c>
       <c r="M13" s="15">
         <v>0.09737999999999999</v>
       </c>
       <c r="N13" s="15"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E14" s="15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15">
         <v>0.14297</v>
       </c>
       <c r="L14" s="15">
         <v>0.11991</v>
       </c>
       <c r="M14" s="15">
         <v>0.1153</v>
       </c>
       <c r="N14" s="15"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D15" s="15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E15" s="15">
         <v>10000018008</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>37</v>
       </c>
       <c r="K15" s="15">
         <v>0.99419</v>
       </c>
       <c r="L15" s="15">
         <v>0.52195</v>
       </c>
       <c r="M15" s="15">
         <v>0.47224</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E16" s="15">
         <v>10080010465</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>264</v>
       </c>
       <c r="K16" s="15">
         <v>0.19601</v>
       </c>
       <c r="L16" s="15">
         <v>0.16987</v>
       </c>
       <c r="M16" s="15">
         <v>0.16334</v>
       </c>
       <c r="N16" s="15">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E17" s="15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15">
         <v>0.16635</v>
       </c>
       <c r="L17" s="15">
         <v>0.13952</v>
       </c>
       <c r="M17" s="15">
         <v>0.13415</v>
       </c>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E18" s="15">
         <v>10080008077</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.41339</v>
       </c>
       <c r="L18" s="15">
         <v>0.35827</v>
       </c>
       <c r="M18" s="15">
         <v>0.34449</v>
       </c>
       <c r="N18" s="15">
-        <v>1080</v>
+        <v>944</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E19" s="15">
         <v>10000020834</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>125</v>
       </c>
       <c r="K19" s="15">
         <v>0.8430800000000001</v>
       </c>
       <c r="L19" s="15">
         <v>0.73067</v>
       </c>
       <c r="M19" s="15">
         <v>0.70256</v>
       </c>
       <c r="N19" s="15"/>
-      <c r="O19" s="15"/>
-      <c r="P19" s="15"/>
+      <c r="O19" s="15">
+        <v>1110</v>
+      </c>
+      <c r="P19" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E20" s="15">
         <v>10080010466</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I20" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J20" s="15">
         <v>14</v>
       </c>
       <c r="K20" s="15">
         <v>0.36231</v>
       </c>
       <c r="L20" s="15">
         <v>0.314</v>
       </c>
       <c r="M20" s="15">
         <v>0.30193</v>
       </c>
       <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E21" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I21" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J21" s="15">
         <v>140</v>
       </c>
       <c r="K21" s="15">
         <v>0.35805</v>
       </c>
       <c r="L21" s="15">
         <v>0.31031</v>
       </c>
       <c r="M21" s="15">
         <v>0.29838</v>
       </c>
       <c r="N21" s="15">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E22" s="15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>12</v>
       </c>
       <c r="K22" s="15">
         <v>0.78826</v>
       </c>
       <c r="L22" s="15">
         <v>0.68357</v>
       </c>
       <c r="M22" s="15">
         <v>0.6577</v>
       </c>
       <c r="N22" s="15">
-        <v>430</v>
+        <v>358</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E23" s="15">
         <v>10080008078</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>100</v>
       </c>
       <c r="K23" s="15">
         <v>1.18</v>
       </c>
       <c r="L23" s="15">
         <v>1.03</v>
       </c>
       <c r="M23" s="15">
         <v>0.98713</v>
       </c>
       <c r="N23" s="15">
-        <v>850</v>
+        <v>760</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E24" s="15">
         <v>10080010883</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>10</v>
       </c>
       <c r="K24" s="15">
         <v>0.34632</v>
       </c>
       <c r="L24" s="15">
         <v>0.30014</v>
       </c>
       <c r="M24" s="15">
         <v>0.2886</v>
       </c>
       <c r="N24" s="15">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E25" s="15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
         <v>1.51</v>
       </c>
       <c r="L25" s="15">
         <v>0.78518</v>
       </c>
       <c r="M25" s="15">
         <v>0.7537700000000001</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E26" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15">
         <v>2.46</v>
       </c>
       <c r="L26" s="15">
         <v>1.35</v>
       </c>
       <c r="M26" s="15">
         <v>1.23</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E27" s="15">
         <v>10080010467</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>5</v>
       </c>
       <c r="K27" s="15">
         <v>0.97029</v>
       </c>
       <c r="L27" s="15">
         <v>0.84092</v>
       </c>
       <c r="M27" s="15">
         <v>0.80858</v>
       </c>
       <c r="N27" s="15">
-        <v>493</v>
+        <v>418</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E28" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>14</v>
       </c>
       <c r="K28" s="15">
         <v>0.74865</v>
       </c>
       <c r="L28" s="15">
         <v>0.49508</v>
       </c>
       <c r="M28" s="15">
         <v>0.47093</v>
       </c>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
@@ -1882,317 +1897,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>