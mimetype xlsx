--- v11 (2026-08-18)
+++ v12 (2026-09-07)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>18.08.2026</t>
+    <t>07.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1085,97 +1085,97 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080055535</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>137</v>
       </c>
       <c r="K9" s="15">
         <v>0.09286999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.08048</v>
       </c>
       <c r="M9" s="15">
         <v>0.07739</v>
       </c>
       <c r="N9" s="15">
-        <v>287</v>
+        <v>258</v>
       </c>
       <c r="O9" s="15">
-        <v>710</v>
+        <v>640</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080008076</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>400</v>
       </c>
       <c r="K10" s="15">
         <v>0.26964</v>
       </c>
       <c r="L10" s="15">
         <v>0.23369</v>
       </c>
       <c r="M10" s="15">
         <v>0.2247</v>
       </c>
       <c r="N10" s="15">
-        <v>991</v>
+        <v>1200</v>
       </c>
       <c r="O10" s="15">
-        <v>1420</v>
+        <v>1720</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080011006</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>35</v>
       </c>
@@ -1245,52 +1245,56 @@
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080012004</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>37</v>
       </c>
       <c r="K13" s="15">
         <v>0.11685</v>
       </c>
       <c r="L13" s="15">
         <v>0.10127</v>
       </c>
       <c r="M13" s="15">
         <v>0.09737999999999999</v>
       </c>
       <c r="N13" s="15"/>
-      <c r="O13" s="15"/>
-      <c r="P13" s="15"/>
+      <c r="O13" s="15">
+        <v>1420</v>
+      </c>
+      <c r="P13" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15">
         <v>0.14297</v>
@@ -1354,51 +1358,51 @@
       <c r="D16" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="15">
         <v>10080010465</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>264</v>
       </c>
       <c r="K16" s="15">
         <v>0.19601</v>
       </c>
       <c r="L16" s="15">
         <v>0.16987</v>
       </c>
       <c r="M16" s="15">
         <v>0.16334</v>
       </c>
       <c r="N16" s="15">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15"/>
@@ -1428,91 +1432,91 @@
       <c r="D18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="15">
         <v>10080008077</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.41339</v>
       </c>
       <c r="L18" s="15">
         <v>0.35827</v>
       </c>
       <c r="M18" s="15">
         <v>0.34449</v>
       </c>
       <c r="N18" s="15">
-        <v>944</v>
+        <v>1540</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E19" s="15">
         <v>10000020834</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>125</v>
       </c>
       <c r="K19" s="15">
         <v>0.8430800000000001</v>
       </c>
       <c r="L19" s="15">
         <v>0.73067</v>
       </c>
       <c r="M19" s="15">
         <v>0.70256</v>
       </c>
       <c r="N19" s="15"/>
       <c r="O19" s="15">
-        <v>1110</v>
+        <v>176</v>
       </c>
       <c r="P19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="15">
         <v>10080010466</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>35</v>
       </c>
@@ -1549,168 +1553,168 @@
       </c>
       <c r="E21" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J21" s="15">
         <v>140</v>
       </c>
       <c r="K21" s="15">
         <v>0.35805</v>
       </c>
       <c r="L21" s="15">
         <v>0.31031</v>
       </c>
       <c r="M21" s="15">
         <v>0.29838</v>
       </c>
       <c r="N21" s="15">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>12</v>
       </c>
       <c r="K22" s="15">
         <v>0.78826</v>
       </c>
       <c r="L22" s="15">
         <v>0.68357</v>
       </c>
       <c r="M22" s="15">
         <v>0.6577</v>
       </c>
       <c r="N22" s="15">
-        <v>358</v>
+        <v>519</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="15">
         <v>10080008078</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>100</v>
       </c>
       <c r="K23" s="15">
         <v>1.18</v>
       </c>
       <c r="L23" s="15">
         <v>1.03</v>
       </c>
       <c r="M23" s="15">
         <v>0.98713</v>
       </c>
       <c r="N23" s="15">
-        <v>760</v>
+        <v>900</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="15">
         <v>10080010883</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>10</v>
       </c>
       <c r="K24" s="15">
         <v>0.34632</v>
       </c>
       <c r="L24" s="15">
         <v>0.30014</v>
       </c>
       <c r="M24" s="15">
         <v>0.2886</v>
       </c>
       <c r="N24" s="15">
-        <v>228</v>
+        <v>173</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
@@ -1773,51 +1777,51 @@
       <c r="D27" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E27" s="15">
         <v>10080010467</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>5</v>
       </c>
       <c r="K27" s="15">
         <v>0.97029</v>
       </c>
       <c r="L27" s="15">
         <v>0.84092</v>
       </c>
       <c r="M27" s="15">
         <v>0.80858</v>
       </c>
       <c r="N27" s="15">
-        <v>418</v>
+        <v>452</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I28" s="15"/>