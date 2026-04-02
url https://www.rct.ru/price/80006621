--- v3 (2026-03-12)
+++ v4 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1099,53 +1099,51 @@
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="15"/>
       <c r="K12" s="15">
         <v>0.6549</v>
       </c>
       <c r="L12" s="15">
         <v>0.41805</v>
       </c>
       <c r="M12" s="15">
         <v>0.38077</v>
       </c>
-      <c r="N12" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="15"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>