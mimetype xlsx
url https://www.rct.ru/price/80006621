--- v4 (2026-04-02)
+++ v5 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>