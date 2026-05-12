--- v5 (2026-04-22)
+++ v6 (2026-05-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>12.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>