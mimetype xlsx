--- v6 (2026-05-12)
+++ v7 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>