--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>