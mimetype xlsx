--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>