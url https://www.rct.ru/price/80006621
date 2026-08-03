--- v9 (2026-07-13)
+++ v10 (2026-08-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -139,51 +139,51 @@
   <si>
     <t>10-00016448</t>
   </si>
   <si>
     <t>DG371-03P-12-00A(H)</t>
   </si>
   <si>
     <t>Клеммник DG371-03P-12-00A(H)</t>
   </si>
   <si>
     <t>10-00016446</t>
   </si>
   <si>
     <t>TL221T-03P-KC</t>
   </si>
   <si>
     <t>Клеммник TL221T-03P-KC</t>
   </si>
   <si>
     <t>UT-00141688</t>
   </si>
   <si>
     <t>Tianli</t>
   </si>
   <si>
-    <t xml:space="preserve">DG331-5.0-03P-13-00Z(H) DEGSON, L-KLS2-331KB-5.00-03P-3S KLS, DG331-5.0-03P-13-00A(H) DEGSON, </t>
+    <t xml:space="preserve">DG331-5.0-03P-13-00Z(H) DEGSON, L-KLS2-331KB-500-03P-3S62 KLS, DG331-5.0-03P-13-00A(H) DEGSON, </t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Адрес:</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>