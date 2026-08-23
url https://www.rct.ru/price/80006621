--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>