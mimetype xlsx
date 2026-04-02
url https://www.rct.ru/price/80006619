--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1175,51 +1175,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.44082</v>
       </c>
       <c r="L9" s="15">
         <v>0.39674</v>
       </c>
       <c r="M9" s="15">
         <v>0.36735</v>
       </c>
       <c r="N9" s="15">
-        <v>1691</v>
+        <v>1884</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
@@ -1448,174 +1448,174 @@
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080003030</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>65</v>
       </c>
       <c r="K16" s="15">
         <v>0.67</v>
       </c>
       <c r="L16" s="15">
         <v>0.67</v>
       </c>
       <c r="M16" s="15">
         <v>0.67</v>
       </c>
       <c r="N16" s="15">
-        <v>663</v>
+        <v>804</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080016401</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J17" s="15">
         <v>325</v>
       </c>
       <c r="K17" s="15">
         <v>0.16</v>
       </c>
       <c r="L17" s="15">
         <v>0.16</v>
       </c>
       <c r="M17" s="15">
         <v>0.16</v>
       </c>
       <c r="N17" s="15">
-        <v>852</v>
+        <v>872</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="15">
         <v>10080002587</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J18" s="15">
         <v>65</v>
       </c>
       <c r="K18" s="15">
         <v>0.6</v>
       </c>
       <c r="L18" s="15">
         <v>0.6</v>
       </c>
       <c r="M18" s="15">
         <v>0.6</v>
       </c>
       <c r="N18" s="15">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J19" s="15">
         <v>65</v>
       </c>
       <c r="K19" s="15">
         <v>0.62</v>
       </c>
       <c r="L19" s="15">
         <v>0.62</v>
       </c>
       <c r="M19" s="15">
         <v>0.62</v>
       </c>
       <c r="N19" s="15">
-        <v>720</v>
+        <v>830</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15">
         <v>10080047963</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="15"/>
@@ -2000,209 +2000,209 @@
       <c r="D30" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E30" s="15">
         <v>10080050253</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>320</v>
       </c>
       <c r="K30" s="15">
         <v>0.36299</v>
       </c>
       <c r="L30" s="15">
         <v>0.26177</v>
       </c>
       <c r="M30" s="15">
         <v>0.22686</v>
       </c>
       <c r="N30" s="15">
-        <v>1780</v>
+        <v>1620</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="15">
         <v>10080050252</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>80</v>
       </c>
       <c r="K31" s="15">
         <v>1.26</v>
       </c>
       <c r="L31" s="15">
         <v>0.9097</v>
       </c>
       <c r="M31" s="15">
         <v>0.7884100000000001</v>
       </c>
       <c r="N31" s="15">
-        <v>1340</v>
+        <v>1600</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="15">
         <v>10080044866</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="J32" s="15">
         <v>65</v>
       </c>
       <c r="K32" s="15">
-        <v>1.94</v>
+        <v>0.61641</v>
       </c>
       <c r="L32" s="15">
-        <v>1.04</v>
+        <v>0.61641</v>
       </c>
       <c r="M32" s="15">
-        <v>0.90086</v>
+        <v>0.61641</v>
       </c>
       <c r="N32" s="15">
-        <v>890</v>
+        <v>592</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="J33" s="15"/>
       <c r="K33" s="15">
         <v>1.41</v>
       </c>
       <c r="L33" s="15">
         <v>1.27</v>
       </c>
       <c r="M33" s="15">
         <v>1.17</v>
       </c>
       <c r="N33" s="15">
-        <v>374</v>
+        <v>290</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
         <v>0.58439</v>
       </c>
       <c r="L34" s="15">
         <v>0.52595</v>
       </c>
       <c r="M34" s="15">
         <v>0.48699</v>
       </c>
       <c r="N34" s="15">
-        <v>513</v>
+        <v>444</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
     </row>
   </sheetData>