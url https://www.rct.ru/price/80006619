--- v6 (2026-04-02)
+++ v7 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1175,51 +1175,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.44082</v>
       </c>
       <c r="L9" s="15">
         <v>0.39674</v>
       </c>
       <c r="M9" s="15">
         <v>0.36735</v>
       </c>
       <c r="N9" s="15">
-        <v>1884</v>
+        <v>1712</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
@@ -1448,174 +1448,174 @@
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080003030</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>65</v>
       </c>
       <c r="K16" s="15">
         <v>0.67</v>
       </c>
       <c r="L16" s="15">
         <v>0.67</v>
       </c>
       <c r="M16" s="15">
         <v>0.67</v>
       </c>
       <c r="N16" s="15">
-        <v>804</v>
+        <v>674</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080016401</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J17" s="15">
         <v>325</v>
       </c>
       <c r="K17" s="15">
         <v>0.16</v>
       </c>
       <c r="L17" s="15">
         <v>0.16</v>
       </c>
       <c r="M17" s="15">
         <v>0.16</v>
       </c>
       <c r="N17" s="15">
-        <v>872</v>
+        <v>627</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="15">
         <v>10080002587</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J18" s="15">
         <v>65</v>
       </c>
       <c r="K18" s="15">
         <v>0.6</v>
       </c>
       <c r="L18" s="15">
         <v>0.6</v>
       </c>
       <c r="M18" s="15">
         <v>0.6</v>
       </c>
       <c r="N18" s="15">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J19" s="15">
         <v>65</v>
       </c>
       <c r="K19" s="15">
         <v>0.62</v>
       </c>
       <c r="L19" s="15">
         <v>0.62</v>
       </c>
       <c r="M19" s="15">
         <v>0.62</v>
       </c>
       <c r="N19" s="15">
-        <v>830</v>
+        <v>700</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15">
         <v>10080047963</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="15"/>
@@ -2000,209 +2000,209 @@
       <c r="D30" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E30" s="15">
         <v>10080050253</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>320</v>
       </c>
       <c r="K30" s="15">
         <v>0.36299</v>
       </c>
       <c r="L30" s="15">
         <v>0.26177</v>
       </c>
       <c r="M30" s="15">
         <v>0.22686</v>
       </c>
       <c r="N30" s="15">
-        <v>1620</v>
+        <v>1240</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="15">
         <v>10080050252</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>80</v>
       </c>
       <c r="K31" s="15">
         <v>1.26</v>
       </c>
       <c r="L31" s="15">
         <v>0.9097</v>
       </c>
       <c r="M31" s="15">
         <v>0.7884100000000001</v>
       </c>
       <c r="N31" s="15">
-        <v>1600</v>
+        <v>1800</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="15">
         <v>10080044866</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="J32" s="15">
         <v>65</v>
       </c>
       <c r="K32" s="15">
         <v>0.61641</v>
       </c>
       <c r="L32" s="15">
         <v>0.61641</v>
       </c>
       <c r="M32" s="15">
         <v>0.61641</v>
       </c>
       <c r="N32" s="15">
-        <v>592</v>
+        <v>776</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="J33" s="15"/>
       <c r="K33" s="15">
         <v>1.41</v>
       </c>
       <c r="L33" s="15">
         <v>1.27</v>
       </c>
       <c r="M33" s="15">
         <v>1.17</v>
       </c>
       <c r="N33" s="15">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
         <v>0.58439</v>
       </c>
       <c r="L34" s="15">
         <v>0.52595</v>
       </c>
       <c r="M34" s="15">
         <v>0.48699</v>
       </c>
       <c r="N34" s="15">
-        <v>444</v>
+        <v>576</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
     </row>
   </sheetData>