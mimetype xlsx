--- v7 (2026-04-22)
+++ v8 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1175,51 +1175,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.44082</v>
       </c>
       <c r="L9" s="15">
         <v>0.39674</v>
       </c>
       <c r="M9" s="15">
         <v>0.36735</v>
       </c>
       <c r="N9" s="15">
-        <v>1712</v>
+        <v>1819</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
@@ -1448,174 +1448,174 @@
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080003030</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>65</v>
       </c>
       <c r="K16" s="15">
         <v>0.67</v>
       </c>
       <c r="L16" s="15">
         <v>0.67</v>
       </c>
       <c r="M16" s="15">
         <v>0.67</v>
       </c>
       <c r="N16" s="15">
-        <v>674</v>
+        <v>696</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080016401</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J17" s="15">
         <v>325</v>
       </c>
       <c r="K17" s="15">
         <v>0.16</v>
       </c>
       <c r="L17" s="15">
         <v>0.16</v>
       </c>
       <c r="M17" s="15">
         <v>0.16</v>
       </c>
       <c r="N17" s="15">
-        <v>627</v>
+        <v>666</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="15">
         <v>10080002587</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J18" s="15">
         <v>65</v>
       </c>
       <c r="K18" s="15">
         <v>0.6</v>
       </c>
       <c r="L18" s="15">
         <v>0.6</v>
       </c>
       <c r="M18" s="15">
         <v>0.6</v>
       </c>
       <c r="N18" s="15">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J19" s="15">
         <v>65</v>
       </c>
       <c r="K19" s="15">
         <v>0.62</v>
       </c>
       <c r="L19" s="15">
         <v>0.62</v>
       </c>
       <c r="M19" s="15">
         <v>0.62</v>
       </c>
       <c r="N19" s="15">
-        <v>700</v>
+        <v>650</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15">
         <v>10080047963</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="15"/>
@@ -2000,209 +2000,209 @@
       <c r="D30" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E30" s="15">
         <v>10080050253</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>320</v>
       </c>
       <c r="K30" s="15">
         <v>0.36299</v>
       </c>
       <c r="L30" s="15">
         <v>0.26177</v>
       </c>
       <c r="M30" s="15">
         <v>0.22686</v>
       </c>
       <c r="N30" s="15">
-        <v>1240</v>
+        <v>1780</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="15">
         <v>10080050252</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>80</v>
       </c>
       <c r="K31" s="15">
         <v>1.26</v>
       </c>
       <c r="L31" s="15">
         <v>0.9097</v>
       </c>
       <c r="M31" s="15">
         <v>0.7884100000000001</v>
       </c>
       <c r="N31" s="15">
-        <v>1800</v>
+        <v>1740</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="15">
         <v>10080044866</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="J32" s="15">
         <v>65</v>
       </c>
       <c r="K32" s="15">
         <v>0.61641</v>
       </c>
       <c r="L32" s="15">
         <v>0.61641</v>
       </c>
       <c r="M32" s="15">
         <v>0.61641</v>
       </c>
       <c r="N32" s="15">
-        <v>776</v>
+        <v>844</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="J33" s="15"/>
       <c r="K33" s="15">
         <v>1.41</v>
       </c>
       <c r="L33" s="15">
         <v>1.27</v>
       </c>
       <c r="M33" s="15">
         <v>1.17</v>
       </c>
       <c r="N33" s="15">
-        <v>294</v>
+        <v>365</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
         <v>0.58439</v>
       </c>
       <c r="L34" s="15">
         <v>0.52595</v>
       </c>
       <c r="M34" s="15">
         <v>0.48699</v>
       </c>
       <c r="N34" s="15">
-        <v>576</v>
+        <v>423</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
     </row>
   </sheetData>