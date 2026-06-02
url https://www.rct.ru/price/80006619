--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1175,51 +1175,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.44082</v>
       </c>
       <c r="L9" s="15">
         <v>0.39674</v>
       </c>
       <c r="M9" s="15">
         <v>0.36735</v>
       </c>
       <c r="N9" s="15">
-        <v>1819</v>
+        <v>1327</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
@@ -1448,174 +1448,174 @@
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080003030</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>65</v>
       </c>
       <c r="K16" s="15">
         <v>0.67</v>
       </c>
       <c r="L16" s="15">
         <v>0.67</v>
       </c>
       <c r="M16" s="15">
         <v>0.67</v>
       </c>
       <c r="N16" s="15">
-        <v>696</v>
+        <v>913</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080016401</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J17" s="15">
         <v>325</v>
       </c>
       <c r="K17" s="15">
         <v>0.16</v>
       </c>
       <c r="L17" s="15">
         <v>0.16</v>
       </c>
       <c r="M17" s="15">
         <v>0.16</v>
       </c>
       <c r="N17" s="15">
-        <v>666</v>
+        <v>617</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="15">
         <v>10080002587</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J18" s="15">
         <v>65</v>
       </c>
       <c r="K18" s="15">
         <v>0.6</v>
       </c>
       <c r="L18" s="15">
         <v>0.6</v>
       </c>
       <c r="M18" s="15">
         <v>0.6</v>
       </c>
       <c r="N18" s="15">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J19" s="15">
         <v>65</v>
       </c>
       <c r="K19" s="15">
         <v>0.62</v>
       </c>
       <c r="L19" s="15">
         <v>0.62</v>
       </c>
       <c r="M19" s="15">
         <v>0.62</v>
       </c>
       <c r="N19" s="15">
-        <v>650</v>
+        <v>770</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15">
         <v>10080047963</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="15"/>
@@ -2000,209 +2000,209 @@
       <c r="D30" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E30" s="15">
         <v>10080050253</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>320</v>
       </c>
       <c r="K30" s="15">
         <v>0.36299</v>
       </c>
       <c r="L30" s="15">
         <v>0.26177</v>
       </c>
       <c r="M30" s="15">
         <v>0.22686</v>
       </c>
       <c r="N30" s="15">
-        <v>1780</v>
+        <v>1380</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="15">
         <v>10080050252</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>80</v>
       </c>
       <c r="K31" s="15">
         <v>1.26</v>
       </c>
       <c r="L31" s="15">
         <v>0.9097</v>
       </c>
       <c r="M31" s="15">
         <v>0.7884100000000001</v>
       </c>
       <c r="N31" s="15">
-        <v>1740</v>
+        <v>1540</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="15">
         <v>10080044866</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="J32" s="15">
         <v>65</v>
       </c>
       <c r="K32" s="15">
         <v>0.61641</v>
       </c>
       <c r="L32" s="15">
         <v>0.61641</v>
       </c>
       <c r="M32" s="15">
         <v>0.61641</v>
       </c>
       <c r="N32" s="15">
-        <v>844</v>
+        <v>815</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="J33" s="15"/>
       <c r="K33" s="15">
         <v>1.41</v>
       </c>
       <c r="L33" s="15">
         <v>1.27</v>
       </c>
       <c r="M33" s="15">
         <v>1.17</v>
       </c>
       <c r="N33" s="15">
-        <v>365</v>
+        <v>312</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
         <v>0.58439</v>
       </c>
       <c r="L34" s="15">
         <v>0.52595</v>
       </c>
       <c r="M34" s="15">
         <v>0.48699</v>
       </c>
       <c r="N34" s="15">
-        <v>423</v>
+        <v>603</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
     </row>
   </sheetData>