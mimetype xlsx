--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1175,51 +1175,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.44082</v>
       </c>
       <c r="L9" s="15">
         <v>0.39674</v>
       </c>
       <c r="M9" s="15">
         <v>0.36735</v>
       </c>
       <c r="N9" s="15">
-        <v>1327</v>
+        <v>1306</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
@@ -1448,174 +1448,174 @@
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080003030</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>65</v>
       </c>
       <c r="K16" s="15">
         <v>0.67</v>
       </c>
       <c r="L16" s="15">
         <v>0.67</v>
       </c>
       <c r="M16" s="15">
         <v>0.67</v>
       </c>
       <c r="N16" s="15">
-        <v>913</v>
+        <v>717</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080016401</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J17" s="15">
         <v>325</v>
       </c>
       <c r="K17" s="15">
         <v>0.16</v>
       </c>
       <c r="L17" s="15">
         <v>0.16</v>
       </c>
       <c r="M17" s="15">
         <v>0.16</v>
       </c>
       <c r="N17" s="15">
-        <v>617</v>
+        <v>823</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="15">
         <v>10080002587</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J18" s="15">
         <v>65</v>
       </c>
       <c r="K18" s="15">
         <v>0.6</v>
       </c>
       <c r="L18" s="15">
         <v>0.6</v>
       </c>
       <c r="M18" s="15">
         <v>0.6</v>
       </c>
       <c r="N18" s="15">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J19" s="15">
         <v>65</v>
       </c>
       <c r="K19" s="15">
         <v>0.62</v>
       </c>
       <c r="L19" s="15">
         <v>0.62</v>
       </c>
       <c r="M19" s="15">
         <v>0.62</v>
       </c>
       <c r="N19" s="15">
-        <v>770</v>
+        <v>810</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15">
         <v>10080047963</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="15"/>
@@ -1843,53 +1843,51 @@
       </c>
       <c r="D26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="15">
         <v>10080047955</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>550</v>
       </c>
       <c r="K26" s="15">
         <v>0.19768</v>
       </c>
       <c r="L26" s="15">
         <v>0.13954</v>
       </c>
       <c r="M26" s="15">
         <v>0.12792</v>
       </c>
-      <c r="N26" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="15">
         <v>10080047956</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
@@ -2000,209 +1998,209 @@
       <c r="D30" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E30" s="15">
         <v>10080050253</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>320</v>
       </c>
       <c r="K30" s="15">
         <v>0.36299</v>
       </c>
       <c r="L30" s="15">
         <v>0.26177</v>
       </c>
       <c r="M30" s="15">
         <v>0.22686</v>
       </c>
       <c r="N30" s="15">
-        <v>1380</v>
+        <v>1220</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="15">
         <v>10080050252</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>80</v>
       </c>
       <c r="K31" s="15">
         <v>1.26</v>
       </c>
       <c r="L31" s="15">
         <v>0.9097</v>
       </c>
       <c r="M31" s="15">
         <v>0.7884100000000001</v>
       </c>
       <c r="N31" s="15">
-        <v>1540</v>
+        <v>1280</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="15">
         <v>10080044866</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="J32" s="15">
         <v>65</v>
       </c>
       <c r="K32" s="15">
         <v>0.61641</v>
       </c>
       <c r="L32" s="15">
         <v>0.61641</v>
       </c>
       <c r="M32" s="15">
         <v>0.61641</v>
       </c>
       <c r="N32" s="15">
-        <v>815</v>
+        <v>679</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="J33" s="15"/>
       <c r="K33" s="15">
         <v>1.41</v>
       </c>
       <c r="L33" s="15">
         <v>1.27</v>
       </c>
       <c r="M33" s="15">
         <v>1.17</v>
       </c>
       <c r="N33" s="15">
-        <v>312</v>
+        <v>334</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
         <v>0.58439</v>
       </c>
       <c r="L34" s="15">
         <v>0.52595</v>
       </c>
       <c r="M34" s="15">
         <v>0.48699</v>
       </c>
       <c r="N34" s="15">
-        <v>603</v>
+        <v>493</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
     </row>
   </sheetData>