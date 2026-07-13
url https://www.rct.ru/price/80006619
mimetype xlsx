--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1175,51 +1175,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.44082</v>
       </c>
       <c r="L9" s="15">
         <v>0.39674</v>
       </c>
       <c r="M9" s="15">
         <v>0.36735</v>
       </c>
       <c r="N9" s="15">
-        <v>1306</v>
+        <v>1327</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
@@ -1448,174 +1448,174 @@
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080003030</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>65</v>
       </c>
       <c r="K16" s="15">
         <v>0.67</v>
       </c>
       <c r="L16" s="15">
         <v>0.67</v>
       </c>
       <c r="M16" s="15">
         <v>0.67</v>
       </c>
       <c r="N16" s="15">
-        <v>717</v>
+        <v>978</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080016401</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J17" s="15">
         <v>325</v>
       </c>
       <c r="K17" s="15">
         <v>0.16</v>
       </c>
       <c r="L17" s="15">
         <v>0.16</v>
       </c>
       <c r="M17" s="15">
         <v>0.16</v>
       </c>
       <c r="N17" s="15">
-        <v>823</v>
+        <v>803</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="15">
         <v>10080002587</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J18" s="15">
         <v>65</v>
       </c>
       <c r="K18" s="15">
         <v>0.6</v>
       </c>
       <c r="L18" s="15">
         <v>0.6</v>
       </c>
       <c r="M18" s="15">
         <v>0.6</v>
       </c>
       <c r="N18" s="15">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J19" s="15">
         <v>65</v>
       </c>
       <c r="K19" s="15">
         <v>0.62</v>
       </c>
       <c r="L19" s="15">
         <v>0.62</v>
       </c>
       <c r="M19" s="15">
         <v>0.62</v>
       </c>
       <c r="N19" s="15">
-        <v>810</v>
+        <v>840</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15">
         <v>10080047963</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="15"/>
@@ -1998,209 +1998,209 @@
       <c r="D30" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E30" s="15">
         <v>10080050253</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>320</v>
       </c>
       <c r="K30" s="15">
         <v>0.36299</v>
       </c>
       <c r="L30" s="15">
         <v>0.26177</v>
       </c>
       <c r="M30" s="15">
         <v>0.22686</v>
       </c>
       <c r="N30" s="15">
-        <v>1220</v>
+        <v>1360</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="15">
         <v>10080050252</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>80</v>
       </c>
       <c r="K31" s="15">
         <v>1.26</v>
       </c>
       <c r="L31" s="15">
         <v>0.9097</v>
       </c>
       <c r="M31" s="15">
         <v>0.7884100000000001</v>
       </c>
       <c r="N31" s="15">
-        <v>1280</v>
+        <v>1220</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="15">
         <v>10080044866</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="J32" s="15">
         <v>65</v>
       </c>
       <c r="K32" s="15">
         <v>0.61641</v>
       </c>
       <c r="L32" s="15">
         <v>0.61641</v>
       </c>
       <c r="M32" s="15">
         <v>0.61641</v>
       </c>
       <c r="N32" s="15">
-        <v>679</v>
+        <v>825</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="J33" s="15"/>
       <c r="K33" s="15">
         <v>1.41</v>
       </c>
       <c r="L33" s="15">
         <v>1.27</v>
       </c>
       <c r="M33" s="15">
         <v>1.17</v>
       </c>
       <c r="N33" s="15">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
         <v>0.58439</v>
       </c>
       <c r="L34" s="15">
         <v>0.52595</v>
       </c>
       <c r="M34" s="15">
         <v>0.48699</v>
       </c>
       <c r="N34" s="15">
-        <v>493</v>
+        <v>513</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
     </row>
   </sheetData>