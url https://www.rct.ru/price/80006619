--- v11 (2026-07-13)
+++ v12 (2026-08-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1175,51 +1175,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.44082</v>
       </c>
       <c r="L9" s="15">
         <v>0.39674</v>
       </c>
       <c r="M9" s="15">
         <v>0.36735</v>
       </c>
       <c r="N9" s="15">
-        <v>1327</v>
+        <v>1627</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
@@ -1448,174 +1448,174 @@
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080003030</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>65</v>
       </c>
       <c r="K16" s="15">
         <v>0.67</v>
       </c>
       <c r="L16" s="15">
         <v>0.67</v>
       </c>
       <c r="M16" s="15">
         <v>0.67</v>
       </c>
       <c r="N16" s="15">
-        <v>978</v>
+        <v>924</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080016401</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J17" s="15">
         <v>325</v>
       </c>
       <c r="K17" s="15">
         <v>0.16</v>
       </c>
       <c r="L17" s="15">
         <v>0.16</v>
       </c>
       <c r="M17" s="15">
         <v>0.16</v>
       </c>
       <c r="N17" s="15">
-        <v>803</v>
+        <v>617</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="15">
         <v>10080002587</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J18" s="15">
         <v>65</v>
       </c>
       <c r="K18" s="15">
         <v>0.6</v>
       </c>
       <c r="L18" s="15">
         <v>0.6</v>
       </c>
       <c r="M18" s="15">
         <v>0.6</v>
       </c>
       <c r="N18" s="15">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J19" s="15">
         <v>65</v>
       </c>
       <c r="K19" s="15">
         <v>0.62</v>
       </c>
       <c r="L19" s="15">
         <v>0.62</v>
       </c>
       <c r="M19" s="15">
         <v>0.62</v>
       </c>
       <c r="N19" s="15">
-        <v>840</v>
+        <v>800</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15">
         <v>10080047963</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="15"/>
@@ -1998,209 +1998,209 @@
       <c r="D30" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E30" s="15">
         <v>10080050253</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>320</v>
       </c>
       <c r="K30" s="15">
         <v>0.36299</v>
       </c>
       <c r="L30" s="15">
         <v>0.26177</v>
       </c>
       <c r="M30" s="15">
         <v>0.22686</v>
       </c>
       <c r="N30" s="15">
-        <v>1360</v>
+        <v>1560</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="15">
         <v>10080050252</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>80</v>
       </c>
       <c r="K31" s="15">
         <v>1.26</v>
       </c>
       <c r="L31" s="15">
         <v>0.9097</v>
       </c>
       <c r="M31" s="15">
         <v>0.7884100000000001</v>
       </c>
       <c r="N31" s="15">
-        <v>1220</v>
+        <v>1460</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="15">
         <v>10080044866</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="J32" s="15">
         <v>65</v>
       </c>
       <c r="K32" s="15">
         <v>0.61641</v>
       </c>
       <c r="L32" s="15">
         <v>0.61641</v>
       </c>
       <c r="M32" s="15">
         <v>0.61641</v>
       </c>
       <c r="N32" s="15">
-        <v>825</v>
+        <v>815</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="J33" s="15"/>
       <c r="K33" s="15">
         <v>1.41</v>
       </c>
       <c r="L33" s="15">
         <v>1.27</v>
       </c>
       <c r="M33" s="15">
         <v>1.17</v>
       </c>
       <c r="N33" s="15">
-        <v>343</v>
+        <v>276</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
         <v>0.58439</v>
       </c>
       <c r="L34" s="15">
         <v>0.52595</v>
       </c>
       <c r="M34" s="15">
         <v>0.48699</v>
       </c>
       <c r="N34" s="15">
-        <v>513</v>
+        <v>465</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
     </row>
   </sheetData>