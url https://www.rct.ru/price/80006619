--- v12 (2026-08-03)
+++ v13 (2026-09-07)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>07.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1164,62 +1164,64 @@
       <c r="R7" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="B9" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="J9" s="15"/>
+      <c r="J9" s="15">
+        <v>50</v>
+      </c>
       <c r="K9" s="15">
         <v>0.44082</v>
       </c>
       <c r="L9" s="15">
         <v>0.39674</v>
       </c>
       <c r="M9" s="15">
         <v>0.36735</v>
       </c>
       <c r="N9" s="15">
-        <v>1627</v>
+        <v>1434</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="15"/>
@@ -1448,174 +1450,174 @@
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15">
         <v>10080003030</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>65</v>
       </c>
       <c r="K16" s="15">
         <v>0.67</v>
       </c>
       <c r="L16" s="15">
         <v>0.67</v>
       </c>
       <c r="M16" s="15">
         <v>0.67</v>
       </c>
       <c r="N16" s="15">
-        <v>924</v>
+        <v>739</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080016401</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J17" s="15">
         <v>325</v>
       </c>
       <c r="K17" s="15">
         <v>0.16</v>
       </c>
       <c r="L17" s="15">
         <v>0.16</v>
       </c>
       <c r="M17" s="15">
         <v>0.16</v>
       </c>
       <c r="N17" s="15">
-        <v>617</v>
+        <v>774</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="15">
         <v>10080002587</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J18" s="15">
         <v>65</v>
       </c>
       <c r="K18" s="15">
         <v>0.6</v>
       </c>
       <c r="L18" s="15">
         <v>0.6</v>
       </c>
       <c r="M18" s="15">
         <v>0.6</v>
       </c>
       <c r="N18" s="15">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J19" s="15">
         <v>65</v>
       </c>
       <c r="K19" s="15">
         <v>0.62</v>
       </c>
       <c r="L19" s="15">
         <v>0.62</v>
       </c>
       <c r="M19" s="15">
         <v>0.62</v>
       </c>
       <c r="N19" s="15">
-        <v>800</v>
+        <v>680</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15">
         <v>10080047963</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="15"/>
@@ -1948,248 +1950,254 @@
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="15">
         <v>10080036966</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I29" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="J29" s="15"/>
+      <c r="J29" s="15">
+        <v>550</v>
+      </c>
       <c r="K29" s="15">
         <v>1.15</v>
       </c>
       <c r="L29" s="15">
         <v>0.6378</v>
       </c>
       <c r="M29" s="15">
         <v>0.53493</v>
       </c>
       <c r="N29" s="15">
         <v>2</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E30" s="15">
         <v>10080050253</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>320</v>
       </c>
       <c r="K30" s="15">
         <v>0.36299</v>
       </c>
       <c r="L30" s="15">
         <v>0.26177</v>
       </c>
       <c r="M30" s="15">
         <v>0.22686</v>
       </c>
       <c r="N30" s="15">
-        <v>1560</v>
+        <v>1340</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="15">
         <v>10080050252</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>80</v>
       </c>
       <c r="K31" s="15">
         <v>1.26</v>
       </c>
       <c r="L31" s="15">
         <v>0.9097</v>
       </c>
       <c r="M31" s="15">
         <v>0.7884100000000001</v>
       </c>
       <c r="N31" s="15">
-        <v>1460</v>
+        <v>1440</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="15">
         <v>10080044866</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="J32" s="15">
         <v>65</v>
       </c>
       <c r="K32" s="15">
         <v>0.61641</v>
       </c>
       <c r="L32" s="15">
         <v>0.61641</v>
       </c>
       <c r="M32" s="15">
         <v>0.61641</v>
       </c>
       <c r="N32" s="15">
-        <v>815</v>
+        <v>757</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>101</v>
       </c>
-      <c r="J33" s="15"/>
+      <c r="J33" s="15">
+        <v>44</v>
+      </c>
       <c r="K33" s="15">
         <v>1.41</v>
       </c>
       <c r="L33" s="15">
         <v>1.27</v>
       </c>
       <c r="M33" s="15">
         <v>1.17</v>
       </c>
       <c r="N33" s="15">
-        <v>276</v>
+        <v>388</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>105</v>
       </c>
-      <c r="J34" s="15"/>
+      <c r="J34" s="15">
+        <v>180</v>
+      </c>
       <c r="K34" s="15">
         <v>0.58439</v>
       </c>
       <c r="L34" s="15">
         <v>0.52595</v>
       </c>
       <c r="M34" s="15">
         <v>0.48699</v>
       </c>
       <c r="N34" s="15">
         <v>465</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>