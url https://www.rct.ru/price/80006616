--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -998,57 +998,57 @@
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="B9" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>800</v>
       </c>
       <c r="K9" s="15">
-        <v>0.05726</v>
+        <v>0.0606</v>
       </c>
       <c r="L9" s="15">
-        <v>0.04962</v>
+        <v>0.05252</v>
       </c>
       <c r="M9" s="15">
-        <v>0.04771</v>
+        <v>0.0505</v>
       </c>
       <c r="N9" s="15"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
@@ -1120,51 +1120,51 @@
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15">
         <v>10080007022</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>800</v>
       </c>
       <c r="K12" s="15">
         <v>0.025</v>
       </c>
       <c r="L12" s="15">
         <v>0.025</v>
       </c>
       <c r="M12" s="15">
         <v>0.025</v>
       </c>
       <c r="N12" s="15">
-        <v>6403</v>
+        <v>7630</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1233,90 +1233,90 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>150</v>
       </c>
       <c r="K15" s="15">
         <v>0.90581</v>
       </c>
       <c r="L15" s="15">
         <v>0.45296</v>
       </c>
       <c r="M15" s="15">
         <v>0.41168</v>
       </c>
       <c r="N15" s="15">
-        <v>372</v>
+        <v>401</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080006359</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.36</v>
       </c>
       <c r="L16" s="15">
         <v>0.36</v>
       </c>
       <c r="M16" s="15">
         <v>0.36</v>
       </c>
       <c r="N16" s="15">
-        <v>558</v>
+        <v>583</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>