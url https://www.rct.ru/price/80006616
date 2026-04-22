--- v6 (2026-04-02)
+++ v7 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1120,51 +1120,51 @@
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15">
         <v>10080007022</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>800</v>
       </c>
       <c r="K12" s="15">
         <v>0.025</v>
       </c>
       <c r="L12" s="15">
         <v>0.025</v>
       </c>
       <c r="M12" s="15">
         <v>0.025</v>
       </c>
       <c r="N12" s="15">
-        <v>7630</v>
+        <v>7367</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1233,90 +1233,90 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>150</v>
       </c>
       <c r="K15" s="15">
         <v>0.90581</v>
       </c>
       <c r="L15" s="15">
         <v>0.45296</v>
       </c>
       <c r="M15" s="15">
         <v>0.41168</v>
       </c>
       <c r="N15" s="15">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080006359</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.36</v>
       </c>
       <c r="L16" s="15">
         <v>0.36</v>
       </c>
       <c r="M16" s="15">
         <v>0.36</v>
       </c>
       <c r="N16" s="15">
-        <v>583</v>
+        <v>617</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>