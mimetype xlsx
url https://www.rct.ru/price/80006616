--- v7 (2026-04-22)
+++ v8 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1120,51 +1120,51 @@
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15">
         <v>10080007022</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>800</v>
       </c>
       <c r="K12" s="15">
         <v>0.025</v>
       </c>
       <c r="L12" s="15">
         <v>0.025</v>
       </c>
       <c r="M12" s="15">
         <v>0.025</v>
       </c>
       <c r="N12" s="15">
-        <v>7367</v>
+        <v>7893</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1233,90 +1233,90 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>150</v>
       </c>
       <c r="K15" s="15">
         <v>0.90581</v>
       </c>
       <c r="L15" s="15">
         <v>0.45296</v>
       </c>
       <c r="M15" s="15">
         <v>0.41168</v>
       </c>
       <c r="N15" s="15">
-        <v>395</v>
+        <v>489</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080006359</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.36</v>
       </c>
       <c r="L16" s="15">
         <v>0.36</v>
       </c>
       <c r="M16" s="15">
         <v>0.36</v>
       </c>
       <c r="N16" s="15">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>