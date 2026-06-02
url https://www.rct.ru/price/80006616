--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1120,51 +1120,51 @@
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15">
         <v>10080007022</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>800</v>
       </c>
       <c r="K12" s="15">
         <v>0.025</v>
       </c>
       <c r="L12" s="15">
         <v>0.025</v>
       </c>
       <c r="M12" s="15">
         <v>0.025</v>
       </c>
       <c r="N12" s="15">
-        <v>7893</v>
+        <v>6403</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1233,51 +1233,51 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>150</v>
       </c>
       <c r="K15" s="15">
         <v>0.90581</v>
       </c>
       <c r="L15" s="15">
         <v>0.45296</v>
       </c>
       <c r="M15" s="15">
         <v>0.41168</v>
       </c>
       <c r="N15" s="15">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080006359</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>