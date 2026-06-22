--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1120,51 +1120,51 @@
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15">
         <v>10080007022</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>800</v>
       </c>
       <c r="K12" s="15">
         <v>0.025</v>
       </c>
       <c r="L12" s="15">
         <v>0.025</v>
       </c>
       <c r="M12" s="15">
         <v>0.025</v>
       </c>
       <c r="N12" s="15">
-        <v>6403</v>
+        <v>7893</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1233,90 +1233,90 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>150</v>
       </c>
       <c r="K15" s="15">
         <v>0.90581</v>
       </c>
       <c r="L15" s="15">
         <v>0.45296</v>
       </c>
       <c r="M15" s="15">
         <v>0.41168</v>
       </c>
       <c r="N15" s="15">
-        <v>483</v>
+        <v>413</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080006359</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.36</v>
       </c>
       <c r="L16" s="15">
         <v>0.36</v>
       </c>
       <c r="M16" s="15">
         <v>0.36</v>
       </c>
       <c r="N16" s="15">
-        <v>608</v>
+        <v>591</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>