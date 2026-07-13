--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1120,51 +1120,51 @@
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15">
         <v>10080007022</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>800</v>
       </c>
       <c r="K12" s="15">
         <v>0.025</v>
       </c>
       <c r="L12" s="15">
         <v>0.025</v>
       </c>
       <c r="M12" s="15">
         <v>0.025</v>
       </c>
       <c r="N12" s="15">
-        <v>7893</v>
+        <v>6753</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1233,90 +1233,90 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>150</v>
       </c>
       <c r="K15" s="15">
         <v>0.90581</v>
       </c>
       <c r="L15" s="15">
         <v>0.45296</v>
       </c>
       <c r="M15" s="15">
         <v>0.41168</v>
       </c>
       <c r="N15" s="15">
-        <v>413</v>
+        <v>495</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080006359</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.36</v>
       </c>
       <c r="L16" s="15">
         <v>0.36</v>
       </c>
       <c r="M16" s="15">
         <v>0.36</v>
       </c>
       <c r="N16" s="15">
-        <v>591</v>
+        <v>752</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>