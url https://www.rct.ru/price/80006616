--- v11 (2026-07-13)
+++ v12 (2026-08-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1120,51 +1120,51 @@
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15">
         <v>10080007022</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>800</v>
       </c>
       <c r="K12" s="15">
         <v>0.025</v>
       </c>
       <c r="L12" s="15">
         <v>0.025</v>
       </c>
       <c r="M12" s="15">
         <v>0.025</v>
       </c>
       <c r="N12" s="15">
-        <v>6753</v>
+        <v>7192</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1233,90 +1233,90 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>150</v>
       </c>
       <c r="K15" s="15">
         <v>0.90581</v>
       </c>
       <c r="L15" s="15">
         <v>0.45296</v>
       </c>
       <c r="M15" s="15">
         <v>0.41168</v>
       </c>
       <c r="N15" s="15">
-        <v>495</v>
+        <v>519</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080006359</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.36</v>
       </c>
       <c r="L16" s="15">
         <v>0.36</v>
       </c>
       <c r="M16" s="15">
         <v>0.36</v>
       </c>
       <c r="N16" s="15">
-        <v>752</v>
+        <v>709</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>