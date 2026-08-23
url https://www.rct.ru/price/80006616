--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1120,51 +1120,51 @@
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15">
         <v>10080007022</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>800</v>
       </c>
       <c r="K12" s="15">
         <v>0.025</v>
       </c>
       <c r="L12" s="15">
         <v>0.025</v>
       </c>
       <c r="M12" s="15">
         <v>0.025</v>
       </c>
       <c r="N12" s="15">
-        <v>7192</v>
+        <v>5701</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1233,51 +1233,51 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>150</v>
       </c>
       <c r="K15" s="15">
         <v>0.90581</v>
       </c>
       <c r="L15" s="15">
         <v>0.45296</v>
       </c>
       <c r="M15" s="15">
         <v>0.41168</v>
       </c>
       <c r="N15" s="15">
-        <v>519</v>
+        <v>413</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080006359</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>