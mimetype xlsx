--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1120,51 +1120,51 @@
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15">
         <v>10080007022</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>800</v>
       </c>
       <c r="K12" s="15">
         <v>0.025</v>
       </c>
       <c r="L12" s="15">
         <v>0.025</v>
       </c>
       <c r="M12" s="15">
         <v>0.025</v>
       </c>
       <c r="N12" s="15">
-        <v>5701</v>
+        <v>5350</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1272,51 +1272,51 @@
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080006359</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>100</v>
       </c>
       <c r="K16" s="15">
         <v>0.36</v>
       </c>
       <c r="L16" s="15">
         <v>0.36</v>
       </c>
       <c r="M16" s="15">
         <v>0.36</v>
       </c>
       <c r="N16" s="15">
-        <v>709</v>
+        <v>549</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
     </row>
   </sheetData>