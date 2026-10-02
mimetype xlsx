--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="412">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="411">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>11.09.2026</t>
+    <t>02.10.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -598,51 +598,51 @@
   <si>
     <t>Клеммник 8EDGKG-5.0-02P-11-1001Z(H)</t>
   </si>
   <si>
     <t>UT-00118584</t>
   </si>
   <si>
     <t xml:space="preserve">8EDGKG-5.0-02P-11-01A DEGSON, MC006G-5.0-02P-11-00 GOLTEN, 8EDGKG-5.0-02P-11-01Z(H) DEGSON, L-KLS2-MPKG-5.00-02P-1 KLS, 8EDGKG-5.0-02P-11-00Z(H) DEGSON, 8EDGKG-5.0-02P-11-1000Z(H) DEGSON, </t>
   </si>
   <si>
     <t>8EDGKG-5.0-03P-11-01A(H)</t>
   </si>
   <si>
     <t>Клеммник 8EDGKG-5.0-03P-11-01A(H)</t>
   </si>
   <si>
     <t>8EDGKG-5.0-03P-11-01Z(H)</t>
   </si>
   <si>
     <t>Клеммник 8EDGKG-5.0-03P-11-01Z(H)</t>
   </si>
   <si>
     <t>UT-00107790</t>
   </si>
   <si>
-    <t>23.12.2026</t>
+    <t>30.12.2026</t>
   </si>
   <si>
     <t>8EDGKG-5.0-04P-11-01Z(H)</t>
   </si>
   <si>
     <t>Клеммник 8EDGKG-5.0-04P-11-01Z(H)</t>
   </si>
   <si>
     <t>UT-00111663</t>
   </si>
   <si>
     <t xml:space="preserve">MC006G-5.0-04P-11-00 GOLTEN, 8EDGKG-5.0-04P-11-1001Z(H) DEGSON, 8EDGKG-5.0-04P-11-1000Z(H) DEGSON, </t>
   </si>
   <si>
     <t>8EDGKG-5.0-04P-11-1001Z(H)</t>
   </si>
   <si>
     <t>клеммник 4P, 0.25 - 1.5 mm², шаг 5мм, с защелками, серый / 8EDGKG-5.0-04P-11-1001Z(H)</t>
   </si>
   <si>
     <t>UT-00110356</t>
   </si>
   <si>
     <t xml:space="preserve">MC006G-5.0-04P-11-00 GOLTEN, 8EDGKG-5.0-04P-11-01Z(H) DEGSON, 8EDGKG-5.0-04P-11-1000Z(H) DEGSON, </t>
   </si>
@@ -712,53 +712,50 @@
   <si>
     <t>Клеммник 8EDGKG-5.0-24P-11-01Z(H)</t>
   </si>
   <si>
     <t>UT-00122635</t>
   </si>
   <si>
     <t>8EDGKGB-5.0-02P-11-01Z(H)</t>
   </si>
   <si>
     <t>Клеммник 8EDGKGB-5.0-02P-11-01Z(H)</t>
   </si>
   <si>
     <t>UT-00109865</t>
   </si>
   <si>
     <t>8EDGKGB-5.0-04P-11-01Z(H)</t>
   </si>
   <si>
     <t>Клеммник 8EDGKGB-5.0-04P-11-01Z(H)</t>
   </si>
   <si>
     <t>UT-00109867</t>
   </si>
   <si>
-    <t>29.12.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>8EDGKGB-5.0-08P-11-01A(H)</t>
   </si>
   <si>
     <t>Клеммник 8EDGKGB-5.0-08P-11-01A(H)</t>
   </si>
   <si>
     <t>10-00023258</t>
   </si>
   <si>
     <t>8EDGKMA-5.0-03P-11-01A(H)</t>
   </si>
   <si>
     <t>Клеммник 8EDGKMA-5.0-03P-11-01A(H)</t>
   </si>
   <si>
     <t>10-00023178</t>
   </si>
   <si>
     <t>8EDGKMA-5.0-04P-11-01A(H)</t>
   </si>
   <si>
     <t>Клеммник 8EDGKMA-5.0-04P-11-01A(H)</t>
   </si>
   <si>
     <t>10-00023287</t>
@@ -1003,51 +1000,51 @@
   <si>
     <t xml:space="preserve">MC009-5.0-10P-11-00 GOLTEN, </t>
   </si>
   <si>
     <t>8EDGKRB-5.0-12P-11-01Z(H)</t>
   </si>
   <si>
     <t>Клеммник 8EDGKRB-5.0-12P-11-01Z(H)</t>
   </si>
   <si>
     <t>UT-00112698</t>
   </si>
   <si>
     <t xml:space="preserve">MC009-5.0-12P-11-00 GOLTEN, </t>
   </si>
   <si>
     <t>8EDGKRB-5.0-16P-11-01Z(H)</t>
   </si>
   <si>
     <t>Клеммник 8EDGKRB-5.0-16P-11-01Z(H)</t>
   </si>
   <si>
     <t>UT-00107522</t>
   </si>
   <si>
-    <t>20.11.2026</t>
+    <t>18.11.2026</t>
   </si>
   <si>
     <t>8EDGKRM-3.5-04P-11-01Z(H)</t>
   </si>
   <si>
     <t>Клеммник 8EDGKRM-3.5-04P-11-01Z(H)</t>
   </si>
   <si>
     <t>UT-00116410</t>
   </si>
   <si>
     <t>8EDGKRM-3.5-05P-11-01Z(H)</t>
   </si>
   <si>
     <t>Клеммник 8EDGKRM-3.5-05P-11-01Z(H)</t>
   </si>
   <si>
     <t>UT-00108440</t>
   </si>
   <si>
     <t>8EDGKRMA-5.0-02P-11-01Z(H)</t>
   </si>
   <si>
     <t>Клеммник 8EDGKRMA-5.0-02P-11-01Z(H)</t>
   </si>
@@ -2094,131 +2091,131 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="15">
         <v>500</v>
       </c>
       <c r="K11" s="15">
         <v>1.92</v>
       </c>
       <c r="L11" s="15">
         <v>1.67</v>
       </c>
       <c r="M11" s="15">
         <v>1.6</v>
       </c>
       <c r="N11" s="15">
-        <v>492</v>
+        <v>384</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J12" s="15">
         <v>190</v>
       </c>
       <c r="K12" s="15">
         <v>2.42</v>
       </c>
       <c r="L12" s="15">
         <v>2.09</v>
       </c>
       <c r="M12" s="15">
         <v>2.01</v>
       </c>
       <c r="N12" s="15">
-        <v>409</v>
+        <v>540</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15">
         <v>720</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D13" s="15"/>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>140</v>
       </c>
       <c r="K13" s="15">
         <v>2.32</v>
       </c>
       <c r="L13" s="15">
         <v>2.01</v>
       </c>
       <c r="M13" s="15">
         <v>1.94</v>
       </c>
       <c r="N13" s="15">
-        <v>252</v>
+        <v>228</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
@@ -2646,51 +2643,51 @@
       </c>
       <c r="E25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="J25" s="15">
         <v>100</v>
       </c>
       <c r="K25" s="15">
         <v>0.29139</v>
       </c>
       <c r="L25" s="15">
         <v>0.25254</v>
       </c>
       <c r="M25" s="15">
         <v>0.24283</v>
       </c>
       <c r="N25" s="15">
-        <v>468</v>
+        <v>436</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15" t="s">
@@ -2726,51 +2723,51 @@
       </c>
       <c r="E27" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>79</v>
       </c>
       <c r="J27" s="15">
         <v>675</v>
       </c>
       <c r="K27" s="15">
         <v>0.44916</v>
       </c>
       <c r="L27" s="15">
         <v>0.38927</v>
       </c>
       <c r="M27" s="15">
         <v>0.3743</v>
       </c>
       <c r="N27" s="15">
-        <v>368</v>
+        <v>473</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15" t="s">
@@ -2808,51 +2805,51 @@
       </c>
       <c r="E29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J29" s="15">
         <v>450</v>
       </c>
       <c r="K29" s="15">
         <v>0.67599</v>
       </c>
       <c r="L29" s="15">
         <v>0.58586</v>
       </c>
       <c r="M29" s="15">
         <v>0.56333</v>
       </c>
       <c r="N29" s="15">
-        <v>682</v>
+        <v>570</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="15" t="s">
@@ -2925,131 +2922,131 @@
         <v>96</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15">
         <v>0.9876</v>
       </c>
       <c r="L32" s="15">
         <v>0.85592</v>
       </c>
       <c r="M32" s="15">
         <v>0.823</v>
       </c>
       <c r="N32" s="15">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>102</v>
       </c>
       <c r="J33" s="15">
         <v>300</v>
       </c>
       <c r="K33" s="15">
         <v>0.9454399999999999</v>
       </c>
       <c r="L33" s="15">
         <v>0.81938</v>
       </c>
       <c r="M33" s="15">
         <v>0.78786</v>
       </c>
       <c r="N33" s="15">
-        <v>1027</v>
+        <v>1079</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>300</v>
       </c>
       <c r="K34" s="15">
         <v>1.21</v>
       </c>
       <c r="L34" s="15">
         <v>1.05</v>
       </c>
       <c r="M34" s="15">
         <v>1.01</v>
       </c>
       <c r="N34" s="15">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E35" s="15">
         <v>10000023127</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
@@ -3083,94 +3080,94 @@
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>240</v>
       </c>
       <c r="K36" s="15">
         <v>1.52</v>
       </c>
       <c r="L36" s="15">
         <v>1.31</v>
       </c>
       <c r="M36" s="15">
         <v>1.26</v>
       </c>
       <c r="N36" s="15">
-        <v>414</v>
+        <v>362</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15">
         <v>960</v>
       </c>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>114</v>
       </c>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>1.82</v>
       </c>
       <c r="L37" s="15">
         <v>1.58</v>
       </c>
       <c r="M37" s="15">
         <v>1.51</v>
       </c>
       <c r="N37" s="15">
-        <v>162</v>
+        <v>134</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>800</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>30</v>
@@ -3327,51 +3324,51 @@
       <c r="D42" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>675</v>
       </c>
       <c r="K42" s="15">
         <v>0.51083</v>
       </c>
       <c r="L42" s="15">
         <v>0.44272</v>
       </c>
       <c r="M42" s="15">
         <v>0.42569</v>
       </c>
       <c r="N42" s="15">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="15">
         <v>10080010103</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="15" t="s">
@@ -3563,51 +3560,51 @@
       <c r="D48" s="15" t="s">
         <v>148</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>149</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>300</v>
       </c>
       <c r="K48" s="15">
         <v>1.08</v>
       </c>
       <c r="L48" s="15">
         <v>0.9391699999999999</v>
       </c>
       <c r="M48" s="15">
         <v>0.90305</v>
       </c>
       <c r="N48" s="15">
-        <v>2420</v>
+        <v>2528</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>150</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I49" s="15"/>
@@ -4189,51 +4186,51 @@
       <c r="D64" s="15" t="s">
         <v>192</v>
       </c>
       <c r="E64" s="15" t="s">
         <v>193</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>250</v>
       </c>
       <c r="K64" s="15">
         <v>0.75161</v>
       </c>
       <c r="L64" s="15">
         <v>0.65139</v>
       </c>
       <c r="M64" s="15">
         <v>0.62634</v>
       </c>
       <c r="N64" s="15">
-        <v>104</v>
+        <v>74</v>
       </c>
       <c r="O64" s="15"/>
       <c r="P64" s="15" t="s">
         <v>194</v>
       </c>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>195</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>196</v>
       </c>
       <c r="E65" s="15" t="s">
         <v>197</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>30</v>
@@ -4430,53 +4427,51 @@
       </c>
       <c r="D70" s="15" t="s">
         <v>215</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>216</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>165</v>
       </c>
       <c r="K70" s="15">
         <v>1.35</v>
       </c>
       <c r="L70" s="15">
         <v>1.17</v>
       </c>
       <c r="M70" s="15">
         <v>1.13</v>
       </c>
-      <c r="N70" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15">
         <v>660</v>
       </c>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>219</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>30</v>
       </c>
@@ -4625,1923 +4620,1923 @@
         <v>230</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>231</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>275</v>
       </c>
       <c r="K75" s="15">
         <v>0.80918</v>
       </c>
       <c r="L75" s="15">
         <v>0.70129</v>
       </c>
       <c r="M75" s="15">
         <v>0.67431</v>
       </c>
       <c r="N75" s="15"/>
       <c r="O75" s="15">
-        <v>621</v>
+        <v>638</v>
       </c>
       <c r="P75" s="15" t="s">
-        <v>232</v>
+        <v>194</v>
       </c>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="D76" s="15" t="s">
         <v>233</v>
       </c>
-      <c r="D76" s="15" t="s">
+      <c r="E76" s="15" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15"/>
       <c r="K76" s="15">
         <v>1.41</v>
       </c>
       <c r="L76" s="15">
         <v>1.22</v>
       </c>
       <c r="M76" s="15">
         <v>1.17</v>
       </c>
       <c r="N76" s="15">
         <v>15</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="D77" s="15" t="s">
         <v>236</v>
       </c>
-      <c r="D77" s="15" t="s">
+      <c r="E77" s="15" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>400</v>
       </c>
       <c r="K77" s="15">
         <v>0.32</v>
       </c>
       <c r="L77" s="15">
         <v>0.32</v>
       </c>
       <c r="M77" s="15">
         <v>0.32</v>
       </c>
       <c r="N77" s="15">
         <v>4</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="D78" s="15" t="s">
         <v>239</v>
       </c>
-      <c r="D78" s="15" t="s">
+      <c r="E78" s="15" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>575</v>
       </c>
       <c r="K78" s="15">
         <v>0.77247</v>
       </c>
       <c r="L78" s="15">
         <v>0.66947</v>
       </c>
       <c r="M78" s="15">
         <v>0.64373</v>
       </c>
       <c r="N78" s="15">
-        <v>1391</v>
+        <v>1427</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="D79" s="15" t="s">
         <v>242</v>
       </c>
-      <c r="D79" s="15" t="s">
+      <c r="E79" s="15" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>575</v>
       </c>
       <c r="K79" s="15">
         <v>0.73988</v>
       </c>
       <c r="L79" s="15">
         <v>0.64123</v>
       </c>
       <c r="M79" s="15">
         <v>0.61656</v>
       </c>
       <c r="N79" s="15">
         <v>100</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="D80" s="15" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E80" s="15">
         <v>10080042708</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>350</v>
       </c>
       <c r="K80" s="15">
         <v>0.78956</v>
       </c>
       <c r="L80" s="15">
         <v>0.68428</v>
       </c>
       <c r="M80" s="15">
         <v>0.65796</v>
       </c>
       <c r="N80" s="15">
         <v>3</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="D81" s="15" t="s">
         <v>247</v>
       </c>
-      <c r="D81" s="15" t="s">
+      <c r="E81" s="15" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>350</v>
       </c>
       <c r="K81" s="15">
         <v>0.75605</v>
       </c>
       <c r="L81" s="15">
         <v>0.65524</v>
       </c>
       <c r="M81" s="15">
         <v>0.63004</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="D82" s="15" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="E82" s="15">
         <v>10080044384</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>175</v>
       </c>
       <c r="K82" s="15">
         <v>0.623</v>
       </c>
       <c r="L82" s="15">
         <v>0.623</v>
       </c>
       <c r="M82" s="15">
         <v>0.623</v>
       </c>
       <c r="N82" s="15">
         <v>2</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="D83" s="15" t="s">
         <v>252</v>
       </c>
-      <c r="D83" s="15" t="s">
+      <c r="E83" s="15" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>225</v>
       </c>
       <c r="K83" s="15">
         <v>1.24</v>
       </c>
       <c r="L83" s="15">
         <v>1.07</v>
       </c>
       <c r="M83" s="15">
         <v>1.03</v>
       </c>
       <c r="N83" s="15">
-        <v>629</v>
+        <v>682</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15">
         <v>900</v>
       </c>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="D84" s="15" t="s">
         <v>255</v>
       </c>
-      <c r="D84" s="15" t="s">
+      <c r="E84" s="15" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>180</v>
       </c>
       <c r="K84" s="15">
         <v>1.32</v>
       </c>
       <c r="L84" s="15">
         <v>1.32</v>
       </c>
       <c r="M84" s="15">
         <v>1.32</v>
       </c>
       <c r="N84" s="15">
         <v>4</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="D85" s="15" t="s">
         <v>258</v>
       </c>
-      <c r="D85" s="15" t="s">
+      <c r="E85" s="15" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>125</v>
       </c>
       <c r="K85" s="15">
         <v>2.26</v>
       </c>
       <c r="L85" s="15">
         <v>1.96</v>
       </c>
       <c r="M85" s="15">
         <v>1.88</v>
       </c>
       <c r="N85" s="15">
         <v>10</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15">
         <v>500</v>
       </c>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="D86" s="15" t="s">
         <v>261</v>
       </c>
-      <c r="D86" s="15" t="s">
+      <c r="E86" s="15" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15"/>
       <c r="K86" s="15">
         <v>2.78</v>
       </c>
       <c r="L86" s="15">
         <v>2.41</v>
       </c>
       <c r="M86" s="15">
         <v>2.32</v>
       </c>
       <c r="N86" s="15">
         <v>2</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
+        <v>263</v>
+      </c>
+      <c r="D87" s="15" t="s">
         <v>264</v>
       </c>
-      <c r="D87" s="15" t="s">
+      <c r="E87" s="15" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>120</v>
       </c>
       <c r="K87" s="15">
         <v>2.8</v>
       </c>
       <c r="L87" s="15">
         <v>2.43</v>
       </c>
       <c r="M87" s="15">
         <v>2.33</v>
       </c>
       <c r="N87" s="15">
         <v>60</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15">
         <v>480</v>
       </c>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="D88" s="15" t="s">
         <v>267</v>
       </c>
-      <c r="D88" s="15" t="s">
+      <c r="E88" s="15" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>70</v>
       </c>
       <c r="K88" s="15">
         <v>3.86</v>
       </c>
       <c r="L88" s="15">
         <v>3.34</v>
       </c>
       <c r="M88" s="15">
         <v>3.22</v>
       </c>
       <c r="N88" s="15">
         <v>46</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15">
         <v>280</v>
       </c>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
+        <v>269</v>
+      </c>
+      <c r="D89" s="15" t="s">
         <v>270</v>
       </c>
-      <c r="D89" s="15" t="s">
+      <c r="E89" s="15" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15"/>
       <c r="K89" s="15">
         <v>0.10497</v>
       </c>
       <c r="L89" s="15">
         <v>0.09097</v>
       </c>
       <c r="M89" s="15">
         <v>0.08748</v>
       </c>
       <c r="N89" s="15">
         <v>2</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
+        <v>272</v>
+      </c>
+      <c r="D90" s="15" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="E90" s="15">
         <v>10080044339</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>150</v>
       </c>
       <c r="K90" s="15">
         <v>0.624</v>
       </c>
       <c r="L90" s="15">
         <v>0.624</v>
       </c>
       <c r="M90" s="15">
         <v>0.624</v>
       </c>
       <c r="N90" s="15">
         <v>1</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
+        <v>274</v>
+      </c>
+      <c r="D91" s="15" t="s">
         <v>275</v>
       </c>
-      <c r="D91" s="15" t="s">
+      <c r="E91" s="15" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>205</v>
       </c>
       <c r="K91" s="15">
         <v>1.48</v>
       </c>
       <c r="L91" s="15">
         <v>1.28</v>
       </c>
       <c r="M91" s="15">
         <v>1.23</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15">
         <v>820</v>
       </c>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>277</v>
+      </c>
+      <c r="D92" s="15" t="s">
         <v>278</v>
       </c>
-      <c r="D92" s="15" t="s">
+      <c r="E92" s="15" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>205</v>
       </c>
       <c r="K92" s="15">
         <v>1.37</v>
       </c>
       <c r="L92" s="15">
         <v>1.19</v>
       </c>
       <c r="M92" s="15">
         <v>1.14</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15">
         <v>820</v>
       </c>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
+        <v>280</v>
+      </c>
+      <c r="D93" s="15" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="E93" s="15">
         <v>10080043053</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>600</v>
       </c>
       <c r="K93" s="15">
         <v>0.28227</v>
       </c>
       <c r="L93" s="15">
         <v>0.24463</v>
       </c>
       <c r="M93" s="15">
         <v>0.23523</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>283</v>
       </c>
-      <c r="D94" s="15" t="s">
+      <c r="E94" s="15" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I94" s="15" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="J94" s="15">
         <v>400</v>
       </c>
       <c r="K94" s="15">
         <v>0.43172</v>
       </c>
       <c r="L94" s="15">
         <v>0.37415</v>
       </c>
       <c r="M94" s="15">
         <v>0.35976</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="D95" s="15" t="s">
         <v>287</v>
       </c>
-      <c r="D95" s="15" t="s">
+      <c r="E95" s="15" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I95" s="15" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="J95" s="15">
         <v>975</v>
       </c>
       <c r="K95" s="15">
         <v>0.62085</v>
       </c>
       <c r="L95" s="15">
         <v>0.53807</v>
       </c>
       <c r="M95" s="15">
         <v>0.51738</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="D96" s="15" t="s">
         <v>291</v>
       </c>
-      <c r="D96" s="15" t="s">
+      <c r="E96" s="15" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>400</v>
       </c>
       <c r="K96" s="15">
         <v>0.67089</v>
       </c>
       <c r="L96" s="15">
         <v>0.58144</v>
       </c>
       <c r="M96" s="15">
         <v>0.55908</v>
       </c>
       <c r="N96" s="15">
-        <v>585</v>
+        <v>732</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
+        <v>293</v>
+      </c>
+      <c r="D97" s="15" t="s">
         <v>294</v>
       </c>
-      <c r="D97" s="15" t="s">
+      <c r="E97" s="15" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I97" s="15" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J97" s="15">
         <v>300</v>
       </c>
       <c r="K97" s="15">
         <v>1.01</v>
       </c>
       <c r="L97" s="15">
         <v>0.87532</v>
       </c>
       <c r="M97" s="15">
         <v>0.84165</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
+        <v>297</v>
+      </c>
+      <c r="D98" s="15" t="s">
         <v>298</v>
       </c>
-      <c r="D98" s="15" t="s">
+      <c r="E98" s="15" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I98" s="15" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="J98" s="15"/>
       <c r="K98" s="15">
         <v>1.53</v>
       </c>
       <c r="L98" s="15">
         <v>1.33</v>
       </c>
       <c r="M98" s="15">
         <v>1.28</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="D99" s="15" t="s">
         <v>302</v>
       </c>
-      <c r="D99" s="15" t="s">
+      <c r="E99" s="15" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>195</v>
       </c>
       <c r="K99" s="15">
         <v>1.73</v>
       </c>
       <c r="L99" s="15">
         <v>1.5</v>
       </c>
       <c r="M99" s="15">
         <v>1.44</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15">
         <v>780</v>
       </c>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="D100" s="15" t="s">
         <v>305</v>
       </c>
-      <c r="D100" s="15" t="s">
+      <c r="E100" s="15" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15"/>
       <c r="K100" s="15">
         <v>5.16</v>
       </c>
       <c r="L100" s="15">
         <v>4.47</v>
       </c>
       <c r="M100" s="15">
         <v>4.3</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
+        <v>307</v>
+      </c>
+      <c r="D101" s="15" t="s">
         <v>308</v>
       </c>
-      <c r="D101" s="15" t="s">
+      <c r="E101" s="15" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I101" s="15" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="J101" s="15">
         <v>685</v>
       </c>
       <c r="K101" s="15">
         <v>0.43394</v>
       </c>
       <c r="L101" s="15">
         <v>0.37608</v>
       </c>
       <c r="M101" s="15">
         <v>0.36161</v>
       </c>
       <c r="N101" s="15">
-        <v>186</v>
+        <v>222</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="D102" s="15" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="E102" s="15">
         <v>10080027750</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>375</v>
       </c>
       <c r="K102" s="15">
         <v>0.7052</v>
       </c>
       <c r="L102" s="15">
         <v>0.61117</v>
       </c>
       <c r="M102" s="15">
         <v>0.58766</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="D103" s="15" t="s">
         <v>314</v>
       </c>
-      <c r="D103" s="15" t="s">
+      <c r="E103" s="15" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I103" s="15" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="J103" s="15">
         <v>240</v>
       </c>
       <c r="K103" s="15">
         <v>1.29</v>
       </c>
       <c r="L103" s="15">
         <v>1.12</v>
       </c>
       <c r="M103" s="15">
         <v>1.08</v>
       </c>
       <c r="N103" s="15">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15">
         <v>960</v>
       </c>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="D104" s="15" t="s">
         <v>318</v>
       </c>
-      <c r="D104" s="15" t="s">
+      <c r="E104" s="15" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I104" s="15" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="J104" s="15">
         <v>200</v>
       </c>
       <c r="K104" s="15">
         <v>1.62</v>
       </c>
       <c r="L104" s="15">
         <v>1.4</v>
       </c>
       <c r="M104" s="15">
         <v>1.35</v>
       </c>
       <c r="N104" s="15">
-        <v>561</v>
+        <v>582</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15">
         <v>800</v>
       </c>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="D105" s="15" t="s">
         <v>322</v>
       </c>
-      <c r="D105" s="15" t="s">
+      <c r="E105" s="15" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I105" s="15" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="J105" s="15">
         <v>150</v>
       </c>
       <c r="K105" s="15">
         <v>1.72</v>
       </c>
       <c r="L105" s="15">
         <v>1.49</v>
       </c>
       <c r="M105" s="15">
         <v>1.43</v>
       </c>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
+        <v>325</v>
+      </c>
+      <c r="D106" s="15" t="s">
         <v>326</v>
       </c>
-      <c r="D106" s="15" t="s">
+      <c r="E106" s="15" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>110</v>
       </c>
       <c r="K106" s="15">
         <v>2.3</v>
       </c>
       <c r="L106" s="15">
         <v>2</v>
       </c>
       <c r="M106" s="15">
         <v>1.92</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="Q106" s="15">
         <v>440</v>
       </c>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="D107" s="15" t="s">
         <v>330</v>
       </c>
-      <c r="D107" s="15" t="s">
+      <c r="E107" s="15" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>50</v>
       </c>
       <c r="K107" s="15">
         <v>0.7668199999999999</v>
       </c>
       <c r="L107" s="15">
         <v>0.66457</v>
       </c>
       <c r="M107" s="15">
         <v>0.63901</v>
       </c>
       <c r="N107" s="15">
-        <v>395</v>
+        <v>365</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15">
         <v>400</v>
       </c>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="D108" s="15" t="s">
         <v>333</v>
       </c>
-      <c r="D108" s="15" t="s">
+      <c r="E108" s="15" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>480</v>
       </c>
       <c r="K108" s="15">
         <v>0.9215</v>
       </c>
       <c r="L108" s="15">
         <v>0.79863</v>
       </c>
       <c r="M108" s="15">
         <v>0.76791</v>
       </c>
       <c r="N108" s="15">
-        <v>711</v>
+        <v>879</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="D109" s="15" t="s">
         <v>336</v>
       </c>
-      <c r="D109" s="15" t="s">
+      <c r="E109" s="15" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I109" s="15" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="J109" s="15">
         <v>300</v>
       </c>
       <c r="K109" s="15">
         <v>0.40335</v>
       </c>
       <c r="L109" s="15">
         <v>0.34957</v>
       </c>
       <c r="M109" s="15">
         <v>0.33613</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
+        <v>339</v>
+      </c>
+      <c r="D110" s="15" t="s">
         <v>340</v>
       </c>
-      <c r="D110" s="15" t="s">
+      <c r="E110" s="15" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I110" s="15" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="J110" s="15">
         <v>355</v>
       </c>
       <c r="K110" s="15">
-        <v>0.71285</v>
+        <v>0.74499</v>
       </c>
       <c r="L110" s="15">
-        <v>0.6178</v>
+        <v>0.64566</v>
       </c>
       <c r="M110" s="15">
-        <v>0.59404</v>
+        <v>0.62083</v>
       </c>
       <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
+        <v>343</v>
+      </c>
+      <c r="D111" s="15" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="E111" s="15">
         <v>10080010100</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>305</v>
       </c>
       <c r="K111" s="15">
         <v>0.78539</v>
       </c>
       <c r="L111" s="15">
         <v>0.68067</v>
       </c>
       <c r="M111" s="15">
         <v>0.65449</v>
       </c>
       <c r="N111" s="15">
-        <v>9904</v>
+        <v>10841</v>
       </c>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
+        <v>345</v>
+      </c>
+      <c r="D112" s="15" t="s">
         <v>346</v>
       </c>
-      <c r="D112" s="15" t="s">
+      <c r="E112" s="15" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>260</v>
       </c>
       <c r="K112" s="15">
         <v>0.99191</v>
       </c>
       <c r="L112" s="15">
         <v>0.85965</v>
       </c>
       <c r="M112" s="15">
         <v>0.82659</v>
       </c>
       <c r="N112" s="15">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="D113" s="15" t="s">
         <v>349</v>
       </c>
-      <c r="D113" s="15" t="s">
+      <c r="E113" s="15" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>260</v>
       </c>
       <c r="K113" s="15">
         <v>0.94992</v>
       </c>
       <c r="L113" s="15">
         <v>0.82326</v>
       </c>
       <c r="M113" s="15">
         <v>0.7916</v>
       </c>
       <c r="N113" s="15">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
+        <v>351</v>
+      </c>
+      <c r="D114" s="15" t="s">
         <v>352</v>
       </c>
-      <c r="D114" s="15" t="s">
+      <c r="E114" s="15" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I114" s="15" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="J114" s="15">
         <v>210</v>
       </c>
       <c r="K114" s="15">
         <v>1.26</v>
       </c>
       <c r="L114" s="15">
         <v>1.09</v>
       </c>
       <c r="M114" s="15">
         <v>1.05</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
+        <v>355</v>
+      </c>
+      <c r="D115" s="15" t="s">
         <v>356</v>
       </c>
-      <c r="D115" s="15" t="s">
+      <c r="E115" s="15" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>160</v>
       </c>
       <c r="K115" s="15">
         <v>1.74</v>
       </c>
       <c r="L115" s="15">
         <v>1.51</v>
       </c>
       <c r="M115" s="15">
         <v>1.45</v>
       </c>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
+        <v>358</v>
+      </c>
+      <c r="D116" s="15" t="s">
         <v>359</v>
       </c>
-      <c r="D116" s="15" t="s">
+      <c r="E116" s="15" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>85</v>
       </c>
       <c r="K116" s="15">
         <v>3.33</v>
       </c>
       <c r="L116" s="15">
         <v>2.88</v>
       </c>
       <c r="M116" s="15">
         <v>2.77</v>
       </c>
       <c r="N116" s="15">
         <v>48</v>
       </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15">
         <v>340</v>
       </c>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
+        <v>361</v>
+      </c>
+      <c r="D117" s="15" t="s">
         <v>362</v>
       </c>
-      <c r="D117" s="15" t="s">
+      <c r="E117" s="15" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>50</v>
       </c>
       <c r="K117" s="15">
         <v>0.48927</v>
       </c>
       <c r="L117" s="15">
         <v>0.42403</v>
       </c>
       <c r="M117" s="15">
         <v>0.40773</v>
       </c>
       <c r="N117" s="15">
-        <v>348</v>
+        <v>366</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
+        <v>364</v>
+      </c>
+      <c r="D118" s="15" t="s">
         <v>365</v>
       </c>
-      <c r="D118" s="15" t="s">
+      <c r="E118" s="15" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15"/>
       <c r="K118" s="15">
         <v>0.90095</v>
       </c>
       <c r="L118" s="15">
         <v>0.78082</v>
       </c>
       <c r="M118" s="15">
         <v>0.75079</v>
       </c>
       <c r="N118" s="15">
         <v>2</v>
       </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
+        <v>367</v>
+      </c>
+      <c r="D119" s="15" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="E119" s="15">
         <v>10080042709</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
         <v>260</v>
       </c>
       <c r="K119" s="15">
         <v>2.33</v>
       </c>
       <c r="L119" s="15">
         <v>1.25</v>
       </c>
       <c r="M119" s="15">
         <v>1.12</v>
       </c>
       <c r="N119" s="15">
-        <v>273</v>
+        <v>235</v>
       </c>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
+        <v>369</v>
+      </c>
+      <c r="D120" s="15" t="s">
         <v>370</v>
       </c>
-      <c r="D120" s="15" t="s">
+      <c r="E120" s="15" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>185</v>
       </c>
       <c r="K120" s="15">
         <v>1.46</v>
       </c>
       <c r="L120" s="15">
         <v>1.27</v>
       </c>
       <c r="M120" s="15">
         <v>1.22</v>
       </c>
       <c r="N120" s="15">
-        <v>2887</v>
+        <v>2117</v>
       </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
+        <v>372</v>
+      </c>
+      <c r="D121" s="15" t="s">
         <v>373</v>
       </c>
-      <c r="D121" s="15" t="s">
+      <c r="E121" s="15" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15"/>
       <c r="K121" s="15">
         <v>3.1</v>
       </c>
       <c r="L121" s="15">
         <v>2.6</v>
       </c>
       <c r="M121" s="15">
         <v>2.5</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
+        <v>375</v>
+      </c>
+      <c r="D122" s="15" t="s">
         <v>376</v>
       </c>
-      <c r="D122" s="15" t="s">
+      <c r="E122" s="15" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15"/>
       <c r="H122" s="15" t="s">
+        <v>378</v>
+      </c>
+      <c r="I122" s="15" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="J122" s="15">
         <v>450</v>
       </c>
       <c r="K122" s="15">
         <v>0.53016</v>
       </c>
       <c r="L122" s="15">
         <v>0.47714</v>
       </c>
       <c r="M122" s="15">
         <v>0.4418</v>
       </c>
       <c r="N122" s="15">
-        <v>2131</v>
+        <v>2656</v>
       </c>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
+        <v>380</v>
+      </c>
+      <c r="D123" s="15" t="s">
         <v>381</v>
       </c>
-      <c r="D123" s="15" t="s">
+      <c r="E123" s="15" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="I123" s="15" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="J123" s="15">
         <v>100</v>
       </c>
       <c r="K123" s="15">
-        <v>0.47769</v>
+        <v>0.49341</v>
       </c>
       <c r="L123" s="15">
-        <v>0.414</v>
+        <v>0.42762</v>
       </c>
       <c r="M123" s="15">
-        <v>0.39808</v>
+        <v>0.41118</v>
       </c>
       <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14"/>
       <c r="C124" s="15"/>
       <c r="D124" s="15"/>
       <c r="E124" s="15"/>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15"/>
       <c r="I124" s="15"/>
       <c r="J124" s="15"/>
       <c r="K124" s="15"/>
       <c r="L124" s="15"/>
       <c r="M124" s="15"/>
       <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
     </row>
@@ -6585,317 +6580,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>393</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>