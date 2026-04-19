--- v5 (2026-03-30)
+++ v6 (2026-04-19)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>30.03.2026</t>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1715,332 +1715,332 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.71835</v>
       </c>
       <c r="L9" s="15">
         <v>0.62566</v>
       </c>
       <c r="M9" s="15">
         <v>0.57931</v>
       </c>
       <c r="N9" s="15">
-        <v>610</v>
+        <v>800</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15"/>
       <c r="K10" s="15">
         <v>0.9588100000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.8351</v>
       </c>
       <c r="M10" s="15">
         <v>0.77324</v>
       </c>
       <c r="N10" s="15">
-        <v>176</v>
+        <v>122</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="15"/>
       <c r="K11" s="15">
         <v>0.6269</v>
       </c>
       <c r="L11" s="15">
         <v>0.56421</v>
       </c>
       <c r="M11" s="15">
         <v>0.52241</v>
       </c>
       <c r="N11" s="15">
-        <v>660</v>
+        <v>620</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="15"/>
       <c r="K12" s="15">
         <v>0.82376</v>
       </c>
       <c r="L12" s="15">
         <v>0.74138</v>
       </c>
       <c r="M12" s="15">
         <v>0.68646</v>
       </c>
       <c r="N12" s="15">
-        <v>97</v>
+        <v>78</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>49</v>
       </c>
       <c r="J13" s="15">
         <v>100</v>
       </c>
       <c r="K13" s="15">
         <v>0.19928</v>
       </c>
       <c r="L13" s="15">
         <v>0.17271</v>
       </c>
       <c r="M13" s="15">
         <v>0.16606</v>
       </c>
       <c r="N13" s="15">
-        <v>286</v>
+        <v>195</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.29217</v>
       </c>
       <c r="L14" s="15">
         <v>0.25321</v>
       </c>
       <c r="M14" s="15">
         <v>0.24348</v>
       </c>
       <c r="N14" s="15">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="15">
         <v>10000019614</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J15" s="15">
         <v>350</v>
       </c>
       <c r="K15" s="15">
         <v>0.24</v>
       </c>
       <c r="L15" s="15">
         <v>0.24</v>
       </c>
       <c r="M15" s="15">
         <v>0.24</v>
       </c>
       <c r="N15" s="15">
-        <v>850</v>
+        <v>914</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J16" s="15">
         <v>250</v>
       </c>
       <c r="K16" s="15">
         <v>0.48129</v>
       </c>
       <c r="L16" s="15">
         <v>0.41712</v>
       </c>
       <c r="M16" s="15">
         <v>0.40108</v>
       </c>
       <c r="N16" s="15">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I17" s="15"/>
@@ -2146,51 +2146,51 @@
       <c r="D20" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>160</v>
       </c>
       <c r="K20" s="15">
         <v>0.77445</v>
       </c>
       <c r="L20" s="15">
         <v>0.67119</v>
       </c>
       <c r="M20" s="15">
         <v>0.64538</v>
       </c>
       <c r="N20" s="15">
-        <v>677</v>
+        <v>487</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>640</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>48</v>
@@ -2220,131 +2220,131 @@
         <v>76</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15">
         <v>0.98</v>
       </c>
       <c r="L22" s="15">
         <v>0.98</v>
       </c>
       <c r="M22" s="15">
         <v>0.98</v>
       </c>
       <c r="N22" s="15">
-        <v>656</v>
+        <v>552</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>82</v>
       </c>
       <c r="J23" s="15">
         <v>200</v>
       </c>
       <c r="K23" s="15">
         <v>0.33588</v>
       </c>
       <c r="L23" s="15">
         <v>0.30229</v>
       </c>
       <c r="M23" s="15">
         <v>0.2799</v>
       </c>
       <c r="N23" s="15">
-        <v>574</v>
+        <v>560</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="15">
         <v>10000019612</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>300</v>
       </c>
       <c r="K24" s="15">
         <v>0.29</v>
       </c>
       <c r="L24" s="15">
         <v>0.29</v>
       </c>
       <c r="M24" s="15">
         <v>0.29</v>
       </c>
       <c r="N24" s="15">
-        <v>614</v>
+        <v>438</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I25" s="15" t="s">
@@ -2383,130 +2383,128 @@
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>92</v>
       </c>
       <c r="J26" s="15">
         <v>120</v>
       </c>
       <c r="K26" s="15">
         <v>1.04</v>
       </c>
       <c r="L26" s="15">
         <v>0.90565</v>
       </c>
       <c r="M26" s="15">
         <v>0.87081</v>
       </c>
       <c r="N26" s="15">
         <v>30</v>
       </c>
       <c r="O26" s="15">
-        <v>321</v>
+        <v>281</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>93</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="15">
         <v>10080043199</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>85</v>
       </c>
       <c r="K27" s="15">
         <v>1.06</v>
       </c>
       <c r="L27" s="15">
         <v>0.91501</v>
       </c>
       <c r="M27" s="15">
         <v>0.87981</v>
       </c>
-      <c r="N27" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>85</v>
       </c>
       <c r="K28" s="15">
         <v>1.28</v>
       </c>
       <c r="L28" s="15">
         <v>1.11</v>
       </c>
       <c r="M28" s="15">
         <v>1.07</v>
       </c>
       <c r="N28" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I29" s="15"/>
@@ -2579,129 +2577,129 @@
         <v>104</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15">
         <v>0.34</v>
       </c>
       <c r="L31" s="15">
         <v>0.34</v>
       </c>
       <c r="M31" s="15">
         <v>0.34</v>
       </c>
       <c r="N31" s="15">
-        <v>2731</v>
+        <v>3121</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>109</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>100</v>
       </c>
       <c r="K32" s="15">
         <v>0.18</v>
       </c>
       <c r="L32" s="15">
         <v>0.18</v>
       </c>
       <c r="M32" s="15">
         <v>0.18</v>
       </c>
       <c r="N32" s="15">
-        <v>496</v>
+        <v>465</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>830</v>
       </c>
       <c r="K33" s="15">
         <v>0.26</v>
       </c>
       <c r="L33" s="15">
         <v>0.26</v>
       </c>
       <c r="M33" s="15">
         <v>0.26</v>
       </c>
       <c r="N33" s="15">
-        <v>647</v>
+        <v>507</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>115</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="15" t="s">
@@ -2737,207 +2735,207 @@
       <c r="D35" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>200</v>
       </c>
       <c r="K35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="M35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="N35" s="15">
-        <v>264</v>
+        <v>222</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>26</v>
       </c>
       <c r="K36" s="15">
         <v>0.74</v>
       </c>
       <c r="L36" s="15">
         <v>0.74</v>
       </c>
       <c r="M36" s="15">
         <v>0.74</v>
       </c>
       <c r="N36" s="15">
-        <v>843</v>
+        <v>608</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E37" s="15">
         <v>10080043249</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>0.2</v>
       </c>
       <c r="L37" s="15">
         <v>0.2</v>
       </c>
       <c r="M37" s="15">
         <v>0.2</v>
       </c>
       <c r="N37" s="15">
-        <v>147</v>
+        <v>114</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E38" s="15">
         <v>10000023136</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>350</v>
       </c>
       <c r="K38" s="15">
         <v>0.33</v>
       </c>
       <c r="L38" s="15">
         <v>0.33</v>
       </c>
       <c r="M38" s="15">
         <v>0.33</v>
       </c>
       <c r="N38" s="15">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>127</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>128</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>129</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>26</v>
       </c>
       <c r="K39" s="15">
         <v>0.46</v>
       </c>
       <c r="L39" s="15">
         <v>0.46</v>
       </c>
       <c r="M39" s="15">
         <v>0.46</v>
       </c>
       <c r="N39" s="15">
-        <v>832</v>
+        <v>804</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E40" s="15">
         <v>10080016394</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I40" s="15"/>
@@ -2971,51 +2969,51 @@
       <c r="D41" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>270</v>
       </c>
       <c r="K41" s="15">
         <v>0.41</v>
       </c>
       <c r="L41" s="15">
         <v>0.41</v>
       </c>
       <c r="M41" s="15">
         <v>0.41</v>
       </c>
       <c r="N41" s="15">
-        <v>215</v>
+        <v>191</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>137</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I42" s="15"/>
@@ -3127,51 +3125,51 @@
       <c r="D45" s="15" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="15">
         <v>10080008039</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>0.12</v>
       </c>
       <c r="L45" s="15">
         <v>0.12</v>
       </c>
       <c r="M45" s="15">
         <v>0.12</v>
       </c>
       <c r="N45" s="15">
-        <v>1113</v>
+        <v>858</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>145</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E46" s="15">
         <v>10080006000</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I46" s="15" t="s">
@@ -3209,209 +3207,209 @@
       </c>
       <c r="E47" s="15" t="s">
         <v>150</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I47" s="15" t="s">
         <v>151</v>
       </c>
       <c r="J47" s="15">
         <v>100</v>
       </c>
       <c r="K47" s="15">
         <v>0.30119</v>
       </c>
       <c r="L47" s="15">
         <v>0.26103</v>
       </c>
       <c r="M47" s="15">
         <v>0.25099</v>
       </c>
       <c r="N47" s="15">
-        <v>668</v>
+        <v>563</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>154</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>280</v>
       </c>
       <c r="K48" s="15">
         <v>0.29297</v>
       </c>
       <c r="L48" s="15">
         <v>0.2539</v>
       </c>
       <c r="M48" s="15">
         <v>0.24414</v>
       </c>
       <c r="N48" s="15">
-        <v>228</v>
+        <v>264</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E49" s="15">
         <v>10080008041</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>230</v>
       </c>
       <c r="K49" s="15">
         <v>0.86704</v>
       </c>
       <c r="L49" s="15">
         <v>0.46734</v>
       </c>
       <c r="M49" s="15">
         <v>0.40585</v>
       </c>
       <c r="N49" s="15">
-        <v>166</v>
+        <v>140</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E50" s="15">
         <v>10080008040</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>250</v>
       </c>
       <c r="K50" s="15">
         <v>0.34</v>
       </c>
       <c r="L50" s="15">
         <v>0.34</v>
       </c>
       <c r="M50" s="15">
         <v>0.34</v>
       </c>
       <c r="N50" s="15">
-        <v>1029</v>
+        <v>1171</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E51" s="15">
         <v>10080012915</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I51" s="15" t="s">
         <v>161</v>
       </c>
       <c r="J51" s="15">
         <v>2090</v>
       </c>
       <c r="K51" s="15">
         <v>0.48</v>
       </c>
       <c r="L51" s="15">
         <v>0.48</v>
       </c>
       <c r="M51" s="15">
         <v>0.48</v>
       </c>
       <c r="N51" s="15">
-        <v>1001</v>
+        <v>1037</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>162</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I52" s="15" t="s">
@@ -3482,51 +3480,51 @@
         <v>168</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="15" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15"/>
       <c r="K54" s="15">
         <v>0.24744</v>
       </c>
       <c r="L54" s="15">
         <v>0.21445</v>
       </c>
       <c r="M54" s="15">
         <v>0.2062</v>
       </c>
       <c r="N54" s="15">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>171</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="15">
         <v>10080037098</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I55" s="15"/>
@@ -3558,51 +3556,51 @@
       <c r="D56" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E56" s="15">
         <v>10080016396</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>1</v>
       </c>
       <c r="K56" s="15">
         <v>0.36</v>
       </c>
       <c r="L56" s="15">
         <v>0.36</v>
       </c>
       <c r="M56" s="15">
         <v>0.36</v>
       </c>
       <c r="N56" s="15">
-        <v>234</v>
+        <v>205</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>176</v>
       </c>
       <c r="E57" s="15">
         <v>10080016397</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I57" s="15"/>
@@ -3675,51 +3673,51 @@
       <c r="D59" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E59" s="15">
         <v>10000021505</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>400</v>
       </c>
       <c r="K59" s="15">
         <v>0.24</v>
       </c>
       <c r="L59" s="15">
         <v>0.24</v>
       </c>
       <c r="M59" s="15">
         <v>0.24</v>
       </c>
       <c r="N59" s="15">
-        <v>820</v>
+        <v>695</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E60" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I60" s="15"/>
@@ -3829,51 +3827,51 @@
       <c r="D63" s="15" t="s">
         <v>193</v>
       </c>
       <c r="E63" s="15">
         <v>10080007972</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>150</v>
       </c>
       <c r="K63" s="15">
         <v>1.5</v>
       </c>
       <c r="L63" s="15">
         <v>1</v>
       </c>
       <c r="M63" s="15">
         <v>0.92</v>
       </c>
       <c r="N63" s="15">
-        <v>1060</v>
+        <v>759</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>194</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>195</v>
       </c>
       <c r="E64" s="15" t="s">
         <v>196</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I64" s="15"/>
@@ -3946,51 +3944,51 @@
       <c r="D66" s="15" t="s">
         <v>201</v>
       </c>
       <c r="E66" s="15" t="s">
         <v>202</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>170</v>
       </c>
       <c r="K66" s="15">
         <v>0.58</v>
       </c>
       <c r="L66" s="15">
         <v>0.58</v>
       </c>
       <c r="M66" s="15">
         <v>0.58</v>
       </c>
       <c r="N66" s="15">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>203</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>204</v>
       </c>
       <c r="E67" s="15">
         <v>10080044293</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I67" s="15"/>
@@ -4067,92 +4065,92 @@
       </c>
       <c r="E69" s="15" t="s">
         <v>210</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I69" s="15" t="s">
         <v>211</v>
       </c>
       <c r="J69" s="15">
         <v>475</v>
       </c>
       <c r="K69" s="15">
         <v>0.27719</v>
       </c>
       <c r="L69" s="15">
         <v>0.24023</v>
       </c>
       <c r="M69" s="15">
         <v>0.23099</v>
       </c>
       <c r="N69" s="15">
-        <v>590</v>
+        <v>537</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>212</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I70" s="15" t="s">
         <v>215</v>
       </c>
       <c r="J70" s="15">
         <v>375</v>
       </c>
       <c r="K70" s="15">
         <v>0.42672</v>
       </c>
       <c r="L70" s="15">
         <v>0.36982</v>
       </c>
       <c r="M70" s="15">
         <v>0.3556</v>
       </c>
       <c r="N70" s="15">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>216</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>217</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>218</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I71" s="15" t="s">
@@ -4221,51 +4219,51 @@
       <c r="D73" s="15" t="s">
         <v>223</v>
       </c>
       <c r="E73" s="15">
         <v>10080015421</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>150</v>
       </c>
       <c r="K73" s="15">
         <v>1.89</v>
       </c>
       <c r="L73" s="15">
         <v>1.35</v>
       </c>
       <c r="M73" s="15">
         <v>1.18</v>
       </c>
       <c r="N73" s="15">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>225</v>
       </c>
       <c r="E74" s="15">
         <v>10080015429</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I74" s="15"/>
@@ -4299,133 +4297,133 @@
       <c r="D75" s="15" t="s">
         <v>227</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>228</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="15" t="s">
         <v>229</v>
       </c>
       <c r="J75" s="15"/>
       <c r="K75" s="15">
         <v>0.61383</v>
       </c>
       <c r="L75" s="15">
         <v>0.55245</v>
       </c>
       <c r="M75" s="15">
         <v>0.51153</v>
       </c>
       <c r="N75" s="15">
-        <v>930</v>
+        <v>1140</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>230</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>231</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>232</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>234</v>
       </c>
       <c r="J76" s="15">
         <v>300</v>
       </c>
       <c r="K76" s="15">
         <v>0.18413</v>
       </c>
       <c r="L76" s="15">
         <v>0.16571</v>
       </c>
       <c r="M76" s="15">
         <v>0.15344</v>
       </c>
       <c r="N76" s="15">
-        <v>3564</v>
+        <v>4965</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15">
         <v>1000</v>
       </c>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>235</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>236</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>237</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I77" s="15" t="s">
         <v>238</v>
       </c>
       <c r="J77" s="15"/>
       <c r="K77" s="15">
         <v>0.2739</v>
       </c>
       <c r="L77" s="15">
         <v>0.24651</v>
       </c>
       <c r="M77" s="15">
         <v>0.22825</v>
       </c>
       <c r="N77" s="15">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>239</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>240</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>241</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I78" s="15" t="s">
@@ -4459,129 +4457,129 @@
       <c r="D79" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I79" s="15" t="s">
         <v>246</v>
       </c>
       <c r="J79" s="15"/>
       <c r="K79" s="15">
         <v>0.73325</v>
       </c>
       <c r="L79" s="15">
         <v>0.65992</v>
       </c>
       <c r="M79" s="15">
         <v>0.61104</v>
       </c>
       <c r="N79" s="15">
-        <v>360</v>
+        <v>435</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>247</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>248</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>249</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I80" s="15" t="s">
         <v>250</v>
       </c>
       <c r="J80" s="15"/>
       <c r="K80" s="15">
         <v>0.93096</v>
       </c>
       <c r="L80" s="15">
         <v>0.83786</v>
       </c>
       <c r="M80" s="15">
         <v>0.7758</v>
       </c>
       <c r="N80" s="15">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I81" s="15" t="s">
         <v>254</v>
       </c>
       <c r="J81" s="15"/>
       <c r="K81" s="15">
         <v>0.60009</v>
       </c>
       <c r="L81" s="15">
         <v>0.54008</v>
       </c>
       <c r="M81" s="15">
         <v>0.50008</v>
       </c>
       <c r="N81" s="15">
-        <v>1021</v>
+        <v>1200</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>255</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>256</v>
       </c>
       <c r="E82" s="15">
         <v>10080044868</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I82" s="15" t="s">
@@ -4660,94 +4658,94 @@
       </c>
       <c r="E84" s="15" t="s">
         <v>263</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I84" s="15" t="s">
         <v>264</v>
       </c>
       <c r="J84" s="15">
         <v>301</v>
       </c>
       <c r="K84" s="15">
         <v>0.46049</v>
       </c>
       <c r="L84" s="15">
         <v>0.41444</v>
       </c>
       <c r="M84" s="15">
         <v>0.38374</v>
       </c>
       <c r="N84" s="15">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15">
         <v>1204</v>
       </c>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>266</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>267</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>269</v>
       </c>
       <c r="J85" s="15">
         <v>100</v>
       </c>
       <c r="K85" s="15">
         <v>0.19262</v>
       </c>
       <c r="L85" s="15">
         <v>0.16693</v>
       </c>
       <c r="M85" s="15">
         <v>0.16051</v>
       </c>
       <c r="N85" s="15">
-        <v>168</v>
+        <v>130</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>270</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>271</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>272</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I86" s="15" t="s">
@@ -4785,131 +4783,131 @@
       </c>
       <c r="E87" s="15" t="s">
         <v>276</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I87" s="15" t="s">
         <v>277</v>
       </c>
       <c r="J87" s="15">
         <v>25</v>
       </c>
       <c r="K87" s="15">
         <v>0.6518</v>
       </c>
       <c r="L87" s="15">
         <v>0.56489</v>
       </c>
       <c r="M87" s="15">
         <v>0.54316</v>
       </c>
       <c r="N87" s="15">
-        <v>439</v>
+        <v>420</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>278</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>279</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>280</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I88" s="15" t="s">
         <v>281</v>
       </c>
       <c r="J88" s="15">
         <v>100</v>
       </c>
       <c r="K88" s="15">
         <v>0.16722</v>
       </c>
       <c r="L88" s="15">
         <v>0.14492</v>
       </c>
       <c r="M88" s="15">
         <v>0.13935</v>
       </c>
       <c r="N88" s="15">
-        <v>770</v>
+        <v>880</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>282</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>283</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>284</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I89" s="15" t="s">
         <v>285</v>
       </c>
       <c r="J89" s="15"/>
       <c r="K89" s="15">
         <v>0.72715</v>
       </c>
       <c r="L89" s="15">
         <v>0.6333299999999999</v>
       </c>
       <c r="M89" s="15">
         <v>0.58641</v>
       </c>
       <c r="N89" s="15">
-        <v>1125</v>
+        <v>960</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15"/>
       <c r="E90" s="15"/>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15"/>
       <c r="J90" s="15"/>
       <c r="K90" s="15"/>
       <c r="L90" s="15"/>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
     </row>
   </sheetData>