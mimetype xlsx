--- v6 (2026-04-19)
+++ v7 (2026-05-09)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>17.04.2026</t>
+    <t>08.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -295,51 +295,51 @@
   <si>
     <t>DG45H-A-06P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-06P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00116052</t>
   </si>
   <si>
     <t xml:space="preserve">GT45H-A-06P-13-00 GOLTEN, B950W-04-06P-KC Tianli, CM-45H-A-6P-13 FUCON, CM-45H-A-8P-13 FUCON, </t>
   </si>
   <si>
     <t>DG45H-A-08P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-08P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00116053</t>
   </si>
   <si>
     <t xml:space="preserve">GT45H-A-08P-13-00 GOLTEN, B950W-04-08P-KC Tianli, </t>
   </si>
   <si>
-    <t>02.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>DG45H-A-10P-13-00A(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-10P-13-00A(H)</t>
   </si>
   <si>
     <t>DG45H-A-10P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-10P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00109308</t>
   </si>
   <si>
     <t>DG45H-A-11P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-11P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00109309</t>
   </si>
@@ -1715,332 +1715,332 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.71835</v>
       </c>
       <c r="L9" s="15">
         <v>0.62566</v>
       </c>
       <c r="M9" s="15">
         <v>0.57931</v>
       </c>
       <c r="N9" s="15">
-        <v>800</v>
+        <v>680</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15"/>
       <c r="K10" s="15">
         <v>0.9588100000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.8351</v>
       </c>
       <c r="M10" s="15">
         <v>0.77324</v>
       </c>
       <c r="N10" s="15">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="15"/>
       <c r="K11" s="15">
         <v>0.6269</v>
       </c>
       <c r="L11" s="15">
         <v>0.56421</v>
       </c>
       <c r="M11" s="15">
         <v>0.52241</v>
       </c>
       <c r="N11" s="15">
-        <v>620</v>
+        <v>750</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="15"/>
       <c r="K12" s="15">
         <v>0.82376</v>
       </c>
       <c r="L12" s="15">
         <v>0.74138</v>
       </c>
       <c r="M12" s="15">
         <v>0.68646</v>
       </c>
       <c r="N12" s="15">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>49</v>
       </c>
       <c r="J13" s="15">
         <v>100</v>
       </c>
       <c r="K13" s="15">
         <v>0.19928</v>
       </c>
       <c r="L13" s="15">
         <v>0.17271</v>
       </c>
       <c r="M13" s="15">
         <v>0.16606</v>
       </c>
       <c r="N13" s="15">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.29217</v>
       </c>
       <c r="L14" s="15">
         <v>0.25321</v>
       </c>
       <c r="M14" s="15">
         <v>0.24348</v>
       </c>
       <c r="N14" s="15">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="15">
         <v>10000019614</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J15" s="15">
         <v>350</v>
       </c>
       <c r="K15" s="15">
         <v>0.24</v>
       </c>
       <c r="L15" s="15">
         <v>0.24</v>
       </c>
       <c r="M15" s="15">
         <v>0.24</v>
       </c>
       <c r="N15" s="15">
-        <v>914</v>
+        <v>678</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J16" s="15">
         <v>250</v>
       </c>
       <c r="K16" s="15">
         <v>0.48129</v>
       </c>
       <c r="L16" s="15">
         <v>0.41712</v>
       </c>
       <c r="M16" s="15">
         <v>0.40108</v>
       </c>
       <c r="N16" s="15">
-        <v>415</v>
+        <v>430</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I17" s="15"/>
@@ -2146,51 +2146,51 @@
       <c r="D20" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>160</v>
       </c>
       <c r="K20" s="15">
         <v>0.77445</v>
       </c>
       <c r="L20" s="15">
         <v>0.67119</v>
       </c>
       <c r="M20" s="15">
         <v>0.64538</v>
       </c>
       <c r="N20" s="15">
-        <v>487</v>
+        <v>624</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>640</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>48</v>
@@ -2220,131 +2220,131 @@
         <v>76</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15">
         <v>0.98</v>
       </c>
       <c r="L22" s="15">
         <v>0.98</v>
       </c>
       <c r="M22" s="15">
         <v>0.98</v>
       </c>
       <c r="N22" s="15">
-        <v>552</v>
+        <v>544</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>82</v>
       </c>
       <c r="J23" s="15">
         <v>200</v>
       </c>
       <c r="K23" s="15">
         <v>0.33588</v>
       </c>
       <c r="L23" s="15">
         <v>0.30229</v>
       </c>
       <c r="M23" s="15">
         <v>0.2799</v>
       </c>
       <c r="N23" s="15">
-        <v>560</v>
+        <v>532</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="15">
         <v>10000019612</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>300</v>
       </c>
       <c r="K24" s="15">
         <v>0.29</v>
       </c>
       <c r="L24" s="15">
         <v>0.29</v>
       </c>
       <c r="M24" s="15">
         <v>0.29</v>
       </c>
       <c r="N24" s="15">
-        <v>438</v>
+        <v>508</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I25" s="15" t="s">
@@ -2383,51 +2383,51 @@
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>92</v>
       </c>
       <c r="J26" s="15">
         <v>120</v>
       </c>
       <c r="K26" s="15">
         <v>1.04</v>
       </c>
       <c r="L26" s="15">
         <v>0.90565</v>
       </c>
       <c r="M26" s="15">
         <v>0.87081</v>
       </c>
       <c r="N26" s="15">
         <v>30</v>
       </c>
       <c r="O26" s="15">
-        <v>281</v>
+        <v>260</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>93</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="15">
         <v>10080043199</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>48</v>
       </c>
@@ -2577,129 +2577,129 @@
         <v>104</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15">
         <v>0.34</v>
       </c>
       <c r="L31" s="15">
         <v>0.34</v>
       </c>
       <c r="M31" s="15">
         <v>0.34</v>
       </c>
       <c r="N31" s="15">
-        <v>3121</v>
+        <v>2554</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>109</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>100</v>
       </c>
       <c r="K32" s="15">
         <v>0.18</v>
       </c>
       <c r="L32" s="15">
         <v>0.18</v>
       </c>
       <c r="M32" s="15">
         <v>0.18</v>
       </c>
       <c r="N32" s="15">
-        <v>465</v>
+        <v>518</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>830</v>
       </c>
       <c r="K33" s="15">
         <v>0.26</v>
       </c>
       <c r="L33" s="15">
         <v>0.26</v>
       </c>
       <c r="M33" s="15">
         <v>0.26</v>
       </c>
       <c r="N33" s="15">
-        <v>507</v>
+        <v>616</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>115</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="15" t="s">
@@ -2735,207 +2735,207 @@
       <c r="D35" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>200</v>
       </c>
       <c r="K35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="M35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="N35" s="15">
-        <v>222</v>
+        <v>257</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>26</v>
       </c>
       <c r="K36" s="15">
         <v>0.74</v>
       </c>
       <c r="L36" s="15">
         <v>0.74</v>
       </c>
       <c r="M36" s="15">
         <v>0.74</v>
       </c>
       <c r="N36" s="15">
-        <v>608</v>
+        <v>667</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E37" s="15">
         <v>10080043249</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>0.2</v>
       </c>
       <c r="L37" s="15">
         <v>0.2</v>
       </c>
       <c r="M37" s="15">
         <v>0.2</v>
       </c>
       <c r="N37" s="15">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E38" s="15">
         <v>10000023136</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>350</v>
       </c>
       <c r="K38" s="15">
         <v>0.33</v>
       </c>
       <c r="L38" s="15">
         <v>0.33</v>
       </c>
       <c r="M38" s="15">
         <v>0.33</v>
       </c>
       <c r="N38" s="15">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>127</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>128</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>129</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>26</v>
       </c>
       <c r="K39" s="15">
         <v>0.46</v>
       </c>
       <c r="L39" s="15">
         <v>0.46</v>
       </c>
       <c r="M39" s="15">
         <v>0.46</v>
       </c>
       <c r="N39" s="15">
-        <v>804</v>
+        <v>662</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E40" s="15">
         <v>10080016394</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I40" s="15"/>
@@ -2969,51 +2969,51 @@
       <c r="D41" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>270</v>
       </c>
       <c r="K41" s="15">
         <v>0.41</v>
       </c>
       <c r="L41" s="15">
         <v>0.41</v>
       </c>
       <c r="M41" s="15">
         <v>0.41</v>
       </c>
       <c r="N41" s="15">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>137</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I42" s="15"/>
@@ -3125,51 +3125,51 @@
       <c r="D45" s="15" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="15">
         <v>10080008039</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>0.12</v>
       </c>
       <c r="L45" s="15">
         <v>0.12</v>
       </c>
       <c r="M45" s="15">
         <v>0.12</v>
       </c>
       <c r="N45" s="15">
-        <v>858</v>
+        <v>845</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>145</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E46" s="15">
         <v>10080006000</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I46" s="15" t="s">
@@ -3207,209 +3207,209 @@
       </c>
       <c r="E47" s="15" t="s">
         <v>150</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I47" s="15" t="s">
         <v>151</v>
       </c>
       <c r="J47" s="15">
         <v>100</v>
       </c>
       <c r="K47" s="15">
         <v>0.30119</v>
       </c>
       <c r="L47" s="15">
         <v>0.26103</v>
       </c>
       <c r="M47" s="15">
         <v>0.25099</v>
       </c>
       <c r="N47" s="15">
-        <v>563</v>
+        <v>341</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>154</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>280</v>
       </c>
       <c r="K48" s="15">
         <v>0.29297</v>
       </c>
       <c r="L48" s="15">
         <v>0.2539</v>
       </c>
       <c r="M48" s="15">
         <v>0.24414</v>
       </c>
       <c r="N48" s="15">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E49" s="15">
         <v>10080008041</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>230</v>
       </c>
       <c r="K49" s="15">
         <v>0.86704</v>
       </c>
       <c r="L49" s="15">
         <v>0.46734</v>
       </c>
       <c r="M49" s="15">
         <v>0.40585</v>
       </c>
       <c r="N49" s="15">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E50" s="15">
         <v>10080008040</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>250</v>
       </c>
       <c r="K50" s="15">
         <v>0.34</v>
       </c>
       <c r="L50" s="15">
         <v>0.34</v>
       </c>
       <c r="M50" s="15">
         <v>0.34</v>
       </c>
       <c r="N50" s="15">
-        <v>1171</v>
+        <v>1243</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E51" s="15">
         <v>10080012915</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I51" s="15" t="s">
         <v>161</v>
       </c>
       <c r="J51" s="15">
         <v>2090</v>
       </c>
       <c r="K51" s="15">
         <v>0.48</v>
       </c>
       <c r="L51" s="15">
         <v>0.48</v>
       </c>
       <c r="M51" s="15">
         <v>0.48</v>
       </c>
       <c r="N51" s="15">
-        <v>1037</v>
+        <v>1072</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>162</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I52" s="15" t="s">
@@ -3556,51 +3556,51 @@
       <c r="D56" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E56" s="15">
         <v>10080016396</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>1</v>
       </c>
       <c r="K56" s="15">
         <v>0.36</v>
       </c>
       <c r="L56" s="15">
         <v>0.36</v>
       </c>
       <c r="M56" s="15">
         <v>0.36</v>
       </c>
       <c r="N56" s="15">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>176</v>
       </c>
       <c r="E57" s="15">
         <v>10080016397</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I57" s="15"/>
@@ -3673,51 +3673,51 @@
       <c r="D59" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E59" s="15">
         <v>10000021505</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>400</v>
       </c>
       <c r="K59" s="15">
         <v>0.24</v>
       </c>
       <c r="L59" s="15">
         <v>0.24</v>
       </c>
       <c r="M59" s="15">
         <v>0.24</v>
       </c>
       <c r="N59" s="15">
-        <v>695</v>
+        <v>794</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E60" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I60" s="15"/>
@@ -3751,51 +3751,51 @@
       </c>
       <c r="E61" s="15" t="s">
         <v>187</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I61" s="15" t="s">
         <v>188</v>
       </c>
       <c r="J61" s="15">
         <v>200</v>
       </c>
       <c r="K61" s="15">
         <v>0.77597</v>
       </c>
       <c r="L61" s="15">
         <v>0.69837</v>
       </c>
       <c r="M61" s="15">
         <v>0.64664</v>
       </c>
       <c r="N61" s="15">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>189</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>190</v>
       </c>
       <c r="E62" s="15" t="s">
         <v>191</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I62" s="15"/>
@@ -3827,51 +3827,51 @@
       <c r="D63" s="15" t="s">
         <v>193</v>
       </c>
       <c r="E63" s="15">
         <v>10080007972</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>150</v>
       </c>
       <c r="K63" s="15">
         <v>1.5</v>
       </c>
       <c r="L63" s="15">
         <v>1</v>
       </c>
       <c r="M63" s="15">
         <v>0.92</v>
       </c>
       <c r="N63" s="15">
-        <v>759</v>
+        <v>843</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>194</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>195</v>
       </c>
       <c r="E64" s="15" t="s">
         <v>196</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I64" s="15"/>
@@ -3944,51 +3944,51 @@
       <c r="D66" s="15" t="s">
         <v>201</v>
       </c>
       <c r="E66" s="15" t="s">
         <v>202</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>170</v>
       </c>
       <c r="K66" s="15">
         <v>0.58</v>
       </c>
       <c r="L66" s="15">
         <v>0.58</v>
       </c>
       <c r="M66" s="15">
         <v>0.58</v>
       </c>
       <c r="N66" s="15">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>203</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>204</v>
       </c>
       <c r="E67" s="15">
         <v>10080044293</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I67" s="15"/>
@@ -4065,92 +4065,92 @@
       </c>
       <c r="E69" s="15" t="s">
         <v>210</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I69" s="15" t="s">
         <v>211</v>
       </c>
       <c r="J69" s="15">
         <v>475</v>
       </c>
       <c r="K69" s="15">
         <v>0.27719</v>
       </c>
       <c r="L69" s="15">
         <v>0.24023</v>
       </c>
       <c r="M69" s="15">
         <v>0.23099</v>
       </c>
       <c r="N69" s="15">
-        <v>537</v>
+        <v>403</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>212</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I70" s="15" t="s">
         <v>215</v>
       </c>
       <c r="J70" s="15">
         <v>375</v>
       </c>
       <c r="K70" s="15">
         <v>0.42672</v>
       </c>
       <c r="L70" s="15">
         <v>0.36982</v>
       </c>
       <c r="M70" s="15">
         <v>0.3556</v>
       </c>
       <c r="N70" s="15">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>216</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>217</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>218</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I71" s="15" t="s">
@@ -4219,51 +4219,51 @@
       <c r="D73" s="15" t="s">
         <v>223</v>
       </c>
       <c r="E73" s="15">
         <v>10080015421</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>150</v>
       </c>
       <c r="K73" s="15">
         <v>1.89</v>
       </c>
       <c r="L73" s="15">
         <v>1.35</v>
       </c>
       <c r="M73" s="15">
         <v>1.18</v>
       </c>
       <c r="N73" s="15">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>225</v>
       </c>
       <c r="E74" s="15">
         <v>10080015429</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I74" s="15"/>
@@ -4297,133 +4297,133 @@
       <c r="D75" s="15" t="s">
         <v>227</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>228</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="15" t="s">
         <v>229</v>
       </c>
       <c r="J75" s="15"/>
       <c r="K75" s="15">
         <v>0.61383</v>
       </c>
       <c r="L75" s="15">
         <v>0.55245</v>
       </c>
       <c r="M75" s="15">
         <v>0.51153</v>
       </c>
       <c r="N75" s="15">
-        <v>1140</v>
+        <v>1320</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>230</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>231</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>232</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>234</v>
       </c>
       <c r="J76" s="15">
         <v>300</v>
       </c>
       <c r="K76" s="15">
         <v>0.18413</v>
       </c>
       <c r="L76" s="15">
         <v>0.16571</v>
       </c>
       <c r="M76" s="15">
         <v>0.15344</v>
       </c>
       <c r="N76" s="15">
-        <v>4965</v>
+        <v>4732</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15">
         <v>1000</v>
       </c>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>235</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>236</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>237</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I77" s="15" t="s">
         <v>238</v>
       </c>
       <c r="J77" s="15"/>
       <c r="K77" s="15">
         <v>0.2739</v>
       </c>
       <c r="L77" s="15">
         <v>0.24651</v>
       </c>
       <c r="M77" s="15">
         <v>0.22825</v>
       </c>
       <c r="N77" s="15">
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>239</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>240</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>241</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I78" s="15" t="s">
@@ -4457,129 +4457,129 @@
       <c r="D79" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I79" s="15" t="s">
         <v>246</v>
       </c>
       <c r="J79" s="15"/>
       <c r="K79" s="15">
         <v>0.73325</v>
       </c>
       <c r="L79" s="15">
         <v>0.65992</v>
       </c>
       <c r="M79" s="15">
         <v>0.61104</v>
       </c>
       <c r="N79" s="15">
-        <v>435</v>
+        <v>370</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>247</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>248</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>249</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I80" s="15" t="s">
         <v>250</v>
       </c>
       <c r="J80" s="15"/>
       <c r="K80" s="15">
         <v>0.93096</v>
       </c>
       <c r="L80" s="15">
         <v>0.83786</v>
       </c>
       <c r="M80" s="15">
         <v>0.7758</v>
       </c>
       <c r="N80" s="15">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I81" s="15" t="s">
         <v>254</v>
       </c>
       <c r="J81" s="15"/>
       <c r="K81" s="15">
         <v>0.60009</v>
       </c>
       <c r="L81" s="15">
         <v>0.54008</v>
       </c>
       <c r="M81" s="15">
         <v>0.50008</v>
       </c>
       <c r="N81" s="15">
-        <v>1200</v>
+        <v>1065</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>255</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>256</v>
       </c>
       <c r="E82" s="15">
         <v>10080044868</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I82" s="15" t="s">
@@ -4658,94 +4658,94 @@
       </c>
       <c r="E84" s="15" t="s">
         <v>263</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I84" s="15" t="s">
         <v>264</v>
       </c>
       <c r="J84" s="15">
         <v>301</v>
       </c>
       <c r="K84" s="15">
         <v>0.46049</v>
       </c>
       <c r="L84" s="15">
         <v>0.41444</v>
       </c>
       <c r="M84" s="15">
         <v>0.38374</v>
       </c>
       <c r="N84" s="15">
-        <v>216</v>
+        <v>94</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15">
         <v>1204</v>
       </c>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>266</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>267</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>269</v>
       </c>
       <c r="J85" s="15">
         <v>100</v>
       </c>
       <c r="K85" s="15">
         <v>0.19262</v>
       </c>
       <c r="L85" s="15">
         <v>0.16693</v>
       </c>
       <c r="M85" s="15">
         <v>0.16051</v>
       </c>
       <c r="N85" s="15">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>270</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>271</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>272</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I86" s="15" t="s">
@@ -4783,131 +4783,131 @@
       </c>
       <c r="E87" s="15" t="s">
         <v>276</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I87" s="15" t="s">
         <v>277</v>
       </c>
       <c r="J87" s="15">
         <v>25</v>
       </c>
       <c r="K87" s="15">
         <v>0.6518</v>
       </c>
       <c r="L87" s="15">
         <v>0.56489</v>
       </c>
       <c r="M87" s="15">
         <v>0.54316</v>
       </c>
       <c r="N87" s="15">
-        <v>420</v>
+        <v>470</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>278</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>279</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>280</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>268</v>
       </c>
       <c r="I88" s="15" t="s">
         <v>281</v>
       </c>
       <c r="J88" s="15">
         <v>100</v>
       </c>
       <c r="K88" s="15">
         <v>0.16722</v>
       </c>
       <c r="L88" s="15">
         <v>0.14492</v>
       </c>
       <c r="M88" s="15">
         <v>0.13935</v>
       </c>
       <c r="N88" s="15">
-        <v>880</v>
+        <v>900</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>282</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>283</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>284</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I89" s="15" t="s">
         <v>285</v>
       </c>
       <c r="J89" s="15"/>
       <c r="K89" s="15">
         <v>0.72715</v>
       </c>
       <c r="L89" s="15">
         <v>0.6333299999999999</v>
       </c>
       <c r="M89" s="15">
         <v>0.58641</v>
       </c>
       <c r="N89" s="15">
-        <v>960</v>
+        <v>1021</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15"/>
       <c r="E90" s="15"/>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15"/>
       <c r="J90" s="15"/>
       <c r="K90" s="15"/>
       <c r="L90" s="15"/>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
     </row>
   </sheetData>