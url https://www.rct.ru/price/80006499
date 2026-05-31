--- v7 (2026-05-09)
+++ v8 (2026-05-31)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>08.05.2026</t>
+    <t>29.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -295,51 +295,51 @@
   <si>
     <t>DG45H-A-06P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-06P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00116052</t>
   </si>
   <si>
     <t xml:space="preserve">GT45H-A-06P-13-00 GOLTEN, B950W-04-06P-KC Tianli, CM-45H-A-6P-13 FUCON, CM-45H-A-8P-13 FUCON, </t>
   </si>
   <si>
     <t>DG45H-A-08P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-08P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00116053</t>
   </si>
   <si>
     <t xml:space="preserve">GT45H-A-08P-13-00 GOLTEN, B950W-04-08P-KC Tianli, </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>13.08.2026</t>
   </si>
   <si>
     <t>DG45H-A-10P-13-00A(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-10P-13-00A(H)</t>
   </si>
   <si>
     <t>DG45H-A-10P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-10P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00109308</t>
   </si>
   <si>
     <t>DG45H-A-11P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-11P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00109309</t>
   </si>
@@ -569,50 +569,53 @@
     <t>Клеммник DG48C-B-06P-13-00A(H)</t>
   </si>
   <si>
     <t>DG48C-B-08P-13-00A(H)</t>
   </si>
   <si>
     <t>Клеммник DG48C-B-08P-13-00A(H)</t>
   </si>
   <si>
     <t>10-00018852</t>
   </si>
   <si>
     <t>DG48H-A-02P-13-00A(H)</t>
   </si>
   <si>
     <t>Клеммник DG48H-A-02P-13-00A(H)</t>
   </si>
   <si>
     <t>DG48H-A-03P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG48H-A-03P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00109418</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GT48H-A-03P-13-00 GOLTEN, </t>
   </si>
   <si>
     <t>DG48H-A-04P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG48H-A-04P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00113459</t>
   </si>
   <si>
     <t xml:space="preserve">GT48H-A-04P-13-00 GOLTEN, B950CW-04-04P-KC Tianli, L-KLS2-48C-9.50-04P-A KLS, </t>
   </si>
   <si>
     <t>DG48H-A-05P-13-00A(H)</t>
   </si>
   <si>
     <t>Клеммник DG48H-A-05P-13-00A(H)</t>
   </si>
   <si>
     <t>10-00018769</t>
   </si>
   <si>
     <t>DG48H-A-08P-13-00A(H)</t>
   </si>
@@ -1715,332 +1718,332 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.71835</v>
       </c>
       <c r="L9" s="15">
         <v>0.62566</v>
       </c>
       <c r="M9" s="15">
         <v>0.57931</v>
       </c>
       <c r="N9" s="15">
-        <v>680</v>
+        <v>730</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15"/>
       <c r="K10" s="15">
         <v>0.9588100000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.8351</v>
       </c>
       <c r="M10" s="15">
         <v>0.77324</v>
       </c>
       <c r="N10" s="15">
-        <v>130</v>
+        <v>160</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="15"/>
       <c r="K11" s="15">
         <v>0.6269</v>
       </c>
       <c r="L11" s="15">
         <v>0.56421</v>
       </c>
       <c r="M11" s="15">
         <v>0.52241</v>
       </c>
       <c r="N11" s="15">
-        <v>750</v>
+        <v>830</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="15"/>
       <c r="K12" s="15">
         <v>0.82376</v>
       </c>
       <c r="L12" s="15">
         <v>0.74138</v>
       </c>
       <c r="M12" s="15">
         <v>0.68646</v>
       </c>
       <c r="N12" s="15">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>49</v>
       </c>
       <c r="J13" s="15">
         <v>100</v>
       </c>
       <c r="K13" s="15">
         <v>0.19928</v>
       </c>
       <c r="L13" s="15">
         <v>0.17271</v>
       </c>
       <c r="M13" s="15">
         <v>0.16606</v>
       </c>
       <c r="N13" s="15">
-        <v>198</v>
+        <v>127</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.29217</v>
       </c>
       <c r="L14" s="15">
         <v>0.25321</v>
       </c>
       <c r="M14" s="15">
         <v>0.24348</v>
       </c>
       <c r="N14" s="15">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="15">
         <v>10000019614</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J15" s="15">
         <v>350</v>
       </c>
       <c r="K15" s="15">
         <v>0.24</v>
       </c>
       <c r="L15" s="15">
         <v>0.24</v>
       </c>
       <c r="M15" s="15">
         <v>0.24</v>
       </c>
       <c r="N15" s="15">
-        <v>678</v>
+        <v>871</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J16" s="15">
         <v>250</v>
       </c>
       <c r="K16" s="15">
         <v>0.48129</v>
       </c>
       <c r="L16" s="15">
         <v>0.41712</v>
       </c>
       <c r="M16" s="15">
         <v>0.40108</v>
       </c>
       <c r="N16" s="15">
-        <v>430</v>
+        <v>410</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I17" s="15"/>
@@ -2146,51 +2149,51 @@
       <c r="D20" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>160</v>
       </c>
       <c r="K20" s="15">
         <v>0.77445</v>
       </c>
       <c r="L20" s="15">
         <v>0.67119</v>
       </c>
       <c r="M20" s="15">
         <v>0.64538</v>
       </c>
       <c r="N20" s="15">
-        <v>624</v>
+        <v>532</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>640</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>48</v>
@@ -2220,131 +2223,131 @@
         <v>76</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15">
         <v>0.98</v>
       </c>
       <c r="L22" s="15">
         <v>0.98</v>
       </c>
       <c r="M22" s="15">
         <v>0.98</v>
       </c>
       <c r="N22" s="15">
-        <v>544</v>
+        <v>759</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>82</v>
       </c>
       <c r="J23" s="15">
         <v>200</v>
       </c>
       <c r="K23" s="15">
         <v>0.33588</v>
       </c>
       <c r="L23" s="15">
         <v>0.30229</v>
       </c>
       <c r="M23" s="15">
         <v>0.2799</v>
       </c>
       <c r="N23" s="15">
-        <v>532</v>
+        <v>420</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="15">
         <v>10000019612</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>300</v>
       </c>
       <c r="K24" s="15">
         <v>0.29</v>
       </c>
       <c r="L24" s="15">
         <v>0.29</v>
       </c>
       <c r="M24" s="15">
         <v>0.29</v>
       </c>
       <c r="N24" s="15">
-        <v>508</v>
+        <v>431</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I25" s="15" t="s">
@@ -2383,51 +2386,51 @@
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>92</v>
       </c>
       <c r="J26" s="15">
         <v>120</v>
       </c>
       <c r="K26" s="15">
         <v>1.04</v>
       </c>
       <c r="L26" s="15">
         <v>0.90565</v>
       </c>
       <c r="M26" s="15">
         <v>0.87081</v>
       </c>
       <c r="N26" s="15">
         <v>30</v>
       </c>
       <c r="O26" s="15">
-        <v>260</v>
+        <v>288</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>93</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="15">
         <v>10080043199</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>48</v>
       </c>
@@ -2577,129 +2580,129 @@
         <v>104</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15">
         <v>0.34</v>
       </c>
       <c r="L31" s="15">
         <v>0.34</v>
       </c>
       <c r="M31" s="15">
         <v>0.34</v>
       </c>
       <c r="N31" s="15">
-        <v>2554</v>
+        <v>2128</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>109</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>100</v>
       </c>
       <c r="K32" s="15">
         <v>0.18</v>
       </c>
       <c r="L32" s="15">
         <v>0.18</v>
       </c>
       <c r="M32" s="15">
         <v>0.18</v>
       </c>
       <c r="N32" s="15">
-        <v>518</v>
+        <v>564</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>830</v>
       </c>
       <c r="K33" s="15">
         <v>0.26</v>
       </c>
       <c r="L33" s="15">
         <v>0.26</v>
       </c>
       <c r="M33" s="15">
         <v>0.26</v>
       </c>
       <c r="N33" s="15">
-        <v>616</v>
+        <v>468</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>115</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="15" t="s">
@@ -2735,207 +2738,207 @@
       <c r="D35" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>200</v>
       </c>
       <c r="K35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="M35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="N35" s="15">
-        <v>257</v>
+        <v>216</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>26</v>
       </c>
       <c r="K36" s="15">
         <v>0.74</v>
       </c>
       <c r="L36" s="15">
         <v>0.74</v>
       </c>
       <c r="M36" s="15">
         <v>0.74</v>
       </c>
       <c r="N36" s="15">
-        <v>667</v>
+        <v>804</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E37" s="15">
         <v>10080043249</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>0.2</v>
       </c>
       <c r="L37" s="15">
         <v>0.2</v>
       </c>
       <c r="M37" s="15">
         <v>0.2</v>
       </c>
       <c r="N37" s="15">
-        <v>126</v>
+        <v>107</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E38" s="15">
         <v>10000023136</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>350</v>
       </c>
       <c r="K38" s="15">
         <v>0.33</v>
       </c>
       <c r="L38" s="15">
         <v>0.33</v>
       </c>
       <c r="M38" s="15">
         <v>0.33</v>
       </c>
       <c r="N38" s="15">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>127</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>128</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>129</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>26</v>
       </c>
       <c r="K39" s="15">
         <v>0.46</v>
       </c>
       <c r="L39" s="15">
         <v>0.46</v>
       </c>
       <c r="M39" s="15">
         <v>0.46</v>
       </c>
       <c r="N39" s="15">
-        <v>662</v>
+        <v>804</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E40" s="15">
         <v>10080016394</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I40" s="15"/>
@@ -2969,51 +2972,51 @@
       <c r="D41" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>270</v>
       </c>
       <c r="K41" s="15">
         <v>0.41</v>
       </c>
       <c r="L41" s="15">
         <v>0.41</v>
       </c>
       <c r="M41" s="15">
         <v>0.41</v>
       </c>
       <c r="N41" s="15">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>137</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I42" s="15"/>
@@ -3125,51 +3128,51 @@
       <c r="D45" s="15" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="15">
         <v>10080008039</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>0.12</v>
       </c>
       <c r="L45" s="15">
         <v>0.12</v>
       </c>
       <c r="M45" s="15">
         <v>0.12</v>
       </c>
       <c r="N45" s="15">
-        <v>845</v>
+        <v>938</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>145</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E46" s="15">
         <v>10080006000</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I46" s="15" t="s">
@@ -3207,209 +3210,209 @@
       </c>
       <c r="E47" s="15" t="s">
         <v>150</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I47" s="15" t="s">
         <v>151</v>
       </c>
       <c r="J47" s="15">
         <v>100</v>
       </c>
       <c r="K47" s="15">
         <v>0.30119</v>
       </c>
       <c r="L47" s="15">
         <v>0.26103</v>
       </c>
       <c r="M47" s="15">
         <v>0.25099</v>
       </c>
       <c r="N47" s="15">
-        <v>341</v>
+        <v>484</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>154</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>280</v>
       </c>
       <c r="K48" s="15">
         <v>0.29297</v>
       </c>
       <c r="L48" s="15">
         <v>0.2539</v>
       </c>
       <c r="M48" s="15">
         <v>0.24414</v>
       </c>
       <c r="N48" s="15">
-        <v>261</v>
+        <v>228</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E49" s="15">
         <v>10080008041</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>230</v>
       </c>
       <c r="K49" s="15">
         <v>0.86704</v>
       </c>
       <c r="L49" s="15">
         <v>0.46734</v>
       </c>
       <c r="M49" s="15">
         <v>0.40585</v>
       </c>
       <c r="N49" s="15">
-        <v>134</v>
+        <v>158</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E50" s="15">
         <v>10080008040</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>250</v>
       </c>
       <c r="K50" s="15">
         <v>0.34</v>
       </c>
       <c r="L50" s="15">
         <v>0.34</v>
       </c>
       <c r="M50" s="15">
         <v>0.34</v>
       </c>
       <c r="N50" s="15">
-        <v>1243</v>
+        <v>929</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E51" s="15">
         <v>10080012915</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I51" s="15" t="s">
         <v>161</v>
       </c>
       <c r="J51" s="15">
         <v>2090</v>
       </c>
       <c r="K51" s="15">
         <v>0.48</v>
       </c>
       <c r="L51" s="15">
         <v>0.48</v>
       </c>
       <c r="M51" s="15">
         <v>0.48</v>
       </c>
       <c r="N51" s="15">
-        <v>1072</v>
+        <v>858</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>162</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I52" s="15" t="s">
@@ -3556,51 +3559,51 @@
       <c r="D56" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E56" s="15">
         <v>10080016396</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>1</v>
       </c>
       <c r="K56" s="15">
         <v>0.36</v>
       </c>
       <c r="L56" s="15">
         <v>0.36</v>
       </c>
       <c r="M56" s="15">
         <v>0.36</v>
       </c>
       <c r="N56" s="15">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>176</v>
       </c>
       <c r="E57" s="15">
         <v>10080016397</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I57" s="15"/>
@@ -3673,1241 +3676,1243 @@
       <c r="D59" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E59" s="15">
         <v>10000021505</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>400</v>
       </c>
       <c r="K59" s="15">
         <v>0.24</v>
       </c>
       <c r="L59" s="15">
         <v>0.24</v>
       </c>
       <c r="M59" s="15">
         <v>0.24</v>
       </c>
       <c r="N59" s="15">
-        <v>794</v>
+        <v>992</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E60" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="I60" s="15"/>
+      <c r="I60" s="15" t="s">
+        <v>185</v>
+      </c>
       <c r="J60" s="15">
         <v>270</v>
       </c>
       <c r="K60" s="15">
         <v>0.52025</v>
       </c>
       <c r="L60" s="15">
         <v>0.45088</v>
       </c>
       <c r="M60" s="15">
         <v>0.43354</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E61" s="15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I61" s="15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="J61" s="15">
         <v>200</v>
       </c>
       <c r="K61" s="15">
         <v>0.77597</v>
       </c>
       <c r="L61" s="15">
         <v>0.69837</v>
       </c>
       <c r="M61" s="15">
         <v>0.64664</v>
       </c>
       <c r="N61" s="15">
-        <v>372</v>
+        <v>498</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E62" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15"/>
       <c r="K62" s="15">
         <v>0.77552</v>
       </c>
       <c r="L62" s="15">
         <v>0.67211</v>
       </c>
       <c r="M62" s="15">
         <v>0.6462599999999999</v>
       </c>
       <c r="N62" s="15">
         <v>58</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E63" s="15">
         <v>10080007972</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>150</v>
       </c>
       <c r="K63" s="15">
         <v>1.5</v>
       </c>
       <c r="L63" s="15">
         <v>1</v>
       </c>
       <c r="M63" s="15">
         <v>0.92</v>
       </c>
       <c r="N63" s="15">
-        <v>843</v>
+        <v>891</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E64" s="15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>100</v>
       </c>
       <c r="K64" s="15">
         <v>1.39</v>
       </c>
       <c r="L64" s="15">
         <v>1.2</v>
       </c>
       <c r="M64" s="15">
         <v>1.16</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E65" s="15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>215</v>
       </c>
       <c r="K65" s="15">
         <v>0.51005</v>
       </c>
       <c r="L65" s="15">
         <v>0.44204</v>
       </c>
       <c r="M65" s="15">
         <v>0.42504</v>
       </c>
       <c r="N65" s="15">
         <v>3</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15">
         <v>860</v>
       </c>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E66" s="15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>170</v>
       </c>
       <c r="K66" s="15">
         <v>0.58</v>
       </c>
       <c r="L66" s="15">
         <v>0.58</v>
       </c>
       <c r="M66" s="15">
         <v>0.58</v>
       </c>
       <c r="N66" s="15">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E67" s="15">
         <v>10080044293</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>210</v>
       </c>
       <c r="K67" s="15">
         <v>0.32</v>
       </c>
       <c r="L67" s="15">
         <v>0.32</v>
       </c>
       <c r="M67" s="15">
         <v>0.32</v>
       </c>
       <c r="N67" s="15">
         <v>2</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E68" s="15">
         <v>10080015413</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I68" s="15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="J68" s="15">
         <v>475</v>
       </c>
       <c r="K68" s="15">
         <v>0.24536</v>
       </c>
       <c r="L68" s="15">
         <v>0.21264</v>
       </c>
       <c r="M68" s="15">
         <v>0.20446</v>
       </c>
       <c r="N68" s="15">
         <v>68</v>
       </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E69" s="15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I69" s="15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="J69" s="15">
         <v>475</v>
       </c>
       <c r="K69" s="15">
         <v>0.27719</v>
       </c>
       <c r="L69" s="15">
         <v>0.24023</v>
       </c>
       <c r="M69" s="15">
         <v>0.23099</v>
       </c>
       <c r="N69" s="15">
-        <v>403</v>
+        <v>415</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E70" s="15" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I70" s="15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="J70" s="15">
         <v>375</v>
       </c>
       <c r="K70" s="15">
         <v>0.42672</v>
       </c>
       <c r="L70" s="15">
         <v>0.36982</v>
       </c>
       <c r="M70" s="15">
         <v>0.3556</v>
       </c>
       <c r="N70" s="15">
-        <v>161</v>
+        <v>144</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E71" s="15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I71" s="15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="J71" s="15"/>
       <c r="K71" s="15">
         <v>0.5573399999999999</v>
       </c>
       <c r="L71" s="15">
         <v>0.48303</v>
       </c>
       <c r="M71" s="15">
         <v>0.46445</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E72" s="15">
         <v>10080015419</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>180</v>
       </c>
       <c r="K72" s="15">
         <v>1.98</v>
       </c>
       <c r="L72" s="15">
         <v>1.06</v>
       </c>
       <c r="M72" s="15">
         <v>0.99233</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E73" s="15">
         <v>10080015421</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>150</v>
       </c>
       <c r="K73" s="15">
         <v>1.89</v>
       </c>
       <c r="L73" s="15">
         <v>1.35</v>
       </c>
       <c r="M73" s="15">
         <v>1.18</v>
       </c>
       <c r="N73" s="15">
-        <v>118</v>
+        <v>96</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="15">
         <v>10080015429</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>90</v>
       </c>
       <c r="K74" s="15">
         <v>3.24</v>
       </c>
       <c r="L74" s="15">
         <v>2.32</v>
       </c>
       <c r="M74" s="15">
         <v>2.01</v>
       </c>
       <c r="N74" s="15">
         <v>15</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E75" s="15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="J75" s="15"/>
       <c r="K75" s="15">
         <v>0.61383</v>
       </c>
       <c r="L75" s="15">
         <v>0.55245</v>
       </c>
       <c r="M75" s="15">
         <v>0.51153</v>
       </c>
       <c r="N75" s="15">
-        <v>1320</v>
+        <v>1245</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J76" s="15">
         <v>300</v>
       </c>
       <c r="K76" s="15">
         <v>0.18413</v>
       </c>
       <c r="L76" s="15">
         <v>0.16571</v>
       </c>
       <c r="M76" s="15">
         <v>0.15344</v>
       </c>
       <c r="N76" s="15">
-        <v>4732</v>
+        <v>5141</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15">
         <v>1000</v>
       </c>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E77" s="15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="J77" s="15"/>
       <c r="K77" s="15">
         <v>0.2739</v>
       </c>
       <c r="L77" s="15">
         <v>0.24651</v>
       </c>
       <c r="M77" s="15">
         <v>0.22825</v>
       </c>
       <c r="N77" s="15">
-        <v>136</v>
+        <v>94</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="J78" s="15"/>
       <c r="K78" s="15">
         <v>0.45131</v>
       </c>
       <c r="L78" s="15">
         <v>0.40617</v>
       </c>
       <c r="M78" s="15">
         <v>0.37609</v>
       </c>
       <c r="N78" s="15">
         <v>100</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E79" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="J79" s="15"/>
       <c r="K79" s="15">
         <v>0.73325</v>
       </c>
       <c r="L79" s="15">
         <v>0.65992</v>
       </c>
       <c r="M79" s="15">
         <v>0.61104</v>
       </c>
       <c r="N79" s="15">
-        <v>370</v>
+        <v>335</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E80" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I80" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="J80" s="15"/>
       <c r="K80" s="15">
         <v>0.93096</v>
       </c>
       <c r="L80" s="15">
         <v>0.83786</v>
       </c>
       <c r="M80" s="15">
         <v>0.7758</v>
       </c>
       <c r="N80" s="15">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E81" s="15" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I81" s="15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="J81" s="15"/>
       <c r="K81" s="15">
         <v>0.60009</v>
       </c>
       <c r="L81" s="15">
         <v>0.54008</v>
       </c>
       <c r="M81" s="15">
         <v>0.50008</v>
       </c>
       <c r="N81" s="15">
-        <v>1065</v>
+        <v>1260</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E82" s="15">
         <v>10080044868</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I82" s="15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="J82" s="15">
         <v>475</v>
       </c>
       <c r="K82" s="15">
         <v>0.49411</v>
       </c>
       <c r="L82" s="15">
         <v>0.26471</v>
       </c>
       <c r="M82" s="15">
         <v>0.22941</v>
       </c>
       <c r="N82" s="15">
         <v>2</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E83" s="15">
         <v>10080044869</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I83" s="15" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="J83" s="15">
         <v>375</v>
       </c>
       <c r="K83" s="15">
         <v>0.734</v>
       </c>
       <c r="L83" s="15">
         <v>0.39322</v>
       </c>
       <c r="M83" s="15">
         <v>0.34078</v>
       </c>
       <c r="N83" s="15">
         <v>100</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E84" s="15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I84" s="15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="J84" s="15">
         <v>301</v>
       </c>
       <c r="K84" s="15">
         <v>0.46049</v>
       </c>
       <c r="L84" s="15">
         <v>0.41444</v>
       </c>
       <c r="M84" s="15">
         <v>0.38374</v>
       </c>
       <c r="N84" s="15">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15">
         <v>1204</v>
       </c>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I85" s="15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="J85" s="15">
         <v>100</v>
       </c>
       <c r="K85" s="15">
         <v>0.19262</v>
       </c>
       <c r="L85" s="15">
         <v>0.16693</v>
       </c>
       <c r="M85" s="15">
         <v>0.16051</v>
       </c>
       <c r="N85" s="15">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E86" s="15" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I86" s="15" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="J86" s="15">
         <v>25</v>
       </c>
       <c r="K86" s="15">
         <v>0.46499</v>
       </c>
       <c r="L86" s="15">
         <v>0.40299</v>
       </c>
       <c r="M86" s="15">
         <v>0.38749</v>
       </c>
       <c r="N86" s="15">
         <v>100</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E87" s="15" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I87" s="15" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="J87" s="15">
         <v>25</v>
       </c>
       <c r="K87" s="15">
         <v>0.6518</v>
       </c>
       <c r="L87" s="15">
         <v>0.56489</v>
       </c>
       <c r="M87" s="15">
         <v>0.54316</v>
       </c>
       <c r="N87" s="15">
-        <v>470</v>
+        <v>420</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E88" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I88" s="15" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="J88" s="15">
         <v>100</v>
       </c>
       <c r="K88" s="15">
         <v>0.16722</v>
       </c>
       <c r="L88" s="15">
         <v>0.14492</v>
       </c>
       <c r="M88" s="15">
         <v>0.13935</v>
       </c>
       <c r="N88" s="15">
-        <v>900</v>
+        <v>820</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I89" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="J89" s="15"/>
       <c r="K89" s="15">
         <v>0.72715</v>
       </c>
       <c r="L89" s="15">
         <v>0.6333299999999999</v>
       </c>
       <c r="M89" s="15">
         <v>0.58641</v>
       </c>
       <c r="N89" s="15">
-        <v>1021</v>
+        <v>1260</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15"/>
       <c r="E90" s="15"/>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15"/>
       <c r="J90" s="15"/>
       <c r="K90" s="15"/>
       <c r="L90" s="15"/>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
     </row>
   </sheetData>
@@ -4950,317 +4955,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>