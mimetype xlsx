--- v8 (2026-05-31)
+++ v9 (2026-06-21)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>29.05.2026</t>
+    <t>19.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1718,209 +1718,209 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.71835</v>
       </c>
       <c r="L9" s="15">
         <v>0.62566</v>
       </c>
       <c r="M9" s="15">
         <v>0.57931</v>
       </c>
       <c r="N9" s="15">
-        <v>730</v>
+        <v>890</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15"/>
       <c r="K10" s="15">
         <v>0.9588100000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.8351</v>
       </c>
       <c r="M10" s="15">
         <v>0.77324</v>
       </c>
       <c r="N10" s="15">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="15"/>
       <c r="K11" s="15">
         <v>0.6269</v>
       </c>
       <c r="L11" s="15">
         <v>0.56421</v>
       </c>
       <c r="M11" s="15">
         <v>0.52241</v>
       </c>
       <c r="N11" s="15">
-        <v>830</v>
+        <v>630</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="15"/>
       <c r="K12" s="15">
         <v>0.82376</v>
       </c>
       <c r="L12" s="15">
         <v>0.74138</v>
       </c>
       <c r="M12" s="15">
         <v>0.68646</v>
       </c>
       <c r="N12" s="15">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>49</v>
       </c>
       <c r="J13" s="15">
         <v>100</v>
       </c>
       <c r="K13" s="15">
         <v>0.19928</v>
       </c>
       <c r="L13" s="15">
         <v>0.17271</v>
       </c>
       <c r="M13" s="15">
         <v>0.16606</v>
       </c>
       <c r="N13" s="15">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1958,92 +1958,92 @@
       </c>
       <c r="E15" s="15">
         <v>10000019614</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J15" s="15">
         <v>350</v>
       </c>
       <c r="K15" s="15">
         <v>0.24</v>
       </c>
       <c r="L15" s="15">
         <v>0.24</v>
       </c>
       <c r="M15" s="15">
         <v>0.24</v>
       </c>
       <c r="N15" s="15">
-        <v>871</v>
+        <v>710</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J16" s="15">
         <v>250</v>
       </c>
       <c r="K16" s="15">
         <v>0.48129</v>
       </c>
       <c r="L16" s="15">
         <v>0.41712</v>
       </c>
       <c r="M16" s="15">
         <v>0.40108</v>
       </c>
       <c r="N16" s="15">
-        <v>410</v>
+        <v>370</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I17" s="15"/>
@@ -2149,51 +2149,51 @@
       <c r="D20" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>160</v>
       </c>
       <c r="K20" s="15">
         <v>0.77445</v>
       </c>
       <c r="L20" s="15">
         <v>0.67119</v>
       </c>
       <c r="M20" s="15">
         <v>0.64538</v>
       </c>
       <c r="N20" s="15">
-        <v>532</v>
+        <v>570</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>640</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>48</v>
@@ -2223,131 +2223,131 @@
         <v>76</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15">
         <v>0.98</v>
       </c>
       <c r="L22" s="15">
         <v>0.98</v>
       </c>
       <c r="M22" s="15">
         <v>0.98</v>
       </c>
       <c r="N22" s="15">
-        <v>759</v>
+        <v>690</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>82</v>
       </c>
       <c r="J23" s="15">
         <v>200</v>
       </c>
       <c r="K23" s="15">
         <v>0.33588</v>
       </c>
       <c r="L23" s="15">
         <v>0.30229</v>
       </c>
       <c r="M23" s="15">
         <v>0.2799</v>
       </c>
       <c r="N23" s="15">
-        <v>420</v>
+        <v>630</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="15">
         <v>10000019612</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>300</v>
       </c>
       <c r="K24" s="15">
         <v>0.29</v>
       </c>
       <c r="L24" s="15">
         <v>0.29</v>
       </c>
       <c r="M24" s="15">
         <v>0.29</v>
       </c>
       <c r="N24" s="15">
-        <v>431</v>
+        <v>543</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I25" s="15" t="s">
@@ -2382,55 +2382,53 @@
         <v>90</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>91</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>92</v>
       </c>
       <c r="J26" s="15">
         <v>120</v>
       </c>
       <c r="K26" s="15">
         <v>1.04</v>
       </c>
       <c r="L26" s="15">
         <v>0.90565</v>
       </c>
       <c r="M26" s="15">
         <v>0.87081</v>
       </c>
-      <c r="N26" s="15">
+      <c r="N26" s="15"/>
+      <c r="O26" s="15">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>93</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="15">
         <v>10080043199</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>48</v>
       </c>
@@ -2580,129 +2578,129 @@
         <v>104</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15">
         <v>0.34</v>
       </c>
       <c r="L31" s="15">
         <v>0.34</v>
       </c>
       <c r="M31" s="15">
         <v>0.34</v>
       </c>
       <c r="N31" s="15">
-        <v>2128</v>
+        <v>2376</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>109</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>100</v>
       </c>
       <c r="K32" s="15">
         <v>0.18</v>
       </c>
       <c r="L32" s="15">
         <v>0.18</v>
       </c>
       <c r="M32" s="15">
         <v>0.18</v>
       </c>
       <c r="N32" s="15">
-        <v>564</v>
+        <v>538</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>830</v>
       </c>
       <c r="K33" s="15">
         <v>0.26</v>
       </c>
       <c r="L33" s="15">
         <v>0.26</v>
       </c>
       <c r="M33" s="15">
         <v>0.26</v>
       </c>
       <c r="N33" s="15">
-        <v>468</v>
+        <v>483</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>115</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="15" t="s">
@@ -2738,207 +2736,207 @@
       <c r="D35" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>200</v>
       </c>
       <c r="K35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="M35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="N35" s="15">
-        <v>216</v>
+        <v>254</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>26</v>
       </c>
       <c r="K36" s="15">
         <v>0.74</v>
       </c>
       <c r="L36" s="15">
         <v>0.74</v>
       </c>
       <c r="M36" s="15">
         <v>0.74</v>
       </c>
       <c r="N36" s="15">
-        <v>804</v>
+        <v>863</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E37" s="15">
         <v>10080043249</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>0.2</v>
       </c>
       <c r="L37" s="15">
         <v>0.2</v>
       </c>
       <c r="M37" s="15">
         <v>0.2</v>
       </c>
       <c r="N37" s="15">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E38" s="15">
         <v>10000023136</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>350</v>
       </c>
       <c r="K38" s="15">
         <v>0.33</v>
       </c>
       <c r="L38" s="15">
         <v>0.33</v>
       </c>
       <c r="M38" s="15">
         <v>0.33</v>
       </c>
       <c r="N38" s="15">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>127</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>128</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>129</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>26</v>
       </c>
       <c r="K39" s="15">
         <v>0.46</v>
       </c>
       <c r="L39" s="15">
         <v>0.46</v>
       </c>
       <c r="M39" s="15">
         <v>0.46</v>
       </c>
       <c r="N39" s="15">
-        <v>804</v>
+        <v>711</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E40" s="15">
         <v>10080016394</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I40" s="15"/>
@@ -2972,51 +2970,51 @@
       <c r="D41" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>270</v>
       </c>
       <c r="K41" s="15">
         <v>0.41</v>
       </c>
       <c r="L41" s="15">
         <v>0.41</v>
       </c>
       <c r="M41" s="15">
         <v>0.41</v>
       </c>
       <c r="N41" s="15">
-        <v>197</v>
+        <v>234</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>137</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I42" s="15"/>
@@ -3128,51 +3126,51 @@
       <c r="D45" s="15" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="15">
         <v>10080008039</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>0.12</v>
       </c>
       <c r="L45" s="15">
         <v>0.12</v>
       </c>
       <c r="M45" s="15">
         <v>0.12</v>
       </c>
       <c r="N45" s="15">
-        <v>938</v>
+        <v>1046</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>145</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E46" s="15">
         <v>10080006000</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I46" s="15" t="s">
@@ -3210,209 +3208,209 @@
       </c>
       <c r="E47" s="15" t="s">
         <v>150</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I47" s="15" t="s">
         <v>151</v>
       </c>
       <c r="J47" s="15">
         <v>100</v>
       </c>
       <c r="K47" s="15">
         <v>0.30119</v>
       </c>
       <c r="L47" s="15">
         <v>0.26103</v>
       </c>
       <c r="M47" s="15">
         <v>0.25099</v>
       </c>
       <c r="N47" s="15">
-        <v>484</v>
+        <v>457</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>154</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>280</v>
       </c>
       <c r="K48" s="15">
         <v>0.29297</v>
       </c>
       <c r="L48" s="15">
         <v>0.2539</v>
       </c>
       <c r="M48" s="15">
         <v>0.24414</v>
       </c>
       <c r="N48" s="15">
-        <v>228</v>
+        <v>249</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E49" s="15">
         <v>10080008041</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>230</v>
       </c>
       <c r="K49" s="15">
         <v>0.86704</v>
       </c>
       <c r="L49" s="15">
         <v>0.46734</v>
       </c>
       <c r="M49" s="15">
         <v>0.40585</v>
       </c>
       <c r="N49" s="15">
-        <v>158</v>
+        <v>119</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E50" s="15">
         <v>10080008040</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>250</v>
       </c>
       <c r="K50" s="15">
         <v>0.34</v>
       </c>
       <c r="L50" s="15">
         <v>0.34</v>
       </c>
       <c r="M50" s="15">
         <v>0.34</v>
       </c>
       <c r="N50" s="15">
-        <v>929</v>
+        <v>1171</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E51" s="15">
         <v>10080012915</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I51" s="15" t="s">
         <v>161</v>
       </c>
       <c r="J51" s="15">
         <v>2090</v>
       </c>
       <c r="K51" s="15">
         <v>0.48</v>
       </c>
       <c r="L51" s="15">
         <v>0.48</v>
       </c>
       <c r="M51" s="15">
         <v>0.48</v>
       </c>
       <c r="N51" s="15">
-        <v>858</v>
+        <v>953</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>162</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I52" s="15" t="s">
@@ -3559,51 +3557,51 @@
       <c r="D56" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E56" s="15">
         <v>10080016396</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>1</v>
       </c>
       <c r="K56" s="15">
         <v>0.36</v>
       </c>
       <c r="L56" s="15">
         <v>0.36</v>
       </c>
       <c r="M56" s="15">
         <v>0.36</v>
       </c>
       <c r="N56" s="15">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>176</v>
       </c>
       <c r="E57" s="15">
         <v>10080016397</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I57" s="15"/>
@@ -3676,51 +3674,51 @@
       <c r="D59" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E59" s="15">
         <v>10000021505</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>400</v>
       </c>
       <c r="K59" s="15">
         <v>0.24</v>
       </c>
       <c r="L59" s="15">
         <v>0.24</v>
       </c>
       <c r="M59" s="15">
         <v>0.24</v>
       </c>
       <c r="N59" s="15">
-        <v>992</v>
+        <v>948</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E60" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I60" s="15" t="s">
@@ -3756,51 +3754,51 @@
       </c>
       <c r="E61" s="15" t="s">
         <v>188</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I61" s="15" t="s">
         <v>189</v>
       </c>
       <c r="J61" s="15">
         <v>200</v>
       </c>
       <c r="K61" s="15">
         <v>0.77597</v>
       </c>
       <c r="L61" s="15">
         <v>0.69837</v>
       </c>
       <c r="M61" s="15">
         <v>0.64664</v>
       </c>
       <c r="N61" s="15">
-        <v>498</v>
+        <v>222</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E62" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I62" s="15"/>
@@ -3832,51 +3830,51 @@
       <c r="D63" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E63" s="15">
         <v>10080007972</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>150</v>
       </c>
       <c r="K63" s="15">
         <v>1.5</v>
       </c>
       <c r="L63" s="15">
         <v>1</v>
       </c>
       <c r="M63" s="15">
         <v>0.92</v>
       </c>
       <c r="N63" s="15">
-        <v>891</v>
+        <v>988</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>195</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>196</v>
       </c>
       <c r="E64" s="15" t="s">
         <v>197</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I64" s="15"/>
@@ -3949,51 +3947,51 @@
       <c r="D66" s="15" t="s">
         <v>202</v>
       </c>
       <c r="E66" s="15" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>170</v>
       </c>
       <c r="K66" s="15">
         <v>0.58</v>
       </c>
       <c r="L66" s="15">
         <v>0.58</v>
       </c>
       <c r="M66" s="15">
         <v>0.58</v>
       </c>
       <c r="N66" s="15">
-        <v>141</v>
+        <v>176</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>204</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>205</v>
       </c>
       <c r="E67" s="15">
         <v>10080044293</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I67" s="15"/>
@@ -4070,92 +4068,92 @@
       </c>
       <c r="E69" s="15" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I69" s="15" t="s">
         <v>212</v>
       </c>
       <c r="J69" s="15">
         <v>475</v>
       </c>
       <c r="K69" s="15">
         <v>0.27719</v>
       </c>
       <c r="L69" s="15">
         <v>0.24023</v>
       </c>
       <c r="M69" s="15">
         <v>0.23099</v>
       </c>
       <c r="N69" s="15">
-        <v>415</v>
+        <v>513</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>213</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>214</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>215</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I70" s="15" t="s">
         <v>216</v>
       </c>
       <c r="J70" s="15">
         <v>375</v>
       </c>
       <c r="K70" s="15">
         <v>0.42672</v>
       </c>
       <c r="L70" s="15">
         <v>0.36982</v>
       </c>
       <c r="M70" s="15">
         <v>0.3556</v>
       </c>
       <c r="N70" s="15">
-        <v>144</v>
+        <v>176</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>219</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I71" s="15" t="s">
@@ -4224,51 +4222,51 @@
       <c r="D73" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E73" s="15">
         <v>10080015421</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>150</v>
       </c>
       <c r="K73" s="15">
         <v>1.89</v>
       </c>
       <c r="L73" s="15">
         <v>1.35</v>
       </c>
       <c r="M73" s="15">
         <v>1.18</v>
       </c>
       <c r="N73" s="15">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E74" s="15">
         <v>10080015429</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I74" s="15"/>
@@ -4302,133 +4300,133 @@
       <c r="D75" s="15" t="s">
         <v>228</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>229</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="15" t="s">
         <v>230</v>
       </c>
       <c r="J75" s="15"/>
       <c r="K75" s="15">
         <v>0.61383</v>
       </c>
       <c r="L75" s="15">
         <v>0.55245</v>
       </c>
       <c r="M75" s="15">
         <v>0.51153</v>
       </c>
       <c r="N75" s="15">
-        <v>1245</v>
+        <v>1080</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>233</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>235</v>
       </c>
       <c r="J76" s="15">
         <v>300</v>
       </c>
       <c r="K76" s="15">
         <v>0.18413</v>
       </c>
       <c r="L76" s="15">
         <v>0.16571</v>
       </c>
       <c r="M76" s="15">
         <v>0.15344</v>
       </c>
       <c r="N76" s="15">
-        <v>5141</v>
+        <v>3622</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15">
         <v>1000</v>
       </c>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>237</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>238</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I77" s="15" t="s">
         <v>239</v>
       </c>
       <c r="J77" s="15"/>
       <c r="K77" s="15">
         <v>0.2739</v>
       </c>
       <c r="L77" s="15">
         <v>0.24651</v>
       </c>
       <c r="M77" s="15">
         <v>0.22825</v>
       </c>
       <c r="N77" s="15">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>240</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>242</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I78" s="15" t="s">
@@ -4462,129 +4460,129 @@
       <c r="D79" s="15" t="s">
         <v>245</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>246</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I79" s="15" t="s">
         <v>247</v>
       </c>
       <c r="J79" s="15"/>
       <c r="K79" s="15">
         <v>0.73325</v>
       </c>
       <c r="L79" s="15">
         <v>0.65992</v>
       </c>
       <c r="M79" s="15">
         <v>0.61104</v>
       </c>
       <c r="N79" s="15">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>248</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>249</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>250</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I80" s="15" t="s">
         <v>251</v>
       </c>
       <c r="J80" s="15"/>
       <c r="K80" s="15">
         <v>0.93096</v>
       </c>
       <c r="L80" s="15">
         <v>0.83786</v>
       </c>
       <c r="M80" s="15">
         <v>0.7758</v>
       </c>
       <c r="N80" s="15">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>252</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>253</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>254</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I81" s="15" t="s">
         <v>255</v>
       </c>
       <c r="J81" s="15"/>
       <c r="K81" s="15">
         <v>0.60009</v>
       </c>
       <c r="L81" s="15">
         <v>0.54008</v>
       </c>
       <c r="M81" s="15">
         <v>0.50008</v>
       </c>
       <c r="N81" s="15">
-        <v>1260</v>
+        <v>1335</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>256</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>257</v>
       </c>
       <c r="E82" s="15">
         <v>10080044868</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I82" s="15" t="s">
@@ -4663,94 +4661,94 @@
       </c>
       <c r="E84" s="15" t="s">
         <v>264</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I84" s="15" t="s">
         <v>265</v>
       </c>
       <c r="J84" s="15">
         <v>301</v>
       </c>
       <c r="K84" s="15">
         <v>0.46049</v>
       </c>
       <c r="L84" s="15">
         <v>0.41444</v>
       </c>
       <c r="M84" s="15">
         <v>0.38374</v>
       </c>
       <c r="N84" s="15">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15">
         <v>1204</v>
       </c>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>266</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>270</v>
       </c>
       <c r="J85" s="15">
         <v>100</v>
       </c>
       <c r="K85" s="15">
         <v>0.19262</v>
       </c>
       <c r="L85" s="15">
         <v>0.16693</v>
       </c>
       <c r="M85" s="15">
         <v>0.16051</v>
       </c>
       <c r="N85" s="15">
-        <v>152</v>
+        <v>126</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>271</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>272</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>273</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I86" s="15" t="s">
@@ -4788,131 +4786,131 @@
       </c>
       <c r="E87" s="15" t="s">
         <v>277</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I87" s="15" t="s">
         <v>278</v>
       </c>
       <c r="J87" s="15">
         <v>25</v>
       </c>
       <c r="K87" s="15">
         <v>0.6518</v>
       </c>
       <c r="L87" s="15">
         <v>0.56489</v>
       </c>
       <c r="M87" s="15">
         <v>0.54316</v>
       </c>
       <c r="N87" s="15">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>279</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>280</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>281</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I88" s="15" t="s">
         <v>282</v>
       </c>
       <c r="J88" s="15">
         <v>100</v>
       </c>
       <c r="K88" s="15">
         <v>0.16722</v>
       </c>
       <c r="L88" s="15">
         <v>0.14492</v>
       </c>
       <c r="M88" s="15">
         <v>0.13935</v>
       </c>
       <c r="N88" s="15">
-        <v>820</v>
+        <v>740</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>283</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>284</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>285</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I89" s="15" t="s">
         <v>286</v>
       </c>
       <c r="J89" s="15"/>
       <c r="K89" s="15">
         <v>0.72715</v>
       </c>
       <c r="L89" s="15">
         <v>0.6333299999999999</v>
       </c>
       <c r="M89" s="15">
         <v>0.58641</v>
       </c>
       <c r="N89" s="15">
-        <v>1260</v>
+        <v>1230</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15"/>
       <c r="E90" s="15"/>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15"/>
       <c r="J90" s="15"/>
       <c r="K90" s="15"/>
       <c r="L90" s="15"/>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
     </row>
   </sheetData>