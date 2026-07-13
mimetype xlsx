--- v9 (2026-06-21)
+++ v10 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>19.06.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -295,51 +295,51 @@
   <si>
     <t>DG45H-A-06P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-06P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00116052</t>
   </si>
   <si>
     <t xml:space="preserve">GT45H-A-06P-13-00 GOLTEN, B950W-04-06P-KC Tianli, CM-45H-A-6P-13 FUCON, CM-45H-A-8P-13 FUCON, </t>
   </si>
   <si>
     <t>DG45H-A-08P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-08P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00116053</t>
   </si>
   <si>
     <t xml:space="preserve">GT45H-A-08P-13-00 GOLTEN, B950W-04-08P-KC Tianli, </t>
   </si>
   <si>
-    <t>13.08.2026</t>
+    <t>01.10.2026</t>
   </si>
   <si>
     <t>DG45H-A-10P-13-00A(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-10P-13-00A(H)</t>
   </si>
   <si>
     <t>DG45H-A-10P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-10P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00109308</t>
   </si>
   <si>
     <t>DG45H-A-11P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-11P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00109309</t>
   </si>
@@ -1718,209 +1718,209 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.71835</v>
       </c>
       <c r="L9" s="15">
         <v>0.62566</v>
       </c>
       <c r="M9" s="15">
         <v>0.57931</v>
       </c>
       <c r="N9" s="15">
-        <v>890</v>
+        <v>850</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15"/>
       <c r="K10" s="15">
         <v>0.9588100000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.8351</v>
       </c>
       <c r="M10" s="15">
         <v>0.77324</v>
       </c>
       <c r="N10" s="15">
-        <v>142</v>
+        <v>166</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="15"/>
       <c r="K11" s="15">
         <v>0.6269</v>
       </c>
       <c r="L11" s="15">
         <v>0.56421</v>
       </c>
       <c r="M11" s="15">
         <v>0.52241</v>
       </c>
       <c r="N11" s="15">
-        <v>630</v>
+        <v>730</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="15"/>
       <c r="K12" s="15">
         <v>0.82376</v>
       </c>
       <c r="L12" s="15">
         <v>0.74138</v>
       </c>
       <c r="M12" s="15">
         <v>0.68646</v>
       </c>
       <c r="N12" s="15">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>49</v>
       </c>
       <c r="J13" s="15">
         <v>100</v>
       </c>
       <c r="K13" s="15">
         <v>0.19928</v>
       </c>
       <c r="L13" s="15">
         <v>0.17271</v>
       </c>
       <c r="M13" s="15">
         <v>0.16606</v>
       </c>
       <c r="N13" s="15">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1958,92 +1958,92 @@
       </c>
       <c r="E15" s="15">
         <v>10000019614</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J15" s="15">
         <v>350</v>
       </c>
       <c r="K15" s="15">
         <v>0.24</v>
       </c>
       <c r="L15" s="15">
         <v>0.24</v>
       </c>
       <c r="M15" s="15">
         <v>0.24</v>
       </c>
       <c r="N15" s="15">
-        <v>710</v>
+        <v>785</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J16" s="15">
         <v>250</v>
       </c>
       <c r="K16" s="15">
         <v>0.48129</v>
       </c>
       <c r="L16" s="15">
         <v>0.41712</v>
       </c>
       <c r="M16" s="15">
         <v>0.40108</v>
       </c>
       <c r="N16" s="15">
-        <v>370</v>
+        <v>430</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I17" s="15"/>
@@ -2149,51 +2149,51 @@
       <c r="D20" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>160</v>
       </c>
       <c r="K20" s="15">
         <v>0.77445</v>
       </c>
       <c r="L20" s="15">
         <v>0.67119</v>
       </c>
       <c r="M20" s="15">
         <v>0.64538</v>
       </c>
       <c r="N20" s="15">
-        <v>570</v>
+        <v>669</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>640</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>48</v>
@@ -2223,131 +2223,131 @@
         <v>76</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15">
         <v>0.98</v>
       </c>
       <c r="L22" s="15">
         <v>0.98</v>
       </c>
       <c r="M22" s="15">
         <v>0.98</v>
       </c>
       <c r="N22" s="15">
-        <v>690</v>
+        <v>742</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>82</v>
       </c>
       <c r="J23" s="15">
         <v>200</v>
       </c>
       <c r="K23" s="15">
         <v>0.33588</v>
       </c>
       <c r="L23" s="15">
         <v>0.30229</v>
       </c>
       <c r="M23" s="15">
         <v>0.2799</v>
       </c>
       <c r="N23" s="15">
-        <v>630</v>
+        <v>559</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="15">
         <v>10000019612</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>300</v>
       </c>
       <c r="K24" s="15">
         <v>0.29</v>
       </c>
       <c r="L24" s="15">
         <v>0.29</v>
       </c>
       <c r="M24" s="15">
         <v>0.29</v>
       </c>
       <c r="N24" s="15">
-        <v>543</v>
+        <v>431</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I25" s="15" t="s">
@@ -2384,51 +2384,51 @@
       <c r="E26" s="15" t="s">
         <v>91</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>92</v>
       </c>
       <c r="J26" s="15">
         <v>120</v>
       </c>
       <c r="K26" s="15">
         <v>1.04</v>
       </c>
       <c r="L26" s="15">
         <v>0.90565</v>
       </c>
       <c r="M26" s="15">
         <v>0.87081</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>30</v>
+        <v>344</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>93</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="15">
         <v>10080043199</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>48</v>
       </c>
@@ -2578,129 +2578,129 @@
         <v>104</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15">
         <v>0.34</v>
       </c>
       <c r="L31" s="15">
         <v>0.34</v>
       </c>
       <c r="M31" s="15">
         <v>0.34</v>
       </c>
       <c r="N31" s="15">
-        <v>2376</v>
+        <v>2412</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>109</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>100</v>
       </c>
       <c r="K32" s="15">
         <v>0.18</v>
       </c>
       <c r="L32" s="15">
         <v>0.18</v>
       </c>
       <c r="M32" s="15">
         <v>0.18</v>
       </c>
       <c r="N32" s="15">
-        <v>538</v>
+        <v>564</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>830</v>
       </c>
       <c r="K33" s="15">
         <v>0.26</v>
       </c>
       <c r="L33" s="15">
         <v>0.26</v>
       </c>
       <c r="M33" s="15">
         <v>0.26</v>
       </c>
       <c r="N33" s="15">
-        <v>483</v>
+        <v>631</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>115</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="15" t="s">
@@ -2736,207 +2736,207 @@
       <c r="D35" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>200</v>
       </c>
       <c r="K35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="M35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="N35" s="15">
-        <v>254</v>
+        <v>109</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>26</v>
       </c>
       <c r="K36" s="15">
         <v>0.74</v>
       </c>
       <c r="L36" s="15">
         <v>0.74</v>
       </c>
       <c r="M36" s="15">
         <v>0.74</v>
       </c>
       <c r="N36" s="15">
-        <v>863</v>
+        <v>656</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E37" s="15">
         <v>10080043249</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>0.2</v>
       </c>
       <c r="L37" s="15">
         <v>0.2</v>
       </c>
       <c r="M37" s="15">
         <v>0.2</v>
       </c>
       <c r="N37" s="15">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E38" s="15">
         <v>10000023136</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>350</v>
       </c>
       <c r="K38" s="15">
         <v>0.33</v>
       </c>
       <c r="L38" s="15">
         <v>0.33</v>
       </c>
       <c r="M38" s="15">
         <v>0.33</v>
       </c>
       <c r="N38" s="15">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>127</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>128</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>129</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>26</v>
       </c>
       <c r="K39" s="15">
         <v>0.46</v>
       </c>
       <c r="L39" s="15">
         <v>0.46</v>
       </c>
       <c r="M39" s="15">
         <v>0.46</v>
       </c>
       <c r="N39" s="15">
-        <v>711</v>
+        <v>811</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E40" s="15">
         <v>10080016394</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I40" s="15"/>
@@ -2969,53 +2969,51 @@
       </c>
       <c r="D41" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>270</v>
       </c>
       <c r="K41" s="15">
         <v>0.41</v>
       </c>
       <c r="L41" s="15">
         <v>0.41</v>
       </c>
       <c r="M41" s="15">
         <v>0.41</v>
       </c>
-      <c r="N41" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>137</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
@@ -3126,51 +3124,51 @@
       <c r="D45" s="15" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="15">
         <v>10080008039</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>0.12</v>
       </c>
       <c r="L45" s="15">
         <v>0.12</v>
       </c>
       <c r="M45" s="15">
         <v>0.12</v>
       </c>
       <c r="N45" s="15">
-        <v>1046</v>
+        <v>804</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>145</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E46" s="15">
         <v>10080006000</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I46" s="15" t="s">
@@ -3208,209 +3206,209 @@
       </c>
       <c r="E47" s="15" t="s">
         <v>150</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I47" s="15" t="s">
         <v>151</v>
       </c>
       <c r="J47" s="15">
         <v>100</v>
       </c>
       <c r="K47" s="15">
         <v>0.30119</v>
       </c>
       <c r="L47" s="15">
         <v>0.26103</v>
       </c>
       <c r="M47" s="15">
         <v>0.25099</v>
       </c>
       <c r="N47" s="15">
-        <v>457</v>
+        <v>490</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>154</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>280</v>
       </c>
       <c r="K48" s="15">
         <v>0.29297</v>
       </c>
       <c r="L48" s="15">
         <v>0.2539</v>
       </c>
       <c r="M48" s="15">
         <v>0.24414</v>
       </c>
       <c r="N48" s="15">
-        <v>249</v>
+        <v>186</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E49" s="15">
         <v>10080008041</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>230</v>
       </c>
       <c r="K49" s="15">
         <v>0.86704</v>
       </c>
       <c r="L49" s="15">
         <v>0.46734</v>
       </c>
       <c r="M49" s="15">
         <v>0.40585</v>
       </c>
       <c r="N49" s="15">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E50" s="15">
         <v>10080008040</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>250</v>
       </c>
       <c r="K50" s="15">
         <v>0.34</v>
       </c>
       <c r="L50" s="15">
         <v>0.34</v>
       </c>
       <c r="M50" s="15">
         <v>0.34</v>
       </c>
       <c r="N50" s="15">
-        <v>1171</v>
+        <v>1043</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E51" s="15">
         <v>10080012915</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I51" s="15" t="s">
         <v>161</v>
       </c>
       <c r="J51" s="15">
         <v>2090</v>
       </c>
       <c r="K51" s="15">
         <v>0.48</v>
       </c>
       <c r="L51" s="15">
         <v>0.48</v>
       </c>
       <c r="M51" s="15">
         <v>0.48</v>
       </c>
       <c r="N51" s="15">
-        <v>953</v>
+        <v>965</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>162</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I52" s="15" t="s">
@@ -3557,51 +3555,51 @@
       <c r="D56" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E56" s="15">
         <v>10080016396</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>1</v>
       </c>
       <c r="K56" s="15">
         <v>0.36</v>
       </c>
       <c r="L56" s="15">
         <v>0.36</v>
       </c>
       <c r="M56" s="15">
         <v>0.36</v>
       </c>
       <c r="N56" s="15">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>176</v>
       </c>
       <c r="E57" s="15">
         <v>10080016397</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I57" s="15"/>
@@ -3635,90 +3633,90 @@
       <c r="D58" s="15" t="s">
         <v>178</v>
       </c>
       <c r="E58" s="15" t="s">
         <v>179</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>1</v>
       </c>
       <c r="K58" s="15">
         <v>0.66</v>
       </c>
       <c r="L58" s="15">
         <v>0.66</v>
       </c>
       <c r="M58" s="15">
         <v>0.66</v>
       </c>
       <c r="N58" s="15">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>180</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E59" s="15">
         <v>10000021505</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>400</v>
       </c>
       <c r="K59" s="15">
         <v>0.24</v>
       </c>
       <c r="L59" s="15">
         <v>0.24</v>
       </c>
       <c r="M59" s="15">
         <v>0.24</v>
       </c>
       <c r="N59" s="15">
-        <v>948</v>
+        <v>961</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E60" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I60" s="15" t="s">
@@ -3753,128 +3751,126 @@
         <v>187</v>
       </c>
       <c r="E61" s="15" t="s">
         <v>188</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I61" s="15" t="s">
         <v>189</v>
       </c>
       <c r="J61" s="15">
         <v>200</v>
       </c>
       <c r="K61" s="15">
         <v>0.77597</v>
       </c>
       <c r="L61" s="15">
         <v>0.69837</v>
       </c>
       <c r="M61" s="15">
         <v>0.64664</v>
       </c>
-      <c r="N61" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E62" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15"/>
       <c r="K62" s="15">
         <v>0.77552</v>
       </c>
       <c r="L62" s="15">
         <v>0.67211</v>
       </c>
       <c r="M62" s="15">
         <v>0.6462599999999999</v>
       </c>
       <c r="N62" s="15">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>193</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E63" s="15">
         <v>10080007972</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>150</v>
       </c>
       <c r="K63" s="15">
         <v>1.5</v>
       </c>
       <c r="L63" s="15">
         <v>1</v>
       </c>
       <c r="M63" s="15">
         <v>0.92</v>
       </c>
       <c r="N63" s="15">
-        <v>988</v>
+        <v>903</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>195</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>196</v>
       </c>
       <c r="E64" s="15" t="s">
         <v>197</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I64" s="15"/>
@@ -3947,51 +3943,51 @@
       <c r="D66" s="15" t="s">
         <v>202</v>
       </c>
       <c r="E66" s="15" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>170</v>
       </c>
       <c r="K66" s="15">
         <v>0.58</v>
       </c>
       <c r="L66" s="15">
         <v>0.58</v>
       </c>
       <c r="M66" s="15">
         <v>0.58</v>
       </c>
       <c r="N66" s="15">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>204</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>205</v>
       </c>
       <c r="E67" s="15">
         <v>10080044293</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I67" s="15"/>
@@ -4068,92 +4064,92 @@
       </c>
       <c r="E69" s="15" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I69" s="15" t="s">
         <v>212</v>
       </c>
       <c r="J69" s="15">
         <v>475</v>
       </c>
       <c r="K69" s="15">
         <v>0.27719</v>
       </c>
       <c r="L69" s="15">
         <v>0.24023</v>
       </c>
       <c r="M69" s="15">
         <v>0.23099</v>
       </c>
       <c r="N69" s="15">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>213</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>214</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>215</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I70" s="15" t="s">
         <v>216</v>
       </c>
       <c r="J70" s="15">
         <v>375</v>
       </c>
       <c r="K70" s="15">
         <v>0.42672</v>
       </c>
       <c r="L70" s="15">
         <v>0.36982</v>
       </c>
       <c r="M70" s="15">
         <v>0.3556</v>
       </c>
       <c r="N70" s="15">
-        <v>176</v>
+        <v>196</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>219</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I71" s="15" t="s">
@@ -4222,51 +4218,51 @@
       <c r="D73" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E73" s="15">
         <v>10080015421</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>150</v>
       </c>
       <c r="K73" s="15">
         <v>1.89</v>
       </c>
       <c r="L73" s="15">
         <v>1.35</v>
       </c>
       <c r="M73" s="15">
         <v>1.18</v>
       </c>
       <c r="N73" s="15">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E74" s="15">
         <v>10080015429</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I74" s="15"/>
@@ -4300,133 +4296,133 @@
       <c r="D75" s="15" t="s">
         <v>228</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>229</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="15" t="s">
         <v>230</v>
       </c>
       <c r="J75" s="15"/>
       <c r="K75" s="15">
         <v>0.61383</v>
       </c>
       <c r="L75" s="15">
         <v>0.55245</v>
       </c>
       <c r="M75" s="15">
         <v>0.51153</v>
       </c>
       <c r="N75" s="15">
-        <v>1080</v>
+        <v>1350</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>233</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>235</v>
       </c>
       <c r="J76" s="15">
         <v>300</v>
       </c>
       <c r="K76" s="15">
         <v>0.18413</v>
       </c>
       <c r="L76" s="15">
         <v>0.16571</v>
       </c>
       <c r="M76" s="15">
         <v>0.15344</v>
       </c>
       <c r="N76" s="15">
-        <v>3622</v>
+        <v>4907</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15">
         <v>1000</v>
       </c>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>237</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>238</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I77" s="15" t="s">
         <v>239</v>
       </c>
       <c r="J77" s="15"/>
       <c r="K77" s="15">
         <v>0.2739</v>
       </c>
       <c r="L77" s="15">
         <v>0.24651</v>
       </c>
       <c r="M77" s="15">
         <v>0.22825</v>
       </c>
       <c r="N77" s="15">
-        <v>122</v>
+        <v>98</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>240</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>242</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I78" s="15" t="s">
@@ -4460,129 +4456,129 @@
       <c r="D79" s="15" t="s">
         <v>245</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>246</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I79" s="15" t="s">
         <v>247</v>
       </c>
       <c r="J79" s="15"/>
       <c r="K79" s="15">
         <v>0.73325</v>
       </c>
       <c r="L79" s="15">
         <v>0.65992</v>
       </c>
       <c r="M79" s="15">
         <v>0.61104</v>
       </c>
       <c r="N79" s="15">
-        <v>330</v>
+        <v>395</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>248</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>249</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>250</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I80" s="15" t="s">
         <v>251</v>
       </c>
       <c r="J80" s="15"/>
       <c r="K80" s="15">
         <v>0.93096</v>
       </c>
       <c r="L80" s="15">
         <v>0.83786</v>
       </c>
       <c r="M80" s="15">
         <v>0.7758</v>
       </c>
       <c r="N80" s="15">
-        <v>144</v>
+        <v>178</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>252</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>253</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>254</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I81" s="15" t="s">
         <v>255</v>
       </c>
       <c r="J81" s="15"/>
       <c r="K81" s="15">
         <v>0.60009</v>
       </c>
       <c r="L81" s="15">
         <v>0.54008</v>
       </c>
       <c r="M81" s="15">
         <v>0.50008</v>
       </c>
       <c r="N81" s="15">
-        <v>1335</v>
+        <v>1155</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>256</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>257</v>
       </c>
       <c r="E82" s="15">
         <v>10080044868</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I82" s="15" t="s">
@@ -4661,94 +4657,94 @@
       </c>
       <c r="E84" s="15" t="s">
         <v>264</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I84" s="15" t="s">
         <v>265</v>
       </c>
       <c r="J84" s="15">
         <v>301</v>
       </c>
       <c r="K84" s="15">
         <v>0.46049</v>
       </c>
       <c r="L84" s="15">
         <v>0.41444</v>
       </c>
       <c r="M84" s="15">
         <v>0.38374</v>
       </c>
       <c r="N84" s="15">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15">
         <v>1204</v>
       </c>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>266</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>270</v>
       </c>
       <c r="J85" s="15">
         <v>100</v>
       </c>
       <c r="K85" s="15">
         <v>0.19262</v>
       </c>
       <c r="L85" s="15">
         <v>0.16693</v>
       </c>
       <c r="M85" s="15">
         <v>0.16051</v>
       </c>
       <c r="N85" s="15">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>271</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>272</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>273</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I86" s="15" t="s">
@@ -4786,131 +4782,131 @@
       </c>
       <c r="E87" s="15" t="s">
         <v>277</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I87" s="15" t="s">
         <v>278</v>
       </c>
       <c r="J87" s="15">
         <v>25</v>
       </c>
       <c r="K87" s="15">
         <v>0.6518</v>
       </c>
       <c r="L87" s="15">
         <v>0.56489</v>
       </c>
       <c r="M87" s="15">
         <v>0.54316</v>
       </c>
       <c r="N87" s="15">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>279</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>280</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>281</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I88" s="15" t="s">
         <v>282</v>
       </c>
       <c r="J88" s="15">
         <v>100</v>
       </c>
       <c r="K88" s="15">
         <v>0.16722</v>
       </c>
       <c r="L88" s="15">
         <v>0.14492</v>
       </c>
       <c r="M88" s="15">
         <v>0.13935</v>
       </c>
       <c r="N88" s="15">
-        <v>740</v>
+        <v>830</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>283</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>284</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>285</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I89" s="15" t="s">
         <v>286</v>
       </c>
       <c r="J89" s="15"/>
       <c r="K89" s="15">
         <v>0.72715</v>
       </c>
       <c r="L89" s="15">
         <v>0.6333299999999999</v>
       </c>
       <c r="M89" s="15">
         <v>0.58641</v>
       </c>
       <c r="N89" s="15">
-        <v>1230</v>
+        <v>945</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15"/>
       <c r="E90" s="15"/>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15"/>
       <c r="J90" s="15"/>
       <c r="K90" s="15"/>
       <c r="L90" s="15"/>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
     </row>
   </sheetData>