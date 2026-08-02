--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>10.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -295,51 +295,51 @@
   <si>
     <t>DG45H-A-06P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-06P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00116052</t>
   </si>
   <si>
     <t xml:space="preserve">GT45H-A-06P-13-00 GOLTEN, B950W-04-06P-KC Tianli, CM-45H-A-6P-13 FUCON, CM-45H-A-8P-13 FUCON, </t>
   </si>
   <si>
     <t>DG45H-A-08P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-08P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00116053</t>
   </si>
   <si>
     <t xml:space="preserve">GT45H-A-08P-13-00 GOLTEN, B950W-04-08P-KC Tianli, </t>
   </si>
   <si>
-    <t>01.10.2026</t>
+    <t>05.10.2026</t>
   </si>
   <si>
     <t>DG45H-A-10P-13-00A(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-10P-13-00A(H)</t>
   </si>
   <si>
     <t>DG45H-A-10P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-10P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00109308</t>
   </si>
   <si>
     <t>DG45H-A-11P-13-00Z(H)</t>
   </si>
   <si>
     <t>Клеммник DG45H-A-11P-13-00Z(H)</t>
   </si>
   <si>
     <t>UT-00109309</t>
   </si>
@@ -1718,209 +1718,209 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.71835</v>
       </c>
       <c r="L9" s="15">
         <v>0.62566</v>
       </c>
       <c r="M9" s="15">
         <v>0.57931</v>
       </c>
       <c r="N9" s="15">
-        <v>850</v>
+        <v>700</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15"/>
       <c r="K10" s="15">
         <v>0.9588100000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.8351</v>
       </c>
       <c r="M10" s="15">
         <v>0.77324</v>
       </c>
       <c r="N10" s="15">
-        <v>166</v>
+        <v>122</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="15"/>
       <c r="K11" s="15">
         <v>0.6269</v>
       </c>
       <c r="L11" s="15">
         <v>0.56421</v>
       </c>
       <c r="M11" s="15">
         <v>0.52241</v>
       </c>
       <c r="N11" s="15">
-        <v>730</v>
+        <v>800</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="15"/>
       <c r="K12" s="15">
         <v>0.82376</v>
       </c>
       <c r="L12" s="15">
         <v>0.74138</v>
       </c>
       <c r="M12" s="15">
         <v>0.68646</v>
       </c>
       <c r="N12" s="15">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>49</v>
       </c>
       <c r="J13" s="15">
         <v>100</v>
       </c>
       <c r="K13" s="15">
         <v>0.19928</v>
       </c>
       <c r="L13" s="15">
         <v>0.17271</v>
       </c>
       <c r="M13" s="15">
         <v>0.16606</v>
       </c>
       <c r="N13" s="15">
-        <v>144</v>
+        <v>175</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1958,92 +1958,92 @@
       </c>
       <c r="E15" s="15">
         <v>10000019614</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J15" s="15">
         <v>350</v>
       </c>
       <c r="K15" s="15">
         <v>0.24</v>
       </c>
       <c r="L15" s="15">
         <v>0.24</v>
       </c>
       <c r="M15" s="15">
         <v>0.24</v>
       </c>
       <c r="N15" s="15">
-        <v>785</v>
+        <v>957</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J16" s="15">
         <v>250</v>
       </c>
       <c r="K16" s="15">
         <v>0.48129</v>
       </c>
       <c r="L16" s="15">
         <v>0.41712</v>
       </c>
       <c r="M16" s="15">
         <v>0.40108</v>
       </c>
       <c r="N16" s="15">
-        <v>430</v>
+        <v>400</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I17" s="15"/>
@@ -2149,51 +2149,51 @@
       <c r="D20" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>160</v>
       </c>
       <c r="K20" s="15">
         <v>0.77445</v>
       </c>
       <c r="L20" s="15">
         <v>0.67119</v>
       </c>
       <c r="M20" s="15">
         <v>0.64538</v>
       </c>
       <c r="N20" s="15">
-        <v>669</v>
+        <v>578</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>640</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>48</v>
@@ -2223,131 +2223,131 @@
         <v>76</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15">
         <v>0.98</v>
       </c>
       <c r="L22" s="15">
         <v>0.98</v>
       </c>
       <c r="M22" s="15">
         <v>0.98</v>
       </c>
       <c r="N22" s="15">
-        <v>742</v>
+        <v>699</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>82</v>
       </c>
       <c r="J23" s="15">
         <v>200</v>
       </c>
       <c r="K23" s="15">
         <v>0.33588</v>
       </c>
       <c r="L23" s="15">
         <v>0.30229</v>
       </c>
       <c r="M23" s="15">
         <v>0.2799</v>
       </c>
       <c r="N23" s="15">
-        <v>559</v>
+        <v>390</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="15">
         <v>10000019612</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>300</v>
       </c>
       <c r="K24" s="15">
         <v>0.29</v>
       </c>
       <c r="L24" s="15">
         <v>0.29</v>
       </c>
       <c r="M24" s="15">
         <v>0.29</v>
       </c>
       <c r="N24" s="15">
-        <v>431</v>
+        <v>600</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I25" s="15" t="s">
@@ -2384,51 +2384,51 @@
       <c r="E26" s="15" t="s">
         <v>91</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>92</v>
       </c>
       <c r="J26" s="15">
         <v>120</v>
       </c>
       <c r="K26" s="15">
         <v>1.04</v>
       </c>
       <c r="L26" s="15">
         <v>0.90565</v>
       </c>
       <c r="M26" s="15">
         <v>0.87081</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>344</v>
+        <v>238</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>93</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="15">
         <v>10080043199</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>48</v>
       </c>
@@ -2578,129 +2578,129 @@
         <v>104</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15">
         <v>0.34</v>
       </c>
       <c r="L31" s="15">
         <v>0.34</v>
       </c>
       <c r="M31" s="15">
         <v>0.34</v>
       </c>
       <c r="N31" s="15">
-        <v>2412</v>
+        <v>3050</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>109</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>100</v>
       </c>
       <c r="K32" s="15">
         <v>0.18</v>
       </c>
       <c r="L32" s="15">
         <v>0.18</v>
       </c>
       <c r="M32" s="15">
         <v>0.18</v>
       </c>
       <c r="N32" s="15">
-        <v>564</v>
+        <v>491</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>830</v>
       </c>
       <c r="K33" s="15">
         <v>0.26</v>
       </c>
       <c r="L33" s="15">
         <v>0.26</v>
       </c>
       <c r="M33" s="15">
         <v>0.26</v>
       </c>
       <c r="N33" s="15">
-        <v>631</v>
+        <v>569</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>115</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="15" t="s">
@@ -2736,207 +2736,207 @@
       <c r="D35" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>200</v>
       </c>
       <c r="K35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="M35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="N35" s="15">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>26</v>
       </c>
       <c r="K36" s="15">
         <v>0.74</v>
       </c>
       <c r="L36" s="15">
         <v>0.74</v>
       </c>
       <c r="M36" s="15">
         <v>0.74</v>
       </c>
       <c r="N36" s="15">
-        <v>656</v>
+        <v>570</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E37" s="15">
         <v>10080043249</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>0.2</v>
       </c>
       <c r="L37" s="15">
         <v>0.2</v>
       </c>
       <c r="M37" s="15">
         <v>0.2</v>
       </c>
       <c r="N37" s="15">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E38" s="15">
         <v>10000023136</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>350</v>
       </c>
       <c r="K38" s="15">
         <v>0.33</v>
       </c>
       <c r="L38" s="15">
         <v>0.33</v>
       </c>
       <c r="M38" s="15">
         <v>0.33</v>
       </c>
       <c r="N38" s="15">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>127</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>128</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>129</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>26</v>
       </c>
       <c r="K39" s="15">
         <v>0.46</v>
       </c>
       <c r="L39" s="15">
         <v>0.46</v>
       </c>
       <c r="M39" s="15">
         <v>0.46</v>
       </c>
       <c r="N39" s="15">
-        <v>811</v>
+        <v>586</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E40" s="15">
         <v>10080016394</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I40" s="15"/>
@@ -3124,51 +3124,51 @@
       <c r="D45" s="15" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="15">
         <v>10080008039</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>0.12</v>
       </c>
       <c r="L45" s="15">
         <v>0.12</v>
       </c>
       <c r="M45" s="15">
         <v>0.12</v>
       </c>
       <c r="N45" s="15">
-        <v>804</v>
+        <v>1126</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>145</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E46" s="15">
         <v>10080006000</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I46" s="15" t="s">
@@ -3245,170 +3245,170 @@
       <c r="D48" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>154</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>280</v>
       </c>
       <c r="K48" s="15">
         <v>0.29297</v>
       </c>
       <c r="L48" s="15">
         <v>0.2539</v>
       </c>
       <c r="M48" s="15">
         <v>0.24414</v>
       </c>
       <c r="N48" s="15">
-        <v>186</v>
+        <v>261</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E49" s="15">
         <v>10080008041</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>230</v>
       </c>
       <c r="K49" s="15">
         <v>0.86704</v>
       </c>
       <c r="L49" s="15">
         <v>0.46734</v>
       </c>
       <c r="M49" s="15">
         <v>0.40585</v>
       </c>
       <c r="N49" s="15">
-        <v>113</v>
+        <v>157</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E50" s="15">
         <v>10080008040</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>250</v>
       </c>
       <c r="K50" s="15">
         <v>0.34</v>
       </c>
       <c r="L50" s="15">
         <v>0.34</v>
       </c>
       <c r="M50" s="15">
         <v>0.34</v>
       </c>
       <c r="N50" s="15">
-        <v>1043</v>
+        <v>1071</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E51" s="15">
         <v>10080012915</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I51" s="15" t="s">
         <v>161</v>
       </c>
       <c r="J51" s="15">
         <v>2090</v>
       </c>
       <c r="K51" s="15">
         <v>0.48</v>
       </c>
       <c r="L51" s="15">
         <v>0.48</v>
       </c>
       <c r="M51" s="15">
         <v>0.48</v>
       </c>
       <c r="N51" s="15">
-        <v>965</v>
+        <v>1025</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>162</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I52" s="15" t="s">
@@ -3555,51 +3555,51 @@
       <c r="D56" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E56" s="15">
         <v>10080016396</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>1</v>
       </c>
       <c r="K56" s="15">
         <v>0.36</v>
       </c>
       <c r="L56" s="15">
         <v>0.36</v>
       </c>
       <c r="M56" s="15">
         <v>0.36</v>
       </c>
       <c r="N56" s="15">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>176</v>
       </c>
       <c r="E57" s="15">
         <v>10080016397</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I57" s="15"/>
@@ -3672,51 +3672,51 @@
       <c r="D59" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E59" s="15">
         <v>10000021505</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>400</v>
       </c>
       <c r="K59" s="15">
         <v>0.24</v>
       </c>
       <c r="L59" s="15">
         <v>0.24</v>
       </c>
       <c r="M59" s="15">
         <v>0.24</v>
       </c>
       <c r="N59" s="15">
-        <v>961</v>
+        <v>885</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E60" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I60" s="15" t="s">
@@ -3826,51 +3826,51 @@
       <c r="D63" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E63" s="15">
         <v>10080007972</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>150</v>
       </c>
       <c r="K63" s="15">
         <v>1.5</v>
       </c>
       <c r="L63" s="15">
         <v>1</v>
       </c>
       <c r="M63" s="15">
         <v>0.92</v>
       </c>
       <c r="N63" s="15">
-        <v>903</v>
+        <v>879</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>195</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>196</v>
       </c>
       <c r="E64" s="15" t="s">
         <v>197</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I64" s="15"/>
@@ -3943,51 +3943,51 @@
       <c r="D66" s="15" t="s">
         <v>202</v>
       </c>
       <c r="E66" s="15" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>170</v>
       </c>
       <c r="K66" s="15">
         <v>0.58</v>
       </c>
       <c r="L66" s="15">
         <v>0.58</v>
       </c>
       <c r="M66" s="15">
         <v>0.58</v>
       </c>
       <c r="N66" s="15">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>204</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>205</v>
       </c>
       <c r="E67" s="15">
         <v>10080044293</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I67" s="15"/>
@@ -4064,92 +4064,92 @@
       </c>
       <c r="E69" s="15" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I69" s="15" t="s">
         <v>212</v>
       </c>
       <c r="J69" s="15">
         <v>475</v>
       </c>
       <c r="K69" s="15">
         <v>0.27719</v>
       </c>
       <c r="L69" s="15">
         <v>0.24023</v>
       </c>
       <c r="M69" s="15">
         <v>0.23099</v>
       </c>
       <c r="N69" s="15">
-        <v>507</v>
+        <v>525</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>213</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>214</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>215</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I70" s="15" t="s">
         <v>216</v>
       </c>
       <c r="J70" s="15">
         <v>375</v>
       </c>
       <c r="K70" s="15">
         <v>0.42672</v>
       </c>
       <c r="L70" s="15">
         <v>0.36982</v>
       </c>
       <c r="M70" s="15">
         <v>0.3556</v>
       </c>
       <c r="N70" s="15">
-        <v>196</v>
+        <v>161</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>219</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I71" s="15" t="s">
@@ -4218,51 +4218,51 @@
       <c r="D73" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E73" s="15">
         <v>10080015421</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>150</v>
       </c>
       <c r="K73" s="15">
         <v>1.89</v>
       </c>
       <c r="L73" s="15">
         <v>1.35</v>
       </c>
       <c r="M73" s="15">
         <v>1.18</v>
       </c>
       <c r="N73" s="15">
-        <v>86</v>
+        <v>118</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E74" s="15">
         <v>10080015429</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I74" s="15"/>
@@ -4296,133 +4296,133 @@
       <c r="D75" s="15" t="s">
         <v>228</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>229</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="15" t="s">
         <v>230</v>
       </c>
       <c r="J75" s="15"/>
       <c r="K75" s="15">
         <v>0.61383</v>
       </c>
       <c r="L75" s="15">
         <v>0.55245</v>
       </c>
       <c r="M75" s="15">
         <v>0.51153</v>
       </c>
       <c r="N75" s="15">
-        <v>1350</v>
+        <v>1230</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>233</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>235</v>
       </c>
       <c r="J76" s="15">
         <v>300</v>
       </c>
       <c r="K76" s="15">
         <v>0.18413</v>
       </c>
       <c r="L76" s="15">
         <v>0.16571</v>
       </c>
       <c r="M76" s="15">
         <v>0.15344</v>
       </c>
       <c r="N76" s="15">
-        <v>4907</v>
+        <v>4673</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15">
         <v>1000</v>
       </c>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>237</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>238</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I77" s="15" t="s">
         <v>239</v>
       </c>
       <c r="J77" s="15"/>
       <c r="K77" s="15">
         <v>0.2739</v>
       </c>
       <c r="L77" s="15">
         <v>0.24651</v>
       </c>
       <c r="M77" s="15">
         <v>0.22825</v>
       </c>
       <c r="N77" s="15">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>240</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>242</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I78" s="15" t="s">
@@ -4456,129 +4456,127 @@
       <c r="D79" s="15" t="s">
         <v>245</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>246</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I79" s="15" t="s">
         <v>247</v>
       </c>
       <c r="J79" s="15"/>
       <c r="K79" s="15">
         <v>0.73325</v>
       </c>
       <c r="L79" s="15">
         <v>0.65992</v>
       </c>
       <c r="M79" s="15">
         <v>0.61104</v>
       </c>
       <c r="N79" s="15">
-        <v>395</v>
+        <v>345</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>248</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>249</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>250</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I80" s="15" t="s">
         <v>251</v>
       </c>
       <c r="J80" s="15"/>
       <c r="K80" s="15">
         <v>0.93096</v>
       </c>
       <c r="L80" s="15">
         <v>0.83786</v>
       </c>
       <c r="M80" s="15">
         <v>0.7758</v>
       </c>
-      <c r="N80" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>252</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>253</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>254</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I81" s="15" t="s">
         <v>255</v>
       </c>
       <c r="J81" s="15"/>
       <c r="K81" s="15">
         <v>0.60009</v>
       </c>
       <c r="L81" s="15">
         <v>0.54008</v>
       </c>
       <c r="M81" s="15">
         <v>0.50008</v>
       </c>
       <c r="N81" s="15">
-        <v>1155</v>
+        <v>1110</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>256</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>257</v>
       </c>
       <c r="E82" s="15">
         <v>10080044868</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I82" s="15" t="s">
@@ -4657,94 +4655,94 @@
       </c>
       <c r="E84" s="15" t="s">
         <v>264</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I84" s="15" t="s">
         <v>265</v>
       </c>
       <c r="J84" s="15">
         <v>301</v>
       </c>
       <c r="K84" s="15">
         <v>0.46049</v>
       </c>
       <c r="L84" s="15">
         <v>0.41444</v>
       </c>
       <c r="M84" s="15">
         <v>0.38374</v>
       </c>
       <c r="N84" s="15">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15">
         <v>1204</v>
       </c>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>266</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>270</v>
       </c>
       <c r="J85" s="15">
         <v>100</v>
       </c>
       <c r="K85" s="15">
         <v>0.19262</v>
       </c>
       <c r="L85" s="15">
         <v>0.16693</v>
       </c>
       <c r="M85" s="15">
         <v>0.16051</v>
       </c>
       <c r="N85" s="15">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>271</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>272</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>273</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I86" s="15" t="s">
@@ -4782,131 +4780,131 @@
       </c>
       <c r="E87" s="15" t="s">
         <v>277</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I87" s="15" t="s">
         <v>278</v>
       </c>
       <c r="J87" s="15">
         <v>25</v>
       </c>
       <c r="K87" s="15">
         <v>0.6518</v>
       </c>
       <c r="L87" s="15">
         <v>0.56489</v>
       </c>
       <c r="M87" s="15">
         <v>0.54316</v>
       </c>
       <c r="N87" s="15">
-        <v>420</v>
+        <v>553</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>279</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>280</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>281</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I88" s="15" t="s">
         <v>282</v>
       </c>
       <c r="J88" s="15">
         <v>100</v>
       </c>
       <c r="K88" s="15">
         <v>0.16722</v>
       </c>
       <c r="L88" s="15">
         <v>0.14492</v>
       </c>
       <c r="M88" s="15">
         <v>0.13935</v>
       </c>
       <c r="N88" s="15">
-        <v>830</v>
+        <v>740</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>283</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>284</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>285</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I89" s="15" t="s">
         <v>286</v>
       </c>
       <c r="J89" s="15"/>
       <c r="K89" s="15">
         <v>0.72715</v>
       </c>
       <c r="L89" s="15">
         <v>0.6333299999999999</v>
       </c>
       <c r="M89" s="15">
         <v>0.58641</v>
       </c>
       <c r="N89" s="15">
-        <v>945</v>
+        <v>975</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15"/>
       <c r="E90" s="15"/>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15"/>
       <c r="J90" s="15"/>
       <c r="K90" s="15"/>
       <c r="L90" s="15"/>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
     </row>
   </sheetData>