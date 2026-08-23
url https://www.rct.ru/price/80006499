--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1707,220 +1707,228 @@
       <c r="R7" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="B9" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="J9" s="15"/>
+      <c r="J9" s="15">
+        <v>120</v>
+      </c>
       <c r="K9" s="15">
         <v>0.71835</v>
       </c>
       <c r="L9" s="15">
         <v>0.62566</v>
       </c>
       <c r="M9" s="15">
         <v>0.57931</v>
       </c>
       <c r="N9" s="15">
-        <v>700</v>
+        <v>900</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="J10" s="15"/>
+      <c r="J10" s="15">
+        <v>100</v>
+      </c>
       <c r="K10" s="15">
         <v>0.9588100000000001</v>
       </c>
       <c r="L10" s="15">
         <v>0.8351</v>
       </c>
       <c r="M10" s="15">
         <v>0.77324</v>
       </c>
       <c r="N10" s="15">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="J11" s="15"/>
+      <c r="J11" s="15">
+        <v>126</v>
+      </c>
       <c r="K11" s="15">
         <v>0.6269</v>
       </c>
       <c r="L11" s="15">
         <v>0.56421</v>
       </c>
       <c r="M11" s="15">
         <v>0.52241</v>
       </c>
       <c r="N11" s="15">
-        <v>800</v>
+        <v>900</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="J12" s="15"/>
+      <c r="J12" s="15">
+        <v>114</v>
+      </c>
       <c r="K12" s="15">
         <v>0.82376</v>
       </c>
       <c r="L12" s="15">
         <v>0.74138</v>
       </c>
       <c r="M12" s="15">
         <v>0.68646</v>
       </c>
       <c r="N12" s="15">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>49</v>
       </c>
       <c r="J13" s="15">
         <v>100</v>
       </c>
       <c r="K13" s="15">
         <v>0.19928</v>
       </c>
       <c r="L13" s="15">
         <v>0.17271</v>
       </c>
       <c r="M13" s="15">
         <v>0.16606</v>
       </c>
       <c r="N13" s="15">
-        <v>175</v>
+        <v>123</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1958,92 +1966,92 @@
       </c>
       <c r="E15" s="15">
         <v>10000019614</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J15" s="15">
         <v>350</v>
       </c>
       <c r="K15" s="15">
         <v>0.24</v>
       </c>
       <c r="L15" s="15">
         <v>0.24</v>
       </c>
       <c r="M15" s="15">
         <v>0.24</v>
       </c>
       <c r="N15" s="15">
-        <v>957</v>
+        <v>850</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J16" s="15">
         <v>250</v>
       </c>
       <c r="K16" s="15">
         <v>0.48129</v>
       </c>
       <c r="L16" s="15">
         <v>0.41712</v>
       </c>
       <c r="M16" s="15">
         <v>0.40108</v>
       </c>
       <c r="N16" s="15">
-        <v>400</v>
+        <v>100</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I17" s="15"/>
@@ -2149,51 +2157,51 @@
       <c r="D20" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>160</v>
       </c>
       <c r="K20" s="15">
         <v>0.77445</v>
       </c>
       <c r="L20" s="15">
         <v>0.67119</v>
       </c>
       <c r="M20" s="15">
         <v>0.64538</v>
       </c>
       <c r="N20" s="15">
-        <v>578</v>
+        <v>555</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>640</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>48</v>
@@ -2212,142 +2220,144 @@
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>76</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I22" s="15"/>
-      <c r="J22" s="15"/>
+      <c r="J22" s="15">
+        <v>120</v>
+      </c>
       <c r="K22" s="15">
         <v>0.98</v>
       </c>
       <c r="L22" s="15">
         <v>0.98</v>
       </c>
       <c r="M22" s="15">
         <v>0.98</v>
       </c>
       <c r="N22" s="15">
-        <v>699</v>
+        <v>768</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>82</v>
       </c>
       <c r="J23" s="15">
         <v>200</v>
       </c>
       <c r="K23" s="15">
         <v>0.33588</v>
       </c>
       <c r="L23" s="15">
         <v>0.30229</v>
       </c>
       <c r="M23" s="15">
         <v>0.2799</v>
       </c>
       <c r="N23" s="15">
-        <v>390</v>
+        <v>572</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="15">
         <v>10000019612</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>300</v>
       </c>
       <c r="K24" s="15">
         <v>0.29</v>
       </c>
       <c r="L24" s="15">
         <v>0.29</v>
       </c>
       <c r="M24" s="15">
         <v>0.29</v>
       </c>
       <c r="N24" s="15">
-        <v>600</v>
+        <v>501</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I25" s="15" t="s">
@@ -2384,51 +2394,51 @@
       <c r="E26" s="15" t="s">
         <v>91</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>92</v>
       </c>
       <c r="J26" s="15">
         <v>120</v>
       </c>
       <c r="K26" s="15">
         <v>1.04</v>
       </c>
       <c r="L26" s="15">
         <v>0.90565</v>
       </c>
       <c r="M26" s="15">
         <v>0.87081</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>238</v>
+        <v>262</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>93</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="15">
         <v>10080043199</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>48</v>
       </c>
@@ -2540,89 +2550,89 @@
       </c>
       <c r="D30" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E30" s="15">
         <v>10080043201</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>60</v>
       </c>
       <c r="K30" s="15">
         <v>2.59</v>
       </c>
       <c r="L30" s="15">
         <v>1.4</v>
       </c>
       <c r="M30" s="15">
         <v>1.21</v>
       </c>
-      <c r="N30" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I31" s="15"/>
-      <c r="J31" s="15"/>
+      <c r="J31" s="15">
+        <v>350</v>
+      </c>
       <c r="K31" s="15">
         <v>0.34</v>
       </c>
       <c r="L31" s="15">
         <v>0.34</v>
       </c>
       <c r="M31" s="15">
         <v>0.34</v>
       </c>
       <c r="N31" s="15">
-        <v>3050</v>
+        <v>2518</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>109</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I32" s="15"/>
@@ -2656,51 +2666,51 @@
       <c r="D33" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>830</v>
       </c>
       <c r="K33" s="15">
         <v>0.26</v>
       </c>
       <c r="L33" s="15">
         <v>0.26</v>
       </c>
       <c r="M33" s="15">
         <v>0.26</v>
       </c>
       <c r="N33" s="15">
-        <v>569</v>
+        <v>585</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>115</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="15" t="s">
@@ -2736,90 +2746,90 @@
       <c r="D35" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>200</v>
       </c>
       <c r="K35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="M35" s="15">
         <v>0.5600000000000001</v>
       </c>
       <c r="N35" s="15">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>26</v>
       </c>
       <c r="K36" s="15">
         <v>0.74</v>
       </c>
       <c r="L36" s="15">
         <v>0.74</v>
       </c>
       <c r="M36" s="15">
         <v>0.74</v>
       </c>
       <c r="N36" s="15">
-        <v>570</v>
+        <v>679</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E37" s="15">
         <v>10080043249</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I37" s="15"/>
@@ -2853,90 +2863,90 @@
       <c r="D38" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E38" s="15">
         <v>10000023136</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>350</v>
       </c>
       <c r="K38" s="15">
         <v>0.33</v>
       </c>
       <c r="L38" s="15">
         <v>0.33</v>
       </c>
       <c r="M38" s="15">
         <v>0.33</v>
       </c>
       <c r="N38" s="15">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>127</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>128</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>129</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>26</v>
       </c>
       <c r="K39" s="15">
         <v>0.46</v>
       </c>
       <c r="L39" s="15">
         <v>0.46</v>
       </c>
       <c r="M39" s="15">
         <v>0.46</v>
       </c>
       <c r="N39" s="15">
-        <v>586</v>
+        <v>513</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E40" s="15">
         <v>10080016394</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I40" s="15"/>
@@ -3124,51 +3134,51 @@
       <c r="D45" s="15" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="15">
         <v>10080008039</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>0.12</v>
       </c>
       <c r="L45" s="15">
         <v>0.12</v>
       </c>
       <c r="M45" s="15">
         <v>0.12</v>
       </c>
       <c r="N45" s="15">
-        <v>1126</v>
+        <v>992</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>145</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E46" s="15">
         <v>10080006000</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I46" s="15" t="s">
@@ -3206,209 +3216,209 @@
       </c>
       <c r="E47" s="15" t="s">
         <v>150</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I47" s="15" t="s">
         <v>151</v>
       </c>
       <c r="J47" s="15">
         <v>100</v>
       </c>
       <c r="K47" s="15">
         <v>0.30119</v>
       </c>
       <c r="L47" s="15">
         <v>0.26103</v>
       </c>
       <c r="M47" s="15">
         <v>0.25099</v>
       </c>
       <c r="N47" s="15">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>154</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>280</v>
       </c>
       <c r="K48" s="15">
         <v>0.29297</v>
       </c>
       <c r="L48" s="15">
         <v>0.2539</v>
       </c>
       <c r="M48" s="15">
         <v>0.24414</v>
       </c>
       <c r="N48" s="15">
-        <v>261</v>
+        <v>237</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E49" s="15">
         <v>10080008041</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>230</v>
       </c>
       <c r="K49" s="15">
         <v>0.86704</v>
       </c>
       <c r="L49" s="15">
         <v>0.46734</v>
       </c>
       <c r="M49" s="15">
         <v>0.40585</v>
       </c>
       <c r="N49" s="15">
-        <v>157</v>
+        <v>123</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E50" s="15">
         <v>10080008040</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>250</v>
       </c>
       <c r="K50" s="15">
         <v>0.34</v>
       </c>
       <c r="L50" s="15">
         <v>0.34</v>
       </c>
       <c r="M50" s="15">
         <v>0.34</v>
       </c>
       <c r="N50" s="15">
-        <v>1071</v>
+        <v>1000</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E51" s="15">
         <v>10080012915</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I51" s="15" t="s">
         <v>161</v>
       </c>
       <c r="J51" s="15">
         <v>2090</v>
       </c>
       <c r="K51" s="15">
         <v>0.48</v>
       </c>
       <c r="L51" s="15">
         <v>0.48</v>
       </c>
       <c r="M51" s="15">
         <v>0.48</v>
       </c>
       <c r="N51" s="15">
-        <v>1025</v>
+        <v>473</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>162</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I52" s="15" t="s">
@@ -3505,101 +3515,103 @@
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>171</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="15">
         <v>10080037098</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I55" s="15"/>
-      <c r="J55" s="15"/>
+      <c r="J55" s="15">
+        <v>40</v>
+      </c>
       <c r="K55" s="15">
         <v>0.72297</v>
       </c>
       <c r="L55" s="15">
         <v>0.38968</v>
       </c>
       <c r="M55" s="15">
         <v>0.33841</v>
       </c>
       <c r="N55" s="15">
         <v>42</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>173</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E56" s="15">
         <v>10080016396</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>1</v>
       </c>
       <c r="K56" s="15">
         <v>0.36</v>
       </c>
       <c r="L56" s="15">
         <v>0.36</v>
       </c>
       <c r="M56" s="15">
         <v>0.36</v>
       </c>
       <c r="N56" s="15">
-        <v>179</v>
+        <v>208</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>176</v>
       </c>
       <c r="E57" s="15">
         <v>10080016397</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I57" s="15"/>
@@ -3672,51 +3684,51 @@
       <c r="D59" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E59" s="15">
         <v>10000021505</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>400</v>
       </c>
       <c r="K59" s="15">
         <v>0.24</v>
       </c>
       <c r="L59" s="15">
         <v>0.24</v>
       </c>
       <c r="M59" s="15">
         <v>0.24</v>
       </c>
       <c r="N59" s="15">
-        <v>885</v>
+        <v>743</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E60" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I60" s="15" t="s">
@@ -3826,51 +3838,51 @@
       <c r="D63" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E63" s="15">
         <v>10080007972</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>150</v>
       </c>
       <c r="K63" s="15">
         <v>1.5</v>
       </c>
       <c r="L63" s="15">
         <v>1</v>
       </c>
       <c r="M63" s="15">
         <v>0.92</v>
       </c>
       <c r="N63" s="15">
-        <v>879</v>
+        <v>1048</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>195</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>196</v>
       </c>
       <c r="E64" s="15" t="s">
         <v>197</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I64" s="15"/>
@@ -3943,51 +3955,51 @@
       <c r="D66" s="15" t="s">
         <v>202</v>
       </c>
       <c r="E66" s="15" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>170</v>
       </c>
       <c r="K66" s="15">
         <v>0.58</v>
       </c>
       <c r="L66" s="15">
         <v>0.58</v>
       </c>
       <c r="M66" s="15">
         <v>0.58</v>
       </c>
       <c r="N66" s="15">
-        <v>160</v>
+        <v>133</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>204</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>205</v>
       </c>
       <c r="E67" s="15">
         <v>10080044293</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I67" s="15"/>
@@ -4064,92 +4076,92 @@
       </c>
       <c r="E69" s="15" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I69" s="15" t="s">
         <v>212</v>
       </c>
       <c r="J69" s="15">
         <v>475</v>
       </c>
       <c r="K69" s="15">
         <v>0.27719</v>
       </c>
       <c r="L69" s="15">
         <v>0.24023</v>
       </c>
       <c r="M69" s="15">
         <v>0.23099</v>
       </c>
       <c r="N69" s="15">
-        <v>525</v>
+        <v>507</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>213</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>214</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>215</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I70" s="15" t="s">
         <v>216</v>
       </c>
       <c r="J70" s="15">
         <v>375</v>
       </c>
       <c r="K70" s="15">
         <v>0.42672</v>
       </c>
       <c r="L70" s="15">
         <v>0.36982</v>
       </c>
       <c r="M70" s="15">
         <v>0.3556</v>
       </c>
       <c r="N70" s="15">
-        <v>161</v>
+        <v>131</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>219</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I71" s="15" t="s">
@@ -4218,51 +4230,51 @@
       <c r="D73" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E73" s="15">
         <v>10080015421</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>150</v>
       </c>
       <c r="K73" s="15">
         <v>1.89</v>
       </c>
       <c r="L73" s="15">
         <v>1.35</v>
       </c>
       <c r="M73" s="15">
         <v>1.18</v>
       </c>
       <c r="N73" s="15">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E74" s="15">
         <v>10080015429</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I74" s="15"/>
@@ -4285,222 +4297,230 @@
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>227</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>228</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>229</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="15" t="s">
         <v>230</v>
       </c>
-      <c r="J75" s="15"/>
+      <c r="J75" s="15">
+        <v>100</v>
+      </c>
       <c r="K75" s="15">
         <v>0.61383</v>
       </c>
       <c r="L75" s="15">
         <v>0.55245</v>
       </c>
       <c r="M75" s="15">
         <v>0.51153</v>
       </c>
       <c r="N75" s="15">
-        <v>1230</v>
+        <v>975</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>233</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>235</v>
       </c>
       <c r="J76" s="15">
         <v>300</v>
       </c>
       <c r="K76" s="15">
         <v>0.18413</v>
       </c>
       <c r="L76" s="15">
         <v>0.16571</v>
       </c>
       <c r="M76" s="15">
         <v>0.15344</v>
       </c>
       <c r="N76" s="15">
-        <v>4673</v>
+        <v>3914</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15">
         <v>1000</v>
       </c>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>237</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>238</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I77" s="15" t="s">
         <v>239</v>
       </c>
-      <c r="J77" s="15"/>
+      <c r="J77" s="15">
+        <v>200</v>
+      </c>
       <c r="K77" s="15">
         <v>0.2739</v>
       </c>
       <c r="L77" s="15">
         <v>0.24651</v>
       </c>
       <c r="M77" s="15">
         <v>0.22825</v>
       </c>
       <c r="N77" s="15">
-        <v>136</v>
+        <v>99</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>240</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>242</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I78" s="15" t="s">
         <v>243</v>
       </c>
-      <c r="J78" s="15"/>
+      <c r="J78" s="15">
+        <v>100</v>
+      </c>
       <c r="K78" s="15">
         <v>0.45131</v>
       </c>
       <c r="L78" s="15">
         <v>0.40617</v>
       </c>
       <c r="M78" s="15">
         <v>0.37609</v>
       </c>
       <c r="N78" s="15">
         <v>100</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>244</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>245</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>246</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I79" s="15" t="s">
         <v>247</v>
       </c>
-      <c r="J79" s="15"/>
+      <c r="J79" s="15">
+        <v>50</v>
+      </c>
       <c r="K79" s="15">
         <v>0.73325</v>
       </c>
       <c r="L79" s="15">
         <v>0.65992</v>
       </c>
       <c r="M79" s="15">
         <v>0.61104</v>
       </c>
       <c r="N79" s="15">
-        <v>345</v>
+        <v>310</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>248</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>249</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>250</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I80" s="15" t="s">
@@ -4521,62 +4541,64 @@
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>252</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>253</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>254</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I81" s="15" t="s">
         <v>255</v>
       </c>
-      <c r="J81" s="15"/>
+      <c r="J81" s="15">
+        <v>210</v>
+      </c>
       <c r="K81" s="15">
         <v>0.60009</v>
       </c>
       <c r="L81" s="15">
         <v>0.54008</v>
       </c>
       <c r="M81" s="15">
         <v>0.50008</v>
       </c>
       <c r="N81" s="15">
-        <v>1110</v>
+        <v>1185</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>256</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>257</v>
       </c>
       <c r="E82" s="15">
         <v>10080044868</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I82" s="15" t="s">
@@ -4655,94 +4677,94 @@
       </c>
       <c r="E84" s="15" t="s">
         <v>264</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>234</v>
       </c>
       <c r="I84" s="15" t="s">
         <v>265</v>
       </c>
       <c r="J84" s="15">
         <v>301</v>
       </c>
       <c r="K84" s="15">
         <v>0.46049</v>
       </c>
       <c r="L84" s="15">
         <v>0.41444</v>
       </c>
       <c r="M84" s="15">
         <v>0.38374</v>
       </c>
       <c r="N84" s="15">
-        <v>109</v>
+        <v>82</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15">
         <v>1204</v>
       </c>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>266</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>270</v>
       </c>
       <c r="J85" s="15">
         <v>100</v>
       </c>
       <c r="K85" s="15">
         <v>0.19262</v>
       </c>
       <c r="L85" s="15">
         <v>0.16693</v>
       </c>
       <c r="M85" s="15">
         <v>0.16051</v>
       </c>
       <c r="N85" s="15">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>271</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>272</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>273</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I86" s="15" t="s">
@@ -4780,131 +4802,133 @@
       </c>
       <c r="E87" s="15" t="s">
         <v>277</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I87" s="15" t="s">
         <v>278</v>
       </c>
       <c r="J87" s="15">
         <v>25</v>
       </c>
       <c r="K87" s="15">
         <v>0.6518</v>
       </c>
       <c r="L87" s="15">
         <v>0.56489</v>
       </c>
       <c r="M87" s="15">
         <v>0.54316</v>
       </c>
       <c r="N87" s="15">
-        <v>553</v>
+        <v>508</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>279</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>280</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>281</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>269</v>
       </c>
       <c r="I88" s="15" t="s">
         <v>282</v>
       </c>
       <c r="J88" s="15">
         <v>100</v>
       </c>
       <c r="K88" s="15">
         <v>0.16722</v>
       </c>
       <c r="L88" s="15">
         <v>0.14492</v>
       </c>
       <c r="M88" s="15">
         <v>0.13935</v>
       </c>
       <c r="N88" s="15">
-        <v>740</v>
+        <v>890</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>283</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>284</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>285</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I89" s="15" t="s">
         <v>286</v>
       </c>
-      <c r="J89" s="15"/>
+      <c r="J89" s="15">
+        <v>205</v>
+      </c>
       <c r="K89" s="15">
         <v>0.72715</v>
       </c>
       <c r="L89" s="15">
         <v>0.6333299999999999</v>
       </c>
       <c r="M89" s="15">
         <v>0.58641</v>
       </c>
       <c r="N89" s="15">
-        <v>975</v>
+        <v>1275</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15"/>
       <c r="E90" s="15"/>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15"/>
       <c r="J90" s="15"/>
       <c r="K90" s="15"/>
       <c r="L90" s="15"/>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
     </row>
   </sheetData>