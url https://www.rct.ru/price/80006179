--- v5 (2026-03-12)
+++ v6 (2026-04-01)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>01.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -179,50 +179,53 @@
     <t>10-00054468</t>
   </si>
   <si>
     <t>Talenly</t>
   </si>
   <si>
     <t>PC-10Z</t>
   </si>
   <si>
     <t>приборная без кожуха / PC10TB-вилка (PC-10Z) (PY04-10ZJ)</t>
   </si>
   <si>
     <t>UT-00139832</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10ZJ KAIPU, PY04-10ZJ POL-SUN, </t>
   </si>
   <si>
     <t>PY04-10ZJ</t>
   </si>
   <si>
     <t>приборная без кожуха / PC10TB-вилка (PY04-10ZJ)</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10ZJ KAIPU, PC-10Z DAFA, </t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
   </si>
   <si>
     <t>PY04-10ZM</t>
   </si>
   <si>
     <t>приборная без кожуха, герметичный / PC10TB-вилка (PY04-10ZM) герметичный</t>
   </si>
   <si>
     <t>UT-00148030</t>
   </si>
   <si>
     <t>PY04-10TK</t>
   </si>
   <si>
     <t>розетка кабельная с кожухом / PC10TB-розетка (PY04-10TK)</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10TPK KAIPU, PC-10T DAFA, </t>
   </si>
   <si>
     <t>PY04-10T without cover</t>
   </si>
   <si>
     <t>розетка кабельная, без кожуха, с улучшенным контактом / PC10TB-розетка (PY04-10T without cover) с улучшенным контактом</t>
   </si>
@@ -1385,64 +1388,62 @@
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="15">
         <v>10080018480</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>43</v>
       </c>
       <c r="J12" s="15">
         <v>150</v>
       </c>
       <c r="K12" s="15">
-        <v>1.69</v>
+        <v>1.68</v>
       </c>
       <c r="L12" s="15">
-        <v>1.58</v>
+        <v>1.57</v>
       </c>
       <c r="M12" s="15">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="N12" s="15">
-        <v>720</v>
-[...3 lines deleted...]
-      </c>
+        <v>1160</v>
+      </c>
+      <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15">
@@ -1472,1286 +1473,1318 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>6.16</v>
       </c>
       <c r="L14" s="15">
         <v>4.1</v>
       </c>
       <c r="M14" s="15">
         <v>3.72</v>
       </c>
       <c r="N14" s="15">
-        <v>830</v>
+        <v>620</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="15">
         <v>10080006188</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="J15" s="15">
         <v>200</v>
       </c>
       <c r="K15" s="15">
         <v>1.89</v>
       </c>
       <c r="L15" s="15">
         <v>1.77</v>
       </c>
       <c r="M15" s="15">
         <v>1.65</v>
       </c>
       <c r="N15" s="15">
-        <v>10441</v>
-[...2 lines deleted...]
-      <c r="P15" s="15"/>
+        <v>7691</v>
+      </c>
+      <c r="O15" s="15">
+        <v>7000</v>
+      </c>
+      <c r="P15" s="15" t="s">
+        <v>55</v>
+      </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15">
         <v>2.28</v>
       </c>
       <c r="L16" s="15">
         <v>2.13</v>
       </c>
       <c r="M16" s="15">
         <v>1.99</v>
       </c>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="15">
         <v>10080006189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I17" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J17" s="15">
         <v>100</v>
       </c>
       <c r="K17" s="15">
         <v>3.55</v>
       </c>
       <c r="L17" s="15">
         <v>3.32</v>
       </c>
       <c r="M17" s="15">
         <v>3.09</v>
       </c>
       <c r="N17" s="15">
-        <v>964</v>
-[...2 lines deleted...]
-      <c r="P17" s="15"/>
+        <v>1779</v>
+      </c>
+      <c r="O17" s="15">
+        <v>11700</v>
+      </c>
+      <c r="P17" s="15" t="s">
+        <v>55</v>
+      </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E18" s="15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>4.42</v>
       </c>
       <c r="L18" s="15">
         <v>4.14</v>
       </c>
       <c r="M18" s="15">
         <v>3.86</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E19" s="15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J19" s="15">
         <v>100</v>
       </c>
       <c r="K19" s="15">
         <v>5.38</v>
       </c>
       <c r="L19" s="15">
         <v>5.04</v>
       </c>
       <c r="M19" s="15">
         <v>4.7</v>
       </c>
       <c r="N19" s="15">
-        <v>880</v>
+        <v>730</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E20" s="15">
         <v>10080052075</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>100</v>
       </c>
       <c r="K20" s="15">
         <v>2.26</v>
       </c>
       <c r="L20" s="15">
         <v>2.12</v>
       </c>
       <c r="M20" s="15">
         <v>1.97</v>
       </c>
-      <c r="N20" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N20" s="15">
+        <v>335</v>
+      </c>
+      <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E21" s="15">
         <v>10080004144</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>100</v>
       </c>
       <c r="K21" s="15">
         <v>2.57</v>
       </c>
       <c r="L21" s="15">
         <v>1.33</v>
       </c>
       <c r="M21" s="15">
         <v>1.29</v>
       </c>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E22" s="15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15">
         <v>3.72</v>
       </c>
       <c r="L22" s="15">
         <v>3.05</v>
       </c>
       <c r="M22" s="15">
         <v>2.93</v>
       </c>
       <c r="N22" s="15"/>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="15">
         <v>10080006190</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>150</v>
       </c>
       <c r="K23" s="15">
         <v>2.65</v>
       </c>
       <c r="L23" s="15">
         <v>2.48</v>
       </c>
       <c r="M23" s="15">
         <v>2.31</v>
       </c>
       <c r="N23" s="15">
-        <v>858</v>
-[...2 lines deleted...]
-      <c r="P23" s="15"/>
+        <v>767</v>
+      </c>
+      <c r="O23" s="15">
+        <v>305</v>
+      </c>
+      <c r="P23" s="15" t="s">
+        <v>55</v>
+      </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E24" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15">
         <v>6.07</v>
       </c>
       <c r="L24" s="15">
         <v>4.98</v>
       </c>
       <c r="M24" s="15">
         <v>4.78</v>
       </c>
       <c r="N24" s="15"/>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E25" s="15">
         <v>10080006191</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>60</v>
       </c>
       <c r="K25" s="15">
         <v>4.68</v>
       </c>
       <c r="L25" s="15">
         <v>4.38</v>
       </c>
       <c r="M25" s="15">
         <v>4.08</v>
       </c>
       <c r="N25" s="15"/>
-      <c r="O25" s="15"/>
-      <c r="P25" s="15"/>
+      <c r="O25" s="15">
+        <v>603</v>
+      </c>
+      <c r="P25" s="15" t="s">
+        <v>55</v>
+      </c>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E26" s="15">
         <v>10080010702</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I26" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
         <v>1.03</v>
       </c>
       <c r="L26" s="15">
         <v>0.9625899999999999</v>
       </c>
       <c r="M26" s="15">
         <v>0.8971</v>
       </c>
       <c r="N26" s="15"/>
-      <c r="O26" s="15"/>
-      <c r="P26" s="15"/>
+      <c r="O26" s="15">
+        <v>4450</v>
+      </c>
+      <c r="P26" s="15" t="s">
+        <v>55</v>
+      </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E27" s="15">
         <v>10080004145</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J27" s="15"/>
       <c r="K27" s="15">
         <v>1.24</v>
       </c>
       <c r="L27" s="15">
         <v>0.9565</v>
       </c>
       <c r="M27" s="15">
         <v>0.92398</v>
       </c>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E28" s="15">
         <v>10080018481</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I28" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J28" s="15">
         <v>300</v>
       </c>
       <c r="K28" s="15">
         <v>1.41</v>
       </c>
       <c r="L28" s="15">
         <v>1.06</v>
       </c>
       <c r="M28" s="15">
         <v>1.02</v>
       </c>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E29" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I29" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J29" s="15"/>
       <c r="K29" s="15">
         <v>1.66</v>
       </c>
       <c r="L29" s="15">
         <v>1.36</v>
       </c>
       <c r="M29" s="15">
         <v>1.31</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E30" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>30</v>
       </c>
       <c r="K30" s="15">
         <v>1.73</v>
       </c>
       <c r="L30" s="15">
         <v>1.45</v>
       </c>
       <c r="M30" s="15">
         <v>1.39</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J31" s="15">
         <v>300</v>
       </c>
       <c r="K31" s="15">
         <v>2.54</v>
       </c>
       <c r="L31" s="15">
         <v>2.37</v>
       </c>
       <c r="M31" s="15">
         <v>2.21</v>
       </c>
       <c r="N31" s="15">
-        <v>1491</v>
+        <v>1283</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E32" s="15">
         <v>10080006180</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J32" s="15">
         <v>300</v>
       </c>
       <c r="K32" s="15">
-        <v>1.31</v>
+        <v>1.41</v>
       </c>
       <c r="L32" s="15">
-        <v>1.26</v>
+        <v>1.32</v>
       </c>
       <c r="M32" s="15">
-        <v>1.18</v>
+        <v>1.23</v>
       </c>
       <c r="N32" s="15">
-        <v>1563</v>
+        <v>8343</v>
       </c>
       <c r="O32" s="15">
-        <v>7400</v>
-[...1 lines deleted...]
-      <c r="P32" s="15"/>
+        <v>9100</v>
+      </c>
+      <c r="P32" s="15" t="s">
+        <v>55</v>
+      </c>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15">
         <v>1.61</v>
       </c>
       <c r="L33" s="15">
         <v>1.51</v>
       </c>
       <c r="M33" s="15">
         <v>1.41</v>
       </c>
       <c r="N33" s="15">
         <v>1</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E34" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
         <v>2.7</v>
       </c>
       <c r="L34" s="15">
         <v>2.21</v>
       </c>
       <c r="M34" s="15">
         <v>2.12</v>
       </c>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E35" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>20</v>
       </c>
       <c r="K35" s="15">
         <v>2.99</v>
       </c>
       <c r="L35" s="15">
         <v>2.51</v>
       </c>
       <c r="M35" s="15">
         <v>2.41</v>
       </c>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J36" s="15"/>
       <c r="K36" s="15">
         <v>3.56</v>
       </c>
       <c r="L36" s="15">
         <v>3.34</v>
       </c>
       <c r="M36" s="15">
         <v>3.11</v>
       </c>
       <c r="N36" s="15">
-        <v>677</v>
+        <v>484</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E37" s="15">
         <v>10080006185</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I37" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>2.58</v>
       </c>
       <c r="L37" s="15">
         <v>2.49</v>
       </c>
       <c r="M37" s="15">
         <v>2.32</v>
       </c>
-      <c r="N37" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N37" s="15">
+        <v>1980</v>
+      </c>
+      <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E38" s="15">
         <v>10080049251</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I38" s="15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J38" s="15">
         <v>200</v>
       </c>
       <c r="K38" s="15">
         <v>3.3</v>
       </c>
       <c r="L38" s="15">
         <v>2.25</v>
       </c>
       <c r="M38" s="15">
         <v>2.05</v>
       </c>
       <c r="N38" s="15">
-        <v>4932</v>
-[...2 lines deleted...]
-      <c r="P38" s="15"/>
+        <v>6477</v>
+      </c>
+      <c r="O38" s="15">
+        <v>7600</v>
+      </c>
+      <c r="P38" s="15" t="s">
+        <v>55</v>
+      </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E39" s="15">
         <v>10080031401</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>200</v>
       </c>
       <c r="K39" s="15">
         <v>1.47</v>
       </c>
       <c r="L39" s="15">
         <v>1.38</v>
       </c>
       <c r="M39" s="15">
         <v>1.29</v>
       </c>
-      <c r="N39" s="15"/>
+      <c r="N39" s="15">
+        <v>1080</v>
+      </c>
       <c r="O39" s="15">
-        <v>1305</v>
-[...1 lines deleted...]
-      <c r="P39" s="15"/>
+        <v>1080</v>
+      </c>
+      <c r="P39" s="15" t="s">
+        <v>55</v>
+      </c>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E40" s="15">
         <v>10080004146</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>100</v>
       </c>
       <c r="K40" s="15">
         <v>1.24</v>
       </c>
       <c r="L40" s="15">
         <v>1.03</v>
       </c>
       <c r="M40" s="15">
         <v>0.99986</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15">
         <v>2.35</v>
       </c>
       <c r="L41" s="15">
         <v>1.93</v>
       </c>
       <c r="M41" s="15">
         <v>1.85</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E42" s="15">
         <v>10080006186</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>250</v>
       </c>
       <c r="K42" s="15">
         <v>1.61</v>
       </c>
       <c r="L42" s="15">
         <v>1.56</v>
       </c>
       <c r="M42" s="15">
         <v>1.45</v>
       </c>
-      <c r="N42" s="15"/>
+      <c r="N42" s="15">
+        <v>2283</v>
+      </c>
       <c r="O42" s="15">
-        <v>2800</v>
-[...1 lines deleted...]
-      <c r="P42" s="15"/>
+        <v>4021</v>
+      </c>
+      <c r="P42" s="15" t="s">
+        <v>55</v>
+      </c>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E43" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15">
         <v>2.99</v>
       </c>
       <c r="L43" s="15">
         <v>2.45</v>
       </c>
       <c r="M43" s="15">
         <v>2.35</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="15">
         <v>10080006187</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>150</v>
       </c>
       <c r="K44" s="15">
         <v>3.02</v>
       </c>
       <c r="L44" s="15">
         <v>2.92</v>
       </c>
       <c r="M44" s="15">
         <v>2.72</v>
       </c>
       <c r="N44" s="15">
-        <v>3374</v>
-[...3 lines deleted...]
-      </c>
+        <v>3743</v>
+      </c>
+      <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I45" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>1.91</v>
       </c>
       <c r="L45" s="15">
         <v>1.57</v>
       </c>
       <c r="M45" s="15">
         <v>1.5</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>100</v>
       </c>
       <c r="K46" s="15">
         <v>4.2</v>
       </c>
       <c r="L46" s="15">
         <v>3.44</v>
       </c>
       <c r="M46" s="15">
         <v>3.3</v>
       </c>
       <c r="N46" s="15"/>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E47" s="15">
         <v>10080049250</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>100</v>
       </c>
       <c r="K47" s="15">
         <v>2.4</v>
       </c>
       <c r="L47" s="15">
         <v>1.97</v>
       </c>
       <c r="M47" s="15">
         <v>1.89</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
@@ -2816,317 +2849,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>