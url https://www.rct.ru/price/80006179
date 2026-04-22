--- v6 (2026-04-01)
+++ v7 (2026-04-22)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>01.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -121,51 +121,51 @@
   <si>
     <t>PC-10T (IP67 500-1000cycles)</t>
   </si>
   <si>
     <t>розетка кабельная с кожухом, спц.версия IP67 (контакты залиты компаундом), 500~1000 циклов / PC-10T (IP67 500-1000cycles)</t>
   </si>
   <si>
     <t>UT-00147406</t>
   </si>
   <si>
     <t>DAFA</t>
   </si>
   <si>
     <t>KP30-10TPK</t>
   </si>
   <si>
     <t>розетка кабельная с кожухом, 10 конт. / PC-10TK (KP30-10TPK)</t>
   </si>
   <si>
     <t>10-00054447</t>
   </si>
   <si>
     <t>KAIPU</t>
   </si>
   <si>
-    <t xml:space="preserve">PC-10T DAFA, PY04-10TK POL-SUN, </t>
+    <t xml:space="preserve">L-KLS15-RCS01-PC10T KLS, PC-10T DAFA, PY04-10TK POL-SUN, </t>
   </si>
   <si>
     <t>KP30-10ZJ</t>
   </si>
   <si>
     <t>вилка приборная без кожуха, 10 конт. / PC-10ZJ (KP30-10ZJ)</t>
   </si>
   <si>
     <t>10-00054446</t>
   </si>
   <si>
     <t xml:space="preserve">PC-10Z DAFA, PY04-10ZJ POL-SUN, </t>
   </si>
   <si>
     <t>PC10C</t>
   </si>
   <si>
     <t>кожух / PC10C</t>
   </si>
   <si>
     <t>POL-SUN</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10C KAIPU, </t>
   </si>
@@ -199,273 +199,288 @@
   <si>
     <t>приборная без кожуха / PC10TB-вилка (PY04-10ZJ)</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10ZJ KAIPU, PC-10Z DAFA, </t>
   </si>
   <si>
     <t>11.08.2026</t>
   </si>
   <si>
     <t>PY04-10ZM</t>
   </si>
   <si>
     <t>приборная без кожуха, герметичный / PC10TB-вилка (PY04-10ZM) герметичный</t>
   </si>
   <si>
     <t>UT-00148030</t>
   </si>
   <si>
     <t>PY04-10TK</t>
   </si>
   <si>
     <t>розетка кабельная с кожухом / PC10TB-розетка (PY04-10TK)</t>
   </si>
   <si>
-    <t xml:space="preserve">KP30-10TPK KAIPU, PC-10T DAFA, </t>
+    <t xml:space="preserve">KP30-10TPK KAIPU, L-KLS15-RCS01-PC10T KLS, PC-10T DAFA, </t>
   </si>
   <si>
     <t>PY04-10T without cover</t>
   </si>
   <si>
     <t>розетка кабельная, без кожуха, с улучшенным контактом / PC10TB-розетка (PY04-10T without cover) с улучшенным контактом</t>
   </si>
   <si>
     <t>UT-00148031</t>
   </si>
   <si>
     <t>PC-10T</t>
   </si>
   <si>
     <t>розетка кабельная с кожухом / PC10TB-розетка (PC-10T) (PY04-10TK)</t>
   </si>
   <si>
     <t>UT-00139833</t>
   </si>
   <si>
-    <t xml:space="preserve">KP30-10TPK KAIPU, PY04-10TK POL-SUN, </t>
+    <t xml:space="preserve">KP30-10TPK KAIPU, L-KLS15-RCS01-PC10T KLS, PY04-10TK POL-SUN, </t>
   </si>
   <si>
     <t>PC19C</t>
   </si>
   <si>
     <t>кожух для серии PC (РС19ТВ) / PC19C</t>
   </si>
   <si>
     <t>PC19TB вилка</t>
   </si>
   <si>
     <t>Разъем PC19TB вилка</t>
   </si>
   <si>
     <t>10-00054470</t>
   </si>
   <si>
+    <t xml:space="preserve">L-KLS15-RCS01-PC19B KLS, PY04-19ZJ POL-SUN, </t>
+  </si>
+  <si>
     <t>PY04-19ZJ</t>
   </si>
   <si>
     <t>PC19TB вилка (PY04-19ZJ)</t>
   </si>
   <si>
+    <t xml:space="preserve">L-KLS15-RCS01-PC19B KLS, </t>
+  </si>
+  <si>
     <t>PC19TB розетка</t>
   </si>
   <si>
     <t>кабельная с кожухом / PC19TB розетка</t>
   </si>
   <si>
     <t>10-00054471</t>
   </si>
   <si>
     <t>PY04-19TK</t>
   </si>
   <si>
     <t>кабельная с кожухом / PC19TB розетка (PY04-19TK)</t>
   </si>
   <si>
     <t>PC4C</t>
   </si>
   <si>
     <t>кожух / PC4C</t>
   </si>
   <si>
     <t xml:space="preserve">PC4C KAIPU, PC4C POL-SUN, </t>
   </si>
   <si>
     <t xml:space="preserve">PC4C POL-SUN, PC4C POL-SUN, </t>
   </si>
   <si>
     <t xml:space="preserve">PC4C POL-SUN, PC4C KAIPU, </t>
   </si>
   <si>
     <t>PC4TB Вилка</t>
   </si>
   <si>
     <t>приборная без кожуха / PC4TB Вилка</t>
   </si>
   <si>
     <t>10-00054464</t>
   </si>
   <si>
+    <t xml:space="preserve">PY04-4ZJ POL-SUN, L-KLS15-RCS01-PC4B KLS, PC-4Z DAFA, PY04-4Z POL-SUN, </t>
+  </si>
+  <si>
+    <t>L-KLS15-RCS01-PC4B</t>
+  </si>
+  <si>
+    <t>вилка приборная, 4 конт., с фланцем / PC4TB Вилка (L-KLS15-RCS01-PC4B)</t>
+  </si>
+  <si>
+    <t>UT-00119836</t>
+  </si>
+  <si>
+    <t>KLS</t>
+  </si>
+  <si>
     <t xml:space="preserve">PY04-4ZJ POL-SUN, PC-4Z DAFA, PY04-4Z POL-SUN, </t>
   </si>
   <si>
-    <t>L-KLS15-RCS01-PC4B</t>
-[...10 lines deleted...]
-  <si>
     <t>PC-4Z</t>
   </si>
   <si>
     <t>приборная без кожуха / PC4TB Вилка (PC-4Z) (PY04-4Z)</t>
   </si>
   <si>
     <t>UT-00139834</t>
   </si>
   <si>
-    <t xml:space="preserve">PY04-4ZJ POL-SUN, PY04-4Z POL-SUN, </t>
+    <t xml:space="preserve">PY04-4ZJ POL-SUN, L-KLS15-RCS01-PC4B KLS, PY04-4Z POL-SUN, </t>
   </si>
   <si>
     <t>PY04-4Z</t>
   </si>
   <si>
     <t>приборная без кожуха / PC4TB Вилка (PY04-4Z)</t>
   </si>
   <si>
-    <t xml:space="preserve">PY04-4ZJ POL-SUN, PC-4Z DAFA, </t>
+    <t xml:space="preserve">PY04-4ZJ POL-SUN, L-KLS15-RCS01-PC4B KLS, PC-4Z DAFA, </t>
   </si>
   <si>
     <t>PY04-4ZM</t>
   </si>
   <si>
     <t>приборная без кожуха, герметичный / PC4TB Вилка (PY04-4ZM) герметичный</t>
   </si>
   <si>
     <t>UT-00148001</t>
   </si>
   <si>
     <t>PC4TB Розетка</t>
   </si>
   <si>
     <t>кабельная с кожухом / PC4TB Розетка</t>
   </si>
   <si>
     <t>10-00054465</t>
   </si>
   <si>
+    <t xml:space="preserve">PY04-4TK POL-SUN, L-KLS15-RCS01-PC4T KLS, PC-04T DAFA, PY04-4T POL-SUN, </t>
+  </si>
+  <si>
     <t>L-KLS15-RCS01-PC4T</t>
   </si>
   <si>
     <t>розетка на кабель, 4 конт., с кожухом / PC4TB Розетка (L-KLS15-RCS01-PC4T)</t>
   </si>
   <si>
     <t>UT-00119837</t>
   </si>
   <si>
+    <t xml:space="preserve">PY04-4TK POL-SUN, PC-04T DAFA, PY04-4T POL-SUN, </t>
+  </si>
+  <si>
     <t>PC-04T</t>
   </si>
   <si>
     <t>розетка кабельная, 4 конт., с кожухом / PC4TB Розетка (PC-04T)</t>
   </si>
   <si>
     <t>UT-00147479</t>
   </si>
   <si>
-    <t xml:space="preserve">PY04-4TK POL-SUN, PY04-4T POL-SUN, </t>
+    <t xml:space="preserve">PY04-4TK POL-SUN, L-KLS15-RCS01-PC4T KLS, PY04-4T POL-SUN, </t>
   </si>
   <si>
     <t>PY04-4T</t>
   </si>
   <si>
     <t>розетка кабельная, 4 конт., с кожухом / PC4TB Розетка (PY04-4T)</t>
   </si>
   <si>
-    <t xml:space="preserve">PY04-4TK POL-SUN, PC-04T DAFA, </t>
+    <t xml:space="preserve">PY04-4TK POL-SUN, L-KLS15-RCS01-PC4T KLS, PC-04T DAFA, </t>
   </si>
   <si>
     <t>PY04-4TK</t>
   </si>
   <si>
     <t>розетка кабельная, 4 конт., с кожухом / PC4TB Розетка (PY04-4TK)</t>
   </si>
   <si>
-    <t xml:space="preserve">PC-04T DAFA, PY04-4T POL-SUN, </t>
+    <t xml:space="preserve">L-KLS15-RCS01-PC4T KLS, PC-04T DAFA, PY04-4T POL-SUN, </t>
   </si>
   <si>
     <t>PC7C</t>
   </si>
   <si>
     <t>кожух / PC7C</t>
   </si>
   <si>
     <t>PC7TB Вилка</t>
   </si>
   <si>
     <t>Разъем PC7TB Вилка</t>
   </si>
   <si>
     <t>10-00054466</t>
   </si>
   <si>
     <t>PY04-7Z</t>
   </si>
   <si>
     <t>PC7TB Вилка (PY04-7Z)</t>
   </si>
   <si>
     <t>PC7TB Розетка</t>
   </si>
   <si>
     <t>Разъем PC7TB Розетка</t>
   </si>
   <si>
     <t>10-00054467</t>
   </si>
   <si>
     <t>PY04-7T</t>
   </si>
   <si>
     <t>кабельная с кожухом / PC7TB Розетка (PY04-7T)</t>
   </si>
   <si>
     <t>PY04-4ZJ</t>
   </si>
   <si>
     <t>Разъем PY04-4ZJ</t>
   </si>
   <si>
     <t>10-00054387</t>
   </si>
   <si>
-    <t xml:space="preserve">PC-4Z DAFA, PY04-4Z POL-SUN, </t>
+    <t xml:space="preserve">L-KLS15-RCS01-PC4B KLS, PC-4Z DAFA, PY04-4Z POL-SUN, </t>
   </si>
   <si>
     <t>PY04-7TK</t>
   </si>
   <si>
     <t>Разъем PY04-7TK</t>
   </si>
   <si>
     <t>10-00054390</t>
   </si>
   <si>
     <t>PY04-7ZJ</t>
   </si>
   <si>
     <t>Разъем PY04-7ZJ</t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
@@ -1388,60 +1403,60 @@
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="15">
         <v>10080018480</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>43</v>
       </c>
       <c r="J12" s="15">
         <v>150</v>
       </c>
       <c r="K12" s="15">
-        <v>1.68</v>
+        <v>1.79</v>
       </c>
       <c r="L12" s="15">
-        <v>1.57</v>
+        <v>1.67</v>
       </c>
       <c r="M12" s="15">
-        <v>1.46</v>
+        <v>1.56</v>
       </c>
       <c r="N12" s="15">
-        <v>1160</v>
+        <v>751</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="15"/>
@@ -1473,95 +1488,95 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>6.16</v>
       </c>
       <c r="L14" s="15">
         <v>4.1</v>
       </c>
       <c r="M14" s="15">
         <v>3.72</v>
       </c>
       <c r="N14" s="15">
-        <v>620</v>
+        <v>830</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="15">
         <v>10080006188</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="J15" s="15">
         <v>200</v>
       </c>
       <c r="K15" s="15">
         <v>1.89</v>
       </c>
       <c r="L15" s="15">
         <v>1.77</v>
       </c>
       <c r="M15" s="15">
         <v>1.65</v>
       </c>
       <c r="N15" s="15">
-        <v>7691</v>
+        <v>9006</v>
       </c>
       <c r="O15" s="15">
-        <v>7000</v>
+        <v>8200</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>42</v>
       </c>
@@ -1593,55 +1608,53 @@
         <v>60</v>
       </c>
       <c r="E17" s="15">
         <v>10080006189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="J17" s="15">
         <v>100</v>
       </c>
       <c r="K17" s="15">
         <v>3.55</v>
       </c>
       <c r="L17" s="15">
         <v>3.32</v>
       </c>
       <c r="M17" s="15">
         <v>3.09</v>
       </c>
-      <c r="N17" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N17" s="15"/>
       <c r="O17" s="15">
-        <v>11700</v>
+        <v>7801</v>
       </c>
       <c r="P17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>42</v>
       </c>
@@ -1674,90 +1687,90 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>68</v>
       </c>
       <c r="J19" s="15">
         <v>100</v>
       </c>
       <c r="K19" s="15">
         <v>5.38</v>
       </c>
       <c r="L19" s="15">
         <v>5.04</v>
       </c>
       <c r="M19" s="15">
         <v>4.7</v>
       </c>
       <c r="N19" s="15">
-        <v>730</v>
+        <v>621</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="15">
         <v>10080052075</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>100</v>
       </c>
       <c r="K20" s="15">
-        <v>2.26</v>
+        <v>2.47</v>
       </c>
       <c r="L20" s="15">
-        <v>2.12</v>
+        <v>2.31</v>
       </c>
       <c r="M20" s="15">
-        <v>1.97</v>
+        <v>2.15</v>
       </c>
       <c r="N20" s="15">
-        <v>335</v>
+        <v>440</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="15">
         <v>10080004144</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15"/>
@@ -1775,1016 +1788,1020 @@
       </c>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="I22" s="15"/>
+      <c r="I22" s="15" t="s">
+        <v>74</v>
+      </c>
       <c r="J22" s="15"/>
       <c r="K22" s="15">
         <v>3.72</v>
       </c>
       <c r="L22" s="15">
         <v>3.05</v>
       </c>
       <c r="M22" s="15">
         <v>2.93</v>
       </c>
       <c r="N22" s="15"/>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E23" s="15">
         <v>10080006190</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="I23" s="15"/>
+      <c r="I23" s="15" t="s">
+        <v>77</v>
+      </c>
       <c r="J23" s="15">
         <v>150</v>
       </c>
       <c r="K23" s="15">
         <v>2.65</v>
       </c>
       <c r="L23" s="15">
         <v>2.48</v>
       </c>
       <c r="M23" s="15">
         <v>2.31</v>
       </c>
       <c r="N23" s="15">
-        <v>767</v>
+        <v>805</v>
       </c>
       <c r="O23" s="15">
-        <v>305</v>
+        <v>350</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E24" s="15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15">
         <v>6.07</v>
       </c>
       <c r="L24" s="15">
         <v>4.98</v>
       </c>
       <c r="M24" s="15">
         <v>4.78</v>
       </c>
       <c r="N24" s="15"/>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E25" s="15">
         <v>10080006191</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>60</v>
       </c>
       <c r="K25" s="15">
         <v>4.68</v>
       </c>
       <c r="L25" s="15">
         <v>4.38</v>
       </c>
       <c r="M25" s="15">
         <v>4.08</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15">
-        <v>603</v>
+        <v>693</v>
       </c>
       <c r="P25" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E26" s="15">
         <v>10080010702</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I26" s="15" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
-        <v>1.03</v>
+        <v>1.27</v>
       </c>
       <c r="L26" s="15">
-        <v>0.9625899999999999</v>
+        <v>1.19</v>
       </c>
       <c r="M26" s="15">
-        <v>0.8971</v>
+        <v>1.11</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>4450</v>
+        <v>4300</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E27" s="15">
         <v>10080004145</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J27" s="15"/>
       <c r="K27" s="15">
         <v>1.24</v>
       </c>
       <c r="L27" s="15">
         <v>0.9565</v>
       </c>
       <c r="M27" s="15">
         <v>0.92398</v>
       </c>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E28" s="15">
         <v>10080018481</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I28" s="15" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J28" s="15">
         <v>300</v>
       </c>
       <c r="K28" s="15">
         <v>1.41</v>
       </c>
       <c r="L28" s="15">
         <v>1.06</v>
       </c>
       <c r="M28" s="15">
         <v>1.02</v>
       </c>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E29" s="15" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I29" s="15" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="J29" s="15"/>
       <c r="K29" s="15">
         <v>1.66</v>
       </c>
       <c r="L29" s="15">
         <v>1.36</v>
       </c>
       <c r="M29" s="15">
         <v>1.31</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E30" s="15" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="I30" s="15"/>
+        <v>95</v>
+      </c>
+      <c r="I30" s="15" t="s">
+        <v>96</v>
+      </c>
       <c r="J30" s="15">
         <v>30</v>
       </c>
       <c r="K30" s="15">
         <v>1.73</v>
       </c>
       <c r="L30" s="15">
         <v>1.45</v>
       </c>
       <c r="M30" s="15">
         <v>1.39</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="J31" s="15">
         <v>300</v>
       </c>
       <c r="K31" s="15">
         <v>2.54</v>
       </c>
       <c r="L31" s="15">
         <v>2.37</v>
       </c>
       <c r="M31" s="15">
         <v>2.21</v>
       </c>
       <c r="N31" s="15">
-        <v>1283</v>
+        <v>1196</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E32" s="15">
         <v>10080006180</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="15" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="J32" s="15">
         <v>300</v>
       </c>
       <c r="K32" s="15">
-        <v>1.41</v>
+        <v>1.52</v>
       </c>
       <c r="L32" s="15">
+        <v>1.42</v>
+      </c>
+      <c r="M32" s="15">
         <v>1.32</v>
       </c>
-      <c r="M32" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="N32" s="15">
-        <v>8343</v>
+        <v>6889</v>
       </c>
       <c r="O32" s="15">
-        <v>9100</v>
+        <v>8450</v>
       </c>
       <c r="P32" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15">
         <v>1.61</v>
       </c>
       <c r="L33" s="15">
         <v>1.51</v>
       </c>
       <c r="M33" s="15">
         <v>1.41</v>
       </c>
       <c r="N33" s="15">
         <v>1</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E34" s="15" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="I34" s="15"/>
+      <c r="I34" s="15" t="s">
+        <v>110</v>
+      </c>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
         <v>2.7</v>
       </c>
       <c r="L34" s="15">
         <v>2.21</v>
       </c>
       <c r="M34" s="15">
         <v>2.12</v>
       </c>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="E35" s="15" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="I35" s="15"/>
+        <v>95</v>
+      </c>
+      <c r="I35" s="15" t="s">
+        <v>114</v>
+      </c>
       <c r="J35" s="15">
         <v>20</v>
       </c>
       <c r="K35" s="15">
         <v>2.99</v>
       </c>
       <c r="L35" s="15">
         <v>2.51</v>
       </c>
       <c r="M35" s="15">
         <v>2.41</v>
       </c>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="J36" s="15"/>
       <c r="K36" s="15">
         <v>3.56</v>
       </c>
       <c r="L36" s="15">
         <v>3.34</v>
       </c>
       <c r="M36" s="15">
         <v>3.11</v>
       </c>
       <c r="N36" s="15">
-        <v>484</v>
+        <v>549</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="E37" s="15">
         <v>10080006185</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I37" s="15" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
-        <v>2.58</v>
+        <v>2.82</v>
       </c>
       <c r="L37" s="15">
-        <v>2.49</v>
+        <v>2.64</v>
       </c>
       <c r="M37" s="15">
-        <v>2.32</v>
+        <v>2.45</v>
       </c>
       <c r="N37" s="15">
-        <v>1980</v>
+        <v>2269</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="E38" s="15">
         <v>10080049251</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I38" s="15" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="J38" s="15">
         <v>200</v>
       </c>
       <c r="K38" s="15">
         <v>3.3</v>
       </c>
       <c r="L38" s="15">
         <v>2.25</v>
       </c>
       <c r="M38" s="15">
         <v>2.05</v>
       </c>
       <c r="N38" s="15">
-        <v>6477</v>
+        <v>3590</v>
       </c>
       <c r="O38" s="15">
-        <v>7600</v>
+        <v>6300</v>
       </c>
       <c r="P38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="E39" s="15">
         <v>10080031401</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>200</v>
       </c>
       <c r="K39" s="15">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="L39" s="15">
-        <v>1.38</v>
+        <v>1.46</v>
       </c>
       <c r="M39" s="15">
-        <v>1.29</v>
+        <v>1.36</v>
       </c>
       <c r="N39" s="15">
-        <v>1080</v>
+        <v>899</v>
       </c>
       <c r="O39" s="15">
-        <v>1080</v>
+        <v>930</v>
       </c>
       <c r="P39" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="E40" s="15">
         <v>10080004146</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>100</v>
       </c>
       <c r="K40" s="15">
         <v>1.24</v>
       </c>
       <c r="L40" s="15">
         <v>1.03</v>
       </c>
       <c r="M40" s="15">
         <v>0.99986</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15">
         <v>2.35</v>
       </c>
       <c r="L41" s="15">
         <v>1.93</v>
       </c>
       <c r="M41" s="15">
         <v>1.85</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="E42" s="15">
         <v>10080006186</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>250</v>
       </c>
       <c r="K42" s="15">
-        <v>1.61</v>
+        <v>1.86</v>
       </c>
       <c r="L42" s="15">
-        <v>1.56</v>
+        <v>1.74</v>
       </c>
       <c r="M42" s="15">
-        <v>1.45</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.62</v>
+      </c>
+      <c r="N42" s="15"/>
+      <c r="O42" s="15"/>
       <c r="P42" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="E43" s="15" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15">
         <v>2.99</v>
       </c>
       <c r="L43" s="15">
         <v>2.45</v>
       </c>
       <c r="M43" s="15">
         <v>2.35</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E44" s="15">
         <v>10080006187</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>150</v>
       </c>
       <c r="K44" s="15">
-        <v>3.02</v>
+        <v>3.49</v>
       </c>
       <c r="L44" s="15">
-        <v>2.92</v>
+        <v>3.27</v>
       </c>
       <c r="M44" s="15">
-        <v>2.72</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.04</v>
+      </c>
+      <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I45" s="15" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>1.91</v>
       </c>
       <c r="L45" s="15">
         <v>1.57</v>
       </c>
       <c r="M45" s="15">
         <v>1.5</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>100</v>
       </c>
       <c r="K46" s="15">
         <v>4.2</v>
       </c>
       <c r="L46" s="15">
         <v>3.44</v>
       </c>
       <c r="M46" s="15">
         <v>3.3</v>
       </c>
       <c r="N46" s="15"/>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E47" s="15">
         <v>10080049250</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>100</v>
       </c>
       <c r="K47" s="15">
         <v>2.4</v>
       </c>
       <c r="L47" s="15">
         <v>1.97</v>
       </c>
       <c r="M47" s="15">
         <v>1.89</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
@@ -2849,317 +2866,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>