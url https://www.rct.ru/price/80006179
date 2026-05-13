--- v7 (2026-04-22)
+++ v8 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1325,139 +1325,137 @@
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
-        <v>5.42</v>
+        <v>5.73</v>
       </c>
       <c r="L10" s="15">
-        <v>3.62</v>
+        <v>3.83</v>
       </c>
       <c r="M10" s="15">
-        <v>3.29</v>
+        <v>3.48</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="15">
         <v>100</v>
       </c>
       <c r="K11" s="15">
-        <v>2.97</v>
+        <v>3.14</v>
       </c>
       <c r="L11" s="15">
-        <v>1.98</v>
+        <v>2.09</v>
       </c>
       <c r="M11" s="15">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="15">
         <v>10080018480</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>43</v>
       </c>
       <c r="J12" s="15">
         <v>150</v>
       </c>
       <c r="K12" s="15">
         <v>1.79</v>
       </c>
       <c r="L12" s="15">
         <v>1.67</v>
       </c>
       <c r="M12" s="15">
         <v>1.56</v>
       </c>
-      <c r="N12" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
@@ -1488,95 +1486,95 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>6.16</v>
       </c>
       <c r="L14" s="15">
         <v>4.1</v>
       </c>
       <c r="M14" s="15">
         <v>3.72</v>
       </c>
       <c r="N14" s="15">
-        <v>830</v>
+        <v>796</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="15">
         <v>10080006188</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="J15" s="15">
         <v>200</v>
       </c>
       <c r="K15" s="15">
         <v>1.89</v>
       </c>
       <c r="L15" s="15">
         <v>1.77</v>
       </c>
       <c r="M15" s="15">
         <v>1.65</v>
       </c>
       <c r="N15" s="15">
-        <v>9006</v>
+        <v>5948</v>
       </c>
       <c r="O15" s="15">
-        <v>8200</v>
+        <v>7100</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>42</v>
       </c>
@@ -1610,51 +1608,51 @@
       <c r="E17" s="15">
         <v>10080006189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="J17" s="15">
         <v>100</v>
       </c>
       <c r="K17" s="15">
         <v>3.55</v>
       </c>
       <c r="L17" s="15">
         <v>3.32</v>
       </c>
       <c r="M17" s="15">
         <v>3.09</v>
       </c>
       <c r="N17" s="15"/>
       <c r="O17" s="15">
-        <v>7801</v>
+        <v>7906</v>
       </c>
       <c r="P17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>42</v>
       </c>
@@ -1687,90 +1685,90 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>68</v>
       </c>
       <c r="J19" s="15">
         <v>100</v>
       </c>
       <c r="K19" s="15">
         <v>5.38</v>
       </c>
       <c r="L19" s="15">
         <v>5.04</v>
       </c>
       <c r="M19" s="15">
         <v>4.7</v>
       </c>
       <c r="N19" s="15">
-        <v>621</v>
+        <v>92</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="15">
         <v>10080052075</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>100</v>
       </c>
       <c r="K20" s="15">
         <v>2.47</v>
       </c>
       <c r="L20" s="15">
         <v>2.31</v>
       </c>
       <c r="M20" s="15">
         <v>2.15</v>
       </c>
       <c r="N20" s="15">
-        <v>440</v>
+        <v>365</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="15">
         <v>10080004144</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15"/>
@@ -1840,55 +1838,53 @@
         <v>76</v>
       </c>
       <c r="E23" s="15">
         <v>10080006190</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J23" s="15">
         <v>150</v>
       </c>
       <c r="K23" s="15">
         <v>2.65</v>
       </c>
       <c r="L23" s="15">
         <v>2.48</v>
       </c>
       <c r="M23" s="15">
         <v>2.31</v>
       </c>
-      <c r="N23" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N23" s="15"/>
       <c r="O23" s="15">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>80</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>47</v>
       </c>
@@ -1920,94 +1916,94 @@
         <v>82</v>
       </c>
       <c r="E25" s="15">
         <v>10080006191</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>60</v>
       </c>
       <c r="K25" s="15">
         <v>4.68</v>
       </c>
       <c r="L25" s="15">
         <v>4.38</v>
       </c>
       <c r="M25" s="15">
         <v>4.08</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="P25" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="15">
         <v>10080010702</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>85</v>
       </c>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
         <v>1.27</v>
       </c>
       <c r="L26" s="15">
         <v>1.19</v>
       </c>
       <c r="M26" s="15">
         <v>1.11</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>4300</v>
+        <v>4200</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="15">
         <v>10080004145</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
@@ -2157,95 +2153,95 @@
       </c>
       <c r="E31" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>100</v>
       </c>
       <c r="J31" s="15">
         <v>300</v>
       </c>
       <c r="K31" s="15">
         <v>2.54</v>
       </c>
       <c r="L31" s="15">
         <v>2.37</v>
       </c>
       <c r="M31" s="15">
         <v>2.21</v>
       </c>
       <c r="N31" s="15">
-        <v>1196</v>
+        <v>1404</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="15">
         <v>10080006180</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>103</v>
       </c>
       <c r="J32" s="15">
         <v>300</v>
       </c>
       <c r="K32" s="15">
         <v>1.52</v>
       </c>
       <c r="L32" s="15">
         <v>1.42</v>
       </c>
       <c r="M32" s="15">
         <v>1.32</v>
       </c>
       <c r="N32" s="15">
-        <v>6889</v>
+        <v>3853</v>
       </c>
       <c r="O32" s="15">
-        <v>8450</v>
+        <v>8580</v>
       </c>
       <c r="P32" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>42</v>
       </c>
@@ -2354,179 +2350,179 @@
       <c r="D36" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>118</v>
       </c>
       <c r="J36" s="15"/>
       <c r="K36" s="15">
         <v>3.56</v>
       </c>
       <c r="L36" s="15">
         <v>3.34</v>
       </c>
       <c r="M36" s="15">
         <v>3.11</v>
       </c>
       <c r="N36" s="15">
-        <v>549</v>
+        <v>503</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E37" s="15">
         <v>10080006185</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>121</v>
       </c>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>2.82</v>
       </c>
       <c r="L37" s="15">
         <v>2.64</v>
       </c>
       <c r="M37" s="15">
         <v>2.45</v>
       </c>
       <c r="N37" s="15">
-        <v>2269</v>
+        <v>1239</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E38" s="15">
         <v>10080049251</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>124</v>
       </c>
       <c r="J38" s="15">
         <v>200</v>
       </c>
       <c r="K38" s="15">
         <v>3.3</v>
       </c>
       <c r="L38" s="15">
         <v>2.25</v>
       </c>
       <c r="M38" s="15">
         <v>2.05</v>
       </c>
       <c r="N38" s="15">
-        <v>3590</v>
+        <v>1536</v>
       </c>
       <c r="O38" s="15">
-        <v>6300</v>
+        <v>7500</v>
       </c>
       <c r="P38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E39" s="15">
         <v>10080031401</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>200</v>
       </c>
       <c r="K39" s="15">
         <v>1.56</v>
       </c>
       <c r="L39" s="15">
         <v>1.46</v>
       </c>
       <c r="M39" s="15">
         <v>1.36</v>
       </c>
       <c r="N39" s="15">
-        <v>899</v>
+        <v>1050</v>
       </c>
       <c r="O39" s="15">
-        <v>930</v>
+        <v>1050</v>
       </c>
       <c r="P39" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="15">
         <v>10080004146</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>34</v>
       </c>
@@ -2593,52 +2589,56 @@
       </c>
       <c r="D42" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E42" s="15">
         <v>10080006186</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>250</v>
       </c>
       <c r="K42" s="15">
         <v>1.86</v>
       </c>
       <c r="L42" s="15">
         <v>1.74</v>
       </c>
       <c r="M42" s="15">
         <v>1.62</v>
       </c>
-      <c r="N42" s="15"/>
-      <c r="O42" s="15"/>
+      <c r="N42" s="15">
+        <v>261</v>
+      </c>
+      <c r="O42" s="15">
+        <v>9600</v>
+      </c>
       <c r="P42" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I43" s="15"/>
@@ -2668,51 +2668,53 @@
       <c r="D44" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="15">
         <v>10080006187</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>150</v>
       </c>
       <c r="K44" s="15">
         <v>3.49</v>
       </c>
       <c r="L44" s="15">
         <v>3.27</v>
       </c>
       <c r="M44" s="15">
         <v>3.04</v>
       </c>
       <c r="N44" s="15"/>
-      <c r="O44" s="15"/>
+      <c r="O44" s="15">
+        <v>6300</v>
+      </c>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I45" s="15" t="s">
         <v>140</v>
       </c>