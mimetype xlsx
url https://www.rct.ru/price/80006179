--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -181,51 +181,51 @@
   <si>
     <t>Talenly</t>
   </si>
   <si>
     <t>PC-10Z</t>
   </si>
   <si>
     <t>приборная без кожуха / PC10TB-вилка (PC-10Z) (PY04-10ZJ)</t>
   </si>
   <si>
     <t>UT-00139832</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10ZJ KAIPU, PY04-10ZJ POL-SUN, </t>
   </si>
   <si>
     <t>PY04-10ZJ</t>
   </si>
   <si>
     <t>приборная без кожуха / PC10TB-вилка (PY04-10ZJ)</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10ZJ KAIPU, PC-10Z DAFA, </t>
   </si>
   <si>
-    <t>11.08.2026</t>
+    <t>23.08.2026</t>
   </si>
   <si>
     <t>PY04-10ZM</t>
   </si>
   <si>
     <t>приборная без кожуха, герметичный / PC10TB-вилка (PY04-10ZM) герметичный</t>
   </si>
   <si>
     <t>UT-00148030</t>
   </si>
   <si>
     <t>PY04-10TK</t>
   </si>
   <si>
     <t>розетка кабельная с кожухом / PC10TB-розетка (PY04-10TK)</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10TPK KAIPU, L-KLS15-RCS01-PC10T KLS, PC-10T DAFA, </t>
   </si>
   <si>
     <t>PY04-10T without cover</t>
   </si>
   <si>
     <t>розетка кабельная, без кожуха, с улучшенным контактом / PC10TB-розетка (PY04-10T without cover) с улучшенным контактом</t>
   </si>
@@ -1325,96 +1325,96 @@
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
-        <v>5.73</v>
+        <v>6</v>
       </c>
       <c r="L10" s="15">
-        <v>3.83</v>
+        <v>4.01</v>
       </c>
       <c r="M10" s="15">
-        <v>3.48</v>
+        <v>3.64</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="15">
         <v>100</v>
       </c>
       <c r="K11" s="15">
-        <v>3.14</v>
+        <v>3.29</v>
       </c>
       <c r="L11" s="15">
-        <v>2.09</v>
+        <v>2.19</v>
       </c>
       <c r="M11" s="15">
-        <v>1.9</v>
+        <v>1.99</v>
       </c>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="15">
         <v>10080018480</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>42</v>
       </c>
@@ -1486,95 +1486,95 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>6.16</v>
       </c>
       <c r="L14" s="15">
         <v>4.1</v>
       </c>
       <c r="M14" s="15">
         <v>3.72</v>
       </c>
       <c r="N14" s="15">
-        <v>796</v>
+        <v>850</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="15">
         <v>10080006188</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="J15" s="15">
         <v>200</v>
       </c>
       <c r="K15" s="15">
         <v>1.89</v>
       </c>
       <c r="L15" s="15">
         <v>1.77</v>
       </c>
       <c r="M15" s="15">
         <v>1.65</v>
       </c>
       <c r="N15" s="15">
-        <v>5948</v>
+        <v>4635</v>
       </c>
       <c r="O15" s="15">
-        <v>7100</v>
+        <v>6000</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>42</v>
       </c>
@@ -1608,51 +1608,51 @@
       <c r="E17" s="15">
         <v>10080006189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="J17" s="15">
         <v>100</v>
       </c>
       <c r="K17" s="15">
         <v>3.55</v>
       </c>
       <c r="L17" s="15">
         <v>3.32</v>
       </c>
       <c r="M17" s="15">
         <v>3.09</v>
       </c>
       <c r="N17" s="15"/>
       <c r="O17" s="15">
-        <v>7906</v>
+        <v>8399</v>
       </c>
       <c r="P17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>42</v>
       </c>
@@ -1685,90 +1685,90 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>68</v>
       </c>
       <c r="J19" s="15">
         <v>100</v>
       </c>
       <c r="K19" s="15">
         <v>5.38</v>
       </c>
       <c r="L19" s="15">
         <v>5.04</v>
       </c>
       <c r="M19" s="15">
         <v>4.7</v>
       </c>
       <c r="N19" s="15">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="15">
         <v>10080052075</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>100</v>
       </c>
       <c r="K20" s="15">
         <v>2.47</v>
       </c>
       <c r="L20" s="15">
         <v>2.31</v>
       </c>
       <c r="M20" s="15">
         <v>2.15</v>
       </c>
       <c r="N20" s="15">
-        <v>365</v>
+        <v>332</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="15">
         <v>10080004144</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15"/>
@@ -1838,53 +1838,55 @@
         <v>76</v>
       </c>
       <c r="E23" s="15">
         <v>10080006190</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J23" s="15">
         <v>150</v>
       </c>
       <c r="K23" s="15">
         <v>2.65</v>
       </c>
       <c r="L23" s="15">
         <v>2.48</v>
       </c>
       <c r="M23" s="15">
         <v>2.31</v>
       </c>
-      <c r="N23" s="15"/>
+      <c r="N23" s="15">
+        <v>842</v>
+      </c>
       <c r="O23" s="15">
-        <v>356</v>
+        <v>425</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>80</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>47</v>
       </c>
@@ -1916,94 +1918,94 @@
         <v>82</v>
       </c>
       <c r="E25" s="15">
         <v>10080006191</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>60</v>
       </c>
       <c r="K25" s="15">
         <v>4.68</v>
       </c>
       <c r="L25" s="15">
         <v>4.38</v>
       </c>
       <c r="M25" s="15">
         <v>4.08</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15">
-        <v>688</v>
+        <v>720</v>
       </c>
       <c r="P25" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="15">
         <v>10080010702</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>85</v>
       </c>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
         <v>1.27</v>
       </c>
       <c r="L26" s="15">
         <v>1.19</v>
       </c>
       <c r="M26" s="15">
         <v>1.11</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>4200</v>
+        <v>2756</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="15">
         <v>10080004145</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
@@ -2153,95 +2155,95 @@
       </c>
       <c r="E31" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>100</v>
       </c>
       <c r="J31" s="15">
         <v>300</v>
       </c>
       <c r="K31" s="15">
         <v>2.54</v>
       </c>
       <c r="L31" s="15">
         <v>2.37</v>
       </c>
       <c r="M31" s="15">
         <v>2.21</v>
       </c>
       <c r="N31" s="15">
-        <v>1404</v>
+        <v>1214</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="15">
         <v>10080006180</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>103</v>
       </c>
       <c r="J32" s="15">
         <v>300</v>
       </c>
       <c r="K32" s="15">
         <v>1.52</v>
       </c>
       <c r="L32" s="15">
         <v>1.42</v>
       </c>
       <c r="M32" s="15">
         <v>1.32</v>
       </c>
       <c r="N32" s="15">
-        <v>3853</v>
+        <v>2101</v>
       </c>
       <c r="O32" s="15">
-        <v>8580</v>
+        <v>10660</v>
       </c>
       <c r="P32" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>42</v>
       </c>
@@ -2350,179 +2352,179 @@
       <c r="D36" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>118</v>
       </c>
       <c r="J36" s="15"/>
       <c r="K36" s="15">
         <v>3.56</v>
       </c>
       <c r="L36" s="15">
         <v>3.34</v>
       </c>
       <c r="M36" s="15">
         <v>3.11</v>
       </c>
       <c r="N36" s="15">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E37" s="15">
         <v>10080006185</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>121</v>
       </c>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>2.82</v>
       </c>
       <c r="L37" s="15">
         <v>2.64</v>
       </c>
       <c r="M37" s="15">
         <v>2.45</v>
       </c>
       <c r="N37" s="15">
-        <v>1239</v>
+        <v>1006</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E38" s="15">
         <v>10080049251</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>124</v>
       </c>
       <c r="J38" s="15">
         <v>200</v>
       </c>
       <c r="K38" s="15">
         <v>3.3</v>
       </c>
       <c r="L38" s="15">
         <v>2.25</v>
       </c>
       <c r="M38" s="15">
         <v>2.05</v>
       </c>
       <c r="N38" s="15">
-        <v>1536</v>
+        <v>674</v>
       </c>
       <c r="O38" s="15">
-        <v>7500</v>
+        <v>7100</v>
       </c>
       <c r="P38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E39" s="15">
         <v>10080031401</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>200</v>
       </c>
       <c r="K39" s="15">
         <v>1.56</v>
       </c>
       <c r="L39" s="15">
         <v>1.46</v>
       </c>
       <c r="M39" s="15">
         <v>1.36</v>
       </c>
       <c r="N39" s="15">
-        <v>1050</v>
+        <v>1185</v>
       </c>
       <c r="O39" s="15">
-        <v>1050</v>
+        <v>1185</v>
       </c>
       <c r="P39" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="15">
         <v>10080004146</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>34</v>
       </c>
@@ -2589,55 +2591,53 @@
       </c>
       <c r="D42" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E42" s="15">
         <v>10080006186</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>250</v>
       </c>
       <c r="K42" s="15">
         <v>1.86</v>
       </c>
       <c r="L42" s="15">
         <v>1.74</v>
       </c>
       <c r="M42" s="15">
         <v>1.62</v>
       </c>
-      <c r="N42" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N42" s="15"/>
       <c r="O42" s="15">
-        <v>9600</v>
+        <v>8916</v>
       </c>
       <c r="P42" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>47</v>
       </c>
@@ -2669,51 +2669,51 @@
         <v>136</v>
       </c>
       <c r="E44" s="15">
         <v>10080006187</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>150</v>
       </c>
       <c r="K44" s="15">
         <v>3.49</v>
       </c>
       <c r="L44" s="15">
         <v>3.27</v>
       </c>
       <c r="M44" s="15">
         <v>3.04</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15">
-        <v>6300</v>
+        <v>5610</v>
       </c>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I45" s="15" t="s">
         <v>140</v>