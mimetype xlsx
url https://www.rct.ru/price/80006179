--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -181,51 +181,51 @@
   <si>
     <t>Talenly</t>
   </si>
   <si>
     <t>PC-10Z</t>
   </si>
   <si>
     <t>приборная без кожуха / PC10TB-вилка (PC-10Z) (PY04-10ZJ)</t>
   </si>
   <si>
     <t>UT-00139832</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10ZJ KAIPU, PY04-10ZJ POL-SUN, </t>
   </si>
   <si>
     <t>PY04-10ZJ</t>
   </si>
   <si>
     <t>приборная без кожуха / PC10TB-вилка (PY04-10ZJ)</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10ZJ KAIPU, PC-10Z DAFA, </t>
   </si>
   <si>
-    <t>23.08.2026</t>
+    <t>14.09.2026</t>
   </si>
   <si>
     <t>PY04-10ZM</t>
   </si>
   <si>
     <t>приборная без кожуха, герметичный / PC10TB-вилка (PY04-10ZM) герметичный</t>
   </si>
   <si>
     <t>UT-00148030</t>
   </si>
   <si>
     <t>PY04-10TK</t>
   </si>
   <si>
     <t>розетка кабельная с кожухом / PC10TB-розетка (PY04-10TK)</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10TPK KAIPU, L-KLS15-RCS01-PC10T KLS, PC-10T DAFA, </t>
   </si>
   <si>
     <t>PY04-10T without cover</t>
   </si>
   <si>
     <t>розетка кабельная, без кожуха, с улучшенным контактом / PC10TB-розетка (PY04-10T without cover) с улучшенным контактом</t>
   </si>
@@ -425,50 +425,53 @@
     <t>Разъем PC7TB Вилка</t>
   </si>
   <si>
     <t>10-00054466</t>
   </si>
   <si>
     <t>PY04-7Z</t>
   </si>
   <si>
     <t>PC7TB Вилка (PY04-7Z)</t>
   </si>
   <si>
     <t>PC7TB Розетка</t>
   </si>
   <si>
     <t>Разъем PC7TB Розетка</t>
   </si>
   <si>
     <t>10-00054467</t>
   </si>
   <si>
     <t>PY04-7T</t>
   </si>
   <si>
     <t>кабельная с кожухом / PC7TB Розетка (PY04-7T)</t>
+  </si>
+  <si>
+    <t>23.09.2026</t>
   </si>
   <si>
     <t>PY04-4ZJ</t>
   </si>
   <si>
     <t>Разъем PY04-4ZJ</t>
   </si>
   <si>
     <t>10-00054387</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS15-RCS01-PC4B KLS, PC-4Z DAFA, PY04-4Z POL-SUN, </t>
   </si>
   <si>
     <t>PY04-7TK</t>
   </si>
   <si>
     <t>Разъем PY04-7TK</t>
   </si>
   <si>
     <t>10-00054390</t>
   </si>
   <si>
     <t>PY04-7ZJ</t>
   </si>
@@ -1325,96 +1328,96 @@
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
-        <v>6</v>
+        <v>5.8</v>
       </c>
       <c r="L10" s="15">
-        <v>4.01</v>
+        <v>3.87</v>
       </c>
       <c r="M10" s="15">
-        <v>3.64</v>
+        <v>3.52</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="15">
         <v>100</v>
       </c>
       <c r="K11" s="15">
-        <v>3.29</v>
+        <v>3.18</v>
       </c>
       <c r="L11" s="15">
-        <v>2.19</v>
+        <v>2.12</v>
       </c>
       <c r="M11" s="15">
-        <v>1.99</v>
+        <v>1.93</v>
       </c>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="15">
         <v>10080018480</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>42</v>
       </c>
@@ -1486,95 +1489,95 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>6.16</v>
       </c>
       <c r="L14" s="15">
         <v>4.1</v>
       </c>
       <c r="M14" s="15">
         <v>3.72</v>
       </c>
       <c r="N14" s="15">
-        <v>850</v>
+        <v>740</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="15">
         <v>10080006188</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="J15" s="15">
         <v>200</v>
       </c>
       <c r="K15" s="15">
         <v>1.89</v>
       </c>
       <c r="L15" s="15">
         <v>1.77</v>
       </c>
       <c r="M15" s="15">
         <v>1.65</v>
       </c>
       <c r="N15" s="15">
-        <v>4635</v>
+        <v>5018</v>
       </c>
       <c r="O15" s="15">
-        <v>6000</v>
+        <v>8000</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>42</v>
       </c>
@@ -1608,51 +1611,51 @@
       <c r="E17" s="15">
         <v>10080006189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="J17" s="15">
         <v>100</v>
       </c>
       <c r="K17" s="15">
         <v>3.55</v>
       </c>
       <c r="L17" s="15">
         <v>3.32</v>
       </c>
       <c r="M17" s="15">
         <v>3.09</v>
       </c>
       <c r="N17" s="15"/>
       <c r="O17" s="15">
-        <v>8399</v>
+        <v>6964</v>
       </c>
       <c r="P17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>42</v>
       </c>
@@ -1685,90 +1688,90 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>68</v>
       </c>
       <c r="J19" s="15">
         <v>100</v>
       </c>
       <c r="K19" s="15">
         <v>5.38</v>
       </c>
       <c r="L19" s="15">
         <v>5.04</v>
       </c>
       <c r="M19" s="15">
         <v>4.7</v>
       </c>
       <c r="N19" s="15">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="15">
         <v>10080052075</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>100</v>
       </c>
       <c r="K20" s="15">
         <v>2.47</v>
       </c>
       <c r="L20" s="15">
         <v>2.31</v>
       </c>
       <c r="M20" s="15">
         <v>2.15</v>
       </c>
       <c r="N20" s="15">
-        <v>332</v>
+        <v>344</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="15">
         <v>10080004144</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15"/>
@@ -1839,54 +1842,54 @@
       </c>
       <c r="E23" s="15">
         <v>10080006190</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J23" s="15">
         <v>150</v>
       </c>
       <c r="K23" s="15">
         <v>2.65</v>
       </c>
       <c r="L23" s="15">
         <v>2.48</v>
       </c>
       <c r="M23" s="15">
         <v>2.31</v>
       </c>
       <c r="N23" s="15">
-        <v>842</v>
+        <v>711</v>
       </c>
       <c r="O23" s="15">
-        <v>425</v>
+        <v>450</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>80</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>47</v>
       </c>
@@ -1918,94 +1921,94 @@
         <v>82</v>
       </c>
       <c r="E25" s="15">
         <v>10080006191</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>60</v>
       </c>
       <c r="K25" s="15">
         <v>4.68</v>
       </c>
       <c r="L25" s="15">
         <v>4.38</v>
       </c>
       <c r="M25" s="15">
         <v>4.08</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15">
-        <v>720</v>
+        <v>801</v>
       </c>
       <c r="P25" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="15">
         <v>10080010702</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>85</v>
       </c>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
         <v>1.27</v>
       </c>
       <c r="L26" s="15">
         <v>1.19</v>
       </c>
       <c r="M26" s="15">
         <v>1.11</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>2756</v>
+        <v>3550</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="15">
         <v>10080004145</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
@@ -2155,95 +2158,93 @@
       </c>
       <c r="E31" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>100</v>
       </c>
       <c r="J31" s="15">
         <v>300</v>
       </c>
       <c r="K31" s="15">
         <v>2.54</v>
       </c>
       <c r="L31" s="15">
         <v>2.37</v>
       </c>
       <c r="M31" s="15">
         <v>2.21</v>
       </c>
       <c r="N31" s="15">
-        <v>1214</v>
+        <v>1526</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="15">
         <v>10080006180</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>103</v>
       </c>
       <c r="J32" s="15">
         <v>300</v>
       </c>
       <c r="K32" s="15">
         <v>1.52</v>
       </c>
       <c r="L32" s="15">
         <v>1.42</v>
       </c>
       <c r="M32" s="15">
         <v>1.32</v>
       </c>
-      <c r="N32" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N32" s="15"/>
       <c r="O32" s="15">
-        <v>10660</v>
+        <v>5449</v>
       </c>
       <c r="P32" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>42</v>
       </c>
@@ -2352,179 +2353,177 @@
       <c r="D36" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>118</v>
       </c>
       <c r="J36" s="15"/>
       <c r="K36" s="15">
         <v>3.56</v>
       </c>
       <c r="L36" s="15">
         <v>3.34</v>
       </c>
       <c r="M36" s="15">
         <v>3.11</v>
       </c>
       <c r="N36" s="15">
-        <v>497</v>
+        <v>516</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E37" s="15">
         <v>10080006185</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>121</v>
       </c>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>2.82</v>
       </c>
       <c r="L37" s="15">
         <v>2.64</v>
       </c>
       <c r="M37" s="15">
         <v>2.45</v>
       </c>
       <c r="N37" s="15">
-        <v>1006</v>
+        <v>236</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E38" s="15">
         <v>10080049251</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>124</v>
       </c>
       <c r="J38" s="15">
         <v>200</v>
       </c>
       <c r="K38" s="15">
         <v>3.3</v>
       </c>
       <c r="L38" s="15">
         <v>2.25</v>
       </c>
       <c r="M38" s="15">
         <v>2.05</v>
       </c>
-      <c r="N38" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N38" s="15"/>
       <c r="O38" s="15">
-        <v>7100</v>
+        <v>4293</v>
       </c>
       <c r="P38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E39" s="15">
         <v>10080031401</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>200</v>
       </c>
       <c r="K39" s="15">
         <v>1.56</v>
       </c>
       <c r="L39" s="15">
         <v>1.46</v>
       </c>
       <c r="M39" s="15">
         <v>1.36</v>
       </c>
       <c r="N39" s="15">
-        <v>1185</v>
+        <v>532</v>
       </c>
       <c r="O39" s="15">
-        <v>1185</v>
+        <v>1140</v>
       </c>
       <c r="P39" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="15">
         <v>10080004146</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>34</v>
       </c>
@@ -2580,64 +2579,64 @@
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E42" s="15">
         <v>10080006186</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
-        <v>250</v>
+        <v>25</v>
       </c>
       <c r="K42" s="15">
         <v>1.86</v>
       </c>
       <c r="L42" s="15">
         <v>1.74</v>
       </c>
       <c r="M42" s="15">
         <v>1.62</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15">
-        <v>8916</v>
+        <v>9758</v>
       </c>
       <c r="P42" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>47</v>
       </c>
@@ -2656,154 +2655,156 @@
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="15">
         <v>10080006187</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="K44" s="15">
         <v>3.49</v>
       </c>
       <c r="L44" s="15">
         <v>3.27</v>
       </c>
       <c r="M44" s="15">
         <v>3.04</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15">
-        <v>5610</v>
-[...1 lines deleted...]
-      <c r="P44" s="15"/>
+        <v>5760</v>
+      </c>
+      <c r="P44" s="15" t="s">
+        <v>137</v>
+      </c>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I45" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>1.91</v>
       </c>
       <c r="L45" s="15">
         <v>1.57</v>
       </c>
       <c r="M45" s="15">
         <v>1.5</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>100</v>
       </c>
       <c r="K46" s="15">
         <v>4.2</v>
       </c>
       <c r="L46" s="15">
         <v>3.44</v>
       </c>
       <c r="M46" s="15">
         <v>3.3</v>
       </c>
       <c r="N46" s="15"/>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E47" s="15">
         <v>10080049250</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>100</v>
       </c>
       <c r="K47" s="15">
         <v>2.4</v>
       </c>
       <c r="L47" s="15">
         <v>1.97</v>
       </c>
       <c r="M47" s="15">
         <v>1.89</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
@@ -2868,317 +2869,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>