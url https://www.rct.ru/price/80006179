--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -181,51 +181,51 @@
   <si>
     <t>Talenly</t>
   </si>
   <si>
     <t>PC-10Z</t>
   </si>
   <si>
     <t>приборная без кожуха / PC10TB-вилка (PC-10Z) (PY04-10ZJ)</t>
   </si>
   <si>
     <t>UT-00139832</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10ZJ KAIPU, PY04-10ZJ POL-SUN, </t>
   </si>
   <si>
     <t>PY04-10ZJ</t>
   </si>
   <si>
     <t>приборная без кожуха / PC10TB-вилка (PY04-10ZJ)</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10ZJ KAIPU, PC-10Z DAFA, </t>
   </si>
   <si>
-    <t>14.09.2026</t>
+    <t>05.10.2026</t>
   </si>
   <si>
     <t>PY04-10ZM</t>
   </si>
   <si>
     <t>приборная без кожуха, герметичный / PC10TB-вилка (PY04-10ZM) герметичный</t>
   </si>
   <si>
     <t>UT-00148030</t>
   </si>
   <si>
     <t>PY04-10TK</t>
   </si>
   <si>
     <t>розетка кабельная с кожухом / PC10TB-розетка (PY04-10TK)</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10TPK KAIPU, L-KLS15-RCS01-PC10T KLS, PC-10T DAFA, </t>
   </si>
   <si>
     <t>PY04-10T without cover</t>
   </si>
   <si>
     <t>розетка кабельная, без кожуха, с улучшенным контактом / PC10TB-розетка (PY04-10T without cover) с улучшенным контактом</t>
   </si>
@@ -427,51 +427,51 @@
   <si>
     <t>10-00054466</t>
   </si>
   <si>
     <t>PY04-7Z</t>
   </si>
   <si>
     <t>PC7TB Вилка (PY04-7Z)</t>
   </si>
   <si>
     <t>PC7TB Розетка</t>
   </si>
   <si>
     <t>Разъем PC7TB Розетка</t>
   </si>
   <si>
     <t>10-00054467</t>
   </si>
   <si>
     <t>PY04-7T</t>
   </si>
   <si>
     <t>кабельная с кожухом / PC7TB Розетка (PY04-7T)</t>
   </si>
   <si>
-    <t>23.09.2026</t>
+    <t>06.10.2026</t>
   </si>
   <si>
     <t>PY04-4ZJ</t>
   </si>
   <si>
     <t>Разъем PY04-4ZJ</t>
   </si>
   <si>
     <t>10-00054387</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS15-RCS01-PC4B KLS, PC-4Z DAFA, PY04-4Z POL-SUN, </t>
   </si>
   <si>
     <t>PY04-7TK</t>
   </si>
   <si>
     <t>Разъем PY04-7TK</t>
   </si>
   <si>
     <t>10-00054390</t>
   </si>
   <si>
     <t>PY04-7ZJ</t>
   </si>
@@ -1328,96 +1328,96 @@
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
-        <v>5.8</v>
+        <v>5.56</v>
       </c>
       <c r="L10" s="15">
-        <v>3.87</v>
+        <v>3.71</v>
       </c>
       <c r="M10" s="15">
-        <v>3.52</v>
+        <v>3.37</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="15">
         <v>100</v>
       </c>
       <c r="K11" s="15">
-        <v>3.18</v>
+        <v>3.04</v>
       </c>
       <c r="L11" s="15">
-        <v>2.12</v>
+        <v>2.03</v>
       </c>
       <c r="M11" s="15">
-        <v>1.93</v>
+        <v>1.85</v>
       </c>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="15">
         <v>10080018480</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>42</v>
       </c>
@@ -1489,95 +1489,95 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>6.16</v>
       </c>
       <c r="L14" s="15">
         <v>4.1</v>
       </c>
       <c r="M14" s="15">
         <v>3.72</v>
       </c>
       <c r="N14" s="15">
-        <v>740</v>
+        <v>825</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="15">
         <v>10080006188</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="J15" s="15">
-        <v>200</v>
+        <v>20</v>
       </c>
       <c r="K15" s="15">
         <v>1.89</v>
       </c>
       <c r="L15" s="15">
         <v>1.77</v>
       </c>
       <c r="M15" s="15">
         <v>1.65</v>
       </c>
       <c r="N15" s="15">
-        <v>5018</v>
+        <v>1566</v>
       </c>
       <c r="O15" s="15">
-        <v>8000</v>
+        <v>8900</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>42</v>
       </c>
@@ -1598,64 +1598,64 @@
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="15">
         <v>10080006189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="J17" s="15">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="K17" s="15">
         <v>3.55</v>
       </c>
       <c r="L17" s="15">
         <v>3.32</v>
       </c>
       <c r="M17" s="15">
         <v>3.09</v>
       </c>
       <c r="N17" s="15"/>
       <c r="O17" s="15">
-        <v>6964</v>
+        <v>6624</v>
       </c>
       <c r="P17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>42</v>
       </c>
@@ -1688,90 +1688,90 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>68</v>
       </c>
       <c r="J19" s="15">
         <v>100</v>
       </c>
       <c r="K19" s="15">
         <v>5.38</v>
       </c>
       <c r="L19" s="15">
         <v>5.04</v>
       </c>
       <c r="M19" s="15">
         <v>4.7</v>
       </c>
       <c r="N19" s="15">
-        <v>97</v>
+        <v>818</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="15">
         <v>10080052075</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>100</v>
       </c>
       <c r="K20" s="15">
         <v>2.47</v>
       </c>
       <c r="L20" s="15">
         <v>2.31</v>
       </c>
       <c r="M20" s="15">
         <v>2.15</v>
       </c>
       <c r="N20" s="15">
-        <v>344</v>
+        <v>202</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="15">
         <v>10080004144</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15"/>
@@ -1830,66 +1830,66 @@
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E23" s="15">
         <v>10080006190</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J23" s="15">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="K23" s="15">
         <v>2.65</v>
       </c>
       <c r="L23" s="15">
         <v>2.48</v>
       </c>
       <c r="M23" s="15">
         <v>2.31</v>
       </c>
       <c r="N23" s="15">
-        <v>711</v>
+        <v>506</v>
       </c>
       <c r="O23" s="15">
-        <v>450</v>
+        <v>320</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>80</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>47</v>
       </c>
@@ -1908,107 +1908,107 @@
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="15">
         <v>10080006191</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="K25" s="15">
         <v>4.68</v>
       </c>
       <c r="L25" s="15">
         <v>4.38</v>
       </c>
       <c r="M25" s="15">
         <v>4.08</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15">
-        <v>801</v>
+        <v>810</v>
       </c>
       <c r="P25" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="15">
         <v>10080010702</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>85</v>
       </c>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
         <v>1.27</v>
       </c>
       <c r="L26" s="15">
         <v>1.19</v>
       </c>
       <c r="M26" s="15">
         <v>1.11</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>3550</v>
+        <v>4473</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="15">
         <v>10080004145</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
@@ -2158,93 +2158,93 @@
       </c>
       <c r="E31" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>100</v>
       </c>
       <c r="J31" s="15">
         <v>300</v>
       </c>
       <c r="K31" s="15">
         <v>2.54</v>
       </c>
       <c r="L31" s="15">
         <v>2.37</v>
       </c>
       <c r="M31" s="15">
         <v>2.21</v>
       </c>
       <c r="N31" s="15">
-        <v>1526</v>
+        <v>1448</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="15">
         <v>10080006180</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>103</v>
       </c>
       <c r="J32" s="15">
-        <v>300</v>
+        <v>30</v>
       </c>
       <c r="K32" s="15">
         <v>1.52</v>
       </c>
       <c r="L32" s="15">
         <v>1.42</v>
       </c>
       <c r="M32" s="15">
         <v>1.32</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15">
-        <v>5449</v>
+        <v>7843</v>
       </c>
       <c r="P32" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>42</v>
       </c>
@@ -2353,177 +2353,177 @@
       <c r="D36" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>118</v>
       </c>
       <c r="J36" s="15"/>
       <c r="K36" s="15">
         <v>3.56</v>
       </c>
       <c r="L36" s="15">
         <v>3.34</v>
       </c>
       <c r="M36" s="15">
         <v>3.11</v>
       </c>
       <c r="N36" s="15">
-        <v>516</v>
+        <v>438</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E37" s="15">
         <v>10080006185</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>121</v>
       </c>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>2.82</v>
       </c>
       <c r="L37" s="15">
         <v>2.64</v>
       </c>
       <c r="M37" s="15">
         <v>2.45</v>
       </c>
-      <c r="N37" s="15">
-[...2 lines deleted...]
-      <c r="O37" s="15"/>
+      <c r="N37" s="15"/>
+      <c r="O37" s="15">
+        <v>600</v>
+      </c>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E38" s="15">
         <v>10080049251</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>124</v>
       </c>
       <c r="J38" s="15">
-        <v>200</v>
+        <v>20</v>
       </c>
       <c r="K38" s="15">
         <v>3.3</v>
       </c>
       <c r="L38" s="15">
         <v>2.25</v>
       </c>
       <c r="M38" s="15">
         <v>2.05</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15">
-        <v>4293</v>
+        <v>5096</v>
       </c>
       <c r="P38" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E39" s="15">
         <v>10080031401</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>200</v>
       </c>
       <c r="K39" s="15">
         <v>1.56</v>
       </c>
       <c r="L39" s="15">
         <v>1.46</v>
       </c>
       <c r="M39" s="15">
         <v>1.36</v>
       </c>
       <c r="N39" s="15">
-        <v>532</v>
+        <v>378</v>
       </c>
       <c r="O39" s="15">
-        <v>1140</v>
+        <v>945</v>
       </c>
       <c r="P39" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="15">
         <v>10080004146</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>34</v>
       </c>
@@ -2592,51 +2592,51 @@
         <v>131</v>
       </c>
       <c r="E42" s="15">
         <v>10080006186</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>25</v>
       </c>
       <c r="K42" s="15">
         <v>1.86</v>
       </c>
       <c r="L42" s="15">
         <v>1.74</v>
       </c>
       <c r="M42" s="15">
         <v>1.62</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15">
-        <v>9758</v>
+        <v>5558</v>
       </c>
       <c r="P42" s="15" t="s">
         <v>55</v>
       </c>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>47</v>
       </c>
@@ -2668,51 +2668,51 @@
         <v>136</v>
       </c>
       <c r="E44" s="15">
         <v>10080006187</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>15</v>
       </c>
       <c r="K44" s="15">
         <v>3.49</v>
       </c>
       <c r="L44" s="15">
         <v>3.27</v>
       </c>
       <c r="M44" s="15">
         <v>3.04</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15">
-        <v>5760</v>
+        <v>6115</v>
       </c>
       <c r="P44" s="15" t="s">
         <v>137</v>
       </c>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>42</v>
       </c>