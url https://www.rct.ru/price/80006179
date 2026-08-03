--- v11 (2026-07-13)
+++ v12 (2026-08-03)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -148,84 +148,87 @@
   <si>
     <t>KP30-10ZJ</t>
   </si>
   <si>
     <t>вилка приборная без кожуха, 10 конт. / PC-10ZJ (KP30-10ZJ)</t>
   </si>
   <si>
     <t>10-00054446</t>
   </si>
   <si>
     <t xml:space="preserve">PC-10Z DAFA, PY04-10ZJ POL-SUN, </t>
   </si>
   <si>
     <t>PC10C</t>
   </si>
   <si>
     <t>кожух / PC10C</t>
   </si>
   <si>
     <t>POL-SUN</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10C KAIPU, </t>
   </si>
   <si>
+    <t>12.11.2026</t>
+  </si>
+  <si>
     <t>PC10TB-вилка</t>
   </si>
   <si>
     <t>приборная без кожуха / PC10TB-вилка</t>
   </si>
   <si>
     <t>10-00054468</t>
   </si>
   <si>
     <t>Talenly</t>
   </si>
   <si>
     <t>PC-10Z</t>
   </si>
   <si>
     <t>приборная без кожуха / PC10TB-вилка (PC-10Z) (PY04-10ZJ)</t>
   </si>
   <si>
     <t>UT-00139832</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10ZJ KAIPU, PY04-10ZJ POL-SUN, </t>
   </si>
   <si>
     <t>PY04-10ZJ</t>
   </si>
   <si>
     <t>приборная без кожуха / PC10TB-вилка (PY04-10ZJ)</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10ZJ KAIPU, PC-10Z DAFA, </t>
   </si>
   <si>
-    <t>05.10.2026</t>
+    <t>11.10.2026</t>
   </si>
   <si>
     <t>PY04-10ZM</t>
   </si>
   <si>
     <t>приборная без кожуха, герметичный / PC10TB-вилка (PY04-10ZM) герметичный</t>
   </si>
   <si>
     <t>UT-00148030</t>
   </si>
   <si>
     <t>PY04-10TK</t>
   </si>
   <si>
     <t>розетка кабельная с кожухом / PC10TB-розетка (PY04-10TK)</t>
   </si>
   <si>
     <t xml:space="preserve">KP30-10TPK KAIPU, L-KLS15-RCS01-PC10T KLS, PC-10T DAFA, </t>
   </si>
   <si>
     <t>PY04-10T without cover</t>
   </si>
   <si>
     <t>розетка кабельная, без кожуха, с улучшенным контактом / PC10TB-розетка (PY04-10T without cover) с улучшенным контактом</t>
   </si>
@@ -280,50 +283,53 @@
   <si>
     <t>10-00054471</t>
   </si>
   <si>
     <t>PY04-19TK</t>
   </si>
   <si>
     <t>кабельная с кожухом / PC19TB розетка (PY04-19TK)</t>
   </si>
   <si>
     <t>PC4C</t>
   </si>
   <si>
     <t>кожух / PC4C</t>
   </si>
   <si>
     <t xml:space="preserve">PC4C KAIPU, PC4C POL-SUN, </t>
   </si>
   <si>
     <t xml:space="preserve">PC4C POL-SUN, PC4C POL-SUN, </t>
   </si>
   <si>
     <t xml:space="preserve">PC4C POL-SUN, PC4C KAIPU, </t>
   </si>
   <si>
+    <t>30.11.2026</t>
+  </si>
+  <si>
     <t>PC4TB Вилка</t>
   </si>
   <si>
     <t>приборная без кожуха / PC4TB Вилка</t>
   </si>
   <si>
     <t>10-00054464</t>
   </si>
   <si>
     <t xml:space="preserve">PY04-4ZJ POL-SUN, L-KLS15-RCS01-PC4B KLS, PC-4Z DAFA, PY04-4Z POL-SUN, </t>
   </si>
   <si>
     <t>L-KLS15-RCS01-PC4B</t>
   </si>
   <si>
     <t>вилка приборная, 4 конт., с фланцем / PC4TB Вилка (L-KLS15-RCS01-PC4B)</t>
   </si>
   <si>
     <t>UT-00119836</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t xml:space="preserve">PY04-4ZJ POL-SUN, PC-4Z DAFA, PY04-4Z POL-SUN, </t>
@@ -382,96 +388,99 @@
   <si>
     <t xml:space="preserve">PY04-4TK POL-SUN, PC-04T DAFA, PY04-4T POL-SUN, </t>
   </si>
   <si>
     <t>PC-04T</t>
   </si>
   <si>
     <t>розетка кабельная, 4 конт., с кожухом / PC4TB Розетка (PC-04T)</t>
   </si>
   <si>
     <t>UT-00147479</t>
   </si>
   <si>
     <t xml:space="preserve">PY04-4TK POL-SUN, L-KLS15-RCS01-PC4T KLS, PY04-4T POL-SUN, </t>
   </si>
   <si>
     <t>PY04-4T</t>
   </si>
   <si>
     <t>розетка кабельная, 4 конт., с кожухом / PC4TB Розетка (PY04-4T)</t>
   </si>
   <si>
     <t xml:space="preserve">PY04-4TK POL-SUN, L-KLS15-RCS01-PC4T KLS, PC-04T DAFA, </t>
   </si>
   <si>
+    <t>03.08.2026</t>
+  </si>
+  <si>
     <t>PY04-4TK</t>
   </si>
   <si>
     <t>розетка кабельная, 4 конт., с кожухом / PC4TB Розетка (PY04-4TK)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS15-RCS01-PC4T KLS, PC-04T DAFA, PY04-4T POL-SUN, </t>
   </si>
   <si>
     <t>PC7C</t>
   </si>
   <si>
     <t>кожух / PC7C</t>
   </si>
   <si>
     <t>PC7TB Вилка</t>
   </si>
   <si>
     <t>Разъем PC7TB Вилка</t>
   </si>
   <si>
     <t>10-00054466</t>
   </si>
   <si>
     <t>PY04-7Z</t>
   </si>
   <si>
     <t>PC7TB Вилка (PY04-7Z)</t>
   </si>
   <si>
     <t>PC7TB Розетка</t>
   </si>
   <si>
     <t>Разъем PC7TB Розетка</t>
   </si>
   <si>
     <t>10-00054467</t>
   </si>
   <si>
     <t>PY04-7T</t>
   </si>
   <si>
     <t>кабельная с кожухом / PC7TB Розетка (PY04-7T)</t>
   </si>
   <si>
-    <t>06.10.2026</t>
+    <t>19.10.2026</t>
   </si>
   <si>
     <t>PY04-4ZJ</t>
   </si>
   <si>
     <t>Разъем PY04-4ZJ</t>
   </si>
   <si>
     <t>10-00054387</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS15-RCS01-PC4B KLS, PC-4Z DAFA, PY04-4Z POL-SUN, </t>
   </si>
   <si>
     <t>PY04-7TK</t>
   </si>
   <si>
     <t>Разъем PY04-7TK</t>
   </si>
   <si>
     <t>10-00054390</t>
   </si>
   <si>
     <t>PY04-7ZJ</t>
   </si>
@@ -1328,1483 +1337,1489 @@
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
-        <v>5.56</v>
+        <v>5.37</v>
       </c>
       <c r="L10" s="15">
-        <v>3.71</v>
+        <v>3.59</v>
       </c>
       <c r="M10" s="15">
-        <v>3.37</v>
+        <v>3.26</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="15">
         <v>100</v>
       </c>
       <c r="K11" s="15">
-        <v>3.04</v>
+        <v>2.94</v>
       </c>
       <c r="L11" s="15">
-        <v>2.03</v>
+        <v>1.96</v>
       </c>
       <c r="M11" s="15">
-        <v>1.85</v>
+        <v>1.78</v>
       </c>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="15">
         <v>10080018480</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>43</v>
       </c>
       <c r="J12" s="15">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="K12" s="15">
         <v>1.79</v>
       </c>
       <c r="L12" s="15">
         <v>1.67</v>
       </c>
       <c r="M12" s="15">
         <v>1.56</v>
       </c>
       <c r="N12" s="15"/>
-      <c r="O12" s="15"/>
-      <c r="P12" s="15"/>
+      <c r="O12" s="15">
+        <v>1344</v>
+      </c>
+      <c r="P12" s="15" t="s">
+        <v>44</v>
+      </c>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D13" s="15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E13" s="15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15">
         <v>2.68</v>
       </c>
       <c r="L13" s="15">
         <v>2.2</v>
       </c>
       <c r="M13" s="15">
         <v>2.11</v>
       </c>
       <c r="N13" s="15"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E14" s="15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>6.16</v>
       </c>
       <c r="L14" s="15">
         <v>4.1</v>
       </c>
       <c r="M14" s="15">
         <v>3.72</v>
       </c>
       <c r="N14" s="15">
-        <v>825</v>
+        <v>571</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D15" s="15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E15" s="15">
         <v>10080006188</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I15" s="15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J15" s="15">
         <v>20</v>
       </c>
       <c r="K15" s="15">
-        <v>1.89</v>
+        <v>2.23</v>
       </c>
       <c r="L15" s="15">
-        <v>1.77</v>
+        <v>2.08</v>
       </c>
       <c r="M15" s="15">
-        <v>1.65</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.94</v>
+      </c>
+      <c r="N15" s="15"/>
       <c r="O15" s="15">
-        <v>8900</v>
+        <v>20592</v>
       </c>
       <c r="P15" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E16" s="15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15">
         <v>2.28</v>
       </c>
       <c r="L16" s="15">
         <v>2.13</v>
       </c>
       <c r="M16" s="15">
         <v>1.99</v>
       </c>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E17" s="15">
         <v>10080006189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I17" s="15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J17" s="15">
         <v>10</v>
       </c>
       <c r="K17" s="15">
-        <v>3.55</v>
+        <v>3.81</v>
       </c>
       <c r="L17" s="15">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="M17" s="15">
-        <v>3.09</v>
+        <v>3.31</v>
       </c>
       <c r="N17" s="15"/>
       <c r="O17" s="15">
-        <v>6624</v>
+        <v>17670</v>
       </c>
       <c r="P17" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E18" s="15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>4.42</v>
       </c>
       <c r="L18" s="15">
         <v>4.14</v>
       </c>
       <c r="M18" s="15">
         <v>3.86</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E19" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J19" s="15">
         <v>100</v>
       </c>
       <c r="K19" s="15">
         <v>5.38</v>
       </c>
       <c r="L19" s="15">
         <v>5.04</v>
       </c>
       <c r="M19" s="15">
         <v>4.7</v>
       </c>
       <c r="N19" s="15">
-        <v>818</v>
+        <v>133</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E20" s="15">
         <v>10080052075</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>100</v>
       </c>
       <c r="K20" s="15">
         <v>2.47</v>
       </c>
       <c r="L20" s="15">
         <v>2.31</v>
       </c>
       <c r="M20" s="15">
         <v>2.15</v>
       </c>
       <c r="N20" s="15">
-        <v>202</v>
+        <v>222</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E21" s="15">
         <v>10080004144</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>100</v>
       </c>
       <c r="K21" s="15">
         <v>2.57</v>
       </c>
       <c r="L21" s="15">
         <v>1.33</v>
       </c>
       <c r="M21" s="15">
         <v>1.29</v>
       </c>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E22" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I22" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J22" s="15"/>
       <c r="K22" s="15">
         <v>3.72</v>
       </c>
       <c r="L22" s="15">
         <v>3.05</v>
       </c>
       <c r="M22" s="15">
         <v>2.93</v>
       </c>
       <c r="N22" s="15"/>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="15">
         <v>10080006190</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I23" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J23" s="15">
         <v>15</v>
       </c>
       <c r="K23" s="15">
-        <v>2.65</v>
+        <v>2.85</v>
       </c>
       <c r="L23" s="15">
-        <v>2.48</v>
+        <v>2.67</v>
       </c>
       <c r="M23" s="15">
-        <v>2.31</v>
+        <v>2.49</v>
       </c>
       <c r="N23" s="15">
-        <v>506</v>
+        <v>360</v>
       </c>
       <c r="O23" s="15">
-        <v>320</v>
+        <v>610</v>
       </c>
       <c r="P23" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15">
         <v>6.07</v>
       </c>
       <c r="L24" s="15">
         <v>4.98</v>
       </c>
       <c r="M24" s="15">
         <v>4.78</v>
       </c>
       <c r="N24" s="15"/>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E25" s="15">
         <v>10080006191</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>5</v>
       </c>
       <c r="K25" s="15">
-        <v>4.68</v>
+        <v>5.24</v>
       </c>
       <c r="L25" s="15">
-        <v>4.38</v>
+        <v>4.9</v>
       </c>
       <c r="M25" s="15">
-        <v>4.08</v>
+        <v>4.57</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15">
-        <v>810</v>
+        <v>1162</v>
       </c>
       <c r="P25" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E26" s="15">
         <v>10080010702</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I26" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
         <v>1.27</v>
       </c>
       <c r="L26" s="15">
         <v>1.19</v>
       </c>
       <c r="M26" s="15">
         <v>1.11</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>4473</v>
+        <v>3281</v>
       </c>
       <c r="P26" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E27" s="15">
         <v>10080004145</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J27" s="15"/>
       <c r="K27" s="15">
         <v>1.24</v>
       </c>
       <c r="L27" s="15">
         <v>0.9565</v>
       </c>
       <c r="M27" s="15">
         <v>0.92398</v>
       </c>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080018481</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I28" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J28" s="15">
-        <v>300</v>
+        <v>30</v>
       </c>
       <c r="K28" s="15">
         <v>1.41</v>
       </c>
       <c r="L28" s="15">
         <v>1.06</v>
       </c>
       <c r="M28" s="15">
         <v>1.02</v>
       </c>
       <c r="N28" s="15"/>
-      <c r="O28" s="15"/>
-      <c r="P28" s="15"/>
+      <c r="O28" s="15">
+        <v>3650</v>
+      </c>
+      <c r="P28" s="15" t="s">
+        <v>89</v>
+      </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E29" s="15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I29" s="15" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="J29" s="15"/>
       <c r="K29" s="15">
         <v>1.66</v>
       </c>
       <c r="L29" s="15">
         <v>1.36</v>
       </c>
       <c r="M29" s="15">
         <v>1.31</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E30" s="15" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I30" s="15" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="J30" s="15">
         <v>30</v>
       </c>
       <c r="K30" s="15">
         <v>1.73</v>
       </c>
       <c r="L30" s="15">
         <v>1.45</v>
       </c>
       <c r="M30" s="15">
         <v>1.39</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="J31" s="15">
         <v>300</v>
       </c>
       <c r="K31" s="15">
         <v>2.54</v>
       </c>
       <c r="L31" s="15">
         <v>2.37</v>
       </c>
       <c r="M31" s="15">
         <v>2.21</v>
       </c>
       <c r="N31" s="15">
-        <v>1448</v>
+        <v>466</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E32" s="15">
         <v>10080006180</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="J32" s="15">
         <v>30</v>
       </c>
       <c r="K32" s="15">
         <v>1.52</v>
       </c>
       <c r="L32" s="15">
         <v>1.42</v>
       </c>
       <c r="M32" s="15">
         <v>1.32</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15">
-        <v>7843</v>
+        <v>16636</v>
       </c>
       <c r="P32" s="15" t="s">
-        <v>55</v>
+        <v>3</v>
       </c>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15">
         <v>1.61</v>
       </c>
       <c r="L33" s="15">
         <v>1.51</v>
       </c>
       <c r="M33" s="15">
         <v>1.41</v>
       </c>
       <c r="N33" s="15">
         <v>1</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E34" s="15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I34" s="15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
         <v>2.7</v>
       </c>
       <c r="L34" s="15">
         <v>2.21</v>
       </c>
       <c r="M34" s="15">
         <v>2.12</v>
       </c>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E35" s="15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="J35" s="15">
         <v>20</v>
       </c>
       <c r="K35" s="15">
         <v>2.99</v>
       </c>
       <c r="L35" s="15">
         <v>2.51</v>
       </c>
       <c r="M35" s="15">
         <v>2.41</v>
       </c>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="J36" s="15"/>
       <c r="K36" s="15">
         <v>3.56</v>
       </c>
       <c r="L36" s="15">
         <v>3.34</v>
       </c>
       <c r="M36" s="15">
         <v>3.11</v>
       </c>
-      <c r="N36" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N36" s="15"/>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E37" s="15">
         <v>10080006185</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I37" s="15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="J37" s="15">
-        <v>200</v>
+        <v>20</v>
       </c>
       <c r="K37" s="15">
         <v>2.82</v>
       </c>
       <c r="L37" s="15">
         <v>2.64</v>
       </c>
       <c r="M37" s="15">
         <v>2.45</v>
       </c>
       <c r="N37" s="15"/>
       <c r="O37" s="15">
-        <v>600</v>
-[...1 lines deleted...]
-      <c r="P37" s="15"/>
+        <v>704</v>
+      </c>
+      <c r="P37" s="15" t="s">
+        <v>124</v>
+      </c>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E38" s="15">
         <v>10080049251</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I38" s="15" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="J38" s="15">
         <v>20</v>
       </c>
       <c r="K38" s="15">
-        <v>3.3</v>
+        <v>2.69</v>
       </c>
       <c r="L38" s="15">
-        <v>2.25</v>
+        <v>2.52</v>
       </c>
       <c r="M38" s="15">
-        <v>2.05</v>
+        <v>2.34</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15">
-        <v>5096</v>
+        <v>15616</v>
       </c>
       <c r="P38" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E39" s="15">
         <v>10080031401</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>200</v>
       </c>
       <c r="K39" s="15">
         <v>1.56</v>
       </c>
       <c r="L39" s="15">
         <v>1.46</v>
       </c>
       <c r="M39" s="15">
         <v>1.36</v>
       </c>
       <c r="N39" s="15">
-        <v>378</v>
+        <v>420</v>
       </c>
       <c r="O39" s="15">
-        <v>945</v>
+        <v>1750</v>
       </c>
       <c r="P39" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E40" s="15">
         <v>10080004146</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>100</v>
       </c>
       <c r="K40" s="15">
         <v>1.24</v>
       </c>
       <c r="L40" s="15">
         <v>1.03</v>
       </c>
       <c r="M40" s="15">
         <v>0.99986</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15">
         <v>2.35</v>
       </c>
       <c r="L41" s="15">
         <v>1.93</v>
       </c>
       <c r="M41" s="15">
         <v>1.85</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E42" s="15">
         <v>10080006186</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>25</v>
       </c>
       <c r="K42" s="15">
         <v>1.86</v>
       </c>
       <c r="L42" s="15">
         <v>1.74</v>
       </c>
       <c r="M42" s="15">
         <v>1.62</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15">
-        <v>5558</v>
+        <v>11859</v>
       </c>
       <c r="P42" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E43" s="15" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15">
         <v>2.99</v>
       </c>
       <c r="L43" s="15">
         <v>2.45</v>
       </c>
       <c r="M43" s="15">
         <v>2.35</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E44" s="15">
         <v>10080006187</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>15</v>
       </c>
       <c r="K44" s="15">
         <v>3.49</v>
       </c>
       <c r="L44" s="15">
         <v>3.27</v>
       </c>
       <c r="M44" s="15">
         <v>3.04</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15">
-        <v>6115</v>
+        <v>13972</v>
       </c>
       <c r="P44" s="15" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I45" s="15" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>1.91</v>
       </c>
       <c r="L45" s="15">
         <v>1.57</v>
       </c>
       <c r="M45" s="15">
         <v>1.5</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>100</v>
       </c>
       <c r="K46" s="15">
         <v>4.2</v>
       </c>
       <c r="L46" s="15">
         <v>3.44</v>
       </c>
       <c r="M46" s="15">
         <v>3.3</v>
       </c>
       <c r="N46" s="15"/>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E47" s="15">
         <v>10080049250</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>100</v>
       </c>
       <c r="K47" s="15">
         <v>2.4</v>
       </c>
       <c r="L47" s="15">
         <v>1.97</v>
       </c>
       <c r="M47" s="15">
         <v>1.89</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
@@ -2869,317 +2884,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>