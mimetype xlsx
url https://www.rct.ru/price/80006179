--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -25,359 +25,362 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
+    <t>21.08.2026</t>
+  </si>
+  <si>
+    <t>Тел.: 8-495-795-08-05</t>
+  </si>
+  <si>
+    <t>Все цены в УЕ</t>
+  </si>
+  <si>
+    <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
+  </si>
+  <si>
+    <t>Электронная почта: info@rct.ru</t>
+  </si>
+  <si>
+    <t>http://www.rct.ru</t>
+  </si>
+  <si>
+    <t>Категории</t>
+  </si>
+  <si>
+    <t>Номенклатура</t>
+  </si>
+  <si>
+    <t>Описание</t>
+  </si>
+  <si>
+    <t>Код</t>
+  </si>
+  <si>
+    <t>Комментарий</t>
+  </si>
+  <si>
+    <t>Тип корпуса</t>
+  </si>
+  <si>
+    <t>Производитель</t>
+  </si>
+  <si>
+    <t>Аналоги</t>
+  </si>
+  <si>
+    <t>Норма отгрузки</t>
+  </si>
+  <si>
+    <t>Розница</t>
+  </si>
+  <si>
+    <t>Мелкий опт</t>
+  </si>
+  <si>
+    <t>Опт</t>
+  </si>
+  <si>
+    <t>Свободный остаток</t>
+  </si>
+  <si>
+    <t>Ожидается</t>
+  </si>
+  <si>
+    <t>Дата  поставки</t>
+  </si>
+  <si>
+    <t>MOQ</t>
+  </si>
+  <si>
+    <t>Кратность отгрузки</t>
+  </si>
+  <si>
+    <t>PC серия</t>
+  </si>
+  <si>
+    <t>PC-10T (IP67 500-1000cycles)</t>
+  </si>
+  <si>
+    <t>розетка кабельная с кожухом, спц.версия IP67 (контакты залиты компаундом), 500~1000 циклов / PC-10T (IP67 500-1000cycles)</t>
+  </si>
+  <si>
+    <t>UT-00147406</t>
+  </si>
+  <si>
+    <t>DAFA</t>
+  </si>
+  <si>
+    <t>KP30-10TPK</t>
+  </si>
+  <si>
+    <t>розетка кабельная с кожухом, 10 конт. / PC-10TK (KP30-10TPK)</t>
+  </si>
+  <si>
+    <t>10-00054447</t>
+  </si>
+  <si>
+    <t>KAIPU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L-KLS15-RCS01-PC10T KLS, PC-10T DAFA, PY04-10TK POL-SUN, </t>
+  </si>
+  <si>
+    <t>KP30-10ZJ</t>
+  </si>
+  <si>
+    <t>вилка приборная без кожуха, 10 конт. / PC-10ZJ (KP30-10ZJ)</t>
+  </si>
+  <si>
+    <t>10-00054446</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PC-10Z DAFA, PY04-10ZJ POL-SUN, </t>
+  </si>
+  <si>
+    <t>PC10C</t>
+  </si>
+  <si>
+    <t>кожух / PC10C</t>
+  </si>
+  <si>
+    <t>POL-SUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KP30-10C KAIPU, </t>
+  </si>
+  <si>
+    <t>12.11.2026</t>
+  </si>
+  <si>
+    <t>PC10TB-вилка</t>
+  </si>
+  <si>
+    <t>приборная без кожуха / PC10TB-вилка</t>
+  </si>
+  <si>
+    <t>10-00054468</t>
+  </si>
+  <si>
+    <t>Talenly</t>
+  </si>
+  <si>
+    <t>PC-10Z</t>
+  </si>
+  <si>
+    <t>приборная без кожуха / PC10TB-вилка (PC-10Z) (PY04-10ZJ)</t>
+  </si>
+  <si>
+    <t>UT-00139832</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KP30-10ZJ KAIPU, PY04-10ZJ POL-SUN, </t>
+  </si>
+  <si>
+    <t>PY04-10ZJ</t>
+  </si>
+  <si>
+    <t>приборная без кожуха / PC10TB-вилка (PY04-10ZJ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KP30-10ZJ KAIPU, PC-10Z DAFA, </t>
+  </si>
+  <si>
+    <t>11.10.2026</t>
+  </si>
+  <si>
+    <t>PY04-10ZM</t>
+  </si>
+  <si>
+    <t>приборная без кожуха, герметичный / PC10TB-вилка (PY04-10ZM) герметичный</t>
+  </si>
+  <si>
+    <t>UT-00148030</t>
+  </si>
+  <si>
+    <t>PY04-10TK</t>
+  </si>
+  <si>
+    <t>розетка кабельная с кожухом / PC10TB-розетка (PY04-10TK)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KP30-10TPK KAIPU, L-KLS15-RCS01-PC10T KLS, PC-10T DAFA, </t>
+  </si>
+  <si>
+    <t>PY04-10T without cover</t>
+  </si>
+  <si>
+    <t>розетка кабельная, без кожуха, с улучшенным контактом / PC10TB-розетка (PY04-10T without cover) с улучшенным контактом</t>
+  </si>
+  <si>
+    <t>UT-00148031</t>
+  </si>
+  <si>
+    <t>PC-10T</t>
+  </si>
+  <si>
+    <t>розетка кабельная с кожухом / PC10TB-розетка (PC-10T) (PY04-10TK)</t>
+  </si>
+  <si>
+    <t>UT-00139833</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KP30-10TPK KAIPU, L-KLS15-RCS01-PC10T KLS, PY04-10TK POL-SUN, </t>
+  </si>
+  <si>
+    <t>PC19C</t>
+  </si>
+  <si>
+    <t>кожух для серии PC (РС19ТВ) / PC19C</t>
+  </si>
+  <si>
+    <t>PC19TB вилка</t>
+  </si>
+  <si>
+    <t>Разъем PC19TB вилка</t>
+  </si>
+  <si>
+    <t>10-00054470</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L-KLS15-RCS01-PC19B KLS, PY04-19ZJ POL-SUN, </t>
+  </si>
+  <si>
+    <t>PY04-19ZJ</t>
+  </si>
+  <si>
+    <t>PC19TB вилка (PY04-19ZJ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L-KLS15-RCS01-PC19B KLS, </t>
+  </si>
+  <si>
+    <t>PC19TB розетка</t>
+  </si>
+  <si>
+    <t>кабельная с кожухом / PC19TB розетка</t>
+  </si>
+  <si>
+    <t>10-00054471</t>
+  </si>
+  <si>
+    <t>PY04-19TK</t>
+  </si>
+  <si>
+    <t>кабельная с кожухом / PC19TB розетка (PY04-19TK)</t>
+  </si>
+  <si>
+    <t>PC4C</t>
+  </si>
+  <si>
+    <t>кожух / PC4C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PC4C KAIPU, PC4C POL-SUN, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PC4C POL-SUN, PC4C POL-SUN, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PC4C POL-SUN, PC4C KAIPU, </t>
+  </si>
+  <si>
+    <t>03.01.2027</t>
+  </si>
+  <si>
+    <t>PC4TB Вилка</t>
+  </si>
+  <si>
+    <t>приборная без кожуха / PC4TB Вилка</t>
+  </si>
+  <si>
+    <t>10-00054464</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PY04-4ZJ POL-SUN, L-KLS15-RCS01-PC4B KLS, PC-4Z DAFA, PY04-4Z POL-SUN, </t>
+  </si>
+  <si>
+    <t>L-KLS15-RCS01-PC4B</t>
+  </si>
+  <si>
+    <t>вилка приборная, 4 конт., с фланцем / PC4TB Вилка (L-KLS15-RCS01-PC4B)</t>
+  </si>
+  <si>
+    <t>UT-00119836</t>
+  </si>
+  <si>
+    <t>KLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PY04-4ZJ POL-SUN, PC-4Z DAFA, PY04-4Z POL-SUN, </t>
+  </si>
+  <si>
+    <t>PC-4Z</t>
+  </si>
+  <si>
+    <t>приборная без кожуха / PC4TB Вилка (PC-4Z) (PY04-4Z)</t>
+  </si>
+  <si>
+    <t>UT-00139834</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PY04-4ZJ POL-SUN, L-KLS15-RCS01-PC4B KLS, PY04-4Z POL-SUN, </t>
+  </si>
+  <si>
+    <t>PY04-4Z</t>
+  </si>
+  <si>
+    <t>приборная без кожуха / PC4TB Вилка (PY04-4Z)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PY04-4ZJ POL-SUN, L-KLS15-RCS01-PC4B KLS, PC-4Z DAFA, </t>
+  </si>
+  <si>
     <t>31.07.2026</t>
   </si>
   <si>
-    <t>Тел.: 8-495-795-08-05</t>
-[...304 lines deleted...]
-  <si>
     <t>PY04-4ZM</t>
   </si>
   <si>
     <t>приборная без кожуха, герметичный / PC4TB Вилка (PY04-4ZM) герметичный</t>
   </si>
   <si>
     <t>UT-00148001</t>
   </si>
   <si>
     <t>PC4TB Розетка</t>
   </si>
   <si>
     <t>кабельная с кожухом / PC4TB Розетка</t>
   </si>
   <si>
     <t>10-00054465</t>
   </si>
   <si>
     <t xml:space="preserve">PY04-4TK POL-SUN, L-KLS15-RCS01-PC4T KLS, PC-04T DAFA, PY04-4T POL-SUN, </t>
   </si>
   <si>
     <t>L-KLS15-RCS01-PC4T</t>
   </si>
   <si>
     <t>розетка на кабель, 4 конт., с кожухом / PC4TB Розетка (L-KLS15-RCS01-PC4T)</t>
@@ -388,99 +391,96 @@
   <si>
     <t xml:space="preserve">PY04-4TK POL-SUN, PC-04T DAFA, PY04-4T POL-SUN, </t>
   </si>
   <si>
     <t>PC-04T</t>
   </si>
   <si>
     <t>розетка кабельная, 4 конт., с кожухом / PC4TB Розетка (PC-04T)</t>
   </si>
   <si>
     <t>UT-00147479</t>
   </si>
   <si>
     <t xml:space="preserve">PY04-4TK POL-SUN, L-KLS15-RCS01-PC4T KLS, PY04-4T POL-SUN, </t>
   </si>
   <si>
     <t>PY04-4T</t>
   </si>
   <si>
     <t>розетка кабельная, 4 конт., с кожухом / PC4TB Розетка (PY04-4T)</t>
   </si>
   <si>
     <t xml:space="preserve">PY04-4TK POL-SUN, L-KLS15-RCS01-PC4T KLS, PC-04T DAFA, </t>
   </si>
   <si>
-    <t>03.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PY04-4TK</t>
   </si>
   <si>
     <t>розетка кабельная, 4 конт., с кожухом / PC4TB Розетка (PY04-4TK)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS15-RCS01-PC4T KLS, PC-04T DAFA, PY04-4T POL-SUN, </t>
   </si>
   <si>
     <t>PC7C</t>
   </si>
   <si>
     <t>кожух / PC7C</t>
   </si>
   <si>
     <t>PC7TB Вилка</t>
   </si>
   <si>
     <t>Разъем PC7TB Вилка</t>
   </si>
   <si>
     <t>10-00054466</t>
   </si>
   <si>
     <t>PY04-7Z</t>
   </si>
   <si>
     <t>PC7TB Вилка (PY04-7Z)</t>
   </si>
   <si>
     <t>PC7TB Розетка</t>
   </si>
   <si>
     <t>Разъем PC7TB Розетка</t>
   </si>
   <si>
     <t>10-00054467</t>
   </si>
   <si>
     <t>PY04-7T</t>
   </si>
   <si>
     <t>кабельная с кожухом / PC7TB Розетка (PY04-7T)</t>
   </si>
   <si>
-    <t>19.10.2026</t>
+    <t>03.11.2026</t>
   </si>
   <si>
     <t>PY04-4ZJ</t>
   </si>
   <si>
     <t>Разъем PY04-4ZJ</t>
   </si>
   <si>
     <t>10-00054387</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS15-RCS01-PC4B KLS, PC-4Z DAFA, PY04-4Z POL-SUN, </t>
   </si>
   <si>
     <t>PY04-7TK</t>
   </si>
   <si>
     <t>Разъем PY04-7TK</t>
   </si>
   <si>
     <t>10-00054390</t>
   </si>
   <si>
     <t>PY04-7ZJ</t>
   </si>
@@ -1337,139 +1337,139 @@
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
-        <v>5.37</v>
+        <v>5.42</v>
       </c>
       <c r="L10" s="15">
-        <v>3.59</v>
+        <v>3.62</v>
       </c>
       <c r="M10" s="15">
-        <v>3.26</v>
+        <v>3.29</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="15">
         <v>100</v>
       </c>
       <c r="K11" s="15">
-        <v>2.94</v>
+        <v>2.97</v>
       </c>
       <c r="L11" s="15">
-        <v>1.96</v>
+        <v>1.98</v>
       </c>
       <c r="M11" s="15">
-        <v>1.78</v>
+        <v>1.8</v>
       </c>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="15">
         <v>10080018480</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>43</v>
       </c>
       <c r="J12" s="15">
         <v>15</v>
       </c>
       <c r="K12" s="15">
         <v>1.79</v>
       </c>
       <c r="L12" s="15">
         <v>1.67</v>
       </c>
       <c r="M12" s="15">
         <v>1.56</v>
       </c>
       <c r="N12" s="15"/>
       <c r="O12" s="15">
-        <v>1344</v>
+        <v>960</v>
       </c>
       <c r="P12" s="15" t="s">
         <v>44</v>
       </c>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>48</v>
       </c>
@@ -1502,93 +1502,93 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>6.16</v>
       </c>
       <c r="L14" s="15">
         <v>4.1</v>
       </c>
       <c r="M14" s="15">
         <v>3.72</v>
       </c>
       <c r="N14" s="15">
-        <v>571</v>
+        <v>631</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="15">
         <v>10080006188</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J15" s="15">
         <v>20</v>
       </c>
       <c r="K15" s="15">
         <v>2.23</v>
       </c>
       <c r="L15" s="15">
         <v>2.08</v>
       </c>
       <c r="M15" s="15">
         <v>1.94</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15">
-        <v>20592</v>
+        <v>18838</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>56</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>42</v>
       </c>
@@ -1622,51 +1622,51 @@
       <c r="E17" s="15">
         <v>10080006189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>62</v>
       </c>
       <c r="J17" s="15">
         <v>10</v>
       </c>
       <c r="K17" s="15">
         <v>3.81</v>
       </c>
       <c r="L17" s="15">
         <v>3.56</v>
       </c>
       <c r="M17" s="15">
         <v>3.31</v>
       </c>
       <c r="N17" s="15"/>
       <c r="O17" s="15">
-        <v>17670</v>
+        <v>22007</v>
       </c>
       <c r="P17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>42</v>
       </c>
@@ -1699,90 +1699,90 @@
       </c>
       <c r="E19" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>69</v>
       </c>
       <c r="J19" s="15">
         <v>100</v>
       </c>
       <c r="K19" s="15">
         <v>5.38</v>
       </c>
       <c r="L19" s="15">
         <v>5.04</v>
       </c>
       <c r="M19" s="15">
         <v>4.7</v>
       </c>
       <c r="N19" s="15">
-        <v>133</v>
+        <v>230</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="15">
         <v>10080052075</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>100</v>
       </c>
       <c r="K20" s="15">
         <v>2.47</v>
       </c>
       <c r="L20" s="15">
         <v>2.31</v>
       </c>
       <c r="M20" s="15">
         <v>2.15</v>
       </c>
       <c r="N20" s="15">
-        <v>222</v>
+        <v>202</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E21" s="15">
         <v>10080004144</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15"/>
@@ -1852,55 +1852,53 @@
         <v>77</v>
       </c>
       <c r="E23" s="15">
         <v>10080006190</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>78</v>
       </c>
       <c r="J23" s="15">
         <v>15</v>
       </c>
       <c r="K23" s="15">
         <v>2.85</v>
       </c>
       <c r="L23" s="15">
         <v>2.67</v>
       </c>
       <c r="M23" s="15">
         <v>2.49</v>
       </c>
-      <c r="N23" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N23" s="15"/>
       <c r="O23" s="15">
-        <v>610</v>
+        <v>1275</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>56</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>48</v>
       </c>
@@ -1932,94 +1930,94 @@
         <v>83</v>
       </c>
       <c r="E25" s="15">
         <v>10080006191</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>5</v>
       </c>
       <c r="K25" s="15">
         <v>5.24</v>
       </c>
       <c r="L25" s="15">
         <v>4.9</v>
       </c>
       <c r="M25" s="15">
         <v>4.57</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15">
-        <v>1162</v>
+        <v>1300</v>
       </c>
       <c r="P25" s="15" t="s">
         <v>56</v>
       </c>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E26" s="15">
         <v>10080010702</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>86</v>
       </c>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
         <v>1.27</v>
       </c>
       <c r="L26" s="15">
         <v>1.19</v>
       </c>
       <c r="M26" s="15">
         <v>1.11</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>3281</v>
+        <v>3479</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>56</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="15">
         <v>10080004145</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
@@ -2055,51 +2053,51 @@
       <c r="E28" s="15">
         <v>10080018481</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="J28" s="15">
         <v>30</v>
       </c>
       <c r="K28" s="15">
         <v>1.41</v>
       </c>
       <c r="L28" s="15">
         <v>1.06</v>
       </c>
       <c r="M28" s="15">
         <v>1.02</v>
       </c>
       <c r="N28" s="15"/>
       <c r="O28" s="15">
-        <v>3650</v>
+        <v>3100</v>
       </c>
       <c r="P28" s="15" t="s">
         <v>89</v>
       </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>48</v>
       </c>
@@ -2173,372 +2171,370 @@
       </c>
       <c r="E31" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>102</v>
       </c>
       <c r="J31" s="15">
         <v>300</v>
       </c>
       <c r="K31" s="15">
         <v>2.54</v>
       </c>
       <c r="L31" s="15">
         <v>2.37</v>
       </c>
       <c r="M31" s="15">
         <v>2.21</v>
       </c>
       <c r="N31" s="15">
-        <v>466</v>
+        <v>1187</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E32" s="15">
         <v>10080006180</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J32" s="15">
         <v>30</v>
       </c>
       <c r="K32" s="15">
         <v>1.52</v>
       </c>
       <c r="L32" s="15">
         <v>1.42</v>
       </c>
       <c r="M32" s="15">
         <v>1.32</v>
       </c>
       <c r="N32" s="15"/>
-      <c r="O32" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="O32" s="15"/>
       <c r="P32" s="15" t="s">
-        <v>3</v>
+        <v>106</v>
       </c>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15">
         <v>1.61</v>
       </c>
       <c r="L33" s="15">
         <v>1.51</v>
       </c>
       <c r="M33" s="15">
         <v>1.41</v>
       </c>
       <c r="N33" s="15">
         <v>1</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E34" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
         <v>2.7</v>
       </c>
       <c r="L34" s="15">
         <v>2.21</v>
       </c>
       <c r="M34" s="15">
         <v>2.12</v>
       </c>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E35" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>97</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J35" s="15">
         <v>20</v>
       </c>
       <c r="K35" s="15">
         <v>2.99</v>
       </c>
       <c r="L35" s="15">
         <v>2.51</v>
       </c>
       <c r="M35" s="15">
         <v>2.41</v>
       </c>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="J36" s="15"/>
       <c r="K36" s="15">
         <v>3.56</v>
       </c>
       <c r="L36" s="15">
         <v>3.34</v>
       </c>
       <c r="M36" s="15">
         <v>3.11</v>
       </c>
-      <c r="N36" s="15"/>
+      <c r="N36" s="15">
+        <v>502</v>
+      </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E37" s="15">
         <v>10080006185</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I37" s="15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="J37" s="15">
         <v>20</v>
       </c>
       <c r="K37" s="15">
         <v>2.82</v>
       </c>
       <c r="L37" s="15">
         <v>2.64</v>
       </c>
       <c r="M37" s="15">
         <v>2.45</v>
       </c>
       <c r="N37" s="15"/>
-      <c r="O37" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="O37" s="15"/>
       <c r="P37" s="15" t="s">
-        <v>124</v>
+        <v>44</v>
       </c>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E38" s="15">
         <v>10080049251</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>127</v>
       </c>
       <c r="J38" s="15">
         <v>20</v>
       </c>
       <c r="K38" s="15">
         <v>2.69</v>
       </c>
       <c r="L38" s="15">
         <v>2.52</v>
       </c>
       <c r="M38" s="15">
         <v>2.34</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15">
-        <v>15616</v>
+        <v>13743</v>
       </c>
       <c r="P38" s="15" t="s">
         <v>56</v>
       </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>128</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E39" s="15">
         <v>10080031401</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>200</v>
       </c>
       <c r="K39" s="15">
         <v>1.56</v>
       </c>
       <c r="L39" s="15">
         <v>1.46</v>
       </c>
       <c r="M39" s="15">
         <v>1.36</v>
       </c>
       <c r="N39" s="15">
-        <v>420</v>
+        <v>259</v>
       </c>
       <c r="O39" s="15">
-        <v>1750</v>
+        <v>1850</v>
       </c>
       <c r="P39" s="15" t="s">
         <v>56</v>
       </c>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>128</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E40" s="15">
         <v>10080004146</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>34</v>
       </c>
@@ -2607,51 +2603,51 @@
         <v>134</v>
       </c>
       <c r="E42" s="15">
         <v>10080006186</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>25</v>
       </c>
       <c r="K42" s="15">
         <v>1.86</v>
       </c>
       <c r="L42" s="15">
         <v>1.74</v>
       </c>
       <c r="M42" s="15">
         <v>1.62</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15">
-        <v>11859</v>
+        <v>9614</v>
       </c>
       <c r="P42" s="15" t="s">
         <v>56</v>
       </c>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>137</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>48</v>
       </c>
@@ -2683,51 +2679,51 @@
         <v>139</v>
       </c>
       <c r="E44" s="15">
         <v>10080006187</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>15</v>
       </c>
       <c r="K44" s="15">
         <v>3.49</v>
       </c>
       <c r="L44" s="15">
         <v>3.27</v>
       </c>
       <c r="M44" s="15">
         <v>3.04</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15">
-        <v>13972</v>
+        <v>12430</v>
       </c>
       <c r="P44" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>143</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>42</v>
       </c>