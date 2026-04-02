--- v6 (2026-03-11)
+++ v7 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>10.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1695,51 +1695,51 @@
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080027916</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>32</v>
       </c>
       <c r="K17" s="15">
         <v>0.98</v>
       </c>
       <c r="L17" s="15">
         <v>0.98</v>
       </c>
       <c r="M17" s="15">
         <v>0.98</v>
       </c>
       <c r="N17" s="15">
-        <v>2116</v>
+        <v>1620</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080007964</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
@@ -2284,53 +2284,51 @@
       <c r="C33" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>95</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15">
         <v>1.24</v>
       </c>
       <c r="L33" s="15">
         <v>1.24</v>
       </c>
       <c r="M33" s="15">
         <v>1.24</v>
       </c>
-      <c r="N33" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N33" s="15"/>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E34" s="15">
         <v>10000018438</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
@@ -2361,51 +2359,51 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080038370</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>72</v>
       </c>
       <c r="K35" s="15">
         <v>1.91</v>
       </c>
       <c r="L35" s="15">
         <v>1.27</v>
       </c>
       <c r="M35" s="15">
         <v>1.16</v>
       </c>
       <c r="N35" s="15">
-        <v>469</v>
+        <v>602</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
@@ -2936,51 +2934,51 @@
       <c r="D50" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="15">
         <v>10080012537</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>100</v>
       </c>
       <c r="K50" s="15">
         <v>1.52</v>
       </c>
       <c r="L50" s="15">
         <v>1.52</v>
       </c>
       <c r="M50" s="15">
         <v>1.52</v>
       </c>
       <c r="N50" s="15">
-        <v>1227</v>
+        <v>1500</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>142</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>143</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I51" s="15"/>
@@ -3090,51 +3088,51 @@
       <c r="D54" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E54" s="15">
         <v>10080012596</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>32</v>
       </c>
       <c r="K54" s="15">
         <v>3.44</v>
       </c>
       <c r="L54" s="15">
         <v>2.49</v>
       </c>
       <c r="M54" s="15">
         <v>2.17</v>
       </c>
       <c r="N54" s="15">
-        <v>1581</v>
+        <v>1344</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>150</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I55" s="15"/>
@@ -3318,51 +3316,51 @@
       <c r="D60" s="15" t="s">
         <v>164</v>
       </c>
       <c r="E60" s="15">
         <v>10080066524</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>3</v>
       </c>
       <c r="K60" s="15">
         <v>3.72</v>
       </c>
       <c r="L60" s="15">
         <v>3.72</v>
       </c>
       <c r="M60" s="15">
         <v>3.72</v>
       </c>
       <c r="N60" s="15">
-        <v>1165</v>
+        <v>1071</v>
       </c>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>165</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>166</v>
       </c>
       <c r="E61" s="15">
         <v>10080002382</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I61" s="15"/>