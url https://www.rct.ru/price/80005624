--- v7 (2026-04-02)
+++ v8 (2026-04-23)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -464,50 +464,53 @@
     <t>FYM-23881AUY-04</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OK Жёлтый 50-190mcd / FYM-23881AUY-04</t>
   </si>
   <si>
     <t>10-00072772</t>
   </si>
   <si>
     <t>FYM-23881BS-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Красный 15-20mcd / FYM-23881BS-11</t>
   </si>
   <si>
     <t>FYM-23881BUG-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Зелёный 30-80mcd / FYM-23881BUG-11</t>
   </si>
   <si>
     <t>FYM-23881BUHR-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Красный 30-60mcd / FYM-23881BUHR-11</t>
+  </si>
+  <si>
+    <t>07.09.2026</t>
   </si>
   <si>
     <t>FYM-23881BUHRUG-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA двухцветн. Красный/Зелёный 20-50/20-60mcd / FYM-23881BUHRUG-11</t>
   </si>
   <si>
     <t>UT-00120358</t>
   </si>
   <si>
     <t>FYM-23881BUY-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Жёлтый 50-190mcd / FYM-23881BUY-11</t>
   </si>
   <si>
     <t>FYM-23881CSG-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OK двухцветн. Красный/Зелёный 15-20/14-18mcd / FYM-23881CSG-11</t>
   </si>
   <si>
     <t>10-00072753</t>
   </si>
@@ -1695,51 +1698,51 @@
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080027916</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>32</v>
       </c>
       <c r="K17" s="15">
         <v>0.98</v>
       </c>
       <c r="L17" s="15">
         <v>0.98</v>
       </c>
       <c r="M17" s="15">
         <v>0.98</v>
       </c>
       <c r="N17" s="15">
-        <v>1620</v>
+        <v>1724</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080007964</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
@@ -2065,51 +2068,51 @@
         <v>76</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15">
         <v>2.23</v>
       </c>
       <c r="L27" s="15">
         <v>2.23</v>
       </c>
       <c r="M27" s="15">
         <v>2.23</v>
       </c>
       <c r="N27" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="15">
         <v>10080058960</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
@@ -2359,51 +2362,51 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080038370</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>72</v>
       </c>
       <c r="K35" s="15">
         <v>1.91</v>
       </c>
       <c r="L35" s="15">
         <v>1.27</v>
       </c>
       <c r="M35" s="15">
         <v>1.16</v>
       </c>
       <c r="N35" s="15">
-        <v>602</v>
+        <v>504</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
@@ -2934,51 +2937,51 @@
       <c r="D50" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="15">
         <v>10080012537</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>100</v>
       </c>
       <c r="K50" s="15">
         <v>1.52</v>
       </c>
       <c r="L50" s="15">
         <v>1.52</v>
       </c>
       <c r="M50" s="15">
         <v>1.52</v>
       </c>
       <c r="N50" s="15">
-        <v>1500</v>
+        <v>1159</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>142</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>143</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I51" s="15"/>
@@ -3088,586 +3091,590 @@
       <c r="D54" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E54" s="15">
         <v>10080012596</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>32</v>
       </c>
       <c r="K54" s="15">
         <v>3.44</v>
       </c>
       <c r="L54" s="15">
         <v>2.49</v>
       </c>
       <c r="M54" s="15">
         <v>2.17</v>
       </c>
       <c r="N54" s="15">
-        <v>1344</v>
-[...2 lines deleted...]
-      <c r="P54" s="15"/>
+        <v>1700</v>
+      </c>
+      <c r="O54" s="15">
+        <v>602</v>
+      </c>
+      <c r="P54" s="15" t="s">
+        <v>150</v>
+      </c>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E55" s="15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>32</v>
       </c>
       <c r="K55" s="15">
         <v>6.86</v>
       </c>
       <c r="L55" s="15">
         <v>5.75</v>
       </c>
       <c r="M55" s="15">
         <v>5.53</v>
       </c>
       <c r="N55" s="15"/>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E56" s="15">
         <v>10080017932</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>32</v>
       </c>
       <c r="K56" s="15">
         <v>1.57</v>
       </c>
       <c r="L56" s="15">
         <v>1.57</v>
       </c>
       <c r="M56" s="15">
         <v>12.57</v>
       </c>
       <c r="N56" s="15">
         <v>10</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E57" s="15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>8</v>
       </c>
       <c r="K57" s="15">
         <v>4.59</v>
       </c>
       <c r="L57" s="15">
         <v>4.59</v>
       </c>
       <c r="M57" s="15">
         <v>4.59</v>
       </c>
       <c r="N57" s="15">
         <v>2</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E58" s="15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>1</v>
       </c>
       <c r="K58" s="15">
         <v>3.06</v>
       </c>
       <c r="L58" s="15">
         <v>3.06</v>
       </c>
       <c r="M58" s="15">
         <v>3.06</v>
       </c>
       <c r="N58" s="15">
         <v>1</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E59" s="15">
         <v>10000021410</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
       <c r="K59" s="15">
         <v>7.64</v>
       </c>
       <c r="L59" s="15">
         <v>6.77</v>
       </c>
       <c r="M59" s="15">
         <v>0</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E60" s="15">
         <v>10080066524</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>3</v>
       </c>
       <c r="K60" s="15">
         <v>3.72</v>
       </c>
       <c r="L60" s="15">
         <v>3.72</v>
       </c>
       <c r="M60" s="15">
         <v>3.72</v>
       </c>
       <c r="N60" s="15">
-        <v>1071</v>
+        <v>964</v>
       </c>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E61" s="15">
         <v>10080002382</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>3</v>
       </c>
       <c r="K61" s="15">
         <v>4.12</v>
       </c>
       <c r="L61" s="15">
         <v>4.12</v>
       </c>
       <c r="M61" s="15">
         <v>4.12</v>
       </c>
       <c r="N61" s="15">
         <v>7</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E62" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1</v>
       </c>
       <c r="K62" s="15">
         <v>1.53</v>
       </c>
       <c r="L62" s="15">
         <v>1.53</v>
       </c>
       <c r="M62" s="15">
         <v>1.53</v>
       </c>
       <c r="N62" s="15">
         <v>1</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E63" s="15">
         <v>10080002607</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>1</v>
       </c>
       <c r="K63" s="15">
         <v>0.77</v>
       </c>
       <c r="L63" s="15">
         <v>0.77</v>
       </c>
       <c r="M63" s="15">
         <v>0.77</v>
       </c>
       <c r="N63" s="15">
         <v>3</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E64" s="15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15"/>
       <c r="K64" s="15">
         <v>2.96</v>
       </c>
       <c r="L64" s="15">
         <v>2.68</v>
       </c>
       <c r="M64" s="15">
         <v>2.49</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E65" s="15">
         <v>10080073052</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15"/>
       <c r="K65" s="15">
         <v>8.82</v>
       </c>
       <c r="L65" s="15">
         <v>7.35</v>
       </c>
       <c r="M65" s="15">
         <v>7.05</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E66" s="15">
         <v>10080073051</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15"/>
       <c r="K66" s="15">
         <v>2.38</v>
       </c>
       <c r="L66" s="15">
         <v>1.99</v>
       </c>
       <c r="M66" s="15">
         <v>1.92</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E67" s="15">
         <v>10080073050</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15"/>
       <c r="K67" s="15">
         <v>9.279999999999999</v>
       </c>
       <c r="L67" s="15">
         <v>7.73</v>
       </c>
       <c r="M67" s="15">
         <v>7.42</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15"/>
       <c r="K68" s="15">
         <v>1.57</v>
       </c>
       <c r="L68" s="15">
         <v>1.57</v>
       </c>
       <c r="M68" s="15">
         <v>1.57</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E69" s="15">
         <v>10080027799</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>84</v>
       </c>
       <c r="K69" s="15">
         <v>3.31</v>
       </c>
       <c r="L69" s="15">
         <v>1.76</v>
       </c>
       <c r="M69" s="15">
         <v>1.5</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
@@ -3732,317 +3739,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>