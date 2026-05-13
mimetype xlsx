--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1698,51 +1698,51 @@
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080027916</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>32</v>
       </c>
       <c r="K17" s="15">
         <v>0.98</v>
       </c>
       <c r="L17" s="15">
         <v>0.98</v>
       </c>
       <c r="M17" s="15">
         <v>0.98</v>
       </c>
       <c r="N17" s="15">
-        <v>1724</v>
+        <v>2142</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080007964</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
@@ -2350,63 +2350,63 @@
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080038370</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
-        <v>72</v>
+        <v>18</v>
       </c>
       <c r="K35" s="15">
         <v>1.91</v>
       </c>
       <c r="L35" s="15">
         <v>1.27</v>
       </c>
       <c r="M35" s="15">
         <v>1.16</v>
       </c>
       <c r="N35" s="15">
-        <v>504</v>
+        <v>411</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
@@ -2937,51 +2937,51 @@
       <c r="D50" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="15">
         <v>10080012537</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>100</v>
       </c>
       <c r="K50" s="15">
         <v>1.52</v>
       </c>
       <c r="L50" s="15">
         <v>1.52</v>
       </c>
       <c r="M50" s="15">
         <v>1.52</v>
       </c>
       <c r="N50" s="15">
-        <v>1159</v>
+        <v>1261</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>142</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>143</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I51" s="15"/>
@@ -3091,54 +3091,54 @@
       <c r="D54" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E54" s="15">
         <v>10080012596</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>32</v>
       </c>
       <c r="K54" s="15">
         <v>3.44</v>
       </c>
       <c r="L54" s="15">
         <v>2.49</v>
       </c>
       <c r="M54" s="15">
         <v>2.17</v>
       </c>
       <c r="N54" s="15">
-        <v>1700</v>
+        <v>1186</v>
       </c>
       <c r="O54" s="15">
-        <v>602</v>
+        <v>420</v>
       </c>
       <c r="P54" s="15" t="s">
         <v>150</v>
       </c>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>153</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
@@ -3323,51 +3323,51 @@
       <c r="D60" s="15" t="s">
         <v>165</v>
       </c>
       <c r="E60" s="15">
         <v>10080066524</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>3</v>
       </c>
       <c r="K60" s="15">
         <v>3.72</v>
       </c>
       <c r="L60" s="15">
         <v>3.72</v>
       </c>
       <c r="M60" s="15">
         <v>3.72</v>
       </c>
       <c r="N60" s="15">
-        <v>964</v>
+        <v>884</v>
       </c>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>166</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>167</v>
       </c>
       <c r="E61" s="15">
         <v>10080002382</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I61" s="15"/>