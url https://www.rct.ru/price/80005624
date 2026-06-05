--- v9 (2026-05-13)
+++ v10 (2026-06-05)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>05.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1698,51 +1698,51 @@
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080027916</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>32</v>
       </c>
       <c r="K17" s="15">
         <v>0.98</v>
       </c>
       <c r="L17" s="15">
         <v>0.98</v>
       </c>
       <c r="M17" s="15">
         <v>0.98</v>
       </c>
       <c r="N17" s="15">
-        <v>2142</v>
+        <v>1698</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080007964</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
@@ -2362,51 +2362,51 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080038370</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>18</v>
       </c>
       <c r="K35" s="15">
         <v>1.91</v>
       </c>
       <c r="L35" s="15">
         <v>1.27</v>
       </c>
       <c r="M35" s="15">
         <v>1.16</v>
       </c>
       <c r="N35" s="15">
-        <v>411</v>
+        <v>364</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
@@ -2937,51 +2937,51 @@
       <c r="D50" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="15">
         <v>10080012537</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>100</v>
       </c>
       <c r="K50" s="15">
         <v>1.52</v>
       </c>
       <c r="L50" s="15">
         <v>1.52</v>
       </c>
       <c r="M50" s="15">
         <v>1.52</v>
       </c>
       <c r="N50" s="15">
-        <v>1261</v>
+        <v>1364</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>142</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>143</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I51" s="15"/>
@@ -3091,54 +3091,54 @@
       <c r="D54" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E54" s="15">
         <v>10080012596</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>32</v>
       </c>
       <c r="K54" s="15">
         <v>3.44</v>
       </c>
       <c r="L54" s="15">
         <v>2.49</v>
       </c>
       <c r="M54" s="15">
         <v>2.17</v>
       </c>
       <c r="N54" s="15">
-        <v>1186</v>
+        <v>1680</v>
       </c>
       <c r="O54" s="15">
-        <v>420</v>
+        <v>595</v>
       </c>
       <c r="P54" s="15" t="s">
         <v>150</v>
       </c>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>153</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
@@ -3323,51 +3323,51 @@
       <c r="D60" s="15" t="s">
         <v>165</v>
       </c>
       <c r="E60" s="15">
         <v>10080066524</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>3</v>
       </c>
       <c r="K60" s="15">
         <v>3.72</v>
       </c>
       <c r="L60" s="15">
         <v>3.72</v>
       </c>
       <c r="M60" s="15">
         <v>3.72</v>
       </c>
       <c r="N60" s="15">
-        <v>884</v>
+        <v>1004</v>
       </c>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>166</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>167</v>
       </c>
       <c r="E61" s="15">
         <v>10080002382</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I61" s="15"/>