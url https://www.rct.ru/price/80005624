--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>05.06.2026</t>
+    <t>26.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -466,51 +466,51 @@
   <si>
     <t>матрица 8x8 60.2mm OK Жёлтый 50-190mcd / FYM-23881AUY-04</t>
   </si>
   <si>
     <t>10-00072772</t>
   </si>
   <si>
     <t>FYM-23881BS-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Красный 15-20mcd / FYM-23881BS-11</t>
   </si>
   <si>
     <t>FYM-23881BUG-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Зелёный 30-80mcd / FYM-23881BUG-11</t>
   </si>
   <si>
     <t>FYM-23881BUHR-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Красный 30-60mcd / FYM-23881BUHR-11</t>
   </si>
   <si>
-    <t>07.09.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>FYM-23881BUHRUG-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA двухцветн. Красный/Зелёный 20-50/20-60mcd / FYM-23881BUHRUG-11</t>
   </si>
   <si>
     <t>UT-00120358</t>
   </si>
   <si>
     <t>FYM-23881BUY-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Жёлтый 50-190mcd / FYM-23881BUY-11</t>
   </si>
   <si>
     <t>FYM-23881CSG-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OK двухцветн. Красный/Зелёный 15-20/14-18mcd / FYM-23881CSG-11</t>
   </si>
   <si>
     <t>10-00072753</t>
   </si>
@@ -1698,51 +1698,51 @@
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080027916</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>32</v>
       </c>
       <c r="K17" s="15">
         <v>0.98</v>
       </c>
       <c r="L17" s="15">
         <v>0.98</v>
       </c>
       <c r="M17" s="15">
         <v>0.98</v>
       </c>
       <c r="N17" s="15">
-        <v>1698</v>
+        <v>2090</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080007964</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
@@ -2362,51 +2362,51 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080038370</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>18</v>
       </c>
       <c r="K35" s="15">
         <v>1.91</v>
       </c>
       <c r="L35" s="15">
         <v>1.27</v>
       </c>
       <c r="M35" s="15">
         <v>1.16</v>
       </c>
       <c r="N35" s="15">
-        <v>364</v>
+        <v>333</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
@@ -2937,51 +2937,51 @@
       <c r="D50" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="15">
         <v>10080012537</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>100</v>
       </c>
       <c r="K50" s="15">
         <v>1.52</v>
       </c>
       <c r="L50" s="15">
         <v>1.52</v>
       </c>
       <c r="M50" s="15">
         <v>1.52</v>
       </c>
       <c r="N50" s="15">
-        <v>1364</v>
+        <v>1142</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>142</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>143</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I51" s="15"/>
@@ -3091,54 +3091,54 @@
       <c r="D54" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E54" s="15">
         <v>10080012596</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>32</v>
       </c>
       <c r="K54" s="15">
         <v>3.44</v>
       </c>
       <c r="L54" s="15">
         <v>2.49</v>
       </c>
       <c r="M54" s="15">
         <v>2.17</v>
       </c>
       <c r="N54" s="15">
-        <v>1680</v>
+        <v>811</v>
       </c>
       <c r="O54" s="15">
-        <v>595</v>
+        <v>581</v>
       </c>
       <c r="P54" s="15" t="s">
         <v>150</v>
       </c>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>153</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
@@ -3323,51 +3323,51 @@
       <c r="D60" s="15" t="s">
         <v>165</v>
       </c>
       <c r="E60" s="15">
         <v>10080066524</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>3</v>
       </c>
       <c r="K60" s="15">
         <v>3.72</v>
       </c>
       <c r="L60" s="15">
         <v>3.72</v>
       </c>
       <c r="M60" s="15">
         <v>3.72</v>
       </c>
       <c r="N60" s="15">
-        <v>1004</v>
+        <v>1098</v>
       </c>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>166</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>167</v>
       </c>
       <c r="E61" s="15">
         <v>10080002382</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I61" s="15"/>