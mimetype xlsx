--- v11 (2026-06-27)
+++ v12 (2026-07-21)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>26.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -466,51 +466,51 @@
   <si>
     <t>матрица 8x8 60.2mm OK Жёлтый 50-190mcd / FYM-23881AUY-04</t>
   </si>
   <si>
     <t>10-00072772</t>
   </si>
   <si>
     <t>FYM-23881BS-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Красный 15-20mcd / FYM-23881BS-11</t>
   </si>
   <si>
     <t>FYM-23881BUG-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Зелёный 30-80mcd / FYM-23881BUG-11</t>
   </si>
   <si>
     <t>FYM-23881BUHR-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Красный 30-60mcd / FYM-23881BUHR-11</t>
   </si>
   <si>
-    <t>13.09.2026</t>
+    <t>17.08.2026</t>
   </si>
   <si>
     <t>FYM-23881BUHRUG-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA двухцветн. Красный/Зелёный 20-50/20-60mcd / FYM-23881BUHRUG-11</t>
   </si>
   <si>
     <t>UT-00120358</t>
   </si>
   <si>
     <t>FYM-23881BUY-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Жёлтый 50-190mcd / FYM-23881BUY-11</t>
   </si>
   <si>
     <t>FYM-23881CSG-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OK двухцветн. Красный/Зелёный 15-20/14-18mcd / FYM-23881CSG-11</t>
   </si>
   <si>
     <t>10-00072753</t>
   </si>
@@ -1698,51 +1698,51 @@
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080027916</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>32</v>
       </c>
       <c r="K17" s="15">
         <v>0.98</v>
       </c>
       <c r="L17" s="15">
         <v>0.98</v>
       </c>
       <c r="M17" s="15">
         <v>0.98</v>
       </c>
       <c r="N17" s="15">
-        <v>2090</v>
+        <v>2221</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080007964</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
@@ -2362,51 +2362,51 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080038370</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>18</v>
       </c>
       <c r="K35" s="15">
         <v>1.91</v>
       </c>
       <c r="L35" s="15">
         <v>1.27</v>
       </c>
       <c r="M35" s="15">
         <v>1.16</v>
       </c>
       <c r="N35" s="15">
-        <v>333</v>
+        <v>370</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
@@ -2937,51 +2937,51 @@
       <c r="D50" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="15">
         <v>10080012537</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>100</v>
       </c>
       <c r="K50" s="15">
         <v>1.52</v>
       </c>
       <c r="L50" s="15">
         <v>1.52</v>
       </c>
       <c r="M50" s="15">
         <v>1.52</v>
       </c>
       <c r="N50" s="15">
-        <v>1142</v>
+        <v>1159</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>142</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>143</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I51" s="15"/>
@@ -3079,66 +3079,66 @@
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>148</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E54" s="15">
         <v>10080012596</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="K54" s="15">
-        <v>3.44</v>
+        <v>2.73</v>
       </c>
       <c r="L54" s="15">
-        <v>2.49</v>
+        <v>2.41</v>
       </c>
       <c r="M54" s="15">
         <v>2.17</v>
       </c>
       <c r="N54" s="15">
-        <v>811</v>
+        <v>693</v>
       </c>
       <c r="O54" s="15">
-        <v>581</v>
+        <v>497</v>
       </c>
       <c r="P54" s="15" t="s">
         <v>150</v>
       </c>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>153</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
@@ -3323,51 +3323,51 @@
       <c r="D60" s="15" t="s">
         <v>165</v>
       </c>
       <c r="E60" s="15">
         <v>10080066524</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>3</v>
       </c>
       <c r="K60" s="15">
         <v>3.72</v>
       </c>
       <c r="L60" s="15">
         <v>3.72</v>
       </c>
       <c r="M60" s="15">
         <v>3.72</v>
       </c>
       <c r="N60" s="15">
-        <v>1098</v>
+        <v>1058</v>
       </c>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>166</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>167</v>
       </c>
       <c r="E61" s="15">
         <v>10080002382</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I61" s="15"/>