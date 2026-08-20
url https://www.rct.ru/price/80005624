--- v12 (2026-07-21)
+++ v13 (2026-08-20)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.07.2026</t>
+    <t>20.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -464,53 +464,50 @@
     <t>FYM-23881AUY-04</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OK Жёлтый 50-190mcd / FYM-23881AUY-04</t>
   </si>
   <si>
     <t>10-00072772</t>
   </si>
   <si>
     <t>FYM-23881BS-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Красный 15-20mcd / FYM-23881BS-11</t>
   </si>
   <si>
     <t>FYM-23881BUG-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Зелёный 30-80mcd / FYM-23881BUG-11</t>
   </si>
   <si>
     <t>FYM-23881BUHR-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Красный 30-60mcd / FYM-23881BUHR-11</t>
-  </si>
-[...1 lines deleted...]
-    <t>17.08.2026</t>
   </si>
   <si>
     <t>FYM-23881BUHRUG-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA двухцветн. Красный/Зелёный 20-50/20-60mcd / FYM-23881BUHRUG-11</t>
   </si>
   <si>
     <t>UT-00120358</t>
   </si>
   <si>
     <t>FYM-23881BUY-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OA Жёлтый 50-190mcd / FYM-23881BUY-11</t>
   </si>
   <si>
     <t>FYM-23881CSG-11</t>
   </si>
   <si>
     <t>матрица 8x8 60.2mm OK двухцветн. Красный/Зелёный 15-20/14-18mcd / FYM-23881CSG-11</t>
   </si>
   <si>
     <t>10-00072753</t>
   </si>
@@ -1698,51 +1695,51 @@
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080027916</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>32</v>
       </c>
       <c r="K17" s="15">
         <v>0.98</v>
       </c>
       <c r="L17" s="15">
         <v>0.98</v>
       </c>
       <c r="M17" s="15">
         <v>0.98</v>
       </c>
       <c r="N17" s="15">
-        <v>2221</v>
+        <v>1907</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080007964</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
@@ -2362,51 +2359,51 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080038370</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>18</v>
       </c>
       <c r="K35" s="15">
         <v>1.91</v>
       </c>
       <c r="L35" s="15">
         <v>1.27</v>
       </c>
       <c r="M35" s="15">
         <v>1.16</v>
       </c>
       <c r="N35" s="15">
-        <v>370</v>
+        <v>344</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
@@ -2937,51 +2934,51 @@
       <c r="D50" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="15">
         <v>10080012537</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>100</v>
       </c>
       <c r="K50" s="15">
         <v>1.52</v>
       </c>
       <c r="L50" s="15">
         <v>1.52</v>
       </c>
       <c r="M50" s="15">
         <v>1.52</v>
       </c>
       <c r="N50" s="15">
-        <v>1159</v>
+        <v>1244</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>142</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>143</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I51" s="15"/>
@@ -3091,590 +3088,588 @@
       <c r="D54" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E54" s="15">
         <v>10080012596</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>8</v>
       </c>
       <c r="K54" s="15">
         <v>2.73</v>
       </c>
       <c r="L54" s="15">
         <v>2.41</v>
       </c>
       <c r="M54" s="15">
         <v>2.17</v>
       </c>
       <c r="N54" s="15">
-        <v>693</v>
+        <v>732</v>
       </c>
       <c r="O54" s="15">
-        <v>497</v>
-[...3 lines deleted...]
-      </c>
+        <v>525</v>
+      </c>
+      <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="D55" s="15" t="s">
         <v>151</v>
       </c>
-      <c r="D55" s="15" t="s">
+      <c r="E55" s="15" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>32</v>
       </c>
       <c r="K55" s="15">
         <v>6.86</v>
       </c>
       <c r="L55" s="15">
         <v>5.75</v>
       </c>
       <c r="M55" s="15">
         <v>5.53</v>
       </c>
       <c r="N55" s="15"/>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="D56" s="15" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E56" s="15">
         <v>10080017932</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>32</v>
       </c>
       <c r="K56" s="15">
         <v>1.57</v>
       </c>
       <c r="L56" s="15">
         <v>1.57</v>
       </c>
       <c r="M56" s="15">
         <v>12.57</v>
       </c>
       <c r="N56" s="15">
         <v>10</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="D57" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="D57" s="15" t="s">
+      <c r="E57" s="15" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>8</v>
       </c>
       <c r="K57" s="15">
         <v>4.59</v>
       </c>
       <c r="L57" s="15">
         <v>4.59</v>
       </c>
       <c r="M57" s="15">
         <v>4.59</v>
       </c>
       <c r="N57" s="15">
         <v>2</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="D58" s="15" t="s">
         <v>159</v>
       </c>
-      <c r="D58" s="15" t="s">
+      <c r="E58" s="15" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>1</v>
       </c>
       <c r="K58" s="15">
         <v>3.06</v>
       </c>
       <c r="L58" s="15">
         <v>3.06</v>
       </c>
       <c r="M58" s="15">
         <v>3.06</v>
       </c>
       <c r="N58" s="15">
         <v>1</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="D59" s="15" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E59" s="15">
         <v>10000021410</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
       <c r="K59" s="15">
         <v>7.64</v>
       </c>
       <c r="L59" s="15">
         <v>6.77</v>
       </c>
       <c r="M59" s="15">
         <v>0</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="D60" s="15" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="E60" s="15">
         <v>10080066524</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>3</v>
       </c>
       <c r="K60" s="15">
         <v>3.72</v>
       </c>
       <c r="L60" s="15">
         <v>3.72</v>
       </c>
       <c r="M60" s="15">
         <v>3.72</v>
       </c>
       <c r="N60" s="15">
-        <v>1058</v>
+        <v>1165</v>
       </c>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="D61" s="15" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="E61" s="15">
         <v>10080002382</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>3</v>
       </c>
       <c r="K61" s="15">
         <v>4.12</v>
       </c>
       <c r="L61" s="15">
         <v>4.12</v>
       </c>
       <c r="M61" s="15">
         <v>4.12</v>
       </c>
       <c r="N61" s="15">
         <v>7</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="D62" s="15" t="s">
         <v>168</v>
       </c>
-      <c r="D62" s="15" t="s">
+      <c r="E62" s="15" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1</v>
       </c>
       <c r="K62" s="15">
         <v>1.53</v>
       </c>
       <c r="L62" s="15">
         <v>1.53</v>
       </c>
       <c r="M62" s="15">
         <v>1.53</v>
       </c>
       <c r="N62" s="15">
         <v>1</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="D63" s="15" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E63" s="15">
         <v>10080002607</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>1</v>
       </c>
       <c r="K63" s="15">
         <v>0.77</v>
       </c>
       <c r="L63" s="15">
         <v>0.77</v>
       </c>
       <c r="M63" s="15">
         <v>0.77</v>
       </c>
       <c r="N63" s="15">
         <v>3</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="D64" s="15" t="s">
         <v>173</v>
       </c>
-      <c r="D64" s="15" t="s">
+      <c r="E64" s="15" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15"/>
       <c r="K64" s="15">
         <v>2.96</v>
       </c>
       <c r="L64" s="15">
         <v>2.68</v>
       </c>
       <c r="M64" s="15">
         <v>2.49</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="D65" s="15" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="E65" s="15">
         <v>10080073052</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15"/>
       <c r="K65" s="15">
         <v>8.82</v>
       </c>
       <c r="L65" s="15">
         <v>7.35</v>
       </c>
       <c r="M65" s="15">
         <v>7.05</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="D66" s="15" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="E66" s="15">
         <v>10080073051</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15"/>
       <c r="K66" s="15">
         <v>2.38</v>
       </c>
       <c r="L66" s="15">
         <v>1.99</v>
       </c>
       <c r="M66" s="15">
         <v>1.92</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="D67" s="15" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="E67" s="15">
         <v>10080073050</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15"/>
       <c r="K67" s="15">
         <v>9.279999999999999</v>
       </c>
       <c r="L67" s="15">
         <v>7.73</v>
       </c>
       <c r="M67" s="15">
         <v>7.42</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="D68" s="15" t="s">
         <v>182</v>
       </c>
-      <c r="D68" s="15" t="s">
+      <c r="E68" s="15" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15"/>
       <c r="K68" s="15">
         <v>1.57</v>
       </c>
       <c r="L68" s="15">
         <v>1.57</v>
       </c>
       <c r="M68" s="15">
         <v>1.57</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="D69" s="15" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E69" s="15">
         <v>10080027799</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>84</v>
       </c>
       <c r="K69" s="15">
         <v>3.31</v>
       </c>
       <c r="L69" s="15">
         <v>1.76</v>
       </c>
       <c r="M69" s="15">
         <v>1.5</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
@@ -3739,317 +3734,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>