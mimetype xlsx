--- v13 (2026-08-20)
+++ v14 (2026-09-10)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>20.08.2026</t>
+    <t>09.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1695,51 +1695,51 @@
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080027916</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>32</v>
       </c>
       <c r="K17" s="15">
         <v>0.98</v>
       </c>
       <c r="L17" s="15">
         <v>0.98</v>
       </c>
       <c r="M17" s="15">
         <v>0.98</v>
       </c>
       <c r="N17" s="15">
-        <v>1907</v>
+        <v>1855</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080007964</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
@@ -2359,51 +2359,51 @@
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080038370</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>18</v>
       </c>
       <c r="K35" s="15">
         <v>1.91</v>
       </c>
       <c r="L35" s="15">
         <v>1.27</v>
       </c>
       <c r="M35" s="15">
         <v>1.16</v>
       </c>
       <c r="N35" s="15">
-        <v>344</v>
+        <v>359</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
@@ -2934,51 +2934,51 @@
       <c r="D50" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="15">
         <v>10080012537</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>100</v>
       </c>
       <c r="K50" s="15">
         <v>1.52</v>
       </c>
       <c r="L50" s="15">
         <v>1.52</v>
       </c>
       <c r="M50" s="15">
         <v>1.52</v>
       </c>
       <c r="N50" s="15">
-        <v>1244</v>
+        <v>1142</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>142</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>143</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I51" s="15"/>
@@ -3079,64 +3079,62 @@
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>148</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E54" s="15">
         <v>10080012596</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>8</v>
       </c>
       <c r="K54" s="15">
-        <v>2.73</v>
+        <v>3</v>
       </c>
       <c r="L54" s="15">
-        <v>2.41</v>
+        <v>2.65</v>
       </c>
       <c r="M54" s="15">
-        <v>2.17</v>
+        <v>2.38</v>
       </c>
       <c r="N54" s="15">
-        <v>732</v>
-[...3 lines deleted...]
-      </c>
+        <v>1358</v>
+      </c>
+      <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>150</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>32</v>
@@ -3318,51 +3316,51 @@
       <c r="D60" s="15" t="s">
         <v>164</v>
       </c>
       <c r="E60" s="15">
         <v>10080066524</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>3</v>
       </c>
       <c r="K60" s="15">
         <v>3.72</v>
       </c>
       <c r="L60" s="15">
         <v>3.72</v>
       </c>
       <c r="M60" s="15">
         <v>3.72</v>
       </c>
       <c r="N60" s="15">
-        <v>1165</v>
+        <v>1058</v>
       </c>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>165</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>166</v>
       </c>
       <c r="E61" s="15">
         <v>10080002382</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I61" s="15"/>