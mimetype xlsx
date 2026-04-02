--- v5 (2026-03-13)
+++ v6 (2026-04-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -583,50 +583,65 @@
   <si>
     <t>FDD2-250 Blue</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6,3мм.пров.1,5-2,5мм.изолированная, blue / FDD2-250</t>
   </si>
   <si>
     <t xml:space="preserve">BT012-502 BEISIT, KLS8-01106-FDD2-250 KLS, F2-6.4V , TAI-2F (FDFV2-6.4) , </t>
   </si>
   <si>
     <t>KLS8-01106-FDD2-250</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6,3мм.пров.1,5-2,5мм.изолированная Blue / FDD2-250</t>
   </si>
   <si>
     <t xml:space="preserve">FDD2-250 Blue BEISIT, BT012-502 BEISIT, F2-6.4V , TAI-2F (FDFV2-6.4) , </t>
   </si>
   <si>
     <t>FDD2-250</t>
   </si>
   <si>
     <t>10-00023659</t>
   </si>
   <si>
+    <t>BT012-502</t>
+  </si>
+  <si>
+    <t>клемма ножевая авто(м) 6,3мм.пров.1,5-2,5мм.изолированная, blue / FDD2-250 Blue (BT012-502)</t>
+  </si>
+  <si>
+    <t>UT-00156047</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FDD2-250 Blue BEISIT, KLS8-01106-FDD2-250 KLS, F2-6.4V , TAI-2F (FDFV2-6.4) , </t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
     <t>BT012-504</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6,3мм.пров.4-6мм.изолированная / FDD5.5-250 (BT012-504)</t>
   </si>
   <si>
     <t>UT-00152831</t>
   </si>
   <si>
     <t>FDFD2-187(8) Blue</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4,8мм.пров.1,5-2,5мм. полн .изолированная Blue / FDFD-2-187(8)</t>
   </si>
   <si>
     <t xml:space="preserve">BT012-531 BEISIT, KLS8-01109 FDFD2-187 KLS, KLS8-01109 FDFD2-187 KLS, </t>
   </si>
   <si>
     <t>FDFD-2-250</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6.3мм.пров.1,5-2,5мм. полн .изолированная / FDFD-2-250</t>
   </si>
   <si>
     <t>10-00023609</t>
@@ -724,81 +739,90 @@
   <si>
     <t>UT-00101552</t>
   </si>
   <si>
     <t>FDFD1.25-250 Blue</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6.3мм.пров.0,5-1,5мм. полн .изолированная blue / FDFD1.25-250 Blue</t>
   </si>
   <si>
     <t xml:space="preserve">BT012-529B BEISIT, </t>
   </si>
   <si>
     <t>BT012-529B</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6.3мм.пров.0,5-1,5мм. полн .изолированная blue / FDFD1.25-250 Blue (BT012-529B)</t>
   </si>
   <si>
     <t>UT-00152832</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD1.25-250 Blue BEISIT, </t>
   </si>
   <si>
-    <t>07.06.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>FDFD1.25-250 Red</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6.3мм.пров.0,5-1,5мм. полн .изолированная red / FDFD1.25-250 Red</t>
   </si>
   <si>
     <t xml:space="preserve">BT012-529R BEISIT, LVD1-6.3F , F1-6.4VF , SG57744 , TAI-1.25MIF (FDFN1-250) , </t>
   </si>
   <si>
     <t>BT012-529R</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6.3мм.пров.0,5-1,5мм. полн .изолированная red / FDFD1.25-250 Red (BT012-529R)</t>
   </si>
   <si>
     <t>UT-00152833</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD1.25-250 Red BEISIT, LVD1-6.3F , F1-6.4VF , SG57744 , TAI-1.25MIF (FDFN1-250) , </t>
   </si>
   <si>
     <t>KLS8-01109 FDFD2-187(8)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4,8мм.пров.1,5-2,5мм. полн .изолированная Blue / FDFD2-187(8)</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD2-187 Blue BEISIT, BT012-531 BEISIT, KLS8-01109 FDFD2-187 KLS, </t>
+  </si>
+  <si>
+    <t>BT012-531</t>
+  </si>
+  <si>
+    <t>клемма ножевая авто(м) 4,8мм.пров.1,5-2,5мм. полн .изолированная Blue / FDFD2-187(8) Blue (BT012-531)</t>
+  </si>
+  <si>
+    <t>UT-00156048</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FDFD2-187 Blue BEISIT, KLS8-01109 FDFD2-187 KLS, KLS8-01109 FDFD2-187 KLS, </t>
   </si>
   <si>
     <t>FDFD5.5-250</t>
   </si>
   <si>
     <t>Наконечник FDFD5.5-250</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD5.5-250 (L-KLS8-01109 KLS, BT012-533 BEISIT, </t>
   </si>
   <si>
     <t>BT012-533</t>
   </si>
   <si>
     <t>FDFD5.5-250 (BT012-533)</t>
   </si>
   <si>
     <t>UT-00152838</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD5.5-250 (L-KLS8-01109 KLS, FDFD5.5-250 BEISIT, </t>
   </si>
   <si>
     <t>FDFNY1.25-250</t>
   </si>
@@ -1491,51 +1515,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R95"/>
+  <dimension ref="A1:R97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -1745,51 +1769,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
         <v>1.05</v>
       </c>
       <c r="L9" s="15">
         <v>0.8841</v>
       </c>
       <c r="M9" s="15">
         <v>0.8501</v>
       </c>
       <c r="N9" s="15">
-        <v>332</v>
+        <v>280</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080072208</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
@@ -1856,51 +1880,51 @@
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080027338</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.04469</v>
       </c>
       <c r="L12" s="15">
         <v>0.03605</v>
       </c>
       <c r="M12" s="15">
         <v>0.03459</v>
       </c>
       <c r="N12" s="15">
-        <v>21134</v>
+        <v>22644</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15">
@@ -2977,92 +3001,92 @@
       </c>
       <c r="E45" s="15" t="s">
         <v>146</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I45" s="15" t="s">
         <v>147</v>
       </c>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>0.02819</v>
       </c>
       <c r="L45" s="15">
         <v>0.02487</v>
       </c>
       <c r="M45" s="15">
         <v>0.02238</v>
       </c>
       <c r="N45" s="15">
-        <v>5824</v>
+        <v>5460</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>148</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E46" s="15">
         <v>10080034251</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I46" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J46" s="15">
         <v>100</v>
       </c>
       <c r="K46" s="15">
         <v>0.02361</v>
       </c>
       <c r="L46" s="15">
         <v>0.01708</v>
       </c>
       <c r="M46" s="15">
         <v>0.01491</v>
       </c>
       <c r="N46" s="15">
-        <v>7827</v>
+        <v>9447</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E47" s="15">
         <v>10080008417</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I47" s="15" t="s">
@@ -3135,51 +3159,51 @@
       </c>
       <c r="E49" s="15">
         <v>10080033210</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I49" s="15" t="s">
         <v>156</v>
       </c>
       <c r="J49" s="15">
         <v>100</v>
       </c>
       <c r="K49" s="15">
         <v>0.02984</v>
       </c>
       <c r="L49" s="15">
         <v>0.02159</v>
       </c>
       <c r="M49" s="15">
         <v>0.01884</v>
       </c>
       <c r="N49" s="15">
-        <v>441</v>
+        <v>570</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>158</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I50" s="15" t="s">
@@ -3215,51 +3239,51 @@
       </c>
       <c r="E51" s="15" t="s">
         <v>162</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I51" s="15" t="s">
         <v>163</v>
       </c>
       <c r="J51" s="15">
         <v>100</v>
       </c>
       <c r="K51" s="15">
         <v>0.02329</v>
       </c>
       <c r="L51" s="15">
         <v>0.02055</v>
       </c>
       <c r="M51" s="15">
         <v>0.0185</v>
       </c>
       <c r="N51" s="15">
-        <v>13080</v>
+        <v>17004</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>164</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="15">
         <v>10080008418</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I52" s="15" t="s">
@@ -3291,51 +3315,51 @@
         <v>167</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15"/>
       <c r="K53" s="15">
         <v>0.04718</v>
       </c>
       <c r="L53" s="15">
         <v>0.03414</v>
       </c>
       <c r="M53" s="15">
         <v>0.0298</v>
       </c>
       <c r="N53" s="15">
-        <v>4748</v>
+        <v>5918</v>
       </c>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>170</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="15">
         <v>10080038662</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I54" s="15" t="s">
@@ -3449,51 +3473,51 @@
       </c>
       <c r="E57" s="15" t="s">
         <v>179</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I57" s="15" t="s">
         <v>180</v>
       </c>
       <c r="J57" s="15">
         <v>100</v>
       </c>
       <c r="K57" s="15">
         <v>0.02081</v>
       </c>
       <c r="L57" s="15">
         <v>0.01836</v>
       </c>
       <c r="M57" s="15">
         <v>0.01652</v>
       </c>
       <c r="N57" s="15">
-        <v>7198</v>
+        <v>5706</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>181</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>182</v>
       </c>
       <c r="E58" s="15">
         <v>10080034253</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I58" s="15" t="s">
@@ -3587,1359 +3611,1443 @@
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>189</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>190</v>
       </c>
       <c r="E61" s="15" t="s">
         <v>191</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="I61" s="15"/>
+      <c r="I61" s="15" t="s">
+        <v>192</v>
+      </c>
       <c r="J61" s="15">
         <v>100</v>
       </c>
       <c r="K61" s="15">
-        <v>0.02905</v>
+        <v>0.02946</v>
       </c>
       <c r="L61" s="15">
-        <v>0.02564</v>
+        <v>0.026</v>
       </c>
       <c r="M61" s="15">
-        <v>0.02307</v>
-[...5 lines deleted...]
-      <c r="P61" s="15"/>
+        <v>0.0234</v>
+      </c>
+      <c r="N61" s="15"/>
+      <c r="O61" s="15">
+        <v>18000</v>
+      </c>
+      <c r="P61" s="15" t="s">
+        <v>193</v>
+      </c>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>10080045869</v>
+        <v>195</v>
+      </c>
+      <c r="E62" s="15" t="s">
+        <v>196</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="I62" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>100</v>
       </c>
       <c r="K62" s="15">
-        <v>0.04083</v>
+        <v>0.02905</v>
       </c>
       <c r="L62" s="15">
-        <v>0.02954</v>
+        <v>0.02564</v>
       </c>
       <c r="M62" s="15">
-        <v>0.02577</v>
+        <v>0.02307</v>
       </c>
       <c r="N62" s="15">
-        <v>188</v>
+        <v>5313</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>198</v>
+      </c>
+      <c r="E63" s="15">
+        <v>10080045869</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I63" s="15"/>
+        <v>142</v>
+      </c>
+      <c r="I63" s="15" t="s">
+        <v>199</v>
+      </c>
       <c r="J63" s="15">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="K63" s="15">
-        <v>0.04322</v>
+        <v>0.04083</v>
       </c>
       <c r="L63" s="15">
-        <v>0.04055</v>
+        <v>0.02954</v>
       </c>
       <c r="M63" s="15">
-        <v>0.03913</v>
+        <v>0.02577</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>10080034256</v>
+        <v>201</v>
+      </c>
+      <c r="E64" s="15" t="s">
+        <v>202</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I64" s="15"/>
       <c r="J64" s="15">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="K64" s="15">
-        <v>0.0518</v>
+        <v>0.04322</v>
       </c>
       <c r="L64" s="15">
-        <v>0.03748</v>
+        <v>0.04055</v>
       </c>
       <c r="M64" s="15">
-        <v>0.0327</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.03913</v>
+      </c>
+      <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E65" s="15">
-        <v>10080009164</v>
+        <v>10080034256</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="I65" s="15" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="J65" s="15">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="K65" s="15">
-        <v>0.03411</v>
+        <v>0.0518</v>
       </c>
       <c r="L65" s="15">
-        <v>0.02956</v>
+        <v>0.03748</v>
       </c>
       <c r="M65" s="15">
-        <v>0.02843</v>
-[...1 lines deleted...]
-      <c r="N65" s="15"/>
+        <v>0.0327</v>
+      </c>
+      <c r="N65" s="15">
+        <v>23211</v>
+      </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>207</v>
+      </c>
+      <c r="E66" s="15">
+        <v>10080009164</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="I66" s="15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="J66" s="15">
         <v>1000</v>
       </c>
       <c r="K66" s="15">
-        <v>0.02224</v>
+        <v>0.03411</v>
       </c>
       <c r="L66" s="15">
-        <v>0.01609</v>
+        <v>0.02956</v>
       </c>
       <c r="M66" s="15">
-        <v>0.01404</v>
+        <v>0.02843</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E67" s="15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I67" s="15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="J67" s="15">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="K67" s="15">
-        <v>0.02329</v>
+        <v>0.02224</v>
       </c>
       <c r="L67" s="15">
-        <v>0.02055</v>
+        <v>0.01609</v>
       </c>
       <c r="M67" s="15">
-        <v>0.0185</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01404</v>
+      </c>
+      <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I68" s="15"/>
+        <v>142</v>
+      </c>
+      <c r="I68" s="15" t="s">
+        <v>216</v>
+      </c>
       <c r="J68" s="15">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="K68" s="15">
-        <v>0.03251</v>
+        <v>0.02329</v>
       </c>
       <c r="L68" s="15">
-        <v>0.03047</v>
+        <v>0.02055</v>
       </c>
       <c r="M68" s="15">
-        <v>0.02944</v>
-[...1 lines deleted...]
-      <c r="N68" s="15"/>
+        <v>0.0185</v>
+      </c>
+      <c r="N68" s="15">
+        <v>1945</v>
+      </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>10080058974</v>
+        <v>218</v>
+      </c>
+      <c r="E69" s="15" t="s">
+        <v>219</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
-        <v>142</v>
+        <v>35</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="K69" s="15">
-        <v>0.03613</v>
+        <v>0.03251</v>
       </c>
       <c r="L69" s="15">
-        <v>0.02614</v>
+        <v>0.03047</v>
       </c>
       <c r="M69" s="15">
-        <v>0.02281</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02944</v>
+      </c>
+      <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E70" s="15">
-        <v>10080034254</v>
+        <v>10080058974</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="I70" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>100</v>
       </c>
       <c r="K70" s="15">
-        <v>0.03661</v>
+        <v>0.03613</v>
       </c>
       <c r="L70" s="15">
-        <v>0.02649</v>
+        <v>0.02614</v>
       </c>
       <c r="M70" s="15">
-        <v>0.02311</v>
+        <v>0.02281</v>
       </c>
       <c r="N70" s="15">
-        <v>10906</v>
+        <v>17304</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>223</v>
+      </c>
+      <c r="E71" s="15">
+        <v>10080034254</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="J71" s="15"/>
+        <v>142</v>
+      </c>
+      <c r="I71" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="J71" s="15">
+        <v>100</v>
+      </c>
       <c r="K71" s="15">
-        <v>0.05568</v>
+        <v>0.03661</v>
       </c>
       <c r="L71" s="15">
-        <v>0.0467</v>
+        <v>0.02649</v>
       </c>
       <c r="M71" s="15">
-        <v>0.04491</v>
-[...1 lines deleted...]
-      <c r="N71" s="15"/>
+        <v>0.02311</v>
+      </c>
+      <c r="N71" s="15">
+        <v>11072</v>
+      </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E72" s="15" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
-        <v>35</v>
+        <v>152</v>
       </c>
       <c r="I72" s="15"/>
-      <c r="J72" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J72" s="15"/>
       <c r="K72" s="15">
-        <v>0.0436</v>
+        <v>0.05568</v>
       </c>
       <c r="L72" s="15">
-        <v>0.0408</v>
+        <v>0.0467</v>
       </c>
       <c r="M72" s="15">
-        <v>0.03952</v>
+        <v>0.04491</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
-        <v>152</v>
+        <v>35</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>1000</v>
       </c>
       <c r="K73" s="15">
-        <v>0.0391</v>
+        <v>0.0436</v>
       </c>
       <c r="L73" s="15">
-        <v>0.0374</v>
+        <v>0.0408</v>
       </c>
       <c r="M73" s="15">
-        <v>0.0374</v>
+        <v>0.03952</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>10080059897</v>
+        <v>232</v>
+      </c>
+      <c r="E74" s="15" t="s">
+        <v>233</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="I74" s="15"/>
       <c r="J74" s="15">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="K74" s="15">
-        <v>0.04405</v>
+        <v>0.0391</v>
       </c>
       <c r="L74" s="15">
-        <v>0.03187</v>
+        <v>0.0374</v>
       </c>
       <c r="M74" s="15">
-        <v>0.02781</v>
+        <v>0.0374</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>235</v>
+      </c>
+      <c r="E75" s="15">
+        <v>10080059897</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I75" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="J75" s="15">
         <v>100</v>
       </c>
       <c r="K75" s="15">
-        <v>0.03699</v>
+        <v>0.04405</v>
       </c>
       <c r="L75" s="15">
-        <v>0.03264</v>
+        <v>0.03187</v>
       </c>
       <c r="M75" s="15">
-        <v>0.02938</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.02781</v>
+      </c>
+      <c r="N75" s="15"/>
+      <c r="O75" s="15"/>
+      <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>237</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>238</v>
       </c>
-      <c r="E76" s="15">
-        <v>10080034255</v>
+      <c r="E76" s="15" t="s">
+        <v>239</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="J76" s="15">
         <v>100</v>
       </c>
       <c r="K76" s="15">
-        <v>0.04405</v>
+        <v>0.03699</v>
       </c>
       <c r="L76" s="15">
-        <v>0.03187</v>
+        <v>0.03264</v>
       </c>
       <c r="M76" s="15">
-        <v>0.02781</v>
-[...3 lines deleted...]
-      <c r="P76" s="15"/>
+        <v>0.02938</v>
+      </c>
+      <c r="N76" s="15">
+        <v>61770</v>
+      </c>
+      <c r="O76" s="15">
+        <v>42600</v>
+      </c>
+      <c r="P76" s="15" t="s">
+        <v>193</v>
+      </c>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="E77" s="15" t="s">
         <v>242</v>
+      </c>
+      <c r="E77" s="15">
+        <v>10080034255</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I77" s="15" t="s">
         <v>243</v>
       </c>
       <c r="J77" s="15">
         <v>100</v>
       </c>
       <c r="K77" s="15">
-        <v>0.03692</v>
+        <v>0.04405</v>
       </c>
       <c r="L77" s="15">
-        <v>0.03258</v>
+        <v>0.03187</v>
       </c>
       <c r="M77" s="15">
-        <v>0.02932</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.02781</v>
+      </c>
+      <c r="N77" s="15"/>
+      <c r="O77" s="15"/>
+      <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>244</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>245</v>
       </c>
-      <c r="E78" s="15">
-        <v>10080009373</v>
+      <c r="E78" s="15" t="s">
+        <v>246</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="J78" s="15">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="K78" s="15">
-        <v>0.03655</v>
+        <v>0.03692</v>
       </c>
       <c r="L78" s="15">
-        <v>0.03427</v>
+        <v>0.03258</v>
       </c>
       <c r="M78" s="15">
-        <v>0.03314</v>
-[...3 lines deleted...]
-      <c r="P78" s="15"/>
+        <v>0.02932</v>
+      </c>
+      <c r="N78" s="15">
+        <v>72025</v>
+      </c>
+      <c r="O78" s="15">
+        <v>40200</v>
+      </c>
+      <c r="P78" s="15" t="s">
+        <v>193</v>
+      </c>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E79" s="15">
-        <v>10080056117</v>
+        <v>10080009373</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="J79" s="15">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="K79" s="15">
-        <v>0.06573</v>
+        <v>0.03655</v>
       </c>
       <c r="L79" s="15">
-        <v>0.04756</v>
+        <v>0.03427</v>
       </c>
       <c r="M79" s="15">
-        <v>0.0415</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.03314</v>
+      </c>
+      <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E80" s="15" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I80" s="15" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="J80" s="15">
         <v>100</v>
       </c>
       <c r="K80" s="15">
-        <v>0.05289</v>
+        <v>0.03165</v>
       </c>
       <c r="L80" s="15">
-        <v>0.04667</v>
+        <v>0.02793</v>
       </c>
       <c r="M80" s="15">
-        <v>0.042</v>
-[...5 lines deleted...]
-      <c r="P80" s="15"/>
+        <v>0.02514</v>
+      </c>
+      <c r="N80" s="15"/>
+      <c r="O80" s="15">
+        <v>770</v>
+      </c>
+      <c r="P80" s="15" t="s">
+        <v>193</v>
+      </c>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="E81" s="15" t="s">
         <v>256</v>
+      </c>
+      <c r="E81" s="15">
+        <v>10080056117</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="I81" s="15"/>
-      <c r="J81" s="15"/>
+      <c r="I81" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="J81" s="15">
+        <v>100</v>
+      </c>
       <c r="K81" s="15">
-        <v>0.08728</v>
+        <v>0.06573</v>
       </c>
       <c r="L81" s="15">
-        <v>0.06315</v>
+        <v>0.04756</v>
       </c>
       <c r="M81" s="15">
-        <v>0.0551</v>
+        <v>0.0415</v>
       </c>
       <c r="N81" s="15">
-        <v>13930</v>
+        <v>1511</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>10080059896</v>
+        <v>259</v>
+      </c>
+      <c r="E82" s="15" t="s">
+        <v>260</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="I82" s="15"/>
+      <c r="I82" s="15" t="s">
+        <v>261</v>
+      </c>
       <c r="J82" s="15">
         <v>100</v>
       </c>
       <c r="K82" s="15">
-        <v>0.03348</v>
+        <v>0.05289</v>
       </c>
       <c r="L82" s="15">
-        <v>0.02423</v>
+        <v>0.04667</v>
       </c>
       <c r="M82" s="15">
-        <v>0.02114</v>
+        <v>0.042</v>
       </c>
       <c r="N82" s="15">
-        <v>11963</v>
+        <v>2520</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E83" s="15" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15"/>
       <c r="K83" s="15">
-        <v>0.52</v>
+        <v>0.08728</v>
       </c>
       <c r="L83" s="15">
-        <v>0.52</v>
+        <v>0.06315</v>
       </c>
       <c r="M83" s="15">
-        <v>0.52</v>
+        <v>0.0551</v>
       </c>
       <c r="N83" s="15">
-        <v>2</v>
+        <v>17226</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>266</v>
+      </c>
+      <c r="E84" s="15">
+        <v>10080059896</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="I84" s="15"/>
       <c r="J84" s="15">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="K84" s="15">
-        <v>0.18761</v>
+        <v>0.03348</v>
       </c>
       <c r="L84" s="15">
-        <v>0.16259</v>
+        <v>0.02423</v>
       </c>
       <c r="M84" s="15">
-        <v>0.15634</v>
-[...1 lines deleted...]
-      <c r="N84" s="15"/>
+        <v>0.02114</v>
+      </c>
+      <c r="N84" s="15">
+        <v>9075</v>
+      </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>10080034257</v>
+        <v>268</v>
+      </c>
+      <c r="E85" s="15" t="s">
+        <v>269</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="I85" s="15"/>
-      <c r="J85" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J85" s="15"/>
       <c r="K85" s="15">
-        <v>0.06102</v>
+        <v>0.52</v>
       </c>
       <c r="L85" s="15">
-        <v>0.04415</v>
+        <v>0.52</v>
       </c>
       <c r="M85" s="15">
-        <v>0.03852</v>
+        <v>0.52</v>
       </c>
       <c r="N85" s="15">
-        <v>568</v>
+        <v>2</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>10080008490</v>
+        <v>271</v>
+      </c>
+      <c r="E86" s="15" t="s">
+        <v>272</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I86" s="15" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="J86" s="15">
         <v>1000</v>
       </c>
       <c r="K86" s="15">
-        <v>0.13357</v>
+        <v>0.18761</v>
       </c>
       <c r="L86" s="15">
-        <v>0.07097000000000001</v>
+        <v>0.16259</v>
       </c>
       <c r="M86" s="15">
-        <v>0.06047</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.15634</v>
+      </c>
+      <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>275</v>
+      </c>
+      <c r="E87" s="15">
+        <v>10080034257</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
-      <c r="H87" s="15"/>
+      <c r="H87" s="15" t="s">
+        <v>142</v>
+      </c>
       <c r="I87" s="15"/>
-      <c r="J87" s="15"/>
+      <c r="J87" s="15">
+        <v>100</v>
+      </c>
       <c r="K87" s="15">
-        <v>0.04816</v>
+        <v>0.06102</v>
       </c>
       <c r="L87" s="15">
-        <v>0.04214</v>
+        <v>0.04415</v>
       </c>
       <c r="M87" s="15">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N87" s="15"/>
+        <v>0.03852</v>
+      </c>
+      <c r="N87" s="15">
+        <v>685</v>
+      </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>277</v>
+      </c>
+      <c r="E88" s="15">
+        <v>10080008490</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
-      <c r="H88" s="15"/>
+      <c r="H88" s="15" t="s">
+        <v>152</v>
+      </c>
       <c r="I88" s="15" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="J88" s="15"/>
+        <v>278</v>
+      </c>
+      <c r="J88" s="15">
+        <v>1000</v>
+      </c>
       <c r="K88" s="15">
-        <v>0.04816</v>
+        <v>0.13357</v>
       </c>
       <c r="L88" s="15">
-        <v>0.03612</v>
+        <v>0.07097000000000001</v>
       </c>
       <c r="M88" s="15">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N88" s="15"/>
+        <v>0.06047</v>
+      </c>
+      <c r="N88" s="15">
+        <v>31</v>
+      </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
-      <c r="H89" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="15"/>
       <c r="I89" s="15"/>
       <c r="J89" s="15"/>
       <c r="K89" s="15">
-        <v>0.03443</v>
+        <v>0.04816</v>
       </c>
       <c r="L89" s="15">
-        <v>0.03342</v>
+        <v>0.04214</v>
       </c>
       <c r="M89" s="15">
-        <v>0.03159</v>
+        <v>0</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E90" s="15" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="J90" s="15"/>
       <c r="K90" s="15">
         <v>0.04816</v>
       </c>
       <c r="L90" s="15">
-        <v>0</v>
+        <v>0.03612</v>
       </c>
       <c r="M90" s="15">
         <v>0</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>151</v>
+        <v>286</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E91" s="15" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>152</v>
       </c>
-      <c r="I91" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I91" s="15"/>
       <c r="J91" s="15"/>
       <c r="K91" s="15">
-        <v>0.0211</v>
+        <v>0.03443</v>
       </c>
       <c r="L91" s="15">
-        <v>0.02054</v>
+        <v>0.03342</v>
       </c>
       <c r="M91" s="15">
-        <v>0.0194</v>
+        <v>0.03159</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>10000008343</v>
+        <v>290</v>
+      </c>
+      <c r="E92" s="15" t="s">
+        <v>291</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
-      <c r="H92" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="15"/>
       <c r="I92" s="15" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="J92" s="15"/>
       <c r="K92" s="15">
-        <v>0.0313</v>
+        <v>0.04816</v>
       </c>
       <c r="L92" s="15">
-        <v>0.03045</v>
+        <v>0</v>
       </c>
       <c r="M92" s="15">
-        <v>0.02876</v>
+        <v>0</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>290</v>
+        <v>151</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E93" s="15" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I93" s="15" t="s">
-        <v>293</v>
+        <v>153</v>
       </c>
       <c r="J93" s="15"/>
       <c r="K93" s="15">
-        <v>0.02364</v>
+        <v>0.0211</v>
       </c>
       <c r="L93" s="15">
-        <v>0.02309</v>
+        <v>0.02054</v>
       </c>
       <c r="M93" s="15">
-        <v>0.02168</v>
+        <v>0.0194</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>244</v>
+        <v>295</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>296</v>
+      </c>
+      <c r="E94" s="15">
+        <v>10000008343</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I94" s="15" t="s">
-        <v>246</v>
+        <v>297</v>
       </c>
       <c r="J94" s="15"/>
       <c r="K94" s="15">
-        <v>0.03386</v>
+        <v>0.0313</v>
       </c>
       <c r="L94" s="15">
-        <v>0.03302</v>
+        <v>0.03045</v>
       </c>
       <c r="M94" s="15">
-        <v>0.03117</v>
+        <v>0.02876</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
-      <c r="B95" s="14"/>
-[...2 lines deleted...]
-      <c r="E95" s="15"/>
+      <c r="B95" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C95" s="15" t="s">
+        <v>298</v>
+      </c>
+      <c r="D95" s="15" t="s">
+        <v>299</v>
+      </c>
+      <c r="E95" s="15" t="s">
+        <v>300</v>
+      </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
-      <c r="H95" s="15"/>
-      <c r="I95" s="15"/>
+      <c r="H95" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="I95" s="15" t="s">
+        <v>301</v>
+      </c>
       <c r="J95" s="15"/>
-      <c r="K95" s="15"/>
-[...1 lines deleted...]
-      <c r="M95" s="15"/>
+      <c r="K95" s="15">
+        <v>0.02364</v>
+      </c>
+      <c r="L95" s="15">
+        <v>0.02309</v>
+      </c>
+      <c r="M95" s="15">
+        <v>0.02168</v>
+      </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
+      <c r="R95"/>
+    </row>
+    <row r="96" spans="1:18">
+      <c r="B96" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C96" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="D96" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="E96" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="F96" s="15"/>
+      <c r="G96" s="15"/>
+      <c r="H96" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="I96" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="J96" s="15"/>
+      <c r="K96" s="15">
+        <v>0.03386</v>
+      </c>
+      <c r="L96" s="15">
+        <v>0.03302</v>
+      </c>
+      <c r="M96" s="15">
+        <v>0.03117</v>
+      </c>
+      <c r="N96" s="15"/>
+      <c r="O96" s="15"/>
+      <c r="P96" s="15"/>
+      <c r="Q96" s="15"/>
+      <c r="R96"/>
+    </row>
+    <row r="97" spans="1:18">
+      <c r="B97" s="14"/>
+      <c r="C97" s="15"/>
+      <c r="D97" s="15"/>
+      <c r="E97" s="15"/>
+      <c r="F97" s="15"/>
+      <c r="G97" s="15"/>
+      <c r="H97" s="15"/>
+      <c r="I97" s="15"/>
+      <c r="J97" s="15"/>
+      <c r="K97" s="15"/>
+      <c r="L97" s="15"/>
+      <c r="M97" s="15"/>
+      <c r="N97" s="15"/>
+      <c r="O97" s="15"/>
+      <c r="P97" s="15"/>
+      <c r="Q97" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -4959,317 +5067,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>