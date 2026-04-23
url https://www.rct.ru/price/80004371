--- v6 (2026-04-02)
+++ v7 (2026-04-23)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -593,53 +593,50 @@
     <t>KLS8-01106-FDD2-250</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6,3мм.пров.1,5-2,5мм.изолированная Blue / FDD2-250</t>
   </si>
   <si>
     <t xml:space="preserve">FDD2-250 Blue BEISIT, BT012-502 BEISIT, F2-6.4V , TAI-2F (FDFV2-6.4) , </t>
   </si>
   <si>
     <t>FDD2-250</t>
   </si>
   <si>
     <t>10-00023659</t>
   </si>
   <si>
     <t>BT012-502</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6,3мм.пров.1,5-2,5мм.изолированная, blue / FDD2-250 Blue (BT012-502)</t>
   </si>
   <si>
     <t>UT-00156047</t>
   </si>
   <si>
     <t xml:space="preserve">FDD2-250 Blue BEISIT, KLS8-01106-FDD2-250 KLS, F2-6.4V , TAI-2F (FDFV2-6.4) , </t>
-  </si>
-[...1 lines deleted...]
-    <t>02.06.2026</t>
   </si>
   <si>
     <t>BT012-504</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6,3мм.пров.4-6мм.изолированная / FDD5.5-250 (BT012-504)</t>
   </si>
   <si>
     <t>UT-00152831</t>
   </si>
   <si>
     <t>FDFD2-187(8) Blue</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4,8мм.пров.1,5-2,5мм. полн .изолированная Blue / FDFD-2-187(8)</t>
   </si>
   <si>
     <t xml:space="preserve">BT012-531 BEISIT, KLS8-01109 FDFD2-187 KLS, KLS8-01109 FDFD2-187 KLS, </t>
   </si>
   <si>
     <t>FDFD-2-250</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6.3мм.пров.1,5-2,5мм. полн .изолированная / FDFD-2-250</t>
   </si>
@@ -1769,51 +1766,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
         <v>1.05</v>
       </c>
       <c r="L9" s="15">
         <v>0.8841</v>
       </c>
       <c r="M9" s="15">
         <v>0.8501</v>
       </c>
       <c r="N9" s="15">
-        <v>280</v>
+        <v>348</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080072208</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
@@ -1880,51 +1877,51 @@
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080027338</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.04469</v>
       </c>
       <c r="L12" s="15">
         <v>0.03605</v>
       </c>
       <c r="M12" s="15">
         <v>0.03459</v>
       </c>
       <c r="N12" s="15">
-        <v>22644</v>
+        <v>17612</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15">
@@ -3001,92 +2998,92 @@
       </c>
       <c r="E45" s="15" t="s">
         <v>146</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I45" s="15" t="s">
         <v>147</v>
       </c>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>0.02819</v>
       </c>
       <c r="L45" s="15">
         <v>0.02487</v>
       </c>
       <c r="M45" s="15">
         <v>0.02238</v>
       </c>
       <c r="N45" s="15">
-        <v>5460</v>
+        <v>6370</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>148</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E46" s="15">
         <v>10080034251</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I46" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J46" s="15">
         <v>100</v>
       </c>
       <c r="K46" s="15">
         <v>0.02361</v>
       </c>
       <c r="L46" s="15">
         <v>0.01708</v>
       </c>
       <c r="M46" s="15">
         <v>0.01491</v>
       </c>
       <c r="N46" s="15">
-        <v>9447</v>
+        <v>8492</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E47" s="15">
         <v>10080008417</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I47" s="15" t="s">
@@ -3159,51 +3156,51 @@
       </c>
       <c r="E49" s="15">
         <v>10080033210</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I49" s="15" t="s">
         <v>156</v>
       </c>
       <c r="J49" s="15">
         <v>100</v>
       </c>
       <c r="K49" s="15">
         <v>0.02984</v>
       </c>
       <c r="L49" s="15">
         <v>0.02159</v>
       </c>
       <c r="M49" s="15">
         <v>0.01884</v>
       </c>
       <c r="N49" s="15">
-        <v>570</v>
+        <v>492</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>158</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I50" s="15" t="s">
@@ -3239,51 +3236,51 @@
       </c>
       <c r="E51" s="15" t="s">
         <v>162</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I51" s="15" t="s">
         <v>163</v>
       </c>
       <c r="J51" s="15">
         <v>100</v>
       </c>
       <c r="K51" s="15">
         <v>0.02329</v>
       </c>
       <c r="L51" s="15">
         <v>0.02055</v>
       </c>
       <c r="M51" s="15">
         <v>0.0185</v>
       </c>
       <c r="N51" s="15">
-        <v>17004</v>
+        <v>14388</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>164</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="15">
         <v>10080008418</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I52" s="15" t="s">
@@ -3315,51 +3312,51 @@
         <v>167</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15"/>
       <c r="K53" s="15">
         <v>0.04718</v>
       </c>
       <c r="L53" s="15">
         <v>0.03414</v>
       </c>
       <c r="M53" s="15">
         <v>0.0298</v>
       </c>
       <c r="N53" s="15">
-        <v>5918</v>
+        <v>4336</v>
       </c>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>170</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="15">
         <v>10080038662</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I54" s="15" t="s">
@@ -3473,51 +3470,51 @@
       </c>
       <c r="E57" s="15" t="s">
         <v>179</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I57" s="15" t="s">
         <v>180</v>
       </c>
       <c r="J57" s="15">
         <v>100</v>
       </c>
       <c r="K57" s="15">
         <v>0.02081</v>
       </c>
       <c r="L57" s="15">
         <v>0.01836</v>
       </c>
       <c r="M57" s="15">
         <v>0.01652</v>
       </c>
       <c r="N57" s="15">
-        <v>5706</v>
+        <v>5267</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>181</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>182</v>
       </c>
       <c r="E58" s="15">
         <v>10080034253</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I58" s="15" t="s">
@@ -3628,1392 +3625,1386 @@
       <c r="E61" s="15" t="s">
         <v>191</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I61" s="15" t="s">
         <v>192</v>
       </c>
       <c r="J61" s="15">
         <v>100</v>
       </c>
       <c r="K61" s="15">
         <v>0.02946</v>
       </c>
       <c r="L61" s="15">
         <v>0.026</v>
       </c>
       <c r="M61" s="15">
         <v>0.0234</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15">
-        <v>18000</v>
-[...3 lines deleted...]
-      </c>
+        <v>21250</v>
+      </c>
+      <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="D62" s="15" t="s">
         <v>194</v>
       </c>
-      <c r="D62" s="15" t="s">
+      <c r="E62" s="15" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>100</v>
       </c>
       <c r="K62" s="15">
         <v>0.02905</v>
       </c>
       <c r="L62" s="15">
         <v>0.02564</v>
       </c>
       <c r="M62" s="15">
         <v>0.02307</v>
       </c>
       <c r="N62" s="15">
-        <v>5313</v>
+        <v>4000</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="D63" s="15" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="E63" s="15">
         <v>10080045869</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I63" s="15" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="J63" s="15">
         <v>100</v>
       </c>
       <c r="K63" s="15">
         <v>0.04083</v>
       </c>
       <c r="L63" s="15">
         <v>0.02954</v>
       </c>
       <c r="M63" s="15">
         <v>0.02577</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="D64" s="15" t="s">
         <v>200</v>
       </c>
-      <c r="D64" s="15" t="s">
+      <c r="E64" s="15" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>1000</v>
       </c>
       <c r="K64" s="15">
         <v>0.04322</v>
       </c>
       <c r="L64" s="15">
         <v>0.04055</v>
       </c>
       <c r="M64" s="15">
         <v>0.03913</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="D65" s="15" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="E65" s="15">
         <v>10080034256</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I65" s="15" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="J65" s="15">
         <v>100</v>
       </c>
       <c r="K65" s="15">
         <v>0.0518</v>
       </c>
       <c r="L65" s="15">
         <v>0.03748</v>
       </c>
       <c r="M65" s="15">
         <v>0.0327</v>
       </c>
       <c r="N65" s="15">
-        <v>23211</v>
+        <v>25526</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="D66" s="15" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E66" s="15">
         <v>10080009164</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I66" s="15" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="J66" s="15">
         <v>1000</v>
       </c>
       <c r="K66" s="15">
         <v>0.03411</v>
       </c>
       <c r="L66" s="15">
         <v>0.02956</v>
       </c>
       <c r="M66" s="15">
         <v>0.02843</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="D67" s="15" t="s">
         <v>209</v>
       </c>
-      <c r="D67" s="15" t="s">
+      <c r="E67" s="15" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I67" s="15" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.02224</v>
       </c>
       <c r="L67" s="15">
         <v>0.01609</v>
       </c>
       <c r="M67" s="15">
         <v>0.01404</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="D68" s="15" t="s">
         <v>213</v>
       </c>
-      <c r="D68" s="15" t="s">
+      <c r="E68" s="15" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I68" s="15" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="J68" s="15">
         <v>100</v>
       </c>
       <c r="K68" s="15">
         <v>0.02329</v>
       </c>
       <c r="L68" s="15">
         <v>0.02055</v>
       </c>
       <c r="M68" s="15">
         <v>0.0185</v>
       </c>
       <c r="N68" s="15">
-        <v>1945</v>
+        <v>198</v>
       </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="D69" s="15" t="s">
         <v>217</v>
       </c>
-      <c r="D69" s="15" t="s">
+      <c r="E69" s="15" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.03251</v>
       </c>
       <c r="L69" s="15">
         <v>0.03047</v>
       </c>
       <c r="M69" s="15">
         <v>0.02944</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="D70" s="15" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E70" s="15">
         <v>10080058974</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>100</v>
       </c>
       <c r="K70" s="15">
         <v>0.03613</v>
       </c>
       <c r="L70" s="15">
         <v>0.02614</v>
       </c>
       <c r="M70" s="15">
         <v>0.02281</v>
       </c>
       <c r="N70" s="15">
-        <v>17304</v>
+        <v>16283</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
+        <v>221</v>
+      </c>
+      <c r="D71" s="15" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E71" s="15">
         <v>10080034254</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I71" s="15" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="J71" s="15">
         <v>100</v>
       </c>
       <c r="K71" s="15">
         <v>0.03661</v>
       </c>
       <c r="L71" s="15">
         <v>0.02649</v>
       </c>
       <c r="M71" s="15">
         <v>0.02311</v>
       </c>
       <c r="N71" s="15">
-        <v>11072</v>
+        <v>11029</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D72" s="15" t="s">
         <v>225</v>
       </c>
-      <c r="D72" s="15" t="s">
+      <c r="E72" s="15" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15"/>
       <c r="K72" s="15">
         <v>0.05568</v>
       </c>
       <c r="L72" s="15">
         <v>0.0467</v>
       </c>
       <c r="M72" s="15">
         <v>0.04491</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="D73" s="15" t="s">
         <v>228</v>
       </c>
-      <c r="D73" s="15" t="s">
+      <c r="E73" s="15" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>1000</v>
       </c>
       <c r="K73" s="15">
         <v>0.0436</v>
       </c>
       <c r="L73" s="15">
         <v>0.0408</v>
       </c>
       <c r="M73" s="15">
         <v>0.03952</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="D74" s="15" t="s">
         <v>231</v>
       </c>
-      <c r="D74" s="15" t="s">
+      <c r="E74" s="15" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>1000</v>
       </c>
       <c r="K74" s="15">
         <v>0.0391</v>
       </c>
       <c r="L74" s="15">
         <v>0.0374</v>
       </c>
       <c r="M74" s="15">
         <v>0.0374</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="D75" s="15" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="E75" s="15">
         <v>10080059897</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I75" s="15" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="J75" s="15">
         <v>100</v>
       </c>
       <c r="K75" s="15">
         <v>0.04405</v>
       </c>
       <c r="L75" s="15">
         <v>0.03187</v>
       </c>
       <c r="M75" s="15">
         <v>0.02781</v>
       </c>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="D76" s="15" t="s">
         <v>237</v>
       </c>
-      <c r="D76" s="15" t="s">
+      <c r="E76" s="15" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="J76" s="15">
         <v>100</v>
       </c>
       <c r="K76" s="15">
-        <v>0.03699</v>
+        <v>0.04087</v>
       </c>
       <c r="L76" s="15">
-        <v>0.03264</v>
+        <v>0.03606</v>
       </c>
       <c r="M76" s="15">
-        <v>0.02938</v>
+        <v>0.03245</v>
       </c>
       <c r="N76" s="15">
-        <v>61770</v>
+        <v>48114</v>
       </c>
       <c r="O76" s="15">
-        <v>42600</v>
-[...3 lines deleted...]
-      </c>
+        <v>48600</v>
+      </c>
+      <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D77" s="15" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="E77" s="15">
         <v>10080034255</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="J77" s="15">
         <v>100</v>
       </c>
       <c r="K77" s="15">
         <v>0.04405</v>
       </c>
       <c r="L77" s="15">
         <v>0.03187</v>
       </c>
       <c r="M77" s="15">
         <v>0.02781</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="D78" s="15" t="s">
         <v>244</v>
       </c>
-      <c r="D78" s="15" t="s">
+      <c r="E78" s="15" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="J78" s="15">
         <v>100</v>
       </c>
       <c r="K78" s="15">
-        <v>0.03692</v>
+        <v>0.04087</v>
       </c>
       <c r="L78" s="15">
-        <v>0.03258</v>
+        <v>0.03606</v>
       </c>
       <c r="M78" s="15">
-        <v>0.02932</v>
+        <v>0.03245</v>
       </c>
       <c r="N78" s="15">
-        <v>72025</v>
+        <v>73603</v>
       </c>
       <c r="O78" s="15">
-        <v>40200</v>
-[...3 lines deleted...]
-      </c>
+        <v>53400</v>
+      </c>
+      <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="D79" s="15" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="E79" s="15">
         <v>10080009373</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.03655</v>
       </c>
       <c r="L79" s="15">
         <v>0.03427</v>
       </c>
       <c r="M79" s="15">
         <v>0.03314</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="D80" s="15" t="s">
         <v>251</v>
       </c>
-      <c r="D80" s="15" t="s">
+      <c r="E80" s="15" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I80" s="15" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="J80" s="15">
         <v>100</v>
       </c>
       <c r="K80" s="15">
         <v>0.03165</v>
       </c>
       <c r="L80" s="15">
         <v>0.02793</v>
       </c>
       <c r="M80" s="15">
         <v>0.02514</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15">
-        <v>770</v>
-[...3 lines deleted...]
-      </c>
+        <v>700</v>
+      </c>
+      <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="D81" s="15" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E81" s="15">
         <v>10080056117</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I81" s="15" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="J81" s="15">
         <v>100</v>
       </c>
       <c r="K81" s="15">
         <v>0.06573</v>
       </c>
       <c r="L81" s="15">
         <v>0.04756</v>
       </c>
       <c r="M81" s="15">
         <v>0.0415</v>
       </c>
       <c r="N81" s="15">
-        <v>1511</v>
+        <v>2707</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="D82" s="15" t="s">
         <v>258</v>
       </c>
-      <c r="D82" s="15" t="s">
+      <c r="E82" s="15" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I82" s="15" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J82" s="15">
         <v>100</v>
       </c>
       <c r="K82" s="15">
         <v>0.05289</v>
       </c>
       <c r="L82" s="15">
         <v>0.04667</v>
       </c>
       <c r="M82" s="15">
         <v>0.042</v>
       </c>
       <c r="N82" s="15">
         <v>2520</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
+        <v>261</v>
+      </c>
+      <c r="D83" s="15" t="s">
         <v>262</v>
       </c>
-      <c r="D83" s="15" t="s">
+      <c r="E83" s="15" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15"/>
       <c r="K83" s="15">
         <v>0.08728</v>
       </c>
       <c r="L83" s="15">
         <v>0.06315</v>
       </c>
       <c r="M83" s="15">
         <v>0.0551</v>
       </c>
       <c r="N83" s="15">
-        <v>17226</v>
+        <v>16236</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="D84" s="15" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="E84" s="15">
         <v>10080059896</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>100</v>
       </c>
       <c r="K84" s="15">
         <v>0.03348</v>
       </c>
       <c r="L84" s="15">
         <v>0.02423</v>
       </c>
       <c r="M84" s="15">
         <v>0.02114</v>
       </c>
       <c r="N84" s="15">
-        <v>9075</v>
+        <v>8938</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="D85" s="15" t="s">
         <v>267</v>
       </c>
-      <c r="D85" s="15" t="s">
+      <c r="E85" s="15" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15"/>
       <c r="K85" s="15">
         <v>0.52</v>
       </c>
       <c r="L85" s="15">
         <v>0.52</v>
       </c>
       <c r="M85" s="15">
         <v>0.52</v>
       </c>
       <c r="N85" s="15">
         <v>2</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
+        <v>269</v>
+      </c>
+      <c r="D86" s="15" t="s">
         <v>270</v>
       </c>
-      <c r="D86" s="15" t="s">
+      <c r="E86" s="15" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I86" s="15" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="J86" s="15">
         <v>1000</v>
       </c>
       <c r="K86" s="15">
         <v>0.18761</v>
       </c>
       <c r="L86" s="15">
         <v>0.16259</v>
       </c>
       <c r="M86" s="15">
         <v>0.15634</v>
       </c>
       <c r="N86" s="15"/>
-      <c r="O86" s="15"/>
+      <c r="O86" s="15">
+        <v>2280</v>
+      </c>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="D87" s="15" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="E87" s="15">
         <v>10080034257</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>100</v>
       </c>
       <c r="K87" s="15">
         <v>0.06102</v>
       </c>
       <c r="L87" s="15">
         <v>0.04415</v>
       </c>
       <c r="M87" s="15">
         <v>0.03852</v>
       </c>
       <c r="N87" s="15">
-        <v>685</v>
+        <v>506</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="D88" s="15" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="E88" s="15">
         <v>10080008490</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I88" s="15" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="J88" s="15">
         <v>1000</v>
       </c>
       <c r="K88" s="15">
         <v>0.13357</v>
       </c>
       <c r="L88" s="15">
         <v>0.07097000000000001</v>
       </c>
       <c r="M88" s="15">
         <v>0.06047</v>
       </c>
       <c r="N88" s="15">
         <v>31</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="D89" s="15" t="s">
         <v>279</v>
       </c>
-      <c r="D89" s="15" t="s">
+      <c r="E89" s="15" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15"/>
       <c r="I89" s="15"/>
       <c r="J89" s="15"/>
       <c r="K89" s="15">
         <v>0.04816</v>
       </c>
       <c r="L89" s="15">
         <v>0.04214</v>
       </c>
       <c r="M89" s="15">
         <v>0</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
+        <v>281</v>
+      </c>
+      <c r="D90" s="15" t="s">
         <v>282</v>
       </c>
-      <c r="D90" s="15" t="s">
+      <c r="E90" s="15" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="J90" s="15"/>
       <c r="K90" s="15">
         <v>0.04816</v>
       </c>
       <c r="L90" s="15">
         <v>0.03612</v>
       </c>
       <c r="M90" s="15">
         <v>0</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="D91" s="15" t="s">
         <v>286</v>
       </c>
-      <c r="D91" s="15" t="s">
+      <c r="E91" s="15" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15"/>
       <c r="K91" s="15">
         <v>0.03443</v>
       </c>
       <c r="L91" s="15">
         <v>0.03342</v>
       </c>
       <c r="M91" s="15">
         <v>0.03159</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="D92" s="15" t="s">
         <v>289</v>
       </c>
-      <c r="D92" s="15" t="s">
+      <c r="E92" s="15" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15"/>
       <c r="I92" s="15" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="J92" s="15"/>
       <c r="K92" s="15">
         <v>0.04816</v>
       </c>
       <c r="L92" s="15">
         <v>0</v>
       </c>
       <c r="M92" s="15">
         <v>0</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D93" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="E93" s="15" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I93" s="15" t="s">
         <v>153</v>
       </c>
       <c r="J93" s="15"/>
       <c r="K93" s="15">
         <v>0.0211</v>
       </c>
       <c r="L93" s="15">
         <v>0.02054</v>
       </c>
       <c r="M93" s="15">
         <v>0.0194</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="E94" s="15">
         <v>10000008343</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I94" s="15" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J94" s="15"/>
       <c r="K94" s="15">
         <v>0.0313</v>
       </c>
       <c r="L94" s="15">
         <v>0.03045</v>
       </c>
       <c r="M94" s="15">
         <v>0.02876</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
+        <v>297</v>
+      </c>
+      <c r="D95" s="15" t="s">
         <v>298</v>
       </c>
-      <c r="D95" s="15" t="s">
+      <c r="E95" s="15" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I95" s="15" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="J95" s="15"/>
       <c r="K95" s="15">
         <v>0.02364</v>
       </c>
       <c r="L95" s="15">
         <v>0.02309</v>
       </c>
       <c r="M95" s="15">
         <v>0.02168</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D96" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="E96" s="15" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I96" s="15" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="J96" s="15"/>
       <c r="K96" s="15">
         <v>0.03386</v>
       </c>
       <c r="L96" s="15">
         <v>0.03302</v>
       </c>
       <c r="M96" s="15">
         <v>0.03117</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14"/>
       <c r="C97" s="15"/>
       <c r="D97" s="15"/>
       <c r="E97" s="15"/>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15"/>
@@ -5067,317 +5058,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>