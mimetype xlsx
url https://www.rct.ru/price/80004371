--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -169,72 +169,72 @@
   <si>
     <t>10-00023667</t>
   </si>
   <si>
     <t xml:space="preserve">TAI3-1.25F , SG57644 , </t>
   </si>
   <si>
     <t>F1-2.8VF/5</t>
   </si>
   <si>
     <t>клемма ножевая мама / F1-2.8VF/5</t>
   </si>
   <si>
     <t>10-00023668</t>
   </si>
   <si>
     <t>F1-4.8V/5</t>
   </si>
   <si>
     <t>клемма ножевая мама / F1-4.8V/5</t>
   </si>
   <si>
     <t>10-00023669</t>
   </si>
   <si>
-    <t xml:space="preserve">FDD1.25-187 BEISIT, KLS8-01106 FDD1.25-187 KLS, KLS8-01106 FDD1.25-187 KLS, FDD1.25-187 KLS, </t>
+    <t xml:space="preserve">FDD1.25-187 BEISIT, BT012-494 BEISIT, KLS8-01106 FDD1.25-187 KLS, KLS8-01106 FDD1.25-187 KLS, FDD1.25-187 KLS, </t>
   </si>
   <si>
     <t>F1-4.8V/8</t>
   </si>
   <si>
     <t>клемма ножевая мама / F1-4.8V/8</t>
   </si>
   <si>
     <t>10-00023670</t>
   </si>
   <si>
     <t>F1-4.8VF/5</t>
   </si>
   <si>
     <t>клемма ножевая мама / F1-4.8VF/5</t>
   </si>
   <si>
     <t>10-00023671</t>
   </si>
   <si>
-    <t xml:space="preserve">FDFD1.25-187 Red BEISIT, STO-01T-187N JST, KLS8-01109 FDFD1.25-187 KLS, </t>
+    <t xml:space="preserve">FDFD1.25-187 Red BEISIT, STO-01T-187N JST, BT012-528 BEISIT, L-KLS8-01109-FDFD1.25-187 KLS, KLS8-01109 FDFD1.25-187 KLS, </t>
   </si>
   <si>
     <t>F1-4.8VF/8</t>
   </si>
   <si>
     <t>клемма ножевая мама / F1-4.8VF/8</t>
   </si>
   <si>
     <t>10-00023672</t>
   </si>
   <si>
     <t xml:space="preserve">TAI4.8-1.25I8 , </t>
   </si>
   <si>
     <t>F1-6.4</t>
   </si>
   <si>
     <t>клемма ножевая мама / F1-6.4</t>
   </si>
   <si>
     <t>10-00023673</t>
   </si>
   <si>
     <t>F1-6.4AF</t>
   </si>
@@ -466,60 +466,60 @@
   <si>
     <t>BEISIT</t>
   </si>
   <si>
     <t xml:space="preserve">BT012-491 BEISIT, </t>
   </si>
   <si>
     <t>BT012-491</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 2.8мм.пров.0,5-1,5мм.изолированная Red / FDD1.25-110(5) Red (BT012-491)</t>
   </si>
   <si>
     <t>UT-00152826</t>
   </si>
   <si>
     <t xml:space="preserve">FDD1.25-110 Red BEISIT, </t>
   </si>
   <si>
     <t>FDD1.25-187(8)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4.8мм.пров.0,5-1,5мм.изолированная RED / FDD1.25-187(8)</t>
   </si>
   <si>
-    <t xml:space="preserve">KLS8-01106 FDD1.25-187 KLS, KLS8-01106 FDD1.25-187 KLS, F1-4.8V/5 , FDD1.25-187 KLS, </t>
+    <t xml:space="preserve">BT012-494 BEISIT, KLS8-01106 FDD1.25-187 KLS, KLS8-01106 FDD1.25-187 KLS, F1-4.8V/5 , FDD1.25-187 KLS, </t>
   </si>
   <si>
     <t>KLS8-01106 FDD1.25-187(8)</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
-    <t xml:space="preserve">FDD1.25-187 BEISIT, KLS8-01106 FDD1.25-187 KLS, F1-4.8V/5 , FDD1.25-187 KLS, </t>
+    <t xml:space="preserve">FDD1.25-187 BEISIT, BT012-494 BEISIT, KLS8-01106 FDD1.25-187 KLS, F1-4.8V/5 , FDD1.25-187 KLS, </t>
   </si>
   <si>
     <t>FDD1.25-250 Red</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6,3мм.пров.0,5-1,5мм.изолированная RED / FDD1.25-250</t>
   </si>
   <si>
     <t xml:space="preserve">BT012-496 BEISIT, KLS8-01106-FDD1.25-250 KLS, KLS8-01106-FDD1.25-250 KLS, FDD1.25-250 RONGWEI, SG57650A , </t>
   </si>
   <si>
     <t>FDD1.25-250</t>
   </si>
   <si>
     <t>10-00023658</t>
   </si>
   <si>
     <t xml:space="preserve">FDD1.25-250 Red BEISIT, BT012-496 BEISIT, KLS8-01106-FDD1.25-250 KLS, KLS8-01106-FDD1.25-250 KLS, SG57650A , </t>
   </si>
   <si>
     <t>BT012-496</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6,3мм.пров.0,5-1,5мм.изолированная RED / FDD1.25-250 (BT012-496)</t>
   </si>
@@ -685,62 +685,65 @@
   <si>
     <t xml:space="preserve">FDFD1.25-110 RONGWEI, FDFD1.25-110 BEISIT, </t>
   </si>
   <si>
     <t>FDFD-1.25-187(8)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4.8мм.пров.0,5-1,5мм. полн. изолированная RED / FDFD1.25-187(8)</t>
   </si>
   <si>
     <t>10-00023657</t>
   </si>
   <si>
     <t>FDFD1.25-187(8) Blue</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4.8мм.пров.0,5-1,5мм. полн. изолированная BLUE / FDFD1.25-187(8) Blue</t>
   </si>
   <si>
     <t>FDFD1.25-187(8) Red</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4,8мм.пров.0,5-1,5мм. полн.изолированная Red / FDFD1.25-187(8) Red</t>
   </si>
   <si>
-    <t xml:space="preserve">STO-01T-187N JST, KLS8-01109 FDFD1.25-187 KLS, F1-4.8VF/5 , </t>
+    <t xml:space="preserve">STO-01T-187N JST, BT012-528 BEISIT, L-KLS8-01109-FDFD1.25-187 KLS, KLS8-01109 FDFD1.25-187 KLS, F1-4.8VF/5 , </t>
   </si>
   <si>
     <t>L-KLS8-01109-FDFD1.25-187(8)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4,8мм.пров.0,5-1,5мм. полн.изолированная Red / FDFD1.25-187(8) Red (L-KLS8-01109-FDFD1.25-187(8))</t>
   </si>
   <si>
     <t>UT-00101553</t>
   </si>
   <si>
+    <t xml:space="preserve">FDFD1.25-187 Red BEISIT, STO-01T-187N JST, BT012-528 BEISIT, KLS8-01109 FDFD1.25-187 KLS, F1-4.8VF/5 , </t>
+  </si>
+  <si>
     <t>FDFD1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6.3мм.пров.0,5-1,5мм. полн .изолированная red / FDFD1.25-250</t>
   </si>
   <si>
     <t>10-00023660</t>
   </si>
   <si>
     <t>L-KLS8-01109-FDFD1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6.3мм.пров.0,5-1,5мм. полн.изолированная red / FDFD1.25-250 (L-KLS8-01109-FDFD1.25-250)</t>
   </si>
   <si>
     <t>UT-00101552</t>
   </si>
   <si>
     <t>FDFD1.25-250 Blue</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6.3мм.пров.0,5-1,5мм. полн .изолированная blue / FDFD1.25-250 Blue</t>
   </si>
   <si>
     <t xml:space="preserve">BT012-529B BEISIT, </t>
@@ -814,50 +817,53 @@
   <si>
     <t>FDFD5.5-250 (BT012-533)</t>
   </si>
   <si>
     <t>UT-00152838</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD5.5-250 (L-KLS8-01109 KLS, FDFD5.5-250 BEISIT, </t>
   </si>
   <si>
     <t>FDFNY1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6.3мм.пров.0,5-1,5мм. полн .изолированная / FDFNY1.25-250</t>
   </si>
   <si>
     <t>10-00023653</t>
   </si>
   <si>
     <t>FDN5.5-250</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6,3мм.пров.4-6 мм2, не изолированная / FDN5.5-250</t>
   </si>
   <si>
+    <t xml:space="preserve">BT012-505-R BEISIT, </t>
+  </si>
+  <si>
     <t>L-KLS8-01121-FT-250</t>
   </si>
   <si>
     <t>KLS8-01121-FT-250</t>
   </si>
   <si>
     <t>10-00023612</t>
   </si>
   <si>
     <t>L-KLS8-BXS-FUC-5A</t>
   </si>
   <si>
     <t>наконечник на плату, ножевого типа 6.35мм / L-KLS8-BXS-FUC-5A</t>
   </si>
   <si>
     <t>UT-00090098</t>
   </si>
   <si>
     <t xml:space="preserve">RV1.25-3 RONGWEI, RV1.25-3 RONGWEI, </t>
   </si>
   <si>
     <t>PBDD1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая мама с лепестком 6.35мм провод 0,5-1,5mm изолированная / PBDD1.25-250 (FBFD1.25-250)</t>
@@ -904,51 +910,51 @@
   <si>
     <t>TAI3-1.25F</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 3 мм пров. 0,5-1,5мм. изолированная / TAI3-1.25F</t>
   </si>
   <si>
     <t>10-00023704</t>
   </si>
   <si>
     <t xml:space="preserve">F1-2.8V/5 , SG57644 , </t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4,8мм.пров.0,5-1,5мм. изолированная / TAI4.8-1.25F (FDD1.25-187(8))</t>
   </si>
   <si>
     <t>10-00023661</t>
   </si>
   <si>
     <t>KLS8-01109 FDFD1.25-187(8)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4,8мм.пров.0,5-1,5мм. полн .изолированная / TAI4.8-1.25I (FDFV-187(8)</t>
   </si>
   <si>
-    <t xml:space="preserve">FDFD1.25-187 Red BEISIT, STO-01T-187N JST, F1-4.8VF/5 , </t>
+    <t xml:space="preserve">FDFD1.25-187 Red BEISIT, STO-01T-187N JST, BT012-528 BEISIT, L-KLS8-01109-FDFD1.25-187 KLS, F1-4.8VF/5 , </t>
   </si>
   <si>
     <t>KLS8-01106 FDD2-187(8)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4,8мм.пров.1,5-2,5мм.изолированная / TAI4.8-2F (FDD2-187(8)</t>
   </si>
   <si>
     <t>10-00023663</t>
   </si>
   <si>
     <t xml:space="preserve">FDD2-187 BEISIT, BT012-500 BEISIT, F2-4.8V/8 , KLS8-01106-FDD2-187 KLS, FDD2-187 RONGWEI, SG57648 , </t>
   </si>
   <si>
     <t>клемма ножевая авто (м) 4,8мм полностью изолированная синяя / TAI4.8-2I</t>
   </si>
   <si>
     <t>10-00023664</t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
@@ -1766,51 +1772,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
         <v>1.05</v>
       </c>
       <c r="L9" s="15">
         <v>0.8841</v>
       </c>
       <c r="M9" s="15">
         <v>0.8501</v>
       </c>
       <c r="N9" s="15">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080072208</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
@@ -1877,51 +1883,51 @@
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080027338</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.04469</v>
       </c>
       <c r="L12" s="15">
         <v>0.03605</v>
       </c>
       <c r="M12" s="15">
         <v>0.03459</v>
       </c>
       <c r="N12" s="15">
-        <v>17612</v>
+        <v>21386</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15">
@@ -2998,92 +3004,92 @@
       </c>
       <c r="E45" s="15" t="s">
         <v>146</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I45" s="15" t="s">
         <v>147</v>
       </c>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>0.02819</v>
       </c>
       <c r="L45" s="15">
         <v>0.02487</v>
       </c>
       <c r="M45" s="15">
         <v>0.02238</v>
       </c>
       <c r="N45" s="15">
-        <v>6370</v>
+        <v>7098</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>148</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E46" s="15">
         <v>10080034251</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I46" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J46" s="15">
         <v>100</v>
       </c>
       <c r="K46" s="15">
         <v>0.02361</v>
       </c>
       <c r="L46" s="15">
         <v>0.01708</v>
       </c>
       <c r="M46" s="15">
         <v>0.01491</v>
       </c>
       <c r="N46" s="15">
-        <v>8492</v>
+        <v>8597</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E47" s="15">
         <v>10080008417</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I47" s="15" t="s">
@@ -3156,51 +3162,51 @@
       </c>
       <c r="E49" s="15">
         <v>10080033210</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I49" s="15" t="s">
         <v>156</v>
       </c>
       <c r="J49" s="15">
         <v>100</v>
       </c>
       <c r="K49" s="15">
         <v>0.02984</v>
       </c>
       <c r="L49" s="15">
         <v>0.02159</v>
       </c>
       <c r="M49" s="15">
         <v>0.01884</v>
       </c>
       <c r="N49" s="15">
-        <v>492</v>
+        <v>227</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>158</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I50" s="15" t="s">
@@ -3236,51 +3242,51 @@
       </c>
       <c r="E51" s="15" t="s">
         <v>162</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I51" s="15" t="s">
         <v>163</v>
       </c>
       <c r="J51" s="15">
         <v>100</v>
       </c>
       <c r="K51" s="15">
         <v>0.02329</v>
       </c>
       <c r="L51" s="15">
         <v>0.02055</v>
       </c>
       <c r="M51" s="15">
         <v>0.0185</v>
       </c>
       <c r="N51" s="15">
-        <v>14388</v>
+        <v>18966</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>164</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="15">
         <v>10080008418</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I52" s="15" t="s">
@@ -3312,51 +3318,51 @@
         <v>167</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15"/>
       <c r="K53" s="15">
         <v>0.04718</v>
       </c>
       <c r="L53" s="15">
         <v>0.03414</v>
       </c>
       <c r="M53" s="15">
         <v>0.0298</v>
       </c>
       <c r="N53" s="15">
-        <v>4336</v>
+        <v>5230</v>
       </c>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>170</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="15">
         <v>10080038662</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I54" s="15" t="s">
@@ -3469,53 +3475,51 @@
         <v>178</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>179</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I57" s="15" t="s">
         <v>180</v>
       </c>
       <c r="J57" s="15">
         <v>100</v>
       </c>
       <c r="K57" s="15">
         <v>0.02081</v>
       </c>
       <c r="L57" s="15">
         <v>0.01836</v>
       </c>
       <c r="M57" s="15">
         <v>0.01652</v>
       </c>
-      <c r="N57" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N57" s="15"/>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>181</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>182</v>
       </c>
       <c r="E58" s="15">
         <v>10080034253</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>183</v>
@@ -3625,89 +3629,89 @@
       <c r="E61" s="15" t="s">
         <v>191</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I61" s="15" t="s">
         <v>192</v>
       </c>
       <c r="J61" s="15">
         <v>100</v>
       </c>
       <c r="K61" s="15">
         <v>0.02946</v>
       </c>
       <c r="L61" s="15">
         <v>0.026</v>
       </c>
       <c r="M61" s="15">
         <v>0.0234</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15">
-        <v>21250</v>
+        <v>22250</v>
       </c>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>193</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E62" s="15" t="s">
         <v>195</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>100</v>
       </c>
       <c r="K62" s="15">
         <v>0.02905</v>
       </c>
       <c r="L62" s="15">
         <v>0.02564</v>
       </c>
       <c r="M62" s="15">
         <v>0.02307</v>
       </c>
       <c r="N62" s="15">
-        <v>4000</v>
+        <v>4313</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>196</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E63" s="15">
         <v>10080045869</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I63" s="15" t="s">
@@ -3780,51 +3784,51 @@
       </c>
       <c r="E65" s="15">
         <v>10080034256</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I65" s="15" t="s">
         <v>204</v>
       </c>
       <c r="J65" s="15">
         <v>100</v>
       </c>
       <c r="K65" s="15">
         <v>0.0518</v>
       </c>
       <c r="L65" s="15">
         <v>0.03748</v>
       </c>
       <c r="M65" s="15">
         <v>0.0327</v>
       </c>
       <c r="N65" s="15">
-        <v>25526</v>
+        <v>23778</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>205</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>206</v>
       </c>
       <c r="E66" s="15">
         <v>10080009164</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I66" s="15" t="s">
@@ -3899,53 +3903,55 @@
       </c>
       <c r="E68" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I68" s="15" t="s">
         <v>215</v>
       </c>
       <c r="J68" s="15">
         <v>100</v>
       </c>
       <c r="K68" s="15">
         <v>0.02329</v>
       </c>
       <c r="L68" s="15">
         <v>0.02055</v>
       </c>
       <c r="M68" s="15">
         <v>0.0185</v>
       </c>
       <c r="N68" s="15">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="O68" s="15"/>
+        <v>240</v>
+      </c>
+      <c r="O68" s="15">
+        <v>2400</v>
+      </c>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>216</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>217</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>218</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
@@ -3975,1036 +3981,1040 @@
       <c r="D70" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E70" s="15">
         <v>10080058974</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>100</v>
       </c>
       <c r="K70" s="15">
         <v>0.03613</v>
       </c>
       <c r="L70" s="15">
         <v>0.02614</v>
       </c>
       <c r="M70" s="15">
         <v>0.02281</v>
       </c>
       <c r="N70" s="15">
-        <v>16283</v>
+        <v>17516</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>221</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>222</v>
       </c>
       <c r="E71" s="15">
         <v>10080034254</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I71" s="15" t="s">
         <v>223</v>
       </c>
       <c r="J71" s="15">
         <v>100</v>
       </c>
       <c r="K71" s="15">
         <v>0.03661</v>
       </c>
       <c r="L71" s="15">
         <v>0.02649</v>
       </c>
       <c r="M71" s="15">
         <v>0.02311</v>
       </c>
       <c r="N71" s="15">
-        <v>11029</v>
+        <v>9649</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>225</v>
       </c>
       <c r="E72" s="15" t="s">
         <v>226</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>152</v>
       </c>
-      <c r="I72" s="15"/>
+      <c r="I72" s="15" t="s">
+        <v>227</v>
+      </c>
       <c r="J72" s="15"/>
       <c r="K72" s="15">
         <v>0.05568</v>
       </c>
       <c r="L72" s="15">
         <v>0.0467</v>
       </c>
       <c r="M72" s="15">
         <v>0.04491</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>1000</v>
       </c>
       <c r="K73" s="15">
         <v>0.0436</v>
       </c>
       <c r="L73" s="15">
         <v>0.0408</v>
       </c>
       <c r="M73" s="15">
         <v>0.03952</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>1000</v>
       </c>
       <c r="K74" s="15">
         <v>0.0391</v>
       </c>
       <c r="L74" s="15">
         <v>0.0374</v>
       </c>
       <c r="M74" s="15">
         <v>0.0374</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E75" s="15">
         <v>10080059897</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I75" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="J75" s="15">
         <v>100</v>
       </c>
       <c r="K75" s="15">
         <v>0.04405</v>
       </c>
       <c r="L75" s="15">
         <v>0.03187</v>
       </c>
       <c r="M75" s="15">
         <v>0.02781</v>
       </c>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="J76" s="15">
         <v>100</v>
       </c>
       <c r="K76" s="15">
         <v>0.04087</v>
       </c>
       <c r="L76" s="15">
         <v>0.03606</v>
       </c>
       <c r="M76" s="15">
         <v>0.03245</v>
       </c>
       <c r="N76" s="15">
-        <v>48114</v>
+        <v>47642</v>
       </c>
       <c r="O76" s="15">
-        <v>48600</v>
+        <v>49800</v>
       </c>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E77" s="15">
         <v>10080034255</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="J77" s="15">
         <v>100</v>
       </c>
       <c r="K77" s="15">
         <v>0.04405</v>
       </c>
       <c r="L77" s="15">
         <v>0.03187</v>
       </c>
       <c r="M77" s="15">
         <v>0.02781</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="J78" s="15">
         <v>100</v>
       </c>
       <c r="K78" s="15">
         <v>0.04087</v>
       </c>
       <c r="L78" s="15">
         <v>0.03606</v>
       </c>
       <c r="M78" s="15">
         <v>0.03245</v>
       </c>
       <c r="N78" s="15">
-        <v>73603</v>
+        <v>69554</v>
       </c>
       <c r="O78" s="15">
         <v>53400</v>
       </c>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E79" s="15">
         <v>10080009373</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.03655</v>
       </c>
       <c r="L79" s="15">
         <v>0.03427</v>
       </c>
       <c r="M79" s="15">
         <v>0.03314</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E80" s="15" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I80" s="15" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="J80" s="15">
         <v>100</v>
       </c>
       <c r="K80" s="15">
         <v>0.03165</v>
       </c>
       <c r="L80" s="15">
         <v>0.02793</v>
       </c>
       <c r="M80" s="15">
         <v>0.02514</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15">
-        <v>700</v>
+        <v>8910</v>
       </c>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E81" s="15">
         <v>10080056117</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I81" s="15" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="J81" s="15">
         <v>100</v>
       </c>
       <c r="K81" s="15">
         <v>0.06573</v>
       </c>
       <c r="L81" s="15">
         <v>0.04756</v>
       </c>
       <c r="M81" s="15">
         <v>0.0415</v>
       </c>
       <c r="N81" s="15">
-        <v>2707</v>
+        <v>2063</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E82" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I82" s="15" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="J82" s="15">
         <v>100</v>
       </c>
       <c r="K82" s="15">
         <v>0.05289</v>
       </c>
       <c r="L82" s="15">
         <v>0.04667</v>
       </c>
       <c r="M82" s="15">
         <v>0.042</v>
       </c>
       <c r="N82" s="15">
-        <v>2520</v>
+        <v>2190</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E83" s="15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15"/>
       <c r="K83" s="15">
         <v>0.08728</v>
       </c>
       <c r="L83" s="15">
         <v>0.06315</v>
       </c>
       <c r="M83" s="15">
         <v>0.0551</v>
       </c>
       <c r="N83" s="15">
-        <v>16236</v>
+        <v>11880</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E84" s="15">
         <v>10080059896</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="I84" s="15"/>
+      <c r="I84" s="15" t="s">
+        <v>267</v>
+      </c>
       <c r="J84" s="15">
         <v>100</v>
       </c>
       <c r="K84" s="15">
         <v>0.03348</v>
       </c>
       <c r="L84" s="15">
         <v>0.02423</v>
       </c>
       <c r="M84" s="15">
         <v>0.02114</v>
       </c>
       <c r="N84" s="15">
-        <v>8938</v>
+        <v>10175</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15"/>
       <c r="K85" s="15">
         <v>0.52</v>
       </c>
       <c r="L85" s="15">
         <v>0.52</v>
       </c>
       <c r="M85" s="15">
         <v>0.52</v>
       </c>
       <c r="N85" s="15">
         <v>2</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E86" s="15" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I86" s="15" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="J86" s="15">
         <v>1000</v>
       </c>
       <c r="K86" s="15">
         <v>0.18761</v>
       </c>
       <c r="L86" s="15">
         <v>0.16259</v>
       </c>
       <c r="M86" s="15">
         <v>0.15634</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15">
-        <v>2280</v>
+        <v>1830</v>
       </c>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E87" s="15">
         <v>10080034257</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>100</v>
       </c>
       <c r="K87" s="15">
         <v>0.06102</v>
       </c>
       <c r="L87" s="15">
         <v>0.04415</v>
       </c>
       <c r="M87" s="15">
         <v>0.03852</v>
       </c>
       <c r="N87" s="15">
-        <v>506</v>
+        <v>561</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="E88" s="15">
         <v>10080008490</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I88" s="15" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="J88" s="15">
         <v>1000</v>
       </c>
       <c r="K88" s="15">
         <v>0.13357</v>
       </c>
       <c r="L88" s="15">
         <v>0.07097000000000001</v>
       </c>
       <c r="M88" s="15">
         <v>0.06047</v>
       </c>
       <c r="N88" s="15">
         <v>31</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15"/>
       <c r="I89" s="15"/>
       <c r="J89" s="15"/>
       <c r="K89" s="15">
         <v>0.04816</v>
       </c>
       <c r="L89" s="15">
         <v>0.04214</v>
       </c>
       <c r="M89" s="15">
         <v>0</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E90" s="15" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="J90" s="15"/>
       <c r="K90" s="15">
         <v>0.04816</v>
       </c>
       <c r="L90" s="15">
         <v>0.03612</v>
       </c>
       <c r="M90" s="15">
         <v>0</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="E91" s="15" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15"/>
       <c r="K91" s="15">
         <v>0.03443</v>
       </c>
       <c r="L91" s="15">
         <v>0.03342</v>
       </c>
       <c r="M91" s="15">
         <v>0.03159</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15"/>
       <c r="I92" s="15" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="J92" s="15"/>
       <c r="K92" s="15">
         <v>0.04816</v>
       </c>
       <c r="L92" s="15">
         <v>0</v>
       </c>
       <c r="M92" s="15">
         <v>0</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E93" s="15" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I93" s="15" t="s">
         <v>153</v>
       </c>
       <c r="J93" s="15"/>
       <c r="K93" s="15">
         <v>0.0211</v>
       </c>
       <c r="L93" s="15">
         <v>0.02054</v>
       </c>
       <c r="M93" s="15">
         <v>0.0194</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="E94" s="15">
         <v>10000008343</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I94" s="15" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="J94" s="15"/>
       <c r="K94" s="15">
         <v>0.0313</v>
       </c>
       <c r="L94" s="15">
         <v>0.03045</v>
       </c>
       <c r="M94" s="15">
         <v>0.02876</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="E95" s="15" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I95" s="15" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="J95" s="15"/>
       <c r="K95" s="15">
         <v>0.02364</v>
       </c>
       <c r="L95" s="15">
         <v>0.02309</v>
       </c>
       <c r="M95" s="15">
         <v>0.02168</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="E96" s="15" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I96" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="J96" s="15"/>
       <c r="K96" s="15">
         <v>0.03386</v>
       </c>
       <c r="L96" s="15">
         <v>0.03302</v>
       </c>
       <c r="M96" s="15">
         <v>0.03117</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14"/>
       <c r="C97" s="15"/>
       <c r="D97" s="15"/>
       <c r="E97" s="15"/>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15"/>
@@ -5058,317 +5068,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>