--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -664,50 +664,53 @@
   <si>
     <t>FDFD1.25-110(5)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 2,8мм.пров.0,5-1,5мм. полн .изолированная, Red / FDFD1.25-110(5) Red</t>
   </si>
   <si>
     <t>10-00023651</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD1.25-110 RONGWEI, BT012-527-1 BEISIT, </t>
   </si>
   <si>
     <t>BT012-527-1</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 2,8мм.пров.0,5-1,5мм. полн. изолированная, Red / FDFD1.25-110(5) Red (BT012-527-1)</t>
   </si>
   <si>
     <t>UT-00152190</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD1.25-110 RONGWEI, FDFD1.25-110 BEISIT, </t>
   </si>
   <si>
+    <t>06.09.2026</t>
+  </si>
+  <si>
     <t>FDFD-1.25-187(8)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4.8мм.пров.0,5-1,5мм. полн. изолированная RED / FDFD1.25-187(8)</t>
   </si>
   <si>
     <t>10-00023657</t>
   </si>
   <si>
     <t>FDFD1.25-187(8) Blue</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4.8мм.пров.0,5-1,5мм. полн. изолированная BLUE / FDFD1.25-187(8) Blue</t>
   </si>
   <si>
     <t>FDFD1.25-187(8) Red</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4,8мм.пров.0,5-1,5мм. полн.изолированная Red / FDFD1.25-187(8) Red</t>
   </si>
   <si>
     <t xml:space="preserve">STO-01T-187N JST, BT012-528 BEISIT, L-KLS8-01109-FDFD1.25-187 KLS, KLS8-01109 FDFD1.25-187 KLS, F1-4.8VF/5 , </t>
   </si>
   <si>
     <t>L-KLS8-01109-FDFD1.25-187(8)</t>
@@ -839,50 +842,53 @@
     <t>клемма ножевая авто(м) 6,3мм.пров.4-6 мм2, не изолированная / FDN5.5-250</t>
   </si>
   <si>
     <t xml:space="preserve">BT012-505-R BEISIT, </t>
   </si>
   <si>
     <t>L-KLS8-01121-FT-250</t>
   </si>
   <si>
     <t>KLS8-01121-FT-250</t>
   </si>
   <si>
     <t>10-00023612</t>
   </si>
   <si>
     <t>L-KLS8-BXS-FUC-5A</t>
   </si>
   <si>
     <t>наконечник на плату, ножевого типа 6.35мм / L-KLS8-BXS-FUC-5A</t>
   </si>
   <si>
     <t>UT-00090098</t>
   </si>
   <si>
     <t xml:space="preserve">RV1.25-3 RONGWEI, RV1.25-3 RONGWEI, </t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
   </si>
   <si>
     <t>PBDD1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая мама с лепестком 6.35мм провод 0,5-1,5mm изолированная / PBDD1.25-250 (FBFD1.25-250)</t>
   </si>
   <si>
     <t>KLS8-01110-PBDD1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая мама с лепестком 6.35мм провод 0,5-1,5mm изолированная RED / PBDD1.25-250 (FBFD1.25-250)</t>
   </si>
   <si>
     <t xml:space="preserve">TCI-1.25-6 , H1-6V , </t>
   </si>
   <si>
     <t>TAI-1FI</t>
   </si>
   <si>
     <t>клемма ножевая 6,3мм полностью изолированная красная / TAI-1FI</t>
   </si>
   <si>
     <t>10-00023702</t>
   </si>
@@ -1772,51 +1778,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
         <v>1.05</v>
       </c>
       <c r="L9" s="15">
         <v>0.8841</v>
       </c>
       <c r="M9" s="15">
         <v>0.8501</v>
       </c>
       <c r="N9" s="15">
-        <v>356</v>
+        <v>284</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080072208</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
@@ -1883,51 +1889,51 @@
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080027338</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.04469</v>
       </c>
       <c r="L12" s="15">
         <v>0.03605</v>
       </c>
       <c r="M12" s="15">
         <v>0.03459</v>
       </c>
       <c r="N12" s="15">
-        <v>21386</v>
+        <v>15851</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15">
@@ -3004,92 +3010,92 @@
       </c>
       <c r="E45" s="15" t="s">
         <v>146</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I45" s="15" t="s">
         <v>147</v>
       </c>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>0.02819</v>
       </c>
       <c r="L45" s="15">
         <v>0.02487</v>
       </c>
       <c r="M45" s="15">
         <v>0.02238</v>
       </c>
       <c r="N45" s="15">
-        <v>7098</v>
+        <v>7007</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>148</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E46" s="15">
         <v>10080034251</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I46" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J46" s="15">
         <v>100</v>
       </c>
       <c r="K46" s="15">
         <v>0.02361</v>
       </c>
       <c r="L46" s="15">
         <v>0.01708</v>
       </c>
       <c r="M46" s="15">
         <v>0.01491</v>
       </c>
       <c r="N46" s="15">
-        <v>8597</v>
+        <v>7485</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E47" s="15">
         <v>10080008417</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I47" s="15" t="s">
@@ -3162,51 +3168,51 @@
       </c>
       <c r="E49" s="15">
         <v>10080033210</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I49" s="15" t="s">
         <v>156</v>
       </c>
       <c r="J49" s="15">
         <v>100</v>
       </c>
       <c r="K49" s="15">
         <v>0.02984</v>
       </c>
       <c r="L49" s="15">
         <v>0.02159</v>
       </c>
       <c r="M49" s="15">
         <v>0.01884</v>
       </c>
       <c r="N49" s="15">
-        <v>227</v>
+        <v>318</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>158</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I50" s="15" t="s">
@@ -3242,51 +3248,51 @@
       </c>
       <c r="E51" s="15" t="s">
         <v>162</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I51" s="15" t="s">
         <v>163</v>
       </c>
       <c r="J51" s="15">
         <v>100</v>
       </c>
       <c r="K51" s="15">
         <v>0.02329</v>
       </c>
       <c r="L51" s="15">
         <v>0.02055</v>
       </c>
       <c r="M51" s="15">
         <v>0.0185</v>
       </c>
       <c r="N51" s="15">
-        <v>18966</v>
+        <v>13298</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>164</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="15">
         <v>10080008418</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I52" s="15" t="s">
@@ -3318,51 +3324,51 @@
         <v>167</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15"/>
       <c r="K53" s="15">
         <v>0.04718</v>
       </c>
       <c r="L53" s="15">
         <v>0.03414</v>
       </c>
       <c r="M53" s="15">
         <v>0.0298</v>
       </c>
       <c r="N53" s="15">
-        <v>5230</v>
+        <v>4680</v>
       </c>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>170</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="15">
         <v>10080038662</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I54" s="15" t="s">
@@ -3619,99 +3625,99 @@
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>189</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>190</v>
       </c>
       <c r="E61" s="15" t="s">
         <v>191</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I61" s="15" t="s">
         <v>192</v>
       </c>
       <c r="J61" s="15">
         <v>100</v>
       </c>
       <c r="K61" s="15">
-        <v>0.02946</v>
+        <v>0.03227</v>
       </c>
       <c r="L61" s="15">
-        <v>0.026</v>
+        <v>0.02847</v>
       </c>
       <c r="M61" s="15">
-        <v>0.0234</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.02562</v>
+      </c>
+      <c r="N61" s="15">
+        <v>18750</v>
+      </c>
+      <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>193</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E62" s="15" t="s">
         <v>195</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>100</v>
       </c>
       <c r="K62" s="15">
         <v>0.02905</v>
       </c>
       <c r="L62" s="15">
         <v>0.02564</v>
       </c>
       <c r="M62" s="15">
         <v>0.02307</v>
       </c>
       <c r="N62" s="15">
-        <v>4313</v>
+        <v>4938</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>196</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E63" s="15">
         <v>10080045869</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I63" s="15" t="s">
@@ -3784,51 +3790,51 @@
       </c>
       <c r="E65" s="15">
         <v>10080034256</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I65" s="15" t="s">
         <v>204</v>
       </c>
       <c r="J65" s="15">
         <v>100</v>
       </c>
       <c r="K65" s="15">
         <v>0.0518</v>
       </c>
       <c r="L65" s="15">
         <v>0.03748</v>
       </c>
       <c r="M65" s="15">
         <v>0.0327</v>
       </c>
       <c r="N65" s="15">
-        <v>23778</v>
+        <v>23428</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>205</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>206</v>
       </c>
       <c r="E66" s="15">
         <v>10080009164</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I66" s="15" t="s">
@@ -3903,1118 +3909,1126 @@
       </c>
       <c r="E68" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I68" s="15" t="s">
         <v>215</v>
       </c>
       <c r="J68" s="15">
         <v>100</v>
       </c>
       <c r="K68" s="15">
         <v>0.02329</v>
       </c>
       <c r="L68" s="15">
         <v>0.02055</v>
       </c>
       <c r="M68" s="15">
         <v>0.0185</v>
       </c>
       <c r="N68" s="15">
-        <v>240</v>
+        <v>219</v>
       </c>
       <c r="O68" s="15">
-        <v>2400</v>
-[...1 lines deleted...]
-      <c r="P68" s="15"/>
+        <v>2190</v>
+      </c>
+      <c r="P68" s="15" t="s">
+        <v>216</v>
+      </c>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E69" s="15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.03251</v>
       </c>
       <c r="L69" s="15">
         <v>0.03047</v>
       </c>
       <c r="M69" s="15">
         <v>0.02944</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E70" s="15">
         <v>10080058974</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>100</v>
       </c>
       <c r="K70" s="15">
         <v>0.03613</v>
       </c>
       <c r="L70" s="15">
         <v>0.02614</v>
       </c>
       <c r="M70" s="15">
         <v>0.02281</v>
       </c>
       <c r="N70" s="15">
-        <v>17516</v>
+        <v>21710</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E71" s="15">
         <v>10080034254</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I71" s="15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="J71" s="15">
         <v>100</v>
       </c>
       <c r="K71" s="15">
         <v>0.03661</v>
       </c>
       <c r="L71" s="15">
         <v>0.02649</v>
       </c>
       <c r="M71" s="15">
         <v>0.02311</v>
       </c>
       <c r="N71" s="15">
-        <v>9649</v>
+        <v>9941</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E72" s="15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I72" s="15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="J72" s="15"/>
       <c r="K72" s="15">
         <v>0.05568</v>
       </c>
       <c r="L72" s="15">
         <v>0.0467</v>
       </c>
       <c r="M72" s="15">
         <v>0.04491</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>1000</v>
       </c>
       <c r="K73" s="15">
         <v>0.0436</v>
       </c>
       <c r="L73" s="15">
         <v>0.0408</v>
       </c>
       <c r="M73" s="15">
         <v>0.03952</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>1000</v>
       </c>
       <c r="K74" s="15">
         <v>0.0391</v>
       </c>
       <c r="L74" s="15">
         <v>0.0374</v>
       </c>
       <c r="M74" s="15">
         <v>0.0374</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E75" s="15">
         <v>10080059897</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I75" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="J75" s="15">
         <v>100</v>
       </c>
       <c r="K75" s="15">
         <v>0.04405</v>
       </c>
       <c r="L75" s="15">
         <v>0.03187</v>
       </c>
       <c r="M75" s="15">
         <v>0.02781</v>
       </c>
-      <c r="N75" s="15"/>
+      <c r="N75" s="15">
+        <v>678</v>
+      </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J76" s="15">
         <v>100</v>
       </c>
       <c r="K76" s="15">
-        <v>0.04087</v>
+        <v>0.03978</v>
       </c>
       <c r="L76" s="15">
-        <v>0.03606</v>
+        <v>0.0351</v>
       </c>
       <c r="M76" s="15">
-        <v>0.03245</v>
+        <v>0.03159</v>
       </c>
       <c r="N76" s="15">
-        <v>47642</v>
-[...3 lines deleted...]
-      </c>
+        <v>82180</v>
+      </c>
+      <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E77" s="15">
         <v>10080034255</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="J77" s="15">
         <v>100</v>
       </c>
       <c r="K77" s="15">
         <v>0.04405</v>
       </c>
       <c r="L77" s="15">
         <v>0.03187</v>
       </c>
       <c r="M77" s="15">
         <v>0.02781</v>
       </c>
-      <c r="N77" s="15"/>
+      <c r="N77" s="15">
+        <v>456</v>
+      </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="J78" s="15">
         <v>100</v>
       </c>
       <c r="K78" s="15">
-        <v>0.04087</v>
+        <v>0.03978</v>
       </c>
       <c r="L78" s="15">
-        <v>0.03606</v>
+        <v>0.0351</v>
       </c>
       <c r="M78" s="15">
-        <v>0.03245</v>
+        <v>0.03159</v>
       </c>
       <c r="N78" s="15">
-        <v>69554</v>
-[...3 lines deleted...]
-      </c>
+        <v>91891</v>
+      </c>
+      <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E79" s="15">
         <v>10080009373</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.03655</v>
       </c>
       <c r="L79" s="15">
         <v>0.03427</v>
       </c>
       <c r="M79" s="15">
         <v>0.03314</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E80" s="15" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I80" s="15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="J80" s="15">
         <v>100</v>
       </c>
       <c r="K80" s="15">
-        <v>0.03165</v>
+        <v>0.03517</v>
       </c>
       <c r="L80" s="15">
+        <v>0.03104</v>
+      </c>
+      <c r="M80" s="15">
         <v>0.02793</v>
       </c>
-      <c r="M80" s="15">
-[...2 lines deleted...]
-      <c r="N80" s="15"/>
+      <c r="N80" s="15">
+        <v>710</v>
+      </c>
       <c r="O80" s="15">
-        <v>8910</v>
-[...1 lines deleted...]
-      <c r="P80" s="15"/>
+        <v>7100</v>
+      </c>
+      <c r="P80" s="15" t="s">
+        <v>216</v>
+      </c>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E81" s="15">
         <v>10080056117</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I81" s="15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="J81" s="15">
         <v>100</v>
       </c>
       <c r="K81" s="15">
         <v>0.06573</v>
       </c>
       <c r="L81" s="15">
         <v>0.04756</v>
       </c>
       <c r="M81" s="15">
         <v>0.0415</v>
       </c>
       <c r="N81" s="15">
-        <v>2063</v>
+        <v>2417</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E82" s="15" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I82" s="15" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="J82" s="15">
         <v>100</v>
       </c>
       <c r="K82" s="15">
         <v>0.05289</v>
       </c>
       <c r="L82" s="15">
         <v>0.04667</v>
       </c>
       <c r="M82" s="15">
         <v>0.042</v>
       </c>
       <c r="N82" s="15">
-        <v>2190</v>
+        <v>2220</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E83" s="15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15"/>
       <c r="K83" s="15">
         <v>0.08728</v>
       </c>
       <c r="L83" s="15">
         <v>0.06315</v>
       </c>
       <c r="M83" s="15">
         <v>0.0551</v>
       </c>
       <c r="N83" s="15">
         <v>11880</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E84" s="15">
         <v>10080059896</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I84" s="15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="J84" s="15">
         <v>100</v>
       </c>
       <c r="K84" s="15">
         <v>0.03348</v>
       </c>
       <c r="L84" s="15">
         <v>0.02423</v>
       </c>
       <c r="M84" s="15">
         <v>0.02114</v>
       </c>
       <c r="N84" s="15">
-        <v>10175</v>
+        <v>10588</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15"/>
       <c r="K85" s="15">
         <v>0.52</v>
       </c>
       <c r="L85" s="15">
         <v>0.52</v>
       </c>
       <c r="M85" s="15">
         <v>0.52</v>
       </c>
       <c r="N85" s="15">
         <v>2</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E86" s="15" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I86" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="J86" s="15">
         <v>1000</v>
       </c>
       <c r="K86" s="15">
         <v>0.18761</v>
       </c>
       <c r="L86" s="15">
         <v>0.16259</v>
       </c>
       <c r="M86" s="15">
         <v>0.15634</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15">
-        <v>1830</v>
-[...1 lines deleted...]
-      <c r="P86" s="15"/>
+        <v>1800</v>
+      </c>
+      <c r="P86" s="15" t="s">
+        <v>276</v>
+      </c>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="E87" s="15">
         <v>10080034257</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>100</v>
       </c>
       <c r="K87" s="15">
         <v>0.06102</v>
       </c>
       <c r="L87" s="15">
         <v>0.04415</v>
       </c>
       <c r="M87" s="15">
         <v>0.03852</v>
       </c>
       <c r="N87" s="15">
-        <v>561</v>
+        <v>545</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E88" s="15">
         <v>10080008490</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I88" s="15" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J88" s="15">
         <v>1000</v>
       </c>
       <c r="K88" s="15">
         <v>0.13357</v>
       </c>
       <c r="L88" s="15">
         <v>0.07097000000000001</v>
       </c>
       <c r="M88" s="15">
         <v>0.06047</v>
       </c>
       <c r="N88" s="15">
         <v>31</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15"/>
       <c r="I89" s="15"/>
       <c r="J89" s="15"/>
       <c r="K89" s="15">
         <v>0.04816</v>
       </c>
       <c r="L89" s="15">
         <v>0.04214</v>
       </c>
       <c r="M89" s="15">
         <v>0</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E90" s="15" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="J90" s="15"/>
       <c r="K90" s="15">
         <v>0.04816</v>
       </c>
       <c r="L90" s="15">
         <v>0.03612</v>
       </c>
       <c r="M90" s="15">
         <v>0</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E91" s="15" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15"/>
       <c r="K91" s="15">
         <v>0.03443</v>
       </c>
       <c r="L91" s="15">
         <v>0.03342</v>
       </c>
       <c r="M91" s="15">
         <v>0.03159</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15"/>
       <c r="I92" s="15" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="J92" s="15"/>
       <c r="K92" s="15">
         <v>0.04816</v>
       </c>
       <c r="L92" s="15">
         <v>0</v>
       </c>
       <c r="M92" s="15">
         <v>0</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E93" s="15" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I93" s="15" t="s">
         <v>153</v>
       </c>
       <c r="J93" s="15"/>
       <c r="K93" s="15">
         <v>0.0211</v>
       </c>
       <c r="L93" s="15">
         <v>0.02054</v>
       </c>
       <c r="M93" s="15">
         <v>0.0194</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E94" s="15">
         <v>10000008343</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I94" s="15" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="J94" s="15"/>
       <c r="K94" s="15">
         <v>0.0313</v>
       </c>
       <c r="L94" s="15">
         <v>0.03045</v>
       </c>
       <c r="M94" s="15">
         <v>0.02876</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E95" s="15" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I95" s="15" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="J95" s="15"/>
       <c r="K95" s="15">
         <v>0.02364</v>
       </c>
       <c r="L95" s="15">
         <v>0.02309</v>
       </c>
       <c r="M95" s="15">
         <v>0.02168</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E96" s="15" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I96" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="J96" s="15"/>
       <c r="K96" s="15">
         <v>0.03386</v>
       </c>
       <c r="L96" s="15">
         <v>0.03302</v>
       </c>
       <c r="M96" s="15">
         <v>0.03117</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14"/>
       <c r="C97" s="15"/>
       <c r="D97" s="15"/>
       <c r="E97" s="15"/>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15"/>
@@ -5068,317 +5082,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>