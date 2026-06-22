--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -664,51 +664,51 @@
   <si>
     <t>FDFD1.25-110(5)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 2,8мм.пров.0,5-1,5мм. полн .изолированная, Red / FDFD1.25-110(5) Red</t>
   </si>
   <si>
     <t>10-00023651</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD1.25-110 RONGWEI, BT012-527-1 BEISIT, </t>
   </si>
   <si>
     <t>BT012-527-1</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 2,8мм.пров.0,5-1,5мм. полн. изолированная, Red / FDFD1.25-110(5) Red (BT012-527-1)</t>
   </si>
   <si>
     <t>UT-00152190</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD1.25-110 RONGWEI, FDFD1.25-110 BEISIT, </t>
   </si>
   <si>
-    <t>06.09.2026</t>
+    <t>23.09.2026</t>
   </si>
   <si>
     <t>FDFD-1.25-187(8)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4.8мм.пров.0,5-1,5мм. полн. изолированная RED / FDFD1.25-187(8)</t>
   </si>
   <si>
     <t>10-00023657</t>
   </si>
   <si>
     <t>FDFD1.25-187(8) Blue</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4.8мм.пров.0,5-1,5мм. полн. изолированная BLUE / FDFD1.25-187(8) Blue</t>
   </si>
   <si>
     <t>FDFD1.25-187(8) Red</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4,8мм.пров.0,5-1,5мм. полн.изолированная Red / FDFD1.25-187(8) Red</t>
   </si>
   <si>
     <t xml:space="preserve">STO-01T-187N JST, BT012-528 BEISIT, L-KLS8-01109-FDFD1.25-187 KLS, KLS8-01109 FDFD1.25-187 KLS, F1-4.8VF/5 , </t>
   </si>
@@ -844,51 +844,51 @@
   <si>
     <t xml:space="preserve">BT012-505-R BEISIT, </t>
   </si>
   <si>
     <t>L-KLS8-01121-FT-250</t>
   </si>
   <si>
     <t>KLS8-01121-FT-250</t>
   </si>
   <si>
     <t>10-00023612</t>
   </si>
   <si>
     <t>L-KLS8-BXS-FUC-5A</t>
   </si>
   <si>
     <t>наконечник на плату, ножевого типа 6.35мм / L-KLS8-BXS-FUC-5A</t>
   </si>
   <si>
     <t>UT-00090098</t>
   </si>
   <si>
     <t xml:space="preserve">RV1.25-3 RONGWEI, RV1.25-3 RONGWEI, </t>
   </si>
   <si>
-    <t>13.08.2026</t>
+    <t>14.09.2026</t>
   </si>
   <si>
     <t>PBDD1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая мама с лепестком 6.35мм провод 0,5-1,5mm изолированная / PBDD1.25-250 (FBFD1.25-250)</t>
   </si>
   <si>
     <t>KLS8-01110-PBDD1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая мама с лепестком 6.35мм провод 0,5-1,5mm изолированная RED / PBDD1.25-250 (FBFD1.25-250)</t>
   </si>
   <si>
     <t xml:space="preserve">TCI-1.25-6 , H1-6V , </t>
   </si>
   <si>
     <t>TAI-1FI</t>
   </si>
   <si>
     <t>клемма ножевая 6,3мм полностью изолированная красная / TAI-1FI</t>
   </si>
   <si>
     <t>10-00023702</t>
   </si>
@@ -1778,51 +1778,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
         <v>1.05</v>
       </c>
       <c r="L9" s="15">
         <v>0.8841</v>
       </c>
       <c r="M9" s="15">
         <v>0.8501</v>
       </c>
       <c r="N9" s="15">
-        <v>284</v>
+        <v>308</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080072208</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
@@ -1889,51 +1889,51 @@
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080027338</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.04469</v>
       </c>
       <c r="L12" s="15">
         <v>0.03605</v>
       </c>
       <c r="M12" s="15">
         <v>0.03459</v>
       </c>
       <c r="N12" s="15">
-        <v>15851</v>
+        <v>21637</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15">
@@ -3010,92 +3010,92 @@
       </c>
       <c r="E45" s="15" t="s">
         <v>146</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I45" s="15" t="s">
         <v>147</v>
       </c>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>0.02819</v>
       </c>
       <c r="L45" s="15">
         <v>0.02487</v>
       </c>
       <c r="M45" s="15">
         <v>0.02238</v>
       </c>
       <c r="N45" s="15">
-        <v>7007</v>
+        <v>5642</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>148</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E46" s="15">
         <v>10080034251</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I46" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J46" s="15">
         <v>100</v>
       </c>
       <c r="K46" s="15">
         <v>0.02361</v>
       </c>
       <c r="L46" s="15">
         <v>0.01708</v>
       </c>
       <c r="M46" s="15">
         <v>0.01491</v>
       </c>
       <c r="N46" s="15">
-        <v>7485</v>
+        <v>6473</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E47" s="15">
         <v>10080008417</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I47" s="15" t="s">
@@ -3168,51 +3168,51 @@
       </c>
       <c r="E49" s="15">
         <v>10080033210</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I49" s="15" t="s">
         <v>156</v>
       </c>
       <c r="J49" s="15">
         <v>100</v>
       </c>
       <c r="K49" s="15">
         <v>0.02984</v>
       </c>
       <c r="L49" s="15">
         <v>0.02159</v>
       </c>
       <c r="M49" s="15">
         <v>0.01884</v>
       </c>
       <c r="N49" s="15">
-        <v>318</v>
+        <v>295</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>158</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I50" s="15" t="s">
@@ -3324,51 +3324,51 @@
         <v>167</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15"/>
       <c r="K53" s="15">
         <v>0.04718</v>
       </c>
       <c r="L53" s="15">
         <v>0.03414</v>
       </c>
       <c r="M53" s="15">
         <v>0.0298</v>
       </c>
       <c r="N53" s="15">
-        <v>4680</v>
+        <v>4129</v>
       </c>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>170</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="15">
         <v>10080038662</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I54" s="15" t="s">
@@ -3634,90 +3634,90 @@
       </c>
       <c r="E61" s="15" t="s">
         <v>191</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I61" s="15" t="s">
         <v>192</v>
       </c>
       <c r="J61" s="15">
         <v>100</v>
       </c>
       <c r="K61" s="15">
         <v>0.03227</v>
       </c>
       <c r="L61" s="15">
         <v>0.02847</v>
       </c>
       <c r="M61" s="15">
         <v>0.02562</v>
       </c>
       <c r="N61" s="15">
-        <v>18750</v>
+        <v>20250</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>193</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E62" s="15" t="s">
         <v>195</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>100</v>
       </c>
       <c r="K62" s="15">
         <v>0.02905</v>
       </c>
       <c r="L62" s="15">
         <v>0.02564</v>
       </c>
       <c r="M62" s="15">
         <v>0.02307</v>
       </c>
       <c r="N62" s="15">
-        <v>4938</v>
+        <v>5313</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>196</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E63" s="15">
         <v>10080045869</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I63" s="15" t="s">
@@ -3790,51 +3790,51 @@
       </c>
       <c r="E65" s="15">
         <v>10080034256</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I65" s="15" t="s">
         <v>204</v>
       </c>
       <c r="J65" s="15">
         <v>100</v>
       </c>
       <c r="K65" s="15">
         <v>0.0518</v>
       </c>
       <c r="L65" s="15">
         <v>0.03748</v>
       </c>
       <c r="M65" s="15">
         <v>0.0327</v>
       </c>
       <c r="N65" s="15">
-        <v>23428</v>
+        <v>26151</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>205</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>206</v>
       </c>
       <c r="E66" s="15">
         <v>10080009164</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I66" s="15" t="s">
@@ -3909,54 +3909,54 @@
       </c>
       <c r="E68" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I68" s="15" t="s">
         <v>215</v>
       </c>
       <c r="J68" s="15">
         <v>100</v>
       </c>
       <c r="K68" s="15">
         <v>0.02329</v>
       </c>
       <c r="L68" s="15">
         <v>0.02055</v>
       </c>
       <c r="M68" s="15">
         <v>0.0185</v>
       </c>
       <c r="N68" s="15">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="O68" s="15">
-        <v>2190</v>
+        <v>2250</v>
       </c>
       <c r="P68" s="15" t="s">
         <v>216</v>
       </c>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>219</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>35</v>
       </c>
@@ -3989,92 +3989,92 @@
       <c r="D70" s="15" t="s">
         <v>221</v>
       </c>
       <c r="E70" s="15">
         <v>10080058974</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>100</v>
       </c>
       <c r="K70" s="15">
         <v>0.03613</v>
       </c>
       <c r="L70" s="15">
         <v>0.02614</v>
       </c>
       <c r="M70" s="15">
         <v>0.02281</v>
       </c>
       <c r="N70" s="15">
-        <v>21710</v>
+        <v>21289</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>222</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>223</v>
       </c>
       <c r="E71" s="15">
         <v>10080034254</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I71" s="15" t="s">
         <v>224</v>
       </c>
       <c r="J71" s="15">
         <v>100</v>
       </c>
       <c r="K71" s="15">
         <v>0.03661</v>
       </c>
       <c r="L71" s="15">
         <v>0.02649</v>
       </c>
       <c r="M71" s="15">
         <v>0.02311</v>
       </c>
       <c r="N71" s="15">
-        <v>9941</v>
+        <v>10409</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E72" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I72" s="15" t="s">
@@ -4182,174 +4182,174 @@
       </c>
       <c r="E75" s="15">
         <v>10080059897</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I75" s="15" t="s">
         <v>237</v>
       </c>
       <c r="J75" s="15">
         <v>100</v>
       </c>
       <c r="K75" s="15">
         <v>0.04405</v>
       </c>
       <c r="L75" s="15">
         <v>0.03187</v>
       </c>
       <c r="M75" s="15">
         <v>0.02781</v>
       </c>
       <c r="N75" s="15">
-        <v>678</v>
+        <v>11</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>238</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>239</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>240</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>241</v>
       </c>
       <c r="J76" s="15">
         <v>100</v>
       </c>
       <c r="K76" s="15">
         <v>0.03978</v>
       </c>
       <c r="L76" s="15">
         <v>0.0351</v>
       </c>
       <c r="M76" s="15">
         <v>0.03159</v>
       </c>
       <c r="N76" s="15">
-        <v>82180</v>
+        <v>71004</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>242</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="15">
         <v>10080034255</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I77" s="15" t="s">
         <v>244</v>
       </c>
       <c r="J77" s="15">
         <v>100</v>
       </c>
       <c r="K77" s="15">
         <v>0.04405</v>
       </c>
       <c r="L77" s="15">
         <v>0.03187</v>
       </c>
       <c r="M77" s="15">
         <v>0.02781</v>
       </c>
       <c r="N77" s="15">
-        <v>456</v>
+        <v>194</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>245</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I78" s="15" t="s">
         <v>248</v>
       </c>
       <c r="J78" s="15">
         <v>100</v>
       </c>
       <c r="K78" s="15">
         <v>0.03978</v>
       </c>
       <c r="L78" s="15">
         <v>0.0351</v>
       </c>
       <c r="M78" s="15">
         <v>0.03159</v>
       </c>
       <c r="N78" s="15">
-        <v>91891</v>
+        <v>85033</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>249</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E79" s="15">
         <v>10080009373</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I79" s="15" t="s">
@@ -4385,215 +4385,215 @@
       </c>
       <c r="E80" s="15" t="s">
         <v>254</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I80" s="15" t="s">
         <v>255</v>
       </c>
       <c r="J80" s="15">
         <v>100</v>
       </c>
       <c r="K80" s="15">
         <v>0.03517</v>
       </c>
       <c r="L80" s="15">
         <v>0.03104</v>
       </c>
       <c r="M80" s="15">
         <v>0.02793</v>
       </c>
       <c r="N80" s="15">
-        <v>710</v>
+        <v>650</v>
       </c>
       <c r="O80" s="15">
-        <v>7100</v>
+        <v>6500</v>
       </c>
       <c r="P80" s="15" t="s">
         <v>216</v>
       </c>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>256</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>257</v>
       </c>
       <c r="E81" s="15">
         <v>10080056117</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I81" s="15" t="s">
         <v>258</v>
       </c>
       <c r="J81" s="15">
         <v>100</v>
       </c>
       <c r="K81" s="15">
         <v>0.06573</v>
       </c>
       <c r="L81" s="15">
         <v>0.04756</v>
       </c>
       <c r="M81" s="15">
         <v>0.0415</v>
       </c>
       <c r="N81" s="15">
-        <v>2417</v>
+        <v>2900</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>259</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>260</v>
       </c>
       <c r="E82" s="15" t="s">
         <v>261</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I82" s="15" t="s">
         <v>262</v>
       </c>
       <c r="J82" s="15">
         <v>100</v>
       </c>
       <c r="K82" s="15">
         <v>0.05289</v>
       </c>
       <c r="L82" s="15">
         <v>0.04667</v>
       </c>
       <c r="M82" s="15">
         <v>0.042</v>
       </c>
       <c r="N82" s="15">
-        <v>2220</v>
+        <v>1920</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>263</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>264</v>
       </c>
       <c r="E83" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15"/>
       <c r="K83" s="15">
         <v>0.08728</v>
       </c>
       <c r="L83" s="15">
         <v>0.06315</v>
       </c>
       <c r="M83" s="15">
         <v>0.0551</v>
       </c>
       <c r="N83" s="15">
-        <v>11880</v>
+        <v>12078</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>266</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>267</v>
       </c>
       <c r="E84" s="15">
         <v>10080059896</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I84" s="15" t="s">
         <v>268</v>
       </c>
       <c r="J84" s="15">
         <v>100</v>
       </c>
       <c r="K84" s="15">
         <v>0.03348</v>
       </c>
       <c r="L84" s="15">
         <v>0.02423</v>
       </c>
       <c r="M84" s="15">
         <v>0.02114</v>
       </c>
       <c r="N84" s="15">
-        <v>10588</v>
+        <v>8938</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>269</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>270</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>271</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I85" s="15"/>
@@ -4628,91 +4628,91 @@
       <c r="E86" s="15" t="s">
         <v>274</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I86" s="15" t="s">
         <v>275</v>
       </c>
       <c r="J86" s="15">
         <v>1000</v>
       </c>
       <c r="K86" s="15">
         <v>0.18761</v>
       </c>
       <c r="L86" s="15">
         <v>0.16259</v>
       </c>
       <c r="M86" s="15">
         <v>0.15634</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15">
-        <v>1800</v>
+        <v>1950</v>
       </c>
       <c r="P86" s="15" t="s">
         <v>276</v>
       </c>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>277</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>278</v>
       </c>
       <c r="E87" s="15">
         <v>10080034257</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>100</v>
       </c>
       <c r="K87" s="15">
         <v>0.06102</v>
       </c>
       <c r="L87" s="15">
         <v>0.04415</v>
       </c>
       <c r="M87" s="15">
         <v>0.03852</v>
       </c>
       <c r="N87" s="15">
-        <v>545</v>
+        <v>677</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>279</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>280</v>
       </c>
       <c r="E88" s="15">
         <v>10080008490</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I88" s="15" t="s">