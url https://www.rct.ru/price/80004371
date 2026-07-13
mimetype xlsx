--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -664,51 +664,51 @@
   <si>
     <t>FDFD1.25-110(5)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 2,8мм.пров.0,5-1,5мм. полн .изолированная, Red / FDFD1.25-110(5) Red</t>
   </si>
   <si>
     <t>10-00023651</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD1.25-110 RONGWEI, BT012-527-1 BEISIT, </t>
   </si>
   <si>
     <t>BT012-527-1</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 2,8мм.пров.0,5-1,5мм. полн. изолированная, Red / FDFD1.25-110(5) Red (BT012-527-1)</t>
   </si>
   <si>
     <t>UT-00152190</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD1.25-110 RONGWEI, FDFD1.25-110 BEISIT, </t>
   </si>
   <si>
-    <t>23.09.2026</t>
+    <t>30.09.2026</t>
   </si>
   <si>
     <t>FDFD-1.25-187(8)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4.8мм.пров.0,5-1,5мм. полн. изолированная RED / FDFD1.25-187(8)</t>
   </si>
   <si>
     <t>10-00023657</t>
   </si>
   <si>
     <t>FDFD1.25-187(8) Blue</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4.8мм.пров.0,5-1,5мм. полн. изолированная BLUE / FDFD1.25-187(8) Blue</t>
   </si>
   <si>
     <t>FDFD1.25-187(8) Red</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4,8мм.пров.0,5-1,5мм. полн.изолированная Red / FDFD1.25-187(8) Red</t>
   </si>
   <si>
     <t xml:space="preserve">STO-01T-187N JST, BT012-528 BEISIT, L-KLS8-01109-FDFD1.25-187 KLS, KLS8-01109 FDFD1.25-187 KLS, F1-4.8VF/5 , </t>
   </si>
@@ -844,51 +844,51 @@
   <si>
     <t xml:space="preserve">BT012-505-R BEISIT, </t>
   </si>
   <si>
     <t>L-KLS8-01121-FT-250</t>
   </si>
   <si>
     <t>KLS8-01121-FT-250</t>
   </si>
   <si>
     <t>10-00023612</t>
   </si>
   <si>
     <t>L-KLS8-BXS-FUC-5A</t>
   </si>
   <si>
     <t>наконечник на плату, ножевого типа 6.35мм / L-KLS8-BXS-FUC-5A</t>
   </si>
   <si>
     <t>UT-00090098</t>
   </si>
   <si>
     <t xml:space="preserve">RV1.25-3 RONGWEI, RV1.25-3 RONGWEI, </t>
   </si>
   <si>
-    <t>14.09.2026</t>
+    <t>01.10.2026</t>
   </si>
   <si>
     <t>PBDD1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая мама с лепестком 6.35мм провод 0,5-1,5mm изолированная / PBDD1.25-250 (FBFD1.25-250)</t>
   </si>
   <si>
     <t>KLS8-01110-PBDD1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая мама с лепестком 6.35мм провод 0,5-1,5mm изолированная RED / PBDD1.25-250 (FBFD1.25-250)</t>
   </si>
   <si>
     <t xml:space="preserve">TCI-1.25-6 , H1-6V , </t>
   </si>
   <si>
     <t>TAI-1FI</t>
   </si>
   <si>
     <t>клемма ножевая 6,3мм полностью изолированная красная / TAI-1FI</t>
   </si>
   <si>
     <t>10-00023702</t>
   </si>
@@ -1778,51 +1778,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
         <v>1.05</v>
       </c>
       <c r="L9" s="15">
         <v>0.8841</v>
       </c>
       <c r="M9" s="15">
         <v>0.8501</v>
       </c>
       <c r="N9" s="15">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080072208</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
@@ -1889,51 +1889,51 @@
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080027338</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.04469</v>
       </c>
       <c r="L12" s="15">
         <v>0.03605</v>
       </c>
       <c r="M12" s="15">
         <v>0.03459</v>
       </c>
       <c r="N12" s="15">
-        <v>21637</v>
+        <v>20631</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15">
@@ -3010,92 +3010,92 @@
       </c>
       <c r="E45" s="15" t="s">
         <v>146</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I45" s="15" t="s">
         <v>147</v>
       </c>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>0.02819</v>
       </c>
       <c r="L45" s="15">
         <v>0.02487</v>
       </c>
       <c r="M45" s="15">
         <v>0.02238</v>
       </c>
       <c r="N45" s="15">
-        <v>5642</v>
+        <v>6552</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>148</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E46" s="15">
         <v>10080034251</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I46" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J46" s="15">
         <v>100</v>
       </c>
       <c r="K46" s="15">
         <v>0.02361</v>
       </c>
       <c r="L46" s="15">
         <v>0.01708</v>
       </c>
       <c r="M46" s="15">
         <v>0.01491</v>
       </c>
       <c r="N46" s="15">
-        <v>6473</v>
+        <v>6755</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E47" s="15">
         <v>10080008417</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I47" s="15" t="s">
@@ -3168,51 +3168,51 @@
       </c>
       <c r="E49" s="15">
         <v>10080033210</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I49" s="15" t="s">
         <v>156</v>
       </c>
       <c r="J49" s="15">
         <v>100</v>
       </c>
       <c r="K49" s="15">
         <v>0.02984</v>
       </c>
       <c r="L49" s="15">
         <v>0.02159</v>
       </c>
       <c r="M49" s="15">
         <v>0.01884</v>
       </c>
       <c r="N49" s="15">
-        <v>295</v>
+        <v>265</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>158</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I50" s="15" t="s">
@@ -3248,51 +3248,51 @@
       </c>
       <c r="E51" s="15" t="s">
         <v>162</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I51" s="15" t="s">
         <v>163</v>
       </c>
       <c r="J51" s="15">
         <v>100</v>
       </c>
       <c r="K51" s="15">
         <v>0.02329</v>
       </c>
       <c r="L51" s="15">
         <v>0.02055</v>
       </c>
       <c r="M51" s="15">
         <v>0.0185</v>
       </c>
       <c r="N51" s="15">
-        <v>13298</v>
+        <v>18748</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>164</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="15">
         <v>10080008418</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I52" s="15" t="s">
@@ -3324,51 +3324,51 @@
         <v>167</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15"/>
       <c r="K53" s="15">
         <v>0.04718</v>
       </c>
       <c r="L53" s="15">
         <v>0.03414</v>
       </c>
       <c r="M53" s="15">
         <v>0.0298</v>
       </c>
       <c r="N53" s="15">
-        <v>4129</v>
+        <v>4748</v>
       </c>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>170</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="15">
         <v>10080038662</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I54" s="15" t="s">
@@ -3634,90 +3634,90 @@
       </c>
       <c r="E61" s="15" t="s">
         <v>191</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I61" s="15" t="s">
         <v>192</v>
       </c>
       <c r="J61" s="15">
         <v>100</v>
       </c>
       <c r="K61" s="15">
         <v>0.03227</v>
       </c>
       <c r="L61" s="15">
         <v>0.02847</v>
       </c>
       <c r="M61" s="15">
         <v>0.02562</v>
       </c>
       <c r="N61" s="15">
-        <v>20250</v>
+        <v>15741</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>193</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E62" s="15" t="s">
         <v>195</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>100</v>
       </c>
       <c r="K62" s="15">
         <v>0.02905</v>
       </c>
       <c r="L62" s="15">
         <v>0.02564</v>
       </c>
       <c r="M62" s="15">
         <v>0.02307</v>
       </c>
       <c r="N62" s="15">
-        <v>5313</v>
+        <v>4875</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>196</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E63" s="15">
         <v>10080045869</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I63" s="15" t="s">
@@ -3790,51 +3790,51 @@
       </c>
       <c r="E65" s="15">
         <v>10080034256</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I65" s="15" t="s">
         <v>204</v>
       </c>
       <c r="J65" s="15">
         <v>100</v>
       </c>
       <c r="K65" s="15">
         <v>0.0518</v>
       </c>
       <c r="L65" s="15">
         <v>0.03748</v>
       </c>
       <c r="M65" s="15">
         <v>0.0327</v>
       </c>
       <c r="N65" s="15">
-        <v>26151</v>
+        <v>26848</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>205</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>206</v>
       </c>
       <c r="E66" s="15">
         <v>10080009164</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I66" s="15" t="s">
@@ -3989,92 +3989,92 @@
       <c r="D70" s="15" t="s">
         <v>221</v>
       </c>
       <c r="E70" s="15">
         <v>10080058974</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>100</v>
       </c>
       <c r="K70" s="15">
         <v>0.03613</v>
       </c>
       <c r="L70" s="15">
         <v>0.02614</v>
       </c>
       <c r="M70" s="15">
         <v>0.02281</v>
       </c>
       <c r="N70" s="15">
-        <v>21289</v>
+        <v>19821</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>222</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>223</v>
       </c>
       <c r="E71" s="15">
         <v>10080034254</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I71" s="15" t="s">
         <v>224</v>
       </c>
       <c r="J71" s="15">
         <v>100</v>
       </c>
       <c r="K71" s="15">
         <v>0.03661</v>
       </c>
       <c r="L71" s="15">
         <v>0.02649</v>
       </c>
       <c r="M71" s="15">
         <v>0.02311</v>
       </c>
       <c r="N71" s="15">
-        <v>10409</v>
+        <v>9045</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E72" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I72" s="15" t="s">
@@ -4223,133 +4223,133 @@
       </c>
       <c r="E76" s="15" t="s">
         <v>240</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>241</v>
       </c>
       <c r="J76" s="15">
         <v>100</v>
       </c>
       <c r="K76" s="15">
         <v>0.03978</v>
       </c>
       <c r="L76" s="15">
         <v>0.0351</v>
       </c>
       <c r="M76" s="15">
         <v>0.03159</v>
       </c>
       <c r="N76" s="15">
-        <v>71004</v>
+        <v>60984</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>242</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="15">
         <v>10080034255</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I77" s="15" t="s">
         <v>244</v>
       </c>
       <c r="J77" s="15">
         <v>100</v>
       </c>
       <c r="K77" s="15">
         <v>0.04405</v>
       </c>
       <c r="L77" s="15">
         <v>0.03187</v>
       </c>
       <c r="M77" s="15">
         <v>0.02781</v>
       </c>
       <c r="N77" s="15">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>245</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I78" s="15" t="s">
         <v>248</v>
       </c>
       <c r="J78" s="15">
         <v>100</v>
       </c>
       <c r="K78" s="15">
         <v>0.03978</v>
       </c>
       <c r="L78" s="15">
         <v>0.0351</v>
       </c>
       <c r="M78" s="15">
         <v>0.03159</v>
       </c>
       <c r="N78" s="15">
-        <v>85033</v>
+        <v>93618</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>249</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E79" s="15">
         <v>10080009373</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I79" s="15" t="s">
@@ -4385,215 +4385,215 @@
       </c>
       <c r="E80" s="15" t="s">
         <v>254</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I80" s="15" t="s">
         <v>255</v>
       </c>
       <c r="J80" s="15">
         <v>100</v>
       </c>
       <c r="K80" s="15">
         <v>0.03517</v>
       </c>
       <c r="L80" s="15">
         <v>0.03104</v>
       </c>
       <c r="M80" s="15">
         <v>0.02793</v>
       </c>
       <c r="N80" s="15">
-        <v>650</v>
+        <v>740</v>
       </c>
       <c r="O80" s="15">
-        <v>6500</v>
+        <v>7400</v>
       </c>
       <c r="P80" s="15" t="s">
         <v>216</v>
       </c>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>256</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>257</v>
       </c>
       <c r="E81" s="15">
         <v>10080056117</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I81" s="15" t="s">
         <v>258</v>
       </c>
       <c r="J81" s="15">
         <v>100</v>
       </c>
       <c r="K81" s="15">
         <v>0.06573</v>
       </c>
       <c r="L81" s="15">
         <v>0.04756</v>
       </c>
       <c r="M81" s="15">
         <v>0.0415</v>
       </c>
       <c r="N81" s="15">
-        <v>2900</v>
+        <v>2578</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>259</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>260</v>
       </c>
       <c r="E82" s="15" t="s">
         <v>261</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I82" s="15" t="s">
         <v>262</v>
       </c>
       <c r="J82" s="15">
         <v>100</v>
       </c>
       <c r="K82" s="15">
         <v>0.05289</v>
       </c>
       <c r="L82" s="15">
         <v>0.04667</v>
       </c>
       <c r="M82" s="15">
         <v>0.042</v>
       </c>
       <c r="N82" s="15">
-        <v>1920</v>
+        <v>1830</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>263</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>264</v>
       </c>
       <c r="E83" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15"/>
       <c r="K83" s="15">
         <v>0.08728</v>
       </c>
       <c r="L83" s="15">
         <v>0.06315</v>
       </c>
       <c r="M83" s="15">
         <v>0.0551</v>
       </c>
       <c r="N83" s="15">
-        <v>12078</v>
+        <v>14652</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>266</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>267</v>
       </c>
       <c r="E84" s="15">
         <v>10080059896</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I84" s="15" t="s">
         <v>268</v>
       </c>
       <c r="J84" s="15">
         <v>100</v>
       </c>
       <c r="K84" s="15">
         <v>0.03348</v>
       </c>
       <c r="L84" s="15">
         <v>0.02423</v>
       </c>
       <c r="M84" s="15">
         <v>0.02114</v>
       </c>
       <c r="N84" s="15">
-        <v>8938</v>
+        <v>8250</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>269</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>270</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>271</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I85" s="15"/>
@@ -4628,91 +4628,91 @@
       <c r="E86" s="15" t="s">
         <v>274</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I86" s="15" t="s">
         <v>275</v>
       </c>
       <c r="J86" s="15">
         <v>1000</v>
       </c>
       <c r="K86" s="15">
         <v>0.18761</v>
       </c>
       <c r="L86" s="15">
         <v>0.16259</v>
       </c>
       <c r="M86" s="15">
         <v>0.15634</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15">
-        <v>1950</v>
+        <v>2220</v>
       </c>
       <c r="P86" s="15" t="s">
         <v>276</v>
       </c>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>277</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>278</v>
       </c>
       <c r="E87" s="15">
         <v>10080034257</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>100</v>
       </c>
       <c r="K87" s="15">
         <v>0.06102</v>
       </c>
       <c r="L87" s="15">
         <v>0.04415</v>
       </c>
       <c r="M87" s="15">
         <v>0.03852</v>
       </c>
       <c r="N87" s="15">
-        <v>677</v>
+        <v>638</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>279</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>280</v>
       </c>
       <c r="E88" s="15">
         <v>10080008490</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I88" s="15" t="s">