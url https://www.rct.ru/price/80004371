--- v11 (2026-07-13)
+++ v12 (2026-08-03)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -478,50 +478,65 @@
   <si>
     <t>UT-00152826</t>
   </si>
   <si>
     <t xml:space="preserve">FDD1.25-110 Red BEISIT, </t>
   </si>
   <si>
     <t>FDD1.25-187(8)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4.8мм.пров.0,5-1,5мм.изолированная RED / FDD1.25-187(8)</t>
   </si>
   <si>
     <t xml:space="preserve">BT012-494 BEISIT, KLS8-01106 FDD1.25-187 KLS, KLS8-01106 FDD1.25-187 KLS, F1-4.8V/5 , FDD1.25-187 KLS, </t>
   </si>
   <si>
     <t>KLS8-01106 FDD1.25-187(8)</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t xml:space="preserve">FDD1.25-187 BEISIT, BT012-494 BEISIT, KLS8-01106 FDD1.25-187 KLS, F1-4.8V/5 , FDD1.25-187 KLS, </t>
   </si>
   <si>
+    <t>BT012-494</t>
+  </si>
+  <si>
+    <t>клемма ножевая авто(м) 4.8мм.пров.0,5-1,5мм.изолированная RED / FDD1.25-187(8) (BT012-494)</t>
+  </si>
+  <si>
+    <t>UT-00158343</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FDD1.25-187 BEISIT, KLS8-01106 FDD1.25-187 KLS, KLS8-01106 FDD1.25-187 KLS, F1-4.8V/5 , FDD1.25-187 KLS, </t>
+  </si>
+  <si>
+    <t>08.10.2026</t>
+  </si>
+  <si>
     <t>FDD1.25-250 Red</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6,3мм.пров.0,5-1,5мм.изолированная RED / FDD1.25-250</t>
   </si>
   <si>
     <t xml:space="preserve">BT012-496 BEISIT, KLS8-01106-FDD1.25-250 KLS, KLS8-01106-FDD1.25-250 KLS, FDD1.25-250 RONGWEI, SG57650A , </t>
   </si>
   <si>
     <t>FDD1.25-250</t>
   </si>
   <si>
     <t>10-00023658</t>
   </si>
   <si>
     <t xml:space="preserve">FDD1.25-250 Red BEISIT, BT012-496 BEISIT, KLS8-01106-FDD1.25-250 KLS, KLS8-01106-FDD1.25-250 KLS, SG57650A , </t>
   </si>
   <si>
     <t>BT012-496</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6,3мм.пров.0,5-1,5мм.изолированная RED / FDD1.25-250 (BT012-496)</t>
   </si>
   <si>
     <t>UT-00152829</t>
@@ -664,77 +679,86 @@
   <si>
     <t>FDFD1.25-110(5)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 2,8мм.пров.0,5-1,5мм. полн .изолированная, Red / FDFD1.25-110(5) Red</t>
   </si>
   <si>
     <t>10-00023651</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD1.25-110 RONGWEI, BT012-527-1 BEISIT, </t>
   </si>
   <si>
     <t>BT012-527-1</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 2,8мм.пров.0,5-1,5мм. полн. изолированная, Red / FDFD1.25-110(5) Red (BT012-527-1)</t>
   </si>
   <si>
     <t>UT-00152190</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD1.25-110 RONGWEI, FDFD1.25-110 BEISIT, </t>
   </si>
   <si>
-    <t>30.09.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>FDFD-1.25-187(8)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4.8мм.пров.0,5-1,5мм. полн. изолированная RED / FDFD1.25-187(8)</t>
   </si>
   <si>
     <t>10-00023657</t>
   </si>
   <si>
     <t>FDFD1.25-187(8) Blue</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4.8мм.пров.0,5-1,5мм. полн. изолированная BLUE / FDFD1.25-187(8) Blue</t>
   </si>
   <si>
     <t>FDFD1.25-187(8) Red</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4,8мм.пров.0,5-1,5мм. полн.изолированная Red / FDFD1.25-187(8) Red</t>
   </si>
   <si>
     <t xml:space="preserve">STO-01T-187N JST, BT012-528 BEISIT, L-KLS8-01109-FDFD1.25-187 KLS, KLS8-01109 FDFD1.25-187 KLS, F1-4.8VF/5 , </t>
   </si>
   <si>
+    <t>BT012-528</t>
+  </si>
+  <si>
+    <t>клемма ножевая авто(м) 4,8мм.пров.0,5-1,5мм. полн.изолированная Red / FDFD1.25-187(8) Red (BT012-528)</t>
+  </si>
+  <si>
+    <t>UT-00158313</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FDFD1.25-187 Red BEISIT, STO-01T-187N JST, L-KLS8-01109-FDFD1.25-187 KLS, KLS8-01109 FDFD1.25-187 KLS, F1-4.8VF/5 , </t>
+  </si>
+  <si>
     <t>L-KLS8-01109-FDFD1.25-187(8)</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4,8мм.пров.0,5-1,5мм. полн.изолированная Red / FDFD1.25-187(8) Red (L-KLS8-01109-FDFD1.25-187(8))</t>
   </si>
   <si>
     <t>UT-00101553</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD1.25-187 Red BEISIT, STO-01T-187N JST, BT012-528 BEISIT, KLS8-01109 FDFD1.25-187 KLS, F1-4.8VF/5 , </t>
   </si>
   <si>
     <t>FDFD1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6.3мм.пров.0,5-1,5мм. полн .изолированная red / FDFD1.25-250</t>
   </si>
   <si>
     <t>10-00023660</t>
   </si>
   <si>
     <t>L-KLS8-01109-FDFD1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6.3мм.пров.0,5-1,5мм. полн.изолированная red / FDFD1.25-250 (L-KLS8-01109-FDFD1.25-250)</t>
@@ -823,72 +847,84 @@
   <si>
     <t>UT-00152838</t>
   </si>
   <si>
     <t xml:space="preserve">FDFD5.5-250 (L-KLS8-01109 KLS, FDFD5.5-250 BEISIT, </t>
   </si>
   <si>
     <t>FDFNY1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6.3мм.пров.0,5-1,5мм. полн .изолированная / FDFNY1.25-250</t>
   </si>
   <si>
     <t>10-00023653</t>
   </si>
   <si>
     <t>FDN5.5-250</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6,3мм.пров.4-6 мм2, не изолированная / FDN5.5-250</t>
   </si>
   <si>
     <t xml:space="preserve">BT012-505-R BEISIT, </t>
   </si>
   <si>
+    <t>BT012-505-R</t>
+  </si>
+  <si>
+    <t>клемма ножевая авто(м) 6,3мм.пров.4-6 мм2, не изолированная / FDN5.5-250 (BT012-505-R)</t>
+  </si>
+  <si>
+    <t>UT-00158314</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FDN5.5-250 BEISIT, </t>
+  </si>
+  <si>
     <t>L-KLS8-01121-FT-250</t>
   </si>
   <si>
     <t>KLS8-01121-FT-250</t>
   </si>
   <si>
     <t>10-00023612</t>
   </si>
   <si>
     <t>L-KLS8-BXS-FUC-5A</t>
   </si>
   <si>
     <t>наконечник на плату, ножевого типа 6.35мм / L-KLS8-BXS-FUC-5A</t>
   </si>
   <si>
     <t>UT-00090098</t>
   </si>
   <si>
     <t xml:space="preserve">RV1.25-3 RONGWEI, RV1.25-3 RONGWEI, </t>
   </si>
   <si>
-    <t>01.10.2026</t>
+    <t>19.08.2026</t>
   </si>
   <si>
     <t>PBDD1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая мама с лепестком 6.35мм провод 0,5-1,5mm изолированная / PBDD1.25-250 (FBFD1.25-250)</t>
   </si>
   <si>
     <t>KLS8-01110-PBDD1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая мама с лепестком 6.35мм провод 0,5-1,5mm изолированная RED / PBDD1.25-250 (FBFD1.25-250)</t>
   </si>
   <si>
     <t xml:space="preserve">TCI-1.25-6 , H1-6V , </t>
   </si>
   <si>
     <t>TAI-1FI</t>
   </si>
   <si>
     <t>клемма ножевая 6,3мм полностью изолированная красная / TAI-1FI</t>
   </si>
   <si>
     <t>10-00023702</t>
   </si>
@@ -1524,51 +1560,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R97"/>
+  <dimension ref="A1:R100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -1778,51 +1814,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
         <v>1.05</v>
       </c>
       <c r="L9" s="15">
         <v>0.8841</v>
       </c>
       <c r="M9" s="15">
         <v>0.8501</v>
       </c>
       <c r="N9" s="15">
-        <v>312</v>
+        <v>244</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080072208</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
@@ -1889,51 +1925,51 @@
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080027338</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.04469</v>
       </c>
       <c r="L12" s="15">
         <v>0.03605</v>
       </c>
       <c r="M12" s="15">
         <v>0.03459</v>
       </c>
       <c r="N12" s="15">
-        <v>20631</v>
+        <v>18870</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15">
@@ -3010,92 +3046,92 @@
       </c>
       <c r="E45" s="15" t="s">
         <v>146</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I45" s="15" t="s">
         <v>147</v>
       </c>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>0.02819</v>
       </c>
       <c r="L45" s="15">
         <v>0.02487</v>
       </c>
       <c r="M45" s="15">
         <v>0.02238</v>
       </c>
       <c r="N45" s="15">
-        <v>6552</v>
+        <v>7462</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>148</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E46" s="15">
         <v>10080034251</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I46" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J46" s="15">
         <v>100</v>
       </c>
       <c r="K46" s="15">
         <v>0.02361</v>
       </c>
       <c r="L46" s="15">
         <v>0.01708</v>
       </c>
       <c r="M46" s="15">
         <v>0.01491</v>
       </c>
       <c r="N46" s="15">
-        <v>6755</v>
+        <v>7897</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E47" s="15">
         <v>10080008417</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I47" s="15" t="s">
@@ -3144,1925 +3180,2056 @@
       <c r="K48" s="15">
         <v>0.0668</v>
       </c>
       <c r="L48" s="15">
         <v>0.03442</v>
       </c>
       <c r="M48" s="15">
         <v>0.03135</v>
       </c>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>155</v>
       </c>
-      <c r="E49" s="15">
-        <v>10080033210</v>
+      <c r="E49" s="15" t="s">
+        <v>156</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I49" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="J49" s="15">
         <v>100</v>
       </c>
       <c r="K49" s="15">
-        <v>0.02984</v>
+        <v>0.01992</v>
       </c>
       <c r="L49" s="15">
-        <v>0.02159</v>
+        <v>0.01758</v>
       </c>
       <c r="M49" s="15">
-        <v>0.01884</v>
-[...5 lines deleted...]
-      <c r="P49" s="15"/>
+        <v>0.01582</v>
+      </c>
+      <c r="N49" s="15"/>
+      <c r="O49" s="15">
+        <v>13800</v>
+      </c>
+      <c r="P49" s="15" t="s">
+        <v>158</v>
+      </c>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D50" s="15" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>160</v>
+      </c>
+      <c r="E50" s="15">
+        <v>10080033210</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
-        <v>35</v>
+        <v>142</v>
       </c>
       <c r="I50" s="15" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="J50" s="15">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="K50" s="15">
-        <v>0.03008</v>
+        <v>0.02984</v>
       </c>
       <c r="L50" s="15">
-        <v>0.0283</v>
+        <v>0.02159</v>
       </c>
       <c r="M50" s="15">
-        <v>0.02741</v>
-[...1 lines deleted...]
-      <c r="N50" s="15"/>
+        <v>0.01884</v>
+      </c>
+      <c r="N50" s="15">
+        <v>329</v>
+      </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="D51" s="15" t="s">
         <v>160</v>
       </c>
-      <c r="D51" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
-        <v>142</v>
+        <v>35</v>
       </c>
       <c r="I51" s="15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J51" s="15">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="K51" s="15">
-        <v>0.02329</v>
+        <v>0.03008</v>
       </c>
       <c r="L51" s="15">
-        <v>0.02055</v>
+        <v>0.0283</v>
       </c>
       <c r="M51" s="15">
-        <v>0.0185</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02741</v>
+      </c>
+      <c r="N51" s="15"/>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D52" s="15" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>10080008418</v>
+        <v>166</v>
+      </c>
+      <c r="E52" s="15" t="s">
+        <v>167</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="I52" s="15" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="J52" s="15">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="K52" s="15">
-        <v>0.0551</v>
+        <v>0.02329</v>
       </c>
       <c r="L52" s="15">
-        <v>0.02918</v>
+        <v>0.02055</v>
       </c>
       <c r="M52" s="15">
-        <v>0.02492</v>
-[...1 lines deleted...]
-      <c r="N52" s="15"/>
+        <v>0.0185</v>
+      </c>
+      <c r="N52" s="15">
+        <v>17424</v>
+      </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>170</v>
+      </c>
+      <c r="E53" s="15">
+        <v>10080008418</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="J53" s="15"/>
+        <v>152</v>
+      </c>
+      <c r="I53" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="J53" s="15">
+        <v>1000</v>
+      </c>
       <c r="K53" s="15">
-        <v>0.04718</v>
+        <v>0.0551</v>
       </c>
       <c r="L53" s="15">
-        <v>0.03414</v>
+        <v>0.02918</v>
       </c>
       <c r="M53" s="15">
-        <v>0.0298</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02492</v>
+      </c>
+      <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>10080038662</v>
+        <v>173</v>
+      </c>
+      <c r="E54" s="15" t="s">
+        <v>174</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="I54" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I54" s="15"/>
+      <c r="J54" s="15"/>
       <c r="K54" s="15">
-        <v>0.02459</v>
+        <v>0.04718</v>
       </c>
       <c r="L54" s="15">
-        <v>0.01779</v>
+        <v>0.03414</v>
       </c>
       <c r="M54" s="15">
-        <v>0.01552</v>
-[...1 lines deleted...]
-      <c r="N54" s="15"/>
+        <v>0.0298</v>
+      </c>
+      <c r="N54" s="15">
+        <v>6056</v>
+      </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E55" s="15">
-        <v>10080009372</v>
+        <v>10080038662</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="I55" s="15" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="J55" s="15">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="K55" s="15">
-        <v>0.02267</v>
+        <v>0.02459</v>
       </c>
       <c r="L55" s="15">
-        <v>0.02125</v>
+        <v>0.01779</v>
       </c>
       <c r="M55" s="15">
-        <v>0.01983</v>
+        <v>0.01552</v>
       </c>
       <c r="N55" s="15"/>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>176</v>
+      </c>
+      <c r="E56" s="15">
+        <v>10080009372</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
-        <v>35</v>
+        <v>152</v>
       </c>
       <c r="I56" s="15" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="J56" s="15">
         <v>1000</v>
       </c>
       <c r="K56" s="15">
-        <v>0.02167</v>
+        <v>0.02267</v>
       </c>
       <c r="L56" s="15">
-        <v>0.0204</v>
+        <v>0.02125</v>
       </c>
       <c r="M56" s="15">
-        <v>0.01913</v>
+        <v>0.01983</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E57" s="15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
-        <v>142</v>
+        <v>35</v>
       </c>
       <c r="I57" s="15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="J57" s="15">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="K57" s="15">
-        <v>0.02081</v>
+        <v>0.02167</v>
       </c>
       <c r="L57" s="15">
-        <v>0.01836</v>
+        <v>0.0204</v>
       </c>
       <c r="M57" s="15">
-        <v>0.01652</v>
+        <v>0.01913</v>
       </c>
       <c r="N57" s="15"/>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>10080034253</v>
+        <v>183</v>
+      </c>
+      <c r="E58" s="15" t="s">
+        <v>184</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I58" s="15" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="J58" s="15">
         <v>100</v>
       </c>
       <c r="K58" s="15">
-        <v>0.02797</v>
+        <v>0.02081</v>
       </c>
       <c r="L58" s="15">
-        <v>0.02024</v>
+        <v>0.01836</v>
       </c>
       <c r="M58" s="15">
-        <v>0.01766</v>
+        <v>0.01652</v>
       </c>
       <c r="N58" s="15"/>
-      <c r="O58" s="15"/>
+      <c r="O58" s="15">
+        <v>3480</v>
+      </c>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E59" s="15">
-        <v>10080008419</v>
+        <v>10080034253</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="I59" s="15" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="J59" s="15"/>
+        <v>188</v>
+      </c>
+      <c r="J59" s="15">
+        <v>100</v>
+      </c>
       <c r="K59" s="15">
-        <v>0.04249</v>
+        <v>0.02797</v>
       </c>
       <c r="L59" s="15">
-        <v>0.04108</v>
+        <v>0.02024</v>
       </c>
       <c r="M59" s="15">
-        <v>0.03965</v>
+        <v>0.01766</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>190</v>
+      </c>
+      <c r="E60" s="15">
+        <v>10080008419</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="I60" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="J60" s="15"/>
       <c r="K60" s="15">
-        <v>0.03084</v>
+        <v>0.04249</v>
       </c>
       <c r="L60" s="15">
-        <v>0.02907</v>
+        <v>0.04108</v>
       </c>
       <c r="M60" s="15">
-        <v>0.02817</v>
+        <v>0.03965</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>190</v>
       </c>
       <c r="E61" s="15" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I61" s="15"/>
       <c r="J61" s="15">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="K61" s="15">
-        <v>0.03227</v>
+        <v>0.03084</v>
       </c>
       <c r="L61" s="15">
-        <v>0.02847</v>
+        <v>0.02907</v>
       </c>
       <c r="M61" s="15">
-        <v>0.02562</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02817</v>
+      </c>
+      <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E62" s="15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="I62" s="15"/>
+      <c r="I62" s="15" t="s">
+        <v>197</v>
+      </c>
       <c r="J62" s="15">
         <v>100</v>
       </c>
       <c r="K62" s="15">
-        <v>0.02905</v>
+        <v>0.03227</v>
       </c>
       <c r="L62" s="15">
-        <v>0.02564</v>
+        <v>0.02847</v>
       </c>
       <c r="M62" s="15">
-        <v>0.02307</v>
+        <v>0.02562</v>
       </c>
       <c r="N62" s="15">
-        <v>4875</v>
+        <v>16233</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>10080045869</v>
+        <v>199</v>
+      </c>
+      <c r="E63" s="15" t="s">
+        <v>200</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="I63" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>100</v>
       </c>
       <c r="K63" s="15">
-        <v>0.04083</v>
+        <v>0.02905</v>
       </c>
       <c r="L63" s="15">
-        <v>0.02954</v>
+        <v>0.02564</v>
       </c>
       <c r="M63" s="15">
-        <v>0.02577</v>
-[...1 lines deleted...]
-      <c r="N63" s="15"/>
+        <v>0.02307</v>
+      </c>
+      <c r="N63" s="15">
+        <v>5375</v>
+      </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>202</v>
+      </c>
+      <c r="E64" s="15">
+        <v>10080045869</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I64" s="15"/>
+        <v>142</v>
+      </c>
+      <c r="I64" s="15" t="s">
+        <v>203</v>
+      </c>
       <c r="J64" s="15">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="K64" s="15">
-        <v>0.04322</v>
+        <v>0.04083</v>
       </c>
       <c r="L64" s="15">
-        <v>0.04055</v>
+        <v>0.02954</v>
       </c>
       <c r="M64" s="15">
-        <v>0.03913</v>
+        <v>0.02577</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>10080034256</v>
+        <v>205</v>
+      </c>
+      <c r="E65" s="15" t="s">
+        <v>206</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I65" s="15"/>
       <c r="J65" s="15">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="K65" s="15">
-        <v>0.0518</v>
+        <v>0.04322</v>
       </c>
       <c r="L65" s="15">
-        <v>0.03748</v>
+        <v>0.04055</v>
       </c>
       <c r="M65" s="15">
-        <v>0.0327</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.03913</v>
+      </c>
+      <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E66" s="15">
-        <v>10080009164</v>
+        <v>10080034256</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="I66" s="15" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="J66" s="15">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="K66" s="15">
-        <v>0.03411</v>
+        <v>0.0518</v>
       </c>
       <c r="L66" s="15">
-        <v>0.02956</v>
+        <v>0.03748</v>
       </c>
       <c r="M66" s="15">
-        <v>0.02843</v>
-[...1 lines deleted...]
-      <c r="N66" s="15"/>
+        <v>0.0327</v>
+      </c>
+      <c r="N66" s="15">
+        <v>25105</v>
+      </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>211</v>
+      </c>
+      <c r="E67" s="15">
+        <v>10080009164</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="I67" s="15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
-        <v>0.02224</v>
+        <v>0.03411</v>
       </c>
       <c r="L67" s="15">
-        <v>0.01609</v>
+        <v>0.02956</v>
       </c>
       <c r="M67" s="15">
-        <v>0.01404</v>
+        <v>0.02843</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I68" s="15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="J68" s="15">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="K68" s="15">
-        <v>0.02329</v>
+        <v>0.02224</v>
       </c>
       <c r="L68" s="15">
-        <v>0.02055</v>
+        <v>0.01609</v>
       </c>
       <c r="M68" s="15">
-        <v>0.0185</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.01404</v>
+      </c>
+      <c r="N68" s="15"/>
+      <c r="O68" s="15"/>
+      <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>219</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I69" s="15"/>
+        <v>142</v>
+      </c>
+      <c r="I69" s="15" t="s">
+        <v>220</v>
+      </c>
       <c r="J69" s="15">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="K69" s="15">
-        <v>0.03251</v>
+        <v>0.02764</v>
       </c>
       <c r="L69" s="15">
-        <v>0.03047</v>
+        <v>0.02439</v>
       </c>
       <c r="M69" s="15">
-        <v>0.02944</v>
-[...3 lines deleted...]
-      <c r="P69" s="15"/>
+        <v>0.02195</v>
+      </c>
+      <c r="N69" s="15">
+        <v>186</v>
+      </c>
+      <c r="O69" s="15">
+        <v>1860</v>
+      </c>
+      <c r="P69" s="15" t="s">
+        <v>158</v>
+      </c>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>10080058974</v>
+        <v>222</v>
+      </c>
+      <c r="E70" s="15" t="s">
+        <v>223</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
-        <v>142</v>
+        <v>35</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="K70" s="15">
-        <v>0.03613</v>
+        <v>0.03251</v>
       </c>
       <c r="L70" s="15">
-        <v>0.02614</v>
+        <v>0.03047</v>
       </c>
       <c r="M70" s="15">
-        <v>0.02281</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02944</v>
+      </c>
+      <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E71" s="15">
-        <v>10080034254</v>
+        <v>10080058974</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="I71" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>100</v>
       </c>
       <c r="K71" s="15">
-        <v>0.03661</v>
+        <v>0.03613</v>
       </c>
       <c r="L71" s="15">
-        <v>0.02649</v>
+        <v>0.02614</v>
       </c>
       <c r="M71" s="15">
-        <v>0.02311</v>
+        <v>0.02281</v>
       </c>
       <c r="N71" s="15">
-        <v>9045</v>
+        <v>21094</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="E72" s="15" t="s">
         <v>227</v>
+      </c>
+      <c r="E72" s="15">
+        <v>10080034254</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="I72" s="15" t="s">
         <v>228</v>
       </c>
-      <c r="J72" s="15"/>
+      <c r="J72" s="15">
+        <v>100</v>
+      </c>
       <c r="K72" s="15">
-        <v>0.05568</v>
+        <v>0.03661</v>
       </c>
       <c r="L72" s="15">
-        <v>0.0467</v>
+        <v>0.02649</v>
       </c>
       <c r="M72" s="15">
-        <v>0.04491</v>
-[...1 lines deleted...]
-      <c r="N72" s="15"/>
+        <v>0.02311</v>
+      </c>
+      <c r="N72" s="15">
+        <v>6957</v>
+      </c>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>229</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E73" s="15" t="s">
         <v>231</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I73" s="15"/>
+        <v>142</v>
+      </c>
+      <c r="I73" s="15" t="s">
+        <v>232</v>
+      </c>
       <c r="J73" s="15">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="K73" s="15">
-        <v>0.0436</v>
+        <v>0.0299</v>
       </c>
       <c r="L73" s="15">
-        <v>0.0408</v>
+        <v>0.02639</v>
       </c>
       <c r="M73" s="15">
-        <v>0.03952</v>
+        <v>0.02375</v>
       </c>
       <c r="N73" s="15"/>
-      <c r="O73" s="15"/>
-      <c r="P73" s="15"/>
+      <c r="O73" s="15">
+        <v>7900</v>
+      </c>
+      <c r="P73" s="15" t="s">
+        <v>158</v>
+      </c>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>152</v>
       </c>
-      <c r="I74" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I74" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="J74" s="15"/>
       <c r="K74" s="15">
-        <v>0.0391</v>
+        <v>0.05568</v>
       </c>
       <c r="L74" s="15">
-        <v>0.0374</v>
+        <v>0.0467</v>
       </c>
       <c r="M74" s="15">
-        <v>0.0374</v>
+        <v>0.04491</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>10080059897</v>
+        <v>238</v>
+      </c>
+      <c r="E75" s="15" t="s">
+        <v>239</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I75" s="15"/>
       <c r="J75" s="15">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="K75" s="15">
-        <v>0.04405</v>
+        <v>0.0436</v>
       </c>
       <c r="L75" s="15">
-        <v>0.03187</v>
+        <v>0.0408</v>
       </c>
       <c r="M75" s="15">
-        <v>0.02781</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.03952</v>
+      </c>
+      <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="I76" s="15"/>
       <c r="J76" s="15">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="K76" s="15">
-        <v>0.03978</v>
+        <v>0.0391</v>
       </c>
       <c r="L76" s="15">
-        <v>0.0351</v>
+        <v>0.0374</v>
       </c>
       <c r="M76" s="15">
-        <v>0.03159</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0374</v>
+      </c>
+      <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E77" s="15">
-        <v>10080034255</v>
+        <v>10080059897</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="J77" s="15">
         <v>100</v>
       </c>
       <c r="K77" s="15">
         <v>0.04405</v>
       </c>
       <c r="L77" s="15">
         <v>0.03187</v>
       </c>
       <c r="M77" s="15">
         <v>0.02781</v>
       </c>
       <c r="N77" s="15">
-        <v>196</v>
+        <v>11</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="J78" s="15">
         <v>100</v>
       </c>
       <c r="K78" s="15">
         <v>0.03978</v>
       </c>
       <c r="L78" s="15">
         <v>0.0351</v>
       </c>
       <c r="M78" s="15">
         <v>0.03159</v>
       </c>
       <c r="N78" s="15">
-        <v>93618</v>
+        <v>67969</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E79" s="15">
-        <v>10080009373</v>
+        <v>10080034255</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="J79" s="15">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="K79" s="15">
-        <v>0.03655</v>
+        <v>0.04405</v>
       </c>
       <c r="L79" s="15">
-        <v>0.03427</v>
+        <v>0.03187</v>
       </c>
       <c r="M79" s="15">
-        <v>0.03314</v>
-[...1 lines deleted...]
-      <c r="N79" s="15"/>
+        <v>0.02781</v>
+      </c>
+      <c r="N79" s="15">
+        <v>83</v>
+      </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E80" s="15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I80" s="15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J80" s="15">
         <v>100</v>
       </c>
       <c r="K80" s="15">
-        <v>0.03517</v>
+        <v>0.03978</v>
       </c>
       <c r="L80" s="15">
-        <v>0.03104</v>
+        <v>0.0351</v>
       </c>
       <c r="M80" s="15">
-        <v>0.02793</v>
+        <v>0.03159</v>
       </c>
       <c r="N80" s="15">
-        <v>740</v>
-[...6 lines deleted...]
-      </c>
+        <v>91266</v>
+      </c>
+      <c r="O80" s="15"/>
+      <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E81" s="15">
-        <v>10080056117</v>
+        <v>10080009373</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="I81" s="15" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="J81" s="15">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="K81" s="15">
-        <v>0.06573</v>
+        <v>0.03655</v>
       </c>
       <c r="L81" s="15">
-        <v>0.04756</v>
+        <v>0.03427</v>
       </c>
       <c r="M81" s="15">
-        <v>0.0415</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.03314</v>
+      </c>
+      <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E82" s="15" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I82" s="15" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="J82" s="15">
         <v>100</v>
       </c>
       <c r="K82" s="15">
-        <v>0.05289</v>
+        <v>0.03517</v>
       </c>
       <c r="L82" s="15">
-        <v>0.04667</v>
+        <v>0.03104</v>
       </c>
       <c r="M82" s="15">
-        <v>0.042</v>
+        <v>0.02793</v>
       </c>
       <c r="N82" s="15">
-        <v>1830</v>
-[...2 lines deleted...]
-      <c r="P82" s="15"/>
+        <v>890</v>
+      </c>
+      <c r="O82" s="15">
+        <v>8900</v>
+      </c>
+      <c r="P82" s="15" t="s">
+        <v>158</v>
+      </c>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="E83" s="15" t="s">
         <v>265</v>
+      </c>
+      <c r="E83" s="15">
+        <v>10080056117</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="I83" s="15"/>
-      <c r="J83" s="15"/>
+      <c r="I83" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="J83" s="15">
+        <v>100</v>
+      </c>
       <c r="K83" s="15">
-        <v>0.08728</v>
+        <v>0.06573</v>
       </c>
       <c r="L83" s="15">
-        <v>0.06315</v>
+        <v>0.04756</v>
       </c>
       <c r="M83" s="15">
-        <v>0.0551</v>
+        <v>0.0415</v>
       </c>
       <c r="N83" s="15">
-        <v>14652</v>
+        <v>1998</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>10080059896</v>
+        <v>268</v>
+      </c>
+      <c r="E84" s="15" t="s">
+        <v>269</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I84" s="15" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="J84" s="15">
         <v>100</v>
       </c>
       <c r="K84" s="15">
-        <v>0.03348</v>
+        <v>0.05289</v>
       </c>
       <c r="L84" s="15">
-        <v>0.02423</v>
+        <v>0.04667</v>
       </c>
       <c r="M84" s="15">
-        <v>0.02114</v>
+        <v>0.042</v>
       </c>
       <c r="N84" s="15">
-        <v>8250</v>
+        <v>2640</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15"/>
       <c r="K85" s="15">
-        <v>0.52</v>
+        <v>0.08728</v>
       </c>
       <c r="L85" s="15">
-        <v>0.52</v>
+        <v>0.06315</v>
       </c>
       <c r="M85" s="15">
-        <v>0.52</v>
+        <v>0.0551</v>
       </c>
       <c r="N85" s="15">
-        <v>2</v>
+        <v>17226</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>275</v>
+      </c>
+      <c r="E86" s="15">
+        <v>10080059896</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="I86" s="15" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J86" s="15">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="K86" s="15">
-        <v>0.18761</v>
+        <v>0.03348</v>
       </c>
       <c r="L86" s="15">
-        <v>0.16259</v>
+        <v>0.02423</v>
       </c>
       <c r="M86" s="15">
-        <v>0.15634</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.02114</v>
+      </c>
+      <c r="N86" s="15">
+        <v>10725</v>
+      </c>
+      <c r="O86" s="15"/>
+      <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>277</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>278</v>
       </c>
-      <c r="E87" s="15">
-        <v>10080034257</v>
+      <c r="E87" s="15" t="s">
+        <v>279</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="I87" s="15"/>
+      <c r="I87" s="15" t="s">
+        <v>280</v>
+      </c>
       <c r="J87" s="15">
         <v>100</v>
       </c>
       <c r="K87" s="15">
-        <v>0.06102</v>
+        <v>0.02764</v>
       </c>
       <c r="L87" s="15">
-        <v>0.04415</v>
+        <v>0.02439</v>
       </c>
       <c r="M87" s="15">
-        <v>0.03852</v>
-[...5 lines deleted...]
-      <c r="P87" s="15"/>
+        <v>0.02195</v>
+      </c>
+      <c r="N87" s="15"/>
+      <c r="O87" s="15">
+        <v>6700</v>
+      </c>
+      <c r="P87" s="15" t="s">
+        <v>158</v>
+      </c>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>10080008490</v>
+        <v>282</v>
+      </c>
+      <c r="E88" s="15" t="s">
+        <v>283</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>152</v>
       </c>
-      <c r="I88" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I88" s="15"/>
+      <c r="J88" s="15"/>
       <c r="K88" s="15">
-        <v>0.13357</v>
+        <v>0.52</v>
       </c>
       <c r="L88" s="15">
-        <v>0.07097000000000001</v>
+        <v>0.52</v>
       </c>
       <c r="M88" s="15">
-        <v>0.06047</v>
+        <v>0.52</v>
       </c>
       <c r="N88" s="15">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
-      <c r="H89" s="15"/>
-[...1 lines deleted...]
-      <c r="J89" s="15"/>
+      <c r="H89" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="I89" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="J89" s="15">
+        <v>1000</v>
+      </c>
       <c r="K89" s="15">
-        <v>0.04816</v>
+        <v>0.18761</v>
       </c>
       <c r="L89" s="15">
-        <v>0.04214</v>
+        <v>0.16259</v>
       </c>
       <c r="M89" s="15">
-        <v>0</v>
+        <v>0.15634</v>
       </c>
       <c r="N89" s="15"/>
-      <c r="O89" s="15"/>
-      <c r="P89" s="15"/>
+      <c r="O89" s="15">
+        <v>2220</v>
+      </c>
+      <c r="P89" s="15" t="s">
+        <v>288</v>
+      </c>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>290</v>
+      </c>
+      <c r="E90" s="15">
+        <v>10080034257</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
-      <c r="H90" s="15"/>
-[...3 lines deleted...]
-      <c r="J90" s="15"/>
+      <c r="H90" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="I90" s="15"/>
+      <c r="J90" s="15">
+        <v>100</v>
+      </c>
       <c r="K90" s="15">
-        <v>0.04816</v>
+        <v>0.06102</v>
       </c>
       <c r="L90" s="15">
-        <v>0.03612</v>
+        <v>0.04415</v>
       </c>
       <c r="M90" s="15">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N90" s="15"/>
+        <v>0.03852</v>
+      </c>
+      <c r="N90" s="15">
+        <v>506</v>
+      </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>292</v>
+      </c>
+      <c r="E91" s="15">
+        <v>10080008490</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>152</v>
       </c>
-      <c r="I91" s="15"/>
-      <c r="J91" s="15"/>
+      <c r="I91" s="15" t="s">
+        <v>293</v>
+      </c>
+      <c r="J91" s="15">
+        <v>1000</v>
+      </c>
       <c r="K91" s="15">
-        <v>0.03443</v>
+        <v>0.13357</v>
       </c>
       <c r="L91" s="15">
-        <v>0.03342</v>
+        <v>0.07097000000000001</v>
       </c>
       <c r="M91" s="15">
-        <v>0.03159</v>
-[...1 lines deleted...]
-      <c r="N91" s="15"/>
+        <v>0.06047</v>
+      </c>
+      <c r="N91" s="15">
+        <v>31</v>
+      </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15"/>
-      <c r="I92" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I92" s="15"/>
       <c r="J92" s="15"/>
       <c r="K92" s="15">
         <v>0.04816</v>
       </c>
       <c r="L92" s="15">
-        <v>0</v>
+        <v>0.04214</v>
       </c>
       <c r="M92" s="15">
         <v>0</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>151</v>
+        <v>297</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E93" s="15" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
-      <c r="H93" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="15"/>
       <c r="I93" s="15" t="s">
-        <v>153</v>
+        <v>300</v>
       </c>
       <c r="J93" s="15"/>
       <c r="K93" s="15">
-        <v>0.0211</v>
+        <v>0.04816</v>
       </c>
       <c r="L93" s="15">
-        <v>0.02054</v>
+        <v>0.03612</v>
       </c>
       <c r="M93" s="15">
-        <v>0.0194</v>
+        <v>0</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>10000008343</v>
+        <v>302</v>
+      </c>
+      <c r="E94" s="15" t="s">
+        <v>303</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>152</v>
       </c>
-      <c r="I94" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I94" s="15"/>
       <c r="J94" s="15"/>
       <c r="K94" s="15">
-        <v>0.0313</v>
+        <v>0.03443</v>
       </c>
       <c r="L94" s="15">
-        <v>0.03045</v>
+        <v>0.03342</v>
       </c>
       <c r="M94" s="15">
-        <v>0.02876</v>
+        <v>0.03159</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="E95" s="15" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
-      <c r="H95" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="15"/>
       <c r="I95" s="15" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="J95" s="15"/>
       <c r="K95" s="15">
-        <v>0.02364</v>
+        <v>0.04816</v>
       </c>
       <c r="L95" s="15">
-        <v>0.02309</v>
+        <v>0</v>
       </c>
       <c r="M95" s="15">
-        <v>0.02168</v>
+        <v>0</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>249</v>
+        <v>151</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="E96" s="15" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I96" s="15" t="s">
-        <v>251</v>
+        <v>153</v>
       </c>
       <c r="J96" s="15"/>
       <c r="K96" s="15">
-        <v>0.03386</v>
+        <v>0.0211</v>
       </c>
       <c r="L96" s="15">
-        <v>0.03302</v>
+        <v>0.02054</v>
       </c>
       <c r="M96" s="15">
-        <v>0.03117</v>
+        <v>0.0194</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
-      <c r="B97" s="14"/>
-[...2 lines deleted...]
-      <c r="E97" s="15"/>
+      <c r="B97" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C97" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="D97" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="E97" s="15">
+        <v>10000008343</v>
+      </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
-      <c r="H97" s="15"/>
-      <c r="I97" s="15"/>
+      <c r="H97" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="I97" s="15" t="s">
+        <v>312</v>
+      </c>
       <c r="J97" s="15"/>
-      <c r="K97" s="15"/>
-[...1 lines deleted...]
-      <c r="M97" s="15"/>
+      <c r="K97" s="15">
+        <v>0.0313</v>
+      </c>
+      <c r="L97" s="15">
+        <v>0.03045</v>
+      </c>
+      <c r="M97" s="15">
+        <v>0.02876</v>
+      </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
+      <c r="R97"/>
+    </row>
+    <row r="98" spans="1:18">
+      <c r="B98" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C98" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="D98" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="E98" s="15" t="s">
+        <v>315</v>
+      </c>
+      <c r="F98" s="15"/>
+      <c r="G98" s="15"/>
+      <c r="H98" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="I98" s="15" t="s">
+        <v>316</v>
+      </c>
+      <c r="J98" s="15"/>
+      <c r="K98" s="15">
+        <v>0.02364</v>
+      </c>
+      <c r="L98" s="15">
+        <v>0.02309</v>
+      </c>
+      <c r="M98" s="15">
+        <v>0.02168</v>
+      </c>
+      <c r="N98" s="15"/>
+      <c r="O98" s="15"/>
+      <c r="P98" s="15"/>
+      <c r="Q98" s="15"/>
+      <c r="R98"/>
+    </row>
+    <row r="99" spans="1:18">
+      <c r="B99" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C99" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="D99" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="E99" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="F99" s="15"/>
+      <c r="G99" s="15"/>
+      <c r="H99" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="I99" s="15" t="s">
+        <v>259</v>
+      </c>
+      <c r="J99" s="15"/>
+      <c r="K99" s="15">
+        <v>0.03386</v>
+      </c>
+      <c r="L99" s="15">
+        <v>0.03302</v>
+      </c>
+      <c r="M99" s="15">
+        <v>0.03117</v>
+      </c>
+      <c r="N99" s="15"/>
+      <c r="O99" s="15"/>
+      <c r="P99" s="15"/>
+      <c r="Q99" s="15"/>
+      <c r="R99"/>
+    </row>
+    <row r="100" spans="1:18">
+      <c r="B100" s="14"/>
+      <c r="C100" s="15"/>
+      <c r="D100" s="15"/>
+      <c r="E100" s="15"/>
+      <c r="F100" s="15"/>
+      <c r="G100" s="15"/>
+      <c r="H100" s="15"/>
+      <c r="I100" s="15"/>
+      <c r="J100" s="15"/>
+      <c r="K100" s="15"/>
+      <c r="L100" s="15"/>
+      <c r="M100" s="15"/>
+      <c r="N100" s="15"/>
+      <c r="O100" s="15"/>
+      <c r="P100" s="15"/>
+      <c r="Q100" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -5082,317 +5249,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>309</v>
+        <v>321</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>