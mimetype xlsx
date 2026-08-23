--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -574,50 +574,53 @@
   <si>
     <t>KLS8-01106-FDD2-187(8)</t>
   </si>
   <si>
     <t xml:space="preserve">FDD2-187 BEISIT, BT012-500 BEISIT, KLS8-01106 FDD2-187 KLS, F2-4.8V/8 , FDD2-187 RONGWEI, SG57648 , </t>
   </si>
   <si>
     <t>10-00023718</t>
   </si>
   <si>
     <t xml:space="preserve">FDD2-187 BEISIT, BT012-500 BEISIT, KLS8-01106 FDD2-187 KLS, F2-4.8V/8 , KLS8-01106-FDD2-187 KLS, SG57648 , </t>
   </si>
   <si>
     <t>BT012-500</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 4.8мм.пров.1,5-2,5мм. изолированная Blue / FDD2-187(8) (BT012-500)</t>
   </si>
   <si>
     <t>UT-00152830</t>
   </si>
   <si>
     <t xml:space="preserve">FDD2-187 BEISIT, KLS8-01106 FDD2-187 KLS, F2-4.8V/8 , KLS8-01106-FDD2-187 KLS, FDD2-187 RONGWEI, SG57648 , </t>
   </si>
   <si>
+    <t>26.11.2026</t>
+  </si>
+  <si>
     <t>FDD2-250 Blue</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6,3мм.пров.1,5-2,5мм.изолированная, blue / FDD2-250</t>
   </si>
   <si>
     <t xml:space="preserve">BT012-502 BEISIT, KLS8-01106-FDD2-250 KLS, F2-6.4V , TAI-2F (FDFV2-6.4) , </t>
   </si>
   <si>
     <t>KLS8-01106-FDD2-250</t>
   </si>
   <si>
     <t>клемма ножевая авто(м) 6,3мм.пров.1,5-2,5мм.изолированная Blue / FDD2-250</t>
   </si>
   <si>
     <t xml:space="preserve">FDD2-250 Blue BEISIT, BT012-502 BEISIT, F2-6.4V , TAI-2F (FDFV2-6.4) , </t>
   </si>
   <si>
     <t>FDD2-250</t>
   </si>
   <si>
     <t>10-00023659</t>
   </si>
   <si>
     <t>BT012-502</t>
@@ -878,53 +881,50 @@
     <t>UT-00158314</t>
   </si>
   <si>
     <t xml:space="preserve">FDN5.5-250 BEISIT, </t>
   </si>
   <si>
     <t>L-KLS8-01121-FT-250</t>
   </si>
   <si>
     <t>KLS8-01121-FT-250</t>
   </si>
   <si>
     <t>10-00023612</t>
   </si>
   <si>
     <t>L-KLS8-BXS-FUC-5A</t>
   </si>
   <si>
     <t>наконечник на плату, ножевого типа 6.35мм / L-KLS8-BXS-FUC-5A</t>
   </si>
   <si>
     <t>UT-00090098</t>
   </si>
   <si>
     <t xml:space="preserve">RV1.25-3 RONGWEI, RV1.25-3 RONGWEI, </t>
-  </si>
-[...1 lines deleted...]
-    <t>19.08.2026</t>
   </si>
   <si>
     <t>PBDD1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая мама с лепестком 6.35мм провод 0,5-1,5mm изолированная / PBDD1.25-250 (FBFD1.25-250)</t>
   </si>
   <si>
     <t>KLS8-01110-PBDD1.25-250</t>
   </si>
   <si>
     <t>клемма ножевая мама с лепестком 6.35мм провод 0,5-1,5mm изолированная RED / PBDD1.25-250 (FBFD1.25-250)</t>
   </si>
   <si>
     <t xml:space="preserve">TCI-1.25-6 , H1-6V , </t>
   </si>
   <si>
     <t>TAI-1FI</t>
   </si>
   <si>
     <t>клемма ножевая 6,3мм полностью изолированная красная / TAI-1FI</t>
   </si>
   <si>
     <t>10-00023702</t>
   </si>
@@ -1814,51 +1814,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
         <v>1.05</v>
       </c>
       <c r="L9" s="15">
         <v>0.8841</v>
       </c>
       <c r="M9" s="15">
         <v>0.8501</v>
       </c>
       <c r="N9" s="15">
-        <v>244</v>
+        <v>308</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080072208</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15"/>
@@ -1925,51 +1925,51 @@
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080027338</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.04469</v>
       </c>
       <c r="L12" s="15">
         <v>0.03605</v>
       </c>
       <c r="M12" s="15">
         <v>0.03459</v>
       </c>
       <c r="N12" s="15">
-        <v>18870</v>
+        <v>21889</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15">
@@ -3046,92 +3046,92 @@
       </c>
       <c r="E45" s="15" t="s">
         <v>146</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I45" s="15" t="s">
         <v>147</v>
       </c>
       <c r="J45" s="15">
         <v>100</v>
       </c>
       <c r="K45" s="15">
         <v>0.02819</v>
       </c>
       <c r="L45" s="15">
         <v>0.02487</v>
       </c>
       <c r="M45" s="15">
         <v>0.02238</v>
       </c>
       <c r="N45" s="15">
-        <v>7462</v>
+        <v>5642</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>148</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E46" s="15">
         <v>10080034251</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I46" s="15" t="s">
         <v>150</v>
       </c>
       <c r="J46" s="15">
         <v>100</v>
       </c>
       <c r="K46" s="15">
         <v>0.02361</v>
       </c>
       <c r="L46" s="15">
         <v>0.01708</v>
       </c>
       <c r="M46" s="15">
         <v>0.01491</v>
       </c>
       <c r="N46" s="15">
-        <v>7897</v>
+        <v>93</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E47" s="15">
         <v>10080008417</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I47" s="15" t="s">
@@ -3205,93 +3205,93 @@
       <c r="E49" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I49" s="15" t="s">
         <v>157</v>
       </c>
       <c r="J49" s="15">
         <v>100</v>
       </c>
       <c r="K49" s="15">
         <v>0.01992</v>
       </c>
       <c r="L49" s="15">
         <v>0.01758</v>
       </c>
       <c r="M49" s="15">
         <v>0.01582</v>
       </c>
       <c r="N49" s="15"/>
       <c r="O49" s="15">
-        <v>13800</v>
+        <v>14400</v>
       </c>
       <c r="P49" s="15" t="s">
         <v>158</v>
       </c>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E50" s="15">
         <v>10080033210</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I50" s="15" t="s">
         <v>161</v>
       </c>
       <c r="J50" s="15">
         <v>100</v>
       </c>
       <c r="K50" s="15">
         <v>0.02984</v>
       </c>
       <c r="L50" s="15">
         <v>0.02159</v>
       </c>
       <c r="M50" s="15">
         <v>0.01884</v>
       </c>
       <c r="N50" s="15">
-        <v>329</v>
+        <v>242</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>162</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>163</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I51" s="15" t="s">
@@ -3327,51 +3327,51 @@
       </c>
       <c r="E52" s="15" t="s">
         <v>167</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I52" s="15" t="s">
         <v>168</v>
       </c>
       <c r="J52" s="15">
         <v>100</v>
       </c>
       <c r="K52" s="15">
         <v>0.02329</v>
       </c>
       <c r="L52" s="15">
         <v>0.02055</v>
       </c>
       <c r="M52" s="15">
         <v>0.0185</v>
       </c>
       <c r="N52" s="15">
-        <v>17424</v>
+        <v>11151</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>169</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>170</v>
       </c>
       <c r="E53" s="15">
         <v>10080008418</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I53" s="15" t="s">
@@ -3403,51 +3403,51 @@
         <v>172</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>173</v>
       </c>
       <c r="E54" s="15" t="s">
         <v>174</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15"/>
       <c r="K54" s="15">
         <v>0.04718</v>
       </c>
       <c r="L54" s="15">
         <v>0.03414</v>
       </c>
       <c r="M54" s="15">
         <v>0.0298</v>
       </c>
       <c r="N54" s="15">
-        <v>6056</v>
+        <v>4611</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>176</v>
       </c>
       <c r="E55" s="15">
         <v>10080038662</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I55" s="15" t="s">
@@ -3562,1324 +3562,1324 @@
       <c r="E58" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>185</v>
       </c>
       <c r="J58" s="15">
         <v>100</v>
       </c>
       <c r="K58" s="15">
         <v>0.02081</v>
       </c>
       <c r="L58" s="15">
         <v>0.01836</v>
       </c>
       <c r="M58" s="15">
         <v>0.01652</v>
       </c>
       <c r="N58" s="15"/>
       <c r="O58" s="15">
-        <v>3480</v>
-[...1 lines deleted...]
-      <c r="P58" s="15"/>
+        <v>3400</v>
+      </c>
+      <c r="P58" s="15" t="s">
+        <v>186</v>
+      </c>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E59" s="15">
         <v>10080034253</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I59" s="15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="J59" s="15">
         <v>100</v>
       </c>
       <c r="K59" s="15">
         <v>0.02797</v>
       </c>
       <c r="L59" s="15">
         <v>0.02024</v>
       </c>
       <c r="M59" s="15">
         <v>0.01766</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E60" s="15">
         <v>10080008419</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I60" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="J60" s="15"/>
       <c r="K60" s="15">
         <v>0.04249</v>
       </c>
       <c r="L60" s="15">
         <v>0.04108</v>
       </c>
       <c r="M60" s="15">
         <v>0.03965</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E61" s="15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1</v>
       </c>
       <c r="K61" s="15">
         <v>0.03084</v>
       </c>
       <c r="L61" s="15">
         <v>0.02907</v>
       </c>
       <c r="M61" s="15">
         <v>0.02817</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E62" s="15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I62" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J62" s="15">
         <v>100</v>
       </c>
       <c r="K62" s="15">
         <v>0.03227</v>
       </c>
       <c r="L62" s="15">
         <v>0.02847</v>
       </c>
       <c r="M62" s="15">
         <v>0.02562</v>
       </c>
       <c r="N62" s="15">
-        <v>16233</v>
+        <v>18446</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E63" s="15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>100</v>
       </c>
       <c r="K63" s="15">
         <v>0.02905</v>
       </c>
       <c r="L63" s="15">
         <v>0.02564</v>
       </c>
       <c r="M63" s="15">
         <v>0.02307</v>
       </c>
       <c r="N63" s="15">
-        <v>5375</v>
+        <v>5563</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E64" s="15">
         <v>10080045869</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I64" s="15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="J64" s="15">
         <v>100</v>
       </c>
       <c r="K64" s="15">
         <v>0.04083</v>
       </c>
       <c r="L64" s="15">
         <v>0.02954</v>
       </c>
       <c r="M64" s="15">
         <v>0.02577</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E65" s="15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.04322</v>
       </c>
       <c r="L65" s="15">
         <v>0.04055</v>
       </c>
       <c r="M65" s="15">
         <v>0.03913</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E66" s="15">
         <v>10080034256</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I66" s="15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="J66" s="15">
         <v>100</v>
       </c>
       <c r="K66" s="15">
         <v>0.0518</v>
       </c>
       <c r="L66" s="15">
         <v>0.03748</v>
       </c>
       <c r="M66" s="15">
         <v>0.0327</v>
       </c>
       <c r="N66" s="15">
-        <v>25105</v>
+        <v>23710</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E67" s="15">
         <v>10080009164</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I67" s="15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.03411</v>
       </c>
       <c r="L67" s="15">
         <v>0.02956</v>
       </c>
       <c r="M67" s="15">
         <v>0.02843</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I68" s="15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J68" s="15">
         <v>1000</v>
       </c>
       <c r="K68" s="15">
         <v>0.02224</v>
       </c>
       <c r="L68" s="15">
         <v>0.01609</v>
       </c>
       <c r="M68" s="15">
         <v>0.01404</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E69" s="15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I69" s="15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="J69" s="15">
         <v>100</v>
       </c>
       <c r="K69" s="15">
         <v>0.02764</v>
       </c>
       <c r="L69" s="15">
         <v>0.02439</v>
       </c>
       <c r="M69" s="15">
         <v>0.02195</v>
       </c>
       <c r="N69" s="15">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="O69" s="15">
-        <v>1860</v>
+        <v>1980</v>
       </c>
       <c r="P69" s="15" t="s">
         <v>158</v>
       </c>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E70" s="15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.03251</v>
       </c>
       <c r="L70" s="15">
         <v>0.03047</v>
       </c>
       <c r="M70" s="15">
         <v>0.02944</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E71" s="15">
         <v>10080058974</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>100</v>
       </c>
       <c r="K71" s="15">
         <v>0.03613</v>
       </c>
       <c r="L71" s="15">
         <v>0.02614</v>
       </c>
       <c r="M71" s="15">
         <v>0.02281</v>
       </c>
       <c r="N71" s="15">
-        <v>21094</v>
+        <v>2127</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E72" s="15">
         <v>10080034254</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I72" s="15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="J72" s="15">
         <v>100</v>
       </c>
       <c r="K72" s="15">
         <v>0.03661</v>
       </c>
       <c r="L72" s="15">
         <v>0.02649</v>
       </c>
       <c r="M72" s="15">
         <v>0.02311</v>
       </c>
       <c r="N72" s="15">
-        <v>6957</v>
+        <v>2422</v>
       </c>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I73" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="J73" s="15">
         <v>100</v>
       </c>
       <c r="K73" s="15">
         <v>0.0299</v>
       </c>
       <c r="L73" s="15">
         <v>0.02639</v>
       </c>
       <c r="M73" s="15">
         <v>0.02375</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15">
-        <v>7900</v>
+        <v>7400</v>
       </c>
       <c r="P73" s="15" t="s">
         <v>158</v>
       </c>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I74" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="J74" s="15"/>
       <c r="K74" s="15">
         <v>0.05568</v>
       </c>
       <c r="L74" s="15">
         <v>0.0467</v>
       </c>
       <c r="M74" s="15">
         <v>0.04491</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E75" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.0436</v>
       </c>
       <c r="L75" s="15">
         <v>0.0408</v>
       </c>
       <c r="M75" s="15">
         <v>0.03952</v>
       </c>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>1000</v>
       </c>
       <c r="K76" s="15">
         <v>0.0391</v>
       </c>
       <c r="L76" s="15">
         <v>0.0374</v>
       </c>
       <c r="M76" s="15">
         <v>0.0374</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E77" s="15">
         <v>10080059897</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J77" s="15">
         <v>100</v>
       </c>
       <c r="K77" s="15">
         <v>0.04405</v>
       </c>
       <c r="L77" s="15">
         <v>0.03187</v>
       </c>
       <c r="M77" s="15">
         <v>0.02781</v>
       </c>
       <c r="N77" s="15">
         <v>11</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="J78" s="15">
         <v>100</v>
       </c>
       <c r="K78" s="15">
         <v>0.03978</v>
       </c>
       <c r="L78" s="15">
         <v>0.0351</v>
       </c>
       <c r="M78" s="15">
         <v>0.03159</v>
       </c>
       <c r="N78" s="15">
-        <v>67969</v>
+        <v>69955</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E79" s="15">
         <v>10080034255</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="J79" s="15">
         <v>100</v>
       </c>
       <c r="K79" s="15">
         <v>0.04405</v>
       </c>
       <c r="L79" s="15">
         <v>0.03187</v>
       </c>
       <c r="M79" s="15">
         <v>0.02781</v>
       </c>
       <c r="N79" s="15">
         <v>83</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E80" s="15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I80" s="15" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="J80" s="15">
         <v>100</v>
       </c>
       <c r="K80" s="15">
         <v>0.03978</v>
       </c>
       <c r="L80" s="15">
         <v>0.0351</v>
       </c>
       <c r="M80" s="15">
         <v>0.03159</v>
       </c>
       <c r="N80" s="15">
-        <v>91266</v>
+        <v>82362</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E81" s="15">
         <v>10080009373</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I81" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J81" s="15">
         <v>1000</v>
       </c>
       <c r="K81" s="15">
         <v>0.03655</v>
       </c>
       <c r="L81" s="15">
         <v>0.03427</v>
       </c>
       <c r="M81" s="15">
         <v>0.03314</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E82" s="15" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I82" s="15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="J82" s="15">
         <v>100</v>
       </c>
       <c r="K82" s="15">
         <v>0.03517</v>
       </c>
       <c r="L82" s="15">
         <v>0.03104</v>
       </c>
       <c r="M82" s="15">
         <v>0.02793</v>
       </c>
       <c r="N82" s="15">
-        <v>890</v>
+        <v>690</v>
       </c>
       <c r="O82" s="15">
-        <v>8900</v>
+        <v>6900</v>
       </c>
       <c r="P82" s="15" t="s">
         <v>158</v>
       </c>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E83" s="15">
         <v>10080056117</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I83" s="15" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="J83" s="15">
         <v>100</v>
       </c>
       <c r="K83" s="15">
         <v>0.06573</v>
       </c>
       <c r="L83" s="15">
         <v>0.04756</v>
       </c>
       <c r="M83" s="15">
         <v>0.0415</v>
       </c>
       <c r="N83" s="15">
-        <v>1998</v>
+        <v>2191</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E84" s="15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I84" s="15" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="J84" s="15">
         <v>100</v>
       </c>
       <c r="K84" s="15">
         <v>0.05289</v>
       </c>
       <c r="L84" s="15">
         <v>0.04667</v>
       </c>
       <c r="M84" s="15">
         <v>0.042</v>
       </c>
       <c r="N84" s="15">
-        <v>2640</v>
+        <v>1980</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15"/>
       <c r="K85" s="15">
         <v>0.08728</v>
       </c>
       <c r="L85" s="15">
         <v>0.06315</v>
       </c>
       <c r="M85" s="15">
         <v>0.0551</v>
       </c>
       <c r="N85" s="15">
-        <v>17226</v>
+        <v>17533</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E86" s="15">
         <v>10080059896</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I86" s="15" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="J86" s="15">
         <v>100</v>
       </c>
       <c r="K86" s="15">
         <v>0.03348</v>
       </c>
       <c r="L86" s="15">
         <v>0.02423</v>
       </c>
       <c r="M86" s="15">
         <v>0.02114</v>
       </c>
       <c r="N86" s="15">
-        <v>10725</v>
+        <v>10038</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E87" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I87" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="J87" s="15">
         <v>100</v>
       </c>
       <c r="K87" s="15">
         <v>0.02764</v>
       </c>
       <c r="L87" s="15">
         <v>0.02439</v>
       </c>
       <c r="M87" s="15">
         <v>0.02195</v>
       </c>
       <c r="N87" s="15"/>
       <c r="O87" s="15">
-        <v>6700</v>
+        <v>7300</v>
       </c>
       <c r="P87" s="15" t="s">
         <v>158</v>
       </c>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E88" s="15" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15"/>
       <c r="K88" s="15">
         <v>0.52</v>
       </c>
       <c r="L88" s="15">
         <v>0.52</v>
       </c>
       <c r="M88" s="15">
         <v>0.52</v>
       </c>
       <c r="N88" s="15">
         <v>2</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I89" s="15" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="J89" s="15">
         <v>1000</v>
       </c>
       <c r="K89" s="15">
         <v>0.18761</v>
       </c>
       <c r="L89" s="15">
         <v>0.16259</v>
       </c>
       <c r="M89" s="15">
         <v>0.15634</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15">
-        <v>2220</v>
-[...3 lines deleted...]
-      </c>
+        <v>2250</v>
+      </c>
+      <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>289</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>290</v>
       </c>
       <c r="E90" s="15">
         <v>10080034257</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>100</v>
       </c>
       <c r="K90" s="15">
         <v>0.06102</v>
       </c>
       <c r="L90" s="15">
         <v>0.04415</v>
       </c>
       <c r="M90" s="15">
         <v>0.03852</v>
       </c>
       <c r="N90" s="15">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>291</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>292</v>
       </c>
       <c r="E91" s="15">
         <v>10080008490</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I91" s="15" t="s">
@@ -5137,65 +5137,65 @@
       </c>
       <c r="I98" s="15" t="s">
         <v>316</v>
       </c>
       <c r="J98" s="15"/>
       <c r="K98" s="15">
         <v>0.02364</v>
       </c>
       <c r="L98" s="15">
         <v>0.02309</v>
       </c>
       <c r="M98" s="15">
         <v>0.02168</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>317</v>
       </c>
       <c r="E99" s="15" t="s">
         <v>318</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I99" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J99" s="15"/>
       <c r="K99" s="15">
         <v>0.03386</v>
       </c>
       <c r="L99" s="15">
         <v>0.03302</v>
       </c>
       <c r="M99" s="15">
         <v>0.03117</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14"/>
       <c r="C100" s="15"/>
       <c r="D100" s="15"/>
       <c r="E100" s="15"/>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15"/>