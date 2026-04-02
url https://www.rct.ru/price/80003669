--- v6 (2026-03-13)
+++ v7 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1324,54 +1324,54 @@
         <v>30</v>
       </c>
       <c r="E10" s="15">
         <v>10080052515</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="15">
         <v>25</v>
       </c>
       <c r="K10" s="15">
         <v>1.11</v>
       </c>
       <c r="L10" s="15">
         <v>1.11</v>
       </c>
       <c r="M10" s="15">
         <v>1.11</v>
       </c>
-      <c r="N10" s="15">
-[...2 lines deleted...]
-      <c r="O10" s="15"/>
+      <c r="N10" s="15"/>
+      <c r="O10" s="15">
+        <v>720</v>
+      </c>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="15">
         <v>10080052516</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>34</v>
       </c>
@@ -1405,92 +1405,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="J12" s="15">
         <v>25</v>
       </c>
       <c r="K12" s="15">
         <v>1.81</v>
       </c>
       <c r="L12" s="15">
         <v>1.31</v>
       </c>
       <c r="M12" s="15">
         <v>1.15</v>
       </c>
       <c r="N12" s="15">
-        <v>614</v>
+        <v>862</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15">
         <v>10080005492</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="J13" s="15">
         <v>50</v>
       </c>
       <c r="K13" s="15">
         <v>1.5</v>
       </c>
       <c r="L13" s="15">
         <v>1.5</v>
       </c>
       <c r="M13" s="15">
         <v>1.5</v>
       </c>
       <c r="N13" s="15">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15">
         <v>10080005493</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1524,51 +1524,51 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15">
         <v>10080029144</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>25</v>
       </c>
       <c r="K15" s="15">
         <v>1.45</v>
       </c>
       <c r="L15" s="15">
         <v>1.05</v>
       </c>
       <c r="M15" s="15">
         <v>0.91331</v>
       </c>
       <c r="N15" s="15">
-        <v>584</v>
+        <v>504</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10080003676</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15"/>
@@ -1600,51 +1600,51 @@
       </c>
       <c r="E17" s="15">
         <v>10080005495</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
         <v>0.84851</v>
       </c>
       <c r="L17" s="15">
         <v>0.84851</v>
       </c>
       <c r="M17" s="15">
         <v>0.84851</v>
       </c>
       <c r="N17" s="15">
-        <v>226</v>
+        <v>293</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="15">
         <v>10080003677</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I18" s="15"/>
@@ -1715,51 +1715,51 @@
       <c r="D20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="15">
         <v>10080009787</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>25</v>
       </c>
       <c r="K20" s="15">
         <v>1.24</v>
       </c>
       <c r="L20" s="15">
         <v>1.24</v>
       </c>
       <c r="M20" s="15">
         <v>1.24</v>
       </c>
       <c r="N20" s="15">
-        <v>433</v>
+        <v>411</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="15">
         <v>10080003678</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I21" s="15"/>
@@ -1787,291 +1787,295 @@
         <v>61</v>
       </c>
       <c r="D22" s="15"/>
       <c r="E22" s="15">
         <v>10080029070</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
         <v>0.62</v>
       </c>
       <c r="L22" s="15">
         <v>0.62</v>
       </c>
       <c r="M22" s="15">
         <v>0.62</v>
       </c>
       <c r="N22" s="15">
-        <v>7459</v>
+        <v>8212</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E23" s="15">
         <v>10080005517</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J23" s="15">
         <v>25</v>
       </c>
       <c r="K23" s="15">
         <v>0.6</v>
       </c>
       <c r="L23" s="15">
         <v>0.6</v>
       </c>
       <c r="M23" s="15">
         <v>0.6</v>
       </c>
       <c r="N23" s="15">
-        <v>3922</v>
+        <v>3440</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>50</v>
       </c>
       <c r="K24" s="15">
         <v>1.54</v>
       </c>
       <c r="L24" s="15">
         <v>1.12</v>
       </c>
       <c r="M24" s="15">
         <v>0.9730799999999999</v>
       </c>
       <c r="N24" s="15">
-        <v>1260</v>
+        <v>1494</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>68</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E25" s="15">
         <v>10080060003</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="J25" s="15">
         <v>50</v>
       </c>
       <c r="K25" s="15">
         <v>1.48</v>
       </c>
       <c r="L25" s="15">
         <v>1.07</v>
       </c>
       <c r="M25" s="15">
         <v>0.93435</v>
       </c>
       <c r="N25" s="15">
-        <v>2078</v>
+        <v>1938</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="15">
         <v>10080005498</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="J26" s="15">
         <v>25</v>
       </c>
       <c r="K26" s="15">
         <v>1.05</v>
       </c>
       <c r="L26" s="15">
         <v>0.76252</v>
       </c>
       <c r="M26" s="15">
         <v>0.66538</v>
       </c>
       <c r="N26" s="15"/>
-      <c r="O26" s="15"/>
+      <c r="O26" s="15">
+        <v>690</v>
+      </c>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15">
         <v>10080003671</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="J27" s="15">
         <v>25</v>
       </c>
       <c r="K27" s="15">
         <v>0.55254</v>
       </c>
       <c r="L27" s="15">
         <v>0.55254</v>
       </c>
       <c r="M27" s="15">
         <v>0.55254</v>
       </c>
       <c r="N27" s="15"/>
-      <c r="O27" s="15"/>
+      <c r="O27" s="15">
+        <v>375</v>
+      </c>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E28" s="15">
         <v>10080005500</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="J28" s="15">
         <v>25</v>
       </c>
       <c r="K28" s="15">
         <v>0.51398</v>
       </c>
       <c r="L28" s="15">
         <v>0.51398</v>
       </c>
       <c r="M28" s="15">
         <v>0.51398</v>
       </c>
       <c r="N28" s="15">
-        <v>687</v>
+        <v>704</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E29" s="15">
         <v>10080003672</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="15" t="s">
@@ -2105,51 +2109,51 @@
       </c>
       <c r="E30" s="15">
         <v>10080003674</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>85</v>
       </c>
       <c r="J30" s="15">
         <v>25</v>
       </c>
       <c r="K30" s="15">
         <v>0.54682</v>
       </c>
       <c r="L30" s="15">
         <v>0.54682</v>
       </c>
       <c r="M30" s="15">
         <v>0.54682</v>
       </c>
       <c r="N30" s="15">
-        <v>1770</v>
+        <v>2015</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E31" s="15">
         <v>10080003673</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I31" s="15" t="s">
@@ -2222,418 +2226,426 @@
       </c>
       <c r="E33" s="15">
         <v>10080007287</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>93</v>
       </c>
       <c r="J33" s="15">
         <v>100</v>
       </c>
       <c r="K33" s="15">
         <v>0.40194</v>
       </c>
       <c r="L33" s="15">
         <v>0.40194</v>
       </c>
       <c r="M33" s="15">
         <v>0.40194</v>
       </c>
       <c r="N33" s="15">
-        <v>939</v>
+        <v>1224</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>96</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>100</v>
       </c>
       <c r="K34" s="15">
         <v>0.43476</v>
       </c>
       <c r="L34" s="15">
         <v>0.43476</v>
       </c>
       <c r="M34" s="15">
         <v>0.43476</v>
       </c>
       <c r="N34" s="15">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>97</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E35" s="15">
         <v>10080007288</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="J35" s="15">
         <v>100</v>
       </c>
       <c r="K35" s="15">
         <v>0.42503</v>
       </c>
       <c r="L35" s="15">
         <v>0.42503</v>
       </c>
       <c r="M35" s="15">
         <v>0.42503</v>
       </c>
       <c r="N35" s="15">
-        <v>503</v>
+        <v>553</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15">
         <v>10080051173</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="J36" s="15">
         <v>100</v>
       </c>
       <c r="K36" s="15">
         <v>0.44651</v>
       </c>
       <c r="L36" s="15">
         <v>0.44651</v>
       </c>
       <c r="M36" s="15">
         <v>0.44651</v>
       </c>
       <c r="N36" s="15">
-        <v>3552</v>
-[...1 lines deleted...]
-      <c r="O36" s="15"/>
+        <v>3010</v>
+      </c>
+      <c r="O36" s="15">
+        <v>1830</v>
+      </c>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="15">
         <v>10080003675</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J37" s="15">
         <v>100</v>
       </c>
       <c r="K37" s="15">
         <v>0.54597</v>
       </c>
       <c r="L37" s="15">
         <v>0.39501</v>
       </c>
       <c r="M37" s="15">
         <v>0.34469</v>
       </c>
       <c r="N37" s="15">
-        <v>84516</v>
+        <v>63448</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="15">
         <v>10080007290</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="J38" s="15">
         <v>100</v>
       </c>
       <c r="K38" s="15">
         <v>0.60734</v>
       </c>
       <c r="L38" s="15">
         <v>0.43941</v>
       </c>
       <c r="M38" s="15">
         <v>0.38344</v>
       </c>
       <c r="N38" s="15">
-        <v>8178</v>
-[...1 lines deleted...]
-      <c r="O38" s="15"/>
+        <v>6741</v>
+      </c>
+      <c r="O38" s="15">
+        <v>2041</v>
+      </c>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E39" s="15">
         <v>10080009000</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I39" s="15" t="s">
         <v>111</v>
       </c>
       <c r="J39" s="15">
         <v>100</v>
       </c>
       <c r="K39" s="15">
         <v>0.52312</v>
       </c>
       <c r="L39" s="15">
         <v>0.37848</v>
       </c>
       <c r="M39" s="15">
         <v>0.33027</v>
       </c>
       <c r="N39" s="15">
-        <v>19568</v>
+        <v>20655</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E40" s="15">
         <v>10080003679</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I40" s="15" t="s">
         <v>114</v>
       </c>
       <c r="J40" s="15">
         <v>25</v>
       </c>
       <c r="K40" s="15">
         <v>0.6247</v>
       </c>
       <c r="L40" s="15">
         <v>0.45197</v>
       </c>
       <c r="M40" s="15">
         <v>0.3944</v>
       </c>
       <c r="N40" s="15">
-        <v>2567</v>
-[...1 lines deleted...]
-      <c r="O40" s="15"/>
+        <v>3165</v>
+      </c>
+      <c r="O40" s="15">
+        <v>3700</v>
+      </c>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E41" s="15">
         <v>10080005506</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I41" s="15" t="s">
         <v>117</v>
       </c>
       <c r="J41" s="15">
         <v>25</v>
       </c>
       <c r="K41" s="15">
         <v>0.68605</v>
       </c>
       <c r="L41" s="15">
         <v>0.49636</v>
       </c>
       <c r="M41" s="15">
         <v>0.43313</v>
       </c>
       <c r="N41" s="15">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="O41" s="15"/>
+        <v>171</v>
+      </c>
+      <c r="O41" s="15">
+        <v>415</v>
+      </c>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E42" s="15">
         <v>10080005509</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I42" s="15" t="s">
         <v>120</v>
       </c>
       <c r="J42" s="15">
         <v>25</v>
       </c>
       <c r="K42" s="15">
         <v>0.62227</v>
       </c>
       <c r="L42" s="15">
         <v>0.45021</v>
       </c>
       <c r="M42" s="15">
         <v>0.39286</v>
       </c>
       <c r="N42" s="15">
-        <v>17106</v>
+        <v>15590</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>121</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E43" s="15">
         <v>10080005486</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I43" s="15" t="s">
@@ -2811,90 +2823,90 @@
       <c r="D48" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E48" s="15">
         <v>10080057344</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>40</v>
       </c>
       <c r="K48" s="15">
         <v>0.79273</v>
       </c>
       <c r="L48" s="15">
         <v>0.79273</v>
       </c>
       <c r="M48" s="15">
         <v>0.79273</v>
       </c>
       <c r="N48" s="15">
-        <v>1340</v>
+        <v>1360</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>142</v>
       </c>
       <c r="E49" s="15">
         <v>10080057345</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>200</v>
       </c>
       <c r="K49" s="15">
         <v>0.63075</v>
       </c>
       <c r="L49" s="15">
         <v>0.45635</v>
       </c>
       <c r="M49" s="15">
         <v>0.39822</v>
       </c>
       <c r="N49" s="15">
-        <v>2759</v>
+        <v>3704</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14"/>
       <c r="C50" s="15"/>
       <c r="D50" s="15"/>
       <c r="E50" s="15"/>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15"/>
       <c r="K50" s="15"/>
       <c r="L50" s="15"/>
       <c r="M50" s="15"/>
       <c r="N50" s="15"/>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
     </row>
   </sheetData>