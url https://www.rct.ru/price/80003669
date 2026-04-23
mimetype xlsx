--- v7 (2026-04-02)
+++ v8 (2026-04-23)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -110,50 +110,53 @@
     <t>Дата  поставки</t>
   </si>
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>HKE</t>
   </si>
   <si>
     <t>HK115FD-DC09V-SG</t>
   </si>
   <si>
     <t>DC9V 8A 250VAC / 30VDC (1 Form C) (Silver Alloy) 0.4W / HK115FD-DC09V-SG</t>
   </si>
   <si>
     <t>HK115FD-DC12V-SG</t>
   </si>
   <si>
     <t>DC12V 8A 250VAC / 30VDC (2 Form C) (Silver Alloy) 0.4W / HK115FD-DC12V-SG</t>
   </si>
   <si>
     <t xml:space="preserve">RT424012 TE Connectivity, NT75-2-C-Z-12-DC12V-0.41-5.0 FORWARD, HF115F/012-2Z4BF HONGFA, 881-2CC-C 12VDC SONG CHUAN, NT75-2-C-Z-8-DC12V-0.41-5.0 FORWARD, G2RL-2-12VDC OMRON, JQX-14FC2-2C-Z-5-DC12V-5 FORWARD, TRA3-L-12VDC-S-2Z TIANBO, HF140FF/012-2ZT HONGFA, HK14FD-DC12V-SHG HKE, </t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
   </si>
   <si>
     <t>HK115FD-DC24V-SG</t>
   </si>
   <si>
     <t>DC24V 8A 250VAC / 30VDC (1 Form C) (Silver Alloy) 0.4W / HK115FD-DC24V-SG</t>
   </si>
   <si>
     <t xml:space="preserve">HF140FF/024-2ZST HONGFA, HF140FF/024-2ZT HONGFA, G2RL-2-24VDC OMRON, HK115FD-DC24V-SG KYR, NT75-2-C-Z-8-DC24V-0.41-5.0 FORWARD, JW2SN-DC24V PANASONIC, HF140FF/024-2ZS HONGFA, HK14FD-DC24V-SHG HKE, </t>
   </si>
   <si>
     <t>HK115FD-DC5V-SG</t>
   </si>
   <si>
     <t>DC5V 8A 250VAC / 30VDC (2 Form C) (Silver Alloy) 0.4W / HK115FD-DC5V-SG</t>
   </si>
   <si>
     <t>UT-00103778</t>
   </si>
   <si>
     <t xml:space="preserve">NT75-2-C-Z-8-DC5V-0.41-5.0 FORWARD, NT75-2-C-S-8-DC5V-0.41-5.0 FORWARD, </t>
   </si>
   <si>
     <t>HK13F-DC12V-2CP</t>
   </si>
@@ -1326,1587 +1329,1597 @@
       <c r="E10" s="15">
         <v>10080052515</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="15">
         <v>25</v>
       </c>
       <c r="K10" s="15">
         <v>1.11</v>
       </c>
       <c r="L10" s="15">
         <v>1.11</v>
       </c>
       <c r="M10" s="15">
         <v>1.11</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15">
-        <v>720</v>
-[...1 lines deleted...]
-      <c r="P10" s="15"/>
+        <v>730</v>
+      </c>
+      <c r="P10" s="15" t="s">
+        <v>32</v>
+      </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" s="15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080052516</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J11" s="15">
         <v>25</v>
       </c>
       <c r="K11" s="15">
         <v>1.15</v>
       </c>
       <c r="L11" s="15">
         <v>1.15</v>
       </c>
       <c r="M11" s="15">
         <v>1.15</v>
       </c>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I12" s="15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J12" s="15">
         <v>25</v>
       </c>
       <c r="K12" s="15">
         <v>1.81</v>
       </c>
       <c r="L12" s="15">
         <v>1.31</v>
       </c>
       <c r="M12" s="15">
         <v>1.15</v>
       </c>
       <c r="N12" s="15">
-        <v>862</v>
+        <v>573</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E13" s="15">
         <v>10080005492</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I13" s="15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J13" s="15">
         <v>50</v>
       </c>
       <c r="K13" s="15">
         <v>1.5</v>
       </c>
       <c r="L13" s="15">
         <v>1.5</v>
       </c>
       <c r="M13" s="15">
         <v>1.5</v>
       </c>
       <c r="N13" s="15">
-        <v>123</v>
+        <v>84</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10080005493</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I14" s="15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J14" s="15">
         <v>50</v>
       </c>
       <c r="K14" s="15">
         <v>2.57</v>
       </c>
       <c r="L14" s="15">
         <v>2.4</v>
       </c>
       <c r="M14" s="15">
         <v>2.23</v>
       </c>
       <c r="N14" s="15"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E15" s="15">
         <v>10080029144</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>25</v>
       </c>
       <c r="K15" s="15">
         <v>1.45</v>
       </c>
       <c r="L15" s="15">
         <v>1.05</v>
       </c>
       <c r="M15" s="15">
         <v>0.91331</v>
       </c>
       <c r="N15" s="15">
-        <v>504</v>
+        <v>544</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080003676</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15">
         <v>0.79072</v>
       </c>
       <c r="L16" s="15">
         <v>0.7414500000000001</v>
       </c>
       <c r="M16" s="15">
         <v>0.7155899999999999</v>
       </c>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E17" s="15">
         <v>10080005495</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
         <v>0.84851</v>
       </c>
       <c r="L17" s="15">
         <v>0.84851</v>
       </c>
       <c r="M17" s="15">
         <v>0.84851</v>
       </c>
       <c r="N17" s="15">
-        <v>293</v>
+        <v>330</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080003677</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.79811</v>
       </c>
       <c r="L18" s="15">
         <v>0.74885</v>
       </c>
       <c r="M18" s="15">
         <v>0.72298</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E19" s="15">
         <v>10080005496</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J19" s="15">
         <v>25</v>
       </c>
       <c r="K19" s="15">
         <v>1.01</v>
       </c>
       <c r="L19" s="15">
         <v>1.01</v>
       </c>
       <c r="M19" s="15">
         <v>1.01</v>
       </c>
       <c r="N19" s="15">
-        <v>2423</v>
+        <v>1755</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E20" s="15">
         <v>10080009787</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>25</v>
       </c>
       <c r="K20" s="15">
         <v>1.24</v>
       </c>
       <c r="L20" s="15">
         <v>1.24</v>
       </c>
       <c r="M20" s="15">
         <v>1.24</v>
       </c>
       <c r="N20" s="15">
-        <v>411</v>
+        <v>383</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E21" s="15">
         <v>10080003678</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15">
         <v>0.78826</v>
       </c>
       <c r="L21" s="15">
         <v>0.73899</v>
       </c>
       <c r="M21" s="15">
         <v>0.71436</v>
       </c>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D22" s="15"/>
       <c r="E22" s="15">
         <v>10080029070</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
         <v>0.62</v>
       </c>
       <c r="L22" s="15">
         <v>0.62</v>
       </c>
       <c r="M22" s="15">
         <v>0.62</v>
       </c>
       <c r="N22" s="15">
-        <v>8212</v>
+        <v>6789</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E23" s="15">
         <v>10080005517</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J23" s="15">
         <v>25</v>
       </c>
       <c r="K23" s="15">
         <v>0.6</v>
       </c>
       <c r="L23" s="15">
         <v>0.6</v>
       </c>
       <c r="M23" s="15">
         <v>0.6</v>
       </c>
       <c r="N23" s="15">
-        <v>3440</v>
+        <v>3932</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>50</v>
       </c>
       <c r="K24" s="15">
         <v>1.54</v>
       </c>
       <c r="L24" s="15">
         <v>1.12</v>
       </c>
       <c r="M24" s="15">
         <v>0.9730799999999999</v>
       </c>
       <c r="N24" s="15">
-        <v>1494</v>
+        <v>1476</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E25" s="15">
         <v>10080060003</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J25" s="15">
         <v>50</v>
       </c>
       <c r="K25" s="15">
         <v>1.48</v>
       </c>
       <c r="L25" s="15">
         <v>1.07</v>
       </c>
       <c r="M25" s="15">
         <v>0.93435</v>
       </c>
       <c r="N25" s="15">
-        <v>1938</v>
+        <v>1966</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080005498</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J26" s="15">
         <v>25</v>
       </c>
       <c r="K26" s="15">
         <v>1.05</v>
       </c>
       <c r="L26" s="15">
         <v>0.76252</v>
       </c>
       <c r="M26" s="15">
         <v>0.66538</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>690</v>
-[...1 lines deleted...]
-      <c r="P26" s="15"/>
+        <v>720</v>
+      </c>
+      <c r="P26" s="15" t="s">
+        <v>32</v>
+      </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E27" s="15">
         <v>10080003671</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J27" s="15">
         <v>25</v>
       </c>
       <c r="K27" s="15">
         <v>0.55254</v>
       </c>
       <c r="L27" s="15">
         <v>0.55254</v>
       </c>
       <c r="M27" s="15">
         <v>0.55254</v>
       </c>
       <c r="N27" s="15"/>
       <c r="O27" s="15">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="P27" s="15"/>
+        <v>261</v>
+      </c>
+      <c r="P27" s="15" t="s">
+        <v>32</v>
+      </c>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E28" s="15">
         <v>10080005500</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J28" s="15">
         <v>25</v>
       </c>
       <c r="K28" s="15">
         <v>0.51398</v>
       </c>
       <c r="L28" s="15">
         <v>0.51398</v>
       </c>
       <c r="M28" s="15">
         <v>0.51398</v>
       </c>
       <c r="N28" s="15">
-        <v>704</v>
+        <v>731</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E29" s="15">
         <v>10080003672</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J29" s="15"/>
       <c r="K29" s="15">
         <v>0.66878</v>
       </c>
       <c r="L29" s="15">
         <v>0.64785</v>
       </c>
       <c r="M29" s="15">
         <v>0.62814</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E30" s="15">
         <v>10080003674</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I30" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J30" s="15">
         <v>25</v>
       </c>
       <c r="K30" s="15">
         <v>0.54682</v>
       </c>
       <c r="L30" s="15">
         <v>0.54682</v>
       </c>
       <c r="M30" s="15">
         <v>0.54682</v>
       </c>
       <c r="N30" s="15">
-        <v>2015</v>
+        <v>1960</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E31" s="15">
         <v>10080003673</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I31" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J31" s="15">
         <v>25</v>
       </c>
       <c r="K31" s="15">
         <v>0.77742</v>
       </c>
       <c r="L31" s="15">
         <v>0.7256</v>
       </c>
       <c r="M31" s="15">
         <v>0.67377</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E32" s="15">
         <v>10080061346</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>25</v>
       </c>
       <c r="K32" s="15">
         <v>0.77911</v>
       </c>
       <c r="L32" s="15">
         <v>0.72717</v>
       </c>
       <c r="M32" s="15">
         <v>0.67523</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E33" s="15">
         <v>10080007287</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I33" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J33" s="15">
         <v>100</v>
       </c>
       <c r="K33" s="15">
         <v>0.40194</v>
       </c>
       <c r="L33" s="15">
         <v>0.40194</v>
       </c>
       <c r="M33" s="15">
         <v>0.40194</v>
       </c>
       <c r="N33" s="15">
-        <v>1224</v>
+        <v>993</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E34" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>100</v>
       </c>
       <c r="K34" s="15">
         <v>0.43476</v>
       </c>
       <c r="L34" s="15">
         <v>0.43476</v>
       </c>
       <c r="M34" s="15">
         <v>0.43476</v>
       </c>
       <c r="N34" s="15">
         <v>170</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080007288</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J35" s="15">
         <v>100</v>
       </c>
       <c r="K35" s="15">
         <v>0.42503</v>
       </c>
       <c r="L35" s="15">
         <v>0.42503</v>
       </c>
       <c r="M35" s="15">
         <v>0.42503</v>
       </c>
       <c r="N35" s="15">
-        <v>553</v>
+        <v>632</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E36" s="15">
         <v>10080051173</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J36" s="15">
         <v>100</v>
       </c>
       <c r="K36" s="15">
         <v>0.44651</v>
       </c>
       <c r="L36" s="15">
         <v>0.44651</v>
       </c>
       <c r="M36" s="15">
         <v>0.44651</v>
       </c>
       <c r="N36" s="15">
-        <v>3010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2376</v>
+      </c>
+      <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E37" s="15">
         <v>10080003675</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I37" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J37" s="15">
         <v>100</v>
       </c>
       <c r="K37" s="15">
         <v>0.54597</v>
       </c>
       <c r="L37" s="15">
         <v>0.39501</v>
       </c>
       <c r="M37" s="15">
         <v>0.34469</v>
       </c>
       <c r="N37" s="15">
-        <v>63448</v>
+        <v>70795</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="15">
         <v>10080007290</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I38" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="J38" s="15">
         <v>100</v>
       </c>
       <c r="K38" s="15">
         <v>0.60734</v>
       </c>
       <c r="L38" s="15">
         <v>0.43941</v>
       </c>
       <c r="M38" s="15">
         <v>0.38344</v>
       </c>
       <c r="N38" s="15">
-        <v>6741</v>
+        <v>6184</v>
       </c>
       <c r="O38" s="15">
-        <v>2041</v>
-[...1 lines deleted...]
-      <c r="P38" s="15"/>
+        <v>1950</v>
+      </c>
+      <c r="P38" s="15" t="s">
+        <v>32</v>
+      </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E39" s="15">
         <v>10080009000</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I39" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="J39" s="15">
         <v>100</v>
       </c>
       <c r="K39" s="15">
         <v>0.52312</v>
       </c>
       <c r="L39" s="15">
         <v>0.37848</v>
       </c>
       <c r="M39" s="15">
         <v>0.33027</v>
       </c>
       <c r="N39" s="15">
-        <v>20655</v>
+        <v>26730</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E40" s="15">
         <v>10080003679</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="J40" s="15">
         <v>25</v>
       </c>
       <c r="K40" s="15">
         <v>0.6247</v>
       </c>
       <c r="L40" s="15">
         <v>0.45197</v>
       </c>
       <c r="M40" s="15">
         <v>0.3944</v>
       </c>
       <c r="N40" s="15">
-        <v>3165</v>
+        <v>2994</v>
       </c>
       <c r="O40" s="15">
-        <v>3700</v>
-[...1 lines deleted...]
-      <c r="P40" s="15"/>
+        <v>3500</v>
+      </c>
+      <c r="P40" s="15" t="s">
+        <v>32</v>
+      </c>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E41" s="15">
         <v>10080005506</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I41" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="J41" s="15">
         <v>25</v>
       </c>
       <c r="K41" s="15">
         <v>0.68605</v>
       </c>
       <c r="L41" s="15">
         <v>0.49636</v>
       </c>
       <c r="M41" s="15">
         <v>0.43313</v>
       </c>
       <c r="N41" s="15">
-        <v>171</v>
+        <v>72</v>
       </c>
       <c r="O41" s="15">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="P41" s="15"/>
+        <v>335</v>
+      </c>
+      <c r="P41" s="15" t="s">
+        <v>32</v>
+      </c>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E42" s="15">
         <v>10080005509</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I42" s="15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="J42" s="15">
         <v>25</v>
       </c>
       <c r="K42" s="15">
         <v>0.62227</v>
       </c>
       <c r="L42" s="15">
         <v>0.45021</v>
       </c>
       <c r="M42" s="15">
         <v>0.39286</v>
       </c>
       <c r="N42" s="15">
-        <v>15590</v>
+        <v>22631</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="15">
         <v>10080005486</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I43" s="15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="J43" s="15"/>
       <c r="K43" s="15">
         <v>0.56656</v>
       </c>
       <c r="L43" s="15">
         <v>0.55424</v>
       </c>
       <c r="M43" s="15">
         <v>0.54193</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E44" s="15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I44" s="15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J44" s="15"/>
       <c r="K44" s="15">
         <v>0.60351</v>
       </c>
       <c r="L44" s="15">
         <v>0.57888</v>
       </c>
       <c r="M44" s="15">
         <v>0.56656</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I45" s="15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.61583</v>
       </c>
       <c r="L45" s="15">
         <v>0.60351</v>
       </c>
       <c r="M45" s="15">
         <v>0.57888</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I46" s="15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J46" s="15"/>
       <c r="K46" s="15">
         <v>0.64046</v>
       </c>
       <c r="L46" s="15">
         <v>0.61583</v>
       </c>
       <c r="M46" s="15">
         <v>0.60351</v>
       </c>
       <c r="N46" s="15"/>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15">
         <v>0.64046</v>
       </c>
       <c r="L47" s="15">
         <v>0.61583</v>
       </c>
       <c r="M47" s="15">
         <v>0.60351</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D48" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E48" s="15">
         <v>10080057344</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>40</v>
       </c>
       <c r="K48" s="15">
         <v>0.79273</v>
       </c>
       <c r="L48" s="15">
         <v>0.79273</v>
       </c>
       <c r="M48" s="15">
         <v>0.79273</v>
       </c>
       <c r="N48" s="15">
-        <v>1360</v>
+        <v>1220</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D49" s="15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E49" s="15">
         <v>10080057345</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>200</v>
       </c>
       <c r="K49" s="15">
         <v>0.63075</v>
       </c>
       <c r="L49" s="15">
         <v>0.45635</v>
       </c>
       <c r="M49" s="15">
         <v>0.39822</v>
       </c>
       <c r="N49" s="15">
-        <v>3704</v>
+        <v>1449</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14"/>
       <c r="C50" s="15"/>
       <c r="D50" s="15"/>
       <c r="E50" s="15"/>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15"/>
       <c r="K50" s="15"/>
       <c r="L50" s="15"/>
       <c r="M50" s="15"/>
       <c r="N50" s="15"/>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
     </row>
   </sheetData>
@@ -2949,317 +2962,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>