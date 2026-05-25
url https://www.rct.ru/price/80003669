--- v8 (2026-04-23)
+++ v9 (2026-05-25)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.04.2026</t>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1329,51 +1329,51 @@
       <c r="E10" s="15">
         <v>10080052515</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="15">
         <v>25</v>
       </c>
       <c r="K10" s="15">
         <v>1.11</v>
       </c>
       <c r="L10" s="15">
         <v>1.11</v>
       </c>
       <c r="M10" s="15">
         <v>1.11</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15">
-        <v>730</v>
+        <v>900</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080052516</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>26</v>
       </c>
@@ -1410,92 +1410,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="15">
         <v>25</v>
       </c>
       <c r="K12" s="15">
         <v>1.81</v>
       </c>
       <c r="L12" s="15">
         <v>1.31</v>
       </c>
       <c r="M12" s="15">
         <v>1.15</v>
       </c>
       <c r="N12" s="15">
-        <v>573</v>
+        <v>770</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15">
         <v>10080005492</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="J13" s="15">
         <v>50</v>
       </c>
       <c r="K13" s="15">
         <v>1.5</v>
       </c>
       <c r="L13" s="15">
         <v>1.5</v>
       </c>
       <c r="M13" s="15">
         <v>1.5</v>
       </c>
       <c r="N13" s="15">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10080005493</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1529,51 +1529,51 @@
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15">
         <v>10080029144</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>25</v>
       </c>
       <c r="K15" s="15">
         <v>1.45</v>
       </c>
       <c r="L15" s="15">
         <v>1.05</v>
       </c>
       <c r="M15" s="15">
         <v>0.91331</v>
       </c>
       <c r="N15" s="15">
-        <v>544</v>
+        <v>608</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080003676</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15"/>
@@ -1605,51 +1605,51 @@
       </c>
       <c r="E17" s="15">
         <v>10080005495</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
         <v>0.84851</v>
       </c>
       <c r="L17" s="15">
         <v>0.84851</v>
       </c>
       <c r="M17" s="15">
         <v>0.84851</v>
       </c>
       <c r="N17" s="15">
-        <v>330</v>
+        <v>158</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080003677</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I18" s="15"/>
@@ -1681,90 +1681,90 @@
       </c>
       <c r="E19" s="15">
         <v>10080005496</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J19" s="15">
         <v>25</v>
       </c>
       <c r="K19" s="15">
         <v>1.01</v>
       </c>
       <c r="L19" s="15">
         <v>1.01</v>
       </c>
       <c r="M19" s="15">
         <v>1.01</v>
       </c>
       <c r="N19" s="15">
-        <v>1755</v>
+        <v>1699</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="15">
         <v>10080009787</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>25</v>
       </c>
       <c r="K20" s="15">
         <v>1.24</v>
       </c>
       <c r="L20" s="15">
         <v>1.24</v>
       </c>
       <c r="M20" s="15">
         <v>1.24</v>
       </c>
       <c r="N20" s="15">
-        <v>383</v>
+        <v>427</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="15">
         <v>10080003678</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I21" s="15"/>
@@ -1792,299 +1792,299 @@
         <v>62</v>
       </c>
       <c r="D22" s="15"/>
       <c r="E22" s="15">
         <v>10080029070</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
         <v>0.62</v>
       </c>
       <c r="L22" s="15">
         <v>0.62</v>
       </c>
       <c r="M22" s="15">
         <v>0.62</v>
       </c>
       <c r="N22" s="15">
-        <v>6789</v>
+        <v>10758</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="15">
         <v>10080005517</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="J23" s="15">
         <v>25</v>
       </c>
       <c r="K23" s="15">
         <v>0.6</v>
       </c>
       <c r="L23" s="15">
         <v>0.6</v>
       </c>
       <c r="M23" s="15">
         <v>0.6</v>
       </c>
       <c r="N23" s="15">
-        <v>3932</v>
+        <v>4014</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>50</v>
       </c>
       <c r="K24" s="15">
         <v>1.54</v>
       </c>
       <c r="L24" s="15">
         <v>1.12</v>
       </c>
       <c r="M24" s="15">
         <v>0.9730799999999999</v>
       </c>
       <c r="N24" s="15">
-        <v>1476</v>
+        <v>1422</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15">
         <v>10080060003</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="J25" s="15">
         <v>50</v>
       </c>
       <c r="K25" s="15">
         <v>1.48</v>
       </c>
       <c r="L25" s="15">
         <v>1.07</v>
       </c>
       <c r="M25" s="15">
         <v>0.93435</v>
       </c>
       <c r="N25" s="15">
-        <v>1966</v>
+        <v>2219</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080005498</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>74</v>
       </c>
       <c r="J26" s="15">
         <v>25</v>
       </c>
       <c r="K26" s="15">
         <v>1.05</v>
       </c>
       <c r="L26" s="15">
         <v>0.76252</v>
       </c>
       <c r="M26" s="15">
         <v>0.66538</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>720</v>
+        <v>790</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="15">
         <v>10080003671</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J27" s="15">
         <v>25</v>
       </c>
       <c r="K27" s="15">
         <v>0.55254</v>
       </c>
       <c r="L27" s="15">
         <v>0.55254</v>
       </c>
       <c r="M27" s="15">
         <v>0.55254</v>
       </c>
       <c r="N27" s="15"/>
       <c r="O27" s="15">
-        <v>261</v>
+        <v>216</v>
       </c>
       <c r="P27" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="15">
         <v>10080005500</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J28" s="15">
         <v>25</v>
       </c>
       <c r="K28" s="15">
         <v>0.51398</v>
       </c>
       <c r="L28" s="15">
         <v>0.51398</v>
       </c>
       <c r="M28" s="15">
         <v>0.51398</v>
       </c>
       <c r="N28" s="15">
-        <v>731</v>
+        <v>282</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="15">
         <v>10080003672</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="15" t="s">
@@ -2118,51 +2118,51 @@
       </c>
       <c r="E30" s="15">
         <v>10080003674</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>86</v>
       </c>
       <c r="J30" s="15">
         <v>25</v>
       </c>
       <c r="K30" s="15">
         <v>0.54682</v>
       </c>
       <c r="L30" s="15">
         <v>0.54682</v>
       </c>
       <c r="M30" s="15">
         <v>0.54682</v>
       </c>
       <c r="N30" s="15">
-        <v>1960</v>
+        <v>2205</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E31" s="15">
         <v>10080003673</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I31" s="15" t="s">
@@ -2235,90 +2235,90 @@
       </c>
       <c r="E33" s="15">
         <v>10080007287</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="J33" s="15">
         <v>100</v>
       </c>
       <c r="K33" s="15">
         <v>0.40194</v>
       </c>
       <c r="L33" s="15">
         <v>0.40194</v>
       </c>
       <c r="M33" s="15">
         <v>0.40194</v>
       </c>
       <c r="N33" s="15">
-        <v>993</v>
+        <v>868</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>100</v>
       </c>
       <c r="K34" s="15">
         <v>0.43476</v>
       </c>
       <c r="L34" s="15">
         <v>0.43476</v>
       </c>
       <c r="M34" s="15">
         <v>0.43476</v>
       </c>
       <c r="N34" s="15">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080007288</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I35" s="15" t="s">
@@ -2356,309 +2356,309 @@
       </c>
       <c r="E36" s="15">
         <v>10080051173</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>103</v>
       </c>
       <c r="J36" s="15">
         <v>100</v>
       </c>
       <c r="K36" s="15">
         <v>0.44651</v>
       </c>
       <c r="L36" s="15">
         <v>0.44651</v>
       </c>
       <c r="M36" s="15">
         <v>0.44651</v>
       </c>
       <c r="N36" s="15">
-        <v>2376</v>
+        <v>399</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="15">
         <v>10080003675</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>106</v>
       </c>
       <c r="J37" s="15">
         <v>100</v>
       </c>
       <c r="K37" s="15">
         <v>0.54597</v>
       </c>
       <c r="L37" s="15">
         <v>0.39501</v>
       </c>
       <c r="M37" s="15">
         <v>0.34469</v>
       </c>
       <c r="N37" s="15">
-        <v>70795</v>
+        <v>71363</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E38" s="15">
         <v>10080007290</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>109</v>
       </c>
       <c r="J38" s="15">
         <v>100</v>
       </c>
       <c r="K38" s="15">
         <v>0.60734</v>
       </c>
       <c r="L38" s="15">
         <v>0.43941</v>
       </c>
       <c r="M38" s="15">
         <v>0.38344</v>
       </c>
       <c r="N38" s="15">
-        <v>6184</v>
+        <v>2706</v>
       </c>
       <c r="O38" s="15">
-        <v>1950</v>
+        <v>2310</v>
       </c>
       <c r="P38" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E39" s="15">
         <v>10080009000</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I39" s="15" t="s">
         <v>112</v>
       </c>
       <c r="J39" s="15">
         <v>100</v>
       </c>
       <c r="K39" s="15">
         <v>0.52312</v>
       </c>
       <c r="L39" s="15">
         <v>0.37848</v>
       </c>
       <c r="M39" s="15">
         <v>0.33027</v>
       </c>
       <c r="N39" s="15">
-        <v>26730</v>
+        <v>20352</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E40" s="15">
         <v>10080003679</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I40" s="15" t="s">
         <v>115</v>
       </c>
       <c r="J40" s="15">
         <v>25</v>
       </c>
       <c r="K40" s="15">
         <v>0.6247</v>
       </c>
       <c r="L40" s="15">
         <v>0.45197</v>
       </c>
       <c r="M40" s="15">
         <v>0.3944</v>
       </c>
       <c r="N40" s="15">
-        <v>2994</v>
+        <v>2927</v>
       </c>
       <c r="O40" s="15">
-        <v>3500</v>
+        <v>4500</v>
       </c>
       <c r="P40" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>116</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E41" s="15">
         <v>10080005506</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I41" s="15" t="s">
         <v>118</v>
       </c>
       <c r="J41" s="15">
         <v>25</v>
       </c>
       <c r="K41" s="15">
         <v>0.68605</v>
       </c>
       <c r="L41" s="15">
         <v>0.49636</v>
       </c>
       <c r="M41" s="15">
         <v>0.43313</v>
       </c>
       <c r="N41" s="15">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="O41" s="15">
-        <v>335</v>
+        <v>350</v>
       </c>
       <c r="P41" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E42" s="15">
         <v>10080005509</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I42" s="15" t="s">
         <v>121</v>
       </c>
       <c r="J42" s="15">
         <v>25</v>
       </c>
       <c r="K42" s="15">
         <v>0.62227</v>
       </c>
       <c r="L42" s="15">
         <v>0.45021</v>
       </c>
       <c r="M42" s="15">
         <v>0.39286</v>
       </c>
       <c r="N42" s="15">
-        <v>22631</v>
+        <v>21560</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E43" s="15">
         <v>10080005486</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I43" s="15" t="s">
@@ -2836,90 +2836,90 @@
       <c r="D48" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E48" s="15">
         <v>10080057344</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>40</v>
       </c>
       <c r="K48" s="15">
         <v>0.79273</v>
       </c>
       <c r="L48" s="15">
         <v>0.79273</v>
       </c>
       <c r="M48" s="15">
         <v>0.79273</v>
       </c>
       <c r="N48" s="15">
-        <v>1220</v>
+        <v>1480</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E49" s="15">
         <v>10080057345</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>200</v>
       </c>
       <c r="K49" s="15">
         <v>0.63075</v>
       </c>
       <c r="L49" s="15">
         <v>0.45635</v>
       </c>
       <c r="M49" s="15">
         <v>0.39822</v>
       </c>
       <c r="N49" s="15">
-        <v>1449</v>
+        <v>1836</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14"/>
       <c r="C50" s="15"/>
       <c r="D50" s="15"/>
       <c r="E50" s="15"/>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15"/>
       <c r="K50" s="15"/>
       <c r="L50" s="15"/>
       <c r="M50" s="15"/>
       <c r="N50" s="15"/>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
     </row>
   </sheetData>