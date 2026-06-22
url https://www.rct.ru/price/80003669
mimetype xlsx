--- v9 (2026-05-25)
+++ v10 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -112,51 +112,51 @@
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>HKE</t>
   </si>
   <si>
     <t>HK115FD-DC09V-SG</t>
   </si>
   <si>
     <t>DC9V 8A 250VAC / 30VDC (1 Form C) (Silver Alloy) 0.4W / HK115FD-DC09V-SG</t>
   </si>
   <si>
     <t>HK115FD-DC12V-SG</t>
   </si>
   <si>
     <t>DC12V 8A 250VAC / 30VDC (2 Form C) (Silver Alloy) 0.4W / HK115FD-DC12V-SG</t>
   </si>
   <si>
     <t xml:space="preserve">RT424012 TE Connectivity, NT75-2-C-Z-12-DC12V-0.41-5.0 FORWARD, HF115F/012-2Z4BF HONGFA, 881-2CC-C 12VDC SONG CHUAN, NT75-2-C-Z-8-DC12V-0.41-5.0 FORWARD, G2RL-2-12VDC OMRON, JQX-14FC2-2C-Z-5-DC12V-5 FORWARD, TRA3-L-12VDC-S-2Z TIANBO, HF140FF/012-2ZT HONGFA, HK14FD-DC12V-SHG HKE, </t>
   </si>
   <si>
-    <t>17.08.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>HK115FD-DC24V-SG</t>
   </si>
   <si>
     <t>DC24V 8A 250VAC / 30VDC (1 Form C) (Silver Alloy) 0.4W / HK115FD-DC24V-SG</t>
   </si>
   <si>
     <t xml:space="preserve">HF140FF/024-2ZST HONGFA, HF140FF/024-2ZT HONGFA, G2RL-2-24VDC OMRON, HK115FD-DC24V-SG KYR, NT75-2-C-Z-8-DC24V-0.41-5.0 FORWARD, JW2SN-DC24V PANASONIC, HF140FF/024-2ZS HONGFA, HK14FD-DC24V-SHG HKE, </t>
   </si>
   <si>
     <t>HK115FD-DC5V-SG</t>
   </si>
   <si>
     <t>DC5V 8A 250VAC / 30VDC (2 Form C) (Silver Alloy) 0.4W / HK115FD-DC5V-SG</t>
   </si>
   <si>
     <t>UT-00103778</t>
   </si>
   <si>
     <t xml:space="preserve">NT75-2-C-Z-8-DC5V-0.41-5.0 FORWARD, NT75-2-C-S-8-DC5V-0.41-5.0 FORWARD, </t>
   </si>
   <si>
     <t>HK13F-DC12V-2CP</t>
   </si>
@@ -1329,51 +1329,51 @@
       <c r="E10" s="15">
         <v>10080052515</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="15">
         <v>25</v>
       </c>
       <c r="K10" s="15">
         <v>1.11</v>
       </c>
       <c r="L10" s="15">
         <v>1.11</v>
       </c>
       <c r="M10" s="15">
         <v>1.11</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15">
-        <v>900</v>
+        <v>740</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080052516</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>26</v>
       </c>
@@ -1410,92 +1410,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="15">
         <v>25</v>
       </c>
       <c r="K12" s="15">
         <v>1.81</v>
       </c>
       <c r="L12" s="15">
         <v>1.31</v>
       </c>
       <c r="M12" s="15">
         <v>1.15</v>
       </c>
       <c r="N12" s="15">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15">
         <v>10080005492</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="J13" s="15">
         <v>50</v>
       </c>
       <c r="K13" s="15">
         <v>1.5</v>
       </c>
       <c r="L13" s="15">
         <v>1.5</v>
       </c>
       <c r="M13" s="15">
         <v>1.5</v>
       </c>
       <c r="N13" s="15">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10080005493</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1529,51 +1529,51 @@
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15">
         <v>10080029144</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>25</v>
       </c>
       <c r="K15" s="15">
         <v>1.45</v>
       </c>
       <c r="L15" s="15">
         <v>1.05</v>
       </c>
       <c r="M15" s="15">
         <v>0.91331</v>
       </c>
       <c r="N15" s="15">
-        <v>608</v>
+        <v>536</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080003676</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15"/>
@@ -1604,53 +1604,51 @@
         <v>51</v>
       </c>
       <c r="E17" s="15">
         <v>10080005495</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
         <v>0.84851</v>
       </c>
       <c r="L17" s="15">
         <v>0.84851</v>
       </c>
       <c r="M17" s="15">
         <v>0.84851</v>
       </c>
-      <c r="N17" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080003677</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
@@ -1681,90 +1679,90 @@
       </c>
       <c r="E19" s="15">
         <v>10080005496</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J19" s="15">
         <v>25</v>
       </c>
       <c r="K19" s="15">
         <v>1.01</v>
       </c>
       <c r="L19" s="15">
         <v>1.01</v>
       </c>
       <c r="M19" s="15">
         <v>1.01</v>
       </c>
       <c r="N19" s="15">
-        <v>1699</v>
+        <v>2063</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="15">
         <v>10080009787</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>25</v>
       </c>
       <c r="K20" s="15">
         <v>1.24</v>
       </c>
       <c r="L20" s="15">
         <v>1.24</v>
       </c>
       <c r="M20" s="15">
         <v>1.24</v>
       </c>
       <c r="N20" s="15">
-        <v>427</v>
+        <v>455</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="15">
         <v>10080003678</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I21" s="15"/>
@@ -1792,92 +1790,92 @@
         <v>62</v>
       </c>
       <c r="D22" s="15"/>
       <c r="E22" s="15">
         <v>10080029070</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
         <v>0.62</v>
       </c>
       <c r="L22" s="15">
         <v>0.62</v>
       </c>
       <c r="M22" s="15">
         <v>0.62</v>
       </c>
       <c r="N22" s="15">
-        <v>10758</v>
+        <v>10583</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="15">
         <v>10080005517</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="J23" s="15">
         <v>25</v>
       </c>
       <c r="K23" s="15">
         <v>0.6</v>
       </c>
       <c r="L23" s="15">
         <v>0.6</v>
       </c>
       <c r="M23" s="15">
         <v>0.6</v>
       </c>
       <c r="N23" s="15">
-        <v>4014</v>
+        <v>2849</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="15"/>
@@ -1913,178 +1911,178 @@
       </c>
       <c r="E25" s="15">
         <v>10080060003</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="J25" s="15">
         <v>50</v>
       </c>
       <c r="K25" s="15">
         <v>1.48</v>
       </c>
       <c r="L25" s="15">
         <v>1.07</v>
       </c>
       <c r="M25" s="15">
         <v>0.93435</v>
       </c>
       <c r="N25" s="15">
-        <v>2219</v>
+        <v>1583</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080005498</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>74</v>
       </c>
       <c r="J26" s="15">
         <v>25</v>
       </c>
       <c r="K26" s="15">
         <v>1.05</v>
       </c>
       <c r="L26" s="15">
         <v>0.76252</v>
       </c>
       <c r="M26" s="15">
         <v>0.66538</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>790</v>
+        <v>750</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="15">
         <v>10080003671</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J27" s="15">
         <v>25</v>
       </c>
       <c r="K27" s="15">
         <v>0.55254</v>
       </c>
       <c r="L27" s="15">
         <v>0.55254</v>
       </c>
       <c r="M27" s="15">
         <v>0.55254</v>
       </c>
       <c r="N27" s="15"/>
       <c r="O27" s="15">
-        <v>216</v>
+        <v>240</v>
       </c>
       <c r="P27" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="15">
         <v>10080005500</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J28" s="15">
         <v>25</v>
       </c>
       <c r="K28" s="15">
         <v>0.51398</v>
       </c>
       <c r="L28" s="15">
         <v>0.51398</v>
       </c>
       <c r="M28" s="15">
         <v>0.51398</v>
       </c>
       <c r="N28" s="15">
-        <v>282</v>
+        <v>218</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="15">
         <v>10080003672</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="15" t="s">
@@ -2118,51 +2116,51 @@
       </c>
       <c r="E30" s="15">
         <v>10080003674</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>86</v>
       </c>
       <c r="J30" s="15">
         <v>25</v>
       </c>
       <c r="K30" s="15">
         <v>0.54682</v>
       </c>
       <c r="L30" s="15">
         <v>0.54682</v>
       </c>
       <c r="M30" s="15">
         <v>0.54682</v>
       </c>
       <c r="N30" s="15">
-        <v>2205</v>
+        <v>1959</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E31" s="15">
         <v>10080003673</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I31" s="15" t="s">
@@ -2235,430 +2233,430 @@
       </c>
       <c r="E33" s="15">
         <v>10080007287</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="J33" s="15">
         <v>100</v>
       </c>
       <c r="K33" s="15">
         <v>0.40194</v>
       </c>
       <c r="L33" s="15">
         <v>0.40194</v>
       </c>
       <c r="M33" s="15">
         <v>0.40194</v>
       </c>
       <c r="N33" s="15">
-        <v>868</v>
+        <v>1101</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>100</v>
       </c>
       <c r="K34" s="15">
         <v>0.43476</v>
       </c>
       <c r="L34" s="15">
         <v>0.43476</v>
       </c>
       <c r="M34" s="15">
         <v>0.43476</v>
       </c>
       <c r="N34" s="15">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080007288</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>100</v>
       </c>
       <c r="J35" s="15">
         <v>100</v>
       </c>
       <c r="K35" s="15">
         <v>0.42503</v>
       </c>
       <c r="L35" s="15">
         <v>0.42503</v>
       </c>
       <c r="M35" s="15">
         <v>0.42503</v>
       </c>
       <c r="N35" s="15">
-        <v>632</v>
+        <v>575</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E36" s="15">
         <v>10080051173</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>103</v>
       </c>
       <c r="J36" s="15">
         <v>100</v>
       </c>
       <c r="K36" s="15">
         <v>0.44651</v>
       </c>
       <c r="L36" s="15">
         <v>0.44651</v>
       </c>
       <c r="M36" s="15">
         <v>0.44651</v>
       </c>
       <c r="N36" s="15">
-        <v>399</v>
+        <v>450</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="15">
         <v>10080003675</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>106</v>
       </c>
       <c r="J37" s="15">
         <v>100</v>
       </c>
       <c r="K37" s="15">
         <v>0.54597</v>
       </c>
       <c r="L37" s="15">
         <v>0.39501</v>
       </c>
       <c r="M37" s="15">
         <v>0.34469</v>
       </c>
       <c r="N37" s="15">
-        <v>71363</v>
+        <v>63277</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E38" s="15">
         <v>10080007290</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>109</v>
       </c>
       <c r="J38" s="15">
         <v>100</v>
       </c>
       <c r="K38" s="15">
         <v>0.60734</v>
       </c>
       <c r="L38" s="15">
         <v>0.43941</v>
       </c>
       <c r="M38" s="15">
         <v>0.38344</v>
       </c>
       <c r="N38" s="15">
-        <v>2706</v>
+        <v>245</v>
       </c>
       <c r="O38" s="15">
-        <v>2310</v>
+        <v>2340</v>
       </c>
       <c r="P38" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E39" s="15">
         <v>10080009000</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I39" s="15" t="s">
         <v>112</v>
       </c>
       <c r="J39" s="15">
         <v>100</v>
       </c>
       <c r="K39" s="15">
         <v>0.52312</v>
       </c>
       <c r="L39" s="15">
         <v>0.37848</v>
       </c>
       <c r="M39" s="15">
         <v>0.33027</v>
       </c>
       <c r="N39" s="15">
-        <v>20352</v>
+        <v>25347</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E40" s="15">
         <v>10080003679</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I40" s="15" t="s">
         <v>115</v>
       </c>
       <c r="J40" s="15">
         <v>25</v>
       </c>
       <c r="K40" s="15">
         <v>0.6247</v>
       </c>
       <c r="L40" s="15">
         <v>0.45197</v>
       </c>
       <c r="M40" s="15">
         <v>0.3944</v>
       </c>
       <c r="N40" s="15">
-        <v>2927</v>
+        <v>1762</v>
       </c>
       <c r="O40" s="15">
-        <v>4500</v>
+        <v>3200</v>
       </c>
       <c r="P40" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>116</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E41" s="15">
         <v>10080005506</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I41" s="15" t="s">
         <v>118</v>
       </c>
       <c r="J41" s="15">
         <v>25</v>
       </c>
       <c r="K41" s="15">
         <v>0.68605</v>
       </c>
       <c r="L41" s="15">
         <v>0.49636</v>
       </c>
       <c r="M41" s="15">
         <v>0.43313</v>
       </c>
       <c r="N41" s="15">
         <v>15</v>
       </c>
       <c r="O41" s="15">
-        <v>350</v>
+        <v>330</v>
       </c>
       <c r="P41" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E42" s="15">
         <v>10080005509</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I42" s="15" t="s">
         <v>121</v>
       </c>
       <c r="J42" s="15">
         <v>25</v>
       </c>
       <c r="K42" s="15">
         <v>0.62227</v>
       </c>
       <c r="L42" s="15">
         <v>0.45021</v>
       </c>
       <c r="M42" s="15">
         <v>0.39286</v>
       </c>
       <c r="N42" s="15">
-        <v>21560</v>
+        <v>17885</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E43" s="15">
         <v>10080005486</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I43" s="15" t="s">
@@ -2836,90 +2834,90 @@
       <c r="D48" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E48" s="15">
         <v>10080057344</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>40</v>
       </c>
       <c r="K48" s="15">
         <v>0.79273</v>
       </c>
       <c r="L48" s="15">
         <v>0.79273</v>
       </c>
       <c r="M48" s="15">
         <v>0.79273</v>
       </c>
       <c r="N48" s="15">
-        <v>1480</v>
+        <v>1320</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E49" s="15">
         <v>10080057345</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>200</v>
       </c>
       <c r="K49" s="15">
         <v>0.63075</v>
       </c>
       <c r="L49" s="15">
         <v>0.45635</v>
       </c>
       <c r="M49" s="15">
         <v>0.39822</v>
       </c>
       <c r="N49" s="15">
-        <v>1836</v>
+        <v>1643</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14"/>
       <c r="C50" s="15"/>
       <c r="D50" s="15"/>
       <c r="E50" s="15"/>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15"/>
       <c r="K50" s="15"/>
       <c r="L50" s="15"/>
       <c r="M50" s="15"/>
       <c r="N50" s="15"/>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
     </row>
   </sheetData>