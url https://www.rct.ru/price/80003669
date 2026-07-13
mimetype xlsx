--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -112,51 +112,51 @@
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>HKE</t>
   </si>
   <si>
     <t>HK115FD-DC09V-SG</t>
   </si>
   <si>
     <t>DC9V 8A 250VAC / 30VDC (1 Form C) (Silver Alloy) 0.4W / HK115FD-DC09V-SG</t>
   </si>
   <si>
     <t>HK115FD-DC12V-SG</t>
   </si>
   <si>
     <t>DC12V 8A 250VAC / 30VDC (2 Form C) (Silver Alloy) 0.4W / HK115FD-DC12V-SG</t>
   </si>
   <si>
     <t xml:space="preserve">RT424012 TE Connectivity, NT75-2-C-Z-12-DC12V-0.41-5.0 FORWARD, HF115F/012-2Z4BF HONGFA, 881-2CC-C 12VDC SONG CHUAN, NT75-2-C-Z-8-DC12V-0.41-5.0 FORWARD, G2RL-2-12VDC OMRON, JQX-14FC2-2C-Z-5-DC12V-5 FORWARD, TRA3-L-12VDC-S-2Z TIANBO, HF140FF/012-2ZT HONGFA, HK14FD-DC12V-SHG HKE, </t>
   </si>
   <si>
-    <t>13.09.2026</t>
+    <t>10.08.2026</t>
   </si>
   <si>
     <t>HK115FD-DC24V-SG</t>
   </si>
   <si>
     <t>DC24V 8A 250VAC / 30VDC (1 Form C) (Silver Alloy) 0.4W / HK115FD-DC24V-SG</t>
   </si>
   <si>
     <t xml:space="preserve">HF140FF/024-2ZST HONGFA, HF140FF/024-2ZT HONGFA, G2RL-2-24VDC OMRON, HK115FD-DC24V-SG KYR, NT75-2-C-Z-8-DC24V-0.41-5.0 FORWARD, JW2SN-DC24V PANASONIC, HF140FF/024-2ZS HONGFA, HK14FD-DC24V-SHG HKE, </t>
   </si>
   <si>
     <t>HK115FD-DC5V-SG</t>
   </si>
   <si>
     <t>DC5V 8A 250VAC / 30VDC (2 Form C) (Silver Alloy) 0.4W / HK115FD-DC5V-SG</t>
   </si>
   <si>
     <t>UT-00103778</t>
   </si>
   <si>
     <t xml:space="preserve">NT75-2-C-Z-8-DC5V-0.41-5.0 FORWARD, NT75-2-C-S-8-DC5V-0.41-5.0 FORWARD, </t>
   </si>
   <si>
     <t>HK13F-DC12V-2CP</t>
   </si>
@@ -1319,61 +1319,61 @@
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="15">
         <v>10080052515</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="15">
         <v>25</v>
       </c>
       <c r="K10" s="15">
-        <v>1.11</v>
+        <v>1.55</v>
       </c>
       <c r="L10" s="15">
-        <v>1.11</v>
+        <v>1.34</v>
       </c>
       <c r="M10" s="15">
-        <v>1.11</v>
+        <v>1.29</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15">
-        <v>740</v>
+        <v>790</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080052516</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>26</v>
       </c>
@@ -1410,92 +1410,92 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="15">
         <v>25</v>
       </c>
       <c r="K12" s="15">
         <v>1.81</v>
       </c>
       <c r="L12" s="15">
         <v>1.31</v>
       </c>
       <c r="M12" s="15">
         <v>1.15</v>
       </c>
       <c r="N12" s="15">
-        <v>564</v>
+        <v>583</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15">
         <v>10080005492</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="J13" s="15">
         <v>50</v>
       </c>
       <c r="K13" s="15">
         <v>1.5</v>
       </c>
       <c r="L13" s="15">
         <v>1.5</v>
       </c>
       <c r="M13" s="15">
         <v>1.5</v>
       </c>
       <c r="N13" s="15">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10080005493</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1529,51 +1529,51 @@
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15">
         <v>10080029144</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>25</v>
       </c>
       <c r="K15" s="15">
         <v>1.45</v>
       </c>
       <c r="L15" s="15">
         <v>1.05</v>
       </c>
       <c r="M15" s="15">
         <v>0.91331</v>
       </c>
       <c r="N15" s="15">
-        <v>536</v>
+        <v>720</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080003676</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15"/>
@@ -1679,90 +1679,90 @@
       </c>
       <c r="E19" s="15">
         <v>10080005496</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J19" s="15">
         <v>25</v>
       </c>
       <c r="K19" s="15">
         <v>1.01</v>
       </c>
       <c r="L19" s="15">
         <v>1.01</v>
       </c>
       <c r="M19" s="15">
         <v>1.01</v>
       </c>
       <c r="N19" s="15">
-        <v>2063</v>
+        <v>2008</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="15">
         <v>10080009787</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>25</v>
       </c>
       <c r="K20" s="15">
         <v>1.24</v>
       </c>
       <c r="L20" s="15">
         <v>1.24</v>
       </c>
       <c r="M20" s="15">
         <v>1.24</v>
       </c>
       <c r="N20" s="15">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="15">
         <v>10080003678</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I21" s="15"/>
@@ -1790,299 +1790,299 @@
         <v>62</v>
       </c>
       <c r="D22" s="15"/>
       <c r="E22" s="15">
         <v>10080029070</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
         <v>0.62</v>
       </c>
       <c r="L22" s="15">
         <v>0.62</v>
       </c>
       <c r="M22" s="15">
         <v>0.62</v>
       </c>
       <c r="N22" s="15">
-        <v>10583</v>
+        <v>9123</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="15">
         <v>10080005517</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="J23" s="15">
         <v>25</v>
       </c>
       <c r="K23" s="15">
         <v>0.6</v>
       </c>
       <c r="L23" s="15">
         <v>0.6</v>
       </c>
       <c r="M23" s="15">
         <v>0.6</v>
       </c>
       <c r="N23" s="15">
-        <v>2849</v>
+        <v>3086</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>50</v>
       </c>
       <c r="K24" s="15">
         <v>1.54</v>
       </c>
       <c r="L24" s="15">
         <v>1.12</v>
       </c>
       <c r="M24" s="15">
         <v>0.9730799999999999</v>
       </c>
       <c r="N24" s="15">
-        <v>1422</v>
+        <v>1224</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15">
         <v>10080060003</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="J25" s="15">
         <v>50</v>
       </c>
       <c r="K25" s="15">
         <v>1.48</v>
       </c>
       <c r="L25" s="15">
         <v>1.07</v>
       </c>
       <c r="M25" s="15">
         <v>0.93435</v>
       </c>
       <c r="N25" s="15">
-        <v>1583</v>
+        <v>1873</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080005498</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>74</v>
       </c>
       <c r="J26" s="15">
         <v>25</v>
       </c>
       <c r="K26" s="15">
         <v>1.05</v>
       </c>
       <c r="L26" s="15">
         <v>0.76252</v>
       </c>
       <c r="M26" s="15">
         <v>0.66538</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>750</v>
+        <v>710</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="15">
         <v>10080003671</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J27" s="15">
         <v>25</v>
       </c>
       <c r="K27" s="15">
         <v>0.55254</v>
       </c>
       <c r="L27" s="15">
         <v>0.55254</v>
       </c>
       <c r="M27" s="15">
         <v>0.55254</v>
       </c>
       <c r="N27" s="15"/>
       <c r="O27" s="15">
-        <v>240</v>
+        <v>205</v>
       </c>
       <c r="P27" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="15">
         <v>10080005500</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J28" s="15">
         <v>25</v>
       </c>
       <c r="K28" s="15">
         <v>0.51398</v>
       </c>
       <c r="L28" s="15">
         <v>0.51398</v>
       </c>
       <c r="M28" s="15">
         <v>0.51398</v>
       </c>
       <c r="N28" s="15">
-        <v>218</v>
+        <v>122</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="15">
         <v>10080003672</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="15" t="s">
@@ -2116,51 +2116,51 @@
       </c>
       <c r="E30" s="15">
         <v>10080003674</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>86</v>
       </c>
       <c r="J30" s="15">
         <v>25</v>
       </c>
       <c r="K30" s="15">
         <v>0.54682</v>
       </c>
       <c r="L30" s="15">
         <v>0.54682</v>
       </c>
       <c r="M30" s="15">
         <v>0.54682</v>
       </c>
       <c r="N30" s="15">
-        <v>1959</v>
+        <v>1751</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E31" s="15">
         <v>10080003673</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I31" s="15" t="s">
@@ -2233,430 +2233,426 @@
       </c>
       <c r="E33" s="15">
         <v>10080007287</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="J33" s="15">
         <v>100</v>
       </c>
       <c r="K33" s="15">
         <v>0.40194</v>
       </c>
       <c r="L33" s="15">
         <v>0.40194</v>
       </c>
       <c r="M33" s="15">
         <v>0.40194</v>
       </c>
       <c r="N33" s="15">
-        <v>1101</v>
+        <v>786</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>100</v>
       </c>
       <c r="K34" s="15">
         <v>0.43476</v>
       </c>
       <c r="L34" s="15">
         <v>0.43476</v>
       </c>
       <c r="M34" s="15">
         <v>0.43476</v>
       </c>
       <c r="N34" s="15">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080007288</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>100</v>
       </c>
       <c r="J35" s="15">
         <v>100</v>
       </c>
       <c r="K35" s="15">
         <v>0.42503</v>
       </c>
       <c r="L35" s="15">
         <v>0.42503</v>
       </c>
       <c r="M35" s="15">
         <v>0.42503</v>
       </c>
       <c r="N35" s="15">
-        <v>575</v>
+        <v>604</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E36" s="15">
         <v>10080051173</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>103</v>
       </c>
       <c r="J36" s="15">
         <v>100</v>
       </c>
       <c r="K36" s="15">
         <v>0.44651</v>
       </c>
       <c r="L36" s="15">
         <v>0.44651</v>
       </c>
       <c r="M36" s="15">
         <v>0.44651</v>
       </c>
-      <c r="N36" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N36" s="15"/>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="15">
         <v>10080003675</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>106</v>
       </c>
       <c r="J37" s="15">
         <v>100</v>
       </c>
       <c r="K37" s="15">
         <v>0.54597</v>
       </c>
       <c r="L37" s="15">
         <v>0.39501</v>
       </c>
       <c r="M37" s="15">
         <v>0.34469</v>
       </c>
       <c r="N37" s="15">
-        <v>63277</v>
+        <v>56580</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E38" s="15">
         <v>10080007290</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>109</v>
       </c>
       <c r="J38" s="15">
         <v>100</v>
       </c>
       <c r="K38" s="15">
         <v>0.60734</v>
       </c>
       <c r="L38" s="15">
         <v>0.43941</v>
       </c>
       <c r="M38" s="15">
         <v>0.38344</v>
       </c>
-      <c r="N38" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N38" s="15"/>
       <c r="O38" s="15">
-        <v>2340</v>
+        <v>7930</v>
       </c>
       <c r="P38" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E39" s="15">
         <v>10080009000</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I39" s="15" t="s">
         <v>112</v>
       </c>
       <c r="J39" s="15">
         <v>100</v>
       </c>
       <c r="K39" s="15">
         <v>0.52312</v>
       </c>
       <c r="L39" s="15">
         <v>0.37848</v>
       </c>
       <c r="M39" s="15">
         <v>0.33027</v>
       </c>
       <c r="N39" s="15">
-        <v>25347</v>
+        <v>24334</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E40" s="15">
         <v>10080003679</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I40" s="15" t="s">
         <v>115</v>
       </c>
       <c r="J40" s="15">
         <v>25</v>
       </c>
       <c r="K40" s="15">
         <v>0.6247</v>
       </c>
       <c r="L40" s="15">
         <v>0.45197</v>
       </c>
       <c r="M40" s="15">
         <v>0.3944</v>
       </c>
       <c r="N40" s="15">
-        <v>1762</v>
+        <v>1594</v>
       </c>
       <c r="O40" s="15">
-        <v>3200</v>
+        <v>3250</v>
       </c>
       <c r="P40" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>116</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E41" s="15">
         <v>10080005506</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I41" s="15" t="s">
         <v>118</v>
       </c>
       <c r="J41" s="15">
         <v>25</v>
       </c>
       <c r="K41" s="15">
         <v>0.68605</v>
       </c>
       <c r="L41" s="15">
         <v>0.49636</v>
       </c>
       <c r="M41" s="15">
         <v>0.43313</v>
       </c>
       <c r="N41" s="15">
         <v>15</v>
       </c>
       <c r="O41" s="15">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="P41" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E42" s="15">
         <v>10080005509</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I42" s="15" t="s">
         <v>121</v>
       </c>
       <c r="J42" s="15">
         <v>25</v>
       </c>
       <c r="K42" s="15">
         <v>0.62227</v>
       </c>
       <c r="L42" s="15">
         <v>0.45021</v>
       </c>
       <c r="M42" s="15">
         <v>0.39286</v>
       </c>
       <c r="N42" s="15">
-        <v>17885</v>
+        <v>14807</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E43" s="15">
         <v>10080005486</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I43" s="15" t="s">
@@ -2834,91 +2830,89 @@
       <c r="D48" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E48" s="15">
         <v>10080057344</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>40</v>
       </c>
       <c r="K48" s="15">
         <v>0.79273</v>
       </c>
       <c r="L48" s="15">
         <v>0.79273</v>
       </c>
       <c r="M48" s="15">
         <v>0.79273</v>
       </c>
       <c r="N48" s="15">
-        <v>1320</v>
+        <v>1740</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E49" s="15">
         <v>10080057345</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>200</v>
       </c>
       <c r="K49" s="15">
         <v>0.63075</v>
       </c>
       <c r="L49" s="15">
         <v>0.45635</v>
       </c>
       <c r="M49" s="15">
         <v>0.39822</v>
       </c>
-      <c r="N49" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N49" s="15"/>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14"/>
       <c r="C50" s="15"/>
       <c r="D50" s="15"/>
       <c r="E50" s="15"/>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15"/>
       <c r="K50" s="15"/>
       <c r="L50" s="15"/>
       <c r="M50" s="15"/>
       <c r="N50" s="15"/>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>