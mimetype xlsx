--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -112,51 +112,51 @@
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>HKE</t>
   </si>
   <si>
     <t>HK115FD-DC09V-SG</t>
   </si>
   <si>
     <t>DC9V 8A 250VAC / 30VDC (1 Form C) (Silver Alloy) 0.4W / HK115FD-DC09V-SG</t>
   </si>
   <si>
     <t>HK115FD-DC12V-SG</t>
   </si>
   <si>
     <t>DC12V 8A 250VAC / 30VDC (2 Form C) (Silver Alloy) 0.4W / HK115FD-DC12V-SG</t>
   </si>
   <si>
     <t xml:space="preserve">RT424012 TE Connectivity, NT75-2-C-Z-12-DC12V-0.41-5.0 FORWARD, HF115F/012-2Z4BF HONGFA, 881-2CC-C 12VDC SONG CHUAN, NT75-2-C-Z-8-DC12V-0.41-5.0 FORWARD, G2RL-2-12VDC OMRON, JQX-14FC2-2C-Z-5-DC12V-5 FORWARD, TRA3-L-12VDC-S-2Z TIANBO, HF140FF/012-2ZT HONGFA, HK14FD-DC12V-SHG HKE, </t>
   </si>
   <si>
-    <t>10.08.2026</t>
+    <t>07.08.2026</t>
   </si>
   <si>
     <t>HK115FD-DC24V-SG</t>
   </si>
   <si>
     <t>DC24V 8A 250VAC / 30VDC (1 Form C) (Silver Alloy) 0.4W / HK115FD-DC24V-SG</t>
   </si>
   <si>
     <t xml:space="preserve">HF140FF/024-2ZST HONGFA, HF140FF/024-2ZT HONGFA, G2RL-2-24VDC OMRON, HK115FD-DC24V-SG KYR, NT75-2-C-Z-8-DC24V-0.41-5.0 FORWARD, JW2SN-DC24V PANASONIC, HF140FF/024-2ZS HONGFA, HK14FD-DC24V-SHG HKE, </t>
   </si>
   <si>
     <t>HK115FD-DC5V-SG</t>
   </si>
   <si>
     <t>DC5V 8A 250VAC / 30VDC (2 Form C) (Silver Alloy) 0.4W / HK115FD-DC5V-SG</t>
   </si>
   <si>
     <t>UT-00103778</t>
   </si>
   <si>
     <t xml:space="preserve">NT75-2-C-Z-8-DC5V-0.41-5.0 FORWARD, NT75-2-C-S-8-DC5V-0.41-5.0 FORWARD, </t>
   </si>
   <si>
     <t>HK13F-DC12V-2CP</t>
   </si>
@@ -173,50 +173,53 @@
     <t>Реле HK13F-DC24V-2CP</t>
   </si>
   <si>
     <t xml:space="preserve">JQX-13F-2C-A-24VDC-1 FORWARD, LY2, 24VDC OMRON, HF13F/024-2Z1 HONGFA, </t>
   </si>
   <si>
     <t>HK14F-DC12V-SHG</t>
   </si>
   <si>
     <t>Реле HK14F-DC12V-SHG</t>
   </si>
   <si>
     <t>HK14FD-DC12V-H2CG</t>
   </si>
   <si>
     <t>Реле HK14FD-DC12V-H2CG</t>
   </si>
   <si>
     <t>HK14FD-DC12V-SHG</t>
   </si>
   <si>
     <t>DC12V 5A 250VAC / HK14FD-DC12V-SHG</t>
   </si>
   <si>
     <t xml:space="preserve">HK115FD-DC12V-SG HKE, RT424012 TE Connectivity, HF115F/012-2Z4BF HONGFA, 881-2CC-C 12VDC SONG CHUAN, NT75-2-C-Z-8-DC12V-0.41-5.0 FORWARD, G2RL-2-12VDC OMRON, JQX-14FC2-2C-Z-5-DC12V-5 FORWARD, TRA3-L-12VDC-S-2Z TIANBO, HF140FF/012-2ZT HONGFA, </t>
+  </si>
+  <si>
+    <t>02.11.2026</t>
   </si>
   <si>
     <t>HK14FD-DC24V-H2CG</t>
   </si>
   <si>
     <t>Реле HK14FD-DC24V-H2CG</t>
   </si>
   <si>
     <t>HK14FD-DC24V-SHG</t>
   </si>
   <si>
     <t>DC24V 5A 250VAC / HK14FD-DC24V-SHG</t>
   </si>
   <si>
     <t xml:space="preserve">HK115FD-DC24V-SG HKE, HF140FF/024-2ZST HONGFA, HF140FF/024-2ZT HONGFA, G2RL-2-24VDC OMRON, HK115FD-DC24V-SG KYR, NT75-2-C-Z-8-DC24V-0.41-5.0 FORWARD, JW2SN-DC24V PANASONIC, HF140FF/024-2ZS HONGFA, </t>
   </si>
   <si>
     <t>HK14FD-DC48V-SHG</t>
   </si>
   <si>
     <t>Реле HK14FD-DC48V-SHG</t>
   </si>
   <si>
     <t>HK14FD-DC5V-H2CG</t>
   </si>
@@ -1329,51 +1332,51 @@
       <c r="E10" s="15">
         <v>10080052515</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="15">
         <v>25</v>
       </c>
       <c r="K10" s="15">
         <v>1.55</v>
       </c>
       <c r="L10" s="15">
         <v>1.34</v>
       </c>
       <c r="M10" s="15">
         <v>1.29</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15">
-        <v>790</v>
+        <v>630</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080052516</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>26</v>
       </c>
@@ -1410,51 +1413,51 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="15">
         <v>25</v>
       </c>
       <c r="K12" s="15">
         <v>1.81</v>
       </c>
       <c r="L12" s="15">
         <v>1.31</v>
       </c>
       <c r="M12" s="15">
         <v>1.15</v>
       </c>
       <c r="N12" s="15">
-        <v>583</v>
+        <v>752</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15">
         <v>10080005492</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I13" s="15" t="s">
@@ -1529,51 +1532,51 @@
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15">
         <v>10080029144</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>25</v>
       </c>
       <c r="K15" s="15">
         <v>1.45</v>
       </c>
       <c r="L15" s="15">
         <v>1.05</v>
       </c>
       <c r="M15" s="15">
         <v>0.91331</v>
       </c>
       <c r="N15" s="15">
-        <v>720</v>
+        <v>664</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080003676</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15"/>
@@ -1605,1314 +1608,1328 @@
       </c>
       <c r="E17" s="15">
         <v>10080005495</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
         <v>0.84851</v>
       </c>
       <c r="L17" s="15">
         <v>0.84851</v>
       </c>
       <c r="M17" s="15">
         <v>0.84851</v>
       </c>
       <c r="N17" s="15"/>
-      <c r="O17" s="15"/>
-      <c r="P17" s="15"/>
+      <c r="O17" s="15">
+        <v>340</v>
+      </c>
+      <c r="P17" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E18" s="15">
         <v>10080003677</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.79811</v>
       </c>
       <c r="L18" s="15">
         <v>0.74885</v>
       </c>
       <c r="M18" s="15">
         <v>0.72298</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E19" s="15">
         <v>10080005496</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J19" s="15">
         <v>25</v>
       </c>
       <c r="K19" s="15">
         <v>1.01</v>
       </c>
       <c r="L19" s="15">
         <v>1.01</v>
       </c>
       <c r="M19" s="15">
         <v>1.01</v>
       </c>
       <c r="N19" s="15">
-        <v>2008</v>
+        <v>1678</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="15">
         <v>10080009787</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>25</v>
       </c>
       <c r="K20" s="15">
         <v>1.24</v>
       </c>
       <c r="L20" s="15">
         <v>1.24</v>
       </c>
       <c r="M20" s="15">
         <v>1.24</v>
       </c>
       <c r="N20" s="15">
-        <v>449</v>
+        <v>372</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E21" s="15">
         <v>10080003678</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15">
         <v>0.78826</v>
       </c>
       <c r="L21" s="15">
         <v>0.73899</v>
       </c>
       <c r="M21" s="15">
         <v>0.71436</v>
       </c>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D22" s="15"/>
       <c r="E22" s="15">
         <v>10080029070</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
         <v>0.62</v>
       </c>
       <c r="L22" s="15">
         <v>0.62</v>
       </c>
       <c r="M22" s="15">
         <v>0.62</v>
       </c>
       <c r="N22" s="15">
         <v>9123</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E23" s="15">
         <v>10080005517</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J23" s="15">
         <v>25</v>
       </c>
       <c r="K23" s="15">
-        <v>0.6</v>
+        <v>0.62115</v>
       </c>
       <c r="L23" s="15">
-        <v>0.6</v>
+        <v>0.62115</v>
       </c>
       <c r="M23" s="15">
-        <v>0.6</v>
+        <v>0.62115</v>
       </c>
       <c r="N23" s="15">
-        <v>3086</v>
+        <v>2859</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E24" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>50</v>
       </c>
       <c r="K24" s="15">
         <v>1.54</v>
       </c>
       <c r="L24" s="15">
         <v>1.12</v>
       </c>
       <c r="M24" s="15">
         <v>0.9730799999999999</v>
       </c>
       <c r="N24" s="15">
-        <v>1224</v>
+        <v>1422</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E25" s="15">
         <v>10080060003</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J25" s="15">
         <v>50</v>
       </c>
       <c r="K25" s="15">
         <v>1.48</v>
       </c>
       <c r="L25" s="15">
         <v>1.07</v>
       </c>
       <c r="M25" s="15">
         <v>0.93435</v>
       </c>
       <c r="N25" s="15">
-        <v>1873</v>
+        <v>2375</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E26" s="15">
         <v>10080005498</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J26" s="15">
         <v>25</v>
       </c>
       <c r="K26" s="15">
         <v>1.05</v>
       </c>
       <c r="L26" s="15">
         <v>0.76252</v>
       </c>
       <c r="M26" s="15">
         <v>0.66538</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>710</v>
+        <v>610</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E27" s="15">
         <v>10080003671</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J27" s="15">
         <v>25</v>
       </c>
       <c r="K27" s="15">
         <v>0.55254</v>
       </c>
       <c r="L27" s="15">
         <v>0.55254</v>
       </c>
       <c r="M27" s="15">
         <v>0.55254</v>
       </c>
       <c r="N27" s="15"/>
       <c r="O27" s="15">
-        <v>205</v>
+        <v>240</v>
       </c>
       <c r="P27" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E28" s="15">
         <v>10080005500</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J28" s="15">
         <v>25</v>
       </c>
       <c r="K28" s="15">
         <v>0.51398</v>
       </c>
       <c r="L28" s="15">
         <v>0.51398</v>
       </c>
       <c r="M28" s="15">
         <v>0.51398</v>
       </c>
       <c r="N28" s="15">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="P28" s="15"/>
+        <v>145</v>
+      </c>
+      <c r="O28" s="15">
+        <v>425</v>
+      </c>
+      <c r="P28" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="15">
         <v>10080003672</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J29" s="15"/>
       <c r="K29" s="15">
         <v>0.66878</v>
       </c>
       <c r="L29" s="15">
         <v>0.64785</v>
       </c>
       <c r="M29" s="15">
         <v>0.62814</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E30" s="15">
         <v>10080003674</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I30" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J30" s="15">
         <v>25</v>
       </c>
       <c r="K30" s="15">
         <v>0.54682</v>
       </c>
       <c r="L30" s="15">
         <v>0.54682</v>
       </c>
       <c r="M30" s="15">
         <v>0.54682</v>
       </c>
       <c r="N30" s="15">
-        <v>1751</v>
+        <v>1568</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E31" s="15">
         <v>10080003673</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I31" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J31" s="15">
         <v>25</v>
       </c>
       <c r="K31" s="15">
         <v>0.77742</v>
       </c>
       <c r="L31" s="15">
         <v>0.7256</v>
       </c>
       <c r="M31" s="15">
         <v>0.67377</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E32" s="15">
         <v>10080061346</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>25</v>
       </c>
       <c r="K32" s="15">
         <v>0.77911</v>
       </c>
       <c r="L32" s="15">
         <v>0.72717</v>
       </c>
       <c r="M32" s="15">
         <v>0.67523</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E33" s="15">
         <v>10080007287</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I33" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J33" s="15">
         <v>100</v>
       </c>
       <c r="K33" s="15">
         <v>0.40194</v>
       </c>
       <c r="L33" s="15">
         <v>0.40194</v>
       </c>
       <c r="M33" s="15">
         <v>0.40194</v>
       </c>
       <c r="N33" s="15">
-        <v>786</v>
+        <v>1114</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E34" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>100</v>
       </c>
       <c r="K34" s="15">
         <v>0.43476</v>
       </c>
       <c r="L34" s="15">
         <v>0.43476</v>
       </c>
       <c r="M34" s="15">
         <v>0.43476</v>
       </c>
       <c r="N34" s="15">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="15">
         <v>10080007288</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J35" s="15">
         <v>100</v>
       </c>
       <c r="K35" s="15">
         <v>0.42503</v>
       </c>
       <c r="L35" s="15">
         <v>0.42503</v>
       </c>
       <c r="M35" s="15">
         <v>0.42503</v>
       </c>
       <c r="N35" s="15">
-        <v>604</v>
+        <v>503</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E36" s="15">
         <v>10080051173</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="J36" s="15">
         <v>100</v>
       </c>
       <c r="K36" s="15">
         <v>0.44651</v>
       </c>
       <c r="L36" s="15">
         <v>0.44651</v>
       </c>
       <c r="M36" s="15">
         <v>0.44651</v>
       </c>
       <c r="N36" s="15"/>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E37" s="15">
         <v>10080003675</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I37" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="J37" s="15">
         <v>100</v>
       </c>
       <c r="K37" s="15">
         <v>0.54597</v>
       </c>
       <c r="L37" s="15">
         <v>0.39501</v>
       </c>
       <c r="M37" s="15">
         <v>0.34469</v>
       </c>
       <c r="N37" s="15">
-        <v>56580</v>
-[...2 lines deleted...]
-      <c r="P37" s="15"/>
+        <v>44087</v>
+      </c>
+      <c r="O37" s="15">
+        <v>21300</v>
+      </c>
+      <c r="P37" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E38" s="15">
         <v>10080007290</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I38" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J38" s="15">
         <v>100</v>
       </c>
       <c r="K38" s="15">
         <v>0.60734</v>
       </c>
       <c r="L38" s="15">
         <v>0.43941</v>
       </c>
       <c r="M38" s="15">
         <v>0.38344</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15">
-        <v>7930</v>
+        <v>7400</v>
       </c>
       <c r="P38" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E39" s="15">
         <v>10080009000</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I39" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J39" s="15">
         <v>100</v>
       </c>
       <c r="K39" s="15">
         <v>0.52312</v>
       </c>
       <c r="L39" s="15">
         <v>0.37848</v>
       </c>
       <c r="M39" s="15">
         <v>0.33027</v>
       </c>
       <c r="N39" s="15">
-        <v>24334</v>
+        <v>22056</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E40" s="15">
         <v>10080003679</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J40" s="15">
         <v>25</v>
       </c>
       <c r="K40" s="15">
         <v>0.6247</v>
       </c>
       <c r="L40" s="15">
         <v>0.45197</v>
       </c>
       <c r="M40" s="15">
         <v>0.3944</v>
       </c>
       <c r="N40" s="15">
-        <v>1594</v>
+        <v>2060</v>
       </c>
       <c r="O40" s="15">
-        <v>3250</v>
+        <v>4200</v>
       </c>
       <c r="P40" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E41" s="15">
         <v>10080005506</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I41" s="15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J41" s="15">
         <v>25</v>
       </c>
       <c r="K41" s="15">
         <v>0.68605</v>
       </c>
       <c r="L41" s="15">
         <v>0.49636</v>
       </c>
       <c r="M41" s="15">
         <v>0.43313</v>
       </c>
       <c r="N41" s="15">
         <v>15</v>
       </c>
       <c r="O41" s="15">
-        <v>320</v>
+        <v>370</v>
       </c>
       <c r="P41" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E42" s="15">
         <v>10080005509</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I42" s="15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="J42" s="15">
         <v>25</v>
       </c>
       <c r="K42" s="15">
         <v>0.62227</v>
       </c>
       <c r="L42" s="15">
         <v>0.45021</v>
       </c>
       <c r="M42" s="15">
         <v>0.39286</v>
       </c>
       <c r="N42" s="15">
-        <v>14807</v>
+        <v>20633</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E43" s="15">
         <v>10080005486</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I43" s="15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="J43" s="15"/>
       <c r="K43" s="15">
         <v>0.56656</v>
       </c>
       <c r="L43" s="15">
         <v>0.55424</v>
       </c>
       <c r="M43" s="15">
         <v>0.54193</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E44" s="15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I44" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="J44" s="15"/>
       <c r="K44" s="15">
         <v>0.60351</v>
       </c>
       <c r="L44" s="15">
         <v>0.57888</v>
       </c>
       <c r="M44" s="15">
         <v>0.56656</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I45" s="15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.61583</v>
       </c>
       <c r="L45" s="15">
         <v>0.60351</v>
       </c>
       <c r="M45" s="15">
         <v>0.57888</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I46" s="15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="J46" s="15"/>
       <c r="K46" s="15">
         <v>0.64046</v>
       </c>
       <c r="L46" s="15">
         <v>0.61583</v>
       </c>
       <c r="M46" s="15">
         <v>0.60351</v>
       </c>
       <c r="N46" s="15"/>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15">
         <v>0.64046</v>
       </c>
       <c r="L47" s="15">
         <v>0.61583</v>
       </c>
       <c r="M47" s="15">
         <v>0.60351</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D48" s="15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E48" s="15">
         <v>10080057344</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>40</v>
       </c>
       <c r="K48" s="15">
         <v>0.79273</v>
       </c>
       <c r="L48" s="15">
         <v>0.79273</v>
       </c>
       <c r="M48" s="15">
         <v>0.79273</v>
       </c>
       <c r="N48" s="15">
-        <v>1740</v>
+        <v>1380</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D49" s="15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E49" s="15">
         <v>10080057345</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>200</v>
       </c>
       <c r="K49" s="15">
         <v>0.63075</v>
       </c>
       <c r="L49" s="15">
         <v>0.45635</v>
       </c>
       <c r="M49" s="15">
         <v>0.39822</v>
       </c>
-      <c r="N49" s="15"/>
+      <c r="N49" s="15">
+        <v>2102</v>
+      </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14"/>
       <c r="C50" s="15"/>
       <c r="D50" s="15"/>
       <c r="E50" s="15"/>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15"/>
       <c r="K50" s="15"/>
       <c r="L50" s="15"/>
       <c r="M50" s="15"/>
       <c r="N50" s="15"/>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
@@ -2954,317 +2971,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>