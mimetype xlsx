--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -112,53 +112,50 @@
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>HKE</t>
   </si>
   <si>
     <t>HK115FD-DC09V-SG</t>
   </si>
   <si>
     <t>DC9V 8A 250VAC / 30VDC (1 Form C) (Silver Alloy) 0.4W / HK115FD-DC09V-SG</t>
   </si>
   <si>
     <t>HK115FD-DC12V-SG</t>
   </si>
   <si>
     <t>DC12V 8A 250VAC / 30VDC (2 Form C) (Silver Alloy) 0.4W / HK115FD-DC12V-SG</t>
   </si>
   <si>
     <t xml:space="preserve">RT424012 TE Connectivity, NT75-2-C-Z-12-DC12V-0.41-5.0 FORWARD, HF115F/012-2Z4BF HONGFA, 881-2CC-C 12VDC SONG CHUAN, NT75-2-C-Z-8-DC12V-0.41-5.0 FORWARD, G2RL-2-12VDC OMRON, JQX-14FC2-2C-Z-5-DC12V-5 FORWARD, TRA3-L-12VDC-S-2Z TIANBO, HF140FF/012-2ZT HONGFA, HK14FD-DC12V-SHG HKE, </t>
   </si>
   <si>
-    <t>07.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>HK115FD-DC24V-SG</t>
   </si>
   <si>
     <t>DC24V 8A 250VAC / 30VDC (1 Form C) (Silver Alloy) 0.4W / HK115FD-DC24V-SG</t>
   </si>
   <si>
     <t xml:space="preserve">HF140FF/024-2ZST HONGFA, HF140FF/024-2ZT HONGFA, G2RL-2-24VDC OMRON, HK115FD-DC24V-SG KYR, NT75-2-C-Z-8-DC24V-0.41-5.0 FORWARD, JW2SN-DC24V PANASONIC, HF140FF/024-2ZS HONGFA, HK14FD-DC24V-SHG HKE, </t>
   </si>
   <si>
     <t>HK115FD-DC5V-SG</t>
   </si>
   <si>
     <t>DC5V 8A 250VAC / 30VDC (2 Form C) (Silver Alloy) 0.4W / HK115FD-DC5V-SG</t>
   </si>
   <si>
     <t>UT-00103778</t>
   </si>
   <si>
     <t xml:space="preserve">NT75-2-C-Z-8-DC5V-0.41-5.0 FORWARD, NT75-2-C-S-8-DC5V-0.41-5.0 FORWARD, </t>
   </si>
   <si>
     <t>HK13F-DC12V-2CP</t>
   </si>
   <si>
     <t>Реле HK13F-DC12V-2CP</t>
@@ -175,51 +172,51 @@
   <si>
     <t xml:space="preserve">JQX-13F-2C-A-24VDC-1 FORWARD, LY2, 24VDC OMRON, HF13F/024-2Z1 HONGFA, </t>
   </si>
   <si>
     <t>HK14F-DC12V-SHG</t>
   </si>
   <si>
     <t>Реле HK14F-DC12V-SHG</t>
   </si>
   <si>
     <t>HK14FD-DC12V-H2CG</t>
   </si>
   <si>
     <t>Реле HK14FD-DC12V-H2CG</t>
   </si>
   <si>
     <t>HK14FD-DC12V-SHG</t>
   </si>
   <si>
     <t>DC12V 5A 250VAC / HK14FD-DC12V-SHG</t>
   </si>
   <si>
     <t xml:space="preserve">HK115FD-DC12V-SG HKE, RT424012 TE Connectivity, HF115F/012-2Z4BF HONGFA, 881-2CC-C 12VDC SONG CHUAN, NT75-2-C-Z-8-DC12V-0.41-5.0 FORWARD, G2RL-2-12VDC OMRON, JQX-14FC2-2C-Z-5-DC12V-5 FORWARD, TRA3-L-12VDC-S-2Z TIANBO, HF140FF/012-2ZT HONGFA, </t>
   </si>
   <si>
-    <t>02.11.2026</t>
+    <t>05.11.2026</t>
   </si>
   <si>
     <t>HK14FD-DC24V-H2CG</t>
   </si>
   <si>
     <t>Реле HK14FD-DC24V-H2CG</t>
   </si>
   <si>
     <t>HK14FD-DC24V-SHG</t>
   </si>
   <si>
     <t>DC24V 5A 250VAC / HK14FD-DC24V-SHG</t>
   </si>
   <si>
     <t xml:space="preserve">HK115FD-DC24V-SG HKE, HF140FF/024-2ZST HONGFA, HF140FF/024-2ZT HONGFA, G2RL-2-24VDC OMRON, HK115FD-DC24V-SG KYR, NT75-2-C-Z-8-DC24V-0.41-5.0 FORWARD, JW2SN-DC24V PANASONIC, HF140FF/024-2ZS HONGFA, </t>
   </si>
   <si>
     <t>HK14FD-DC48V-SHG</t>
   </si>
   <si>
     <t>Реле HK14FD-DC48V-SHG</t>
   </si>
   <si>
     <t>HK14FD-DC5V-H2CG</t>
   </si>
@@ -337,51 +334,51 @@
   <si>
     <t>HK32F-DC24V-SHAG</t>
   </si>
   <si>
     <t>DC24V 5A 250VAC / HK32F-DC24V-SHAG</t>
   </si>
   <si>
     <t xml:space="preserve">HF32F/024-HS3 HONGFA, </t>
   </si>
   <si>
     <t>HK32F-DC5V-SHG</t>
   </si>
   <si>
     <t>DC5V 5A 250VAC / HK32F-DC5V-SHG</t>
   </si>
   <si>
     <t xml:space="preserve">HF32F/005-Z3 HONGFA, HF32F/005-ZS3 HONGFA, HF32F/005-Z HONGFA, </t>
   </si>
   <si>
     <t>HK3FF-DC12V-SHG</t>
   </si>
   <si>
     <t>DC12V 10A 250VAC / 30VDC (1 Form C) (Silver Alloy) 0.36W / HK3FF-DC12V-SHG</t>
   </si>
   <si>
-    <t xml:space="preserve">HF3FF/012-1ZST HONGFA, HF3FA/012-ZTF HONGFA, BS-115C-12A-12VDC BESTAR, NT73-2-CS-10-DC12V-0.36 FORWARD, HF3FF/012-1ZSTF HONGFA, SRD-S-112D-10A SANYOU RELAY, NT73-2-C-10-DC12V-0.36 FORWARD, NT73-2-CS-15-DC12V-0.36 FORWARD, SRD-12VDC-S-L-C SONGLE, </t>
+    <t xml:space="preserve">HF3FF/012-1ZST HONGFA, HJR-3FF-12VDC-S-Z TIANBO, HF3FA/012-ZTF HONGFA, BS-115C-12A-12VDC BESTAR, NT73-2-CS-10-DC12V-0.36 FORWARD, HF3FF/012-1ZSTF HONGFA, SRD-S-112D-10A SANYOU RELAY, NT73-2-C-10-DC12V-0.36 FORWARD, NT73-2-CS-15-DC12V-0.36 FORWARD, SRD-12VDC-S-L-C SONGLE, </t>
   </si>
   <si>
     <t>HK3FF-DC24V-SHG</t>
   </si>
   <si>
     <t>DC24V 10A 250VAC / 30VDC (1 Form C) (Silver Alloy) 0.36W / HK3FF-DC24V-SHG</t>
   </si>
   <si>
     <t xml:space="preserve">BS-115C-12A-24VDC BESTAR, 36.11.9.024.4011 FINDER, NT73-2-CS-10-DC24V-0.36(10A/250VAC) FORWARD, 833H-1C-C-24VDC SONG CHUAN, 36.11.9.024.4001 FINDER, G5LA-1-E-24VDC OMRON, G5LA-14-E-24VDC OMRON, HF3FF/024-1Z HONGFA, HF3FF/024-1ZS HONGFA, HK3FF-DC24V-SDG HKE, SRD-24VDC-F-L-C SONGLE, SRD-24VDC-S-L-C SONGLE, </t>
   </si>
   <si>
     <t>HK3FF-DC5V-SHG</t>
   </si>
   <si>
     <t>DC5V 10A 250VAC / 30VDC (1 Form C) (Silver Alloy) 0.36W / HK3FF-DC5V-SHG</t>
   </si>
   <si>
     <t xml:space="preserve">NT73-2-C-15-DC5V-0.36 FORWARD, NT73-2-C-6-DC5V-0.36 FORWARD, </t>
   </si>
   <si>
     <t>HK4100F-DC12V-SHG</t>
   </si>
   <si>
     <t>DC12V 3A 250VAC / 30VDC (1 Form C) (Silver Alloy) 0.2W / HK4100F-DC12V-SHG</t>
   </si>
@@ -1330,1605 +1327,1589 @@
         <v>30</v>
       </c>
       <c r="E10" s="15">
         <v>10080052515</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="15">
         <v>25</v>
       </c>
       <c r="K10" s="15">
         <v>1.55</v>
       </c>
       <c r="L10" s="15">
         <v>1.34</v>
       </c>
       <c r="M10" s="15">
         <v>1.29</v>
       </c>
-      <c r="N10" s="15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N10" s="15">
+        <v>833</v>
+      </c>
+      <c r="O10" s="15"/>
+      <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="15" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080052516</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="15" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="J11" s="15">
         <v>25</v>
       </c>
       <c r="K11" s="15">
         <v>1.15</v>
       </c>
       <c r="L11" s="15">
         <v>1.15</v>
       </c>
       <c r="M11" s="15">
         <v>1.15</v>
       </c>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="D12" s="15" t="s">
+      <c r="E12" s="15" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I12" s="15" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J12" s="15">
         <v>25</v>
       </c>
       <c r="K12" s="15">
         <v>1.81</v>
       </c>
       <c r="L12" s="15">
         <v>1.31</v>
       </c>
       <c r="M12" s="15">
         <v>1.15</v>
       </c>
       <c r="N12" s="15">
-        <v>752</v>
+        <v>789</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="15" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E13" s="15">
         <v>10080005492</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I13" s="15" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="J13" s="15">
         <v>50</v>
       </c>
       <c r="K13" s="15">
         <v>1.5</v>
       </c>
       <c r="L13" s="15">
         <v>1.5</v>
       </c>
       <c r="M13" s="15">
         <v>1.5</v>
       </c>
       <c r="N13" s="15">
         <v>84</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="15" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E14" s="15">
         <v>10080005493</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I14" s="15" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="J14" s="15">
         <v>50</v>
       </c>
       <c r="K14" s="15">
         <v>2.57</v>
       </c>
       <c r="L14" s="15">
         <v>2.4</v>
       </c>
       <c r="M14" s="15">
         <v>2.23</v>
       </c>
       <c r="N14" s="15"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D15" s="15" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E15" s="15">
         <v>10080029144</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>25</v>
       </c>
       <c r="K15" s="15">
         <v>1.45</v>
       </c>
       <c r="L15" s="15">
         <v>1.05</v>
       </c>
       <c r="M15" s="15">
         <v>0.91331</v>
       </c>
       <c r="N15" s="15">
-        <v>664</v>
+        <v>568</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" s="15" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080003676</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15">
         <v>0.79072</v>
       </c>
       <c r="L16" s="15">
         <v>0.7414500000000001</v>
       </c>
       <c r="M16" s="15">
         <v>0.7155899999999999</v>
       </c>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" s="15" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E17" s="15">
         <v>10080005495</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="15" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
         <v>0.84851</v>
       </c>
       <c r="L17" s="15">
         <v>0.84851</v>
       </c>
       <c r="M17" s="15">
         <v>0.84851</v>
       </c>
       <c r="N17" s="15"/>
       <c r="O17" s="15">
-        <v>340</v>
+        <v>360</v>
       </c>
       <c r="P17" s="15" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" s="15" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E18" s="15">
         <v>10080003677</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.79811</v>
       </c>
       <c r="L18" s="15">
         <v>0.74885</v>
       </c>
       <c r="M18" s="15">
         <v>0.72298</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" s="15" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E19" s="15">
         <v>10080005496</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="J19" s="15">
         <v>25</v>
       </c>
       <c r="K19" s="15">
         <v>1.01</v>
       </c>
       <c r="L19" s="15">
         <v>1.01</v>
       </c>
       <c r="M19" s="15">
         <v>1.01</v>
       </c>
       <c r="N19" s="15">
-        <v>1678</v>
+        <v>1815</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" s="15" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E20" s="15">
         <v>10080009787</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>25</v>
       </c>
       <c r="K20" s="15">
         <v>1.24</v>
       </c>
       <c r="L20" s="15">
         <v>1.24</v>
       </c>
       <c r="M20" s="15">
         <v>1.24</v>
       </c>
       <c r="N20" s="15">
-        <v>372</v>
+        <v>487</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="D21" s="15" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E21" s="15">
         <v>10080003678</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15">
         <v>0.78826</v>
       </c>
       <c r="L21" s="15">
         <v>0.73899</v>
       </c>
       <c r="M21" s="15">
         <v>0.71436</v>
       </c>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D22" s="15"/>
       <c r="E22" s="15">
         <v>10080029070</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
         <v>0.62</v>
       </c>
       <c r="L22" s="15">
         <v>0.62</v>
       </c>
       <c r="M22" s="15">
         <v>0.62</v>
       </c>
       <c r="N22" s="15">
-        <v>9123</v>
+        <v>9002</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" s="15" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E23" s="15">
         <v>10080005517</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="J23" s="15">
         <v>25</v>
       </c>
       <c r="K23" s="15">
         <v>0.62115</v>
       </c>
       <c r="L23" s="15">
         <v>0.62115</v>
       </c>
       <c r="M23" s="15">
         <v>0.62115</v>
       </c>
       <c r="N23" s="15">
-        <v>2859</v>
+        <v>3298</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="D24" s="15" t="s">
+      <c r="E24" s="15" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>50</v>
       </c>
       <c r="K24" s="15">
         <v>1.54</v>
       </c>
       <c r="L24" s="15">
         <v>1.12</v>
       </c>
       <c r="M24" s="15">
         <v>0.9730799999999999</v>
       </c>
       <c r="N24" s="15">
-        <v>1422</v>
+        <v>1440</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D25" s="15" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E25" s="15">
         <v>10080060003</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="J25" s="15">
         <v>50</v>
       </c>
       <c r="K25" s="15">
         <v>1.48</v>
       </c>
       <c r="L25" s="15">
         <v>1.07</v>
       </c>
       <c r="M25" s="15">
         <v>0.93435</v>
       </c>
       <c r="N25" s="15">
         <v>2375</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26" s="15" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E26" s="15">
         <v>10080005498</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="J26" s="15">
         <v>25</v>
       </c>
       <c r="K26" s="15">
         <v>1.05</v>
       </c>
       <c r="L26" s="15">
         <v>0.76252</v>
       </c>
       <c r="M26" s="15">
         <v>0.66538</v>
       </c>
-      <c r="N26" s="15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N26" s="15">
+        <v>790</v>
+      </c>
+      <c r="O26" s="15"/>
+      <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D27" s="15" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E27" s="15">
         <v>10080003671</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="J27" s="15">
         <v>25</v>
       </c>
       <c r="K27" s="15">
         <v>0.55254</v>
       </c>
       <c r="L27" s="15">
         <v>0.55254</v>
       </c>
       <c r="M27" s="15">
         <v>0.55254</v>
       </c>
-      <c r="N27" s="15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N27" s="15">
+        <v>200</v>
+      </c>
+      <c r="O27" s="15"/>
+      <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="D28" s="15" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E28" s="15">
         <v>10080005500</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="J28" s="15">
         <v>25</v>
       </c>
       <c r="K28" s="15">
         <v>0.51398</v>
       </c>
       <c r="L28" s="15">
         <v>0.51398</v>
       </c>
       <c r="M28" s="15">
         <v>0.51398</v>
       </c>
       <c r="N28" s="15">
-        <v>145</v>
+        <v>70</v>
       </c>
       <c r="O28" s="15">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="P28" s="15" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="D29" s="15" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E29" s="15">
         <v>10080003672</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="15" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="J29" s="15"/>
       <c r="K29" s="15">
         <v>0.66878</v>
       </c>
       <c r="L29" s="15">
         <v>0.64785</v>
       </c>
       <c r="M29" s="15">
         <v>0.62814</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="D30" s="15" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E30" s="15">
         <v>10080003674</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I30" s="15" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J30" s="15">
         <v>25</v>
       </c>
       <c r="K30" s="15">
         <v>0.54682</v>
       </c>
       <c r="L30" s="15">
         <v>0.54682</v>
       </c>
       <c r="M30" s="15">
         <v>0.54682</v>
       </c>
-      <c r="N30" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="D31" s="15" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E31" s="15">
         <v>10080003673</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I31" s="15" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="J31" s="15">
         <v>25</v>
       </c>
       <c r="K31" s="15">
         <v>0.77742</v>
       </c>
       <c r="L31" s="15">
         <v>0.7256</v>
       </c>
       <c r="M31" s="15">
         <v>0.67377</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="D32" s="15" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E32" s="15">
         <v>10080061346</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>25</v>
       </c>
       <c r="K32" s="15">
         <v>0.77911</v>
       </c>
       <c r="L32" s="15">
         <v>0.72717</v>
       </c>
       <c r="M32" s="15">
         <v>0.67523</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="D33" s="15" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E33" s="15">
         <v>10080007287</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I33" s="15" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="J33" s="15">
         <v>100</v>
       </c>
       <c r="K33" s="15">
         <v>0.40194</v>
       </c>
       <c r="L33" s="15">
         <v>0.40194</v>
       </c>
       <c r="M33" s="15">
         <v>0.40194</v>
       </c>
       <c r="N33" s="15">
-        <v>1114</v>
+        <v>970</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="D34" s="15" t="s">
         <v>96</v>
       </c>
-      <c r="D34" s="15" t="s">
+      <c r="E34" s="15" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>100</v>
       </c>
       <c r="K34" s="15">
         <v>0.43476</v>
       </c>
       <c r="L34" s="15">
         <v>0.43476</v>
       </c>
       <c r="M34" s="15">
         <v>0.43476</v>
       </c>
       <c r="N34" s="15">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="D35" s="15" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E35" s="15">
         <v>10080007288</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="J35" s="15">
         <v>100</v>
       </c>
       <c r="K35" s="15">
         <v>0.42503</v>
       </c>
       <c r="L35" s="15">
         <v>0.42503</v>
       </c>
       <c r="M35" s="15">
         <v>0.42503</v>
       </c>
       <c r="N35" s="15">
-        <v>503</v>
+        <v>474</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="D36" s="15" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E36" s="15">
         <v>10080051173</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="J36" s="15">
         <v>100</v>
       </c>
       <c r="K36" s="15">
         <v>0.44651</v>
       </c>
       <c r="L36" s="15">
         <v>0.44651</v>
       </c>
       <c r="M36" s="15">
         <v>0.44651</v>
       </c>
       <c r="N36" s="15"/>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="D37" s="15" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E37" s="15">
         <v>10080003675</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I37" s="15" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="J37" s="15">
         <v>100</v>
       </c>
       <c r="K37" s="15">
         <v>0.54597</v>
       </c>
       <c r="L37" s="15">
         <v>0.39501</v>
       </c>
       <c r="M37" s="15">
         <v>0.34469</v>
       </c>
       <c r="N37" s="15">
-        <v>44087</v>
+        <v>38740</v>
       </c>
       <c r="O37" s="15">
         <v>21300</v>
       </c>
       <c r="P37" s="15" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="D38" s="15" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E38" s="15">
         <v>10080007290</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I38" s="15" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="J38" s="15">
         <v>100</v>
       </c>
       <c r="K38" s="15">
         <v>0.60734</v>
       </c>
       <c r="L38" s="15">
         <v>0.43941</v>
       </c>
       <c r="M38" s="15">
         <v>0.38344</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15">
-        <v>7400</v>
+        <v>6500</v>
       </c>
       <c r="P38" s="15" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="D39" s="15" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E39" s="15">
         <v>10080009000</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I39" s="15" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="J39" s="15">
         <v>100</v>
       </c>
       <c r="K39" s="15">
         <v>0.52312</v>
       </c>
       <c r="L39" s="15">
         <v>0.37848</v>
       </c>
       <c r="M39" s="15">
         <v>0.33027</v>
       </c>
       <c r="N39" s="15">
-        <v>22056</v>
+        <v>16877</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="D40" s="15" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E40" s="15">
         <v>10080003679</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="J40" s="15">
         <v>25</v>
       </c>
       <c r="K40" s="15">
         <v>0.6247</v>
       </c>
       <c r="L40" s="15">
         <v>0.45197</v>
       </c>
       <c r="M40" s="15">
         <v>0.3944</v>
       </c>
       <c r="N40" s="15">
-        <v>2060</v>
-[...6 lines deleted...]
-      </c>
+        <v>4813</v>
+      </c>
+      <c r="O40" s="15"/>
+      <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="D41" s="15" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E41" s="15">
         <v>10080005506</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I41" s="15" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="J41" s="15">
         <v>25</v>
       </c>
       <c r="K41" s="15">
         <v>0.68605</v>
       </c>
       <c r="L41" s="15">
         <v>0.49636</v>
       </c>
       <c r="M41" s="15">
         <v>0.43313</v>
       </c>
       <c r="N41" s="15">
-        <v>15</v>
-[...6 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="O41" s="15"/>
+      <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="D42" s="15" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E42" s="15">
         <v>10080005509</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I42" s="15" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="J42" s="15">
         <v>25</v>
       </c>
       <c r="K42" s="15">
         <v>0.62227</v>
       </c>
       <c r="L42" s="15">
         <v>0.45021</v>
       </c>
       <c r="M42" s="15">
         <v>0.39286</v>
       </c>
       <c r="N42" s="15">
-        <v>20633</v>
+        <v>20726</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="D43" s="15" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E43" s="15">
         <v>10080005486</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I43" s="15" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="J43" s="15"/>
       <c r="K43" s="15">
         <v>0.56656</v>
       </c>
       <c r="L43" s="15">
         <v>0.55424</v>
       </c>
       <c r="M43" s="15">
         <v>0.54193</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="D44" s="15" t="s">
         <v>126</v>
       </c>
-      <c r="D44" s="15" t="s">
+      <c r="E44" s="15" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I44" s="15" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="J44" s="15"/>
       <c r="K44" s="15">
         <v>0.60351</v>
       </c>
       <c r="L44" s="15">
         <v>0.57888</v>
       </c>
       <c r="M44" s="15">
         <v>0.56656</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="D45" s="15" t="s">
         <v>130</v>
       </c>
-      <c r="D45" s="15" t="s">
+      <c r="E45" s="15" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I45" s="15" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.61583</v>
       </c>
       <c r="L45" s="15">
         <v>0.60351</v>
       </c>
       <c r="M45" s="15">
         <v>0.57888</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="D46" s="15" t="s">
         <v>134</v>
       </c>
-      <c r="D46" s="15" t="s">
+      <c r="E46" s="15" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I46" s="15" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="J46" s="15"/>
       <c r="K46" s="15">
         <v>0.64046</v>
       </c>
       <c r="L46" s="15">
         <v>0.61583</v>
       </c>
       <c r="M46" s="15">
         <v>0.60351</v>
       </c>
       <c r="N46" s="15"/>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="D47" s="15" t="s">
         <v>138</v>
       </c>
-      <c r="D47" s="15" t="s">
+      <c r="E47" s="15" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15">
         <v>0.64046</v>
       </c>
       <c r="L47" s="15">
         <v>0.61583</v>
       </c>
       <c r="M47" s="15">
         <v>0.60351</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D48" s="15" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E48" s="15">
         <v>10080057344</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>40</v>
       </c>
       <c r="K48" s="15">
         <v>0.79273</v>
       </c>
       <c r="L48" s="15">
         <v>0.79273</v>
       </c>
       <c r="M48" s="15">
         <v>0.79273</v>
       </c>
       <c r="N48" s="15">
-        <v>1380</v>
+        <v>1540</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D49" s="15" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E49" s="15">
         <v>10080057345</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>200</v>
       </c>
       <c r="K49" s="15">
         <v>0.63075</v>
       </c>
       <c r="L49" s="15">
         <v>0.45635</v>
       </c>
       <c r="M49" s="15">
         <v>0.39822</v>
       </c>
       <c r="N49" s="15">
-        <v>2102</v>
+        <v>1981</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14"/>
       <c r="C50" s="15"/>
       <c r="D50" s="15"/>
       <c r="E50" s="15"/>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15"/>
       <c r="K50" s="15"/>
       <c r="L50" s="15"/>
       <c r="M50" s="15"/>
       <c r="N50" s="15"/>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
     </row>
   </sheetData>
@@ -2971,317 +2952,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>