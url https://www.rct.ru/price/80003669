--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -172,51 +172,51 @@
   <si>
     <t xml:space="preserve">JQX-13F-2C-A-24VDC-1 FORWARD, LY2, 24VDC OMRON, HF13F/024-2Z1 HONGFA, </t>
   </si>
   <si>
     <t>HK14F-DC12V-SHG</t>
   </si>
   <si>
     <t>Реле HK14F-DC12V-SHG</t>
   </si>
   <si>
     <t>HK14FD-DC12V-H2CG</t>
   </si>
   <si>
     <t>Реле HK14FD-DC12V-H2CG</t>
   </si>
   <si>
     <t>HK14FD-DC12V-SHG</t>
   </si>
   <si>
     <t>DC12V 5A 250VAC / HK14FD-DC12V-SHG</t>
   </si>
   <si>
     <t xml:space="preserve">HK115FD-DC12V-SG HKE, RT424012 TE Connectivity, HF115F/012-2Z4BF HONGFA, 881-2CC-C 12VDC SONG CHUAN, NT75-2-C-Z-8-DC12V-0.41-5.0 FORWARD, G2RL-2-12VDC OMRON, JQX-14FC2-2C-Z-5-DC12V-5 FORWARD, TRA3-L-12VDC-S-2Z TIANBO, HF140FF/012-2ZT HONGFA, </t>
   </si>
   <si>
-    <t>05.11.2026</t>
+    <t>30.09.2026</t>
   </si>
   <si>
     <t>HK14FD-DC24V-H2CG</t>
   </si>
   <si>
     <t>Реле HK14FD-DC24V-H2CG</t>
   </si>
   <si>
     <t>HK14FD-DC24V-SHG</t>
   </si>
   <si>
     <t>DC24V 5A 250VAC / HK14FD-DC24V-SHG</t>
   </si>
   <si>
     <t xml:space="preserve">HK115FD-DC24V-SG HKE, HF140FF/024-2ZST HONGFA, HF140FF/024-2ZT HONGFA, G2RL-2-24VDC OMRON, HK115FD-DC24V-SG KYR, NT75-2-C-Z-8-DC24V-0.41-5.0 FORWARD, JW2SN-DC24V PANASONIC, HF140FF/024-2ZS HONGFA, </t>
   </si>
   <si>
     <t>HK14FD-DC48V-SHG</t>
   </si>
   <si>
     <t>Реле HK14FD-DC48V-SHG</t>
   </si>
   <si>
     <t>HK14FD-DC5V-H2CG</t>
   </si>
@@ -1319,60 +1319,60 @@
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="15">
         <v>10080052515</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="15">
         <v>25</v>
       </c>
       <c r="K10" s="15">
+        <v>1.79</v>
+      </c>
+      <c r="L10" s="15">
         <v>1.55</v>
       </c>
-      <c r="L10" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="M10" s="15">
-        <v>1.29</v>
+        <v>1.49</v>
       </c>
       <c r="N10" s="15">
-        <v>833</v>
+        <v>192</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="15">
         <v>10080052516</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="15" t="s">
@@ -1408,51 +1408,51 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="J12" s="15">
         <v>25</v>
       </c>
       <c r="K12" s="15">
         <v>1.81</v>
       </c>
       <c r="L12" s="15">
         <v>1.31</v>
       </c>
       <c r="M12" s="15">
         <v>1.15</v>
       </c>
       <c r="N12" s="15">
-        <v>789</v>
+        <v>695</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15">
         <v>10080005492</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I13" s="15" t="s">
@@ -1527,51 +1527,51 @@
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15">
         <v>10080029144</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>25</v>
       </c>
       <c r="K15" s="15">
         <v>1.45</v>
       </c>
       <c r="L15" s="15">
         <v>1.05</v>
       </c>
       <c r="M15" s="15">
         <v>0.91331</v>
       </c>
       <c r="N15" s="15">
-        <v>568</v>
+        <v>688</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10080003676</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="15"/>
@@ -1594,61 +1594,61 @@
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>10080005495</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
-        <v>0.84851</v>
+        <v>1.13</v>
       </c>
       <c r="L17" s="15">
-        <v>0.84851</v>
+        <v>0.98081</v>
       </c>
       <c r="M17" s="15">
-        <v>0.84851</v>
+        <v>0.94309</v>
       </c>
       <c r="N17" s="15"/>
       <c r="O17" s="15">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="P17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080003677</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>26</v>
       </c>
@@ -1681,90 +1681,90 @@
       </c>
       <c r="E19" s="15">
         <v>10080005496</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J19" s="15">
         <v>25</v>
       </c>
       <c r="K19" s="15">
         <v>1.01</v>
       </c>
       <c r="L19" s="15">
         <v>1.01</v>
       </c>
       <c r="M19" s="15">
         <v>1.01</v>
       </c>
       <c r="N19" s="15">
-        <v>1815</v>
+        <v>1705</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="15">
         <v>10080009787</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>25</v>
       </c>
       <c r="K20" s="15">
         <v>1.24</v>
       </c>
       <c r="L20" s="15">
         <v>1.24</v>
       </c>
       <c r="M20" s="15">
         <v>1.24</v>
       </c>
       <c r="N20" s="15">
-        <v>487</v>
+        <v>334</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="15">
         <v>10080003678</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I21" s="15"/>
@@ -1792,298 +1792,298 @@
         <v>62</v>
       </c>
       <c r="D22" s="15"/>
       <c r="E22" s="15">
         <v>10080029070</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
         <v>0.62</v>
       </c>
       <c r="L22" s="15">
         <v>0.62</v>
       </c>
       <c r="M22" s="15">
         <v>0.62</v>
       </c>
       <c r="N22" s="15">
-        <v>9002</v>
+        <v>10826</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="15">
         <v>10080005517</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="J23" s="15">
         <v>25</v>
       </c>
       <c r="K23" s="15">
         <v>0.62115</v>
       </c>
       <c r="L23" s="15">
         <v>0.62115</v>
       </c>
       <c r="M23" s="15">
         <v>0.62115</v>
       </c>
       <c r="N23" s="15">
-        <v>3298</v>
+        <v>2634</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>50</v>
       </c>
       <c r="K24" s="15">
         <v>1.54</v>
       </c>
       <c r="L24" s="15">
         <v>1.12</v>
       </c>
       <c r="M24" s="15">
         <v>0.9730799999999999</v>
       </c>
       <c r="N24" s="15">
-        <v>1440</v>
+        <v>1314</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15">
         <v>10080060003</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="J25" s="15">
         <v>50</v>
       </c>
       <c r="K25" s="15">
         <v>1.48</v>
       </c>
       <c r="L25" s="15">
         <v>1.07</v>
       </c>
       <c r="M25" s="15">
         <v>0.93435</v>
       </c>
       <c r="N25" s="15">
-        <v>2375</v>
+        <v>1873</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080005498</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>74</v>
       </c>
       <c r="J26" s="15">
         <v>25</v>
       </c>
       <c r="K26" s="15">
-        <v>1.05</v>
+        <v>0.62601</v>
       </c>
       <c r="L26" s="15">
-        <v>0.76252</v>
+        <v>0.54254</v>
       </c>
       <c r="M26" s="15">
-        <v>0.66538</v>
+        <v>0.52168</v>
       </c>
       <c r="N26" s="15">
-        <v>790</v>
+        <v>622</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="15">
         <v>10080003671</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J27" s="15">
         <v>25</v>
       </c>
       <c r="K27" s="15">
-        <v>0.55254</v>
+        <v>0.63213</v>
       </c>
       <c r="L27" s="15">
-        <v>0.55254</v>
+        <v>0.5478499999999999</v>
       </c>
       <c r="M27" s="15">
-        <v>0.55254</v>
+        <v>0.52678</v>
       </c>
       <c r="N27" s="15">
-        <v>200</v>
+        <v>173</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="15">
         <v>10080005500</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J28" s="15">
         <v>25</v>
       </c>
       <c r="K28" s="15">
         <v>0.51398</v>
       </c>
       <c r="L28" s="15">
         <v>0.51398</v>
       </c>
       <c r="M28" s="15">
         <v>0.51398</v>
       </c>
       <c r="N28" s="15">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="O28" s="15">
-        <v>410</v>
+        <v>395</v>
       </c>
       <c r="P28" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="15">
         <v>10080003672</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>26</v>
       </c>
@@ -2233,90 +2233,90 @@
       </c>
       <c r="E33" s="15">
         <v>10080007287</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="J33" s="15">
         <v>100</v>
       </c>
       <c r="K33" s="15">
         <v>0.40194</v>
       </c>
       <c r="L33" s="15">
         <v>0.40194</v>
       </c>
       <c r="M33" s="15">
         <v>0.40194</v>
       </c>
       <c r="N33" s="15">
-        <v>970</v>
+        <v>1062</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>100</v>
       </c>
       <c r="K34" s="15">
         <v>0.43476</v>
       </c>
       <c r="L34" s="15">
         <v>0.43476</v>
       </c>
       <c r="M34" s="15">
         <v>0.43476</v>
       </c>
       <c r="N34" s="15">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15">
         <v>10080007288</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I35" s="15" t="s">
@@ -2393,262 +2393,262 @@
       </c>
       <c r="E37" s="15">
         <v>10080003675</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>106</v>
       </c>
       <c r="J37" s="15">
         <v>100</v>
       </c>
       <c r="K37" s="15">
         <v>0.54597</v>
       </c>
       <c r="L37" s="15">
         <v>0.39501</v>
       </c>
       <c r="M37" s="15">
         <v>0.34469</v>
       </c>
       <c r="N37" s="15">
-        <v>38740</v>
+        <v>40040</v>
       </c>
       <c r="O37" s="15">
-        <v>21300</v>
+        <v>25800</v>
       </c>
       <c r="P37" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E38" s="15">
         <v>10080007290</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>109</v>
       </c>
       <c r="J38" s="15">
         <v>100</v>
       </c>
       <c r="K38" s="15">
-        <v>0.60734</v>
+        <v>0.56354</v>
       </c>
       <c r="L38" s="15">
-        <v>0.43941</v>
+        <v>0.4884</v>
       </c>
       <c r="M38" s="15">
-        <v>0.38344</v>
+        <v>0.46961</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15">
-        <v>6500</v>
+        <v>9480</v>
       </c>
       <c r="P38" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E39" s="15">
         <v>10080009000</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I39" s="15" t="s">
         <v>112</v>
       </c>
       <c r="J39" s="15">
         <v>100</v>
       </c>
       <c r="K39" s="15">
         <v>0.52312</v>
       </c>
       <c r="L39" s="15">
         <v>0.37848</v>
       </c>
       <c r="M39" s="15">
         <v>0.33027</v>
       </c>
       <c r="N39" s="15">
-        <v>16877</v>
+        <v>23711</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E40" s="15">
         <v>10080003679</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I40" s="15" t="s">
         <v>115</v>
       </c>
       <c r="J40" s="15">
         <v>25</v>
       </c>
       <c r="K40" s="15">
-        <v>0.6247</v>
+        <v>0.43085</v>
       </c>
       <c r="L40" s="15">
-        <v>0.45197</v>
+        <v>0.3734</v>
       </c>
       <c r="M40" s="15">
-        <v>0.3944</v>
+        <v>0.35904</v>
       </c>
       <c r="N40" s="15">
-        <v>4813</v>
+        <v>6373</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>116</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E41" s="15">
         <v>10080005506</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I41" s="15" t="s">
         <v>118</v>
       </c>
       <c r="J41" s="15">
         <v>25</v>
       </c>
       <c r="K41" s="15">
-        <v>0.68605</v>
+        <v>0.44904</v>
       </c>
       <c r="L41" s="15">
-        <v>0.49636</v>
+        <v>0.38917</v>
       </c>
       <c r="M41" s="15">
-        <v>0.43313</v>
+        <v>0.3742</v>
       </c>
       <c r="N41" s="15">
-        <v>325</v>
+        <v>392</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E42" s="15">
         <v>10080005509</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I42" s="15" t="s">
         <v>121</v>
       </c>
       <c r="J42" s="15">
         <v>25</v>
       </c>
       <c r="K42" s="15">
         <v>0.62227</v>
       </c>
       <c r="L42" s="15">
         <v>0.45021</v>
       </c>
       <c r="M42" s="15">
         <v>0.39286</v>
       </c>
       <c r="N42" s="15">
-        <v>20726</v>
+        <v>16622</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E43" s="15">
         <v>10080005486</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I43" s="15" t="s">
@@ -2826,90 +2826,90 @@
       <c r="D48" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E48" s="15">
         <v>10080057344</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>40</v>
       </c>
       <c r="K48" s="15">
         <v>0.79273</v>
       </c>
       <c r="L48" s="15">
         <v>0.79273</v>
       </c>
       <c r="M48" s="15">
         <v>0.79273</v>
       </c>
       <c r="N48" s="15">
-        <v>1540</v>
+        <v>1500</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E49" s="15">
         <v>10080057345</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>200</v>
       </c>
       <c r="K49" s="15">
         <v>0.63075</v>
       </c>
       <c r="L49" s="15">
         <v>0.45635</v>
       </c>
       <c r="M49" s="15">
         <v>0.39822</v>
       </c>
       <c r="N49" s="15">
-        <v>1981</v>
+        <v>1715</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14"/>
       <c r="C50" s="15"/>
       <c r="D50" s="15"/>
       <c r="E50" s="15"/>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15"/>
       <c r="K50" s="15"/>
       <c r="L50" s="15"/>
       <c r="M50" s="15"/>
       <c r="N50" s="15"/>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
     </row>
   </sheetData>