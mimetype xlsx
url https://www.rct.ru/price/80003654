--- v3 (2026-02-20)
+++ v4 (2026-04-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>20.02.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -235,98 +235,98 @@
   <si>
     <t>L-KLS1-PLG-001A-3.5-N-B</t>
   </si>
   <si>
     <t>3.5мм Аудио стерео штекер на кабель, никель, пластик черный / L-KLS1-PLG-001A-3.5-N-B</t>
   </si>
   <si>
     <t>UT-00128577</t>
   </si>
   <si>
     <t>L-KLS1-PLG-016-6.3-N-B</t>
   </si>
   <si>
     <t>вилка 6,3мм на кабель моно, никель, черный корпус / L-KLS1-PLG-016-6.3-N-B</t>
   </si>
   <si>
     <t>10-00052957</t>
   </si>
   <si>
     <t>L-KLS1-PLG-016A-6.3-N-B</t>
   </si>
   <si>
     <t>вилка 6,3мм на кабель стерео, никель, черный корпус / L-KLS1-PLG-016A-6.3-N-B</t>
   </si>
   <si>
-    <t>08.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>L-KLS1-PLG-028-3.5-N-B</t>
   </si>
   <si>
     <t>3.5мм Аудио стерео штекер на кабель, L=26мм, никель, пластик черный / L-KLS1-PLG-028-3.5-N-B</t>
   </si>
   <si>
     <t>UT-00104842</t>
   </si>
   <si>
-    <t>21.04.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>L-KLS1-PTJ-06A-3.5-G</t>
   </si>
   <si>
     <t>6.3mm Stereo Plug To 3.5mm Stereo Jack/ Gold-plated / L-KLS1-PTJ-06A-3.5-G</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-001</t>
   </si>
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-001</t>
   </si>
   <si>
     <t>UT-00154798</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-002</t>
   </si>
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-002</t>
   </si>
   <si>
     <t>UT-00154797</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-004C</t>
   </si>
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-004C</t>
   </si>
   <si>
     <t>UT-00154796</t>
   </si>
   <si>
+    <t>19.05.2026</t>
+  </si>
+  <si>
     <t>L-KLS1-TPJ3.5-002</t>
   </si>
   <si>
     <t>3.5mm Stereo SMD 30V 0.5A / L-KLS1-TPJ3.5-002</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-003B</t>
   </si>
   <si>
     <t>Stereo Jack DIP 3.5mm / L-KLS1-TSJ3.5-003B</t>
   </si>
   <si>
     <t>UT-00089757</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-007AA</t>
   </si>
   <si>
     <t>Разъемы Jack для наушников 3,5 мм, с гайкой / L-KLS1-TSJ3.5-007AA</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-013</t>
   </si>
   <si>
     <t>Разъемы Jack для наушников 3,5 мм, на плату, стерео / L-KLS1-TSJ3.5-013</t>
@@ -356,53 +356,50 @@
     <t>UT-00138214</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-028</t>
   </si>
   <si>
     <t>PJ-314 (CKX-3.5-07)</t>
   </si>
   <si>
     <t>L-KLS1-TPJ3.5-002A-R</t>
   </si>
   <si>
     <t>3.5мм AUDIO JACKS, SMD / SJ-3524-SMT-TR (L-KLS1-TPJ3.5-002A-R)</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-009</t>
   </si>
   <si>
     <t>Гнездо (СТ) 3.5мм / ST-033 (L-KLS1-TSJ3.5-009)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-TSJ3.5-009 KLS, </t>
   </si>
   <si>
     <t>UT-00138326</t>
-  </si>
-[...1 lines deleted...]
-    <t>17.05.2026</t>
   </si>
   <si>
     <t>ST-200</t>
   </si>
   <si>
     <t>2,5мм / ST-200</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-024A</t>
   </si>
   <si>
     <t>3.5мм стерео 5 контакт угловой на плату (без гайки) / ST-214N (L-KLS1-TSJ3.5-024A)</t>
   </si>
   <si>
     <t xml:space="preserve">CKX3-3.5-05 , L-KLS1-TSJ3.5-024 KLS, 3379-5 LEAMAX, </t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-008EBC</t>
   </si>
   <si>
     <t>аудио гнездо 3.5мм угловое стерео, на плату, без гайки / ST-215N-04-N (L-KLS1-TSJ3.5-008EBC)</t>
   </si>
   <si>
     <t>UT-00144630</t>
   </si>
@@ -1399,51 +1396,51 @@
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080018054</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.11</v>
       </c>
       <c r="L13" s="15">
         <v>0.08799999999999999</v>
       </c>
       <c r="M13" s="15">
         <v>0.08</v>
       </c>
       <c r="N13" s="15">
-        <v>8260</v>
+        <v>7751</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080017589</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I14" s="15"/>
@@ -1473,51 +1470,51 @@
       <c r="D15" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080047910</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>200</v>
       </c>
       <c r="K15" s="15">
         <v>0.24738</v>
       </c>
       <c r="L15" s="15">
         <v>0.2144</v>
       </c>
       <c r="M15" s="15">
         <v>0.20615</v>
       </c>
       <c r="N15" s="15">
-        <v>96</v>
+        <v>36</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1</v>
@@ -1695,51 +1692,51 @@
       <c r="D21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="15">
         <v>10080059113</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>500</v>
       </c>
       <c r="K21" s="15">
         <v>0.11336</v>
       </c>
       <c r="L21" s="15">
         <v>0.09823999999999999</v>
       </c>
       <c r="M21" s="15">
         <v>0.09446</v>
       </c>
       <c r="N21" s="15">
-        <v>1566</v>
+        <v>1811</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="15">
         <v>10080063365</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I22" s="15"/>
@@ -1808,327 +1805,327 @@
       <c r="D24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>250</v>
       </c>
       <c r="K24" s="15">
         <v>0.1076</v>
       </c>
       <c r="L24" s="15">
         <v>0.09325</v>
       </c>
       <c r="M24" s="15">
         <v>0.08966</v>
       </c>
       <c r="N24" s="15">
-        <v>660</v>
+        <v>720</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>68</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>1.42</v>
       </c>
       <c r="L25" s="15">
         <v>1.18</v>
       </c>
       <c r="M25" s="15">
         <v>1.13</v>
       </c>
       <c r="N25" s="15">
-        <v>2169</v>
+        <v>1931</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="15">
         <v>10080076069</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>5</v>
       </c>
       <c r="K26" s="15">
-        <v>0.8979200000000001</v>
+        <v>1.62</v>
       </c>
       <c r="L26" s="15">
-        <v>0.77819</v>
+        <v>1.4</v>
       </c>
       <c r="M26" s="15">
-        <v>0.74826</v>
+        <v>1.35</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
-        <v>0.1</v>
+        <v>0.09989000000000001</v>
       </c>
       <c r="L27" s="15">
-        <v>0.08500000000000001</v>
+        <v>0.08656999999999999</v>
       </c>
       <c r="M27" s="15">
-        <v>0.08</v>
-[...2 lines deleted...]
-      <c r="O27" s="15">
+        <v>0.08323999999999999</v>
+      </c>
+      <c r="N27" s="15">
         <v>4100</v>
       </c>
-      <c r="P27" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O27" s="15"/>
+      <c r="P27" s="15"/>
       <c r="Q27" s="15">
         <v>10000</v>
       </c>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" s="15" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E28" s="15">
         <v>10080046702</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.55401</v>
       </c>
       <c r="L28" s="15">
         <v>0.48014</v>
       </c>
       <c r="M28" s="15">
         <v>0.46168</v>
       </c>
       <c r="N28" s="15">
-        <v>650</v>
+        <v>820</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15">
         <v>2500</v>
       </c>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="15" t="s">
         <v>80</v>
       </c>
-      <c r="D29" s="15" t="s">
+      <c r="E29" s="15" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>500</v>
       </c>
       <c r="K29" s="15">
         <v>0.13011</v>
       </c>
       <c r="L29" s="15">
         <v>0.11276</v>
       </c>
       <c r="M29" s="15">
         <v>0.10843</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="D30" s="15" t="s">
+      <c r="E30" s="15" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.07553</v>
       </c>
       <c r="L30" s="15">
         <v>0.06546</v>
       </c>
       <c r="M30" s="15">
         <v>0.06294</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="D31" s="15" t="s">
+      <c r="E31" s="15" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.20894</v>
       </c>
       <c r="L31" s="15">
         <v>0.18108</v>
       </c>
       <c r="M31" s="15">
         <v>0.17411</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
-      <c r="P31" s="15"/>
+      <c r="P31" s="15" t="s">
+        <v>88</v>
+      </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>89</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>90</v>
       </c>
       <c r="E32" s="15">
         <v>10080060089</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>400</v>
       </c>
@@ -2157,51 +2154,51 @@
       <c r="D33" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>93</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.10766</v>
       </c>
       <c r="L33" s="15">
         <v>0.09329999999999999</v>
       </c>
       <c r="M33" s="15">
         <v>0.08971</v>
       </c>
       <c r="N33" s="15">
-        <v>988</v>
+        <v>511</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E34" s="15">
         <v>10080074030</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I34" s="15"/>
@@ -2235,92 +2232,92 @@
       </c>
       <c r="E35" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.059</v>
       </c>
       <c r="M35" s="15">
         <v>0.053</v>
       </c>
       <c r="N35" s="15">
-        <v>4203</v>
+        <v>5512</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="15">
         <v>10080046715</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>102</v>
       </c>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.10193</v>
       </c>
       <c r="L36" s="15">
         <v>0.08834</v>
       </c>
       <c r="M36" s="15">
         <v>0.08494</v>
       </c>
       <c r="N36" s="15">
-        <v>9493</v>
+        <v>8227</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I37" s="15"/>
@@ -2391,51 +2388,51 @@
       <c r="D39" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="15">
         <v>10080049463</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>1000</v>
       </c>
       <c r="K39" s="15">
         <v>0.13041</v>
       </c>
       <c r="L39" s="15">
         <v>0.11302</v>
       </c>
       <c r="M39" s="15">
         <v>0.10868</v>
       </c>
       <c r="N39" s="15">
-        <v>750</v>
+        <v>600</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E40" s="15">
         <v>10080071320</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I40" s="15" t="s">
@@ -2462,273 +2459,271 @@
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>113</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I41" s="15" t="s">
         <v>112</v>
       </c>
       <c r="J41" s="15">
         <v>1000</v>
       </c>
       <c r="K41" s="15">
-        <v>0.0594</v>
+        <v>0.06995999999999999</v>
       </c>
       <c r="L41" s="15">
-        <v>0.05148</v>
+        <v>0.06063</v>
       </c>
       <c r="M41" s="15">
-        <v>0.0495</v>
+        <v>0.0583</v>
       </c>
       <c r="N41" s="15">
-        <v>17348</v>
+        <v>12623</v>
       </c>
       <c r="O41" s="15">
-        <v>8500</v>
-[...3 lines deleted...]
-      </c>
+        <v>6200</v>
+      </c>
+      <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="D42" s="15" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E42" s="15">
         <v>10080044334</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1000</v>
       </c>
       <c r="K42" s="15">
         <v>0.22309</v>
       </c>
       <c r="L42" s="15">
         <v>0.18292</v>
       </c>
       <c r="M42" s="15">
         <v>0.1755</v>
       </c>
       <c r="N42" s="15">
         <v>20</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="D43" s="15" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E43" s="15">
         <v>10080067432</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I43" s="15" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.09285</v>
       </c>
       <c r="L43" s="15">
         <v>0.08047</v>
       </c>
       <c r="M43" s="15">
         <v>0.07738</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="D44" s="15" t="s">
         <v>120</v>
       </c>
-      <c r="D44" s="15" t="s">
+      <c r="E44" s="15" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>500</v>
       </c>
       <c r="K44" s="15">
         <v>0.11148</v>
       </c>
       <c r="L44" s="15">
         <v>0.09662</v>
       </c>
       <c r="M44" s="15">
         <v>0.0929</v>
       </c>
       <c r="N44" s="15">
-        <v>1760</v>
+        <v>1688</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="D45" s="15" t="s">
         <v>123</v>
       </c>
-      <c r="D45" s="15" t="s">
+      <c r="E45" s="15" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.0217</v>
       </c>
       <c r="L45" s="15">
         <v>0.0157</v>
       </c>
       <c r="M45" s="15">
         <v>0.0137</v>
       </c>
       <c r="N45" s="15">
         <v>10</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="D46" s="15" t="s">
         <v>126</v>
       </c>
-      <c r="D46" s="15" t="s">
+      <c r="E46" s="15" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15">
         <v>0.0217</v>
       </c>
       <c r="L46" s="15">
         <v>0.0157</v>
       </c>
       <c r="M46" s="15">
         <v>0.0137</v>
       </c>
       <c r="N46" s="15">
         <v>10</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="D47" s="15" t="s">
         <v>129</v>
       </c>
-      <c r="D47" s="15" t="s">
+      <c r="E47" s="15" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15">
         <v>0.0217</v>
       </c>
       <c r="L47" s="15">
         <v>0.0157</v>
       </c>
       <c r="M47" s="15">
         <v>0.0137</v>
       </c>
       <c r="N47" s="15">
         <v>8</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
@@ -2790,317 +2785,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>