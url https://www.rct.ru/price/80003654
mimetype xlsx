--- v4 (2026-04-02)
+++ v5 (2026-04-22)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -235,96 +235,90 @@
   <si>
     <t>L-KLS1-PLG-001A-3.5-N-B</t>
   </si>
   <si>
     <t>3.5мм Аудио стерео штекер на кабель, никель, пластик черный / L-KLS1-PLG-001A-3.5-N-B</t>
   </si>
   <si>
     <t>UT-00128577</t>
   </si>
   <si>
     <t>L-KLS1-PLG-016-6.3-N-B</t>
   </si>
   <si>
     <t>вилка 6,3мм на кабель моно, никель, черный корпус / L-KLS1-PLG-016-6.3-N-B</t>
   </si>
   <si>
     <t>10-00052957</t>
   </si>
   <si>
     <t>L-KLS1-PLG-016A-6.3-N-B</t>
   </si>
   <si>
     <t>вилка 6,3мм на кабель стерео, никель, черный корпус / L-KLS1-PLG-016A-6.3-N-B</t>
   </si>
   <si>
-    <t>03.06.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>L-KLS1-PLG-028-3.5-N-B</t>
   </si>
   <si>
     <t>3.5мм Аудио стерео штекер на кабель, L=26мм, никель, пластик черный / L-KLS1-PLG-028-3.5-N-B</t>
   </si>
   <si>
     <t>UT-00104842</t>
   </si>
   <si>
     <t>L-KLS1-PTJ-06A-3.5-G</t>
   </si>
   <si>
     <t>6.3mm Stereo Plug To 3.5mm Stereo Jack/ Gold-plated / L-KLS1-PTJ-06A-3.5-G</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-001</t>
   </si>
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-001</t>
   </si>
   <si>
     <t>UT-00154798</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-002</t>
   </si>
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-002</t>
   </si>
   <si>
     <t>UT-00154797</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-004C</t>
   </si>
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-004C</t>
   </si>
   <si>
     <t>UT-00154796</t>
-  </si>
-[...1 lines deleted...]
-    <t>19.05.2026</t>
   </si>
   <si>
     <t>L-KLS1-TPJ3.5-002</t>
   </si>
   <si>
     <t>3.5mm Stereo SMD 30V 0.5A / L-KLS1-TPJ3.5-002</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-003B</t>
   </si>
   <si>
     <t>Stereo Jack DIP 3.5mm / L-KLS1-TSJ3.5-003B</t>
   </si>
   <si>
     <t>UT-00089757</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-007AA</t>
   </si>
   <si>
     <t>Разъемы Jack для наушников 3,5 мм, с гайкой / L-KLS1-TSJ3.5-007AA</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-013</t>
   </si>
@@ -1396,51 +1390,51 @@
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080018054</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.11</v>
       </c>
       <c r="L13" s="15">
         <v>0.08799999999999999</v>
       </c>
       <c r="M13" s="15">
         <v>0.08</v>
       </c>
       <c r="N13" s="15">
-        <v>7751</v>
+        <v>5672</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080017589</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I14" s="15"/>
@@ -1472,51 +1466,53 @@
       </c>
       <c r="E15" s="15">
         <v>10080047910</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>200</v>
       </c>
       <c r="K15" s="15">
         <v>0.24738</v>
       </c>
       <c r="L15" s="15">
         <v>0.2144</v>
       </c>
       <c r="M15" s="15">
         <v>0.20615</v>
       </c>
       <c r="N15" s="15">
         <v>36</v>
       </c>
-      <c r="O15" s="15"/>
+      <c r="O15" s="15">
+        <v>396</v>
+      </c>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1</v>
       </c>
       <c r="K16" s="15">
@@ -1692,51 +1688,51 @@
       <c r="D21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="15">
         <v>10080059113</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>500</v>
       </c>
       <c r="K21" s="15">
         <v>0.11336</v>
       </c>
       <c r="L21" s="15">
         <v>0.09823999999999999</v>
       </c>
       <c r="M21" s="15">
         <v>0.09446</v>
       </c>
       <c r="N21" s="15">
-        <v>1811</v>
+        <v>1835</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="15">
         <v>10080063365</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I22" s="15"/>
@@ -1805,925 +1801,923 @@
       <c r="D24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>250</v>
       </c>
       <c r="K24" s="15">
         <v>0.1076</v>
       </c>
       <c r="L24" s="15">
         <v>0.09325</v>
       </c>
       <c r="M24" s="15">
         <v>0.08966</v>
       </c>
       <c r="N24" s="15">
-        <v>720</v>
+        <v>567</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>68</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>1.42</v>
       </c>
       <c r="L25" s="15">
         <v>1.18</v>
       </c>
       <c r="M25" s="15">
         <v>1.13</v>
       </c>
       <c r="N25" s="15">
-        <v>1931</v>
+        <v>2614</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="15">
         <v>10080076069</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>5</v>
       </c>
       <c r="K26" s="15">
         <v>1.62</v>
       </c>
       <c r="L26" s="15">
         <v>1.4</v>
       </c>
       <c r="M26" s="15">
         <v>1.35</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
-      <c r="P26" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" s="15" t="s">
         <v>74</v>
       </c>
-      <c r="D27" s="15" t="s">
+      <c r="E27" s="15" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.09989000000000001</v>
       </c>
       <c r="L27" s="15">
         <v>0.08656999999999999</v>
       </c>
       <c r="M27" s="15">
         <v>0.08323999999999999</v>
       </c>
       <c r="N27" s="15">
-        <v>4100</v>
+        <v>3750</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15">
         <v>10000</v>
       </c>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" s="15" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E28" s="15">
         <v>10080046702</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.55401</v>
       </c>
       <c r="L28" s="15">
         <v>0.48014</v>
       </c>
       <c r="M28" s="15">
         <v>0.46168</v>
       </c>
       <c r="N28" s="15">
-        <v>820</v>
+        <v>750</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15">
         <v>2500</v>
       </c>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="D29" s="15" t="s">
         <v>79</v>
       </c>
-      <c r="D29" s="15" t="s">
+      <c r="E29" s="15" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>500</v>
       </c>
       <c r="K29" s="15">
         <v>0.13011</v>
       </c>
       <c r="L29" s="15">
         <v>0.11276</v>
       </c>
       <c r="M29" s="15">
         <v>0.10843</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="D30" s="15" t="s">
         <v>82</v>
       </c>
-      <c r="D30" s="15" t="s">
+      <c r="E30" s="15" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.07553</v>
       </c>
       <c r="L30" s="15">
         <v>0.06546</v>
       </c>
       <c r="M30" s="15">
         <v>0.06294</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="D31" s="15" t="s">
         <v>85</v>
       </c>
-      <c r="D31" s="15" t="s">
+      <c r="E31" s="15" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.20894</v>
       </c>
       <c r="L31" s="15">
         <v>0.18108</v>
       </c>
       <c r="M31" s="15">
         <v>0.17411</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
-      <c r="P31" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E32" s="15">
         <v>10080060089</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>400</v>
       </c>
       <c r="K32" s="15">
         <v>0.15424</v>
       </c>
       <c r="L32" s="15">
         <v>0.12852</v>
       </c>
       <c r="M32" s="15">
         <v>0.12338</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="D33" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="E33" s="15" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.10766</v>
       </c>
       <c r="L33" s="15">
         <v>0.09329999999999999</v>
       </c>
       <c r="M33" s="15">
         <v>0.08971</v>
       </c>
       <c r="N33" s="15">
-        <v>511</v>
+        <v>593</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E34" s="15">
         <v>10080074030</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>500</v>
       </c>
       <c r="K34" s="15">
         <v>0.15497</v>
       </c>
       <c r="L34" s="15">
         <v>0.12915</v>
       </c>
       <c r="M34" s="15">
         <v>0.12397</v>
       </c>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="D35" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="E35" s="15" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.059</v>
       </c>
       <c r="M35" s="15">
         <v>0.053</v>
       </c>
       <c r="N35" s="15">
-        <v>5512</v>
+        <v>4134</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E36" s="15">
         <v>10080046715</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.10193</v>
       </c>
       <c r="L36" s="15">
         <v>0.08834</v>
       </c>
       <c r="M36" s="15">
         <v>0.08494</v>
       </c>
       <c r="N36" s="15">
-        <v>8227</v>
+        <v>7805</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="D37" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="E37" s="15" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>60</v>
       </c>
       <c r="K37" s="15">
         <v>0.98589</v>
       </c>
       <c r="L37" s="15">
         <v>0.8268799999999999</v>
       </c>
       <c r="M37" s="15">
         <v>0.79508</v>
       </c>
       <c r="N37" s="15">
         <v>2</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>1200</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E38" s="15">
         <v>10080039725</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15"/>
       <c r="K38" s="15">
         <v>0.1871</v>
       </c>
       <c r="L38" s="15">
         <v>0.15692</v>
       </c>
       <c r="M38" s="15">
         <v>0.15089</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E39" s="15">
         <v>10080049463</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>1000</v>
       </c>
       <c r="K39" s="15">
         <v>0.13041</v>
       </c>
       <c r="L39" s="15">
         <v>0.11302</v>
       </c>
       <c r="M39" s="15">
         <v>0.10868</v>
       </c>
       <c r="N39" s="15">
-        <v>600</v>
+        <v>750</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="E40" s="15">
         <v>10080071320</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.0953</v>
       </c>
       <c r="L40" s="15">
         <v>0.06895</v>
       </c>
       <c r="M40" s="15">
         <v>0.06017</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D41" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="E41" s="15" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I41" s="15" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="J41" s="15">
         <v>1000</v>
       </c>
       <c r="K41" s="15">
         <v>0.06995999999999999</v>
       </c>
       <c r="L41" s="15">
         <v>0.06063</v>
       </c>
       <c r="M41" s="15">
         <v>0.0583</v>
       </c>
       <c r="N41" s="15">
-        <v>12623</v>
+        <v>19001</v>
       </c>
       <c r="O41" s="15">
-        <v>6200</v>
+        <v>11700</v>
       </c>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E42" s="15">
         <v>10080044334</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1000</v>
       </c>
       <c r="K42" s="15">
         <v>0.22309</v>
       </c>
       <c r="L42" s="15">
         <v>0.18292</v>
       </c>
       <c r="M42" s="15">
         <v>0.1755</v>
       </c>
       <c r="N42" s="15">
         <v>20</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E43" s="15">
         <v>10080067432</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I43" s="15" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.09285</v>
       </c>
       <c r="L43" s="15">
         <v>0.08047</v>
       </c>
       <c r="M43" s="15">
         <v>0.07738</v>
       </c>
       <c r="N43" s="15"/>
-      <c r="O43" s="15"/>
+      <c r="O43" s="15">
+        <v>1580</v>
+      </c>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="E44" s="15" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>500</v>
       </c>
       <c r="K44" s="15">
         <v>0.11148</v>
       </c>
       <c r="L44" s="15">
         <v>0.09662</v>
       </c>
       <c r="M44" s="15">
         <v>0.0929</v>
       </c>
       <c r="N44" s="15">
-        <v>1688</v>
+        <v>2188</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="E45" s="15" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.0217</v>
       </c>
       <c r="L45" s="15">
         <v>0.0157</v>
       </c>
       <c r="M45" s="15">
         <v>0.0137</v>
       </c>
       <c r="N45" s="15">
         <v>10</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="D46" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="E46" s="15" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15">
         <v>0.0217</v>
       </c>
       <c r="L46" s="15">
         <v>0.0157</v>
       </c>
       <c r="M46" s="15">
         <v>0.0137</v>
       </c>
       <c r="N46" s="15">
         <v>10</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="D47" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="E47" s="15" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15">
         <v>0.0217</v>
       </c>
       <c r="L47" s="15">
         <v>0.0157</v>
       </c>
       <c r="M47" s="15">
         <v>0.0137</v>
       </c>
       <c r="N47" s="15">
         <v>8</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
@@ -2785,317 +2779,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>