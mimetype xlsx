--- v5 (2026-04-22)
+++ v6 (2026-05-13)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -155,50 +155,53 @@
     <t>ST-001</t>
   </si>
   <si>
     <t>3,5мм на плату, стерео, 3 конт., мини / AUB-13 (ST-001)</t>
   </si>
   <si>
     <t>CHIFUNG</t>
   </si>
   <si>
     <t>AUB-13 (ST021)</t>
   </si>
   <si>
     <t>3,5мм на плату, стерео, 3 конт., мини / AUB-13 (ST021)</t>
   </si>
   <si>
     <t>Dragon City</t>
   </si>
   <si>
     <t>L-KLS1-PLG-002A-3.5-G</t>
   </si>
   <si>
     <t>3.5mm Stereo Plug Connector,Gold Plated,Metal Housing / AUD-12 (L-KLS1-PLG-002A-3.5-G)</t>
   </si>
   <si>
     <t>KLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L-KLS1-PLG-002A-3.5-G/05 KLS, </t>
   </si>
   <si>
     <t>EJ025-5-6SMT (KYJ-025-07A)</t>
   </si>
   <si>
     <t>Разъем EJ025-5-6SMT (KYJ-025-07A)</t>
   </si>
   <si>
     <t>10-00052964</t>
   </si>
   <si>
     <t>EJ025-A-2SMT (KYJ-025-08A)</t>
   </si>
   <si>
     <t>Разъем EJ025-A-2SMT (KYJ-025-08A)</t>
   </si>
   <si>
     <t>10-00052965</t>
   </si>
   <si>
     <t>EJ035-02 (тип2) (KLS1-TG3.5-004-PJ-341-2)</t>
   </si>
   <si>
     <t>на плату / EJ035-02 (тип2) (KLS1-TG3.5-004-PJ-341-2)</t>
   </si>
@@ -1390,51 +1393,51 @@
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080018054</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.11</v>
       </c>
       <c r="L13" s="15">
         <v>0.08799999999999999</v>
       </c>
       <c r="M13" s="15">
         <v>0.08</v>
       </c>
       <c r="N13" s="15">
-        <v>5672</v>
+        <v>7940</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080017589</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I14" s="15"/>
@@ -1450,1274 +1453,1274 @@
       </c>
       <c r="N14" s="15"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080047910</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="I15" s="15"/>
+      <c r="I15" s="15" t="s">
+        <v>47</v>
+      </c>
       <c r="J15" s="15">
         <v>200</v>
       </c>
       <c r="K15" s="15">
         <v>0.24738</v>
       </c>
       <c r="L15" s="15">
         <v>0.2144</v>
       </c>
       <c r="M15" s="15">
         <v>0.20615</v>
       </c>
       <c r="N15" s="15">
         <v>36</v>
       </c>
-      <c r="O15" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E16" s="15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1</v>
       </c>
       <c r="K16" s="15">
         <v>0.31408</v>
       </c>
       <c r="L16" s="15">
         <v>0.18321</v>
       </c>
       <c r="M16" s="15">
         <v>0.15704</v>
       </c>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E17" s="15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>1</v>
       </c>
       <c r="K17" s="15">
         <v>0.31408</v>
       </c>
       <c r="L17" s="15">
         <v>0.18321</v>
       </c>
       <c r="M17" s="15">
         <v>0.15704</v>
       </c>
       <c r="N17" s="15">
         <v>9</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E18" s="15">
         <v>10080027430</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>500</v>
       </c>
       <c r="K18" s="15">
         <v>0.34093</v>
       </c>
       <c r="L18" s="15">
         <v>0.18106</v>
       </c>
       <c r="M18" s="15">
         <v>0.15446</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E19" s="15">
         <v>10080028587</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>500</v>
       </c>
       <c r="K19" s="15">
         <v>0.34093</v>
       </c>
       <c r="L19" s="15">
         <v>0.18106</v>
       </c>
       <c r="M19" s="15">
         <v>0.15446</v>
       </c>
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E20" s="15">
         <v>10080045780</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>500</v>
       </c>
       <c r="K20" s="15">
         <v>0.20485</v>
       </c>
       <c r="L20" s="15">
         <v>0.16798</v>
       </c>
       <c r="M20" s="15">
         <v>0.16115</v>
       </c>
       <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E21" s="15">
         <v>10080059113</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>500</v>
       </c>
       <c r="K21" s="15">
         <v>0.11336</v>
       </c>
       <c r="L21" s="15">
         <v>0.09823999999999999</v>
       </c>
       <c r="M21" s="15">
         <v>0.09446</v>
       </c>
       <c r="N21" s="15">
-        <v>1835</v>
+        <v>1468</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E22" s="15">
         <v>10080063365</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>500</v>
       </c>
       <c r="K22" s="15">
         <v>0.11042</v>
       </c>
       <c r="L22" s="15">
         <v>0.09569</v>
       </c>
       <c r="M22" s="15">
         <v>0.09200999999999999</v>
       </c>
       <c r="N22" s="15"/>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E23" s="15">
         <v>10080069128</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>500</v>
       </c>
       <c r="K23" s="15">
         <v>0.2301</v>
       </c>
       <c r="L23" s="15">
         <v>0.19942</v>
       </c>
       <c r="M23" s="15">
         <v>0.19175</v>
       </c>
       <c r="N23" s="15"/>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>250</v>
       </c>
       <c r="K24" s="15">
         <v>0.1076</v>
       </c>
       <c r="L24" s="15">
         <v>0.09325</v>
       </c>
       <c r="M24" s="15">
         <v>0.08966</v>
       </c>
       <c r="N24" s="15">
-        <v>567</v>
+        <v>738</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E25" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>1.42</v>
       </c>
       <c r="L25" s="15">
         <v>1.18</v>
       </c>
       <c r="M25" s="15">
         <v>1.13</v>
       </c>
       <c r="N25" s="15">
-        <v>2614</v>
+        <v>2079</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080076069</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>5</v>
       </c>
       <c r="K26" s="15">
         <v>1.62</v>
       </c>
       <c r="L26" s="15">
         <v>1.4</v>
       </c>
       <c r="M26" s="15">
         <v>1.35</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E27" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.09989000000000001</v>
       </c>
       <c r="L27" s="15">
         <v>0.08656999999999999</v>
       </c>
       <c r="M27" s="15">
         <v>0.08323999999999999</v>
       </c>
       <c r="N27" s="15">
-        <v>3750</v>
+        <v>4300</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15">
         <v>10000</v>
       </c>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E28" s="15">
         <v>10080046702</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.55401</v>
       </c>
       <c r="L28" s="15">
         <v>0.48014</v>
       </c>
       <c r="M28" s="15">
         <v>0.46168</v>
       </c>
       <c r="N28" s="15">
-        <v>750</v>
+        <v>810</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15">
         <v>2500</v>
       </c>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E29" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>500</v>
       </c>
       <c r="K29" s="15">
         <v>0.13011</v>
       </c>
       <c r="L29" s="15">
         <v>0.11276</v>
       </c>
       <c r="M29" s="15">
         <v>0.10843</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E30" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.07553</v>
       </c>
       <c r="L30" s="15">
         <v>0.06546</v>
       </c>
       <c r="M30" s="15">
         <v>0.06294</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
-        <v>0.20894</v>
+        <v>0.22848</v>
       </c>
       <c r="L31" s="15">
-        <v>0.18108</v>
+        <v>0.19802</v>
       </c>
       <c r="M31" s="15">
-        <v>0.17411</v>
+        <v>0.1904</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E32" s="15">
         <v>10080060089</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>400</v>
       </c>
       <c r="K32" s="15">
         <v>0.15424</v>
       </c>
       <c r="L32" s="15">
         <v>0.12852</v>
       </c>
       <c r="M32" s="15">
         <v>0.12338</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.10766</v>
       </c>
       <c r="L33" s="15">
         <v>0.09329999999999999</v>
       </c>
       <c r="M33" s="15">
         <v>0.08971</v>
       </c>
       <c r="N33" s="15">
-        <v>593</v>
+        <v>488</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E34" s="15">
         <v>10080074030</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>500</v>
       </c>
       <c r="K34" s="15">
         <v>0.15497</v>
       </c>
       <c r="L34" s="15">
         <v>0.12915</v>
       </c>
       <c r="M34" s="15">
         <v>0.12397</v>
       </c>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E35" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.059</v>
       </c>
       <c r="M35" s="15">
         <v>0.053</v>
       </c>
       <c r="N35" s="15">
-        <v>4134</v>
+        <v>1879</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E36" s="15">
         <v>10080046715</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.10193</v>
       </c>
       <c r="L36" s="15">
         <v>0.08834</v>
       </c>
       <c r="M36" s="15">
         <v>0.08494</v>
       </c>
       <c r="N36" s="15">
-        <v>7805</v>
+        <v>7700</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E37" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>60</v>
       </c>
       <c r="K37" s="15">
         <v>0.98589</v>
       </c>
       <c r="L37" s="15">
         <v>0.8268799999999999</v>
       </c>
       <c r="M37" s="15">
         <v>0.79508</v>
       </c>
       <c r="N37" s="15">
         <v>2</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>1200</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E38" s="15">
         <v>10080039725</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15"/>
       <c r="K38" s="15">
         <v>0.1871</v>
       </c>
       <c r="L38" s="15">
         <v>0.15692</v>
       </c>
       <c r="M38" s="15">
         <v>0.15089</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E39" s="15">
         <v>10080049463</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>1000</v>
       </c>
       <c r="K39" s="15">
         <v>0.13041</v>
       </c>
       <c r="L39" s="15">
         <v>0.11302</v>
       </c>
       <c r="M39" s="15">
         <v>0.10868</v>
       </c>
       <c r="N39" s="15">
-        <v>750</v>
+        <v>800</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E40" s="15">
         <v>10080071320</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.0953</v>
       </c>
       <c r="L40" s="15">
         <v>0.06895</v>
       </c>
       <c r="M40" s="15">
         <v>0.06017</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I41" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="J41" s="15">
         <v>1000</v>
       </c>
       <c r="K41" s="15">
-        <v>0.06995999999999999</v>
+        <v>0.06917</v>
       </c>
       <c r="L41" s="15">
-        <v>0.06063</v>
+        <v>0.05994</v>
       </c>
       <c r="M41" s="15">
-        <v>0.0583</v>
+        <v>0.05764</v>
       </c>
       <c r="N41" s="15">
-        <v>19001</v>
+        <v>11882</v>
       </c>
       <c r="O41" s="15">
-        <v>11700</v>
+        <v>9450</v>
       </c>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E42" s="15">
         <v>10080044334</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1000</v>
       </c>
       <c r="K42" s="15">
         <v>0.22309</v>
       </c>
       <c r="L42" s="15">
         <v>0.18292</v>
       </c>
       <c r="M42" s="15">
         <v>0.1755</v>
       </c>
       <c r="N42" s="15">
         <v>20</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E43" s="15">
         <v>10080067432</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I43" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.09285</v>
       </c>
       <c r="L43" s="15">
         <v>0.08047</v>
       </c>
       <c r="M43" s="15">
         <v>0.07738</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15">
-        <v>1580</v>
+        <v>1400</v>
       </c>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E44" s="15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>500</v>
       </c>
       <c r="K44" s="15">
         <v>0.11148</v>
       </c>
       <c r="L44" s="15">
         <v>0.09662</v>
       </c>
       <c r="M44" s="15">
         <v>0.0929</v>
       </c>
       <c r="N44" s="15">
-        <v>2188</v>
+        <v>2267</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.0217</v>
       </c>
       <c r="L45" s="15">
         <v>0.0157</v>
       </c>
       <c r="M45" s="15">
         <v>0.0137</v>
       </c>
       <c r="N45" s="15">
         <v>10</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15">
         <v>0.0217</v>
       </c>
       <c r="L46" s="15">
         <v>0.0157</v>
       </c>
       <c r="M46" s="15">
         <v>0.0137</v>
       </c>
       <c r="N46" s="15">
         <v>10</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15">
         <v>0.0217</v>
       </c>
       <c r="L47" s="15">
         <v>0.0157</v>
       </c>
       <c r="M47" s="15">
         <v>0.0137</v>
       </c>
       <c r="N47" s="15">
         <v>8</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
@@ -2779,317 +2782,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>