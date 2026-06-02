--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -353,50 +353,53 @@
     <t>UT-00138214</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-028</t>
   </si>
   <si>
     <t>PJ-314 (CKX-3.5-07)</t>
   </si>
   <si>
     <t>L-KLS1-TPJ3.5-002A-R</t>
   </si>
   <si>
     <t>3.5мм AUDIO JACKS, SMD / SJ-3524-SMT-TR (L-KLS1-TPJ3.5-002A-R)</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-009</t>
   </si>
   <si>
     <t>Гнездо (СТ) 3.5мм / ST-033 (L-KLS1-TSJ3.5-009)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-TSJ3.5-009 KLS, </t>
   </si>
   <si>
     <t>UT-00138326</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
   </si>
   <si>
     <t>ST-200</t>
   </si>
   <si>
     <t>2,5мм / ST-200</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-024A</t>
   </si>
   <si>
     <t>3.5мм стерео 5 контакт угловой на плату (без гайки) / ST-214N (L-KLS1-TSJ3.5-024A)</t>
   </si>
   <si>
     <t xml:space="preserve">CKX3-3.5-05 , L-KLS1-TSJ3.5-024 KLS, 3379-5 LEAMAX, </t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-008EBC</t>
   </si>
   <si>
     <t>аудио гнездо 3.5мм угловое стерео, на плату, без гайки / ST-215N-04-N (L-KLS1-TSJ3.5-008EBC)</t>
   </si>
   <si>
     <t>UT-00144630</t>
   </si>
@@ -1393,51 +1396,51 @@
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080018054</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.11</v>
       </c>
       <c r="L13" s="15">
         <v>0.08799999999999999</v>
       </c>
       <c r="M13" s="15">
         <v>0.08</v>
       </c>
       <c r="N13" s="15">
-        <v>7940</v>
+        <v>6477</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080017589</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I14" s="15"/>
@@ -1469,51 +1472,51 @@
       </c>
       <c r="E15" s="15">
         <v>10080047910</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="J15" s="15">
         <v>200</v>
       </c>
       <c r="K15" s="15">
         <v>0.24738</v>
       </c>
       <c r="L15" s="15">
         <v>0.2144</v>
       </c>
       <c r="M15" s="15">
         <v>0.20615</v>
       </c>
       <c r="N15" s="15">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1</v>
@@ -1691,51 +1694,51 @@
       <c r="D21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="15">
         <v>10080059113</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>500</v>
       </c>
       <c r="K21" s="15">
         <v>0.11336</v>
       </c>
       <c r="L21" s="15">
         <v>0.09823999999999999</v>
       </c>
       <c r="M21" s="15">
         <v>0.09446</v>
       </c>
       <c r="N21" s="15">
-        <v>1468</v>
+        <v>1664</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="15">
         <v>10080063365</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I22" s="15"/>
@@ -1804,207 +1807,207 @@
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>250</v>
       </c>
       <c r="K24" s="15">
         <v>0.1076</v>
       </c>
       <c r="L24" s="15">
         <v>0.09325</v>
       </c>
       <c r="M24" s="15">
         <v>0.08966</v>
       </c>
       <c r="N24" s="15">
-        <v>738</v>
+        <v>684</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>1.42</v>
       </c>
       <c r="L25" s="15">
         <v>1.18</v>
       </c>
       <c r="M25" s="15">
         <v>1.13</v>
       </c>
       <c r="N25" s="15">
-        <v>2079</v>
+        <v>2169</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080076069</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>5</v>
       </c>
       <c r="K26" s="15">
-        <v>1.62</v>
+        <v>1.11</v>
       </c>
       <c r="L26" s="15">
-        <v>1.4</v>
+        <v>0.95999</v>
       </c>
       <c r="M26" s="15">
-        <v>1.35</v>
+        <v>0.92306</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.09989000000000001</v>
       </c>
       <c r="L27" s="15">
         <v>0.08656999999999999</v>
       </c>
       <c r="M27" s="15">
         <v>0.08323999999999999</v>
       </c>
       <c r="N27" s="15">
-        <v>4300</v>
+        <v>4500</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15">
         <v>10000</v>
       </c>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E28" s="15">
         <v>10080046702</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.55401</v>
       </c>
       <c r="L28" s="15">
         <v>0.48014</v>
       </c>
       <c r="M28" s="15">
         <v>0.46168</v>
       </c>
       <c r="N28" s="15">
-        <v>810</v>
+        <v>720</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15">
         <v>2500</v>
       </c>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>46</v>
@@ -2149,51 +2152,51 @@
       <c r="D33" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.10766</v>
       </c>
       <c r="L33" s="15">
         <v>0.09329999999999999</v>
       </c>
       <c r="M33" s="15">
         <v>0.08971</v>
       </c>
       <c r="N33" s="15">
-        <v>488</v>
+        <v>555</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="15">
         <v>10080074030</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I34" s="15"/>
@@ -2227,92 +2230,92 @@
       </c>
       <c r="E35" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>98</v>
       </c>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.059</v>
       </c>
       <c r="M35" s="15">
         <v>0.053</v>
       </c>
       <c r="N35" s="15">
-        <v>1879</v>
+        <v>2370</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="15">
         <v>10080046715</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>101</v>
       </c>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.10193</v>
       </c>
       <c r="L36" s="15">
         <v>0.08834</v>
       </c>
       <c r="M36" s="15">
         <v>0.08494</v>
       </c>
       <c r="N36" s="15">
-        <v>7700</v>
+        <v>8649</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I37" s="15"/>
@@ -2382,53 +2385,51 @@
       </c>
       <c r="D39" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E39" s="15">
         <v>10080049463</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>1000</v>
       </c>
       <c r="K39" s="15">
         <v>0.13041</v>
       </c>
       <c r="L39" s="15">
         <v>0.11302</v>
       </c>
       <c r="M39" s="15">
         <v>0.10868</v>
       </c>
-      <c r="N39" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="15">
         <v>10080071320</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I40" s="15" t="s">
         <v>111</v>
@@ -2463,264 +2464,268 @@
       </c>
       <c r="E41" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I41" s="15" t="s">
         <v>111</v>
       </c>
       <c r="J41" s="15">
         <v>1000</v>
       </c>
       <c r="K41" s="15">
         <v>0.06917</v>
       </c>
       <c r="L41" s="15">
         <v>0.05994</v>
       </c>
       <c r="M41" s="15">
         <v>0.05764</v>
       </c>
       <c r="N41" s="15">
-        <v>11882</v>
+        <v>9218</v>
       </c>
       <c r="O41" s="15">
-        <v>9450</v>
-[...1 lines deleted...]
-      <c r="P41" s="15"/>
+        <v>10350</v>
+      </c>
+      <c r="P41" s="15" t="s">
+        <v>113</v>
+      </c>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E42" s="15">
         <v>10080044334</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1000</v>
       </c>
       <c r="K42" s="15">
         <v>0.22309</v>
       </c>
       <c r="L42" s="15">
         <v>0.18292</v>
       </c>
       <c r="M42" s="15">
         <v>0.1755</v>
       </c>
       <c r="N42" s="15">
         <v>20</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E43" s="15">
         <v>10080067432</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I43" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.09285</v>
       </c>
       <c r="L43" s="15">
         <v>0.08047</v>
       </c>
       <c r="M43" s="15">
         <v>0.07738</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15">
-        <v>1400</v>
-[...1 lines deleted...]
-      <c r="P43" s="15"/>
+        <v>1520</v>
+      </c>
+      <c r="P43" s="15" t="s">
+        <v>113</v>
+      </c>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E44" s="15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>500</v>
       </c>
       <c r="K44" s="15">
         <v>0.11148</v>
       </c>
       <c r="L44" s="15">
         <v>0.09662</v>
       </c>
       <c r="M44" s="15">
         <v>0.0929</v>
       </c>
       <c r="N44" s="15">
-        <v>2267</v>
+        <v>2012</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.0217</v>
       </c>
       <c r="L45" s="15">
         <v>0.0157</v>
       </c>
       <c r="M45" s="15">
         <v>0.0137</v>
       </c>
       <c r="N45" s="15">
         <v>10</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15">
         <v>0.0217</v>
       </c>
       <c r="L46" s="15">
         <v>0.0157</v>
       </c>
       <c r="M46" s="15">
         <v>0.0137</v>
       </c>
       <c r="N46" s="15">
         <v>10</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15">
         <v>0.0217</v>
       </c>
       <c r="L47" s="15">
         <v>0.0157</v>
       </c>
       <c r="M47" s="15">
         <v>0.0137</v>
       </c>
       <c r="N47" s="15">
         <v>8</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
@@ -2782,317 +2787,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>