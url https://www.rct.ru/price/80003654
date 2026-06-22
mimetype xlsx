--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -247,50 +247,53 @@
   <si>
     <t>L-KLS1-PLG-016-6.3-N-B</t>
   </si>
   <si>
     <t>вилка 6,3мм на кабель моно, никель, черный корпус / L-KLS1-PLG-016-6.3-N-B</t>
   </si>
   <si>
     <t>10-00052957</t>
   </si>
   <si>
     <t>L-KLS1-PLG-016A-6.3-N-B</t>
   </si>
   <si>
     <t>вилка 6,3мм на кабель стерео, никель, черный корпус / L-KLS1-PLG-016A-6.3-N-B</t>
   </si>
   <si>
     <t>L-KLS1-PLG-028-3.5-N-B</t>
   </si>
   <si>
     <t>3.5мм Аудио стерео штекер на кабель, L=26мм, никель, пластик черный / L-KLS1-PLG-028-3.5-N-B</t>
   </si>
   <si>
     <t>UT-00104842</t>
   </si>
   <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
     <t>L-KLS1-PTJ-06A-3.5-G</t>
   </si>
   <si>
     <t>6.3mm Stereo Plug To 3.5mm Stereo Jack/ Gold-plated / L-KLS1-PTJ-06A-3.5-G</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-001</t>
   </si>
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-001</t>
   </si>
   <si>
     <t>UT-00154798</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-002</t>
   </si>
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-002</t>
   </si>
   <si>
     <t>UT-00154797</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-004C</t>
@@ -343,63 +346,66 @@
   <si>
     <t xml:space="preserve">L-KLS1-TSJ3.5-024A KLS, CKX3-3.5-05 , TKX3-3.5-05 PCB RUICHI, 3379-5 LEAMAX, </t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-035</t>
   </si>
   <si>
     <t>3.5мм стерео 5 контакт. 2 канала угловой на плату / L-KLS1-TSJ3.5-035</t>
   </si>
   <si>
     <t>UT-00138214</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-028</t>
   </si>
   <si>
     <t>PJ-314 (CKX-3.5-07)</t>
   </si>
   <si>
     <t>L-KLS1-TPJ3.5-002A-R</t>
   </si>
   <si>
     <t>3.5мм AUDIO JACKS, SMD / SJ-3524-SMT-TR (L-KLS1-TPJ3.5-002A-R)</t>
   </si>
   <si>
+    <t>24.09.2026</t>
+  </si>
+  <si>
     <t>L-KLS1-TSJ3.5-009</t>
   </si>
   <si>
     <t>Гнездо (СТ) 3.5мм / ST-033 (L-KLS1-TSJ3.5-009)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-TSJ3.5-009 KLS, </t>
   </si>
   <si>
     <t>UT-00138326</t>
   </si>
   <si>
-    <t>13.08.2026</t>
+    <t>20.08.2026</t>
   </si>
   <si>
     <t>ST-200</t>
   </si>
   <si>
     <t>2,5мм / ST-200</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-024A</t>
   </si>
   <si>
     <t>3.5мм стерео 5 контакт угловой на плату (без гайки) / ST-214N (L-KLS1-TSJ3.5-024A)</t>
   </si>
   <si>
     <t xml:space="preserve">CKX3-3.5-05 , L-KLS1-TSJ3.5-024 KLS, 3379-5 LEAMAX, </t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-008EBC</t>
   </si>
   <si>
     <t>аудио гнездо 3.5мм угловое стерео, на плату, без гайки / ST-215N-04-N (L-KLS1-TSJ3.5-008EBC)</t>
   </si>
   <si>
     <t>UT-00144630</t>
   </si>
@@ -1396,51 +1402,51 @@
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080018054</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.11</v>
       </c>
       <c r="L13" s="15">
         <v>0.08799999999999999</v>
       </c>
       <c r="M13" s="15">
         <v>0.08</v>
       </c>
       <c r="N13" s="15">
-        <v>6477</v>
+        <v>7658</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080017589</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I14" s="15"/>
@@ -1694,51 +1700,51 @@
       <c r="D21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="15">
         <v>10080059113</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>500</v>
       </c>
       <c r="K21" s="15">
         <v>0.11336</v>
       </c>
       <c r="L21" s="15">
         <v>0.09823999999999999</v>
       </c>
       <c r="M21" s="15">
         <v>0.09446</v>
       </c>
       <c r="N21" s="15">
-        <v>1664</v>
+        <v>1835</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="15">
         <v>10080063365</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I22" s="15"/>
@@ -1807,90 +1813,90 @@
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>250</v>
       </c>
       <c r="K24" s="15">
         <v>0.1076</v>
       </c>
       <c r="L24" s="15">
         <v>0.09325</v>
       </c>
       <c r="M24" s="15">
         <v>0.08966</v>
       </c>
       <c r="N24" s="15">
-        <v>684</v>
+        <v>612</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>1.42</v>
       </c>
       <c r="L25" s="15">
         <v>1.18</v>
       </c>
       <c r="M25" s="15">
         <v>1.13</v>
       </c>
       <c r="N25" s="15">
-        <v>2169</v>
+        <v>2020</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080076069</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I26" s="15"/>
@@ -1921,811 +1927,817 @@
       </c>
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.09989000000000001</v>
       </c>
       <c r="L27" s="15">
         <v>0.08656999999999999</v>
       </c>
       <c r="M27" s="15">
         <v>0.08323999999999999</v>
       </c>
-      <c r="N27" s="15">
-[...3 lines deleted...]
-      <c r="P27" s="15"/>
+      <c r="N27" s="15"/>
+      <c r="O27" s="15">
+        <v>4000</v>
+      </c>
+      <c r="P27" s="15" t="s">
+        <v>77</v>
+      </c>
       <c r="Q27" s="15">
         <v>10000</v>
       </c>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E28" s="15">
         <v>10080046702</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.55401</v>
       </c>
       <c r="L28" s="15">
         <v>0.48014</v>
       </c>
       <c r="M28" s="15">
         <v>0.46168</v>
       </c>
       <c r="N28" s="15">
-        <v>720</v>
+        <v>770</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15">
         <v>2500</v>
       </c>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E29" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>500</v>
       </c>
       <c r="K29" s="15">
         <v>0.13011</v>
       </c>
       <c r="L29" s="15">
         <v>0.11276</v>
       </c>
       <c r="M29" s="15">
         <v>0.10843</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E30" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.07553</v>
       </c>
       <c r="L30" s="15">
         <v>0.06546</v>
       </c>
       <c r="M30" s="15">
         <v>0.06294</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.22848</v>
       </c>
       <c r="L31" s="15">
         <v>0.19802</v>
       </c>
       <c r="M31" s="15">
         <v>0.1904</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E32" s="15">
         <v>10080060089</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>400</v>
       </c>
       <c r="K32" s="15">
         <v>0.15424</v>
       </c>
       <c r="L32" s="15">
         <v>0.12852</v>
       </c>
       <c r="M32" s="15">
         <v>0.12338</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.10766</v>
       </c>
       <c r="L33" s="15">
         <v>0.09329999999999999</v>
       </c>
       <c r="M33" s="15">
         <v>0.08971</v>
       </c>
       <c r="N33" s="15">
-        <v>555</v>
+        <v>645</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E34" s="15">
         <v>10080074030</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>500</v>
       </c>
       <c r="K34" s="15">
         <v>0.15497</v>
       </c>
       <c r="L34" s="15">
         <v>0.12915</v>
       </c>
       <c r="M34" s="15">
         <v>0.12397</v>
       </c>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E35" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.059</v>
       </c>
       <c r="M35" s="15">
         <v>0.053</v>
       </c>
       <c r="N35" s="15">
-        <v>2370</v>
+        <v>2139</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E36" s="15">
         <v>10080046715</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.10193</v>
       </c>
       <c r="L36" s="15">
         <v>0.08834</v>
       </c>
       <c r="M36" s="15">
         <v>0.08494</v>
       </c>
       <c r="N36" s="15">
-        <v>8649</v>
+        <v>3384</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E37" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>60</v>
       </c>
       <c r="K37" s="15">
         <v>0.98589</v>
       </c>
       <c r="L37" s="15">
         <v>0.8268799999999999</v>
       </c>
       <c r="M37" s="15">
         <v>0.79508</v>
       </c>
       <c r="N37" s="15">
         <v>2</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>1200</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E38" s="15">
         <v>10080039725</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15"/>
       <c r="K38" s="15">
         <v>0.1871</v>
       </c>
       <c r="L38" s="15">
         <v>0.15692</v>
       </c>
       <c r="M38" s="15">
         <v>0.15089</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E39" s="15">
         <v>10080049463</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>1000</v>
       </c>
       <c r="K39" s="15">
         <v>0.13041</v>
       </c>
       <c r="L39" s="15">
         <v>0.11302</v>
       </c>
       <c r="M39" s="15">
         <v>0.10868</v>
       </c>
       <c r="N39" s="15"/>
-      <c r="O39" s="15"/>
-      <c r="P39" s="15"/>
+      <c r="O39" s="15">
+        <v>760</v>
+      </c>
+      <c r="P39" s="15" t="s">
+        <v>110</v>
+      </c>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E40" s="15">
         <v>10080071320</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.0953</v>
       </c>
       <c r="L40" s="15">
         <v>0.06895</v>
       </c>
       <c r="M40" s="15">
         <v>0.06017</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I41" s="15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="J41" s="15">
         <v>1000</v>
       </c>
       <c r="K41" s="15">
-        <v>0.06917</v>
+        <v>0.07190000000000001</v>
       </c>
       <c r="L41" s="15">
-        <v>0.05994</v>
+        <v>0.06231</v>
       </c>
       <c r="M41" s="15">
-        <v>0.05764</v>
+        <v>0.05991</v>
       </c>
       <c r="N41" s="15">
-        <v>9218</v>
+        <v>11317</v>
       </c>
       <c r="O41" s="15">
-        <v>10350</v>
+        <v>12900</v>
       </c>
       <c r="P41" s="15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E42" s="15">
         <v>10080044334</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1000</v>
       </c>
       <c r="K42" s="15">
         <v>0.22309</v>
       </c>
       <c r="L42" s="15">
         <v>0.18292</v>
       </c>
       <c r="M42" s="15">
         <v>0.1755</v>
       </c>
       <c r="N42" s="15">
         <v>20</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E43" s="15">
         <v>10080067432</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I43" s="15" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
-        <v>0.09285</v>
+        <v>0.11541</v>
       </c>
       <c r="L43" s="15">
-        <v>0.08047</v>
+        <v>0.10002</v>
       </c>
       <c r="M43" s="15">
-        <v>0.07738</v>
+        <v>0.09618</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15">
-        <v>1520</v>
+        <v>1240</v>
       </c>
       <c r="P43" s="15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E44" s="15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>500</v>
       </c>
       <c r="K44" s="15">
         <v>0.11148</v>
       </c>
       <c r="L44" s="15">
         <v>0.09662</v>
       </c>
       <c r="M44" s="15">
         <v>0.0929</v>
       </c>
       <c r="N44" s="15">
-        <v>2012</v>
+        <v>1875</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.0217</v>
       </c>
       <c r="L45" s="15">
         <v>0.0157</v>
       </c>
       <c r="M45" s="15">
         <v>0.0137</v>
       </c>
       <c r="N45" s="15">
         <v>10</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15">
         <v>0.0217</v>
       </c>
       <c r="L46" s="15">
         <v>0.0157</v>
       </c>
       <c r="M46" s="15">
         <v>0.0137</v>
       </c>
       <c r="N46" s="15">
         <v>10</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15">
         <v>0.0217</v>
       </c>
       <c r="L47" s="15">
         <v>0.0157</v>
       </c>
       <c r="M47" s="15">
         <v>0.0137</v>
       </c>
       <c r="N47" s="15">
         <v>8</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
@@ -2787,317 +2799,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>