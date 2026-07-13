--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -247,86 +247,89 @@
   <si>
     <t>L-KLS1-PLG-016-6.3-N-B</t>
   </si>
   <si>
     <t>вилка 6,3мм на кабель моно, никель, черный корпус / L-KLS1-PLG-016-6.3-N-B</t>
   </si>
   <si>
     <t>10-00052957</t>
   </si>
   <si>
     <t>L-KLS1-PLG-016A-6.3-N-B</t>
   </si>
   <si>
     <t>вилка 6,3мм на кабель стерео, никель, черный корпус / L-KLS1-PLG-016A-6.3-N-B</t>
   </si>
   <si>
     <t>L-KLS1-PLG-028-3.5-N-B</t>
   </si>
   <si>
     <t>3.5мм Аудио стерео штекер на кабель, L=26мм, никель, пластик черный / L-KLS1-PLG-028-3.5-N-B</t>
   </si>
   <si>
     <t>UT-00104842</t>
   </si>
   <si>
-    <t>04.08.2026</t>
+    <t>25.07.2026</t>
   </si>
   <si>
     <t>L-KLS1-PTJ-06A-3.5-G</t>
   </si>
   <si>
     <t>6.3mm Stereo Plug To 3.5mm Stereo Jack/ Gold-plated / L-KLS1-PTJ-06A-3.5-G</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-001</t>
   </si>
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-001</t>
   </si>
   <si>
     <t>UT-00154798</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-002</t>
   </si>
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-002</t>
   </si>
   <si>
     <t>UT-00154797</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-004C</t>
   </si>
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-004C</t>
   </si>
   <si>
     <t>UT-00154796</t>
   </si>
   <si>
+    <t xml:space="preserve">L-KLS1-TPJ3.5-002A-R KLS, L-KLS1-204G-04-R KLS, KLS5-269-002-A KLS, L-KLS1-SMA010A-RG174 KLS, KLS2-TB-2503 KLS, </t>
+  </si>
+  <si>
     <t>L-KLS1-TPJ3.5-002</t>
   </si>
   <si>
     <t>3.5mm Stereo SMD 30V 0.5A / L-KLS1-TPJ3.5-002</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-003B</t>
   </si>
   <si>
     <t>Stereo Jack DIP 3.5mm / L-KLS1-TSJ3.5-003B</t>
   </si>
   <si>
     <t>UT-00089757</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-007AA</t>
   </si>
   <si>
     <t>Разъемы Jack для наушников 3,5 мм, с гайкой / L-KLS1-TSJ3.5-007AA</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-013</t>
   </si>
   <si>
     <t>Разъемы Jack для наушников 3,5 мм, на плату, стерео / L-KLS1-TSJ3.5-013</t>
@@ -346,66 +349,69 @@
   <si>
     <t xml:space="preserve">L-KLS1-TSJ3.5-024A KLS, CKX3-3.5-05 , TKX3-3.5-05 PCB RUICHI, 3379-5 LEAMAX, </t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-035</t>
   </si>
   <si>
     <t>3.5мм стерео 5 контакт. 2 канала угловой на плату / L-KLS1-TSJ3.5-035</t>
   </si>
   <si>
     <t>UT-00138214</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-028</t>
   </si>
   <si>
     <t>PJ-314 (CKX-3.5-07)</t>
   </si>
   <si>
     <t>L-KLS1-TPJ3.5-002A-R</t>
   </si>
   <si>
     <t>3.5мм AUDIO JACKS, SMD / SJ-3524-SMT-TR (L-KLS1-TPJ3.5-002A-R)</t>
   </si>
   <si>
-    <t>24.09.2026</t>
+    <t xml:space="preserve">L-KLS1-SSJ3.5-004C KLS, L-KLS1-204G-04-R KLS, KLS5-269-002-A KLS, L-KLS1-SMA010A-RG174 KLS, KLS2-TB-2503 KLS, </t>
+  </si>
+  <si>
+    <t>01.10.2026</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-009</t>
   </si>
   <si>
     <t>Гнездо (СТ) 3.5мм / ST-033 (L-KLS1-TSJ3.5-009)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-TSJ3.5-009 KLS, </t>
   </si>
   <si>
     <t>UT-00138326</t>
   </si>
   <si>
-    <t>20.08.2026</t>
+    <t>25.08.2026</t>
   </si>
   <si>
     <t>ST-200</t>
   </si>
   <si>
     <t>2,5мм / ST-200</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-024A</t>
   </si>
   <si>
     <t>3.5мм стерео 5 контакт угловой на плату (без гайки) / ST-214N (L-KLS1-TSJ3.5-024A)</t>
   </si>
   <si>
     <t xml:space="preserve">CKX3-3.5-05 , L-KLS1-TSJ3.5-024 KLS, 3379-5 LEAMAX, </t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-008EBC</t>
   </si>
   <si>
     <t>аудио гнездо 3.5мм угловое стерео, на плату, без гайки / ST-215N-04-N (L-KLS1-TSJ3.5-008EBC)</t>
   </si>
   <si>
     <t>UT-00144630</t>
   </si>
@@ -1402,51 +1408,51 @@
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080018054</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.11</v>
       </c>
       <c r="L13" s="15">
         <v>0.08799999999999999</v>
       </c>
       <c r="M13" s="15">
         <v>0.08</v>
       </c>
       <c r="N13" s="15">
-        <v>7658</v>
+        <v>6179</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080017589</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I14" s="15"/>
@@ -1700,51 +1706,51 @@
       <c r="D21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="15">
         <v>10080059113</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>500</v>
       </c>
       <c r="K21" s="15">
         <v>0.11336</v>
       </c>
       <c r="L21" s="15">
         <v>0.09823999999999999</v>
       </c>
       <c r="M21" s="15">
         <v>0.09446</v>
       </c>
       <c r="N21" s="15">
-        <v>1835</v>
+        <v>1615</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="15">
         <v>10080063365</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I22" s="15"/>
@@ -1812,91 +1818,89 @@
       </c>
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>250</v>
       </c>
       <c r="K24" s="15">
         <v>0.1076</v>
       </c>
       <c r="L24" s="15">
         <v>0.09325</v>
       </c>
       <c r="M24" s="15">
         <v>0.08966</v>
       </c>
-      <c r="N24" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N24" s="15"/>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>1.42</v>
       </c>
       <c r="L25" s="15">
         <v>1.18</v>
       </c>
       <c r="M25" s="15">
         <v>1.13</v>
       </c>
       <c r="N25" s="15">
-        <v>2020</v>
+        <v>1872</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080076069</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I26" s="15"/>
@@ -1929,93 +1933,93 @@
         <v>75</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.09989000000000001</v>
       </c>
       <c r="L27" s="15">
         <v>0.08656999999999999</v>
       </c>
       <c r="M27" s="15">
         <v>0.08323999999999999</v>
       </c>
       <c r="N27" s="15"/>
       <c r="O27" s="15">
-        <v>4000</v>
+        <v>3500</v>
       </c>
       <c r="P27" s="15" t="s">
         <v>77</v>
       </c>
       <c r="Q27" s="15">
         <v>10000</v>
       </c>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="15">
         <v>10080046702</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.55401</v>
       </c>
       <c r="L28" s="15">
         <v>0.48014</v>
       </c>
       <c r="M28" s="15">
         <v>0.46168</v>
       </c>
       <c r="N28" s="15">
-        <v>770</v>
+        <v>830</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15">
         <v>2500</v>
       </c>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>46</v>
@@ -2072,672 +2076,676 @@
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="I31" s="15"/>
+      <c r="I31" s="15" t="s">
+        <v>89</v>
+      </c>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.22848</v>
       </c>
       <c r="L31" s="15">
         <v>0.19802</v>
       </c>
       <c r="M31" s="15">
         <v>0.1904</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E32" s="15">
         <v>10080060089</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>400</v>
       </c>
       <c r="K32" s="15">
         <v>0.15424</v>
       </c>
       <c r="L32" s="15">
         <v>0.12852</v>
       </c>
       <c r="M32" s="15">
         <v>0.12338</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.10766</v>
       </c>
       <c r="L33" s="15">
         <v>0.09329999999999999</v>
       </c>
       <c r="M33" s="15">
         <v>0.08971</v>
       </c>
       <c r="N33" s="15">
-        <v>645</v>
+        <v>511</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E34" s="15">
         <v>10080074030</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>500</v>
       </c>
       <c r="K34" s="15">
         <v>0.15497</v>
       </c>
       <c r="L34" s="15">
         <v>0.12915</v>
       </c>
       <c r="M34" s="15">
         <v>0.12397</v>
       </c>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E35" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.059</v>
       </c>
       <c r="M35" s="15">
         <v>0.053</v>
       </c>
       <c r="N35" s="15">
-        <v>2139</v>
+        <v>2168</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E36" s="15">
         <v>10080046715</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.10193</v>
       </c>
       <c r="L36" s="15">
         <v>0.08834</v>
       </c>
       <c r="M36" s="15">
         <v>0.08494</v>
       </c>
       <c r="N36" s="15">
-        <v>3384</v>
+        <v>4826</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E37" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>60</v>
       </c>
       <c r="K37" s="15">
         <v>0.98589</v>
       </c>
       <c r="L37" s="15">
         <v>0.8268799999999999</v>
       </c>
       <c r="M37" s="15">
         <v>0.79508</v>
       </c>
       <c r="N37" s="15">
         <v>2</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>1200</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="15">
         <v>10080039725</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15"/>
       <c r="K38" s="15">
         <v>0.1871</v>
       </c>
       <c r="L38" s="15">
         <v>0.15692</v>
       </c>
       <c r="M38" s="15">
         <v>0.15089</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E39" s="15">
         <v>10080049463</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="I39" s="15"/>
+      <c r="I39" s="15" t="s">
+        <v>111</v>
+      </c>
       <c r="J39" s="15">
         <v>1000</v>
       </c>
       <c r="K39" s="15">
         <v>0.13041</v>
       </c>
       <c r="L39" s="15">
         <v>0.11302</v>
       </c>
       <c r="M39" s="15">
         <v>0.10868</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15">
-        <v>760</v>
+        <v>720</v>
       </c>
       <c r="P39" s="15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E40" s="15">
         <v>10080071320</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.0953</v>
       </c>
       <c r="L40" s="15">
         <v>0.06895</v>
       </c>
       <c r="M40" s="15">
         <v>0.06017</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I41" s="15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="J41" s="15">
         <v>1000</v>
       </c>
       <c r="K41" s="15">
         <v>0.07190000000000001</v>
       </c>
       <c r="L41" s="15">
         <v>0.06231</v>
       </c>
       <c r="M41" s="15">
         <v>0.05991</v>
       </c>
       <c r="N41" s="15">
-        <v>11317</v>
+        <v>2870</v>
       </c>
       <c r="O41" s="15">
-        <v>12900</v>
+        <v>17250</v>
       </c>
       <c r="P41" s="15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E42" s="15">
         <v>10080044334</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1000</v>
       </c>
       <c r="K42" s="15">
         <v>0.22309</v>
       </c>
       <c r="L42" s="15">
         <v>0.18292</v>
       </c>
       <c r="M42" s="15">
         <v>0.1755</v>
       </c>
       <c r="N42" s="15">
         <v>20</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E43" s="15">
         <v>10080067432</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I43" s="15" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.11541</v>
       </c>
       <c r="L43" s="15">
         <v>0.10002</v>
       </c>
       <c r="M43" s="15">
         <v>0.09618</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15">
-        <v>1240</v>
+        <v>1400</v>
       </c>
       <c r="P43" s="15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E44" s="15" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>500</v>
       </c>
       <c r="K44" s="15">
         <v>0.11148</v>
       </c>
       <c r="L44" s="15">
         <v>0.09662</v>
       </c>
       <c r="M44" s="15">
         <v>0.0929</v>
       </c>
       <c r="N44" s="15">
-        <v>1875</v>
+        <v>1801</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.0217</v>
       </c>
       <c r="L45" s="15">
         <v>0.0157</v>
       </c>
       <c r="M45" s="15">
         <v>0.0137</v>
       </c>
       <c r="N45" s="15">
         <v>10</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15">
         <v>0.0217</v>
       </c>
       <c r="L46" s="15">
         <v>0.0157</v>
       </c>
       <c r="M46" s="15">
         <v>0.0137</v>
       </c>
       <c r="N46" s="15">
         <v>10</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15">
         <v>0.0217</v>
       </c>
       <c r="L47" s="15">
         <v>0.0157</v>
       </c>
       <c r="M47" s="15">
         <v>0.0137</v>
       </c>
       <c r="N47" s="15">
         <v>8</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
@@ -2799,317 +2807,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>