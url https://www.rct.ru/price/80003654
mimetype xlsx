--- v9 (2026-07-13)
+++ v10 (2026-08-03)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -247,53 +247,50 @@
   <si>
     <t>L-KLS1-PLG-016-6.3-N-B</t>
   </si>
   <si>
     <t>вилка 6,3мм на кабель моно, никель, черный корпус / L-KLS1-PLG-016-6.3-N-B</t>
   </si>
   <si>
     <t>10-00052957</t>
   </si>
   <si>
     <t>L-KLS1-PLG-016A-6.3-N-B</t>
   </si>
   <si>
     <t>вилка 6,3мм на кабель стерео, никель, черный корпус / L-KLS1-PLG-016A-6.3-N-B</t>
   </si>
   <si>
     <t>L-KLS1-PLG-028-3.5-N-B</t>
   </si>
   <si>
     <t>3.5мм Аудио стерео штекер на кабель, L=26мм, никель, пластик черный / L-KLS1-PLG-028-3.5-N-B</t>
   </si>
   <si>
     <t>UT-00104842</t>
   </si>
   <si>
-    <t>25.07.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>L-KLS1-PTJ-06A-3.5-G</t>
   </si>
   <si>
     <t>6.3mm Stereo Plug To 3.5mm Stereo Jack/ Gold-plated / L-KLS1-PTJ-06A-3.5-G</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-001</t>
   </si>
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-001</t>
   </si>
   <si>
     <t>UT-00154798</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-002</t>
   </si>
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-002</t>
   </si>
   <si>
     <t>UT-00154797</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-004C</t>
@@ -352,66 +349,66 @@
   <si>
     <t>L-KLS1-TSJ3.5-035</t>
   </si>
   <si>
     <t>3.5мм стерео 5 контакт. 2 канала угловой на плату / L-KLS1-TSJ3.5-035</t>
   </si>
   <si>
     <t>UT-00138214</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-028</t>
   </si>
   <si>
     <t>PJ-314 (CKX-3.5-07)</t>
   </si>
   <si>
     <t>L-KLS1-TPJ3.5-002A-R</t>
   </si>
   <si>
     <t>3.5мм AUDIO JACKS, SMD / SJ-3524-SMT-TR (L-KLS1-TPJ3.5-002A-R)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-SSJ3.5-004C KLS, L-KLS1-204G-04-R KLS, KLS5-269-002-A KLS, L-KLS1-SMA010A-RG174 KLS, KLS2-TB-2503 KLS, </t>
   </si>
   <si>
-    <t>01.10.2026</t>
+    <t>19.08.2026</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-009</t>
   </si>
   <si>
     <t>Гнездо (СТ) 3.5мм / ST-033 (L-KLS1-TSJ3.5-009)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-TSJ3.5-009 KLS, </t>
   </si>
   <si>
     <t>UT-00138326</t>
   </si>
   <si>
-    <t>25.08.2026</t>
+    <t>05.11.2026</t>
   </si>
   <si>
     <t>ST-200</t>
   </si>
   <si>
     <t>2,5мм / ST-200</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-024A</t>
   </si>
   <si>
     <t>3.5мм стерео 5 контакт угловой на плату (без гайки) / ST-214N (L-KLS1-TSJ3.5-024A)</t>
   </si>
   <si>
     <t xml:space="preserve">CKX3-3.5-05 , L-KLS1-TSJ3.5-024 KLS, 3379-5 LEAMAX, </t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-008EBC</t>
   </si>
   <si>
     <t>аудио гнездо 3.5мм угловое стерео, на плату, без гайки / ST-215N-04-N (L-KLS1-TSJ3.5-008EBC)</t>
   </si>
   <si>
     <t>UT-00144630</t>
   </si>
@@ -1408,51 +1405,51 @@
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080018054</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.11</v>
       </c>
       <c r="L13" s="15">
         <v>0.08799999999999999</v>
       </c>
       <c r="M13" s="15">
         <v>0.08</v>
       </c>
       <c r="N13" s="15">
-        <v>6179</v>
+        <v>6353</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080017589</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I14" s="15"/>
@@ -1483,53 +1480,51 @@
         <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080047910</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="J15" s="15">
         <v>200</v>
       </c>
       <c r="K15" s="15">
         <v>0.24738</v>
       </c>
       <c r="L15" s="15">
         <v>0.2144</v>
       </c>
       <c r="M15" s="15">
         <v>0.20615</v>
       </c>
-      <c r="N15" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15" s="15"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1</v>
       </c>
@@ -1706,51 +1701,51 @@
       <c r="D21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="15">
         <v>10080059113</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>500</v>
       </c>
       <c r="K21" s="15">
         <v>0.11336</v>
       </c>
       <c r="L21" s="15">
         <v>0.09823999999999999</v>
       </c>
       <c r="M21" s="15">
         <v>0.09446</v>
       </c>
       <c r="N21" s="15">
-        <v>1615</v>
+        <v>1835</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="15">
         <v>10080063365</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I22" s="15"/>
@@ -1856,51 +1851,51 @@
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>1.42</v>
       </c>
       <c r="L25" s="15">
         <v>1.18</v>
       </c>
       <c r="M25" s="15">
         <v>1.13</v>
       </c>
       <c r="N25" s="15">
-        <v>1872</v>
+        <v>2287</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080076069</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I26" s="15"/>
@@ -1931,821 +1926,817 @@
       </c>
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.09989000000000001</v>
       </c>
       <c r="L27" s="15">
         <v>0.08656999999999999</v>
       </c>
       <c r="M27" s="15">
         <v>0.08323999999999999</v>
       </c>
-      <c r="N27" s="15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N27" s="15">
+        <v>3950</v>
+      </c>
+      <c r="O27" s="15"/>
+      <c r="P27" s="15"/>
       <c r="Q27" s="15">
         <v>10000</v>
       </c>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" s="15" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E28" s="15">
         <v>10080046702</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.55401</v>
       </c>
       <c r="L28" s="15">
         <v>0.48014</v>
       </c>
       <c r="M28" s="15">
         <v>0.46168</v>
       </c>
       <c r="N28" s="15">
-        <v>830</v>
+        <v>670</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15">
         <v>2500</v>
       </c>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="15" t="s">
         <v>80</v>
       </c>
-      <c r="D29" s="15" t="s">
+      <c r="E29" s="15" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>500</v>
       </c>
       <c r="K29" s="15">
         <v>0.13011</v>
       </c>
       <c r="L29" s="15">
         <v>0.11276</v>
       </c>
       <c r="M29" s="15">
         <v>0.10843</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="D30" s="15" t="s">
+      <c r="E30" s="15" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.07553</v>
       </c>
       <c r="L30" s="15">
         <v>0.06546</v>
       </c>
       <c r="M30" s="15">
         <v>0.06294</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="D31" s="15" t="s">
+      <c r="E31" s="15" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I31" s="15" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.22848</v>
       </c>
       <c r="L31" s="15">
         <v>0.19802</v>
       </c>
       <c r="M31" s="15">
         <v>0.1904</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="D32" s="15" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E32" s="15">
         <v>10080060089</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>400</v>
       </c>
       <c r="K32" s="15">
         <v>0.15424</v>
       </c>
       <c r="L32" s="15">
         <v>0.12852</v>
       </c>
       <c r="M32" s="15">
         <v>0.12338</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="D33" s="15" t="s">
         <v>92</v>
       </c>
-      <c r="D33" s="15" t="s">
+      <c r="E33" s="15" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.10766</v>
       </c>
       <c r="L33" s="15">
         <v>0.09329999999999999</v>
       </c>
       <c r="M33" s="15">
         <v>0.08971</v>
       </c>
       <c r="N33" s="15">
-        <v>511</v>
+        <v>495</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="D34" s="15" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E34" s="15">
         <v>10080074030</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>500</v>
       </c>
       <c r="K34" s="15">
         <v>0.15497</v>
       </c>
       <c r="L34" s="15">
         <v>0.12915</v>
       </c>
       <c r="M34" s="15">
         <v>0.12397</v>
       </c>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="D35" s="15" t="s">
         <v>97</v>
       </c>
-      <c r="D35" s="15" t="s">
+      <c r="E35" s="15" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.059</v>
       </c>
       <c r="M35" s="15">
         <v>0.053</v>
       </c>
       <c r="N35" s="15">
-        <v>2168</v>
+        <v>1763</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="D36" s="15" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E36" s="15">
         <v>10080046715</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.10193</v>
       </c>
       <c r="L36" s="15">
         <v>0.08834</v>
       </c>
       <c r="M36" s="15">
         <v>0.08494</v>
       </c>
       <c r="N36" s="15">
-        <v>4826</v>
+        <v>4771</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="D37" s="15" t="s">
         <v>104</v>
       </c>
-      <c r="D37" s="15" t="s">
+      <c r="E37" s="15" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>60</v>
       </c>
       <c r="K37" s="15">
         <v>0.98589</v>
       </c>
       <c r="L37" s="15">
         <v>0.8268799999999999</v>
       </c>
       <c r="M37" s="15">
         <v>0.79508</v>
       </c>
       <c r="N37" s="15">
         <v>2</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>1200</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="D38" s="15" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E38" s="15">
         <v>10080039725</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15"/>
       <c r="K38" s="15">
         <v>0.1871</v>
       </c>
       <c r="L38" s="15">
         <v>0.15692</v>
       </c>
       <c r="M38" s="15">
         <v>0.15089</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="D39" s="15" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E39" s="15">
         <v>10080049463</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I39" s="15" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="J39" s="15">
         <v>1000</v>
       </c>
       <c r="K39" s="15">
-        <v>0.13041</v>
+        <v>0.13365</v>
       </c>
       <c r="L39" s="15">
-        <v>0.11302</v>
+        <v>0.11583</v>
       </c>
       <c r="M39" s="15">
-        <v>0.10868</v>
+        <v>0.11138</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15">
-        <v>720</v>
+        <v>900</v>
       </c>
       <c r="P39" s="15" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" s="15" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="E40" s="15">
         <v>10080071320</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.0953</v>
       </c>
       <c r="L40" s="15">
         <v>0.06895</v>
       </c>
       <c r="M40" s="15">
         <v>0.06017</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="D41" s="15" t="s">
         <v>113</v>
       </c>
-      <c r="D41" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="15" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I41" s="15" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="J41" s="15">
         <v>1000</v>
       </c>
       <c r="K41" s="15">
         <v>0.07190000000000001</v>
       </c>
       <c r="L41" s="15">
         <v>0.06231</v>
       </c>
       <c r="M41" s="15">
         <v>0.05991</v>
       </c>
       <c r="N41" s="15">
-        <v>2870</v>
+        <v>2154</v>
       </c>
       <c r="O41" s="15">
-        <v>17250</v>
+        <v>20250</v>
       </c>
       <c r="P41" s="15" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="D42" s="15" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E42" s="15">
         <v>10080044334</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1000</v>
       </c>
       <c r="K42" s="15">
         <v>0.22309</v>
       </c>
       <c r="L42" s="15">
         <v>0.18292</v>
       </c>
       <c r="M42" s="15">
         <v>0.1755</v>
       </c>
       <c r="N42" s="15">
         <v>20</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="D43" s="15" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E43" s="15">
         <v>10080067432</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I43" s="15" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.11541</v>
       </c>
       <c r="L43" s="15">
         <v>0.10002</v>
       </c>
       <c r="M43" s="15">
         <v>0.09618</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15">
-        <v>1400</v>
-[...3 lines deleted...]
-      </c>
+        <v>1460</v>
+      </c>
+      <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="D44" s="15" t="s">
         <v>123</v>
       </c>
-      <c r="D44" s="15" t="s">
+      <c r="E44" s="15" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>500</v>
       </c>
       <c r="K44" s="15">
         <v>0.11148</v>
       </c>
       <c r="L44" s="15">
         <v>0.09662</v>
       </c>
       <c r="M44" s="15">
         <v>0.0929</v>
       </c>
       <c r="N44" s="15">
-        <v>1801</v>
+        <v>1907</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="D45" s="15" t="s">
         <v>126</v>
       </c>
-      <c r="D45" s="15" t="s">
+      <c r="E45" s="15" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.0217</v>
       </c>
       <c r="L45" s="15">
         <v>0.0157</v>
       </c>
       <c r="M45" s="15">
         <v>0.0137</v>
       </c>
       <c r="N45" s="15">
         <v>10</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="D46" s="15" t="s">
         <v>129</v>
       </c>
-      <c r="D46" s="15" t="s">
+      <c r="E46" s="15" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15">
         <v>0.0217</v>
       </c>
       <c r="L46" s="15">
         <v>0.0157</v>
       </c>
       <c r="M46" s="15">
         <v>0.0137</v>
       </c>
       <c r="N46" s="15">
         <v>10</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="D47" s="15" t="s">
         <v>132</v>
       </c>
-      <c r="D47" s="15" t="s">
+      <c r="E47" s="15" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15">
         <v>0.0217</v>
       </c>
       <c r="L47" s="15">
         <v>0.0157</v>
       </c>
       <c r="M47" s="15">
         <v>0.0137</v>
       </c>
       <c r="N47" s="15">
         <v>8</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
@@ -2807,317 +2798,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>