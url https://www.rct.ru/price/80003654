--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>24.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -280,53 +280,50 @@
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-001</t>
   </si>
   <si>
     <t>UT-00154798</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-002</t>
   </si>
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-002</t>
   </si>
   <si>
     <t>UT-00154797</t>
   </si>
   <si>
     <t>L-KLS1-SSJ3.5-004C</t>
   </si>
   <si>
     <t>аудио стерео 3,5мм на плату / L-KLS1-SSJ3.5-004C</t>
   </si>
   <si>
     <t>UT-00154796</t>
   </si>
   <si>
-    <t xml:space="preserve">L-KLS1-TPJ3.5-002A-R KLS, L-KLS1-204G-04-R KLS, KLS5-269-002-A KLS, L-KLS1-SMA010A-RG174 KLS, KLS2-TB-2503 KLS, </t>
-[...1 lines deleted...]
-  <si>
     <t>L-KLS1-TPJ3.5-002</t>
   </si>
   <si>
     <t>3.5mm Stereo SMD 30V 0.5A / L-KLS1-TPJ3.5-002</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-003B</t>
   </si>
   <si>
     <t>Stereo Jack DIP 3.5mm / L-KLS1-TSJ3.5-003B</t>
   </si>
   <si>
     <t>UT-00089757</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-007AA</t>
   </si>
   <si>
     <t>Разъемы Jack для наушников 3,5 мм, с гайкой / L-KLS1-TSJ3.5-007AA</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-013</t>
   </si>
   <si>
     <t>Разъемы Jack для наушников 3,5 мм, на плату, стерео / L-KLS1-TSJ3.5-013</t>
@@ -346,69 +343,63 @@
   <si>
     <t xml:space="preserve">L-KLS1-TSJ3.5-024A KLS, CKX3-3.5-05 , TKX3-3.5-05 PCB RUICHI, 3379-5 LEAMAX, </t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-035</t>
   </si>
   <si>
     <t>3.5мм стерео 5 контакт. 2 канала угловой на плату / L-KLS1-TSJ3.5-035</t>
   </si>
   <si>
     <t>UT-00138214</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-028</t>
   </si>
   <si>
     <t>PJ-314 (CKX-3.5-07)</t>
   </si>
   <si>
     <t>L-KLS1-TPJ3.5-002A-R</t>
   </si>
   <si>
     <t>3.5мм AUDIO JACKS, SMD / SJ-3524-SMT-TR (L-KLS1-TPJ3.5-002A-R)</t>
   </si>
   <si>
-    <t xml:space="preserve">L-KLS1-SSJ3.5-004C KLS, L-KLS1-204G-04-R KLS, KLS5-269-002-A KLS, L-KLS1-SMA010A-RG174 KLS, KLS2-TB-2503 KLS, </t>
-[...4 lines deleted...]
-  <si>
     <t>L-KLS1-TSJ3.5-009</t>
   </si>
   <si>
     <t>Гнездо (СТ) 3.5мм / ST-033 (L-KLS1-TSJ3.5-009)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-TSJ3.5-009 KLS, </t>
   </si>
   <si>
     <t>UT-00138326</t>
   </si>
   <si>
-    <t>05.11.2026</t>
+    <t>27.10.2026</t>
   </si>
   <si>
     <t>ST-200</t>
   </si>
   <si>
     <t>2,5мм / ST-200</t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-024A</t>
   </si>
   <si>
     <t>3.5мм стерео 5 контакт угловой на плату (без гайки) / ST-214N (L-KLS1-TSJ3.5-024A)</t>
   </si>
   <si>
     <t xml:space="preserve">CKX3-3.5-05 , L-KLS1-TSJ3.5-024 KLS, 3379-5 LEAMAX, </t>
   </si>
   <si>
     <t>L-KLS1-TSJ3.5-008EBC</t>
   </si>
   <si>
     <t>аудио гнездо 3.5мм угловое стерео, на плату, без гайки / ST-215N-04-N (L-KLS1-TSJ3.5-008EBC)</t>
   </si>
   <si>
     <t>UT-00144630</t>
   </si>
@@ -1405,51 +1396,51 @@
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080018054</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.11</v>
       </c>
       <c r="L13" s="15">
         <v>0.08799999999999999</v>
       </c>
       <c r="M13" s="15">
         <v>0.08</v>
       </c>
       <c r="N13" s="15">
-        <v>6353</v>
+        <v>6179</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080017589</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I14" s="15"/>
@@ -1480,51 +1471,53 @@
         <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080047910</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="J15" s="15">
         <v>200</v>
       </c>
       <c r="K15" s="15">
         <v>0.24738</v>
       </c>
       <c r="L15" s="15">
         <v>0.2144</v>
       </c>
       <c r="M15" s="15">
         <v>0.20615</v>
       </c>
-      <c r="N15" s="15"/>
+      <c r="N15" s="15">
+        <v>6</v>
+      </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>1</v>
       </c>
@@ -1701,51 +1694,51 @@
       <c r="D21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="15">
         <v>10080059113</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>500</v>
       </c>
       <c r="K21" s="15">
         <v>0.11336</v>
       </c>
       <c r="L21" s="15">
         <v>0.09823999999999999</v>
       </c>
       <c r="M21" s="15">
         <v>0.09446</v>
       </c>
       <c r="N21" s="15">
-        <v>1835</v>
+        <v>2104</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="15">
         <v>10080063365</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I22" s="15"/>
@@ -1851,51 +1844,51 @@
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>1.42</v>
       </c>
       <c r="L25" s="15">
         <v>1.18</v>
       </c>
       <c r="M25" s="15">
         <v>1.13</v>
       </c>
       <c r="N25" s="15">
-        <v>2287</v>
+        <v>1842</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080076069</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I26" s="15"/>
@@ -1918,101 +1911,101 @@
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
-        <v>0.09989000000000001</v>
+        <v>0.09608</v>
       </c>
       <c r="L27" s="15">
-        <v>0.08656999999999999</v>
+        <v>0.08327</v>
       </c>
       <c r="M27" s="15">
-        <v>0.08323999999999999</v>
+        <v>0.08006000000000001</v>
       </c>
       <c r="N27" s="15">
-        <v>3950</v>
+        <v>4051</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15">
         <v>10000</v>
       </c>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E28" s="15">
         <v>10080046702</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.55401</v>
       </c>
       <c r="L28" s="15">
         <v>0.48014</v>
       </c>
       <c r="M28" s="15">
         <v>0.46168</v>
       </c>
       <c r="N28" s="15">
-        <v>670</v>
+        <v>650</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15">
         <v>2500</v>
       </c>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>46</v>
@@ -2069,674 +2062,668 @@
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="I31" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.22848</v>
       </c>
       <c r="L31" s="15">
         <v>0.19802</v>
       </c>
       <c r="M31" s="15">
         <v>0.1904</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="D32" s="15" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E32" s="15">
         <v>10080060089</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>400</v>
       </c>
       <c r="K32" s="15">
         <v>0.15424</v>
       </c>
       <c r="L32" s="15">
         <v>0.12852</v>
       </c>
       <c r="M32" s="15">
         <v>0.12338</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="D33" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="D33" s="15" t="s">
+      <c r="E33" s="15" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.10766</v>
       </c>
       <c r="L33" s="15">
         <v>0.09329999999999999</v>
       </c>
       <c r="M33" s="15">
         <v>0.08971</v>
       </c>
       <c r="N33" s="15">
-        <v>495</v>
+        <v>585</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="D34" s="15" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E34" s="15">
         <v>10080074030</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>500</v>
       </c>
       <c r="K34" s="15">
         <v>0.15497</v>
       </c>
       <c r="L34" s="15">
         <v>0.12915</v>
       </c>
       <c r="M34" s="15">
         <v>0.12397</v>
       </c>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="D35" s="15" t="s">
         <v>96</v>
       </c>
-      <c r="D35" s="15" t="s">
+      <c r="E35" s="15" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.07000000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.059</v>
       </c>
       <c r="M35" s="15">
         <v>0.053</v>
       </c>
       <c r="N35" s="15">
-        <v>1763</v>
+        <v>2428</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="D36" s="15" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E36" s="15">
         <v>10080046715</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.10193</v>
       </c>
       <c r="L36" s="15">
         <v>0.08834</v>
       </c>
       <c r="M36" s="15">
         <v>0.08494</v>
       </c>
       <c r="N36" s="15">
-        <v>4771</v>
+        <v>3593</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="D37" s="15" t="s">
         <v>103</v>
       </c>
-      <c r="D37" s="15" t="s">
+      <c r="E37" s="15" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>60</v>
       </c>
       <c r="K37" s="15">
         <v>0.98589</v>
       </c>
       <c r="L37" s="15">
         <v>0.8268799999999999</v>
       </c>
       <c r="M37" s="15">
         <v>0.79508</v>
       </c>
       <c r="N37" s="15">
         <v>2</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15">
         <v>1200</v>
       </c>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="D38" s="15" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E38" s="15">
         <v>10080039725</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15"/>
       <c r="K38" s="15">
         <v>0.1871</v>
       </c>
       <c r="L38" s="15">
         <v>0.15692</v>
       </c>
       <c r="M38" s="15">
         <v>0.15089</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="D39" s="15" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E39" s="15">
         <v>10080049463</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="I39" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>1000</v>
       </c>
       <c r="K39" s="15">
         <v>0.13365</v>
       </c>
       <c r="L39" s="15">
         <v>0.11583</v>
       </c>
       <c r="M39" s="15">
         <v>0.11138</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15">
-        <v>900</v>
-[...3 lines deleted...]
-      </c>
+        <v>760</v>
+      </c>
+      <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="E40" s="15">
         <v>10080071320</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.0953</v>
       </c>
       <c r="L40" s="15">
         <v>0.06895</v>
       </c>
       <c r="M40" s="15">
         <v>0.06017</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="E41" s="15" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I41" s="15" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="J41" s="15">
         <v>1000</v>
       </c>
       <c r="K41" s="15">
         <v>0.07190000000000001</v>
       </c>
       <c r="L41" s="15">
         <v>0.06231</v>
       </c>
       <c r="M41" s="15">
         <v>0.05991</v>
       </c>
       <c r="N41" s="15">
-        <v>2154</v>
+        <v>13541</v>
       </c>
       <c r="O41" s="15">
-        <v>20250</v>
+        <v>15600</v>
       </c>
       <c r="P41" s="15" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E42" s="15">
         <v>10080044334</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1000</v>
       </c>
       <c r="K42" s="15">
         <v>0.22309</v>
       </c>
       <c r="L42" s="15">
         <v>0.18292</v>
       </c>
       <c r="M42" s="15">
         <v>0.1755</v>
       </c>
       <c r="N42" s="15">
         <v>20</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E43" s="15">
         <v>10080067432</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I43" s="15" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.11541</v>
       </c>
       <c r="L43" s="15">
         <v>0.10002</v>
       </c>
       <c r="M43" s="15">
         <v>0.09618</v>
       </c>
-      <c r="N43" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N43" s="15">
+        <v>1540</v>
+      </c>
+      <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="E44" s="15" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>500</v>
       </c>
       <c r="K44" s="15">
         <v>0.11148</v>
       </c>
       <c r="L44" s="15">
         <v>0.09662</v>
       </c>
       <c r="M44" s="15">
         <v>0.0929</v>
       </c>
       <c r="N44" s="15">
-        <v>1907</v>
+        <v>771</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.0217</v>
       </c>
       <c r="L45" s="15">
         <v>0.0157</v>
       </c>
       <c r="M45" s="15">
         <v>0.0137</v>
       </c>
       <c r="N45" s="15">
         <v>10</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15">
         <v>0.0217</v>
       </c>
       <c r="L46" s="15">
         <v>0.0157</v>
       </c>
       <c r="M46" s="15">
         <v>0.0137</v>
       </c>
       <c r="N46" s="15">
         <v>10</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15">
         <v>0.0217</v>
       </c>
       <c r="L47" s="15">
         <v>0.0157</v>
       </c>
       <c r="M47" s="15">
         <v>0.0137</v>
       </c>
       <c r="N47" s="15">
         <v>8</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
@@ -2798,317 +2785,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>