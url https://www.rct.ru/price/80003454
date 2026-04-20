--- v6 (2026-03-31)
+++ v7 (2026-04-20)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.03.2026</t>
+    <t>20.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -112,50 +112,53 @@
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>повышенная яркость</t>
   </si>
   <si>
     <t>FYL-5013BGC1C</t>
   </si>
   <si>
     <t>5мм Зеленый, прозрачный 15000mcd 15° / FYL-5013BGC1C</t>
   </si>
   <si>
     <t>10-00073270</t>
   </si>
   <si>
     <t>LED5mm</t>
   </si>
   <si>
     <t>FORYARD</t>
   </si>
   <si>
+    <t>07.09.2026</t>
+  </si>
+  <si>
     <t>FYL-5013LRC1C</t>
   </si>
   <si>
     <t>5мм Красный, прозрачный 1000mcd 15° / FYL-5013LRC1C</t>
   </si>
   <si>
     <t>10-00073266</t>
   </si>
   <si>
     <t>FYL-5013LRD1C</t>
   </si>
   <si>
     <t>5мм Красный, матовый 400mcd 30° / FYL-5013LRD1C</t>
   </si>
   <si>
     <t>FYL-5013LRW1С</t>
   </si>
   <si>
     <t>5мм Красный, матовый 300mcd 30° / FYL-5013LRW1С</t>
   </si>
   <si>
     <t>FYL-5013LURC1C</t>
   </si>
   <si>
     <t>5мм Красный, прозрачный 20000mcd 15° / FYL-5013LURC1C</t>
@@ -166,51 +169,51 @@
   <si>
     <t>5мм Красный, матовый 3000mcd 30° / FYL-5013LURD1C</t>
   </si>
   <si>
     <t>10-00073277</t>
   </si>
   <si>
     <t>FYL-5013LUYC1C</t>
   </si>
   <si>
     <t>5мм Желтый, прозрачный 20000mcd 15° / FYL-5013LUYC1C</t>
   </si>
   <si>
     <t>FYL-5013PGC1C</t>
   </si>
   <si>
     <t>5мм Изумрудный, прозрачный 30000mcd 15° / FYL-5013PGC1C</t>
   </si>
   <si>
     <t>FYL-5013PGD1C</t>
   </si>
   <si>
     <t>5мм Изумрудный, матовый 5000mcd 30° / FYL-5013PGD1C</t>
   </si>
   <si>
-    <t>09.05.2026</t>
+    <t>06.05.2026</t>
   </si>
   <si>
     <t>FYL-5013PURD1C</t>
   </si>
   <si>
     <t>5мм Красный, матовый 2200mcd 30° / FYL-5013PURD1C</t>
   </si>
   <si>
     <t>FYL-5013PUYD1C</t>
   </si>
   <si>
     <t>5мм Желтый, матовый 590nm 1000-3000mcd 25° / FYL-5013PUYD1C</t>
   </si>
   <si>
     <t>FYL-5013SUEC1C</t>
   </si>
   <si>
     <t>5мм Оранжевый, прозрачный 1500mcd 15° / FYL-5013SUEC1C</t>
   </si>
   <si>
     <t>FYL-5013SUGC1C</t>
   </si>
   <si>
     <t>5мм Желто-зеленый, прозрачный 2000mcd 15° / FYL-5013SUGC1C</t>
   </si>
@@ -221,50 +224,53 @@
     <t>5мм Красный, прозрачный 10800mcd (7500~15500 mcd) 10° / FYL-5013SURC1C</t>
   </si>
   <si>
     <t>FYL-5013UBC1C</t>
   </si>
   <si>
     <t>5мм Cиний, прозрачный, 8000mcd 15° / FYL-5013UBC1C</t>
   </si>
   <si>
     <t>FYL-5013UBD1C</t>
   </si>
   <si>
     <t>5мм Cиний, матовый 1000mcd 30° / FYL-5013UBD1C</t>
   </si>
   <si>
     <t>FYL-5013URC1C</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Красный, прозрачный 6000mcd 15° / FYL-5013URC1C </t>
   </si>
   <si>
     <t>FYL-5013VC1C</t>
   </si>
   <si>
     <t>5мм Пурпурный, прозрачный 100mcd 20° / FYL-5013VC1C</t>
+  </si>
+  <si>
+    <t>19.05.2026</t>
   </si>
   <si>
     <t>FYL-5014UWC1C</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (холодный), прозрачный 25000mcd 20° / FYL-5014UWC1C </t>
   </si>
   <si>
     <t>FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>5мм Белый прозрачный 26000-30000mcd 20° / FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>UT-00142539</t>
   </si>
   <si>
     <t>FYL-5014UWC1C-UWW</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (тёплый), прозрачный 15000 mcd 20° CCT: 3500K / FYL-5014UWC1C-UWW </t>
   </si>
   <si>
     <t>FYL-5014UWC1C60-3500K BIN B2</t>
   </si>
@@ -1104,925 +1110,949 @@
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.09576</v>
       </c>
       <c r="L9" s="15">
         <v>0.0677</v>
       </c>
       <c r="M9" s="15">
         <v>0.05879</v>
       </c>
       <c r="N9" s="15">
         <v>41</v>
       </c>
-      <c r="O9" s="15"/>
-      <c r="P9" s="15"/>
+      <c r="O9" s="15">
+        <v>1830</v>
+      </c>
+      <c r="P9" s="15" t="s">
+        <v>32</v>
+      </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D10" s="15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E10" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.04164</v>
       </c>
       <c r="L10" s="15">
         <v>0.03013</v>
       </c>
       <c r="M10" s="15">
         <v>0.02629</v>
       </c>
       <c r="N10" s="15">
         <v>57</v>
       </c>
-      <c r="O10" s="15"/>
-      <c r="P10" s="15"/>
+      <c r="O10" s="15">
+        <v>890</v>
+      </c>
+      <c r="P10" s="15" t="s">
+        <v>32</v>
+      </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10000020384</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.035</v>
       </c>
       <c r="L11" s="15">
         <v>0.026</v>
       </c>
       <c r="M11" s="15">
         <v>0.022</v>
       </c>
       <c r="N11" s="15">
-        <v>45269</v>
+        <v>44649</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E12" s="15">
         <v>10000023548</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1000</v>
       </c>
       <c r="K12" s="15">
         <v>0.03387</v>
       </c>
       <c r="L12" s="15">
         <v>0.03179</v>
       </c>
       <c r="M12" s="15">
         <v>0.0308</v>
       </c>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E13" s="15">
         <v>10080009074</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.097</v>
       </c>
       <c r="L13" s="15">
         <v>0.06510000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.0589</v>
       </c>
       <c r="N13" s="15">
         <v>38346</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1</v>
       </c>
       <c r="K14" s="15">
         <v>0.032</v>
       </c>
       <c r="L14" s="15">
         <v>0.032</v>
       </c>
       <c r="M14" s="15">
         <v>0.032</v>
       </c>
       <c r="N14" s="15">
         <v>1</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D15" s="15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E15" s="15">
         <v>10000030287</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.093</v>
       </c>
       <c r="L15" s="15">
         <v>0.065</v>
       </c>
       <c r="M15" s="15">
         <v>0.0596</v>
       </c>
       <c r="N15" s="15"/>
-      <c r="O15" s="15"/>
-      <c r="P15" s="15"/>
+      <c r="O15" s="15">
+        <v>1620</v>
+      </c>
+      <c r="P15" s="15" t="s">
+        <v>32</v>
+      </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10000030449</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>500</v>
       </c>
       <c r="K16" s="15">
         <v>0.07099999999999999</v>
       </c>
       <c r="L16" s="15">
         <v>0.0471</v>
       </c>
       <c r="M16" s="15">
         <v>0.0429</v>
       </c>
       <c r="N16" s="15">
-        <v>43050</v>
+        <v>46169</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>10000019189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.0726</v>
       </c>
       <c r="L17" s="15">
         <v>0.048</v>
       </c>
       <c r="M17" s="15">
         <v>0.0434</v>
       </c>
       <c r="N17" s="15">
-        <v>1545</v>
+        <v>1652</v>
       </c>
       <c r="O17" s="15">
-        <v>7200</v>
+        <v>7700</v>
       </c>
       <c r="P17" s="15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E18" s="15">
         <v>10080035191</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.038</v>
       </c>
       <c r="L18" s="15">
         <v>0.038</v>
       </c>
       <c r="M18" s="15">
         <v>0.038</v>
       </c>
       <c r="N18" s="15">
-        <v>19179</v>
+        <v>18009</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E19" s="15">
         <v>10080035192</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.08265</v>
       </c>
       <c r="L19" s="15">
         <v>0.05843</v>
       </c>
       <c r="M19" s="15">
         <v>0.05074</v>
       </c>
       <c r="N19" s="15">
-        <v>1558</v>
+        <v>1477</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E20" s="15">
         <v>10080003010</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.11344</v>
       </c>
       <c r="L20" s="15">
         <v>0.06023</v>
       </c>
       <c r="M20" s="15">
         <v>0.05136</v>
       </c>
       <c r="N20" s="15">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E21" s="15">
         <v>10000017892</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.06270000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.0418</v>
       </c>
       <c r="M21" s="15">
         <v>0.038</v>
       </c>
       <c r="N21" s="15">
-        <v>22223</v>
+        <v>27022</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E22" s="15">
         <v>10000018173</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.064</v>
       </c>
       <c r="L22" s="15">
         <v>0.041</v>
       </c>
       <c r="M22" s="15">
         <v>0.038</v>
       </c>
       <c r="N22" s="15">
-        <v>23128</v>
+        <v>20782</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E23" s="15">
         <v>10000016391</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>500</v>
       </c>
       <c r="K23" s="15">
         <v>0.0709</v>
       </c>
       <c r="L23" s="15">
         <v>0.0473</v>
       </c>
       <c r="M23" s="15">
         <v>0.043</v>
       </c>
       <c r="N23" s="15">
-        <v>1201</v>
-[...2 lines deleted...]
-      <c r="P23" s="15"/>
+        <v>1051</v>
+      </c>
+      <c r="O23" s="15">
+        <v>2800</v>
+      </c>
+      <c r="P23" s="15" t="s">
+        <v>32</v>
+      </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E24" s="15">
         <v>10080036889</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>500</v>
       </c>
       <c r="K24" s="15">
         <v>0.05</v>
       </c>
       <c r="L24" s="15">
         <v>0.039</v>
       </c>
       <c r="M24" s="15">
         <v>0.036</v>
       </c>
       <c r="N24" s="15">
-        <v>724</v>
+        <v>661</v>
       </c>
       <c r="O24" s="15">
-        <v>4000</v>
+        <v>3650</v>
       </c>
       <c r="P24" s="15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E25" s="15">
         <v>10080002636</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
-        <v>0.06955</v>
+        <v>0.0571</v>
       </c>
       <c r="L25" s="15">
-        <v>0.04917</v>
+        <v>0.05039</v>
       </c>
       <c r="M25" s="15">
-        <v>0.0427</v>
+        <v>0.04535</v>
       </c>
       <c r="N25" s="15">
-        <v>13601</v>
+        <v>13065</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E26" s="15">
         <v>10000022695</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>500</v>
       </c>
       <c r="K26" s="15">
         <v>0.075</v>
       </c>
       <c r="L26" s="15">
         <v>0.067</v>
       </c>
       <c r="M26" s="15">
         <v>0.062</v>
       </c>
       <c r="N26" s="15"/>
-      <c r="O26" s="15"/>
-      <c r="P26" s="15"/>
+      <c r="O26" s="15">
+        <v>860</v>
+      </c>
+      <c r="P26" s="15" t="s">
+        <v>70</v>
+      </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E27" s="15">
         <v>10080000217</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
         <v>0.07588</v>
       </c>
       <c r="L27" s="15">
         <v>0.0549</v>
       </c>
       <c r="M27" s="15">
         <v>0.04791</v>
       </c>
       <c r="N27" s="15">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E28" s="15" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.075</v>
       </c>
       <c r="L28" s="15">
         <v>0.05</v>
       </c>
       <c r="M28" s="15">
         <v>0.0455</v>
       </c>
       <c r="N28" s="15">
-        <v>12046</v>
-[...2 lines deleted...]
-      <c r="P28" s="15"/>
+        <v>4914</v>
+      </c>
+      <c r="O28" s="15">
+        <v>42000</v>
+      </c>
+      <c r="P28" s="15" t="s">
+        <v>32</v>
+      </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E29" s="15">
         <v>10080006295</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>500</v>
       </c>
       <c r="K29" s="15">
         <v>0.07667</v>
       </c>
       <c r="L29" s="15">
         <v>0.05547</v>
       </c>
       <c r="M29" s="15">
         <v>0.0484</v>
       </c>
       <c r="N29" s="15">
-        <v>6132</v>
+        <v>6420</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E30" s="15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>500</v>
       </c>
       <c r="K30" s="15">
         <v>0.08704000000000001</v>
       </c>
       <c r="L30" s="15">
         <v>0.07253999999999999</v>
       </c>
       <c r="M30" s="15">
         <v>0.06963</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E31" s="15">
         <v>10080072108</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15">
         <v>0.0806</v>
       </c>
       <c r="L31" s="15">
         <v>0.06716999999999999</v>
       </c>
       <c r="M31" s="15">
         <v>0.06448</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
@@ -2087,317 +2117,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>