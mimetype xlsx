--- v7 (2026-04-20)
+++ v8 (2026-05-10)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>20.04.2026</t>
+    <t>08.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -169,53 +169,50 @@
   <si>
     <t>5мм Красный, матовый 3000mcd 30° / FYL-5013LURD1C</t>
   </si>
   <si>
     <t>10-00073277</t>
   </si>
   <si>
     <t>FYL-5013LUYC1C</t>
   </si>
   <si>
     <t>5мм Желтый, прозрачный 20000mcd 15° / FYL-5013LUYC1C</t>
   </si>
   <si>
     <t>FYL-5013PGC1C</t>
   </si>
   <si>
     <t>5мм Изумрудный, прозрачный 30000mcd 15° / FYL-5013PGC1C</t>
   </si>
   <si>
     <t>FYL-5013PGD1C</t>
   </si>
   <si>
     <t>5мм Изумрудный, матовый 5000mcd 30° / FYL-5013PGD1C</t>
   </si>
   <si>
-    <t>06.05.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>FYL-5013PURD1C</t>
   </si>
   <si>
     <t>5мм Красный, матовый 2200mcd 30° / FYL-5013PURD1C</t>
   </si>
   <si>
     <t>FYL-5013PUYD1C</t>
   </si>
   <si>
     <t>5мм Желтый, матовый 590nm 1000-3000mcd 25° / FYL-5013PUYD1C</t>
   </si>
   <si>
     <t>FYL-5013SUEC1C</t>
   </si>
   <si>
     <t>5мм Оранжевый, прозрачный 1500mcd 15° / FYL-5013SUEC1C</t>
   </si>
   <si>
     <t>FYL-5013SUGC1C</t>
   </si>
   <si>
     <t>5мм Желто-зеленый, прозрачный 2000mcd 15° / FYL-5013SUGC1C</t>
   </si>
   <si>
     <t>FYL-5013SURC1C</t>
@@ -226,51 +223,51 @@
   <si>
     <t>FYL-5013UBC1C</t>
   </si>
   <si>
     <t>5мм Cиний, прозрачный, 8000mcd 15° / FYL-5013UBC1C</t>
   </si>
   <si>
     <t>FYL-5013UBD1C</t>
   </si>
   <si>
     <t>5мм Cиний, матовый 1000mcd 30° / FYL-5013UBD1C</t>
   </si>
   <si>
     <t>FYL-5013URC1C</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Красный, прозрачный 6000mcd 15° / FYL-5013URC1C </t>
   </si>
   <si>
     <t>FYL-5013VC1C</t>
   </si>
   <si>
     <t>5мм Пурпурный, прозрачный 100mcd 20° / FYL-5013VC1C</t>
   </si>
   <si>
-    <t>19.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>FYL-5014UWC1C</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (холодный), прозрачный 25000mcd 20° / FYL-5014UWC1C </t>
   </si>
   <si>
     <t>FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>5мм Белый прозрачный 26000-30000mcd 20° / FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>UT-00142539</t>
   </si>
   <si>
     <t>FYL-5014UWC1C-UWW</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (тёплый), прозрачный 15000 mcd 20° CCT: 3500K / FYL-5014UWC1C-UWW </t>
   </si>
   <si>
     <t>FYL-5014UWC1C60-3500K BIN B2</t>
   </si>
@@ -1111,138 +1108,138 @@
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.09576</v>
       </c>
       <c r="L9" s="15">
         <v>0.0677</v>
       </c>
       <c r="M9" s="15">
         <v>0.05879</v>
       </c>
       <c r="N9" s="15">
         <v>41</v>
       </c>
       <c r="O9" s="15">
-        <v>1830</v>
+        <v>2220</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.04164</v>
       </c>
       <c r="L10" s="15">
         <v>0.03013</v>
       </c>
       <c r="M10" s="15">
         <v>0.02629</v>
       </c>
       <c r="N10" s="15">
         <v>57</v>
       </c>
       <c r="O10" s="15">
-        <v>890</v>
+        <v>720</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10000020384</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.035</v>
       </c>
       <c r="L11" s="15">
         <v>0.026</v>
       </c>
       <c r="M11" s="15">
         <v>0.022</v>
       </c>
       <c r="N11" s="15">
-        <v>44649</v>
+        <v>51251</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15">
         <v>10000023548</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
@@ -1278,51 +1275,51 @@
       </c>
       <c r="E13" s="15">
         <v>10080009074</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.097</v>
       </c>
       <c r="L13" s="15">
         <v>0.06510000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.0589</v>
       </c>
       <c r="N13" s="15">
-        <v>38346</v>
+        <v>47111</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
@@ -1361,698 +1358,690 @@
       <c r="E15" s="15">
         <v>10000030287</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.093</v>
       </c>
       <c r="L15" s="15">
         <v>0.065</v>
       </c>
       <c r="M15" s="15">
         <v>0.0596</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15">
-        <v>1620</v>
+        <v>1300</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10000030449</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>500</v>
       </c>
       <c r="K16" s="15">
         <v>0.07099999999999999</v>
       </c>
       <c r="L16" s="15">
         <v>0.0471</v>
       </c>
       <c r="M16" s="15">
         <v>0.0429</v>
       </c>
       <c r="N16" s="15">
-        <v>46169</v>
+        <v>51784</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>10000019189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
-        <v>0.0726</v>
+        <v>0.06045</v>
       </c>
       <c r="L17" s="15">
-        <v>0.048</v>
+        <v>0.05334</v>
       </c>
       <c r="M17" s="15">
-        <v>0.0434</v>
+        <v>0.04801</v>
       </c>
       <c r="N17" s="15">
-        <v>1652</v>
-[...6 lines deleted...]
-      </c>
+        <v>9595</v>
+      </c>
+      <c r="O17" s="15"/>
+      <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" s="15" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E18" s="15">
         <v>10080035191</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.038</v>
       </c>
       <c r="L18" s="15">
         <v>0.038</v>
       </c>
       <c r="M18" s="15">
         <v>0.038</v>
       </c>
       <c r="N18" s="15">
-        <v>18009</v>
+        <v>20114</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" s="15" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E19" s="15">
         <v>10080035192</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.08265</v>
       </c>
       <c r="L19" s="15">
         <v>0.05843</v>
       </c>
       <c r="M19" s="15">
         <v>0.05074</v>
       </c>
       <c r="N19" s="15">
-        <v>1477</v>
+        <v>1214</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" s="15" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E20" s="15">
         <v>10080003010</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.11344</v>
       </c>
       <c r="L20" s="15">
         <v>0.06023</v>
       </c>
       <c r="M20" s="15">
         <v>0.05136</v>
       </c>
       <c r="N20" s="15">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" s="15" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E21" s="15">
         <v>10000017892</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.06270000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.0418</v>
       </c>
       <c r="M21" s="15">
         <v>0.038</v>
       </c>
       <c r="N21" s="15">
-        <v>27022</v>
+        <v>19301</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" s="15" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E22" s="15">
         <v>10000018173</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.064</v>
       </c>
       <c r="L22" s="15">
         <v>0.041</v>
       </c>
       <c r="M22" s="15">
         <v>0.038</v>
       </c>
       <c r="N22" s="15">
-        <v>20782</v>
+        <v>24110</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="15" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E23" s="15">
         <v>10000016391</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>500</v>
       </c>
       <c r="K23" s="15">
         <v>0.0709</v>
       </c>
       <c r="L23" s="15">
         <v>0.0473</v>
       </c>
       <c r="M23" s="15">
         <v>0.043</v>
       </c>
       <c r="N23" s="15">
-        <v>1051</v>
+        <v>1096</v>
       </c>
       <c r="O23" s="15">
-        <v>2800</v>
+        <v>2920</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D24" s="15" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E24" s="15">
         <v>10080036889</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>500</v>
       </c>
       <c r="K24" s="15">
-        <v>0.05</v>
+        <v>0.06045</v>
       </c>
       <c r="L24" s="15">
-        <v>0.039</v>
+        <v>0.05334</v>
       </c>
       <c r="M24" s="15">
-        <v>0.036</v>
+        <v>0.04801</v>
       </c>
       <c r="N24" s="15">
-        <v>661</v>
-[...6 lines deleted...]
-      </c>
+        <v>4370</v>
+      </c>
+      <c r="O24" s="15"/>
+      <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" s="15" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E25" s="15">
         <v>10080002636</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.0571</v>
       </c>
       <c r="L25" s="15">
         <v>0.05039</v>
       </c>
       <c r="M25" s="15">
         <v>0.04535</v>
       </c>
       <c r="N25" s="15">
-        <v>13065</v>
+        <v>13792</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D26" s="15" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E26" s="15">
         <v>10000022695</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>500</v>
       </c>
       <c r="K26" s="15">
         <v>0.075</v>
       </c>
       <c r="L26" s="15">
         <v>0.067</v>
       </c>
       <c r="M26" s="15">
         <v>0.062</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>860</v>
+        <v>790</v>
       </c>
       <c r="P26" s="15" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" s="15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E27" s="15">
         <v>10080000217</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
         <v>0.07588</v>
       </c>
       <c r="L27" s="15">
         <v>0.0549</v>
       </c>
       <c r="M27" s="15">
         <v>0.04791</v>
       </c>
       <c r="N27" s="15">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" s="15" t="s">
         <v>73</v>
       </c>
-      <c r="D28" s="15" t="s">
+      <c r="E28" s="15" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.075</v>
       </c>
       <c r="L28" s="15">
         <v>0.05</v>
       </c>
       <c r="M28" s="15">
         <v>0.0455</v>
       </c>
       <c r="N28" s="15">
-        <v>4914</v>
+        <v>1209</v>
       </c>
       <c r="O28" s="15">
-        <v>42000</v>
+        <v>39000</v>
       </c>
       <c r="P28" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D29" s="15" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E29" s="15">
         <v>10080006295</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>500</v>
       </c>
       <c r="K29" s="15">
         <v>0.07667</v>
       </c>
       <c r="L29" s="15">
         <v>0.05547</v>
       </c>
       <c r="M29" s="15">
         <v>0.0484</v>
       </c>
       <c r="N29" s="15">
-        <v>6420</v>
+        <v>8623</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D30" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="D30" s="15" t="s">
+      <c r="E30" s="15" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>500</v>
       </c>
       <c r="K30" s="15">
         <v>0.08704000000000001</v>
       </c>
       <c r="L30" s="15">
         <v>0.07253999999999999</v>
       </c>
       <c r="M30" s="15">
         <v>0.06963</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D31" s="15" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E31" s="15">
         <v>10080072108</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15">
         <v>0.0806</v>
       </c>
       <c r="L31" s="15">
         <v>0.06716999999999999</v>
       </c>
       <c r="M31" s="15">
         <v>0.06448</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
@@ -2117,317 +2106,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>