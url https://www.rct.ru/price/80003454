--- v8 (2026-05-10)
+++ v9 (2026-05-30)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>08.05.2026</t>
+    <t>29.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -223,51 +223,51 @@
   <si>
     <t>FYL-5013UBC1C</t>
   </si>
   <si>
     <t>5мм Cиний, прозрачный, 8000mcd 15° / FYL-5013UBC1C</t>
   </si>
   <si>
     <t>FYL-5013UBD1C</t>
   </si>
   <si>
     <t>5мм Cиний, матовый 1000mcd 30° / FYL-5013UBD1C</t>
   </si>
   <si>
     <t>FYL-5013URC1C</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Красный, прозрачный 6000mcd 15° / FYL-5013URC1C </t>
   </si>
   <si>
     <t>FYL-5013VC1C</t>
   </si>
   <si>
     <t>5мм Пурпурный, прозрачный 100mcd 20° / FYL-5013VC1C</t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>18.06.2026</t>
   </si>
   <si>
     <t>FYL-5014UWC1C</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (холодный), прозрачный 25000mcd 20° / FYL-5014UWC1C </t>
   </si>
   <si>
     <t>FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>5мм Белый прозрачный 26000-30000mcd 20° / FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>UT-00142539</t>
   </si>
   <si>
     <t>FYL-5014UWC1C-UWW</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (тёплый), прозрачный 15000 mcd 20° CCT: 3500K / FYL-5014UWC1C-UWW </t>
   </si>
   <si>
     <t>FYL-5014UWC1C60-3500K BIN B2</t>
   </si>
@@ -1108,138 +1108,138 @@
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.09576</v>
       </c>
       <c r="L9" s="15">
         <v>0.0677</v>
       </c>
       <c r="M9" s="15">
         <v>0.05879</v>
       </c>
       <c r="N9" s="15">
         <v>41</v>
       </c>
       <c r="O9" s="15">
-        <v>2220</v>
+        <v>2550</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.04164</v>
       </c>
       <c r="L10" s="15">
         <v>0.03013</v>
       </c>
       <c r="M10" s="15">
         <v>0.02629</v>
       </c>
       <c r="N10" s="15">
         <v>57</v>
       </c>
       <c r="O10" s="15">
-        <v>720</v>
+        <v>760</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10000020384</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.035</v>
       </c>
       <c r="L11" s="15">
         <v>0.026</v>
       </c>
       <c r="M11" s="15">
         <v>0.022</v>
       </c>
       <c r="N11" s="15">
-        <v>51251</v>
+        <v>50640</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15">
         <v>10000023548</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
@@ -1275,51 +1275,51 @@
       </c>
       <c r="E13" s="15">
         <v>10080009074</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.097</v>
       </c>
       <c r="L13" s="15">
         <v>0.06510000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.0589</v>
       </c>
       <c r="N13" s="15">
-        <v>47111</v>
+        <v>41085</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
@@ -1358,636 +1358,636 @@
       <c r="E15" s="15">
         <v>10000030287</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.093</v>
       </c>
       <c r="L15" s="15">
         <v>0.065</v>
       </c>
       <c r="M15" s="15">
         <v>0.0596</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15">
-        <v>1300</v>
+        <v>1540</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10000030449</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>500</v>
       </c>
       <c r="K16" s="15">
         <v>0.07099999999999999</v>
       </c>
       <c r="L16" s="15">
         <v>0.0471</v>
       </c>
       <c r="M16" s="15">
         <v>0.0429</v>
       </c>
       <c r="N16" s="15">
-        <v>51784</v>
+        <v>45472</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>10000019189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.06045</v>
       </c>
       <c r="L17" s="15">
         <v>0.05334</v>
       </c>
       <c r="M17" s="15">
         <v>0.04801</v>
       </c>
       <c r="N17" s="15">
-        <v>9595</v>
+        <v>8866</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15">
         <v>10080035191</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.038</v>
       </c>
       <c r="L18" s="15">
         <v>0.038</v>
       </c>
       <c r="M18" s="15">
         <v>0.038</v>
       </c>
       <c r="N18" s="15">
-        <v>20114</v>
+        <v>14501</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="15">
         <v>10080035192</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.08265</v>
       </c>
       <c r="L19" s="15">
         <v>0.05843</v>
       </c>
       <c r="M19" s="15">
         <v>0.05074</v>
       </c>
       <c r="N19" s="15">
-        <v>1214</v>
+        <v>1396</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="15">
         <v>10080003010</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.11344</v>
       </c>
       <c r="L20" s="15">
         <v>0.06023</v>
       </c>
       <c r="M20" s="15">
         <v>0.05136</v>
       </c>
       <c r="N20" s="15">
-        <v>229</v>
+        <v>313</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="15">
         <v>10000017892</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.06270000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.0418</v>
       </c>
       <c r="M21" s="15">
         <v>0.038</v>
       </c>
       <c r="N21" s="15">
-        <v>19301</v>
+        <v>25092</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="15">
         <v>10000018173</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.064</v>
       </c>
       <c r="L22" s="15">
         <v>0.041</v>
       </c>
       <c r="M22" s="15">
         <v>0.038</v>
       </c>
       <c r="N22" s="15">
-        <v>24110</v>
+        <v>20448</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="15">
         <v>10000016391</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>500</v>
       </c>
       <c r="K23" s="15">
         <v>0.0709</v>
       </c>
       <c r="L23" s="15">
         <v>0.0473</v>
       </c>
       <c r="M23" s="15">
         <v>0.043</v>
       </c>
       <c r="N23" s="15">
-        <v>1096</v>
+        <v>1200</v>
       </c>
       <c r="O23" s="15">
-        <v>2920</v>
+        <v>3480</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="15">
         <v>10080036889</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>500</v>
       </c>
       <c r="K24" s="15">
         <v>0.06045</v>
       </c>
       <c r="L24" s="15">
         <v>0.05334</v>
       </c>
       <c r="M24" s="15">
         <v>0.04801</v>
       </c>
       <c r="N24" s="15">
-        <v>4370</v>
+        <v>4488</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="15">
         <v>10080002636</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.0571</v>
       </c>
       <c r="L25" s="15">
         <v>0.05039</v>
       </c>
       <c r="M25" s="15">
         <v>0.04535</v>
       </c>
       <c r="N25" s="15">
-        <v>13792</v>
+        <v>16299</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="15">
         <v>10000022695</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K26" s="15">
         <v>0.075</v>
       </c>
       <c r="L26" s="15">
         <v>0.067</v>
       </c>
       <c r="M26" s="15">
         <v>0.062</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>790</v>
+        <v>840</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>69</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="15">
         <v>10080000217</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
         <v>0.07588</v>
       </c>
       <c r="L27" s="15">
         <v>0.0549</v>
       </c>
       <c r="M27" s="15">
         <v>0.04791</v>
       </c>
       <c r="N27" s="15">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.075</v>
       </c>
       <c r="L28" s="15">
         <v>0.05</v>
       </c>
       <c r="M28" s="15">
         <v>0.0455</v>
       </c>
       <c r="N28" s="15">
-        <v>1209</v>
+        <v>1008</v>
       </c>
       <c r="O28" s="15">
-        <v>39000</v>
+        <v>32500</v>
       </c>
       <c r="P28" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="15">
         <v>10080006295</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>500</v>
       </c>
       <c r="K29" s="15">
         <v>0.07667</v>
       </c>
       <c r="L29" s="15">
         <v>0.05547</v>
       </c>
       <c r="M29" s="15">
         <v>0.0484</v>
       </c>
       <c r="N29" s="15">
-        <v>8623</v>
+        <v>6324</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>31</v>