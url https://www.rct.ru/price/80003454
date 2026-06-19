--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>29.05.2026</t>
+    <t>19.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -112,51 +112,51 @@
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>повышенная яркость</t>
   </si>
   <si>
     <t>FYL-5013BGC1C</t>
   </si>
   <si>
     <t>5мм Зеленый, прозрачный 15000mcd 15° / FYL-5013BGC1C</t>
   </si>
   <si>
     <t>10-00073270</t>
   </si>
   <si>
     <t>LED5mm</t>
   </si>
   <si>
     <t>FORYARD</t>
   </si>
   <si>
-    <t>07.09.2026</t>
+    <t>14.09.2026</t>
   </si>
   <si>
     <t>FYL-5013LRC1C</t>
   </si>
   <si>
     <t>5мм Красный, прозрачный 1000mcd 15° / FYL-5013LRC1C</t>
   </si>
   <si>
     <t>10-00073266</t>
   </si>
   <si>
     <t>FYL-5013LRD1C</t>
   </si>
   <si>
     <t>5мм Красный, матовый 400mcd 30° / FYL-5013LRD1C</t>
   </si>
   <si>
     <t>FYL-5013LRW1С</t>
   </si>
   <si>
     <t>5мм Красный, матовый 300mcd 30° / FYL-5013LRW1С</t>
   </si>
   <si>
     <t>FYL-5013LURC1C</t>
   </si>
@@ -221,53 +221,50 @@
     <t>5мм Красный, прозрачный 10800mcd (7500~15500 mcd) 10° / FYL-5013SURC1C</t>
   </si>
   <si>
     <t>FYL-5013UBC1C</t>
   </si>
   <si>
     <t>5мм Cиний, прозрачный, 8000mcd 15° / FYL-5013UBC1C</t>
   </si>
   <si>
     <t>FYL-5013UBD1C</t>
   </si>
   <si>
     <t>5мм Cиний, матовый 1000mcd 30° / FYL-5013UBD1C</t>
   </si>
   <si>
     <t>FYL-5013URC1C</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Красный, прозрачный 6000mcd 15° / FYL-5013URC1C </t>
   </si>
   <si>
     <t>FYL-5013VC1C</t>
   </si>
   <si>
     <t>5мм Пурпурный, прозрачный 100mcd 20° / FYL-5013VC1C</t>
-  </si>
-[...1 lines deleted...]
-    <t>18.06.2026</t>
   </si>
   <si>
     <t>FYL-5014UWC1C</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (холодный), прозрачный 25000mcd 20° / FYL-5014UWC1C </t>
   </si>
   <si>
     <t>FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>5мм Белый прозрачный 26000-30000mcd 20° / FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>UT-00142539</t>
   </si>
   <si>
     <t>FYL-5014UWC1C-UWW</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (тёплый), прозрачный 15000 mcd 20° CCT: 3500K / FYL-5014UWC1C-UWW </t>
   </si>
   <si>
     <t>FYL-5014UWC1C60-3500K BIN B2</t>
   </si>
@@ -1108,138 +1105,138 @@
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.09576</v>
       </c>
       <c r="L9" s="15">
         <v>0.0677</v>
       </c>
       <c r="M9" s="15">
         <v>0.05879</v>
       </c>
       <c r="N9" s="15">
         <v>41</v>
       </c>
       <c r="O9" s="15">
-        <v>2550</v>
+        <v>1890</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.04164</v>
       </c>
       <c r="L10" s="15">
         <v>0.03013</v>
       </c>
       <c r="M10" s="15">
         <v>0.02629</v>
       </c>
       <c r="N10" s="15">
         <v>57</v>
       </c>
       <c r="O10" s="15">
-        <v>760</v>
+        <v>850</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10000020384</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.035</v>
       </c>
       <c r="L11" s="15">
         <v>0.026</v>
       </c>
       <c r="M11" s="15">
         <v>0.022</v>
       </c>
       <c r="N11" s="15">
-        <v>50640</v>
+        <v>33237</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15">
         <v>10000023548</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
@@ -1275,51 +1272,51 @@
       </c>
       <c r="E13" s="15">
         <v>10080009074</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.097</v>
       </c>
       <c r="L13" s="15">
         <v>0.06510000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.0589</v>
       </c>
       <c r="N13" s="15">
-        <v>41085</v>
+        <v>48676</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
@@ -1358,690 +1355,690 @@
       <c r="E15" s="15">
         <v>10000030287</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.093</v>
       </c>
       <c r="L15" s="15">
         <v>0.065</v>
       </c>
       <c r="M15" s="15">
         <v>0.0596</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15">
-        <v>1540</v>
+        <v>1460</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10000030449</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>500</v>
       </c>
       <c r="K16" s="15">
         <v>0.07099999999999999</v>
       </c>
       <c r="L16" s="15">
         <v>0.0471</v>
       </c>
       <c r="M16" s="15">
         <v>0.0429</v>
       </c>
       <c r="N16" s="15">
-        <v>45472</v>
+        <v>44226</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>10000019189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.06045</v>
       </c>
       <c r="L17" s="15">
         <v>0.05334</v>
       </c>
       <c r="M17" s="15">
         <v>0.04801</v>
       </c>
       <c r="N17" s="15">
-        <v>8866</v>
+        <v>9437</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15">
         <v>10080035191</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.038</v>
       </c>
       <c r="L18" s="15">
         <v>0.038</v>
       </c>
       <c r="M18" s="15">
         <v>0.038</v>
       </c>
       <c r="N18" s="15">
-        <v>14501</v>
+        <v>14735</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="15">
         <v>10080035192</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.08265</v>
       </c>
       <c r="L19" s="15">
         <v>0.05843</v>
       </c>
       <c r="M19" s="15">
         <v>0.05074</v>
       </c>
       <c r="N19" s="15">
-        <v>1396</v>
+        <v>1781</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="15">
         <v>10080003010</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.11344</v>
       </c>
       <c r="L20" s="15">
         <v>0.06023</v>
       </c>
       <c r="M20" s="15">
         <v>0.05136</v>
       </c>
       <c r="N20" s="15">
-        <v>313</v>
+        <v>276</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="15">
         <v>10000017892</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.06270000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.0418</v>
       </c>
       <c r="M21" s="15">
         <v>0.038</v>
       </c>
       <c r="N21" s="15">
-        <v>25092</v>
+        <v>19945</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="15">
         <v>10000018173</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.064</v>
       </c>
       <c r="L22" s="15">
         <v>0.041</v>
       </c>
       <c r="M22" s="15">
         <v>0.038</v>
       </c>
       <c r="N22" s="15">
-        <v>20448</v>
+        <v>21363</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="15">
         <v>10000016391</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>500</v>
       </c>
       <c r="K23" s="15">
         <v>0.0709</v>
       </c>
       <c r="L23" s="15">
         <v>0.0473</v>
       </c>
       <c r="M23" s="15">
         <v>0.043</v>
       </c>
       <c r="N23" s="15">
-        <v>1200</v>
+        <v>1094</v>
       </c>
       <c r="O23" s="15">
         <v>3480</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="15">
         <v>10080036889</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>500</v>
       </c>
       <c r="K24" s="15">
         <v>0.06045</v>
       </c>
       <c r="L24" s="15">
         <v>0.05334</v>
       </c>
       <c r="M24" s="15">
         <v>0.04801</v>
       </c>
       <c r="N24" s="15">
-        <v>4488</v>
+        <v>5315</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="15">
         <v>10080002636</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.0571</v>
       </c>
       <c r="L25" s="15">
         <v>0.05039</v>
       </c>
       <c r="M25" s="15">
         <v>0.04535</v>
       </c>
       <c r="N25" s="15">
-        <v>16299</v>
+        <v>15096</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="15">
         <v>10000022695</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1000</v>
       </c>
       <c r="K26" s="15">
         <v>0.075</v>
       </c>
       <c r="L26" s="15">
         <v>0.067</v>
       </c>
       <c r="M26" s="15">
         <v>0.062</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>840</v>
+        <v>870</v>
       </c>
       <c r="P26" s="15" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D27" s="15" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E27" s="15">
         <v>10080000217</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
         <v>0.07588</v>
       </c>
       <c r="L27" s="15">
         <v>0.0549</v>
       </c>
       <c r="M27" s="15">
         <v>0.04791</v>
       </c>
       <c r="N27" s="15">
-        <v>159</v>
+        <v>83</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D28" s="15" t="s">
         <v>72</v>
       </c>
-      <c r="D28" s="15" t="s">
+      <c r="E28" s="15" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.075</v>
       </c>
       <c r="L28" s="15">
         <v>0.05</v>
       </c>
       <c r="M28" s="15">
         <v>0.0455</v>
       </c>
       <c r="N28" s="15">
-        <v>1008</v>
+        <v>490</v>
       </c>
       <c r="O28" s="15">
-        <v>32500</v>
+        <v>44500</v>
       </c>
       <c r="P28" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="D29" s="15" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E29" s="15">
         <v>10080006295</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>500</v>
       </c>
       <c r="K29" s="15">
         <v>0.07667</v>
       </c>
       <c r="L29" s="15">
         <v>0.05547</v>
       </c>
       <c r="M29" s="15">
         <v>0.0484</v>
       </c>
       <c r="N29" s="15">
-        <v>6324</v>
+        <v>4298</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="D30" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="D30" s="15" t="s">
+      <c r="E30" s="15" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>500</v>
       </c>
       <c r="K30" s="15">
         <v>0.08704000000000001</v>
       </c>
       <c r="L30" s="15">
         <v>0.07253999999999999</v>
       </c>
       <c r="M30" s="15">
         <v>0.06963</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31" s="15" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E31" s="15">
         <v>10080072108</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15">
         <v>0.0806</v>
       </c>
       <c r="L31" s="15">
         <v>0.06716999999999999</v>
       </c>
       <c r="M31" s="15">
         <v>0.06448</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
@@ -2106,317 +2103,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>