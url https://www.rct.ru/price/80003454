--- v10 (2026-06-19)
+++ v11 (2026-07-10)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>19.06.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -112,51 +112,51 @@
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>повышенная яркость</t>
   </si>
   <si>
     <t>FYL-5013BGC1C</t>
   </si>
   <si>
     <t>5мм Зеленый, прозрачный 15000mcd 15° / FYL-5013BGC1C</t>
   </si>
   <si>
     <t>10-00073270</t>
   </si>
   <si>
     <t>LED5mm</t>
   </si>
   <si>
     <t>FORYARD</t>
   </si>
   <si>
-    <t>14.09.2026</t>
+    <t>22.09.2026</t>
   </si>
   <si>
     <t>FYL-5013LRC1C</t>
   </si>
   <si>
     <t>5мм Красный, прозрачный 1000mcd 15° / FYL-5013LRC1C</t>
   </si>
   <si>
     <t>10-00073266</t>
   </si>
   <si>
     <t>FYL-5013LRD1C</t>
   </si>
   <si>
     <t>5мм Красный, матовый 400mcd 30° / FYL-5013LRD1C</t>
   </si>
   <si>
     <t>FYL-5013LRW1С</t>
   </si>
   <si>
     <t>5мм Красный, матовый 300mcd 30° / FYL-5013LRW1С</t>
   </si>
   <si>
     <t>FYL-5013LURC1C</t>
   </si>
@@ -227,50 +227,53 @@
     <t>5мм Cиний, прозрачный, 8000mcd 15° / FYL-5013UBC1C</t>
   </si>
   <si>
     <t>FYL-5013UBD1C</t>
   </si>
   <si>
     <t>5мм Cиний, матовый 1000mcd 30° / FYL-5013UBD1C</t>
   </si>
   <si>
     <t>FYL-5013URC1C</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Красный, прозрачный 6000mcd 15° / FYL-5013URC1C </t>
   </si>
   <si>
     <t>FYL-5013VC1C</t>
   </si>
   <si>
     <t>5мм Пурпурный, прозрачный 100mcd 20° / FYL-5013VC1C</t>
   </si>
   <si>
     <t>FYL-5014UWC1C</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (холодный), прозрачный 25000mcd 20° / FYL-5014UWC1C </t>
+  </si>
+  <si>
+    <t>24.08.2026</t>
   </si>
   <si>
     <t>FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>5мм Белый прозрачный 26000-30000mcd 20° / FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>UT-00142539</t>
   </si>
   <si>
     <t>FYL-5014UWC1C-UWW</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (тёплый), прозрачный 15000 mcd 20° CCT: 3500K / FYL-5014UWC1C-UWW </t>
   </si>
   <si>
     <t>FYL-5014UWC1C60-3500K BIN B2</t>
   </si>
   <si>
     <t>5мм Белый (теплый, 3500K; BIN B2), прозрачный 4000-6000mcd 60° / FYL-5014UWC1C60-3500K BIN B2</t>
   </si>
   <si>
     <t>UT-00092739</t>
   </si>
@@ -1105,138 +1108,138 @@
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.09576</v>
       </c>
       <c r="L9" s="15">
         <v>0.0677</v>
       </c>
       <c r="M9" s="15">
         <v>0.05879</v>
       </c>
       <c r="N9" s="15">
         <v>41</v>
       </c>
       <c r="O9" s="15">
-        <v>1890</v>
+        <v>2011</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.04164</v>
       </c>
       <c r="L10" s="15">
         <v>0.03013</v>
       </c>
       <c r="M10" s="15">
         <v>0.02629</v>
       </c>
       <c r="N10" s="15">
         <v>57</v>
       </c>
       <c r="O10" s="15">
-        <v>850</v>
+        <v>670</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10000020384</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.035</v>
       </c>
       <c r="L11" s="15">
         <v>0.026</v>
       </c>
       <c r="M11" s="15">
         <v>0.022</v>
       </c>
       <c r="N11" s="15">
-        <v>33237</v>
+        <v>27784</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15">
         <v>10000023548</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
@@ -1272,51 +1275,51 @@
       </c>
       <c r="E13" s="15">
         <v>10080009074</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.097</v>
       </c>
       <c r="L13" s="15">
         <v>0.06510000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.0589</v>
       </c>
       <c r="N13" s="15">
-        <v>48676</v>
+        <v>36644</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
@@ -1355,690 +1358,690 @@
       <c r="E15" s="15">
         <v>10000030287</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.093</v>
       </c>
       <c r="L15" s="15">
         <v>0.065</v>
       </c>
       <c r="M15" s="15">
         <v>0.0596</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15">
-        <v>1460</v>
+        <v>1300</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10000030449</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>500</v>
       </c>
       <c r="K16" s="15">
         <v>0.07099999999999999</v>
       </c>
       <c r="L16" s="15">
         <v>0.0471</v>
       </c>
       <c r="M16" s="15">
         <v>0.0429</v>
       </c>
       <c r="N16" s="15">
-        <v>44226</v>
+        <v>49210</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>10000019189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.06045</v>
       </c>
       <c r="L17" s="15">
         <v>0.05334</v>
       </c>
       <c r="M17" s="15">
         <v>0.04801</v>
       </c>
       <c r="N17" s="15">
-        <v>9437</v>
+        <v>10751</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15">
         <v>10080035191</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.038</v>
       </c>
       <c r="L18" s="15">
         <v>0.038</v>
       </c>
       <c r="M18" s="15">
         <v>0.038</v>
       </c>
       <c r="N18" s="15">
-        <v>14735</v>
+        <v>17308</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="15">
         <v>10080035192</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.08265</v>
       </c>
       <c r="L19" s="15">
         <v>0.05843</v>
       </c>
       <c r="M19" s="15">
         <v>0.05074</v>
       </c>
       <c r="N19" s="15">
-        <v>1781</v>
+        <v>1255</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="15">
         <v>10080003010</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.11344</v>
       </c>
       <c r="L20" s="15">
         <v>0.06023</v>
       </c>
       <c r="M20" s="15">
         <v>0.05136</v>
       </c>
       <c r="N20" s="15">
-        <v>276</v>
+        <v>302</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="15">
         <v>10000017892</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.06270000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.0418</v>
       </c>
       <c r="M21" s="15">
         <v>0.038</v>
       </c>
       <c r="N21" s="15">
-        <v>19945</v>
+        <v>28308</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="15">
         <v>10000018173</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.064</v>
       </c>
       <c r="L22" s="15">
         <v>0.041</v>
       </c>
       <c r="M22" s="15">
         <v>0.038</v>
       </c>
       <c r="N22" s="15">
-        <v>21363</v>
+        <v>24110</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="15">
         <v>10000016391</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>500</v>
       </c>
       <c r="K23" s="15">
         <v>0.0709</v>
       </c>
       <c r="L23" s="15">
         <v>0.0473</v>
       </c>
       <c r="M23" s="15">
         <v>0.043</v>
       </c>
       <c r="N23" s="15">
-        <v>1094</v>
+        <v>761</v>
       </c>
       <c r="O23" s="15">
-        <v>3480</v>
+        <v>2680</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="15">
         <v>10080036889</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>500</v>
       </c>
       <c r="K24" s="15">
         <v>0.06045</v>
       </c>
       <c r="L24" s="15">
         <v>0.05334</v>
       </c>
       <c r="M24" s="15">
         <v>0.04801</v>
       </c>
       <c r="N24" s="15">
-        <v>5315</v>
+        <v>4370</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="15">
         <v>10080002636</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.0571</v>
       </c>
       <c r="L25" s="15">
         <v>0.05039</v>
       </c>
       <c r="M25" s="15">
         <v>0.04535</v>
       </c>
       <c r="N25" s="15">
-        <v>15096</v>
+        <v>13905</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="15">
         <v>10000022695</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K26" s="15">
         <v>0.075</v>
       </c>
       <c r="L26" s="15">
         <v>0.067</v>
       </c>
       <c r="M26" s="15">
         <v>0.062</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>870</v>
+        <v>660</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="15">
         <v>10080000217</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
         <v>0.07588</v>
       </c>
       <c r="L27" s="15">
         <v>0.0549</v>
       </c>
       <c r="M27" s="15">
         <v>0.04791</v>
       </c>
       <c r="N27" s="15">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="O27" s="15"/>
-      <c r="P27" s="15"/>
+      <c r="P27" s="15" t="s">
+        <v>71</v>
+      </c>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E28" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.075</v>
       </c>
       <c r="L28" s="15">
         <v>0.05</v>
       </c>
       <c r="M28" s="15">
         <v>0.0455</v>
       </c>
       <c r="N28" s="15">
-        <v>490</v>
+        <v>380</v>
       </c>
       <c r="O28" s="15">
-        <v>44500</v>
+        <v>34500</v>
       </c>
       <c r="P28" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E29" s="15">
         <v>10080006295</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>500</v>
       </c>
       <c r="K29" s="15">
         <v>0.07667</v>
       </c>
       <c r="L29" s="15">
         <v>0.05547</v>
       </c>
       <c r="M29" s="15">
         <v>0.0484</v>
       </c>
-      <c r="N29" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E30" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>500</v>
       </c>
       <c r="K30" s="15">
         <v>0.08704000000000001</v>
       </c>
       <c r="L30" s="15">
         <v>0.07253999999999999</v>
       </c>
       <c r="M30" s="15">
         <v>0.06963</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E31" s="15">
         <v>10080072108</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15">
         <v>0.0806</v>
       </c>
       <c r="L31" s="15">
         <v>0.06716999999999999</v>
       </c>
       <c r="M31" s="15">
         <v>0.06448</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
@@ -2103,317 +2106,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>