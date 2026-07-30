--- v11 (2026-07-10)
+++ v12 (2026-07-30)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>10.07.2026</t>
+    <t>30.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -112,51 +112,51 @@
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>повышенная яркость</t>
   </si>
   <si>
     <t>FYL-5013BGC1C</t>
   </si>
   <si>
     <t>5мм Зеленый, прозрачный 15000mcd 15° / FYL-5013BGC1C</t>
   </si>
   <si>
     <t>10-00073270</t>
   </si>
   <si>
     <t>LED5mm</t>
   </si>
   <si>
     <t>FORYARD</t>
   </si>
   <si>
-    <t>22.09.2026</t>
+    <t>17.08.2026</t>
   </si>
   <si>
     <t>FYL-5013LRC1C</t>
   </si>
   <si>
     <t>5мм Красный, прозрачный 1000mcd 15° / FYL-5013LRC1C</t>
   </si>
   <si>
     <t>10-00073266</t>
   </si>
   <si>
     <t>FYL-5013LRD1C</t>
   </si>
   <si>
     <t>5мм Красный, матовый 400mcd 30° / FYL-5013LRD1C</t>
   </si>
   <si>
     <t>FYL-5013LRW1С</t>
   </si>
   <si>
     <t>5мм Красный, матовый 300mcd 30° / FYL-5013LRW1С</t>
   </si>
   <si>
     <t>FYL-5013LURC1C</t>
   </si>
@@ -217,78 +217,90 @@
   <si>
     <t>FYL-5013SURC1C</t>
   </si>
   <si>
     <t>5мм Красный, прозрачный 10800mcd (7500~15500 mcd) 10° / FYL-5013SURC1C</t>
   </si>
   <si>
     <t>FYL-5013UBC1C</t>
   </si>
   <si>
     <t>5мм Cиний, прозрачный, 8000mcd 15° / FYL-5013UBC1C</t>
   </si>
   <si>
     <t>FYL-5013UBD1C</t>
   </si>
   <si>
     <t>5мм Cиний, матовый 1000mcd 30° / FYL-5013UBD1C</t>
   </si>
   <si>
     <t>FYL-5013URC1C</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Красный, прозрачный 6000mcd 15° / FYL-5013URC1C </t>
   </si>
   <si>
+    <t>FYL-5013UYC1C</t>
+  </si>
+  <si>
+    <t>5мм Жёлтый, прозрачный 6000mcd 15° / FYL-5013UYC1C</t>
+  </si>
+  <si>
+    <t>10-00073256</t>
+  </si>
+  <si>
     <t>FYL-5013VC1C</t>
   </si>
   <si>
     <t>5мм Пурпурный, прозрачный 100mcd 20° / FYL-5013VC1C</t>
   </si>
   <si>
     <t>FYL-5014UWC1C</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (холодный), прозрачный 25000mcd 20° / FYL-5014UWC1C </t>
   </si>
   <si>
     <t>24.08.2026</t>
   </si>
   <si>
     <t>FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>5мм Белый прозрачный 26000-30000mcd 20° / FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>UT-00142539</t>
   </si>
   <si>
     <t>FYL-5014UWC1C-UWW</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (тёплый), прозрачный 15000 mcd 20° CCT: 3500K / FYL-5014UWC1C-UWW </t>
+  </si>
+  <si>
+    <t>15.12.2026</t>
   </si>
   <si>
     <t>FYL-5014UWC1C60-3500K BIN B2</t>
   </si>
   <si>
     <t>5мм Белый (теплый, 3500K; BIN B2), прозрачный 4000-6000mcd 60° / FYL-5014UWC1C60-3500K BIN B2</t>
   </si>
   <si>
     <t>UT-00092739</t>
   </si>
   <si>
     <t>FYL-5014UWC1С-003</t>
   </si>
   <si>
     <t>5мм Белый (тёплый), прозрачный 6000 mcd 60° CCT: 9500K / FYL-5014UWC1С-003</t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
@@ -849,51 +861,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -1096,150 +1108,150 @@
     <row r="9" spans="1:18">
       <c r="B9" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
-        <v>0.09576</v>
+        <v>0.08072</v>
       </c>
       <c r="L9" s="15">
-        <v>0.0677</v>
+        <v>0.07122000000000001</v>
       </c>
       <c r="M9" s="15">
-        <v>0.05879</v>
+        <v>0.0641</v>
       </c>
       <c r="N9" s="15">
         <v>41</v>
       </c>
       <c r="O9" s="15">
-        <v>2011</v>
+        <v>1800</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
-        <v>0.04164</v>
+        <v>0.03708</v>
       </c>
       <c r="L10" s="15">
-        <v>0.03013</v>
+        <v>0.03272</v>
       </c>
       <c r="M10" s="15">
-        <v>0.02629</v>
+        <v>0.02944</v>
       </c>
       <c r="N10" s="15">
         <v>57</v>
       </c>
       <c r="O10" s="15">
-        <v>670</v>
+        <v>820</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10000020384</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.035</v>
       </c>
       <c r="L11" s="15">
         <v>0.026</v>
       </c>
       <c r="M11" s="15">
         <v>0.022</v>
       </c>
       <c r="N11" s="15">
-        <v>27784</v>
+        <v>31545</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15">
         <v>10000023548</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
@@ -1275,51 +1287,51 @@
       </c>
       <c r="E13" s="15">
         <v>10080009074</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.097</v>
       </c>
       <c r="L13" s="15">
         <v>0.06510000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.0589</v>
       </c>
       <c r="N13" s="15">
-        <v>36644</v>
+        <v>10786</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
@@ -1348,745 +1360,792 @@
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>45</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="15">
         <v>10000030287</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
-        <v>0.093</v>
+        <v>0.09819</v>
       </c>
       <c r="L15" s="15">
-        <v>0.065</v>
+        <v>0.08663999999999999</v>
       </c>
       <c r="M15" s="15">
-        <v>0.0596</v>
+        <v>0.07797999999999999</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15">
-        <v>1300</v>
+        <v>1760</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10000030449</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>500</v>
       </c>
       <c r="K16" s="15">
         <v>0.07099999999999999</v>
       </c>
       <c r="L16" s="15">
         <v>0.0471</v>
       </c>
       <c r="M16" s="15">
         <v>0.0429</v>
       </c>
       <c r="N16" s="15">
-        <v>49210</v>
+        <v>35874</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>10000019189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.06045</v>
       </c>
       <c r="L17" s="15">
         <v>0.05334</v>
       </c>
       <c r="M17" s="15">
         <v>0.04801</v>
       </c>
       <c r="N17" s="15">
-        <v>10751</v>
+        <v>8481</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15">
         <v>10080035191</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.038</v>
       </c>
       <c r="L18" s="15">
         <v>0.038</v>
       </c>
       <c r="M18" s="15">
         <v>0.038</v>
       </c>
       <c r="N18" s="15">
-        <v>17308</v>
+        <v>14033</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="15">
         <v>10080035192</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.08265</v>
       </c>
       <c r="L19" s="15">
         <v>0.05843</v>
       </c>
       <c r="M19" s="15">
         <v>0.05074</v>
       </c>
       <c r="N19" s="15">
-        <v>1255</v>
+        <v>1538</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="15">
         <v>10080003010</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.11344</v>
       </c>
       <c r="L20" s="15">
         <v>0.06023</v>
       </c>
       <c r="M20" s="15">
         <v>0.05136</v>
       </c>
       <c r="N20" s="15">
-        <v>302</v>
+        <v>324</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="15">
         <v>10000017892</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.06270000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.0418</v>
       </c>
       <c r="M21" s="15">
         <v>0.038</v>
       </c>
       <c r="N21" s="15">
-        <v>28308</v>
+        <v>25092</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="15">
         <v>10000018173</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.064</v>
       </c>
       <c r="L22" s="15">
         <v>0.041</v>
       </c>
       <c r="M22" s="15">
         <v>0.038</v>
       </c>
       <c r="N22" s="15">
-        <v>24110</v>
+        <v>24216</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="15">
         <v>10000016391</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>500</v>
       </c>
       <c r="K23" s="15">
-        <v>0.0709</v>
+        <v>0.06544999999999999</v>
       </c>
       <c r="L23" s="15">
-        <v>0.0473</v>
+        <v>0.05775</v>
       </c>
       <c r="M23" s="15">
-        <v>0.043</v>
+        <v>0.05198</v>
       </c>
       <c r="N23" s="15">
-        <v>761</v>
+        <v>547</v>
       </c>
       <c r="O23" s="15">
-        <v>2680</v>
+        <v>3440</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="15">
         <v>10080036889</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>500</v>
       </c>
       <c r="K24" s="15">
         <v>0.06045</v>
       </c>
       <c r="L24" s="15">
         <v>0.05334</v>
       </c>
       <c r="M24" s="15">
         <v>0.04801</v>
       </c>
       <c r="N24" s="15">
-        <v>4370</v>
+        <v>4606</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="15">
         <v>10080002636</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.0571</v>
       </c>
       <c r="L25" s="15">
         <v>0.05039</v>
       </c>
       <c r="M25" s="15">
         <v>0.04535</v>
       </c>
       <c r="N25" s="15">
-        <v>13905</v>
+        <v>15005</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="E26" s="15">
-        <v>10000022695</v>
+      <c r="E26" s="15" t="s">
+        <v>69</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K26" s="15">
-        <v>0.075</v>
+        <v>0.06108</v>
       </c>
       <c r="L26" s="15">
-        <v>0.067</v>
+        <v>0.0539</v>
       </c>
       <c r="M26" s="15">
-        <v>0.062</v>
+        <v>0.04851</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>660</v>
+        <v>880</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E27" s="15">
-        <v>10080000217</v>
+        <v>10000022695</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
-        <v>0.07588</v>
+        <v>0.07635</v>
       </c>
       <c r="L27" s="15">
-        <v>0.0549</v>
+        <v>0.06737</v>
       </c>
       <c r="M27" s="15">
-        <v>0.04791</v>
-[...4 lines deleted...]
-      <c r="O27" s="15"/>
+        <v>0.06063</v>
+      </c>
+      <c r="N27" s="15"/>
+      <c r="O27" s="15">
+        <v>690</v>
+      </c>
       <c r="P27" s="15" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>73</v>
       </c>
-      <c r="E28" s="15" t="s">
-        <v>74</v>
+      <c r="E28" s="15">
+        <v>10080000217</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
-        <v>0.075</v>
+        <v>0.07588</v>
       </c>
       <c r="L28" s="15">
-        <v>0.05</v>
+        <v>0.0549</v>
       </c>
       <c r="M28" s="15">
-        <v>0.0455</v>
+        <v>0.04791</v>
       </c>
       <c r="N28" s="15">
-        <v>380</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="O28" s="15"/>
       <c r="P28" s="15" t="s">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>76</v>
       </c>
-      <c r="E29" s="15">
-        <v>10080006295</v>
+      <c r="E29" s="15" t="s">
+        <v>77</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>500</v>
       </c>
       <c r="K29" s="15">
-        <v>0.07667</v>
+        <v>0.0698</v>
       </c>
       <c r="L29" s="15">
-        <v>0.05547</v>
+        <v>0.06159</v>
       </c>
       <c r="M29" s="15">
-        <v>0.0484</v>
-[...3 lines deleted...]
-      <c r="P29" s="15"/>
+        <v>0.05543</v>
+      </c>
+      <c r="N29" s="15">
+        <v>391</v>
+      </c>
+      <c r="O29" s="15">
+        <v>35500</v>
+      </c>
+      <c r="P29" s="15" t="s">
+        <v>32</v>
+      </c>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="E30" s="15" t="s">
         <v>79</v>
+      </c>
+      <c r="E30" s="15">
+        <v>10080006295</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>500</v>
       </c>
       <c r="K30" s="15">
-        <v>0.08704000000000001</v>
+        <v>0.07667</v>
       </c>
       <c r="L30" s="15">
-        <v>0.07253999999999999</v>
+        <v>0.05547</v>
       </c>
       <c r="M30" s="15">
-        <v>0.06963</v>
+        <v>0.0484</v>
       </c>
       <c r="N30" s="15"/>
-      <c r="O30" s="15"/>
-      <c r="P30" s="15"/>
+      <c r="O30" s="15">
+        <v>7700</v>
+      </c>
+      <c r="P30" s="15" t="s">
+        <v>80</v>
+      </c>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>10080072108</v>
+        <v>82</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>83</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="15"/>
-      <c r="J31" s="15"/>
+      <c r="J31" s="15">
+        <v>500</v>
+      </c>
       <c r="K31" s="15">
-        <v>0.0806</v>
+        <v>0.08704000000000001</v>
       </c>
       <c r="L31" s="15">
-        <v>0.06716999999999999</v>
+        <v>0.07253999999999999</v>
       </c>
       <c r="M31" s="15">
-        <v>0.06448</v>
+        <v>0.06963</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
-      <c r="B32" s="14"/>
-[...2 lines deleted...]
-      <c r="E32" s="15"/>
+      <c r="B32" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E32" s="15">
+        <v>10080072108</v>
+      </c>
       <c r="F32" s="15"/>
-      <c r="G32" s="15"/>
-      <c r="H32" s="15"/>
+      <c r="G32" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H32" s="15" t="s">
+        <v>31</v>
+      </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
-      <c r="K32" s="15"/>
-[...1 lines deleted...]
-      <c r="M32" s="15"/>
+      <c r="K32" s="15">
+        <v>0.0806</v>
+      </c>
+      <c r="L32" s="15">
+        <v>0.06716999999999999</v>
+      </c>
+      <c r="M32" s="15">
+        <v>0.06448</v>
+      </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
+      <c r="B33" s="14"/>
+      <c r="C33" s="15"/>
+      <c r="D33" s="15"/>
+      <c r="E33" s="15"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="15"/>
+      <c r="H33" s="15"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="15"/>
+      <c r="K33" s="15"/>
+      <c r="L33" s="15"/>
+      <c r="M33" s="15"/>
+      <c r="N33" s="15"/>
+      <c r="O33" s="15"/>
+      <c r="P33" s="15"/>
+      <c r="Q33" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -2106,317 +2165,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>