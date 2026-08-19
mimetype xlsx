--- v12 (2026-07-30)
+++ v13 (2026-08-19)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>30.07.2026</t>
+    <t>18.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -112,51 +112,51 @@
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>повышенная яркость</t>
   </si>
   <si>
     <t>FYL-5013BGC1C</t>
   </si>
   <si>
     <t>5мм Зеленый, прозрачный 15000mcd 15° / FYL-5013BGC1C</t>
   </si>
   <si>
     <t>10-00073270</t>
   </si>
   <si>
     <t>LED5mm</t>
   </si>
   <si>
     <t>FORYARD</t>
   </si>
   <si>
-    <t>17.08.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>FYL-5013LRC1C</t>
   </si>
   <si>
     <t>5мм Красный, прозрачный 1000mcd 15° / FYL-5013LRC1C</t>
   </si>
   <si>
     <t>10-00073266</t>
   </si>
   <si>
     <t>FYL-5013LRD1C</t>
   </si>
   <si>
     <t>5мм Красный, матовый 400mcd 30° / FYL-5013LRD1C</t>
   </si>
   <si>
     <t>FYL-5013LRW1С</t>
   </si>
   <si>
     <t>5мм Красный, матовый 300mcd 30° / FYL-5013LRW1С</t>
   </si>
   <si>
     <t>FYL-5013LURC1C</t>
   </si>
@@ -238,51 +238,51 @@
   <si>
     <t xml:space="preserve">5мм Красный, прозрачный 6000mcd 15° / FYL-5013URC1C </t>
   </si>
   <si>
     <t>FYL-5013UYC1C</t>
   </si>
   <si>
     <t>5мм Жёлтый, прозрачный 6000mcd 15° / FYL-5013UYC1C</t>
   </si>
   <si>
     <t>10-00073256</t>
   </si>
   <si>
     <t>FYL-5013VC1C</t>
   </si>
   <si>
     <t>5мм Пурпурный, прозрачный 100mcd 20° / FYL-5013VC1C</t>
   </si>
   <si>
     <t>FYL-5014UWC1C</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (холодный), прозрачный 25000mcd 20° / FYL-5014UWC1C </t>
   </si>
   <si>
-    <t>24.08.2026</t>
+    <t>01.09.2026</t>
   </si>
   <si>
     <t>FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>5мм Белый прозрачный 26000-30000mcd 20° / FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>UT-00142539</t>
   </si>
   <si>
     <t>FYL-5014UWC1C-UWW</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (тёплый), прозрачный 15000 mcd 20° CCT: 3500K / FYL-5014UWC1C-UWW </t>
   </si>
   <si>
     <t>15.12.2026</t>
   </si>
   <si>
     <t>FYL-5014UWC1C60-3500K BIN B2</t>
   </si>
   <si>
     <t>5мм Белый (теплый, 3500K; BIN B2), прозрачный 4000-6000mcd 60° / FYL-5014UWC1C60-3500K BIN B2</t>
   </si>
@@ -1120,138 +1120,138 @@
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.08072</v>
       </c>
       <c r="L9" s="15">
         <v>0.07122000000000001</v>
       </c>
       <c r="M9" s="15">
         <v>0.0641</v>
       </c>
       <c r="N9" s="15">
         <v>41</v>
       </c>
       <c r="O9" s="15">
-        <v>1800</v>
+        <v>2580</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.03708</v>
       </c>
       <c r="L10" s="15">
         <v>0.03272</v>
       </c>
       <c r="M10" s="15">
         <v>0.02944</v>
       </c>
       <c r="N10" s="15">
         <v>57</v>
       </c>
       <c r="O10" s="15">
-        <v>820</v>
+        <v>730</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10000020384</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.035</v>
       </c>
       <c r="L11" s="15">
         <v>0.026</v>
       </c>
       <c r="M11" s="15">
         <v>0.022</v>
       </c>
       <c r="N11" s="15">
-        <v>31545</v>
+        <v>38993</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15">
         <v>10000023548</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
@@ -1287,51 +1287,51 @@
       </c>
       <c r="E13" s="15">
         <v>10080009074</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.097</v>
       </c>
       <c r="L13" s="15">
         <v>0.06510000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.0589</v>
       </c>
       <c r="N13" s="15">
-        <v>10786</v>
+        <v>12154</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
@@ -1370,467 +1370,465 @@
       <c r="E15" s="15">
         <v>10000030287</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.09819</v>
       </c>
       <c r="L15" s="15">
         <v>0.08663999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.07797999999999999</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15">
-        <v>1760</v>
+        <v>1600</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10000030449</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>500</v>
       </c>
       <c r="K16" s="15">
         <v>0.07099999999999999</v>
       </c>
       <c r="L16" s="15">
         <v>0.0471</v>
       </c>
       <c r="M16" s="15">
         <v>0.0429</v>
       </c>
       <c r="N16" s="15">
-        <v>35874</v>
+        <v>47136</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>10000019189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.06045</v>
       </c>
       <c r="L17" s="15">
         <v>0.05334</v>
       </c>
       <c r="M17" s="15">
         <v>0.04801</v>
       </c>
       <c r="N17" s="15">
-        <v>8481</v>
+        <v>8967</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="15">
         <v>10080035191</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.038</v>
       </c>
       <c r="L18" s="15">
         <v>0.038</v>
       </c>
       <c r="M18" s="15">
         <v>0.038</v>
       </c>
       <c r="N18" s="15">
-        <v>14033</v>
+        <v>16624</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="15">
         <v>10080035192</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.08265</v>
       </c>
       <c r="L19" s="15">
         <v>0.05843</v>
       </c>
       <c r="M19" s="15">
         <v>0.05074</v>
       </c>
       <c r="N19" s="15">
-        <v>1538</v>
+        <v>1086</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="15">
         <v>10080003010</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.11344</v>
       </c>
       <c r="L20" s="15">
         <v>0.06023</v>
       </c>
       <c r="M20" s="15">
         <v>0.05136</v>
       </c>
       <c r="N20" s="15">
-        <v>324</v>
+        <v>226</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="15">
         <v>10000017892</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.06270000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.0418</v>
       </c>
       <c r="M21" s="15">
         <v>0.038</v>
       </c>
       <c r="N21" s="15">
-        <v>25092</v>
+        <v>25070</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="15">
         <v>10000018173</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.064</v>
       </c>
       <c r="L22" s="15">
         <v>0.041</v>
       </c>
       <c r="M22" s="15">
         <v>0.038</v>
       </c>
       <c r="N22" s="15">
-        <v>24216</v>
+        <v>16813</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="15">
         <v>10000016391</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>500</v>
       </c>
       <c r="K23" s="15">
         <v>0.06544999999999999</v>
       </c>
       <c r="L23" s="15">
         <v>0.05775</v>
       </c>
       <c r="M23" s="15">
         <v>0.05198</v>
       </c>
       <c r="N23" s="15">
-        <v>547</v>
+        <v>388</v>
       </c>
       <c r="O23" s="15">
-        <v>3440</v>
+        <v>2440</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="15">
         <v>10080036889</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>500</v>
       </c>
       <c r="K24" s="15">
         <v>0.06045</v>
       </c>
       <c r="L24" s="15">
         <v>0.05334</v>
       </c>
       <c r="M24" s="15">
         <v>0.04801</v>
       </c>
       <c r="N24" s="15">
-        <v>4606</v>
+        <v>4252</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="15">
         <v>10080002636</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.0571</v>
       </c>
       <c r="L25" s="15">
         <v>0.05039</v>
       </c>
       <c r="M25" s="15">
         <v>0.04535</v>
       </c>
-      <c r="N25" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>31</v>
       </c>
@@ -1870,182 +1868,182 @@
       <c r="E27" s="15">
         <v>10000022695</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
         <v>0.07635</v>
       </c>
       <c r="L27" s="15">
         <v>0.06737</v>
       </c>
       <c r="M27" s="15">
         <v>0.06063</v>
       </c>
       <c r="N27" s="15"/>
       <c r="O27" s="15">
-        <v>690</v>
+        <v>750</v>
       </c>
       <c r="P27" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="15">
         <v>10080000217</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.07588</v>
       </c>
       <c r="L28" s="15">
         <v>0.0549</v>
       </c>
       <c r="M28" s="15">
         <v>0.04791</v>
       </c>
       <c r="N28" s="15">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15" t="s">
         <v>74</v>
       </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>500</v>
       </c>
       <c r="K29" s="15">
         <v>0.0698</v>
       </c>
       <c r="L29" s="15">
         <v>0.06159</v>
       </c>
       <c r="M29" s="15">
         <v>0.05543</v>
       </c>
       <c r="N29" s="15">
-        <v>391</v>
+        <v>358</v>
       </c>
       <c r="O29" s="15">
-        <v>35500</v>
+        <v>32500</v>
       </c>
       <c r="P29" s="15" t="s">
         <v>32</v>
       </c>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E30" s="15">
         <v>10080006295</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>500</v>
       </c>
       <c r="K30" s="15">
         <v>0.07667</v>
       </c>
       <c r="L30" s="15">
         <v>0.05547</v>
       </c>
       <c r="M30" s="15">
         <v>0.0484</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15">
-        <v>7700</v>
+        <v>7600</v>
       </c>
       <c r="P30" s="15" t="s">
         <v>80</v>
       </c>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H31" s="15" t="s">