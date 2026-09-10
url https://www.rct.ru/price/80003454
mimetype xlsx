--- v13 (2026-08-19)
+++ v14 (2026-09-10)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>18.08.2026</t>
+    <t>09.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -112,53 +112,50 @@
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>повышенная яркость</t>
   </si>
   <si>
     <t>FYL-5013BGC1C</t>
   </si>
   <si>
     <t>5мм Зеленый, прозрачный 15000mcd 15° / FYL-5013BGC1C</t>
   </si>
   <si>
     <t>10-00073270</t>
   </si>
   <si>
     <t>LED5mm</t>
   </si>
   <si>
     <t>FORYARD</t>
   </si>
   <si>
-    <t>22.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>FYL-5013LRC1C</t>
   </si>
   <si>
     <t>5мм Красный, прозрачный 1000mcd 15° / FYL-5013LRC1C</t>
   </si>
   <si>
     <t>10-00073266</t>
   </si>
   <si>
     <t>FYL-5013LRD1C</t>
   </si>
   <si>
     <t>5мм Красный, матовый 400mcd 30° / FYL-5013LRD1C</t>
   </si>
   <si>
     <t>FYL-5013LRW1С</t>
   </si>
   <si>
     <t>5мм Красный, матовый 300mcd 30° / FYL-5013LRW1С</t>
   </si>
   <si>
     <t>FYL-5013LURC1C</t>
   </si>
   <si>
     <t>5мм Красный, прозрачный 20000mcd 15° / FYL-5013LURC1C</t>
@@ -236,53 +233,50 @@
     <t>FYL-5013URC1C</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Красный, прозрачный 6000mcd 15° / FYL-5013URC1C </t>
   </si>
   <si>
     <t>FYL-5013UYC1C</t>
   </si>
   <si>
     <t>5мм Жёлтый, прозрачный 6000mcd 15° / FYL-5013UYC1C</t>
   </si>
   <si>
     <t>10-00073256</t>
   </si>
   <si>
     <t>FYL-5013VC1C</t>
   </si>
   <si>
     <t>5мм Пурпурный, прозрачный 100mcd 20° / FYL-5013VC1C</t>
   </si>
   <si>
     <t>FYL-5014UWC1C</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (холодный), прозрачный 25000mcd 20° / FYL-5014UWC1C </t>
-  </si>
-[...1 lines deleted...]
-    <t>01.09.2026</t>
   </si>
   <si>
     <t>FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>5мм Белый прозрачный 26000-30000mcd 20° / FYL-5014UWC1C BIN D2</t>
   </si>
   <si>
     <t>UT-00142539</t>
   </si>
   <si>
     <t>FYL-5014UWC1C-UWW</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Белый (тёплый), прозрачный 15000 mcd 20° CCT: 3500K / FYL-5014UWC1C-UWW </t>
   </si>
   <si>
     <t>15.12.2026</t>
   </si>
   <si>
     <t>FYL-5014UWC1C60-3500K BIN B2</t>
   </si>
   <si>
     <t>5мм Белый (теплый, 3500K; BIN B2), прозрачный 4000-6000mcd 60° / FYL-5014UWC1C60-3500K BIN B2</t>
   </si>
@@ -1108,997 +1102,973 @@
     <row r="9" spans="1:18">
       <c r="B9" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
-        <v>0.08072</v>
+        <v>0.08167000000000001</v>
       </c>
       <c r="L9" s="15">
-        <v>0.07122000000000001</v>
+        <v>0.07206</v>
       </c>
       <c r="M9" s="15">
-        <v>0.0641</v>
+        <v>0.06485</v>
       </c>
       <c r="N9" s="15">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>2099</v>
+      </c>
+      <c r="O9" s="15"/>
+      <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="D10" s="15" t="s">
+      <c r="E10" s="15" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
-        <v>0.03708</v>
+        <v>0.03924</v>
       </c>
       <c r="L10" s="15">
-        <v>0.03272</v>
+        <v>0.03462</v>
       </c>
       <c r="M10" s="15">
-        <v>0.02944</v>
+        <v>0.03116</v>
       </c>
       <c r="N10" s="15">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>656</v>
+      </c>
+      <c r="O10" s="15"/>
+      <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="15" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10000020384</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.035</v>
       </c>
       <c r="L11" s="15">
         <v>0.026</v>
       </c>
       <c r="M11" s="15">
         <v>0.022</v>
       </c>
       <c r="N11" s="15">
-        <v>38993</v>
+        <v>26544</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" s="15" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E12" s="15">
         <v>10000023548</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1000</v>
       </c>
       <c r="K12" s="15">
         <v>0.03387</v>
       </c>
       <c r="L12" s="15">
         <v>0.03179</v>
       </c>
       <c r="M12" s="15">
         <v>0.0308</v>
       </c>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="15" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E13" s="15">
         <v>10080009074</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1000</v>
       </c>
       <c r="K13" s="15">
         <v>0.097</v>
       </c>
       <c r="L13" s="15">
         <v>0.06510000000000001</v>
       </c>
       <c r="M13" s="15">
         <v>0.0589</v>
       </c>
       <c r="N13" s="15">
-        <v>12154</v>
+        <v>9723</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="D14" s="15" t="s">
+      <c r="E14" s="15" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1</v>
       </c>
       <c r="K14" s="15">
         <v>0.032</v>
       </c>
       <c r="L14" s="15">
         <v>0.032</v>
       </c>
       <c r="M14" s="15">
         <v>0.032</v>
       </c>
       <c r="N14" s="15">
         <v>1</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="15" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E15" s="15">
         <v>10000030287</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
-        <v>0.09819</v>
+        <v>0.09869</v>
       </c>
       <c r="L15" s="15">
-        <v>0.08663999999999999</v>
+        <v>0.08708</v>
       </c>
       <c r="M15" s="15">
-        <v>0.07797999999999999</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.07837</v>
+      </c>
+      <c r="N15" s="15">
+        <v>1280</v>
+      </c>
+      <c r="O15" s="15"/>
+      <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="15" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10000030449</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>500</v>
       </c>
       <c r="K16" s="15">
         <v>0.07099999999999999</v>
       </c>
       <c r="L16" s="15">
         <v>0.0471</v>
       </c>
       <c r="M16" s="15">
         <v>0.0429</v>
       </c>
       <c r="N16" s="15">
-        <v>47136</v>
+        <v>34074</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" s="15" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E17" s="15">
         <v>10000019189</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.06045</v>
       </c>
       <c r="L17" s="15">
         <v>0.05334</v>
       </c>
       <c r="M17" s="15">
         <v>0.04801</v>
       </c>
       <c r="N17" s="15">
-        <v>8967</v>
+        <v>7686</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="15" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E18" s="15">
         <v>10080035191</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.038</v>
       </c>
       <c r="L18" s="15">
         <v>0.038</v>
       </c>
       <c r="M18" s="15">
         <v>0.038</v>
       </c>
       <c r="N18" s="15">
-        <v>16624</v>
+        <v>20780</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" s="15" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E19" s="15">
         <v>10080035192</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.08265</v>
       </c>
       <c r="L19" s="15">
         <v>0.05843</v>
       </c>
       <c r="M19" s="15">
         <v>0.05074</v>
       </c>
       <c r="N19" s="15">
-        <v>1086</v>
+        <v>1120</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" s="15" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E20" s="15">
         <v>10080003010</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.11344</v>
       </c>
       <c r="L20" s="15">
         <v>0.06023</v>
       </c>
       <c r="M20" s="15">
         <v>0.05136</v>
       </c>
       <c r="N20" s="15">
-        <v>226</v>
+        <v>258</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="15" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E21" s="15">
         <v>10000017892</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.06270000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.0418</v>
       </c>
       <c r="M21" s="15">
         <v>0.038</v>
       </c>
       <c r="N21" s="15">
-        <v>25070</v>
+        <v>20000</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" s="15" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E22" s="15">
         <v>10000018173</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.064</v>
       </c>
       <c r="L22" s="15">
         <v>0.041</v>
       </c>
       <c r="M22" s="15">
         <v>0.038</v>
       </c>
       <c r="N22" s="15">
-        <v>16813</v>
+        <v>18014</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" s="15" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E23" s="15">
         <v>10000016391</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>500</v>
       </c>
       <c r="K23" s="15">
-        <v>0.06544999999999999</v>
+        <v>0.06679</v>
       </c>
       <c r="L23" s="15">
-        <v>0.05775</v>
+        <v>0.05894</v>
       </c>
       <c r="M23" s="15">
-        <v>0.05198</v>
+        <v>0.05304</v>
       </c>
       <c r="N23" s="15">
-        <v>388</v>
-[...6 lines deleted...]
-      </c>
+        <v>3894</v>
+      </c>
+      <c r="O23" s="15"/>
+      <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="D24" s="15" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E24" s="15">
         <v>10080036889</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>500</v>
       </c>
       <c r="K24" s="15">
         <v>0.06045</v>
       </c>
       <c r="L24" s="15">
         <v>0.05334</v>
       </c>
       <c r="M24" s="15">
         <v>0.04801</v>
       </c>
       <c r="N24" s="15">
-        <v>4252</v>
+        <v>5079</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D25" s="15" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E25" s="15">
         <v>10080002636</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.0571</v>
       </c>
       <c r="L25" s="15">
         <v>0.05039</v>
       </c>
       <c r="M25" s="15">
         <v>0.04535</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D26" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="D26" s="15" t="s">
+      <c r="E26" s="15" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1000</v>
       </c>
       <c r="K26" s="15">
-        <v>0.06108</v>
+        <v>0.06259000000000001</v>
       </c>
       <c r="L26" s="15">
-        <v>0.0539</v>
+        <v>0.05523</v>
       </c>
       <c r="M26" s="15">
-        <v>0.04851</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.04971</v>
+      </c>
+      <c r="N26" s="15">
+        <v>820</v>
+      </c>
+      <c r="O26" s="15"/>
+      <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D27" s="15" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E27" s="15">
         <v>10000022695</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>500</v>
       </c>
       <c r="K27" s="15">
-        <v>0.07635</v>
+        <v>0.07747</v>
       </c>
       <c r="L27" s="15">
-        <v>0.06737</v>
+        <v>0.06836</v>
       </c>
       <c r="M27" s="15">
-        <v>0.06063</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.06152</v>
+      </c>
+      <c r="N27" s="15">
+        <v>840</v>
+      </c>
+      <c r="O27" s="15"/>
+      <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D28" s="15" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E28" s="15">
         <v>10080000217</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.07588</v>
       </c>
       <c r="L28" s="15">
         <v>0.0549</v>
       </c>
       <c r="M28" s="15">
         <v>0.04791</v>
       </c>
       <c r="N28" s="15">
         <v>88</v>
       </c>
       <c r="O28" s="15"/>
-      <c r="P28" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="E29" s="15" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>500</v>
       </c>
       <c r="K29" s="15">
-        <v>0.0698</v>
+        <v>0.07106</v>
       </c>
       <c r="L29" s="15">
-        <v>0.06159</v>
+        <v>0.06270000000000001</v>
       </c>
       <c r="M29" s="15">
-        <v>0.05543</v>
+        <v>0.05643</v>
       </c>
       <c r="N29" s="15">
-        <v>358</v>
-[...6 lines deleted...]
-      </c>
+        <v>38418</v>
+      </c>
+      <c r="O29" s="15"/>
+      <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E30" s="15">
         <v>10080006295</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>500</v>
       </c>
       <c r="K30" s="15">
         <v>0.07667</v>
       </c>
       <c r="L30" s="15">
         <v>0.05547</v>
       </c>
       <c r="M30" s="15">
         <v>0.0484</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15">
-        <v>7600</v>
+        <v>8900</v>
       </c>
       <c r="P30" s="15" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="E31" s="15" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>500</v>
       </c>
       <c r="K31" s="15">
         <v>0.08704000000000001</v>
       </c>
       <c r="L31" s="15">
         <v>0.07253999999999999</v>
       </c>
       <c r="M31" s="15">
         <v>0.06963</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E32" s="15">
         <v>10080072108</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H32" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15">
         <v>0.0806</v>
       </c>
       <c r="L32" s="15">
         <v>0.06716999999999999</v>
       </c>
       <c r="M32" s="15">
         <v>0.06448</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
@@ -2163,317 +2133,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>