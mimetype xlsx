--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.03.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -136,51 +136,51 @@
   <si>
     <t>5мм Жёлтый/Зелёный, прозрачный 260mcd/230mcd 150°, 2 ноги / FYL-5016UYUGC1С</t>
   </si>
   <si>
     <t>UT-00137349</t>
   </si>
   <si>
     <t xml:space="preserve">FYL-5016UYUGC1С FORYARD, </t>
   </si>
   <si>
     <t xml:space="preserve">5мм Жёлтый/Зелёный, прозрачный 260mcd/230mcd 150°, 2 ноги / FYL-5016UYUGC1С </t>
   </si>
   <si>
     <t>FYL-5019EGC1B</t>
   </si>
   <si>
     <t>5мм Оранжевый/Жёлто-зеленый, прозрачный 70/80mcd 25° 3 ноги / FYL-5019EGC1B</t>
   </si>
   <si>
     <t>FYL-5019EGW1B</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Оранжевый/Жёлто-зеленый, матовый 40/60mcd 50° 3 ноги / FYL-5019EGW1B </t>
   </si>
   <si>
-    <t>11.06.2026</t>
+    <t>09.05.2026</t>
   </si>
   <si>
     <t>FYL-5019RGBC1C-CA-25</t>
   </si>
   <si>
     <t>5мм Красный/Изумрудный/Синий, прозрачный 4ноги, RGB / FYL-5019RGBC1C-CA-25</t>
   </si>
   <si>
     <t>FYL-5019RGBC1C-CC</t>
   </si>
   <si>
     <t>5мм Красный/Изумрудный/Синий, прозрачный 4ноги, RGB / FYL-5019RGBC1C-CC</t>
   </si>
   <si>
     <t>FYL-5019SGW1B-CA</t>
   </si>
   <si>
     <t>5мм Красный/Жёлто-зеленый, матовый 100/100mcd 45° 3 ноги / FYL-5019SGW1B-CA</t>
   </si>
   <si>
     <t>FYL-5019UEUGW1B</t>
   </si>
   <si>
     <t>5мм Оранжевый/Жёлто-зеленый, матовый 600/300mcd 30° 3 ноги / FYL-5019UEUGW1B</t>
   </si>
@@ -1027,94 +1027,94 @@
       </c>
       <c r="E9" s="15">
         <v>10000018387</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.08791</v>
       </c>
       <c r="L9" s="15">
         <v>0.06215</v>
       </c>
       <c r="M9" s="15">
         <v>0.05397</v>
       </c>
       <c r="N9" s="15">
-        <v>8792</v>
+        <v>9201</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.12267</v>
       </c>
       <c r="L10" s="15">
         <v>0.08875</v>
       </c>
       <c r="M10" s="15">
         <v>0.07745</v>
       </c>
       <c r="N10" s="15">
-        <v>830</v>
+        <v>810</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080003515</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
@@ -1154,95 +1154,95 @@
       </c>
       <c r="E12" s="15">
         <v>10000017891</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>500</v>
       </c>
       <c r="K12" s="15">
         <v>0.04</v>
       </c>
       <c r="L12" s="15">
         <v>0.04</v>
       </c>
       <c r="M12" s="15">
         <v>0.04</v>
       </c>
       <c r="N12" s="15">
-        <v>23107</v>
+        <v>18774</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10000018564</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.06849</v>
       </c>
       <c r="L13" s="15">
         <v>0.06044</v>
       </c>
       <c r="M13" s="15">
         <v>0.05439</v>
       </c>
       <c r="N13" s="15">
-        <v>16867</v>
+        <v>8577</v>
       </c>
       <c r="O13" s="15">
-        <v>24900</v>
+        <v>24000</v>
       </c>
       <c r="P13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080016346</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="15" t="s">
@@ -1355,174 +1355,174 @@
       </c>
       <c r="E17" s="15">
         <v>10080002659</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.11809</v>
       </c>
       <c r="L17" s="15">
         <v>0.08544</v>
       </c>
       <c r="M17" s="15">
         <v>0.07456</v>
       </c>
       <c r="N17" s="15">
-        <v>3610</v>
+        <v>150</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080067765</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>500</v>
       </c>
       <c r="K18" s="15">
         <v>0.15689</v>
       </c>
       <c r="L18" s="15">
         <v>0.11351</v>
       </c>
       <c r="M18" s="15">
         <v>0.09905</v>
       </c>
       <c r="N18" s="15">
-        <v>347</v>
+        <v>406</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>500</v>
       </c>
       <c r="K19" s="15">
         <v>0.14502</v>
       </c>
       <c r="L19" s="15">
         <v>0.12163</v>
       </c>
       <c r="M19" s="15">
         <v>0.11695</v>
       </c>
       <c r="N19" s="15">
-        <v>2976</v>
+        <v>2087</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="15">
         <v>10000030273</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>500</v>
       </c>
       <c r="K20" s="15">
         <v>0.12085</v>
       </c>
       <c r="L20" s="15">
         <v>0.08742999999999999</v>
       </c>
       <c r="M20" s="15">
         <v>0.07630000000000001</v>
       </c>
       <c r="N20" s="15">
-        <v>7068</v>
+        <v>6670</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
   </sheetData>