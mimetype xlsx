--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.04.2026</t>
+    <t>24.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -136,51 +136,51 @@
   <si>
     <t>5мм Жёлтый/Зелёный, прозрачный 260mcd/230mcd 150°, 2 ноги / FYL-5016UYUGC1С</t>
   </si>
   <si>
     <t>UT-00137349</t>
   </si>
   <si>
     <t xml:space="preserve">FYL-5016UYUGC1С FORYARD, </t>
   </si>
   <si>
     <t xml:space="preserve">5мм Жёлтый/Зелёный, прозрачный 260mcd/230mcd 150°, 2 ноги / FYL-5016UYUGC1С </t>
   </si>
   <si>
     <t>FYL-5019EGC1B</t>
   </si>
   <si>
     <t>5мм Оранжевый/Жёлто-зеленый, прозрачный 70/80mcd 25° 3 ноги / FYL-5019EGC1B</t>
   </si>
   <si>
     <t>FYL-5019EGW1B</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Оранжевый/Жёлто-зеленый, матовый 40/60mcd 50° 3 ноги / FYL-5019EGW1B </t>
   </si>
   <si>
-    <t>09.05.2026</t>
+    <t>07.09.2026</t>
   </si>
   <si>
     <t>FYL-5019RGBC1C-CA-25</t>
   </si>
   <si>
     <t>5мм Красный/Изумрудный/Синий, прозрачный 4ноги, RGB / FYL-5019RGBC1C-CA-25</t>
   </si>
   <si>
     <t>FYL-5019RGBC1C-CC</t>
   </si>
   <si>
     <t>5мм Красный/Изумрудный/Синий, прозрачный 4ноги, RGB / FYL-5019RGBC1C-CC</t>
   </si>
   <si>
     <t>FYL-5019SGW1B-CA</t>
   </si>
   <si>
     <t>5мм Красный/Жёлто-зеленый, матовый 100/100mcd 45° 3 ноги / FYL-5019SGW1B-CA</t>
   </si>
   <si>
     <t>FYL-5019UEUGW1B</t>
   </si>
   <si>
     <t>5мм Оранжевый/Жёлто-зеленый, матовый 600/300mcd 30° 3 ноги / FYL-5019UEUGW1B</t>
   </si>
@@ -1027,94 +1027,94 @@
       </c>
       <c r="E9" s="15">
         <v>10000018387</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.08791</v>
       </c>
       <c r="L9" s="15">
         <v>0.06215</v>
       </c>
       <c r="M9" s="15">
         <v>0.05397</v>
       </c>
       <c r="N9" s="15">
-        <v>9201</v>
+        <v>8997</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.12267</v>
       </c>
       <c r="L10" s="15">
         <v>0.08875</v>
       </c>
       <c r="M10" s="15">
         <v>0.07745</v>
       </c>
       <c r="N10" s="15">
-        <v>810</v>
+        <v>600</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080003515</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
@@ -1154,95 +1154,95 @@
       </c>
       <c r="E12" s="15">
         <v>10000017891</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>500</v>
       </c>
       <c r="K12" s="15">
         <v>0.04</v>
       </c>
       <c r="L12" s="15">
         <v>0.04</v>
       </c>
       <c r="M12" s="15">
         <v>0.04</v>
       </c>
       <c r="N12" s="15">
-        <v>18774</v>
+        <v>25706</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10000018564</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.06849</v>
       </c>
       <c r="L13" s="15">
         <v>0.06044</v>
       </c>
       <c r="M13" s="15">
         <v>0.05439</v>
       </c>
       <c r="N13" s="15">
-        <v>8577</v>
+        <v>7398</v>
       </c>
       <c r="O13" s="15">
-        <v>24000</v>
+        <v>34500</v>
       </c>
       <c r="P13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080016346</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="15" t="s">
@@ -1355,174 +1355,182 @@
       </c>
       <c r="E17" s="15">
         <v>10080002659</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.11809</v>
       </c>
       <c r="L17" s="15">
         <v>0.08544</v>
       </c>
       <c r="M17" s="15">
         <v>0.07456</v>
       </c>
       <c r="N17" s="15">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="P17" s="15"/>
+        <v>1582</v>
+      </c>
+      <c r="O17" s="15">
+        <v>3600</v>
+      </c>
+      <c r="P17" s="15" t="s">
+        <v>40</v>
+      </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080067765</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>500</v>
       </c>
       <c r="K18" s="15">
         <v>0.15689</v>
       </c>
       <c r="L18" s="15">
         <v>0.11351</v>
       </c>
       <c r="M18" s="15">
         <v>0.09905</v>
       </c>
       <c r="N18" s="15">
-        <v>406</v>
-[...2 lines deleted...]
-      <c r="P18" s="15"/>
+        <v>446</v>
+      </c>
+      <c r="O18" s="15">
+        <v>3600</v>
+      </c>
+      <c r="P18" s="15" t="s">
+        <v>40</v>
+      </c>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>500</v>
       </c>
       <c r="K19" s="15">
         <v>0.14502</v>
       </c>
       <c r="L19" s="15">
         <v>0.12163</v>
       </c>
       <c r="M19" s="15">
         <v>0.11695</v>
       </c>
       <c r="N19" s="15">
-        <v>2087</v>
+        <v>2121</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="15">
         <v>10000030273</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>500</v>
       </c>
       <c r="K20" s="15">
         <v>0.12085</v>
       </c>
       <c r="L20" s="15">
         <v>0.08742999999999999</v>
       </c>
       <c r="M20" s="15">
         <v>0.07630000000000001</v>
       </c>
       <c r="N20" s="15">
-        <v>6670</v>
+        <v>7267</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
   </sheetData>