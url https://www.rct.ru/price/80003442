--- v7 (2026-04-25)
+++ v8 (2026-05-17)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>24.04.2026</t>
+    <t>15.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1027,94 +1027,94 @@
       </c>
       <c r="E9" s="15">
         <v>10000018387</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.08791</v>
       </c>
       <c r="L9" s="15">
         <v>0.06215</v>
       </c>
       <c r="M9" s="15">
         <v>0.05397</v>
       </c>
       <c r="N9" s="15">
-        <v>8997</v>
+        <v>7054</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.12267</v>
       </c>
       <c r="L10" s="15">
         <v>0.08875</v>
       </c>
       <c r="M10" s="15">
         <v>0.07745</v>
       </c>
       <c r="N10" s="15">
-        <v>600</v>
+        <v>750</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080003515</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
@@ -1154,95 +1154,95 @@
       </c>
       <c r="E12" s="15">
         <v>10000017891</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>500</v>
       </c>
       <c r="K12" s="15">
         <v>0.04</v>
       </c>
       <c r="L12" s="15">
         <v>0.04</v>
       </c>
       <c r="M12" s="15">
         <v>0.04</v>
       </c>
       <c r="N12" s="15">
-        <v>25706</v>
+        <v>25418</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10000018564</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
-        <v>0.06849</v>
+        <v>0.0689</v>
       </c>
       <c r="L13" s="15">
-        <v>0.06044</v>
+        <v>0.0608</v>
       </c>
       <c r="M13" s="15">
-        <v>0.05439</v>
+        <v>0.05472</v>
       </c>
       <c r="N13" s="15">
-        <v>7398</v>
+        <v>26718</v>
       </c>
       <c r="O13" s="15">
-        <v>34500</v>
+        <v>13800</v>
       </c>
       <c r="P13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080016346</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="15" t="s">
@@ -1355,182 +1355,182 @@
       </c>
       <c r="E17" s="15">
         <v>10080002659</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.11809</v>
       </c>
       <c r="L17" s="15">
         <v>0.08544</v>
       </c>
       <c r="M17" s="15">
         <v>0.07456</v>
       </c>
       <c r="N17" s="15">
-        <v>1582</v>
+        <v>1780</v>
       </c>
       <c r="O17" s="15">
-        <v>3600</v>
+        <v>4051</v>
       </c>
       <c r="P17" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080067765</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>500</v>
       </c>
       <c r="K18" s="15">
         <v>0.15689</v>
       </c>
       <c r="L18" s="15">
         <v>0.11351</v>
       </c>
       <c r="M18" s="15">
         <v>0.09905</v>
       </c>
       <c r="N18" s="15">
-        <v>446</v>
+        <v>322</v>
       </c>
       <c r="O18" s="15">
-        <v>3600</v>
+        <v>2600</v>
       </c>
       <c r="P18" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>500</v>
       </c>
       <c r="K19" s="15">
         <v>0.14502</v>
       </c>
       <c r="L19" s="15">
         <v>0.12163</v>
       </c>
       <c r="M19" s="15">
         <v>0.11695</v>
       </c>
       <c r="N19" s="15">
-        <v>2121</v>
+        <v>2531</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="15">
         <v>10000030273</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>500</v>
       </c>
       <c r="K20" s="15">
         <v>0.12085</v>
       </c>
       <c r="L20" s="15">
         <v>0.08742999999999999</v>
       </c>
       <c r="M20" s="15">
         <v>0.07630000000000001</v>
       </c>
       <c r="N20" s="15">
-        <v>7267</v>
+        <v>6272</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
   </sheetData>