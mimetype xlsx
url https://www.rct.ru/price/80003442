--- v8 (2026-05-17)
+++ v9 (2026-06-11)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>15.05.2026</t>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1027,94 +1027,94 @@
       </c>
       <c r="E9" s="15">
         <v>10000018387</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.08791</v>
       </c>
       <c r="L9" s="15">
         <v>0.06215</v>
       </c>
       <c r="M9" s="15">
         <v>0.05397</v>
       </c>
       <c r="N9" s="15">
-        <v>7054</v>
+        <v>7196</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.12267</v>
       </c>
       <c r="L10" s="15">
         <v>0.08875</v>
       </c>
       <c r="M10" s="15">
         <v>0.07745</v>
       </c>
       <c r="N10" s="15">
-        <v>750</v>
+        <v>840</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080003515</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
@@ -1154,95 +1154,95 @@
       </c>
       <c r="E12" s="15">
         <v>10000017891</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>500</v>
       </c>
       <c r="K12" s="15">
         <v>0.04</v>
       </c>
       <c r="L12" s="15">
         <v>0.04</v>
       </c>
       <c r="M12" s="15">
         <v>0.04</v>
       </c>
       <c r="N12" s="15">
-        <v>25418</v>
+        <v>23685</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10000018564</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.0689</v>
       </c>
       <c r="L13" s="15">
         <v>0.0608</v>
       </c>
       <c r="M13" s="15">
         <v>0.05472</v>
       </c>
       <c r="N13" s="15">
-        <v>26718</v>
+        <v>16222</v>
       </c>
       <c r="O13" s="15">
-        <v>13800</v>
+        <v>14600</v>
       </c>
       <c r="P13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080016346</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="15" t="s">
@@ -1355,182 +1355,182 @@
       </c>
       <c r="E17" s="15">
         <v>10080002659</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.11809</v>
       </c>
       <c r="L17" s="15">
         <v>0.08544</v>
       </c>
       <c r="M17" s="15">
         <v>0.07456</v>
       </c>
       <c r="N17" s="15">
-        <v>1780</v>
+        <v>1516</v>
       </c>
       <c r="O17" s="15">
-        <v>4051</v>
+        <v>3450</v>
       </c>
       <c r="P17" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080067765</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>500</v>
       </c>
       <c r="K18" s="15">
         <v>0.15689</v>
       </c>
       <c r="L18" s="15">
         <v>0.11351</v>
       </c>
       <c r="M18" s="15">
         <v>0.09905</v>
       </c>
       <c r="N18" s="15">
-        <v>322</v>
+        <v>307</v>
       </c>
       <c r="O18" s="15">
-        <v>2600</v>
+        <v>2480</v>
       </c>
       <c r="P18" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>500</v>
       </c>
       <c r="K19" s="15">
         <v>0.14502</v>
       </c>
       <c r="L19" s="15">
         <v>0.12163</v>
       </c>
       <c r="M19" s="15">
         <v>0.11695</v>
       </c>
       <c r="N19" s="15">
-        <v>2531</v>
+        <v>2189</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="15">
         <v>10000030273</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>500</v>
       </c>
       <c r="K20" s="15">
         <v>0.12085</v>
       </c>
       <c r="L20" s="15">
         <v>0.08742999999999999</v>
       </c>
       <c r="M20" s="15">
         <v>0.07630000000000001</v>
       </c>
       <c r="N20" s="15">
-        <v>6272</v>
+        <v>5767</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
   </sheetData>