--- v9 (2026-06-11)
+++ v10 (2026-07-09)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>11.06.2026</t>
+    <t>09.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -136,51 +136,51 @@
   <si>
     <t>5мм Жёлтый/Зелёный, прозрачный 260mcd/230mcd 150°, 2 ноги / FYL-5016UYUGC1С</t>
   </si>
   <si>
     <t>UT-00137349</t>
   </si>
   <si>
     <t xml:space="preserve">FYL-5016UYUGC1С FORYARD, </t>
   </si>
   <si>
     <t xml:space="preserve">5мм Жёлтый/Зелёный, прозрачный 260mcd/230mcd 150°, 2 ноги / FYL-5016UYUGC1С </t>
   </si>
   <si>
     <t>FYL-5019EGC1B</t>
   </si>
   <si>
     <t>5мм Оранжевый/Жёлто-зеленый, прозрачный 70/80mcd 25° 3 ноги / FYL-5019EGC1B</t>
   </si>
   <si>
     <t>FYL-5019EGW1B</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Оранжевый/Жёлто-зеленый, матовый 40/60mcd 50° 3 ноги / FYL-5019EGW1B </t>
   </si>
   <si>
-    <t>07.09.2026</t>
+    <t>22.09.2026</t>
   </si>
   <si>
     <t>FYL-5019RGBC1C-CA-25</t>
   </si>
   <si>
     <t>5мм Красный/Изумрудный/Синий, прозрачный 4ноги, RGB / FYL-5019RGBC1C-CA-25</t>
   </si>
   <si>
     <t>FYL-5019RGBC1C-CC</t>
   </si>
   <si>
     <t>5мм Красный/Изумрудный/Синий, прозрачный 4ноги, RGB / FYL-5019RGBC1C-CC</t>
   </si>
   <si>
     <t>FYL-5019SGW1B-CA</t>
   </si>
   <si>
     <t>5мм Красный/Жёлто-зеленый, матовый 100/100mcd 45° 3 ноги / FYL-5019SGW1B-CA</t>
   </si>
   <si>
     <t>FYL-5019UEUGW1B</t>
   </si>
   <si>
     <t>5мм Оранжевый/Жёлто-зеленый, матовый 600/300mcd 30° 3 ноги / FYL-5019UEUGW1B</t>
   </si>
@@ -1027,94 +1027,94 @@
       </c>
       <c r="E9" s="15">
         <v>10000018387</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.08791</v>
       </c>
       <c r="L9" s="15">
         <v>0.06215</v>
       </c>
       <c r="M9" s="15">
         <v>0.05397</v>
       </c>
       <c r="N9" s="15">
-        <v>7196</v>
+        <v>7001</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.12267</v>
       </c>
       <c r="L10" s="15">
         <v>0.08875</v>
       </c>
       <c r="M10" s="15">
         <v>0.07745</v>
       </c>
       <c r="N10" s="15">
-        <v>840</v>
+        <v>600</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080003515</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
@@ -1154,95 +1154,95 @@
       </c>
       <c r="E12" s="15">
         <v>10000017891</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>500</v>
       </c>
       <c r="K12" s="15">
         <v>0.04</v>
       </c>
       <c r="L12" s="15">
         <v>0.04</v>
       </c>
       <c r="M12" s="15">
         <v>0.04</v>
       </c>
       <c r="N12" s="15">
-        <v>23685</v>
+        <v>18486</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10000018564</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.0689</v>
       </c>
       <c r="L13" s="15">
         <v>0.0608</v>
       </c>
       <c r="M13" s="15">
         <v>0.05472</v>
       </c>
       <c r="N13" s="15">
-        <v>16222</v>
+        <v>17188</v>
       </c>
       <c r="O13" s="15">
-        <v>14600</v>
+        <v>17000</v>
       </c>
       <c r="P13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080016346</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="15" t="s">
@@ -1355,182 +1355,182 @@
       </c>
       <c r="E17" s="15">
         <v>10080002659</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.11809</v>
       </c>
       <c r="L17" s="15">
         <v>0.08544</v>
       </c>
       <c r="M17" s="15">
         <v>0.07456</v>
       </c>
       <c r="N17" s="15">
-        <v>1516</v>
+        <v>618</v>
       </c>
       <c r="O17" s="15">
-        <v>3450</v>
+        <v>3700</v>
       </c>
       <c r="P17" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080067765</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>500</v>
       </c>
       <c r="K18" s="15">
         <v>0.15689</v>
       </c>
       <c r="L18" s="15">
         <v>0.11351</v>
       </c>
       <c r="M18" s="15">
         <v>0.09905</v>
       </c>
       <c r="N18" s="15">
-        <v>307</v>
+        <v>426</v>
       </c>
       <c r="O18" s="15">
-        <v>2480</v>
+        <v>3440</v>
       </c>
       <c r="P18" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>500</v>
       </c>
       <c r="K19" s="15">
         <v>0.14502</v>
       </c>
       <c r="L19" s="15">
         <v>0.12163</v>
       </c>
       <c r="M19" s="15">
         <v>0.11695</v>
       </c>
       <c r="N19" s="15">
-        <v>2189</v>
+        <v>2839</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="15">
         <v>10000030273</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>500</v>
       </c>
       <c r="K20" s="15">
         <v>0.12085</v>
       </c>
       <c r="L20" s="15">
         <v>0.08742999999999999</v>
       </c>
       <c r="M20" s="15">
         <v>0.07630000000000001</v>
       </c>
       <c r="N20" s="15">
-        <v>5767</v>
+        <v>5783</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
   </sheetData>