--- v10 (2026-07-09)
+++ v11 (2026-07-30)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>09.07.2026</t>
+    <t>30.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -136,51 +136,51 @@
   <si>
     <t>5мм Жёлтый/Зелёный, прозрачный 260mcd/230mcd 150°, 2 ноги / FYL-5016UYUGC1С</t>
   </si>
   <si>
     <t>UT-00137349</t>
   </si>
   <si>
     <t xml:space="preserve">FYL-5016UYUGC1С FORYARD, </t>
   </si>
   <si>
     <t xml:space="preserve">5мм Жёлтый/Зелёный, прозрачный 260mcd/230mcd 150°, 2 ноги / FYL-5016UYUGC1С </t>
   </si>
   <si>
     <t>FYL-5019EGC1B</t>
   </si>
   <si>
     <t>5мм Оранжевый/Жёлто-зеленый, прозрачный 70/80mcd 25° 3 ноги / FYL-5019EGC1B</t>
   </si>
   <si>
     <t>FYL-5019EGW1B</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Оранжевый/Жёлто-зеленый, матовый 40/60mcd 50° 3 ноги / FYL-5019EGW1B </t>
   </si>
   <si>
-    <t>22.09.2026</t>
+    <t>17.08.2026</t>
   </si>
   <si>
     <t>FYL-5019RGBC1C-CA-25</t>
   </si>
   <si>
     <t>5мм Красный/Изумрудный/Синий, прозрачный 4ноги, RGB / FYL-5019RGBC1C-CA-25</t>
   </si>
   <si>
     <t>FYL-5019RGBC1C-CC</t>
   </si>
   <si>
     <t>5мм Красный/Изумрудный/Синий, прозрачный 4ноги, RGB / FYL-5019RGBC1C-CC</t>
   </si>
   <si>
     <t>FYL-5019SGW1B-CA</t>
   </si>
   <si>
     <t>5мм Красный/Жёлто-зеленый, матовый 100/100mcd 45° 3 ноги / FYL-5019SGW1B-CA</t>
   </si>
   <si>
     <t>FYL-5019UEUGW1B</t>
   </si>
   <si>
     <t>5мм Оранжевый/Жёлто-зеленый, матовый 600/300mcd 30° 3 ноги / FYL-5019UEUGW1B</t>
   </si>
@@ -1027,94 +1027,94 @@
       </c>
       <c r="E9" s="15">
         <v>10000018387</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.08791</v>
       </c>
       <c r="L9" s="15">
         <v>0.06215</v>
       </c>
       <c r="M9" s="15">
         <v>0.05397</v>
       </c>
       <c r="N9" s="15">
-        <v>7001</v>
+        <v>7876</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.12267</v>
       </c>
       <c r="L10" s="15">
         <v>0.08875</v>
       </c>
       <c r="M10" s="15">
         <v>0.07745</v>
       </c>
       <c r="N10" s="15">
-        <v>600</v>
+        <v>700</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080003515</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
@@ -1154,95 +1154,95 @@
       </c>
       <c r="E12" s="15">
         <v>10000017891</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>500</v>
       </c>
       <c r="K12" s="15">
         <v>0.04</v>
       </c>
       <c r="L12" s="15">
         <v>0.04</v>
       </c>
       <c r="M12" s="15">
         <v>0.04</v>
       </c>
       <c r="N12" s="15">
-        <v>18486</v>
+        <v>20796</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10000018564</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
-        <v>0.0689</v>
+        <v>0.07635</v>
       </c>
       <c r="L13" s="15">
-        <v>0.0608</v>
+        <v>0.06737</v>
       </c>
       <c r="M13" s="15">
-        <v>0.05472</v>
+        <v>0.06063</v>
       </c>
       <c r="N13" s="15">
-        <v>17188</v>
+        <v>12335</v>
       </c>
       <c r="O13" s="15">
-        <v>17000</v>
+        <v>24400</v>
       </c>
       <c r="P13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080016346</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="15" t="s">
@@ -1346,191 +1346,191 @@
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="15">
         <v>10080002659</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
-        <v>0.11809</v>
+        <v>0.10909</v>
       </c>
       <c r="L17" s="15">
-        <v>0.08544</v>
+        <v>0.09626</v>
       </c>
       <c r="M17" s="15">
-        <v>0.07456</v>
+        <v>0.08663</v>
       </c>
       <c r="N17" s="15">
-        <v>618</v>
+        <v>551</v>
       </c>
       <c r="O17" s="15">
-        <v>3700</v>
+        <v>3300</v>
       </c>
       <c r="P17" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080067765</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>500</v>
       </c>
       <c r="K18" s="15">
-        <v>0.15689</v>
+        <v>0.14181</v>
       </c>
       <c r="L18" s="15">
-        <v>0.11351</v>
+        <v>0.12513</v>
       </c>
       <c r="M18" s="15">
-        <v>0.09905</v>
+        <v>0.11262</v>
       </c>
       <c r="N18" s="15">
-        <v>426</v>
+        <v>411</v>
       </c>
       <c r="O18" s="15">
-        <v>3440</v>
+        <v>3320</v>
       </c>
       <c r="P18" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>500</v>
       </c>
       <c r="K19" s="15">
         <v>0.14502</v>
       </c>
       <c r="L19" s="15">
         <v>0.12163</v>
       </c>
       <c r="M19" s="15">
         <v>0.11695</v>
       </c>
       <c r="N19" s="15">
-        <v>2839</v>
+        <v>3044</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="15">
         <v>10000030273</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>500</v>
       </c>
       <c r="K20" s="15">
         <v>0.12085</v>
       </c>
       <c r="L20" s="15">
         <v>0.08742999999999999</v>
       </c>
       <c r="M20" s="15">
         <v>0.07630000000000001</v>
       </c>
       <c r="N20" s="15">
-        <v>5783</v>
+        <v>6634</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
   </sheetData>