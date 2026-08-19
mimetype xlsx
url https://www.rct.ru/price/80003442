--- v11 (2026-07-30)
+++ v12 (2026-08-19)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>30.07.2026</t>
+    <t>19.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -136,51 +136,51 @@
   <si>
     <t>5мм Жёлтый/Зелёный, прозрачный 260mcd/230mcd 150°, 2 ноги / FYL-5016UYUGC1С</t>
   </si>
   <si>
     <t>UT-00137349</t>
   </si>
   <si>
     <t xml:space="preserve">FYL-5016UYUGC1С FORYARD, </t>
   </si>
   <si>
     <t xml:space="preserve">5мм Жёлтый/Зелёный, прозрачный 260mcd/230mcd 150°, 2 ноги / FYL-5016UYUGC1С </t>
   </si>
   <si>
     <t>FYL-5019EGC1B</t>
   </si>
   <si>
     <t>5мм Оранжевый/Жёлто-зеленый, прозрачный 70/80mcd 25° 3 ноги / FYL-5019EGC1B</t>
   </si>
   <si>
     <t>FYL-5019EGW1B</t>
   </si>
   <si>
     <t xml:space="preserve">5мм Оранжевый/Жёлто-зеленый, матовый 40/60mcd 50° 3 ноги / FYL-5019EGW1B </t>
   </si>
   <si>
-    <t>17.08.2026</t>
+    <t>15.12.2026</t>
   </si>
   <si>
     <t>FYL-5019RGBC1C-CA-25</t>
   </si>
   <si>
     <t>5мм Красный/Изумрудный/Синий, прозрачный 4ноги, RGB / FYL-5019RGBC1C-CA-25</t>
   </si>
   <si>
     <t>FYL-5019RGBC1C-CC</t>
   </si>
   <si>
     <t>5мм Красный/Изумрудный/Синий, прозрачный 4ноги, RGB / FYL-5019RGBC1C-CC</t>
   </si>
   <si>
     <t>FYL-5019SGW1B-CA</t>
   </si>
   <si>
     <t>5мм Красный/Жёлто-зеленый, матовый 100/100mcd 45° 3 ноги / FYL-5019SGW1B-CA</t>
   </si>
   <si>
     <t>FYL-5019UEUGW1B</t>
   </si>
   <si>
     <t>5мм Оранжевый/Жёлто-зеленый, матовый 600/300mcd 30° 3 ноги / FYL-5019UEUGW1B</t>
   </si>
@@ -1027,94 +1027,94 @@
       </c>
       <c r="E9" s="15">
         <v>10000018387</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.08791</v>
       </c>
       <c r="L9" s="15">
         <v>0.06215</v>
       </c>
       <c r="M9" s="15">
         <v>0.05397</v>
       </c>
       <c r="N9" s="15">
-        <v>7876</v>
+        <v>6223</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.12267</v>
       </c>
       <c r="L10" s="15">
         <v>0.08875</v>
       </c>
       <c r="M10" s="15">
         <v>0.07745</v>
       </c>
       <c r="N10" s="15">
-        <v>700</v>
+        <v>760</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080003515</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
@@ -1154,95 +1154,95 @@
       </c>
       <c r="E12" s="15">
         <v>10000017891</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>500</v>
       </c>
       <c r="K12" s="15">
         <v>0.04</v>
       </c>
       <c r="L12" s="15">
         <v>0.04</v>
       </c>
       <c r="M12" s="15">
         <v>0.04</v>
       </c>
       <c r="N12" s="15">
-        <v>20796</v>
+        <v>17908</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10000018564</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.07635</v>
       </c>
       <c r="L13" s="15">
         <v>0.06737</v>
       </c>
       <c r="M13" s="15">
         <v>0.06063</v>
       </c>
       <c r="N13" s="15">
-        <v>12335</v>
+        <v>8943</v>
       </c>
       <c r="O13" s="15">
-        <v>24400</v>
+        <v>34000</v>
       </c>
       <c r="P13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080016346</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="15" t="s">
@@ -1354,183 +1354,177 @@
         <v>48</v>
       </c>
       <c r="E17" s="15">
         <v>10080002659</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.10909</v>
       </c>
       <c r="L17" s="15">
         <v>0.09626</v>
       </c>
       <c r="M17" s="15">
         <v>0.08663</v>
       </c>
-      <c r="N17" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N17" s="15"/>
       <c r="O17" s="15">
-        <v>3300</v>
-[...3 lines deleted...]
-      </c>
+        <v>534</v>
+      </c>
+      <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080067765</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>500</v>
       </c>
       <c r="K18" s="15">
         <v>0.14181</v>
       </c>
       <c r="L18" s="15">
         <v>0.12513</v>
       </c>
       <c r="M18" s="15">
         <v>0.11262</v>
       </c>
       <c r="N18" s="15">
-        <v>411</v>
+        <v>336</v>
       </c>
       <c r="O18" s="15">
-        <v>3320</v>
-[...3 lines deleted...]
-      </c>
+        <v>3400</v>
+      </c>
+      <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>500</v>
       </c>
       <c r="K19" s="15">
         <v>0.14502</v>
       </c>
       <c r="L19" s="15">
         <v>0.12163</v>
       </c>
       <c r="M19" s="15">
         <v>0.11695</v>
       </c>
       <c r="N19" s="15">
-        <v>3044</v>
+        <v>2087</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="15">
         <v>10000030273</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>500</v>
       </c>
       <c r="K20" s="15">
         <v>0.12085</v>
       </c>
       <c r="L20" s="15">
         <v>0.08742999999999999</v>
       </c>
       <c r="M20" s="15">
         <v>0.07630000000000001</v>
       </c>
       <c r="N20" s="15">
-        <v>6634</v>
+        <v>6976</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
   </sheetData>