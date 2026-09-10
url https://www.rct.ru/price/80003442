--- v12 (2026-08-19)
+++ v13 (2026-09-10)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>19.08.2026</t>
+    <t>09.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1027,94 +1027,94 @@
       </c>
       <c r="E9" s="15">
         <v>10000018387</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.08791</v>
       </c>
       <c r="L9" s="15">
         <v>0.06215</v>
       </c>
       <c r="M9" s="15">
         <v>0.05397</v>
       </c>
       <c r="N9" s="15">
-        <v>6223</v>
+        <v>8460</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="15">
         <v>500</v>
       </c>
       <c r="K10" s="15">
         <v>0.12267</v>
       </c>
       <c r="L10" s="15">
         <v>0.08875</v>
       </c>
       <c r="M10" s="15">
         <v>0.07745</v>
       </c>
       <c r="N10" s="15">
-        <v>760</v>
+        <v>630</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080003515</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
@@ -1154,95 +1154,95 @@
       </c>
       <c r="E12" s="15">
         <v>10000017891</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>500</v>
       </c>
       <c r="K12" s="15">
         <v>0.04</v>
       </c>
       <c r="L12" s="15">
         <v>0.04</v>
       </c>
       <c r="M12" s="15">
         <v>0.04</v>
       </c>
       <c r="N12" s="15">
-        <v>17908</v>
+        <v>19352</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10000018564</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
-        <v>0.07635</v>
+        <v>0.07742</v>
       </c>
       <c r="L13" s="15">
-        <v>0.06737</v>
+        <v>0.06831</v>
       </c>
       <c r="M13" s="15">
-        <v>0.06063</v>
+        <v>0.06148</v>
       </c>
       <c r="N13" s="15">
-        <v>8943</v>
+        <v>22891</v>
       </c>
       <c r="O13" s="15">
-        <v>34000</v>
+        <v>15000</v>
       </c>
       <c r="P13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080016346</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="15" t="s">
@@ -1346,185 +1346,183 @@
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="15">
         <v>10080002659</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
-        <v>0.10909</v>
+        <v>0.10929</v>
       </c>
       <c r="L17" s="15">
-        <v>0.09626</v>
+        <v>0.09644</v>
       </c>
       <c r="M17" s="15">
-        <v>0.08663</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.08679000000000001</v>
+      </c>
+      <c r="N17" s="15">
+        <v>509</v>
+      </c>
+      <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15">
         <v>10080067765</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>500</v>
       </c>
       <c r="K18" s="15">
-        <v>0.14181</v>
+        <v>0.14112</v>
       </c>
       <c r="L18" s="15">
-        <v>0.12513</v>
+        <v>0.12452</v>
       </c>
       <c r="M18" s="15">
-        <v>0.11262</v>
+        <v>0.11206</v>
       </c>
       <c r="N18" s="15">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>3956</v>
+      </c>
+      <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>500</v>
       </c>
       <c r="K19" s="15">
         <v>0.14502</v>
       </c>
       <c r="L19" s="15">
         <v>0.12163</v>
       </c>
       <c r="M19" s="15">
         <v>0.11695</v>
       </c>
       <c r="N19" s="15">
-        <v>2087</v>
+        <v>3010</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="15">
         <v>10000030273</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>500</v>
       </c>
       <c r="K20" s="15">
         <v>0.12085</v>
       </c>
       <c r="L20" s="15">
         <v>0.08742999999999999</v>
       </c>
       <c r="M20" s="15">
         <v>0.07630000000000001</v>
       </c>
       <c r="N20" s="15">
-        <v>6976</v>
+        <v>6388</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
   </sheetData>