--- v4 (2026-03-12)
+++ v5 (2026-04-02)
@@ -14,7279 +14,7279 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2889">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2893">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
+    <t>02.04.2026</t>
+  </si>
+  <si>
+    <t>Тел.: 8-495-795-08-05</t>
+  </si>
+  <si>
+    <t>Все цены в УЕ</t>
+  </si>
+  <si>
+    <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
+  </si>
+  <si>
+    <t>Электронная почта: info@rct.ru</t>
+  </si>
+  <si>
+    <t>http://www.rct.ru</t>
+  </si>
+  <si>
+    <t>Категории</t>
+  </si>
+  <si>
+    <t>Номенклатура</t>
+  </si>
+  <si>
+    <t>Описание</t>
+  </si>
+  <si>
+    <t>Код</t>
+  </si>
+  <si>
+    <t>Комментарий</t>
+  </si>
+  <si>
+    <t>Тип корпуса</t>
+  </si>
+  <si>
+    <t>Производитель</t>
+  </si>
+  <si>
+    <t>Аналоги</t>
+  </si>
+  <si>
+    <t>Норма отгрузки</t>
+  </si>
+  <si>
+    <t>Розница</t>
+  </si>
+  <si>
+    <t>Мелкий опт</t>
+  </si>
+  <si>
+    <t>Опт</t>
+  </si>
+  <si>
+    <t>Свободный остаток</t>
+  </si>
+  <si>
+    <t>Ожидается</t>
+  </si>
+  <si>
+    <t>Дата  поставки</t>
+  </si>
+  <si>
+    <t>MOQ</t>
+  </si>
+  <si>
+    <t>Кратность отгрузки</t>
+  </si>
+  <si>
+    <t>0805 смд</t>
+  </si>
+  <si>
+    <t>MC05JTN250681</t>
+  </si>
+  <si>
+    <t>0805-NPO-25V- 680pF 5% MC05JTN250681</t>
+  </si>
+  <si>
+    <t>10-00026551</t>
+  </si>
+  <si>
+    <t>CAP 0805</t>
+  </si>
+  <si>
+    <t>VIKING</t>
+  </si>
+  <si>
+    <t>Да</t>
+  </si>
+  <si>
+    <t>C0805C473J3GACTU</t>
+  </si>
+  <si>
+    <t>0805-NPO-25V- 47nF (0.047uF) 5% C0805C473J3GACTU</t>
+  </si>
+  <si>
+    <t>KEMET</t>
+  </si>
+  <si>
+    <t>0805CG0R5C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 0.5pF +/-0.25pF 0805CG0R5C500NT</t>
+  </si>
+  <si>
+    <t>UT-00142255</t>
+  </si>
+  <si>
+    <t>FENGHUA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805CRNPO9BNR50 YAGEO, TS18001H0R5C8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805CRNPO9BNR50</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 0.5pF +/-0.25pF CC0805CRNPO9BNR50</t>
+  </si>
+  <si>
+    <t>10-00026074</t>
+  </si>
+  <si>
+    <t>YAGEO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H0R5C8TN00R SUNTAN, 0805CG0R5C500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H0R5C8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 0.5pF +/-0.25pF TS18001H0R5C8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00117082</t>
+  </si>
+  <si>
+    <t>SUNTAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805CRNPO9BNR50 YAGEO, 0805CG0R5C500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG1R0C500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-NPO-50V- 1.0pF +/-0.25pF 0805CG1R0C500NT </t>
+  </si>
+  <si>
+    <t>0805CG11R5C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.5pF +/-0.25pF 0805CG11R5C500NT</t>
+  </si>
+  <si>
+    <t>10-00026354</t>
+  </si>
+  <si>
+    <t>KOME</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG1R5C500NT FENGHUA, M0805N1R5C050TTN UWA, </t>
+  </si>
+  <si>
+    <t>0805CG1R5C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.5pF +/-0.25pF 0805CG1R5C500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG11R5C500NT KOME, M0805N1R5C050TTN UWA, </t>
+  </si>
+  <si>
+    <t>M0805N1R5C050TTN</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.5pF +/-0.25pF M0805N1R5C050TTN</t>
+  </si>
+  <si>
+    <t>10-00026355</t>
+  </si>
+  <si>
+    <t>UWA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG1R5C500NT FENGHUA, 0805CG11R5C500NT KOME, </t>
+  </si>
+  <si>
+    <t>0805CG1R8C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.8pF +/-0.25pF 0805CG1R8C500NT</t>
+  </si>
+  <si>
+    <t>0805CG1R8J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.8pF +/-5% 0805CG1R8J500NT</t>
+  </si>
+  <si>
+    <t>0805CG2R2C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2pF +/-0.25pF 0805CG2R2C500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805CRNPO9BN2R2 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805CRNPO9BN2R2</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2pF +/-0.25pF CC0805CRNPO9BN2R2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG2R2C500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG2R7C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7pF +/-0.25pF 0805CG2R7C500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805CRNPO9BN2R7 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805CRNPO9BN2R7</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7pF +/-0.25pF CC0805CRNPO9BN2R7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG2R7C500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>GRM2195C1H3R3JA01D</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3pF 5% GRM2195C1H3R3JA01D</t>
+  </si>
+  <si>
+    <t>MURATA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN3R3 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG3R3C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3pF +/-0.25pF 0805CG3R3C500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805CRNPO9BN3R3 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805CRNPO9BN3R3</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3pF +/-0.25pF CC0805CRNPO9BN3R3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG3R3C500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG3R6C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.6pF +/-0.25pF 0805CG3R6C500NT</t>
+  </si>
+  <si>
+    <t>UT-00134369</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805CRNPO9BN3R6 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805CRNPO9BN3R6</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.6pF +/-0.25pF CC0805CRNPO9BN3R6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG3R6C500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG3R9C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.9pF +/-0.25pF 0805CG3R9C500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805CRNPO9BN3R9 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805CRNPO9BN3R9</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.9pF +/-0.25pF CC0805CRNPO9BN3R9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG3R9C500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG4R3C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.3pF +/-0.25pF 0805CG4R3C500NT</t>
+  </si>
+  <si>
+    <t>0805CG14R7C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7pF +/-0.25pF 0805CG14R7C500NT</t>
+  </si>
+  <si>
+    <t>10-00026356</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG4R7C500NT FENGHUA, CL21C4R7CBANNNC SAMSUNG, CC0805CRNPO9BN4R7 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG4R7C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7pF +/-0.25pF 0805CG4R7C500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C4R7CBANNNC SAMSUNG, CC0805CRNPO9BN4R7 YAGEO, 0805CG14R7C500NT KOME, </t>
+  </si>
+  <si>
+    <t>CC0805CRNPO9BN4R7</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7pF +/-0.25pF CC0805CRNPO9BN4R7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG4R7C500NT FENGHUA, CL21C4R7CBANNNC SAMSUNG, 0805CG14R7C500NT KOME, </t>
+  </si>
+  <si>
+    <t>CL21C4R7CBANNNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7pF +/-0.25pF CL21C4R7CBANNNC</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG4R7C500NT FENGHUA, CC0805CRNPO9BN4R7 YAGEO, 0805CG14R7C500NT KOME, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN4R7</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7pF 5% CC0805JRNPO9BN4R7</t>
+  </si>
+  <si>
+    <t>10-00026357</t>
+  </si>
+  <si>
+    <t>0805CG5R1C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 5.1pF +/-0.25pF 0805CG5R1C500NT</t>
+  </si>
+  <si>
+    <t>0805CG15R1D500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 5.1pF +/-0.5pF 0805CG15R1D500NT</t>
+  </si>
+  <si>
+    <t>10-00026358</t>
+  </si>
+  <si>
+    <t>TS18001H562J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 5.6pF 5% TS18001H562J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00101785</t>
+  </si>
+  <si>
+    <t>0805CG15R6C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 5.6pF +/-0.25pF 0805CG15R6C500NT</t>
+  </si>
+  <si>
+    <t>10-00026360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805CRNPO9BN5R6 YAGEO, 0805CG5R6C500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG5R6C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 5.6pF +/-0.25pF 0805CG5R6C500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805CRNPO9BN5R6 YAGEO, 0805CG15R6C500NT KOME, </t>
+  </si>
+  <si>
+    <t>CC0805CRNPO9BN5R6</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 5.6pF +/-0.25pF CC0805CRNPO9BN5R6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG5R6C500NT FENGHUA, 0805CG15R6C500NT KOME, </t>
+  </si>
+  <si>
+    <t>CC0805DRNPO9BN5R6</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 5.6pF +/-0.5pF CC0805DRNPO9BN5R6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C5R6DBANNNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CL21C5R6DBANNNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 5.6pF +/-0.5pF CL21C5R6DBANNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805DRNPO9BN5R6 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG6R2C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.2pF +/-0.25pF 0805CG6R2C500NT</t>
+  </si>
+  <si>
+    <t>CC0805BRNPO9BN6R8</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.8pF +/-0.1pF CC0805BRNPO9BN6R8</t>
+  </si>
+  <si>
+    <t>0805CG6R8C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.8pF +/-0.25pF 0805CG6R8C500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG6R8C500BT CCTC, CC0805CRNPO9BN6R8 YAGEO, </t>
+  </si>
+  <si>
+    <t>TCC0805COG6R8C500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.8pF +/-0.25pF TCC0805COG6R8C500BT</t>
+  </si>
+  <si>
+    <t>10-00025874</t>
+  </si>
+  <si>
+    <t>CCTC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG6R8C500NT FENGHUA, CC0805CRNPO9BN6R8 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG16R8D500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.8pF +/-0.5pF 0805CG16R8D500NT</t>
+  </si>
+  <si>
+    <t>10-00026362</t>
+  </si>
+  <si>
+    <t xml:space="preserve">M0805N6R8D050TTN UWA, </t>
+  </si>
+  <si>
+    <t>M0805N6R8D050TTN</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.8pF +/-0.5pF M0805N6R8D050TTN</t>
+  </si>
+  <si>
+    <t>10-00026361</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG16R8D500NT KOME, </t>
+  </si>
+  <si>
+    <t>0805CG8R2C500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 8.2pF +/-0.25pF 0805CG8R2C500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805CRNPO9BN8R2 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805CRNPO9BN8R2</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 8.2pF +/-0.25pF CC0805CRNPO9BN8R2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG8R2C500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG100J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10pF 5% 0805CG100J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H100J8TN00R SUNTAN, CC0805JRNPO9BN100 YAGEO, CL21C100JBANNNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CL21C100JBANNNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10pF 5% CL21C100JBANNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H100J8TN00R SUNTAN, CC0805JRNPO9BN100 YAGEO, 0805CG100J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H100J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10pF 5% TS18001H100J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140453</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN100 YAGEO, CL21C100JBANNNC SAMSUNG, 0805CG100J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG120J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 12pF 5% 0805CG120J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805N120J500 FAITHFUL LINK, TS18001H120J8TN00R SUNTAN, CC0805JRNPO9BN120 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN120</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 12pF 5% CC0805JRNPO9BN120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805N120J500 FAITHFUL LINK, TS18001H120J8TN00R SUNTAN, 0805CG120J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H120J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 12pF 5% TS18001H120J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140454</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805N120J500 FAITHFUL LINK, CC0805JRNPO9BN120 YAGEO, 0805CG120J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN150</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 15pF 5% CC0805JRNPO9BN150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C150JBNC SAMSUNG, 0805CG150J500NT FENGHUA, TS18001H150J8TN00R SUNTAN, 0805CG150J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG150J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 15pF 5% 0805CG150J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C150JBNC SAMSUNG, CC0805JRNPO9BN150 YAGEO, TS18001H150J8TN00R SUNTAN, 0805CG150J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C150JBNC SAMSUNG, 0805CG150J500NT FENGHUA, CC0805JRNPO9BN150 YAGEO, TS18001H150J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>0805CG160J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 16pF 5% 0805CG160J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN160 YAGEO, CL21C160JBANNNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN180</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 18pF 5% CC0805JRNPO9BN180</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805N180J500 FAITHFUL LINK, CL21C180JBANNNC SAMSUNG, CL21C180JBNC SAMSUNG, TCC0805COG180J500BT CCTC, 0805CG180J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG180J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 18pF 5% 0805CG180J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805N180J500 FAITHFUL LINK, CL21C180JBANNNC SAMSUNG, CL21C180JBNC SAMSUNG, TCC0805COG180J500BT CCTC, CC0805JRNPO9BN180 YAGEO, </t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>TCC0805COG180J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 18pF 5% TCC0805COG180J500BT</t>
+  </si>
+  <si>
+    <t>UT-00151115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805N180J500 FAITHFUL LINK, CL21C180JBANNNC SAMSUNG, CL21C180JBNC SAMSUNG, 0805CG180J500NT FENGHUA, CC0805JRNPO9BN180 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG200J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 20pF 5% 0805CG200J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG200J500BT CCTC, CC0805JRNPO9BN200 YAGEO, CC410805CG1H200JNA KESENES, 0805CG2200J500NT KOME, </t>
+  </si>
+  <si>
+    <t>0805CG2200J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 20pF 5% 0805CG2200J500NT</t>
+  </si>
+  <si>
+    <t>10-00026366</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG200J500NT FENGHUA, TCC0805COG200J500BT CCTC, CC0805JRNPO9BN200 YAGEO, CC410805CG1H200JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN200</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 20pF 5% CC0805JRNPO9BN200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG200J500NT FENGHUA, TCC0805COG200J500BT CCTC, CC410805CG1H200JNA KESENES, 0805CG2200J500NT KOME, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H200JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 20pF 5% CC410805CG1H200JNA</t>
+  </si>
+  <si>
+    <t>10-00026365</t>
+  </si>
+  <si>
+    <t>KESENES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG200J500NT FENGHUA, TCC0805COG200J500BT CCTC, CC0805JRNPO9BN200 YAGEO, 0805CG2200J500NT KOME, </t>
+  </si>
+  <si>
+    <t>TCC0805COG200J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 20pF 5% TCC0805COG200J500BT</t>
+  </si>
+  <si>
+    <t>UT-00106091</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG200J500NT FENGHUA, CC0805JRNPO9BN200 YAGEO, CC410805CG1H200JNA KESENES, 0805CG2200J500NT KOME, </t>
+  </si>
+  <si>
+    <t>0805CG220J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 22pF 5% 0805CG220J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GKM1295C1H220JZ01D MURATA, C0805N220J500 FAITHFUL LINK, 0805N220J500 WS, C2012N220J500NT HOTTECH, CL21C220JBANNNC SAMSUNG, C0805C220J5GAC7800 KEMET, TS18001H220J8TN00R SUNTAN, CC0805JRNPO9BN220 YAGEO, СС410805CG1H220JNA KESENES, 0805CG2220J500NT KOME, </t>
+  </si>
+  <si>
+    <t>0805CG2220J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 22pF 5% 0805CG2220J500NT</t>
+  </si>
+  <si>
+    <t>10-00026368</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GKM1295C1H220JZ01D MURATA, C0805N220J500 FAITHFUL LINK, 0805N220J500 WS, C2012N220J500NT HOTTECH, CL21C220JBANNNC SAMSUNG, C0805C220J5GAC7800 KEMET, TS18001H220J8TN00R SUNTAN, CC0805JRNPO9BN220 YAGEO, СС410805CG1H220JNA KESENES, 0805CG220J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012N220J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 22pF 5% C2012N220J500NT</t>
+  </si>
+  <si>
+    <t>10-00026162</t>
+  </si>
+  <si>
+    <t>HOTTECH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GKM1295C1H220JZ01D MURATA, C0805N220J500 FAITHFUL LINK, 0805N220J500 WS, CL21C220JBANNNC SAMSUNG, C0805C220J5GAC7800 KEMET, TS18001H220J8TN00R SUNTAN, CC0805JRNPO9BN220 YAGEO, СС410805CG1H220JNA KESENES, 0805CG2220J500NT KOME, 0805CG220J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN220</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 22pF 5% CC0805JRNPO9BN220</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GKM1295C1H220JZ01D MURATA, C0805N220J500 FAITHFUL LINK, 0805N220J500 WS, C2012N220J500NT HOTTECH, CL21C220JBANNNC SAMSUNG, C0805C220J5GAC7800 KEMET, TS18001H220J8TN00R SUNTAN, СС410805CG1H220JNA KESENES, 0805CG2220J500NT KOME, 0805CG220J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H220J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 22pF 5% TS18001H220J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140455</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GKM1295C1H220JZ01D MURATA, C0805N220J500 FAITHFUL LINK, 0805N220J500 WS, C2012N220J500NT HOTTECH, CL21C220JBANNNC SAMSUNG, C0805C220J5GAC7800 KEMET, CC0805JRNPO9BN220 YAGEO, СС410805CG1H220JNA KESENES, 0805CG2220J500NT KOME, 0805CG220J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>СС410805CG1H220JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 22pF 5% СС410805CG1H220JNA</t>
+  </si>
+  <si>
+    <t>10-00026367</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GKM1295C1H220JZ01D MURATA, C0805N220J500 FAITHFUL LINK, 0805N220J500 WS, C2012N220J500NT HOTTECH, CL21C220JBANNNC SAMSUNG, C0805C220J5GAC7800 KEMET, TS18001H220J8TN00R SUNTAN, CC0805JRNPO9BN220 YAGEO, 0805CG2220J500NT KOME, 0805CG220J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG240J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 24pF 5% 0805CG240J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C240JBANNNC SAMSUNG, CC0805JRNPO9BN240 YAGEO, CC410805CG1H240JNA KESENES, СС0805JRNP09BN240 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN240</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 24pF 5% CC0805JRNPO9BN240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C240JBANNNC SAMSUNG, CC410805CG1H240JNA KESENES, 0805CG240J500NT FENGHUA, СС0805JRNP09BN240 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H240JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 24pF 5% CC410805CG1H240JNA</t>
+  </si>
+  <si>
+    <t>10-00026369</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C240JBANNNC SAMSUNG, CC0805JRNPO9BN240 YAGEO, 0805CG240J500NT FENGHUA, СС0805JRNP09BN240 YAGEO, </t>
+  </si>
+  <si>
+    <t>CL21C240JBANNNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 24pF 5% CL21C240JBANNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN240 YAGEO, CC410805CG1H240JNA KESENES, 0805CG240J500NT FENGHUA, СС0805JRNP09BN240 YAGEO, </t>
+  </si>
+  <si>
+    <t>СС0805JRNP09BN240</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 24pF 5% СС0805JRNP09BN240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C240JBANNNC SAMSUNG, CC0805JRNPO9BN240 YAGEO, CC410805CG1H240JNA KESENES, 0805CG240J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>08055A270KAT2A</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 27pF 10% 08055A270KAT2A</t>
+  </si>
+  <si>
+    <t>AVX</t>
+  </si>
+  <si>
+    <t>0805CG270J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 27pF 5% 0805CG270J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C270JBANNNC SAMSUNG, TS18001H270J8TN00R SUNTAN, CC410805CG1H270JNA KESENES, CC0805JRNPO9BN270 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN270</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 27pF 5% CC0805JRNPO9BN270</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C270JBANNNC SAMSUNG, TS18001H270J8TN00R SUNTAN, 0805CG270J500NT FENGHUA, CC410805CG1H270JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H270JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 27pF 5% CC410805CG1H270JNA</t>
+  </si>
+  <si>
+    <t>10-00026371</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C270JBANNNC SAMSUNG, TS18001H270J8TN00R SUNTAN, 0805CG270J500NT FENGHUA, CC0805JRNPO9BN270 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H270J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 27pF 5% TS18001H270J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140456</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C270JBANNNC SAMSUNG, 0805CG270J500NT FENGHUA, CC410805CG1H270JNA KESENES, CC0805JRNPO9BN270 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG300J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 30pF 5% 0805CG300J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C300JBNC SAMSUNG, CC0805JRNPO9BN300 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN300</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 30pF 5% CC0805JRNPO9BN300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C300JBNC SAMSUNG, 0805CG300J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21C300JBNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 30pF 5% CL21C300JBNC</t>
+  </si>
+  <si>
+    <t>10-00026372</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN300 YAGEO, 0805CG300J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG2320J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 32pF 5% 0805CG2320J500NT</t>
+  </si>
+  <si>
+    <t>10-00026373</t>
+  </si>
+  <si>
+    <t>0805CG2330J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 33pF 5% 0805CG2330J500NT</t>
+  </si>
+  <si>
+    <t>10-00026375</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG330J500BT CCTC, CL21C330JBANNNC SAMSUNG, GRM2195C1H330JA01D MURATA, TS18001H330J8TN00R SUNTAN, CC0805JRNPO9BN330 YAGEO, CC410805CG1H330JNA KESENES, 0805CG330J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG330J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 33pF 5% 0805CG330J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG330J500BT CCTC, CL21C330JBANNNC SAMSUNG, GRM2195C1H330JA01D MURATA, TS18001H330J8TN00R SUNTAN, CC0805JRNPO9BN330 YAGEO, 0805CG2330J500NT KOME, CC410805CG1H330JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN330</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 33pF 5% CC0805JRNPO9BN330</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG330J500BT CCTC, CL21C330JBANNNC SAMSUNG, GRM2195C1H330JA01D MURATA, TS18001H330J8TN00R SUNTAN, 0805CG2330J500NT KOME, CC410805CG1H330JNA KESENES, 0805CG330J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H330JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 33pF 5% CC410805CG1H330JNA</t>
+  </si>
+  <si>
+    <t>10-00026376</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG330J500BT CCTC, CL21C330JBANNNC SAMSUNG, GRM2195C1H330JA01D MURATA, TS18001H330J8TN00R SUNTAN, CC0805JRNPO9BN330 YAGEO, 0805CG2330J500NT KOME, 0805CG330J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21C330JBANNNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 33pF 5% CL21C330JBANNNC</t>
+  </si>
+  <si>
+    <t>10-00026183</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG330J500BT CCTC, GRM2195C1H330JA01D MURATA, TS18001H330J8TN00R SUNTAN, CC0805JRNPO9BN330 YAGEO, 0805CG2330J500NT KOME, CC410805CG1H330JNA KESENES, 0805CG330J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805COG330J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 33pF 5% TCC0805COG330J500BT</t>
+  </si>
+  <si>
+    <t>UT-00150869</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C330JBANNNC SAMSUNG, GRM2195C1H330JA01D MURATA, TS18001H330J8TN00R SUNTAN, CC0805JRNPO9BN330 YAGEO, 0805CG2330J500NT KOME, CC410805CG1H330JNA KESENES, 0805CG330J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H330J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 33pF 5% TS18001H330J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140457</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG330J500BT CCTC, CL21C330JBANNNC SAMSUNG, GRM2195C1H330JA01D MURATA, CC0805JRNPO9BN330 YAGEO, 0805CG2330J500NT KOME, CC410805CG1H330JNA KESENES, 0805CG330J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG360J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 36pF 5% 0805CG360J500NT</t>
+  </si>
+  <si>
+    <t>UT-00149786</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG360J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>TCC0805COG360J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 36pF 5% TCC0805COG360J500BT</t>
+  </si>
+  <si>
+    <t>UT-00150870</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG360J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG390J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 39pF 5% 0805CG390J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C390JBANNNC SAMSUNG, TS18001H390J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H390J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 39pF 5% TS18001H390J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140458</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C390JBANNNC SAMSUNG, 0805CG390J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG430J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 43pF 5% 0805CG430J500NT</t>
+  </si>
+  <si>
+    <t>UT-00100018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN430 YAGEO, C2012N430J500NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>C2012N430J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 43pF 5% C2012N430J500NT</t>
+  </si>
+  <si>
+    <t>UT-00146408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG430J500NT FENGHUA, CC0805JRNPO9BN430 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG470J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 47pF 5% 0805CG470J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805N470J500CT Walsin, CC0805JRNPO9BN470 YAGEO, CC410805CG1H470JNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805N470J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 47pF 5% 0805N470J500CT</t>
+  </si>
+  <si>
+    <t>Walsin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN470 YAGEO, CC410805CG1H470JNA KESENES, 0805CG470J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H470JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 47pF 5% CC410805CG1H470JNA</t>
+  </si>
+  <si>
+    <t>10-00026378</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805N470J500CT Walsin, CC0805JRNPO9BN470 YAGEO, 0805CG470J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG2510J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 51pF 5% 0805CG2510J500NT</t>
+  </si>
+  <si>
+    <t>10-00026379</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG510J500BT CCTC, CL21C510JBANNNC SAMSUNG, CC0805JRNPO9BN510 YAGEO, 0805CG510J500NT FENGHUA, CC410805CG1H510JNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805CG510J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 51pF 5% 0805CG510J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG510J500BT CCTC, CL21C510JBANNNC SAMSUNG, 0805CG2510J500NT KOME, CC0805JRNPO9BN510 YAGEO, CC410805CG1H510JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN510</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 51pF 5% CC0805JRNPO9BN510</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG510J500BT CCTC, CL21C510JBANNNC SAMSUNG, 0805CG2510J500NT KOME, 0805CG510J500NT FENGHUA, CC410805CG1H510JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H510JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 51pF 5% CC410805CG1H510JNA</t>
+  </si>
+  <si>
+    <t>10-00026382</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG510J500BT CCTC, CL21C510JBANNNC SAMSUNG, 0805CG2510J500NT KOME, CC0805JRNPO9BN510 YAGEO, 0805CG510J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805COG510J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 51pF 5% TCC0805COG510J500BT</t>
+  </si>
+  <si>
+    <t>UT-00150871</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C510JBANNNC SAMSUNG, 0805CG2510J500NT KOME, CC0805JRNPO9BN510 YAGEO, 0805CG510J500NT FENGHUA, CC410805CG1H510JNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805CG560J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 56pF 5% 0805CG560J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN560 YAGEO, TS18001H560J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H560J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 56pF 5% TS18001H560J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140459</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG560J500NT FENGHUA, CC0805JRNPO9BN560 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG620J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 62pF 5% 0805CG620J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN620 YAGEO, TCC0805COG620J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN620</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 62pF 5% CC0805JRNPO9BN620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG620J500NT FENGHUA, TCC0805COG620J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>TCC0805COG620J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 62pF 5% TCC0805COG620J500BT</t>
+  </si>
+  <si>
+    <t>UT-00148317</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG620J500NT FENGHUA, CC0805JRNPO9BN620 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG2680J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 68pF 5% 0805CG2680J500NT</t>
+  </si>
+  <si>
+    <t>10-00026383</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG680J500NT FENGHUA, TS18001H680J8TN00R SUNTAN, CC0805JRNPO9BN680 YAGEO, M0805N680J050T UWA, </t>
+  </si>
+  <si>
+    <t>0805CG680J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 68pF 5% 0805CG680J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H680J8TN00R SUNTAN, 0805CG2680J500NT KOME, CC0805JRNPO9BN680 YAGEO, M0805N680J050T UWA, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN680</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 68pF 5% CC0805JRNPO9BN680</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG680J500NT FENGHUA, TS18001H680J8TN00R SUNTAN, 0805CG2680J500NT KOME, M0805N680J050T UWA, </t>
+  </si>
+  <si>
+    <t>M0805N680J050T</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 68pF 5% M0805N680J050T</t>
+  </si>
+  <si>
+    <t>10-00026385</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG680J500NT FENGHUA, TS18001H680J8TN00R SUNTAN, 0805CG2680J500NT KOME, CC0805JRNPO9BN680 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H680J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 68pF 5% TS18001H680J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140460</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG680J500NT FENGHUA, 0805CG2680J500NT KOME, CC0805JRNPO9BN680 YAGEO, M0805N680J050T UWA, </t>
+  </si>
+  <si>
+    <t>0805CG750J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 75pF 5% 0805CG750J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H750J8TN00R SUNTAN, CL21C750JBCNNNC SAMSUNG, CC0805JRNPO9BN750 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN750</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 75pF 5% CC0805JRNPO9BN750</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG750J500NT FENGHUA, TS18001H750J8TN00R SUNTAN, CL21C750JBCNNNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CL21C750JBCNNNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 75pF 5% CL21C750JBCNNNC</t>
+  </si>
+  <si>
+    <t>10-00026386</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG750J500NT FENGHUA, TS18001H750J8TN00R SUNTAN, CC0805JRNPO9BN750 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H750J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 75pF 5% TS18001H750J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140461</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG750J500NT FENGHUA, CL21C750JBCNNNC SAMSUNG, CC0805JRNPO9BN750 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG820J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 82pF 5% 0805CG820J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C820JBANNNC SAMSUNG, TS18001H820J8TN00R SUNTAN, CC0805JRNPO9BN820 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN820</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 82pF 5% CC0805JRNPO9BN820</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C820JBANNNC SAMSUNG, 0805CG820J500NT FENGHUA, TS18001H820J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21C820JBANNNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 82pF 5% CL21C820JBANNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG820J500NT FENGHUA, TS18001H820J8TN00R SUNTAN, CC0805JRNPO9BN820 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H820J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 82pF 5% TS18001H820J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140462</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C820JBANNNC SAMSUNG, 0805CG820J500NT FENGHUA, CC0805JRNPO9BN820 YAGEO, </t>
+  </si>
+  <si>
+    <t>GRM2165C1H101JA01D</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 100pF 5% GRM2165C1H101JA01D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C101JBANNND SAMSUNG, MC05JTN500101 VIKING, CL21C101JBNC SAMSUNG, 0805CG101J500NT FENGHUA, C2012N101J500NT HOTTECH, TS18001H101J8TN00R SUNTAN, CC410805CG1H101JNA KESENES, 0805CG3101J500NT KOME, </t>
+  </si>
+  <si>
+    <t>0805CG101J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 100pF 5% 0805CG101J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C101JBANNND SAMSUNG, MC05JTN500101 VIKING, CL21C101JBNC SAMSUNG, C2012N101J500NT HOTTECH, TS18001H101J8TN00R SUNTAN, CC410805CG1H101JNA KESENES, 0805CG3101J500NT KOME, GRM2165C1H101JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>0805CG3101J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 100pF 5% 0805CG3101J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C101JBANNND SAMSUNG, MC05JTN500101 VIKING, CL21C101JBNC SAMSUNG, 0805CG101J500NT FENGHUA, C2012N101J500NT HOTTECH, TS18001H101J8TN00R SUNTAN, CC410805CG1H101JNA KESENES, GRM2165C1H101JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>C2012N101J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 100pF 5% C2012N101J500NT</t>
+  </si>
+  <si>
+    <t>UT-00123178</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C101JBANNND SAMSUNG, MC05JTN500101 VIKING, CL21C101JBNC SAMSUNG, 0805CG101J500NT FENGHUA, TS18001H101J8TN00R SUNTAN, CC410805CG1H101JNA KESENES, 0805CG3101J500NT KOME, GRM2165C1H101JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H101JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 100pF 5% CC410805CG1H101JNA</t>
+  </si>
+  <si>
+    <t>10-00026389</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C101JBANNND SAMSUNG, MC05JTN500101 VIKING, CL21C101JBNC SAMSUNG, 0805CG101J500NT FENGHUA, C2012N101J500NT HOTTECH, TS18001H101J8TN00R SUNTAN, 0805CG3101J500NT KOME, GRM2165C1H101JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>CL21C101JBNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 100pF 5% CL21C101JBNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C101JBANNND SAMSUNG, MC05JTN500101 VIKING, 0805CG101J500NT FENGHUA, C2012N101J500NT HOTTECH, TS18001H101J8TN00R SUNTAN, CC410805CG1H101JNA KESENES, 0805CG3101J500NT KOME, GRM2165C1H101JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>TS18001H101J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 100pF 5% TS18001H101J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140463</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C101JBANNND SAMSUNG, MC05JTN500101 VIKING, CL21C101JBNC SAMSUNG, 0805CG101J500NT FENGHUA, C2012N101J500NT HOTTECH, CC410805CG1H101JNA KESENES, 0805CG3101J500NT KOME, GRM2165C1H101JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>0805N111J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 110pF 5% 0805N111J500CT</t>
+  </si>
+  <si>
+    <t>UT-00139016</t>
+  </si>
+  <si>
+    <t>0805CG121J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 120pF 5% 0805CG121J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H121J8TN00R SUNTAN, CC0805JRNPO9BN121 YAGEO, 0805CG121J500CT Walsin, C2012N121J500NT HOTTECH, GRM2165C1H121JA01D MURATA, TCC0805COG121J500BT CCTC, CC410805CG1H121JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN121</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 120pF 5% CC0805JRNPO9BN121</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H121J8TN00R SUNTAN, 0805CG121J500CT Walsin, C2012N121J500NT HOTTECH, GRM2165C1H121JA01D MURATA, TCC0805COG121J500BT CCTC, CC410805CG1H121JNA KESENES, 0805CG121J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H121JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 120pF 5% CC410805CG1H121JNA</t>
+  </si>
+  <si>
+    <t>10-00026391</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H121J8TN00R SUNTAN, CC0805JRNPO9BN121 YAGEO, 0805CG121J500CT Walsin, C2012N121J500NT HOTTECH, GRM2165C1H121JA01D MURATA, TCC0805COG121J500BT CCTC, 0805CG121J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805COG121J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 120pF 5% TCC0805COG121J500BT</t>
+  </si>
+  <si>
+    <t>UT-00148318</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H121J8TN00R SUNTAN, CC0805JRNPO9BN121 YAGEO, 0805CG121J500CT Walsin, C2012N121J500NT HOTTECH, GRM2165C1H121JA01D MURATA, CC410805CG1H121JNA KESENES, 0805CG121J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012N121J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 120pF 5% C2012N121J500NT</t>
+  </si>
+  <si>
+    <t>UT-00092519</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H121J8TN00R SUNTAN, CC0805JRNPO9BN121 YAGEO, 0805CG121J500CT Walsin, GRM2165C1H121JA01D MURATA, TCC0805COG121J500BT CCTC, CC410805CG1H121JNA KESENES, 0805CG121J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H121J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 120pF 5% TS18001H121J8TN00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN121 YAGEO, 0805CG121J500CT Walsin, C2012N121J500NT HOTTECH, GRM2165C1H121JA01D MURATA, TCC0805COG121J500BT CCTC, CC410805CG1H121JNA KESENES, 0805CG121J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG151J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 150pF 5% 0805CG151J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805N151J500 FAITHFUL LINK, C2012N151J500NT HOTTECH, CC410805CG1H151JNA KESENES, CC0805JRNPO9BN151 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN151</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 150pF 5% CC0805JRNPO9BN151</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG151J500NT FENGHUA, CC0805N151J500 FAITHFUL LINK, C2012N151J500NT HOTTECH, CC410805CG1H151JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H151JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 150pF 5% CC410805CG1H151JNA</t>
+  </si>
+  <si>
+    <t>10-00026393</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG151J500NT FENGHUA, CC0805N151J500 FAITHFUL LINK, C2012N151J500NT HOTTECH, CC0805JRNPO9BN151 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012N151J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 150pF 5% C2012N151J500NT</t>
+  </si>
+  <si>
+    <t>UT-00092520</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG151J500NT FENGHUA, CC0805N151J500 FAITHFUL LINK, CC410805CG1H151JNA KESENES, CC0805JRNPO9BN151 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG181J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 180pF 5% 0805CG181J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H181J8TN00R SUNTAN, CC0805JRNPO9BN181 YAGEO, TCC0805COG181J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN181</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 180pF 5% CC0805JRNPO9BN181</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H181J8TN00R SUNTAN, 0805CG181J500NT FENGHUA, TCC0805COG181J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>TCC0805COG181J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 180pF 5% TCC0805COG181J500BT</t>
+  </si>
+  <si>
+    <t>UT-00117273</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H181J8TN00R SUNTAN, 0805CG181J500NT FENGHUA, CC0805JRNPO9BN181 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H181J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 180pF 5% TS18001H181J8TN00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG181J500NT FENGHUA, CC0805JRNPO9BN181 YAGEO, TCC0805COG181J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>0805CG201J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 200pF 5% 0805CG201J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C201JBANNNC SAMSUNG, TCC0805COG201J500BT CCTC, M0805N201J050TTN UWA, 0805CG3201J500NT KOME, CC0805JRNPO9BN201 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG3201J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 200pF 5% 0805CG3201J500NT</t>
+  </si>
+  <si>
+    <t>10-00026395</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C201JBANNNC SAMSUNG, 0805CG201J500NT FENGHUA, TCC0805COG201J500BT CCTC, M0805N201J050TTN UWA, CC0805JRNPO9BN201 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN201</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 200pF 5% CC0805JRNPO9BN201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C201JBANNNC SAMSUNG, 0805CG201J500NT FENGHUA, TCC0805COG201J500BT CCTC, M0805N201J050TTN UWA, 0805CG3201J500NT KOME, </t>
+  </si>
+  <si>
+    <t>CL21C201JBANNNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 200pF 5% CL21C201JBANNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG201J500NT FENGHUA, TCC0805COG201J500BT CCTC, M0805N201J050TTN UWA, 0805CG3201J500NT KOME, CC0805JRNPO9BN201 YAGEO, </t>
+  </si>
+  <si>
+    <t>M0805N201J050TTN</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 200pF 5% M0805N201J050TTN</t>
+  </si>
+  <si>
+    <t>10-00026394</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C201JBANNNC SAMSUNG, 0805CG201J500NT FENGHUA, TCC0805COG201J500BT CCTC, 0805CG3201J500NT KOME, CC0805JRNPO9BN201 YAGEO, </t>
+  </si>
+  <si>
+    <t>TCC0805COG201J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 200pF 5% TCC0805COG201J500BT</t>
+  </si>
+  <si>
+    <t>UT-00117274</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C201JBANNNC SAMSUNG, 0805CG201J500NT FENGHUA, M0805N201J050TTN UWA, 0805CG3201J500NT KOME, CC0805JRNPO9BN201 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H201J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 200pF 5% TS18001H201J8TN00R</t>
+  </si>
+  <si>
+    <t>0805CG221J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-NPO-50V- 220pF 5% 0805CG221J500NT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG221J500BT CCTC, TS18001H221J8TN00R SUNTAN, M0805N221J050TTX UWA, 0805CG3221J500NT KOME, CC0805JRNPO9BN221 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG3221J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 220pF 5% 0805CG3221J500NT</t>
+  </si>
+  <si>
+    <t>10-00026398</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG221J500NT FENGHUA, TCC0805COG221J500BT CCTC, TS18001H221J8TN00R SUNTAN, M0805N221J050TTX UWA, CC0805JRNPO9BN221 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN221</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 220pF 5% CC0805JRNPO9BN221</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG221J500NT FENGHUA, TCC0805COG221J500BT CCTC, TS18001H221J8TN00R SUNTAN, M0805N221J050TTX UWA, 0805CG3221J500NT KOME, </t>
+  </si>
+  <si>
+    <t>M0805N221J050TTX</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 220pF 5% M0805N221J050TTX</t>
+  </si>
+  <si>
+    <t>10-00026397</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG221J500NT FENGHUA, TCC0805COG221J500BT CCTC, TS18001H221J8TN00R SUNTAN, 0805CG3221J500NT KOME, CC0805JRNPO9BN221 YAGEO, </t>
+  </si>
+  <si>
+    <t>TCC0805COG221J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 220pF 5% TCC0805COG221J500BT</t>
+  </si>
+  <si>
+    <t>UT-00117275</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG221J500NT FENGHUA, TS18001H221J8TN00R SUNTAN, M0805N221J050TTX UWA, 0805CG3221J500NT KOME, CC0805JRNPO9BN221 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H221J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 220pF 5% TS18001H221J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140464</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG221J500NT FENGHUA, TCC0805COG221J500BT CCTC, M0805N221J050TTX UWA, 0805CG3221J500NT KOME, CC0805JRNPO9BN221 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG241J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 240pF 5% 0805CG241J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H241J8TN00R SUNTAN, CC0805JRNPO9BN241 YAGEO, C2012N241J500NT HOTTECH, TCC0805COG241J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>C2012N241J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 240pF 5% C2012N241J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H241J8TN00R SUNTAN, CC0805JRNPO9BN241 YAGEO, 0805CG241J500NT FENGHUA, TCC0805COG241J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN241</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 240pF 5% CC0805JRNPO9BN241</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H241J8TN00R SUNTAN, 0805CG241J500NT FENGHUA, C2012N241J500NT HOTTECH, TCC0805COG241J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>TCC0805COG241J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 240pF 5% TCC0805COG241J500BT</t>
+  </si>
+  <si>
+    <t>UT-00146414</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H241J8TN00R SUNTAN, CC0805JRNPO9BN241 YAGEO, 0805CG241J500NT FENGHUA, C2012N241J500NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>0805CG271J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 270pF 5% 0805CG271J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N271J500NT HOTTECH, GRM2165C1H271JA01D MURATA, TS18001H271J8TN00R SUNTAN, TCC0805COG271J500BT CCTC, CC0805JRNPO9BN271 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012N271J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 270pF 5% C2012N271J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM2165C1H271JA01D MURATA, TS18001H271J8TN00R SUNTAN, TCC0805COG271J500BT CCTC, CC0805JRNPO9BN271 YAGEO, 0805CG271J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN271</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 270pF 5% CC0805JRNPO9BN271</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N271J500NT HOTTECH, GRM2165C1H271JA01D MURATA, TS18001H271J8TN00R SUNTAN, TCC0805COG271J500BT CCTC, 0805CG271J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805COG271J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 270pF 5% TCC0805COG271J500BT</t>
+  </si>
+  <si>
+    <t>UT-00148320</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N271J500NT HOTTECH, GRM2165C1H271JA01D MURATA, TS18001H271J8TN00R SUNTAN, CC0805JRNPO9BN271 YAGEO, 0805CG271J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H271J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 270pF 5% TS18001H271J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140465</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N271J500NT HOTTECH, GRM2165C1H271JA01D MURATA, TCC0805COG271J500BT CCTC, CC0805JRNPO9BN271 YAGEO, 0805CG271J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805COG301J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 300pF 5% TCC0805COG301J500BT</t>
+  </si>
+  <si>
+    <t>UT-00140666</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H301J8TN00R SUNTAN, 0805CG301J500NT FENGHUA, C2012N301J500NT HOTTECH, CC0805JRNPO9BN301 YAGEO, M0805N301J050T UWA, CC410805CG1H301JNA KESENES, </t>
+  </si>
+  <si>
+    <t>TS18001H301J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 300pF 5% TS18001H301J8TN00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG301J500NT FENGHUA, C2012N301J500NT HOTTECH, CC0805JRNPO9BN301 YAGEO, TCC0805COG301J500BT CCTC, M0805N301J050T UWA, CC410805CG1H301JNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805CG301J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 300pF 5% 0805CG301J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H301J8TN00R SUNTAN, C2012N301J500NT HOTTECH, CC0805JRNPO9BN301 YAGEO, TCC0805COG301J500BT CCTC, M0805N301J050T UWA, CC410805CG1H301JNA KESENES, </t>
+  </si>
+  <si>
+    <t>C2012N301J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 300pF 5% C2012N301J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H301J8TN00R SUNTAN, 0805CG301J500NT FENGHUA, CC0805JRNPO9BN301 YAGEO, TCC0805COG301J500BT CCTC, M0805N301J050T UWA, CC410805CG1H301JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN301</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 300pF 5% CC0805JRNPO9BN301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H301J8TN00R SUNTAN, 0805CG301J500NT FENGHUA, C2012N301J500NT HOTTECH, TCC0805COG301J500BT CCTC, M0805N301J050T UWA, CC410805CG1H301JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H301JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 300pF 5% CC410805CG1H301JNA</t>
+  </si>
+  <si>
+    <t>10-00026401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H301J8TN00R SUNTAN, 0805CG301J500NT FENGHUA, C2012N301J500NT HOTTECH, CC0805JRNPO9BN301 YAGEO, TCC0805COG301J500BT CCTC, M0805N301J050T UWA, </t>
+  </si>
+  <si>
+    <t>M0805N301J050T</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 300pF 5% M0805N301J050T</t>
+  </si>
+  <si>
+    <t>10-00026400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H301J8TN00R SUNTAN, 0805CG301J500NT FENGHUA, C2012N301J500NT HOTTECH, CC0805JRNPO9BN301 YAGEO, TCC0805COG301J500BT CCTC, CC410805CG1H301JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CL21C331JBANNNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 330pF 5% CL21C331JBANNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG331J500NT FENGHUA, GRM2165C1H331JA01D MURATA, CC0805JRNPO9BN331 YAGEO, CC410805CG1H331JNA KESENES, MC05JTN500331 VIKING, TS18001H331J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>0805CG331J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 330pF 5% 0805CG331J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM2165C1H331JA01D MURATA, CL21C331JBANNNC SAMSUNG, CC0805JRNPO9BN331 YAGEO, CC410805CG1H331JNA KESENES, MC05JTN500331 VIKING, TS18001H331J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN331</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 330pF 5% CC0805JRNPO9BN331</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG331J500NT FENGHUA, GRM2165C1H331JA01D MURATA, CL21C331JBANNNC SAMSUNG, CC410805CG1H331JNA KESENES, MC05JTN500331 VIKING, TS18001H331J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H331JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 330pF 5% CC410805CG1H331JNA</t>
+  </si>
+  <si>
+    <t>10-00026402</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG331J500NT FENGHUA, GRM2165C1H331JA01D MURATA, CL21C331JBANNNC SAMSUNG, CC0805JRNPO9BN331 YAGEO, MC05JTN500331 VIKING, TS18001H331J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H331J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 330pF 5% TS18001H331J8TN00R</t>
+  </si>
+  <si>
+    <t>10-00026646</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG331J500NT FENGHUA, GRM2165C1H331JA01D MURATA, CL21C331JBANNNC SAMSUNG, CC0805JRNPO9BN331 YAGEO, CC410805CG1H331JNA KESENES, MC05JTN500331 VIKING, </t>
+  </si>
+  <si>
+    <t>0805CG361J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 360pF 5% 0805CG361J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H361J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H361J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 360pF 5% TS18001H361J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140466</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG361J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG391J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 390pF 5% 0805CG391J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N391J500NT HOTTECH, TS18001H391J8TN00R SUNTAN, 0805N391J500CT Walsin, CC410805CG1H391JNA KESENES, CC0805JRNPO9BN391 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805N391J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 390pF 5% 0805N391J500CT</t>
+  </si>
+  <si>
+    <t>UT-00123409</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N391J500NT HOTTECH, TS18001H391J8TN00R SUNTAN, 0805CG391J500NT FENGHUA, CC410805CG1H391JNA KESENES, CC0805JRNPO9BN391 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012N391J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 390pF 5% C2012N391J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H391J8TN00R SUNTAN, 0805CG391J500NT FENGHUA, 0805N391J500CT Walsin, CC410805CG1H391JNA KESENES, CC0805JRNPO9BN391 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN391</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 390pF 5% CC0805JRNPO9BN391</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N391J500NT HOTTECH, TS18001H391J8TN00R SUNTAN, 0805CG391J500NT FENGHUA, 0805N391J500CT Walsin, CC410805CG1H391JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H391JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 390pF 5% CC410805CG1H391JNA</t>
+  </si>
+  <si>
+    <t>10-00026403</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N391J500NT HOTTECH, TS18001H391J8TN00R SUNTAN, 0805CG391J500NT FENGHUA, 0805N391J500CT Walsin, CC0805JRNPO9BN391 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H391J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 390pF 5% TS18001H391J8TN00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N391J500NT HOTTECH, 0805CG391J500NT FENGHUA, 0805N391J500CT Walsin, CC410805CG1H391JNA KESENES, CC0805JRNPO9BN391 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG3471J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 470pF 5% 0805CG3471J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N471J500NT HOTTECH, 0805N471J500 PDC, TS18001H471J8TN00R SUNTAN, 0805N471J500CT Walsin, GRM2165C1H471JA01D MURATA, CC0805JRNPO9BN471 YAGEO, CC410805CG1H471JNA KESENES, C0805C471J5GAC7800 KEMET, 0805CG471J500NT FENGHUA, CL21C471JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>0805CG471J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 470pF 5% 0805CG471J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N471J500NT HOTTECH, 0805CG3471J500NT KOME, 0805N471J500 PDC, TS18001H471J8TN00R SUNTAN, 0805N471J500CT Walsin, GRM2165C1H471JA01D MURATA, CC0805JRNPO9BN471 YAGEO, CC410805CG1H471JNA KESENES, C0805C471J5GAC7800 KEMET, CL21C471JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>0805N471J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 470pF 5% 0805N471J500CT</t>
+  </si>
+  <si>
+    <t>UT-00089666</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N471J500NT HOTTECH, 0805CG3471J500NT KOME, 0805N471J500 PDC, TS18001H471J8TN00R SUNTAN, GRM2165C1H471JA01D MURATA, CC0805JRNPO9BN471 YAGEO, CC410805CG1H471JNA KESENES, C0805C471J5GAC7800 KEMET, 0805CG471J500NT FENGHUA, CL21C471JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>C2012N471J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 470pF 5% C2012N471J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG3471J500NT KOME, 0805N471J500 PDC, TS18001H471J8TN00R SUNTAN, 0805N471J500CT Walsin, GRM2165C1H471JA01D MURATA, CC0805JRNPO9BN471 YAGEO, CC410805CG1H471JNA KESENES, C0805C471J5GAC7800 KEMET, 0805CG471J500NT FENGHUA, CL21C471JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN471</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 470pF 5% CC0805JRNPO9BN471</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N471J500NT HOTTECH, 0805CG3471J500NT KOME, 0805N471J500 PDC, TS18001H471J8TN00R SUNTAN, 0805N471J500CT Walsin, GRM2165C1H471JA01D MURATA, CC410805CG1H471JNA KESENES, C0805C471J5GAC7800 KEMET, 0805CG471J500NT FENGHUA, CL21C471JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H471JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 470pF 5% CC410805CG1H471JNA</t>
+  </si>
+  <si>
+    <t>10-00026404</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N471J500NT HOTTECH, 0805CG3471J500NT KOME, 0805N471J500 PDC, TS18001H471J8TN00R SUNTAN, 0805N471J500CT Walsin, GRM2165C1H471JA01D MURATA, CC0805JRNPO9BN471 YAGEO, C0805C471J5GAC7800 KEMET, 0805CG471J500NT FENGHUA, CL21C471JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>TS18001H471J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 470pF 5% TS18001H471J8TN00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N471J500NT HOTTECH, 0805CG3471J500NT KOME, 0805N471J500 PDC, 0805N471J500CT Walsin, GRM2165C1H471JA01D MURATA, CC0805JRNPO9BN471 YAGEO, CC410805CG1H471JNA KESENES, C0805C471J5GAC7800 KEMET, 0805CG471J500NT FENGHUA, CL21C471JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>0805CG511J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 510pF 5% 0805CG511J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG511J500BT CCTC, GRM2165C1H511JA01D MURATA, C2012N511J500NT HOTTECH, CC0805JRNPO9BN511 YAGEO, TS18001H511J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012N511J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 510pF 5% C2012N511J500NT</t>
+  </si>
+  <si>
+    <t>UT-00105238</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG511J500NT FENGHUA, TCC0805COG511J500BT CCTC, GRM2165C1H511JA01D MURATA, CC0805JRNPO9BN511 YAGEO, TS18001H511J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN511</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 510pF 5% CC0805JRNPO9BN511</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG511J500NT FENGHUA, TCC0805COG511J500BT CCTC, GRM2165C1H511JA01D MURATA, C2012N511J500NT HOTTECH, TS18001H511J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TCC0805COG511J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 510pF 5% TCC0805COG511J500BT</t>
+  </si>
+  <si>
+    <t>UT-00095119</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG511J500NT FENGHUA, GRM2165C1H511JA01D MURATA, C2012N511J500NT HOTTECH, CC0805JRNPO9BN511 YAGEO, TS18001H511J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H511J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 510pF 5% TS18001H511J8TN00R</t>
+  </si>
+  <si>
+    <t>10-00026619</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG511J500NT FENGHUA, TCC0805COG511J500BT CCTC, GRM2165C1H511JA01D MURATA, C2012N511J500NT HOTTECH, CC0805JRNPO9BN511 YAGEO, </t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>0805CG3561J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 560pF 5% 0805CG3561J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N561J500NT HOTTECH, 0805CG561J500NT FENGHUA, TS18001H561J8TN00R SUNTAN, TCC0805COG561J500BT CCTC, CC0805JRNPO9BN561 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG561J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 560pF 5% 0805CG561J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N561J500NT HOTTECH, 0805CG3561J500NT KOME, TS18001H561J8TN00R SUNTAN, TCC0805COG561J500BT CCTC, CC0805JRNPO9BN561 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012N561J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 560pF 5% C2012N561J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG3561J500NT KOME, 0805CG561J500NT FENGHUA, TS18001H561J8TN00R SUNTAN, TCC0805COG561J500BT CCTC, CC0805JRNPO9BN561 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN561</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 560pF 5% CC0805JRNPO9BN561</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N561J500NT HOTTECH, 0805CG3561J500NT KOME, 0805CG561J500NT FENGHUA, TS18001H561J8TN00R SUNTAN, TCC0805COG561J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>TCC0805COG561J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 560pF 5% TCC0805COG561J500BT</t>
+  </si>
+  <si>
+    <t>UT-00148340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N561J500NT HOTTECH, 0805CG3561J500NT KOME, 0805CG561J500NT FENGHUA, TS18001H561J8TN00R SUNTAN, CC0805JRNPO9BN561 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H561J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 560pF 5% TS18001H561J8TN00R</t>
+  </si>
+  <si>
+    <t>10-00026174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N561J500NT HOTTECH, 0805CG3561J500NT KOME, 0805CG561J500NT FENGHUA, TCC0805COG561J500BT CCTC, CC0805JRNPO9BN561 YAGEO, </t>
+  </si>
+  <si>
+    <t>TCC0805COG621J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 620pF 5% TCC0805COG621J500BT</t>
+  </si>
+  <si>
+    <t>UT-00117276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN621 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG681J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 680pF 5% 0805CG681J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N681J500NT HOTTECH, CC0805JRNPO9BN681 YAGEO, CC410805CG1H681JNA KESENES, TS18001H681J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012N681J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 680pF 5% C2012N681J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG681J500NT FENGHUA, CC0805JRNPO9BN681 YAGEO, CC410805CG1H681JNA KESENES, TS18001H681J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN681</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 680pF 5% CC0805JRNPO9BN681</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG681J500NT FENGHUA, C2012N681J500NT HOTTECH, CC410805CG1H681JNA KESENES, TS18001H681J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H681JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 680pF 5% CC410805CG1H681JNA</t>
+  </si>
+  <si>
+    <t>10-00026406</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG681J500NT FENGHUA, C2012N681J500NT HOTTECH, CC0805JRNPO9BN681 YAGEO, TS18001H681J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H681J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 680pF 5% TS18001H681J8TN00R</t>
+  </si>
+  <si>
+    <t>10-00026594</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG681J500NT FENGHUA, C2012N681J500NT HOTTECH, CC0805JRNPO9BN681 YAGEO, CC410805CG1H681JNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805CG3751J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 750pF 5% 0805CG3751J500NT</t>
+  </si>
+  <si>
+    <t>10-00026343</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N751J500NT HOTTECH, 0805CG751J500NT FENGHUA, TCC0805COG751J500BT CCTC, CC0805JRNPO9BN751 YAGEO, CC410805CG1H751JNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805CG751J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 750pF 5% 0805CG751J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N751J500NT HOTTECH, TCC0805COG751J500BT CCTC, 0805CG3751J500NT KOME, CC0805JRNPO9BN751 YAGEO, CC410805CG1H751JNA KESENES, </t>
+  </si>
+  <si>
+    <t>C2012N751J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 750pF 5% C2012N751J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG751J500NT FENGHUA, TCC0805COG751J500BT CCTC, 0805CG3751J500NT KOME, CC0805JRNPO9BN751 YAGEO, CC410805CG1H751JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN751</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 750pF 5% CC0805JRNPO9BN751</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N751J500NT HOTTECH, 0805CG751J500NT FENGHUA, TCC0805COG751J500BT CCTC, 0805CG3751J500NT KOME, CC410805CG1H751JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H751JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 750pF 5% CC410805CG1H751JNA</t>
+  </si>
+  <si>
+    <t>10-00026407</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N751J500NT HOTTECH, 0805CG751J500NT FENGHUA, TCC0805COG751J500BT CCTC, 0805CG3751J500NT KOME, CC0805JRNPO9BN751 YAGEO, </t>
+  </si>
+  <si>
+    <t>TCC0805COG751J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 750pF 5% TCC0805COG751J500BT</t>
+  </si>
+  <si>
+    <t>UT-00095572</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N751J500NT HOTTECH, 0805CG751J500NT FENGHUA, 0805CG3751J500NT KOME, CC0805JRNPO9BN751 YAGEO, CC410805CG1H751JNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805CG3821J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 820pF 5% 0805CG3821J500NT</t>
+  </si>
+  <si>
+    <t>10-00026408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N821J500NT HOTTECH, 0805CG821J500NT FENGHUA, MC05JTN500821 VIKING, CL21C821JBNC SAMSUNG, CC0805JRNPO9BN821 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG821J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 820pF 5% 0805CG821J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N821J500NT HOTTECH, MC05JTN500821 VIKING, 0805CG3821J500NT KOME, CL21C821JBNC SAMSUNG, CC0805JRNPO9BN821 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN821</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 820pF 5% CC0805JRNPO9BN821</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N821J500NT HOTTECH, 0805CG821J500NT FENGHUA, MC05JTN500821 VIKING, 0805CG3821J500NT KOME, CL21C821JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CL21C821JBNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 820pF 5% CL21C821JBNC</t>
+  </si>
+  <si>
+    <t>10-00026409</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N821J500NT HOTTECH, 0805CG821J500NT FENGHUA, MC05JTN500821 VIKING, 0805CG3821J500NT KOME, CC0805JRNPO9BN821 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012N821J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 820pF 5% C2012N821J500NT</t>
+  </si>
+  <si>
+    <t>UT-00092521</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG821J500NT FENGHUA, MC05JTN500821 VIKING, 0805CG3821J500NT KOME, CL21C821JBNC SAMSUNG, CC0805JRNPO9BN821 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG102K500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 10% 0805CG102K500NT</t>
+  </si>
+  <si>
+    <t>UT-00123345</t>
+  </si>
+  <si>
+    <t>0805CG102J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 5% 0805CG102J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H102J8TN00R SUNTAN, 0805CG4102J500NT KOME, MC05JTN500102 VIKING, TCC0805COG102J500BT CCTC, 0805N102J500CT Walsin, GRM2165C1H102JA01D MURATA, CC0805JRNPO9BN102 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG4102J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 5% 0805CG4102J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H102J8TN00R SUNTAN, MC05JTN500102 VIKING, 0805CG102J500NT FENGHUA, TCC0805COG102J500BT CCTC, 0805N102J500CT Walsin, GRM2165C1H102JA01D MURATA, CC0805JRNPO9BN102 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805N102J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 5% 0805N102J500CT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H102J8TN00R SUNTAN, 0805CG4102J500NT KOME, MC05JTN500102 VIKING, 0805CG102J500NT FENGHUA, TCC0805COG102J500BT CCTC, GRM2165C1H102JA01D MURATA, CC0805JRNPO9BN102 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN102</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 5% CC0805JRNPO9BN102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H102J8TN00R SUNTAN, 0805CG4102J500NT KOME, MC05JTN500102 VIKING, 0805CG102J500NT FENGHUA, TCC0805COG102J500BT CCTC, 0805N102J500CT Walsin, GRM2165C1H102JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>MC05JTN500102</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 5% MC05JTN500102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H102J8TN00R SUNTAN, 0805CG4102J500NT KOME, 0805CG102J500NT FENGHUA, TCC0805COG102J500BT CCTC, 0805N102J500CT Walsin, GRM2165C1H102JA01D MURATA, CC0805JRNPO9BN102 YAGEO, </t>
+  </si>
+  <si>
+    <t>TCC0805COG102J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 5% TCC0805COG102J500BT</t>
+  </si>
+  <si>
+    <t>UT-00150872</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H102J8TN00R SUNTAN, 0805CG4102J500NT KOME, MC05JTN500102 VIKING, 0805CG102J500NT FENGHUA, 0805N102J500CT Walsin, GRM2165C1H102JA01D MURATA, CC0805JRNPO9BN102 YAGEO, </t>
+  </si>
+  <si>
+    <t>23.03.2026</t>
+  </si>
+  <si>
+    <t>TS18001H102J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 5% TS18001H102J8TN00R</t>
+  </si>
+  <si>
+    <t>10-00025745</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG4102J500NT KOME, MC05JTN500102 VIKING, 0805CG102J500NT FENGHUA, TCC0805COG102J500BT CCTC, 0805N102J500CT Walsin, GRM2165C1H102JA01D MURATA, CC0805JRNPO9BN102 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG122J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.2nF (1200pF) 5% 0805CG122J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N122J500NT HOTTECH, CC0805JRNPO9BN122 YAGEO, TCC0805COG122J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN122</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.2nF (1200pF) 5% CC0805JRNPO9BN122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N122J500NT HOTTECH, 0805CG122J500NT FENGHUA, TCC0805COG122J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>TCC0805COG122J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.2nF (1200pF) 5% TCC0805COG122J500BT</t>
+  </si>
+  <si>
+    <t>UT-00150800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N122J500NT HOTTECH, 0805CG122J500NT FENGHUA, CC0805JRNPO9BN122 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012N122J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.2nF (1200pF) 5% C2012N122J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG122J500NT FENGHUA, CC0805JRNPO9BN122 YAGEO, TCC0805COG122J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>0805CG152J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-NPO-50V- 1.5nF (1500pF) 5% 0805CG152J500NT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N152J500NT HOTTECH, 0805CG4152J500NT KOME, CL21C152JBFNNNE SAMSUNG, MC05JTN500152 VIKING, 0805N152J500CT Walsin, CC0805JRNPO9BN152 YAGEO, TS18001H152J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>0805CG4152J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.5nF (1500pF) 5% 0805CG4152J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N152J500NT HOTTECH, CL21C152JBFNNNE SAMSUNG, MC05JTN500152 VIKING, 0805CG152J500NT FENGHUA, 0805N152J500CT Walsin, CC0805JRNPO9BN152 YAGEO, TS18001H152J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012N152J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.5nF (1500pF) 5% C2012N152J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG4152J500NT KOME, CL21C152JBFNNNE SAMSUNG, MC05JTN500152 VIKING, 0805CG152J500NT FENGHUA, 0805N152J500CT Walsin, CC0805JRNPO9BN152 YAGEO, TS18001H152J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN152</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.5nF (1500pF) 5% CC0805JRNPO9BN152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N152J500NT HOTTECH, 0805CG4152J500NT KOME, CL21C152JBFNNNE SAMSUNG, MC05JTN500152 VIKING, 0805CG152J500NT FENGHUA, 0805N152J500CT Walsin, TS18001H152J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>MC05JTN500152</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.5nF (1500pF) 5% MC05JTN500152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N152J500NT HOTTECH, 0805CG4152J500NT KOME, CL21C152JBFNNNE SAMSUNG, 0805CG152J500NT FENGHUA, 0805N152J500CT Walsin, CC0805JRNPO9BN152 YAGEO, TS18001H152J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H152J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.5nF (1500pF) 5% TS18001H152J8TN00R</t>
+  </si>
+  <si>
+    <t>10-00026643</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N152J500NT HOTTECH, 0805CG4152J500NT KOME, CL21C152JBFNNNE SAMSUNG, MC05JTN500152 VIKING, 0805CG152J500NT FENGHUA, 0805N152J500CT Walsin, CC0805JRNPO9BN152 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG182J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.8nF (1800pF) 5% 0805CG182J500NT</t>
+  </si>
+  <si>
+    <t>10-00025793</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN182 YAGEO, 0805N182J500CT Walsin, 0805CG4182J500NT KOME, C2012N182J500NT HOTTECH, TCC0805COG182J500BT CCTC, TS18001H182J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>0805CG4182J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.8nF (1800pF) 5% 0805CG4182J500NT</t>
+  </si>
+  <si>
+    <t>UT-00090941</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG182J500NT FENGHUA, CC0805JRNPO9BN182 YAGEO, 0805N182J500CT Walsin, C2012N182J500NT HOTTECH, TCC0805COG182J500BT CCTC, TS18001H182J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012N182J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.8nF (1800pF) 5% C2012N182J500NT</t>
+  </si>
+  <si>
+    <t>UT-00123179</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG182J500NT FENGHUA, CC0805JRNPO9BN182 YAGEO, 0805N182J500CT Walsin, 0805CG4182J500NT KOME, TCC0805COG182J500BT CCTC, TS18001H182J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN182</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.8nF (1800pF) 5% CC0805JRNPO9BN182</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG182J500NT FENGHUA, 0805N182J500CT Walsin, 0805CG4182J500NT KOME, C2012N182J500NT HOTTECH, TCC0805COG182J500BT CCTC, TS18001H182J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TCC0805COG182J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.8nF (1800pF) 5% TCC0805COG182J500BT</t>
+  </si>
+  <si>
+    <t>UT-00139339</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG182J500NT FENGHUA, CC0805JRNPO9BN182 YAGEO, 0805N182J500CT Walsin, 0805CG4182J500NT KOME, C2012N182J500NT HOTTECH, TS18001H182J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H182J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.8nF (1800pF) 5% TS18001H182J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140467</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG182J500NT FENGHUA, CC0805JRNPO9BN182 YAGEO, 0805N182J500CT Walsin, 0805CG4182J500NT KOME, C2012N182J500NT HOTTECH, TCC0805COG182J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>0805CG222J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% 0805CG222J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012N222J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% C2012N222J500NT</t>
+  </si>
+  <si>
+    <t>10-00026115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JKNPO9BN222</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% CC0805JKNPO9BN222</t>
+  </si>
+  <si>
+    <t>UT-00106483</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN222</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% CC0805JRNPO9BN222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21C222JBFNNNE</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% CL21C222JBFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM2165C1H222JA01D</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% GRM2165C1H222JA01D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>MC05JTN500222</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% MC05JTN500222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TCC0805COG222J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% TCC0805COG222J500BT</t>
+  </si>
+  <si>
+    <t>UT-00153875</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H222J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% TS18001H222J8TN00R</t>
+  </si>
+  <si>
+    <t>10-00026620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>0805N222J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% 0805N222J500CT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>0805CG272J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% 0805CG272J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500272 VIKING, TCC0805COG272J500BT CCTC, C2012N272J500NT3 HOTTECH, GRM2165C1H272JA01D MURATA, FN21N272J500ECG PDC, CC0805JKNPO9BN272 YAGEO, 0805CG4272J500NT KOME, </t>
+  </si>
+  <si>
+    <t>0805CG4272J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% 0805CG4272J500NT</t>
+  </si>
+  <si>
+    <t>10-00026410</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500272 VIKING, TCC0805COG272J500BT CCTC, C2012N272J500NT3 HOTTECH, GRM2165C1H272JA01D MURATA, FN21N272J500ECG PDC, CC0805JKNPO9BN272 YAGEO, 0805CG272J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805JKNPO9BN272</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% CC0805JKNPO9BN272</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500272 VIKING, TCC0805COG272J500BT CCTC, C2012N272J500NT3 HOTTECH, GRM2165C1H272JA01D MURATA, FN21N272J500ECG PDC, 0805CG4272J500NT KOME, 0805CG272J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>FN21N272J500ECG</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% FN21N272J500ECG</t>
+  </si>
+  <si>
+    <t>PDC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500272 VIKING, TCC0805COG272J500BT CCTC, C2012N272J500NT3 HOTTECH, GRM2165C1H272JA01D MURATA, CC0805JKNPO9BN272 YAGEO, 0805CG4272J500NT KOME, 0805CG272J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>GRM2165C1H272JA01D</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% GRM2165C1H272JA01D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500272 VIKING, TCC0805COG272J500BT CCTC, C2012N272J500NT3 HOTTECH, FN21N272J500ECG PDC, CC0805JKNPO9BN272 YAGEO, 0805CG4272J500NT KOME, 0805CG272J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>MC05JTN500272</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% MC05JTN500272</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG272J500BT CCTC, C2012N272J500NT3 HOTTECH, GRM2165C1H272JA01D MURATA, FN21N272J500ECG PDC, CC0805JKNPO9BN272 YAGEO, 0805CG4272J500NT KOME, 0805CG272J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805COG272J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% TCC0805COG272J500BT</t>
+  </si>
+  <si>
+    <t>UT-00150873</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500272 VIKING, C2012N272J500NT3 HOTTECH, GRM2165C1H272JA01D MURATA, FN21N272J500ECG PDC, CC0805JKNPO9BN272 YAGEO, 0805CG4272J500NT KOME, 0805CG272J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012N272J500NT3</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% C2012N272J500NT3</t>
+  </si>
+  <si>
+    <t>UT-00092522</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500272 VIKING, TCC0805COG272J500BT CCTC, GRM2165C1H272JA01D MURATA, FN21N272J500ECG PDC, CC0805JKNPO9BN272 YAGEO, 0805CG4272J500NT KOME, 0805CG272J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG332J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-NPO-50V- 3.3nF (3300pF) 5% 0805CG332J500NT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N332J500NT HOTTECH, CC0805JKNPO9BN332 YAGEO, CL21C332JBFNNNE SAMSUNG, MC05JTN500332 VIKING, GRM2162C1H332JA01D MURATA, 0805N332J500CT Walsin, TS18001H332J8TN00R SUNTAN, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>0805N332J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3nF (3300pF) 5% 0805N332J500CT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N332J500NT HOTTECH, CC0805JKNPO9BN332 YAGEO, CL21C332JBFNNNE SAMSUNG, MC05JTN500332 VIKING, GRM2162C1H332JA01D MURATA, TS18001H332J8TN00R SUNTAN, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, 0805CG332J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012N332J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3nF (3300pF) 5% C2012N332J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JKNPO9BN332 YAGEO, CL21C332JBFNNNE SAMSUNG, MC05JTN500332 VIKING, GRM2162C1H332JA01D MURATA, 0805N332J500CT Walsin, TS18001H332J8TN00R SUNTAN, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, 0805CG332J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805JKNPO9BN332</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3nF (3300pF) 5% CC0805JKNPO9BN332</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N332J500NT HOTTECH, CL21C332JBFNNNE SAMSUNG, MC05JTN500332 VIKING, GRM2162C1H332JA01D MURATA, 0805N332J500CT Walsin, TS18001H332J8TN00R SUNTAN, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, 0805CG332J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21C332JBFNNNE</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3nF (3300pF) 5% CL21C332JBFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N332J500NT HOTTECH, CC0805JKNPO9BN332 YAGEO, MC05JTN500332 VIKING, GRM2162C1H332JA01D MURATA, 0805N332J500CT Walsin, TS18001H332J8TN00R SUNTAN, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, 0805CG332J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>GRM2162C1H332JA01D</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3nF (3300pF) 5% GRM2162C1H332JA01D</t>
+  </si>
+  <si>
+    <t>UT-00089676</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N332J500NT HOTTECH, CC0805JKNPO9BN332 YAGEO, CL21C332JBFNNNE SAMSUNG, MC05JTN500332 VIKING, 0805N332J500CT Walsin, TS18001H332J8TN00R SUNTAN, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, 0805CG332J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>MC05JTN500332</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3nF (3300pF) 5% MC05JTN500332</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N332J500NT HOTTECH, CC0805JKNPO9BN332 YAGEO, CL21C332JBFNNNE SAMSUNG, GRM2162C1H332JA01D MURATA, 0805N332J500CT Walsin, TS18001H332J8TN00R SUNTAN, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, 0805CG332J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H332J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3nF (3300pF) 5% TS18001H332J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00098239</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N332J500NT HOTTECH, CC0805JKNPO9BN332 YAGEO, CL21C332JBFNNNE SAMSUNG, MC05JTN500332 VIKING, GRM2162C1H332JA01D MURATA, 0805N332J500CT Walsin, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, 0805CG332J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>0805N472J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% 0805N472J500CT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>C2012N472J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% C2012N472J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>C2012N472J500NT3</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% C2012N472J500NT3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>CL21C472JBFNNNE</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% CL21C472JBFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>MC05JTN500472</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% MC05JTN500472</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>TCC0805COG472J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% TCC0805COG472J500BT</t>
+  </si>
+  <si>
+    <t>UT-00140667</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>0805CG472J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% 0805CG472J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>CC0805JKNPO9BN472</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% CC0805JKNPO9BN472</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>GRM2165C1H472JA01D</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% GRM2165C1H472JA01D</t>
+  </si>
+  <si>
+    <t>10-00025865</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>TS18001H472J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% TS18001H472J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00095034</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>C2012C0G1H562J060AA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 5.6nF (5600pF) 5% C2012C0G1H562J060AA</t>
+  </si>
+  <si>
+    <t>TDK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JKNPO9BN562 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JKNPO9BN562</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 5.6nF (5600pF) 5% CC0805JKNPO9BN562</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012C0G1H562J060AA TDK, </t>
+  </si>
+  <si>
+    <t>C2012N682J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.8nF (6800pF) 5% C2012N682J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JKNPO9BN682 YAGEO, GRM2195C1H682JA01D MURATA, C2012N682J500NT3 HOTTECH, TS18001H682J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012N682J500NT3</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.8nF (6800pF) 5% C2012N682J500NT3</t>
+  </si>
+  <si>
+    <t>UT-00092750</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JKNPO9BN682 YAGEO, GRM2195C1H682JA01D MURATA, C2012N682J500NT HOTTECH, TS18001H682J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JKNPO9BN682</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.8nF (6800pF) 5% CC0805JKNPO9BN682</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM2195C1H682JA01D MURATA, C2012N682J500NT3 HOTTECH, C2012N682J500NT HOTTECH, TS18001H682J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM2195C1H682JA01D</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.8nF (6800pF) 5% GRM2195C1H682JA01D</t>
+  </si>
+  <si>
+    <t>UT-00089677</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JKNPO9BN682 YAGEO, C2012N682J500NT3 HOTTECH, C2012N682J500NT HOTTECH, TS18001H682J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H682J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.8nF (6800pF) 5% TS18001H682J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00137555</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JKNPO9BN682 YAGEO, GRM2195C1H682JA01D MURATA, C2012N682J500NT3 HOTTECH, C2012N682J500NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>0805CG103J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% 0805CG103J500NT</t>
+  </si>
+  <si>
+    <t>UT-00102487</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, TS18001H103J8TN00R SUNTAN, CL21C103JBFNNNG SAMSUNG, TS18001H103J8TN00R SUNTAN, C2012N103J500NT HOTTECH, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, 0805N103J500CT Walsin, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>0805N103J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% 0805N103J500CT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, TS18001H103J8TN00R SUNTAN, CL21C103JBFNNNG SAMSUNG, TS18001H103J8TN00R SUNTAN, C2012N103J500NT HOTTECH, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012N103J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% C2012N103J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, TS18001H103J8TN00R SUNTAN, CL21C103JBFNNNG SAMSUNG, TS18001H103J8TN00R SUNTAN, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, 0805N103J500CT Walsin, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805JKNPO9BN103</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% CC0805JKNPO9BN103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, TS18001H103J8TN00R SUNTAN, CL21C103JBFNNNG SAMSUNG, TS18001H103J8TN00R SUNTAN, C2012N103J500NT HOTTECH, MC05JTN50010 VIKING, 0805N103J500CT Walsin, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21C103JBFNNNE</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% CL21C103JBFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H103J8TN00R SUNTAN, CL21C103JBFNNNG SAMSUNG, TS18001H103J8TN00R SUNTAN, C2012N103J500NT HOTTECH, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, 0805N103J500CT Walsin, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21C103JBFNNNG</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% CL21C103JBFNNNG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, TS18001H103J8TN00R SUNTAN, TS18001H103J8TN00R SUNTAN, C2012N103J500NT HOTTECH, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, 0805N103J500CT Walsin, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>FN21N103J500ECG</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% FN21N103J500ECG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, TS18001H103J8TN00R SUNTAN, CL21C103JBFNNNG SAMSUNG, TS18001H103J8TN00R SUNTAN, C2012N103J500NT HOTTECH, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, 0805N103J500CT Walsin, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H103J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% TS18001H103J8TN00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, CL21C103JBFNNNG SAMSUNG, TS18001H103J8TN00R SUNTAN, C2012N103J500NT HOTTECH, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, 0805N103J500CT Walsin, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, TS18001H103J8TN00R SUNTAN, CL21C103JBFNNNG SAMSUNG, C2012N103J500NT HOTTECH, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, 0805N103J500CT Walsin, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN223</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 22nF (0.022uF) 5% CC0805JRNPO9BN223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21B5C1H223JA01L MURATA, </t>
+  </si>
+  <si>
+    <t>C2012A475K100NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% C2012A475K100NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, CC0805KRX5R6BB475 YAGEO, 0805D7475K100NT KOME, MC05KTX100475 VIKING, CC0805KKX5R6BB475 YAGEO, CL21A475KPFNNNE SAMSUNG, TS18001A475K8TX00R SUNTAN, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21A475KPFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% CL21A475KPFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, CC0805KRX5R6BB475 YAGEO, 0805D7475K100NT KOME, C2012A475K100NT HOTTECH, MC05KTX100475 VIKING, CC0805KKX5R6BB475 YAGEO, TS18001A475K8TX00R SUNTAN, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805D7475K100NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% 0805D7475K100NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, CC0805KRX5R6BB475 YAGEO, C2012A475K100NT HOTTECH, MC05KTX100475 VIKING, CC0805KKX5R6BB475 YAGEO, CL21A475KPFNNNE SAMSUNG, TS18001A475K8TX00R SUNTAN, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805X475K100NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% 0805X475K100NT</t>
+  </si>
+  <si>
+    <t>10-00025743</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R6BB475 YAGEO, 0805D7475K100NT KOME, C2012A475K100NT HOTTECH, MC05KTX100475 VIKING, CC0805KKX5R6BB475 YAGEO, CL21A475KPFNNNE SAMSUNG, TS18001A475K8TX00R SUNTAN, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, CC0805KRX5R6BB475 YAGEO, 0805D7475K100NT KOME, C2012A475K100NT HOTTECH, MC05KTX100475 VIKING, CC0805KKX5R6BB475 YAGEO, CL21A475KPFNNNE SAMSUNG, TS18001A475K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805KKX5R6BB475</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% CC0805KKX5R6BB475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, CC0805KRX5R6BB475 YAGEO, 0805D7475K100NT KOME, C2012A475K100NT HOTTECH, MC05KTX100475 VIKING, CL21A475KPFNNNE SAMSUNG, TS18001A475K8TX00R SUNTAN, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805KRX5R6BB475</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% CC0805KRX5R6BB475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, 0805D7475K100NT KOME, C2012A475K100NT HOTTECH, MC05KTX100475 VIKING, CC0805KKX5R6BB475 YAGEO, CL21A475KPFNNNE SAMSUNG, TS18001A475K8TX00R SUNTAN, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>GRM219R61A475KE34D</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% GRM219R61A475KE34D</t>
+  </si>
+  <si>
+    <t>UT-00151858</t>
+  </si>
+  <si>
+    <t>MC05KTX100475</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% MC05KTX100475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, CC0805KRX5R6BB475 YAGEO, 0805D7475K100NT KOME, C2012A475K100NT HOTTECH, CC0805KKX5R6BB475 YAGEO, CL21A475KPFNNNE SAMSUNG, TS18001A475K8TX00R SUNTAN, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001A475K8TX00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-X5R-10V- 4.7uF 10% TS18001A475K8TX00R </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, CC0805KRX5R6BB475 YAGEO, 0805D7475K100NT KOME, C2012A475K100NT HOTTECH, MC05KTX100475 VIKING, CC0805KKX5R6BB475 YAGEO, CL21A475KPFNNNE SAMSUNG, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805MKX5R6BB475</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 20% CC0805MKX5R6BB475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MRX5R6BB475 YAGEO, GRM219R61A475ME32D MURATA, </t>
+  </si>
+  <si>
+    <t>CC0805MRX5R6BB475</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 20% CC0805MRX5R6BB475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM219R61A475ME32D MURATA, CC0805MKX5R6BB475 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805X106K100NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% 0805X106K100NT</t>
+  </si>
+  <si>
+    <t>10-00025744</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012A106K100NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% C2012A106K100NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KKX5R6BB106</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% CC0805KKX5R6BB106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CL21A106KPFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% CL21A106KPFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>CL21A106KPFNNNG</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% CL21A106KPFNNNG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>CSA0805X5R106K100MT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% CSA0805X5R106K100MT</t>
+  </si>
+  <si>
+    <t>UT-00134362</t>
+  </si>
+  <si>
+    <t>HRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>GRM21BR61A106KE19L</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% GRM21BR61A106KE19L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>MC05KTX100106</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% MC05KTX100106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001A106K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% TS18001A106K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00140468</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>CS2012X5R106K100NRE</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% CS2012X5R106K100NRE</t>
+  </si>
+  <si>
+    <t>UT-00092546</t>
+  </si>
+  <si>
+    <t>SAMWHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805MKX5R6BB106</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 20% CC0805MKX5R6BB106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05MTX100106 VIKING, </t>
+  </si>
+  <si>
+    <t>0805X226M100NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% 0805X226M100NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R6BB226 YAGEO, GRM21BR61A226ME51L MURATA, GRM219R61A226MEA0D MURATA, C2012A226M100NT HOTTECH, CL21A226MPQNNNE SAMSUNG, LMK212BJ226MG-T TAIYO YUDEN, TS18001A226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012A226M100NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% C2012A226M100NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X226M100NT FENGHUA, CC0805MKX5R6BB226 YAGEO, GRM21BR61A226ME51L MURATA, GRM219R61A226MEA0D MURATA, CL21A226MPQNNNE SAMSUNG, LMK212BJ226MG-T TAIYO YUDEN, TS18001A226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805MKX5R6BB226</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% CC0805MKX5R6BB226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X226M100NT FENGHUA, GRM21BR61A226ME51L MURATA, GRM219R61A226MEA0D MURATA, C2012A226M100NT HOTTECH, CL21A226MPQNNNE SAMSUNG, LMK212BJ226MG-T TAIYO YUDEN, TS18001A226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM21BR61A226ME51L</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% GRM21BR61A226ME51L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X226M100NT FENGHUA, CC0805MKX5R6BB226 YAGEO, GRM219R61A226MEA0D MURATA, C2012A226M100NT HOTTECH, CL21A226MPQNNNE SAMSUNG, LMK212BJ226MG-T TAIYO YUDEN, TS18001A226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001A226M8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% TS18001A226M8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00095035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X226M100NT FENGHUA, CC0805MKX5R6BB226 YAGEO, GRM21BR61A226ME51L MURATA, GRM219R61A226MEA0D MURATA, C2012A226M100NT HOTTECH, CL21A226MPQNNNE SAMSUNG, LMK212BJ226MG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>CL21A226MPQNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% CL21A226MPQNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X226M100NT FENGHUA, CC0805MKX5R6BB226 YAGEO, GRM21BR61A226ME51L MURATA, GRM219R61A226MEA0D MURATA, C2012A226M100NT HOTTECH, LMK212BJ226MG-T TAIYO YUDEN, TS18001A226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM219R61A226MEA0D</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% GRM219R61A226MEA0D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X226M100NT FENGHUA, CC0805MKX5R6BB226 YAGEO, GRM21BR61A226ME51L MURATA, C2012A226M100NT HOTTECH, CL21A226MPQNNNE SAMSUNG, LMK212BJ226MG-T TAIYO YUDEN, TS18001A226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>LMK212BJ226MG-T</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% LMK212BJ226MG-T</t>
+  </si>
+  <si>
+    <t>TAIYO YUDEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X226M100NT FENGHUA, CC0805MKX5R6BB226 YAGEO, GRM21BR61A226ME51L MURATA, GRM219R61A226MEA0D MURATA, C2012A226M100NT HOTTECH, CL21A226MPQNNNE SAMSUNG, TS18001A226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012X5R1A476M125AC</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-47uF 20% C2012X5R1A476M125AC</t>
+  </si>
+  <si>
+    <t>UT-00101911</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR61A476ME15L MURATA, TS18001A476M8TX00R SUNTAN, LMK212BBJ476MG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>LMK212BBJ476MG-T</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-47uF 20% LMK212BBJ476MG-T</t>
+  </si>
+  <si>
+    <t>UT-00117277</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR61A476ME15L MURATA, TS18001A476M8TX00R SUNTAN, C2012X5R1A476M125AC TDK, </t>
+  </si>
+  <si>
+    <t>TS18001A476M8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-47uF 20% TS18001A476M8TX00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR61A476ME15L MURATA, C2012X5R1A476M125AC TDK, LMK212BBJ476MG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>GRM21BR61A476ME15L</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-47uF 20% GRM21BR61A476ME15L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001A476M8TX00R SUNTAN, C2012X5R1A476M125AC TDK, LMK212BBJ476MG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>0805X106K160NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% 0805X106K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012A106K160NT2</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% C2012A106K160NT2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21A106KOFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% CL21A106KOFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21A106KOQNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% CL21A106KOQNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21A106KOQNNNG</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% CL21A106KOQNNNG</t>
+  </si>
+  <si>
+    <t>UT-00093396</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM21BR61C106KE15L</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% GRM21BR61C106KE15L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>MC05KTX160106</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% MC05KTX160106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001C106K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% TS18001C106K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00101786</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>UT-00140469</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, </t>
+  </si>
+  <si>
+    <t>TCC0805X5R106K160FT</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% TCC0805X5R106K160FT</t>
+  </si>
+  <si>
+    <t>UT-00106502</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>0805X225K160NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-2.2uF 10% 0805X225K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X225K160NT FENGHUA, CL21A225KOFNNNE SAMSUNG, CC0805KKX5R7BB225 YAGEO, EMK212BJ225KG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>0805X475K160NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-4.7uF 10% 0805X475K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A475K160NT2 HOTTECH, CC0805KKX5R7BB475 YAGEO, CL21A475K0FNNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>C2012A475K160NT2</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-4.7uF 10% C2012A475K160NT2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R7BB475 YAGEO, 0805X475K160NT FENGHUA, CL21A475K0FNNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CL21A475K0FNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-4.7uF 10% CL21A475K0FNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A475K160NT2 HOTTECH, CC0805KKX5R7BB475 YAGEO, 0805X475K160NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012X5R1E684M125AA</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 0.68uF (680nF) 20% C2012X5R1E684M125AA</t>
+  </si>
+  <si>
+    <t>CC0805KKX5R8BB105</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 1.0uF 10% CC0805KKX5R8BB105</t>
+  </si>
+  <si>
+    <t>0805X106K250NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 10uF 10% 0805X106K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB106 YAGEO, C2012A106K250NT2 HOTTECH, GRM21BR61E106KA73L MURATA, MA0805XR106K250ERG PDC, CL21A106KAYNNNE SAMSUNG, TS18001E106K8TX00R SUNTAN, TS18001E106K8TX00R SUNTAN, GRM219R61E106KA12D MURATA, 0805X106K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>UT-00140517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB106 YAGEO, C2012A106K250NT2 HOTTECH, GRM21BR61E106KA73L MURATA, 0805X106K250NT FENGHUA, MA0805XR106K250ERG PDC, CL21A106KAYNNNE SAMSUNG, TS18001E106K8TX00R SUNTAN, TS18001E106K8TX00R SUNTAN, GRM219R61E106KA12D MURATA, </t>
+  </si>
+  <si>
+    <t>C2012A106K250NT2</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 10uF 10% C2012A106K250NT2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB106 YAGEO, GRM21BR61E106KA73L MURATA, 0805X106K250NT FENGHUA, MA0805XR106K250ERG PDC, CL21A106KAYNNNE SAMSUNG, TS18001E106K8TX00R SUNTAN, TS18001E106K8TX00R SUNTAN, GRM219R61E106KA12D MURATA, 0805X106K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805KKX5R8BB106</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 10uF 10% CC0805KKX5R8BB106</t>
+  </si>
+  <si>
+    <t>10-00025770</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A106K250NT2 HOTTECH, GRM21BR61E106KA73L MURATA, 0805X106K250NT FENGHUA, MA0805XR106K250ERG PDC, CL21A106KAYNNNE SAMSUNG, TS18001E106K8TX00R SUNTAN, TS18001E106K8TX00R SUNTAN, GRM219R61E106KA12D MURATA, 0805X106K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>GRM21BR61E106KA73L</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 10uF 10% GRM21BR61E106KA73L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB106 YAGEO, C2012A106K250NT2 HOTTECH, 0805X106K250NT FENGHUA, MA0805XR106K250ERG PDC, CL21A106KAYNNNE SAMSUNG, TS18001E106K8TX00R SUNTAN, TS18001E106K8TX00R SUNTAN, GRM219R61E106KA12D MURATA, 0805X106K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21A106KAYNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 10uF 10% CL21A106KAYNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB106 YAGEO, C2012A106K250NT2 HOTTECH, GRM21BR61E106KA73L MURATA, 0805X106K250NT FENGHUA, MA0805XR106K250ERG PDC, TS18001E106K8TX00R SUNTAN, TS18001E106K8TX00R SUNTAN, GRM219R61E106KA12D MURATA, 0805X106K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001E106K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 10uF 10% TS18001E106K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00095036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB106 YAGEO, C2012A106K250NT2 HOTTECH, GRM21BR61E106KA73L MURATA, 0805X106K250NT FENGHUA, MA0805XR106K250ERG PDC, CL21A106KAYNNNE SAMSUNG, TS18001E106K8TX00R SUNTAN, GRM219R61E106KA12D MURATA, 0805X106K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>UT-00107258</t>
+  </si>
+  <si>
+    <t>C2012A106M250NT2</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 10uF 20% C2012A106M250NT2</t>
+  </si>
+  <si>
+    <t>UT-00123180</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR61E106MA73L MURATA, </t>
+  </si>
+  <si>
+    <t>0805X225K250NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 2.2uF 10% 0805X225K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB225 YAGEO, CL21A225KAFNNNE SAMSUNG, GRM219R61E225KA12D MURATA, TMK212BJ225KG-T TAIYO YUDEN, TS18001E225K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805KKX5R8BB225</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 2.2uF 10% CC0805KKX5R8BB225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21A225KAFNNNE SAMSUNG, 0805X225K250NT FENGHUA, GRM219R61E225KA12D MURATA, TMK212BJ225KG-T TAIYO YUDEN, TS18001E225K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TMK212BJ225KG-T</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 2.2uF 10% TMK212BJ225KG-T</t>
+  </si>
+  <si>
+    <t>UT-00123328</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB225 YAGEO, CL21A225KAFNNNE SAMSUNG, 0805X225K250NT FENGHUA, GRM219R61E225KA12D MURATA, TS18001E225K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001E225K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 2.2uF 10% TS18001E225K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00140470</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB225 YAGEO, CL21A225KAFNNNE SAMSUNG, 0805X225K250NT FENGHUA, GRM219R61E225KA12D MURATA, TMK212BJ225KG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>0805X226M250NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% 0805X226M250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, C2012X5R1E226M125AC TDK, CL21A226MAQNNNE SAMSUNG, GRM21BR61E226ME44L MURATA, C2012A226M250NT2 HOTTECH, CL21A226MAYNNNE SAMSUNG, TS18001E226M8TX00R SUNTAN, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>UT-00116484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, C2012X5R1E226M125AC TDK, CL21A226MAQNNNE SAMSUNG, 0805X226M250NT FENGHUA, GRM21BR61E226ME44L MURATA, C2012A226M250NT2 HOTTECH, CL21A226MAYNNNE SAMSUNG, TS18001E226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012A226M250NT2</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% C2012A226M250NT2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, C2012X5R1E226M125AC TDK, CL21A226MAQNNNE SAMSUNG, 0805X226M250NT FENGHUA, GRM21BR61E226ME44L MURATA, CL21A226MAYNNNE SAMSUNG, TS18001E226M8TX00R SUNTAN, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012X5R1E226M125AC</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% C2012X5R1E226M125AC</t>
+  </si>
+  <si>
+    <t>10-00025884</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, CL21A226MAQNNNE SAMSUNG, 0805X226M250NT FENGHUA, GRM21BR61E226ME44L MURATA, C2012A226M250NT2 HOTTECH, CL21A226MAYNNNE SAMSUNG, TS18001E226M8TX00R SUNTAN, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805MKX5R8BB226</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% CC0805MKX5R8BB226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012X5R1E226M125AC TDK, CL21A226MAQNNNE SAMSUNG, 0805X226M250NT FENGHUA, GRM21BR61E226ME44L MURATA, C2012A226M250NT2 HOTTECH, CL21A226MAYNNNE SAMSUNG, TS18001E226M8TX00R SUNTAN, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21A226MAQNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% CL21A226MAQNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, C2012X5R1E226M125AC TDK, 0805X226M250NT FENGHUA, GRM21BR61E226ME44L MURATA, C2012A226M250NT2 HOTTECH, CL21A226MAYNNNE SAMSUNG, TS18001E226M8TX00R SUNTAN, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21A226MAYNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% CL21A226MAYNNNE</t>
+  </si>
+  <si>
+    <t>UT-00092740</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, C2012X5R1E226M125AC TDK, CL21A226MAQNNNE SAMSUNG, 0805X226M250NT FENGHUA, GRM21BR61E226ME44L MURATA, C2012A226M250NT2 HOTTECH, TS18001E226M8TX00R SUNTAN, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>GRM21BR61E226ME44L</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% GRM21BR61E226ME44L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, C2012X5R1E226M125AC TDK, CL21A226MAQNNNE SAMSUNG, 0805X226M250NT FENGHUA, C2012A226M250NT2 HOTTECH, CL21A226MAYNNNE SAMSUNG, TS18001E226M8TX00R SUNTAN, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001E226M8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% TS18001E226M8TX00R</t>
+  </si>
+  <si>
+    <t>10-00026210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, C2012X5R1E226M125AC TDK, CL21A226MAQNNNE SAMSUNG, 0805X226M250NT FENGHUA, GRM21BR61E226ME44L MURATA, C2012A226M250NT2 HOTTECH, CL21A226MAYNNNE SAMSUNG, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805X475K250NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 4.7uF 10% 0805X475K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21A475KAQNNNE SAMSUNG, C2012A475K250DNT HOTTECH, GRM21BR61E475KA12L MURATA, C2012A475K250NT HOTTECH, CC0805KKX5R8BB475 YAGEO, TS18001E475K8TX00R SUNTAN, CS2012X5R475K250NRE SAMWHA, </t>
+  </si>
+  <si>
+    <t>C2012A475K250NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 4.7uF 10% C2012A475K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21A475KAQNNNE SAMSUNG, C2012A475K250DNT HOTTECH, GRM21BR61E475KA12L MURATA, CC0805KKX5R8BB475 YAGEO, 0805X475K250NT FENGHUA, TS18001E475K8TX00R SUNTAN, CS2012X5R475K250NRE SAMWHA, </t>
+  </si>
+  <si>
+    <t>CC0805KKX5R8BB475</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 4.7uF 10% CC0805KKX5R8BB475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21A475KAQNNNE SAMSUNG, C2012A475K250DNT HOTTECH, GRM21BR61E475KA12L MURATA, C2012A475K250NT HOTTECH, 0805X475K250NT FENGHUA, TS18001E475K8TX00R SUNTAN, CS2012X5R475K250NRE SAMWHA, </t>
+  </si>
+  <si>
+    <t>CS2012X5R475K250NRE</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 4.7uF 10% CS2012X5R475K250NRE</t>
+  </si>
+  <si>
+    <t>UT-00123114</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21A475KAQNNNE SAMSUNG, C2012A475K250DNT HOTTECH, GRM21BR61E475KA12L MURATA, C2012A475K250NT HOTTECH, CC0805KKX5R8BB475 YAGEO, 0805X475K250NT FENGHUA, TS18001E475K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001E475K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 4.7uF 10% TS18001E475K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00098240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21A475KAQNNNE SAMSUNG, C2012A475K250DNT HOTTECH, GRM21BR61E475KA12L MURATA, C2012A475K250NT HOTTECH, CC0805KKX5R8BB475 YAGEO, 0805X475K250NT FENGHUA, CS2012X5R475K250NRE SAMWHA, </t>
+  </si>
+  <si>
+    <t>CL21A475KAQNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 4.7uF 10% CL21A475KAQNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A475K250DNT HOTTECH, GRM21BR61E475KA12L MURATA, C2012A475K250NT HOTTECH, CC0805KKX5R8BB475 YAGEO, 0805X475K250NT FENGHUA, TS18001E475K8TX00R SUNTAN, CS2012X5R475K250NRE SAMWHA, </t>
+  </si>
+  <si>
+    <t>08053D106KAT2A</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V-10uF 10% 08053D106KAT2A</t>
+  </si>
+  <si>
+    <t>UT-00102337</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805X5R106K250FT CCTC, CC0805KRX5R8BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>GMK212BBJ106KG-T</t>
+  </si>
+  <si>
+    <t>0805-X5R-35V-10uF 10% GMK212BBJ106KG-T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR6YA106KE43L MURATA, TS18001V106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM21BR6YA106KE43L</t>
+  </si>
+  <si>
+    <t>0805-X5R-35V-10uF 10% GRM21BR6YA106KE43L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001V106K8TX00R SUNTAN, GMK212BBJ106KG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>TS18001V106K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-35V-10uF 10% TS18001V106K8TX00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR6YA106KE43L MURATA, GMK212BBJ106KG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>TS18001V226K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-35V-22uF 10% TS18001V226K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00142338</t>
+  </si>
+  <si>
+    <t>C2012X5R1V226MT000E</t>
+  </si>
+  <si>
+    <t>0805-X5R-35V-22uF 20% C2012X5R1V226MT000E</t>
+  </si>
+  <si>
+    <t>UT-00090531</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012X5R1V226M125AC TDK, TCC0805X5R226M350FT CCTC, CGA0805X5R226M350MT HRE, </t>
+  </si>
+  <si>
+    <t>TCC0805X5R226M350FT</t>
+  </si>
+  <si>
+    <t>0805-X5R-35V-22uF 20% TCC0805X5R226M350FT</t>
+  </si>
+  <si>
+    <t>UT-00138585</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012X5R1V226MT000E TDK, C2012X5R1V226M125AC TDK, CGA0805X5R226M350MT HRE, </t>
+  </si>
+  <si>
+    <t>GRM21BR60G107ME15L</t>
+  </si>
+  <si>
+    <t>0805-X5R-4V- 100uF 20% GRM21BR60G107ME15L</t>
+  </si>
+  <si>
+    <t>CS2012X5R225K500NRE</t>
+  </si>
+  <si>
+    <t>0805-X5R-50V- 2.2uF 10% CS2012X5R225K500NRE</t>
+  </si>
+  <si>
+    <t>UT-00092547</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H225K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H225K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-50V- 2.2uF 10% TS18001H225K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00098241</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CS2012X5R225K500NRE SAMWHA, </t>
+  </si>
+  <si>
+    <t>0805X475K500NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-50V- 4.7 uF 10% 0805X475K500NT</t>
+  </si>
+  <si>
+    <t>UT-00146407</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R9BB475 YAGEO, GRM21BR61H475KE51L MURATA, CL21A475KBQNNNE SAMSUNG, C2012A475K500NT HOTTECH, CS2012X5R475K500NRE SAMWHA, TS18001H475K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012A475K500NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-50V- 4.7 uF 10% C2012A475K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R9BB475 YAGEO, GRM21BR61H475KE51L MURATA, CL21A475KBQNNNE SAMSUNG, CS2012X5R475K500NRE SAMWHA, TS18001H475K8TX00R SUNTAN, 0805X475K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21A475KBQNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-50V- 4.7 uF 10% CL21A475KBQNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R9BB475 YAGEO, GRM21BR61H475KE51L MURATA, C2012A475K500NT HOTTECH, CS2012X5R475K500NRE SAMWHA, TS18001H475K8TX00R SUNTAN, 0805X475K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H475K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-50V- 4.7 uF 10% TS18001H475K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00098242</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R9BB475 YAGEO, GRM21BR61H475KE51L MURATA, CL21A475KBQNNNE SAMSUNG, C2012A475K500NT HOTTECH, CS2012X5R475K500NRE SAMWHA, 0805X475K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CS2012X5R475K500NRE</t>
+  </si>
+  <si>
+    <t>0805-X5R-50V- 4.7uF 10% CS2012X5R475K500NRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R9BB475 YAGEO, GRM21BR61H475KE51L MURATA, CL21A475KBQNNNE SAMSUNG, C2012A475K500NT HOTTECH, TS18001H475K8TX00R SUNTAN, 0805X475K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>GRM21BR61H106KE43L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-X5R-50V-10uF 10% GRM21BR61H106KE43L </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805X5R106K500FT CCTC, CL21A106KBYQNNE SAMSUNG, TS18001H106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H106K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-50V-10uF 10% TS18001H106K8TX00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR61H106KE43L MURATA, TCC0805X5R106K500FT CCTC, CL21A106KBYQNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>TCC0805X5R106K500FT</t>
+  </si>
+  <si>
+    <t>0805-X5R-50V-10uF 10% TCC0805X5R106K500FT</t>
+  </si>
+  <si>
+    <t>UT-00151408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR61H106KE43L MURATA, CL21A106KBYQNNE SAMSUNG, TS18001H106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805KKX5R9BB475</t>
+  </si>
+  <si>
+    <t>0805-X5R-50V-4.7uF 10% CC0805KKX5R9BB475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR61H475KE51L MURATA, CL21A475KBQNNNE SAMSUNG, C2012A475K500NT HOTTECH, CS2012X5R475K500NRE SAMWHA, TS18001H475K8TX00R SUNTAN, 0805X475K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805X106K6R3NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-10uF 10% 0805X106K6R3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A106K6R3NT HOTTECH, CL21A106KQFNNNE SAMSUNG, GRM21BR60J106KE19L MURATA, CL21A106KQFNNNG SAMSUNG, TS18000J106K8TX00R SUNTAN, CC0805KKX5R5BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012A106K6R3NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-10uF 10% C2012A106K6R3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21A106KQFNNNE SAMSUNG, GRM21BR60J106KE19L MURATA, 0805X106K6R3NT FENGHUA, CL21A106KQFNNNG SAMSUNG, TS18000J106K8TX00R SUNTAN, CC0805KKX5R5BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KKX5R5BB106</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-10uF 10% CC0805KKX5R5BB106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A106K6R3NT HOTTECH, CL21A106KQFNNNE SAMSUNG, GRM21BR60J106KE19L MURATA, 0805X106K6R3NT FENGHUA, CL21A106KQFNNNG SAMSUNG, TS18000J106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21A106KQFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-10uF 10% CL21A106KQFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A106K6R3NT HOTTECH, GRM21BR60J106KE19L MURATA, 0805X106K6R3NT FENGHUA, CL21A106KQFNNNG SAMSUNG, TS18000J106K8TX00R SUNTAN, CC0805KKX5R5BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>CL21A106KQFNNNG</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-10uF 10% CL21A106KQFNNNG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A106K6R3NT HOTTECH, CL21A106KQFNNNE SAMSUNG, GRM21BR60J106KE19L MURATA, 0805X106K6R3NT FENGHUA, TS18000J106K8TX00R SUNTAN, CC0805KKX5R5BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>GRM21BR60J106KE19L</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-10uF 10% GRM21BR60J106KE19L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A106K6R3NT HOTTECH, CL21A106KQFNNNE SAMSUNG, 0805X106K6R3NT FENGHUA, CL21A106KQFNNNG SAMSUNG, TS18000J106K8TX00R SUNTAN, CC0805KKX5R5BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18000J106K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-10uF 10% TS18000J106K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00134314</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A106K6R3NT HOTTECH, CL21A106KQFNNNE SAMSUNG, GRM21BR60J106KE19L MURATA, 0805X106K6R3NT FENGHUA, CL21A106KQFNNNG SAMSUNG, CC0805KKX5R5BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012A226K6R3NT2</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-22uF 10% C2012A226K6R3NT2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21A226KQQNNNE SAMSUNG, CC0805KKX5R5BB226 YAGEO, </t>
+  </si>
+  <si>
+    <t>CL21A226KQQNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-22uF 10% CL21A226KQQNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A226K6R3NT2 HOTTECH, CC0805KKX5R5BB226 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012A226M6R3NT2</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-22uF 20% C2012A226M6R3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21A226MQQNNNE SAMSUNG, GRM21BR60J226ME39L MURATA, CC0805MKX5R5BB226 YAGEO, CL21A226MQQNNNG SAMSUNG, MC05MTX6V3226 VIKING, 0805X226M6R3NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805MKX5R5BB226</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-22uF 20% CC0805MKX5R5BB226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A226M6R3NT2 HOTTECH, CL21A226MQQNNNE SAMSUNG, GRM21BR60J226ME39L MURATA, CL21A226MQQNNNG SAMSUNG, MC05MTX6V3226 VIKING, 0805X226M6R3NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21A226MQQNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-22uF 20% CL21A226MQQNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A226M6R3NT2 HOTTECH, GRM21BR60J226ME39L MURATA, CC0805MKX5R5BB226 YAGEO, CL21A226MQQNNNG SAMSUNG, MC05MTX6V3226 VIKING, 0805X226M6R3NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805KKX5R5BB226</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-22uF 10% CC0805KKX5R5BB226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A226K6R3NT2 HOTTECH, CL21A226KQQNNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>0805X226M6R3NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-22uF 20% 0805X226M6R3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A226M6R3NT2 HOTTECH, CL21A226MQQNNNE SAMSUNG, GRM21BR60J226ME39L MURATA, CC0805MKX5R5BB226 YAGEO, CL21A226MQQNNNG SAMSUNG, MC05MTX6V3226 VIKING, </t>
+  </si>
+  <si>
+    <t>MC05MTX6V3226</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-22uF 20% MC05MTX6V3226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A226M6R3NT2 HOTTECH, CL21A226MQQNNNE SAMSUNG, GRM21BR60J226ME39L MURATA, CC0805MKX5R5BB226 YAGEO, CL21A226MQQNNNG SAMSUNG, 0805X226M6R3NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>GRM21BR60J226ME39L</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-22uF 20% GRM21BR60J226ME39L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A226M6R3NT2 HOTTECH, CL21A226MQQNNNE SAMSUNG, CC0805MKX5R5BB226 YAGEO, CL21A226MQQNNNG SAMSUNG, MC05MTX6V3226 VIKING, 0805X226M6R3NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805X476M6R3NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-47uF 20% 0805X476M6R3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR60J476ME15L MURATA, CC0805MKX5R5BB476 YAGEO, CL21A476MQYNNNE SAMSUNG, JMK212BJ476MG-T TAIYO YUDEN, TS18000J476M8TX00R SUNTAN, C2012A476M6R3NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>C2012A476M6R3NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-47uF 20% C2012A476M6R3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR60J476ME15L MURATA, CC0805MKX5R5BB476 YAGEO, CL21A476MQYNNNE SAMSUNG, JMK212BJ476MG-T TAIYO YUDEN, TS18000J476M8TX00R SUNTAN, 0805X476M6R3NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21A476MQYNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-47uF 20% CL21A476MQYNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR60J476ME15L MURATA, CC0805MKX5R5BB476 YAGEO, JMK212BJ476MG-T TAIYO YUDEN, TS18000J476M8TX00R SUNTAN, 0805X476M6R3NT FENGHUA, C2012A476M6R3NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>TS18000J476M8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-47uF 20% TS18000J476M8TX00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR60J476ME15L MURATA, CC0805MKX5R5BB476 YAGEO, CL21A476MQYNNNE SAMSUNG, JMK212BJ476MG-T TAIYO YUDEN, 0805X476M6R3NT FENGHUA, C2012A476M6R3NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>CC0805MKX5R5BB476</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-47uF 20% CC0805MKX5R5BB476</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR60J476ME15L MURATA, CL21A476MQYNNNE SAMSUNG, JMK212BJ476MG-T TAIYO YUDEN, TS18000J476M8TX00R SUNTAN, 0805X476M6R3NT FENGHUA, C2012A476M6R3NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>GRM21BR60J476ME15L</t>
+  </si>
+  <si>
+    <t>0805-X5R-6.3V-47uF 20% GRM21BR60J476ME15L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R5BB476 YAGEO, CL21A476MQYNNNE SAMSUNG, JMK212BJ476MG-T TAIYO YUDEN, TS18000J476M8TX00R SUNTAN, 0805X476M6R3NT FENGHUA, C2012A476M6R3NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>CGA4J1X7R0J685KT0Y0E</t>
+  </si>
+  <si>
+    <t>0805-X7R- 6.3V- 6.8uF 10% CGA4J1X7R0J685KT0Y0E</t>
+  </si>
+  <si>
+    <t>UT-00090581</t>
+  </si>
+  <si>
+    <t>CL21B106KQQNNNE</t>
+  </si>
+  <si>
+    <t>0805-X7R- 6.3V-10uF 10% CL21B106KQQNNNE</t>
+  </si>
+  <si>
+    <t>UT-00098518</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B106KQQNNNG SAMSUNG, CS2012X7R106K6R3NRE SAMWHA, GRM21BR70J106KE76L MURATA, TS18000J106K8TB00R SUNTAN, CC0805KKX7R5BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>CL21B106KQQNNNG</t>
+  </si>
+  <si>
+    <t>0805-X7R- 6.3V-10uF 10% CL21B106KQQNNNG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CS2012X7R106K6R3NRE SAMWHA, GRM21BR70J106KE76L MURATA, CL21B106KQQNNNE SAMSUNG, TS18000J106K8TB00R SUNTAN, CC0805KKX7R5BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>CS2012X7R106K6R3NRE</t>
+  </si>
+  <si>
+    <t>0805-X7R- 6.3V-10uF 10% CS2012X7R106K6R3NRE</t>
+  </si>
+  <si>
+    <t>UT-00092548</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B106KQQNNNG SAMSUNG, GRM21BR70J106KE76L MURATA, CL21B106KQQNNNE SAMSUNG, TS18000J106K8TB00R SUNTAN, CC0805KKX7R5BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18000J106K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R- 6.3V-10uF 10% TS18000J106K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00101787</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B106KQQNNNG SAMSUNG, CS2012X7R106K6R3NRE SAMWHA, GRM21BR70J106KE76L MURATA, CL21B106KQQNNNE SAMSUNG, CC0805KKX7R5BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B101K100CT</t>
+  </si>
+  <si>
+    <t>0805-X7R-10V- 100pF 10% 0805B101K100CT</t>
+  </si>
+  <si>
+    <t>UT-00129293</t>
+  </si>
+  <si>
+    <t>0805ZC104KAT2A</t>
+  </si>
+  <si>
+    <t>0805-X7R-10V- 0.10uF (100nF) 10% 0805ZC104KAT2A</t>
+  </si>
+  <si>
+    <t>CC0805KKX7R6BB105</t>
+  </si>
+  <si>
+    <t>0805-X7R-10V- 1.0uF 10% CC0805KKX7R6BB105</t>
+  </si>
+  <si>
+    <t>UT-00090354</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B105K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805KKX7R6BB106</t>
+  </si>
+  <si>
+    <t>0805-X7R-10V-10uF 10% CC0805KKX7R6BB106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B106K100NT FENGHUA, GRM21BR71A106KE51L MURATA, TCC0805X7R106K100FT CCTC, CL21B106KPQNNNG SAMSUNG, GRM21BR71A106KA73L MURATA, TS18001A106K8TB00R SUNTAN, CL21B106KPQNNNE SAMSUNG, CS2012X7R106K100NRE SAMWHA, TS18001A106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21B106KPQNNNE</t>
+  </si>
+  <si>
+    <t>0805-X7R-10V-10uF 10% CL21B106KPQNNNE</t>
+  </si>
+  <si>
+    <t>UT-00105206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B106K100NT FENGHUA, CC0805KKX7R6BB106 YAGEO, GRM21BR71A106KE51L MURATA, TCC0805X7R106K100FT CCTC, CL21B106KPQNNNG SAMSUNG, GRM21BR71A106KA73L MURATA, TS18001A106K8TB00R SUNTAN, CS2012X7R106K100NRE SAMWHA, TS18001A106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21B106KPQNNNG</t>
+  </si>
+  <si>
+    <t>0805-X7R-10V-10uF 10% CL21B106KPQNNNG</t>
+  </si>
+  <si>
+    <t>UT-00090787</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B106K100NT FENGHUA, CC0805KKX7R6BB106 YAGEO, GRM21BR71A106KE51L MURATA, TCC0805X7R106K100FT CCTC, GRM21BR71A106KA73L MURATA, TS18001A106K8TB00R SUNTAN, CL21B106KPQNNNE SAMSUNG, CS2012X7R106K100NRE SAMWHA, TS18001A106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM21BR71A106KA73L</t>
+  </si>
+  <si>
+    <t>0805-X7R-10V-10uF 10% GRM21BR71A106KA73L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B106K100NT FENGHUA, CC0805KKX7R6BB106 YAGEO, GRM21BR71A106KE51L MURATA, TCC0805X7R106K100FT CCTC, CL21B106KPQNNNG SAMSUNG, TS18001A106K8TB00R SUNTAN, CL21B106KPQNNNE SAMSUNG, CS2012X7R106K100NRE SAMWHA, TS18001A106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM21BR71A106KE51L</t>
+  </si>
+  <si>
+    <t>0805-X7R-10V-10uF 10% GRM21BR71A106KE51L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B106K100NT FENGHUA, CC0805KKX7R6BB106 YAGEO, TCC0805X7R106K100FT CCTC, CL21B106KPQNNNG SAMSUNG, GRM21BR71A106KA73L MURATA, TS18001A106K8TB00R SUNTAN, CL21B106KPQNNNE SAMSUNG, CS2012X7R106K100NRE SAMWHA, TS18001A106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TCC0805X7R106K100FT</t>
+  </si>
+  <si>
+    <t>0805-X7R-10V-10uF 10% TCC0805X7R106K100FT</t>
+  </si>
+  <si>
+    <t>UT-00153876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B106K100NT FENGHUA, CC0805KKX7R6BB106 YAGEO, GRM21BR71A106KE51L MURATA, CL21B106KPQNNNG SAMSUNG, GRM21BR71A106KA73L MURATA, TS18001A106K8TB00R SUNTAN, CL21B106KPQNNNE SAMSUNG, CS2012X7R106K100NRE SAMWHA, TS18001A106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001A106K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-10V-10uF 10% TS18001A106K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00101788</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B106K100NT FENGHUA, CC0805KKX7R6BB106 YAGEO, GRM21BR71A106KE51L MURATA, TCC0805X7R106K100FT CCTC, CL21B106KPQNNNG SAMSUNG, GRM21BR71A106KA73L MURATA, CL21B106KPQNNNE SAMSUNG, CS2012X7R106K100NRE SAMWHA, TS18001A106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>UT-00140472</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B106K100NT FENGHUA, CC0805KKX7R6BB106 YAGEO, GRM21BR71A106KE51L MURATA, TCC0805X7R106K100FT CCTC, CL21B106KPQNNNG SAMSUNG, GRM21BR71A106KA73L MURATA, TS18001A106K8TB00R SUNTAN, CL21B106KPQNNNE SAMSUNG, CS2012X7R106K100NRE SAMWHA, </t>
+  </si>
+  <si>
+    <t>CS2012X7R106M100NRE</t>
+  </si>
+  <si>
+    <t>0805-X7R-10V-10uF 20% CS2012X7R106M100NRE</t>
+  </si>
+  <si>
+    <t>UT-00123120</t>
+  </si>
+  <si>
+    <t>CC0805KRX7R7BB154</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 0.15uF (150nF) 10% CC0805KRX7R7BB154</t>
+  </si>
+  <si>
+    <t>10-00026411</t>
+  </si>
+  <si>
+    <t>0805B224K160NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 0.22uF (220nF) 10% 0805B224K160NT</t>
+  </si>
+  <si>
+    <t>UT-00123260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R7BB224 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R7BB224</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 0.22uF (220nF) 10% CC0805KRX7R7BB224</t>
+  </si>
+  <si>
+    <t>UT-00092009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B224K160NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B334K160NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 0.33uF (330nF) 10% 0805B334K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B334KOCNNNC SAMSUNG, C2012B334K160NT HOTTECH, 0805B334K160NT FENGHUA, CC0805KKX7R7BB334 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KKX7R7BB334</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 0.33uF (330nF) 10% CC0805KKX7R7BB334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B334K160NT FENGHUA, CL21B334KOCNNNC SAMSUNG, C2012B334K160NT HOTTECH, 0805B334K160NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21B334KOCNNNC</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 0.33uF (330nF) 10% CL21B334KOCNNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B334K160NT FENGHUA, C2012B334K160NT HOTTECH, 0805B334K160NT FENGHUA, CC0805KKX7R7BB334 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012B334K160NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 0.33uF (330nF) 10% C2012B334K160NT</t>
+  </si>
+  <si>
+    <t>UT-00092524</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B334K160NT FENGHUA, CL21B334KOCNNNC SAMSUNG, 0805B334K160NT FENGHUA, CC0805KKX7R7BB334 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B474K160NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 0.47uF (470nF) 10% 0805B474K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B474K160NT HOTTECH, TS18001C474K8TB00R SUNTAN, 0805B6474K160NT KOME, CC0805KKX7R7BB474 YAGEO, MC05KTB160474 VIKING, </t>
+  </si>
+  <si>
+    <t>0805B6474K160NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 0.47uF (470nF) 10% 0805B6474K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B474K160NT FENGHUA, C2012B474K160NT HOTTECH, TS18001C474K8TB00R SUNTAN, CC0805KKX7R7BB474 YAGEO, MC05KTB160474 VIKING, </t>
+  </si>
+  <si>
+    <t>CC0805KKX7R7BB474</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 0.47uF (470nF) 10% CC0805KKX7R7BB474</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B474K160NT FENGHUA, C2012B474K160NT HOTTECH, TS18001C474K8TB00R SUNTAN, 0805B6474K160NT KOME, MC05KTB160474 VIKING, </t>
+  </si>
+  <si>
+    <t>MC05KTB160474</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 0.47uF (470nF) 10% MC05KTB160474</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B474K160NT FENGHUA, C2012B474K160NT HOTTECH, TS18001C474K8TB00R SUNTAN, 0805B6474K160NT KOME, CC0805KKX7R7BB474 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001C474K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 0.47uF (470nF) 10% TS18001C474K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00098243</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B474K160NT FENGHUA, C2012B474K160NT HOTTECH, 0805B6474K160NT KOME, CC0805KKX7R7BB474 YAGEO, MC05KTB160474 VIKING, </t>
+  </si>
+  <si>
+    <t>C2012B474K160NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 0.47uF (470nF) 10% C2012B474K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B474K160NT FENGHUA, TS18001C474K8TB00R SUNTAN, 0805B6474K160NT KOME, CC0805KKX7R7BB474 YAGEO, MC05KTB160474 VIKING, </t>
+  </si>
+  <si>
+    <t>CL21B684KOFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 0.68uF (680nF) 10% CL21B684KOFNNNE</t>
+  </si>
+  <si>
+    <t>0805B105K160NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 1.0uF 10% 0805B105K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B105K160NT FENGHUA, C2012B105K160NT2 HOTTECH, GRM21BR71C105K MURATA, TS18001C105K8TB00R SUNTAN, CC0805KKX7R7BB105 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KKX7R7BB105</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 1.0uF 10% CC0805KKX7R7BB105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B105K160NT FENGHUA, C2012B105K160NT2 HOTTECH, 0805B105K160NT FENGHUA, GRM21BR71C105K MURATA, TS18001C105K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001C105K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 1.0uF 10% TS18001C105K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00140473</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B105K160NT FENGHUA, C2012B105K160NT2 HOTTECH, 0805B105K160NT FENGHUA, GRM21BR71C105K MURATA, CC0805KKX7R7BB105 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012B105K160NT2</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 1.0uF 10% C2012B105K160NT2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B105K160NT FENGHUA, 0805B105K160NT FENGHUA, GRM21BR71C105K MURATA, TS18001C105K8TB00R SUNTAN, CC0805KKX7R7BB105 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B225K160NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 2.2uF 10% 0805B225K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B225KOFNNNE SAMSUNG, CS2012X7R225K160NRE SAMWHA, 0805B225K160NT FENGHUA, GCM21BR71C225KA64L MURATA, TCC0805X7R225K160FT CCTC, CC0805KKX7R7BB225 YAGEO, C2012B225K160NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>C2012B225K160NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 2.2uF 10% C2012B225K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B225K160NT FENGHUA, CL21B225KOFNNNE SAMSUNG, CS2012X7R225K160NRE SAMWHA, 0805B225K160NT FENGHUA, GCM21BR71C225KA64L MURATA, TCC0805X7R225K160FT CCTC, CC0805KKX7R7BB225 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KKX7R7BB225</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 2.2uF 10% CC0805KKX7R7BB225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B225K160NT FENGHUA, CL21B225KOFNNNE SAMSUNG, CS2012X7R225K160NRE SAMWHA, 0805B225K160NT FENGHUA, GCM21BR71C225KA64L MURATA, TCC0805X7R225K160FT CCTC, C2012B225K160NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>CS2012X7R225K160NRE</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 2.2uF 10% CS2012X7R225K160NRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B225K160NT FENGHUA, CL21B225KOFNNNE SAMSUNG, 0805B225K160NT FENGHUA, GCM21BR71C225KA64L MURATA, TCC0805X7R225K160FT CCTC, CC0805KKX7R7BB225 YAGEO, C2012B225K160NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>CL21B225KOFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 2.2uF 10% CL21B225KOFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B225K160NT FENGHUA, CS2012X7R225K160NRE SAMWHA, 0805B225K160NT FENGHUA, GCM21BR71C225KA64L MURATA, TCC0805X7R225K160FT CCTC, CC0805KKX7R7BB225 YAGEO, C2012B225K160NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>0805B475K160NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 4.7 uF 10% 0805B475K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B475K160NT HOTTECH, CL21B475KOFNNNE SAMSUNG, CS2012X7R475K160NRE SAMWHA, CS2012X7R475K160NRI SAMWHA, 0805B475K160NT FENGHUA, GRM21BR71C475KA73L MURATA, C0805C475K4RAC7800 KEMET, GRM21BR71C475KE51L MURATA, CC0805KKX7R7BB475 YAGEO, TS18001C475K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012B475K160NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 4.7 uF 10% C2012B475K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B475KOFNNNE SAMSUNG, 0805B475K160NT FENGHUA, CS2012X7R475K160NRE SAMWHA, CS2012X7R475K160NRI SAMWHA, 0805B475K160NT FENGHUA, GRM21BR71C475KA73L MURATA, C0805C475K4RAC7800 KEMET, GRM21BR71C475KE51L MURATA, CC0805KKX7R7BB475 YAGEO, TS18001C475K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805KKX7R7BB475</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 4.7 uF 10% CC0805KKX7R7BB475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B475K160NT HOTTECH, CL21B475KOFNNNE SAMSUNG, 0805B475K160NT FENGHUA, CS2012X7R475K160NRE SAMWHA, CS2012X7R475K160NRI SAMWHA, 0805B475K160NT FENGHUA, GRM21BR71C475KA73L MURATA, C0805C475K4RAC7800 KEMET, GRM21BR71C475KE51L MURATA, TS18001C475K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21B475KOFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 4.7 uF 10% CL21B475KOFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B475K160NT HOTTECH, 0805B475K160NT FENGHUA, CS2012X7R475K160NRE SAMWHA, CS2012X7R475K160NRI SAMWHA, 0805B475K160NT FENGHUA, GRM21BR71C475KA73L MURATA, C0805C475K4RAC7800 KEMET, GRM21BR71C475KE51L MURATA, CC0805KKX7R7BB475 YAGEO, TS18001C475K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CS2012X7R475K160NRE</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 4.7 uF 10% CS2012X7R475K160NRE</t>
+  </si>
+  <si>
+    <t>UT-00101912</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B475K160NT HOTTECH, CL21B475KOFNNNE SAMSUNG, 0805B475K160NT FENGHUA, CS2012X7R475K160NRI SAMWHA, 0805B475K160NT FENGHUA, GRM21BR71C475KA73L MURATA, C0805C475K4RAC7800 KEMET, GRM21BR71C475KE51L MURATA, CC0805KKX7R7BB475 YAGEO, TS18001C475K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM21BR71C475KE51L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-X7R-16V- 4.7 uF 10% GRM21BR71C475KE51L </t>
+  </si>
+  <si>
+    <t>UT-00148860</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B475K160NT HOTTECH, CL21B475KOFNNNE SAMSUNG, 0805B475K160NT FENGHUA, CS2012X7R475K160NRE SAMWHA, CS2012X7R475K160NRI SAMWHA, 0805B475K160NT FENGHUA, GRM21BR71C475KA73L MURATA, C0805C475K4RAC7800 KEMET, CC0805KKX7R7BB475 YAGEO, TS18001C475K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001C475K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V- 4.7 uF 10% TS18001C475K8TB00R</t>
+  </si>
+  <si>
+    <t>10-00026647</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B475K160NT HOTTECH, CL21B475KOFNNNE SAMSUNG, 0805B475K160NT FENGHUA, CS2012X7R475K160NRE SAMWHA, CS2012X7R475K160NRI SAMWHA, 0805B475K160NT FENGHUA, GRM21BR71C475KA73L MURATA, C0805C475K4RAC7800 KEMET, GRM21BR71C475KE51L MURATA, CC0805KKX7R7BB475 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B106K160NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V-10uF 10% 0805B106K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B106K160NT HOTTECH, CC0805KKX7R7BB106 YAGEO, GRM21BR71C106KA15L MURATA, CL21B106KOQNNNE SAMSUNG, GRM21BR71C106KE51L MURATA, TS18001C106K8TB00R SUNTAN, EMK212BB7106KG-T TAIYO YUDEN, TS18001C106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012B106K160NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V-10uF 10% C2012B106K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX7R7BB106 YAGEO, GRM21BR71C106KA15L MURATA, CL21B106KOQNNNE SAMSUNG, 0805B106K160NT FENGHUA, GRM21BR71C106KE51L MURATA, TS18001C106K8TB00R SUNTAN, EMK212BB7106KG-T TAIYO YUDEN, TS18001C106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805KKX7R7BB106</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V-10uF 10% CC0805KKX7R7BB106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B106K160NT HOTTECH, GRM21BR71C106KA15L MURATA, CL21B106KOQNNNE SAMSUNG, 0805B106K160NT FENGHUA, GRM21BR71C106KE51L MURATA, TS18001C106K8TB00R SUNTAN, EMK212BB7106KG-T TAIYO YUDEN, TS18001C106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21B106KOQNNNE</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V-10uF 10% CL21B106KOQNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B106K160NT HOTTECH, CC0805KKX7R7BB106 YAGEO, GRM21BR71C106KA15L MURATA, 0805B106K160NT FENGHUA, GRM21BR71C106KE51L MURATA, TS18001C106K8TB00R SUNTAN, EMK212BB7106KG-T TAIYO YUDEN, TS18001C106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>EMK212BB7106KG-T</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V-10uF 10% EMK212BB7106KG-T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B106K160NT HOTTECH, CC0805KKX7R7BB106 YAGEO, GRM21BR71C106KA15L MURATA, CL21B106KOQNNNE SAMSUNG, 0805B106K160NT FENGHUA, GRM21BR71C106KE51L MURATA, TS18001C106K8TB00R SUNTAN, TS18001C106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM21BR71C106KE51L</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V-10uF 10% GRM21BR71C106KE51L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B106K160NT HOTTECH, CC0805KKX7R7BB106 YAGEO, GRM21BR71C106KA15L MURATA, CL21B106KOQNNNE SAMSUNG, 0805B106K160NT FENGHUA, TS18001C106K8TB00R SUNTAN, EMK212BB7106KG-T TAIYO YUDEN, TS18001C106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001C106K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-16V-10uF 10% TS18001C106K8TB00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B106K160NT HOTTECH, CC0805KKX7R7BB106 YAGEO, GRM21BR71C106KA15L MURATA, CL21B106KOQNNNE SAMSUNG, 0805B106K160NT FENGHUA, GRM21BR71C106KE51L MURATA, EMK212BB7106KG-T TAIYO YUDEN, TS18001C106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>UT-00142339</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B106K160NT HOTTECH, CC0805KKX7R7BB106 YAGEO, GRM21BR71C106KA15L MURATA, CL21B106KOQNNNE SAMSUNG, 0805B106K160NT FENGHUA, GRM21BR71C106KE51L MURATA, TS18001C106K8TB00R SUNTAN, EMK212BB7106KG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>MC05KTB250101</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 100pF 10% MC05KTB250101</t>
+  </si>
+  <si>
+    <t>0805CG180J250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 18pF 10% 0805CG180J250NT</t>
+  </si>
+  <si>
+    <t>GRM21BR71E155KA88L</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 1.5uF 10% GRM21BR71E155KA88L</t>
+  </si>
+  <si>
+    <t>CC0805KRX7R8BB103</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 10nF (0.01uF) 10% CC0805KRX7R8BB103</t>
+  </si>
+  <si>
+    <t>UT-00128984</t>
+  </si>
+  <si>
+    <t>0805B223K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 22nF (0.022uF) 10% 0805B223K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B223K250NT HOTTECH, MC05KTB250223 VIKING, </t>
+  </si>
+  <si>
+    <t>C2012B223K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 22nF (0.022uF) 10% C2012B223K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05KTB250223 VIKING, 0805B223K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>MC05KTB250223</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 22nF (0.022uF) 10% MC05KTB250223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B223K250NT HOTTECH, 0805B223K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012B473K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 47nF (0.047uF) 10% C2012B473K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R8BB473 YAGEO, 0805B473K250NT FENGHUA, MC05KTB250473 VIKING, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R8BB473</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 47nF (0.047uF) 10% CC0805KRX7R8BB473</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B473K250NT HOTTECH, 0805B473K250NT FENGHUA, MC05KTB250473 VIKING, </t>
+  </si>
+  <si>
+    <t>0805B473K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 47nF (0.047uF) 10% 0805B473K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R8BB473 YAGEO, C2012B473K250NT HOTTECH, MC05KTB250473 VIKING, </t>
+  </si>
+  <si>
+    <t>MC05KTB250473</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 47nF (0.047uF) 10% MC05KTB250473</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R8BB473 YAGEO, C2012B473K250NT HOTTECH, 0805B473K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B104K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.10uF (100nF) 10% 0805B104K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08053C104KAT2A AVX, C2012B104K250NT HOTTECH, TS18001E104K8TB00R SUNTAN, CC0805KRX7R8BB104 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R8BB104</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.10uF (100nF) 10% CC0805KRX7R8BB104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08053C104KAT2A AVX, C2012B104K250NT HOTTECH, TS18001E104K8TB00R SUNTAN, 0805B104K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001E104K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.10uF (100nF) 10% TS18001E104K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00140474</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08053C104KAT2A AVX, C2012B104K250NT HOTTECH, CC0805KRX7R8BB104 YAGEO, 0805B104K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012B104K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.10uF (100nF) 10% C2012B104K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08053C104KAT2A AVX, TS18001E104K8TB00R SUNTAN, CC0805KRX7R8BB104 YAGEO, 0805B104K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805KKX7R8BB154</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.15uF (150nF) 10% CC0805KKX7R8BB154</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B154K250NT HOTTECH, CC0805KRX7R8BB154 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R8BB154</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.15uF (150nF) 10% CC0805KRX7R8BB154</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B154K250NT HOTTECH, CC0805KKX7R8BB154 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012B154K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.15uF (150nF) 10% C2012B154K250NT</t>
+  </si>
+  <si>
+    <t>UT-00092526</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX7R8BB154 YAGEO, CC0805KRX7R8BB154 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B224K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.22uF (220nF) 10% 0805B224K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001E224K8TB00R SUNTAN, CT41G0805X11E224KNA KESENES, CC0805KRX7R8BB224 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R8BB224</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.22uF (220nF) 10% CC0805KRX7R8BB224</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001E224K8TB00R SUNTAN, 0805B224K250NT FENGHUA, CT41G0805X11E224KNA KESENES, </t>
+  </si>
+  <si>
+    <t>CT41G0805X11E224KNA</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.22uF (220nF) 10% CT41G0805X11E224KNA</t>
+  </si>
+  <si>
+    <t>10-00026416</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001E224K8TB00R SUNTAN, 0805B224K250NT FENGHUA, CC0805KRX7R8BB224 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001E224K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.22uF (220nF) 10% TS18001E224K8TB00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B224K250NT FENGHUA, CT41G0805X11E224KNA KESENES, CC0805KRX7R8BB224 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B334K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.33uF (330nF) 10% 0805B334K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B334KAFNNNE SAMSUNG, CT41G0805X11E334KNA KESENES, CC0805KRX7R8BB334 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R8BB334</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.33uF (330nF) 10% CC0805KRX7R8BB334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B334K250NT FENGHUA, CL21B334KAFNNNE SAMSUNG, CT41G0805X11E334KNA KESENES, </t>
+  </si>
+  <si>
+    <t>CL21B334KAFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.33uF (330nF) 10% CL21B334KAFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B334K250NT FENGHUA, CT41G0805X11E334KNA KESENES, CC0805KRX7R8BB334 YAGEO, </t>
+  </si>
+  <si>
+    <t>CT41G0805X11E334KNA</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.33uF (330nF) 10% CT41G0805X11E334KNA</t>
+  </si>
+  <si>
+    <t>10-00026417</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B334K250NT FENGHUA, CL21B334KAFNNNE SAMSUNG, CC0805KRX7R8BB334 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B474K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.47uF (470nF) 10% 0805B474K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B474K250NT HOTTECH, MC05KTB250474 VIKING, CC0805KKX7R8BB474 YAGEO, TS18001E474K8TB00R SUNTAN, C0805C474K3RAC7800 KEMET, M0805B474K025 UWA, CC0805KRX7R8BB474 YAGEO, CL21B474KAFNNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>C2012B474K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.47uF (470nF) 10% C2012B474K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B474K250NT FENGHUA, MC05KTB250474 VIKING, CC0805KKX7R8BB474 YAGEO, TS18001E474K8TB00R SUNTAN, C0805C474K3RAC7800 KEMET, M0805B474K025 UWA, CC0805KRX7R8BB474 YAGEO, CL21B474KAFNNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CC0805KKX7R8BB474</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.47uF (470nF) 10% CC0805KKX7R8BB474</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B474K250NT FENGHUA, C2012B474K250NT HOTTECH, MC05KTB250474 VIKING, TS18001E474K8TB00R SUNTAN, C0805C474K3RAC7800 KEMET, M0805B474K025 UWA, CC0805KRX7R8BB474 YAGEO, CL21B474KAFNNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CL21B474KAFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.47uF (470nF) 10% CL21B474KAFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B474K250NT FENGHUA, C2012B474K250NT HOTTECH, MC05KTB250474 VIKING, CC0805KKX7R8BB474 YAGEO, TS18001E474K8TB00R SUNTAN, C0805C474K3RAC7800 KEMET, M0805B474K025 UWA, CC0805KRX7R8BB474 YAGEO, </t>
+  </si>
+  <si>
+    <t>M0805B474K025</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.47uF (470nF) 10% M0805B474K025</t>
+  </si>
+  <si>
+    <t>10-00026418</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B474K250NT FENGHUA, C2012B474K250NT HOTTECH, MC05KTB250474 VIKING, CC0805KKX7R8BB474 YAGEO, TS18001E474K8TB00R SUNTAN, C0805C474K3RAC7800 KEMET, CC0805KRX7R8BB474 YAGEO, CL21B474KAFNNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>MC05KTB250474</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.47uF (470nF) 10% MC05KTB250474</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B474K250NT FENGHUA, C2012B474K250NT HOTTECH, CC0805KKX7R8BB474 YAGEO, TS18001E474K8TB00R SUNTAN, C0805C474K3RAC7800 KEMET, M0805B474K025 UWA, CC0805KRX7R8BB474 YAGEO, CL21B474KAFNNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>TS18001E474K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.47uF (470nF) 10% TS18001E474K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00140475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B474K250NT FENGHUA, C2012B474K250NT HOTTECH, MC05KTB250474 VIKING, CC0805KKX7R8BB474 YAGEO, C0805C474K3RAC7800 KEMET, M0805B474K025 UWA, CC0805KRX7R8BB474 YAGEO, CL21B474KAFNNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>0805B684K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.68uF (680nF) 10% 0805B684K250NT</t>
+  </si>
+  <si>
+    <t>UT-00098438</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05KTB250684 VIKING, 0805B684K250CT Walsin, TS18001E684K8TB00R SUNTAN, CC0805KKX7R8BB684 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KKX7R8BB684</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.68uF (680nF) 10% CC0805KKX7R8BB684</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05KTB250684 VIKING, 0805B684K250CT Walsin, TS18001E684K8TB00R SUNTAN, 0805B684K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>MC05KTB250684</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.68uF (680nF) 10% MC05KTB250684</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B684K250CT Walsin, TS18001E684K8TB00R SUNTAN, CC0805KKX7R8BB684 YAGEO, 0805B684K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001E684K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.68uF (680nF) 10% TS18001E684K8TB00R</t>
+  </si>
+  <si>
+    <t>10-00026175</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05KTB250684 VIKING, 0805B684K250CT Walsin, CC0805KKX7R8BB684 YAGEO, 0805B684K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B684K250CT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 0.68uF (680nF) 10% 0805B684K250CT</t>
+  </si>
+  <si>
+    <t>10-00026104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05KTB250684 VIKING, TS18001E684K8TB00R SUNTAN, CC0805KKX7R8BB684 YAGEO, 0805B684K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CSA0805X7R105K250MT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 1.0uF 10% CSA0805X7R105K250MT</t>
+  </si>
+  <si>
+    <t>UT-00123122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B105KAFNNNE SAMSUNG, 0805B7105K250NT KOME, 0805B105K250CT Walsin, 0805B105K250 SINCERA, MC05KTB250105 VIKING, 0805B7105K250 SINCERA, C2012B105K250NT2 HOTTECH, 0805B105K250NT FENGHUA, GRM21BR71E105KA99L MURATA, TMK212B7105KG-T TAIYO YUDEN, TS18001E105K8TB00R SUNTAN, C0805C105K3RAC7800 KEMET, CC0805KKX7R8BB105 YAGEO, CC0805X105K250 FAITHFUL LINK, 0805B105K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>MC05KTB250105</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 1.0uF 10% MC05KTB250105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B105KAFNNNE SAMSUNG, 0805B7105K250NT KOME, 0805B105K250CT Walsin, 0805B105K250 SINCERA, 0805B7105K250 SINCERA, C2012B105K250NT2 HOTTECH, 0805B105K250NT FENGHUA, GRM21BR71E105KA99L MURATA, TMK212B7105KG-T TAIYO YUDEN, CSA0805X7R105K250MT HRE, TS18001E105K8TB00R SUNTAN, C0805C105K3RAC7800 KEMET, CC0805KKX7R8BB105 YAGEO, CC0805X105K250 FAITHFUL LINK, 0805B105K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012B105K250NT2</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 1.0uF 10% C2012B105K250NT2</t>
+  </si>
+  <si>
+    <t>10-00026116</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B105KAFNNNE SAMSUNG, 0805B7105K250NT KOME, 0805B105K250CT Walsin, 0805B105K250 SINCERA, MC05KTB250105 VIKING, 0805B7105K250 SINCERA, 0805B105K250NT FENGHUA, GRM21BR71E105KA99L MURATA, TMK212B7105KG-T TAIYO YUDEN, CSA0805X7R105K250MT HRE, TS18001E105K8TB00R SUNTAN, C0805C105K3RAC7800 KEMET, CC0805KKX7R8BB105 YAGEO, CC0805X105K250 FAITHFUL LINK, 0805B105K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21B105KAFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 1.0uF 10% CL21B105KAFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B7105K250NT KOME, 0805B105K250CT Walsin, 0805B105K250 SINCERA, MC05KTB250105 VIKING, 0805B7105K250 SINCERA, C2012B105K250NT2 HOTTECH, 0805B105K250NT FENGHUA, GRM21BR71E105KA99L MURATA, TMK212B7105KG-T TAIYO YUDEN, CSA0805X7R105K250MT HRE, TS18001E105K8TB00R SUNTAN, C0805C105K3RAC7800 KEMET, CC0805KKX7R8BB105 YAGEO, CC0805X105K250 FAITHFUL LINK, 0805B105K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B105K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 1.0uF 10% 0805B105K250NT</t>
+  </si>
+  <si>
+    <t>10-00026301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B105KAFNNNE SAMSUNG, 0805B7105K250NT KOME, 0805B105K250CT Walsin, 0805B105K250 SINCERA, MC05KTB250105 VIKING, 0805B7105K250 SINCERA, C2012B105K250NT2 HOTTECH, GRM21BR71E105KA99L MURATA, TMK212B7105KG-T TAIYO YUDEN, CSA0805X7R105K250MT HRE, TS18001E105K8TB00R SUNTAN, C0805C105K3RAC7800 KEMET, CC0805KKX7R8BB105 YAGEO, CC0805X105K250 FAITHFUL LINK, 0805B105K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B105KAFNNNE SAMSUNG, 0805B7105K250NT KOME, 0805B105K250CT Walsin, 0805B105K250 SINCERA, MC05KTB250105 VIKING, 0805B7105K250 SINCERA, C2012B105K250NT2 HOTTECH, 0805B105K250NT FENGHUA, GRM21BR71E105KA99L MURATA, TMK212B7105KG-T TAIYO YUDEN, CSA0805X7R105K250MT HRE, TS18001E105K8TB00R SUNTAN, C0805C105K3RAC7800 KEMET, CC0805KKX7R8BB105 YAGEO, CC0805X105K250 FAITHFUL LINK, </t>
+  </si>
+  <si>
+    <t>0805B7105K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 1.0uF 10% 0805B7105K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B105KAFNNNE SAMSUNG, 0805B105K250CT Walsin, 0805B105K250 SINCERA, MC05KTB250105 VIKING, 0805B7105K250 SINCERA, C2012B105K250NT2 HOTTECH, 0805B105K250NT FENGHUA, GRM21BR71E105KA99L MURATA, TMK212B7105KG-T TAIYO YUDEN, CSA0805X7R105K250MT HRE, TS18001E105K8TB00R SUNTAN, C0805C105K3RAC7800 KEMET, CC0805KKX7R8BB105 YAGEO, CC0805X105K250 FAITHFUL LINK, 0805B105K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805KKX7R8BB105</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 1.0uF 10% CC0805KKX7R8BB105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B105KAFNNNE SAMSUNG, 0805B7105K250NT KOME, 0805B105K250CT Walsin, 0805B105K250 SINCERA, MC05KTB250105 VIKING, 0805B7105K250 SINCERA, C2012B105K250NT2 HOTTECH, 0805B105K250NT FENGHUA, GRM21BR71E105KA99L MURATA, TMK212B7105KG-T TAIYO YUDEN, CSA0805X7R105K250MT HRE, TS18001E105K8TB00R SUNTAN, C0805C105K3RAC7800 KEMET, CC0805X105K250 FAITHFUL LINK, 0805B105K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001E105K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 1.0uF 10% TS18001E105K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00140477</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B105KAFNNNE SAMSUNG, 0805B7105K250NT KOME, 0805B105K250CT Walsin, 0805B105K250 SINCERA, MC05KTB250105 VIKING, 0805B7105K250 SINCERA, C2012B105K250NT2 HOTTECH, 0805B105K250NT FENGHUA, GRM21BR71E105KA99L MURATA, TMK212B7105KG-T TAIYO YUDEN, CSA0805X7R105K250MT HRE, C0805C105K3RAC7800 KEMET, CC0805KKX7R8BB105 YAGEO, CC0805X105K250 FAITHFUL LINK, 0805B105K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001E225K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 2.2uF 10% TS18001E225K8TB00R</t>
+  </si>
+  <si>
+    <t>10-00025746</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX7R8BB225 YAGEO, CL21B225KAFNFNE SAMSUNG, GRM21BR71E225KA73L MURATA, CL21B225KAFNNNG SAMSUNG, TCC0805X7R225K250FT CCTC, CL21B225KAFNNNE SAMSUNG, CS2012X7R225K250NRE SAMWHA, GRM21BR71E225KE11L MURATA, 0805B225K250NT FENGHUA, C2012B225K250NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>CC0805KKX7R8BB225</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 2.2uF 10% CC0805KKX7R8BB225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001E225K8TB00R SUNTAN, CL21B225KAFNFNE SAMSUNG, GRM21BR71E225KA73L MURATA, CL21B225KAFNNNG SAMSUNG, TCC0805X7R225K250FT CCTC, CL21B225KAFNNNE SAMSUNG, CS2012X7R225K250NRE SAMWHA, GRM21BR71E225KE11L MURATA, 0805B225K250NT FENGHUA, C2012B225K250NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>C2012B225K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 2.2uF 10% C2012B225K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001E225K8TB00R SUNTAN, CC0805KKX7R8BB225 YAGEO, CL21B225KAFNFNE SAMSUNG, GRM21BR71E225KA73L MURATA, CL21B225KAFNNNG SAMSUNG, TCC0805X7R225K250FT CCTC, CL21B225KAFNNNE SAMSUNG, CS2012X7R225K250NRE SAMWHA, GRM21BR71E225KE11L MURATA, 0805B225K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21B225KAFNNNG</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 2.2uF 10% CL21B225KAFNNNG</t>
+  </si>
+  <si>
+    <t>10-00026133</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001E225K8TB00R SUNTAN, CC0805KKX7R8BB225 YAGEO, CL21B225KAFNFNE SAMSUNG, GRM21BR71E225KA73L MURATA, TCC0805X7R225K250FT CCTC, CL21B225KAFNNNE SAMSUNG, CS2012X7R225K250NRE SAMWHA, GRM21BR71E225KE11L MURATA, 0805B225K250NT FENGHUA, C2012B225K250NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>CS2012X7R225K250NRE</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 2.2uF 10% CS2012X7R225K250NRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001E225K8TB00R SUNTAN, CC0805KKX7R8BB225 YAGEO, CL21B225KAFNFNE SAMSUNG, GRM21BR71E225KA73L MURATA, CL21B225KAFNNNG SAMSUNG, TCC0805X7R225K250FT CCTC, CL21B225KAFNNNE SAMSUNG, GRM21BR71E225KE11L MURATA, 0805B225K250NT FENGHUA, C2012B225K250NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>0805B225K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 2.2uF 10% 0805B225K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001E225K8TB00R SUNTAN, CC0805KKX7R8BB225 YAGEO, CL21B225KAFNFNE SAMSUNG, GRM21BR71E225KA73L MURATA, CL21B225KAFNNNG SAMSUNG, TCC0805X7R225K250FT CCTC, CL21B225KAFNNNE SAMSUNG, CS2012X7R225K250NRE SAMWHA, GRM21BR71E225KE11L MURATA, C2012B225K250NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>CL21B225KAFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 2.2uF 10% CL21B225KAFNNNE</t>
+  </si>
+  <si>
+    <t>UT-00089678</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001E225K8TB00R SUNTAN, CC0805KKX7R8BB225 YAGEO, CL21B225KAFNFNE SAMSUNG, GRM21BR71E225KA73L MURATA, CL21B225KAFNNNG SAMSUNG, TCC0805X7R225K250FT CCTC, CS2012X7R225K250NRE SAMWHA, GRM21BR71E225KE11L MURATA, 0805B225K250NT FENGHUA, C2012B225K250NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>GRM21BR71E475KA73L</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 4.7uF 10% GRM21BR71E475KA73L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TMK212AB7475KG-T TAIYO YUDEN, CL21B475KAFNNNE SAMSUNG, CC0805KKX7R8BB475 YAGEO, TS18001E475K8TB00R SUNTAN, CS2012X7R475K250NRE SAMWHA, 0805B475K250NT FENGHUA, C2012X7R1E475KT000N TDK, MPAST21GAB7475KTNA01 TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>TMK212AB7475KG-T</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 4.7uF 10% TMK212AB7475KG-T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71E475KA73L MURATA, CL21B475KAFNNNE SAMSUNG, CC0805KKX7R8BB475 YAGEO, TS18001E475K8TB00R SUNTAN, CS2012X7R475K250NRE SAMWHA, 0805B475K250NT FENGHUA, C2012X7R1E475KT000N TDK, MPAST21GAB7475KTNA01 TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>0805B475K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 4.7uF 10% 0805B475K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TMK212AB7475KG-T TAIYO YUDEN, GRM21BR71E475KA73L MURATA, CL21B475KAFNNNE SAMSUNG, CC0805KKX7R8BB475 YAGEO, TS18001E475K8TB00R SUNTAN, CS2012X7R475K250NRE SAMWHA, C2012X7R1E475KT000N TDK, MPAST21GAB7475KTNA01 TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>CS2012X7R475K250NRE</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 4.7uF 10% CS2012X7R475K250NRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TMK212AB7475KG-T TAIYO YUDEN, GRM21BR71E475KA73L MURATA, CL21B475KAFNNNE SAMSUNG, CC0805KKX7R8BB475 YAGEO, TS18001E475K8TB00R SUNTAN, 0805B475K250NT FENGHUA, C2012X7R1E475KT000N TDK, MPAST21GAB7475KTNA01 TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>CC0805KKX7R8BB475</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 4.7uF 10% CC0805KKX7R8BB475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TMK212AB7475KG-T TAIYO YUDEN, GRM21BR71E475KA73L MURATA, CL21B475KAFNNNE SAMSUNG, TS18001E475K8TB00R SUNTAN, CS2012X7R475K250NRE SAMWHA, 0805B475K250NT FENGHUA, C2012X7R1E475KT000N TDK, MPAST21GAB7475KTNA01 TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>CL21B475KAFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 4.7uF 10% CL21B475KAFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TMK212AB7475KG-T TAIYO YUDEN, GRM21BR71E475KA73L MURATA, CC0805KKX7R8BB475 YAGEO, TS18001E475K8TB00R SUNTAN, CS2012X7R475K250NRE SAMWHA, 0805B475K250NT FENGHUA, C2012X7R1E475KT000N TDK, MPAST21GAB7475KTNA01 TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>MPAST21GAB7475KTNA01</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 4.7uF 10% MPAST21GAB7475KTNA01</t>
+  </si>
+  <si>
+    <t>UT-00146521</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TMK212AB7475KG-T TAIYO YUDEN, GRM21BR71E475KA73L MURATA, CL21B475KAFNNNE SAMSUNG, CC0805KKX7R8BB475 YAGEO, TS18001E475K8TB00R SUNTAN, CS2012X7R475K250NRE SAMWHA, 0805B475K250NT FENGHUA, C2012X7R1E475KT000N TDK, </t>
+  </si>
+  <si>
+    <t>TS18001E475K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V- 4.7uF 10% TS18001E475K8TB00R</t>
+  </si>
+  <si>
+    <t>10-00026231</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TMK212AB7475KG-T TAIYO YUDEN, GRM21BR71E475KA73L MURATA, CL21B475KAFNNNE SAMSUNG, CC0805KKX7R8BB475 YAGEO, CS2012X7R475K250NRE SAMWHA, 0805B475K250NT FENGHUA, C2012X7R1E475KT000N TDK, MPAST21GAB7475KTNA01 TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>C2012B106K250NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V-10uF 10% C2012B106K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B106KAYQFNE SAMSUNG, GRM21BR71E106KEBHL MURATA, TS18001E106K8TB00R SUNTAN, CC0805KKX7R8BB106 YAGEO, GRM21BZ71E106KE15L MURATA, TS18001E106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21B106KAYQFNE</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V-10uF 10% CL21B106KAYQFNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B106K250NT HOTTECH, GRM21BR71E106KEBHL MURATA, TS18001E106K8TB00R SUNTAN, CC0805KKX7R8BB106 YAGEO, GRM21BZ71E106KE15L MURATA, TS18001E106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM21BR71E106KEBHL</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V-10uF 10% GRM21BR71E106KEBHL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B106K250NT HOTTECH, CL21B106KAYQFNE SAMSUNG, TS18001E106K8TB00R SUNTAN, CC0805KKX7R8BB106 YAGEO, GRM21BZ71E106KE15L MURATA, TS18001E106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001E106K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-25V-10uF 10% TS18001E106K8TB00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B106K250NT HOTTECH, CL21B106KAYQFNE SAMSUNG, GRM21BR71E106KEBHL MURATA, CC0805KKX7R8BB106 YAGEO, GRM21BZ71E106KE15L MURATA, TS18001E106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>UT-00140478</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B106K250NT HOTTECH, CL21B106KAYQFNE SAMSUNG, GRM21BR71E106KEBHL MURATA, TS18001E106K8TB00R SUNTAN, CC0805KKX7R8BB106 YAGEO, GRM21BZ71E106KE15L MURATA, </t>
+  </si>
+  <si>
+    <t>C2012B106K350NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-35V- 10uF 10% C2012B106K350NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001V106K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001V106K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-35V- 10uF 10% TS18001V106K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00123240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B106K350NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>0805B101K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 100pF 10% 0805B101K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805X7R101K500BT CCTC, CC0805KRX7R9BB101 YAGEO, TS18001H101K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB101</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 100pF 10% CC0805KRX7R9BB101</t>
+  </si>
+  <si>
+    <t>UT-00098132</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B101K500NT FENGHUA, TCC0805X7R101K500BT CCTC, TS18001H101K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TCC0805X7R101K500BT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 100pF 10% TCC0805X7R101K500BT</t>
+  </si>
+  <si>
+    <t>UT-00150875</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B101K500NT FENGHUA, CC0805KRX7R9BB101 YAGEO, TS18001H101K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H101K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 100pF 10% TS18001H101K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00140479</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B101K500NT FENGHUA, TCC0805X7R101K500BT CCTC, CC0805KRX7R9BB101 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B221K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 220pF 10% 0805B221K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B221K500NT HOTTECH, CC0805KRX7R9BB221 YAGEO, CL21B221KBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>C2012B221K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 220pF 10% C2012B221K500NT</t>
+  </si>
+  <si>
+    <t>UT-00123181</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B221K500NT FENGHUA, CC0805KRX7R9BB221 YAGEO, CL21B221KBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB221</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 220pF 10% CC0805KRX7R9BB221</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B221K500NT FENGHUA, C2012B221K500NT HOTTECH, CL21B221KBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>0805B271K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 270pF 10% 0805B271K500NT</t>
+  </si>
+  <si>
+    <t>0805B331K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 330pF 10% 0805B331K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB331 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B431K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 430pF 10% 0805B431K500NT</t>
+  </si>
+  <si>
+    <t>0805B3471K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 470pF 10% 0805B3471K500NT</t>
+  </si>
+  <si>
+    <t>10-00026421</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB471 YAGEO, GRM216R71H471KA01D MURATA, TS18001H471K8TB00R SUNTAN, CT41G08052X11H471KNA KESENES, 0805B471K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B471K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 470pF 10% 0805B471K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB471 YAGEO, GRM216R71H471KA01D MURATA, TS18001H471K8TB00R SUNTAN, CT41G08052X11H471KNA KESENES, 0805B3471K500NT KOME, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB471</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 470pF 10% CC0805KRX7R9BB471</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM216R71H471KA01D MURATA, TS18001H471K8TB00R SUNTAN, CT41G08052X11H471KNA KESENES, 0805B3471K500NT KOME, 0805B471K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CT41G08052X11H471KNA</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 470pF 10% CT41G08052X11H471KNA</t>
+  </si>
+  <si>
+    <t>10-00026420</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB471 YAGEO, GRM216R71H471KA01D MURATA, TS18001H471K8TB00R SUNTAN, 0805B3471K500NT KOME, 0805B471K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H471K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 470pF 10% TS18001H471K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00140480</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB471 YAGEO, GRM216R71H471KA01D MURATA, CT41G08052X11H471KNA KESENES, 0805B3471K500NT KOME, 0805B471K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B3511K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 510pF 10% 0805B3511K500NT</t>
+  </si>
+  <si>
+    <t>10-00026423</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B511K500NT FENGHUA, TS18001H511K8TB00R SUNTAN, CT41G08052X11H511KNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805B511K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 510pF 10% 0805B511K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H511K8TB00R SUNTAN, CT41G08052X11H511KNA KESENES, 0805B3511K500NT KOME, </t>
+  </si>
+  <si>
+    <t>CT41G08052X11H511KNA</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 510pF 10% CT41G08052X11H511KNA</t>
+  </si>
+  <si>
+    <t>10-00026422</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B511K500NT FENGHUA, TS18001H511K8TB00R SUNTAN, 0805B3511K500NT KOME, </t>
+  </si>
+  <si>
+    <t>TS18001H511K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 510pF 10% TS18001H511K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00153869</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B511K500NT FENGHUA, CT41G08052X11H511KNA KESENES, 0805B3511K500NT KOME, </t>
+  </si>
+  <si>
+    <t>0805B561K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 560pF 10% 0805B561K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB561 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB561</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 560pF 10% CC0805KRX7R9BB561</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B561K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B681K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 680pF 10% 0805B681K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB681 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB681</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 680pF 10% CC0805KRX7R9BB681</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B681K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B751K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 750pF 10% 0805B751K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CT41G08052X11H751KNA KESENES, CC0805KRX7R9BB751 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB751</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 750pF 10% CC0805KRX7R9BB751</t>
+  </si>
+  <si>
+    <t>10-00026426</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B751K500NT FENGHUA, CT41G08052X11H751KNA KESENES, </t>
+  </si>
+  <si>
+    <t>CT41G08052X11H751KNA</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 750pF 10% CT41G08052X11H751KNA</t>
+  </si>
+  <si>
+    <t>10-00026425</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B751K500NT FENGHUA, CC0805KRX7R9BB751 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB821</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 820pF 10% CC0805KRX7R9BB821</t>
+  </si>
+  <si>
+    <t xml:space="preserve">M0805X821K050TTX UWA, </t>
+  </si>
+  <si>
+    <t>M0805X821K050TTX</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 820pF 10% M0805X821K050TTX</t>
+  </si>
+  <si>
+    <t>10-00026427</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB821 YAGEO, </t>
+  </si>
+  <si>
+    <t>FN21X102K500PXG</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.0nF (1000pF) 10% FN21X102K500PXG</t>
+  </si>
+  <si>
+    <t>UT-00101916</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B102KBANNNC SAMSUNG, MC05KTB500102 VIKING, C2012B102K500NT HOTTECH, C0805C102K5RACTU KEMET, TS18001H102K8TB00R SUNTAN, TCC0805X7R102K500DT CCTC, CC0805KRX7R9BB102 YAGEO, T41G08052X11H102KNA KESENES, 0805B102K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805X7R102K500DT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.0nF (1000pF) 10% TCC0805X7R102K500DT</t>
+  </si>
+  <si>
+    <t>UT-00117278</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B102KBANNNC SAMSUNG, MC05KTB500102 VIKING, C2012B102K500NT HOTTECH, C0805C102K5RACTU KEMET, TS18001H102K8TB00R SUNTAN, FN21X102K500PXG PDC, CC0805KRX7R9BB102 YAGEO, T41G08052X11H102KNA KESENES, 0805B102K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B102K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-X7R-50V- 1.0nF (1000pF) 10% 0805B102K500NT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B102KBANNNC SAMSUNG, MC05KTB500102 VIKING, C2012B102K500NT HOTTECH, C0805C102K5RACTU KEMET, TS18001H102K8TB00R SUNTAN, FN21X102K500PXG PDC, TCC0805X7R102K500DT CCTC, CC0805KRX7R9BB102 YAGEO, T41G08052X11H102KNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB102</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.0nF (1000pF) 10% CC0805KRX7R9BB102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B102KBANNNC SAMSUNG, MC05KTB500102 VIKING, C2012B102K500NT HOTTECH, C0805C102K5RACTU KEMET, TS18001H102K8TB00R SUNTAN, FN21X102K500PXG PDC, TCC0805X7R102K500DT CCTC, T41G08052X11H102KNA KESENES, 0805B102K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>T41G08052X11H102KNA</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.0nF (1000pF) 10% CT41G08052X11H102KNA</t>
+  </si>
+  <si>
+    <t>10-00026429</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B102KBANNNC SAMSUNG, MC05KTB500102 VIKING, C2012B102K500NT HOTTECH, C0805C102K5RACTU KEMET, TS18001H102K8TB00R SUNTAN, FN21X102K500PXG PDC, TCC0805X7R102K500DT CCTC, CC0805KRX7R9BB102 YAGEO, 0805B102K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012B102K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-X7R-50V- 1.0nF (1000pF) 10% C2012B102K500NT </t>
+  </si>
+  <si>
+    <t>10-00026118</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B102KBANNNC SAMSUNG, MC05KTB500102 VIKING, C0805C102K5RACTU KEMET, TS18001H102K8TB00R SUNTAN, FN21X102K500PXG PDC, TCC0805X7R102K500DT CCTC, CC0805KRX7R9BB102 YAGEO, T41G08052X11H102KNA KESENES, 0805B102K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H102K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.0nF (1000pF) 10% TS18001H102K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00101789</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B102KBANNNC SAMSUNG, MC05KTB500102 VIKING, C2012B102K500NT HOTTECH, C0805C102K5RACTU KEMET, FN21X102K500PXG PDC, TCC0805X7R102K500DT CCTC, CC0805KRX7R9BB102 YAGEO, T41G08052X11H102KNA KESENES, 0805B102K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B122K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.2nF (1200pF) 10% 0805B122K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805X7R122K500DT CCTC, CT41G08052X11H122KNA KESENES, 0805B4122K500NT KOME, CC0805KRX7R9BB122 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B4122K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.2nF (1200pF) 10% 0805B4122K500NT</t>
+  </si>
+  <si>
+    <t>10-00026431</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B122K500NT FENGHUA, TCC0805X7R122K500DT CCTC, CT41G08052X11H122KNA KESENES, CC0805KRX7R9BB122 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-X7R-50V- 1.2nF (1200pF) 10% CC0805KRX7R9BB122 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B122K500NT FENGHUA, TCC0805X7R122K500DT CCTC, CT41G08052X11H122KNA KESENES, 0805B4122K500NT KOME, </t>
+  </si>
+  <si>
+    <t>CT41G08052X11H122KNA</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.2nF (1200pF) 10% CT41G08052X11H122KNA</t>
+  </si>
+  <si>
+    <t>10-00026430</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B122K500NT FENGHUA, TCC0805X7R122K500DT CCTC, 0805B4122K500NT KOME, CC0805KRX7R9BB122 YAGEO, </t>
+  </si>
+  <si>
+    <t>TCC0805X7R122K500DT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.2nF (1200pF) 10% TCC0805X7R122K500DT</t>
+  </si>
+  <si>
+    <t>UT-00148323</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B122K500NT FENGHUA, CT41G08052X11H122KNA KESENES, 0805B4122K500NT KOME, CC0805KRX7R9BB122 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B152K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.5nF (1500pF) 10% 0805B152K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B152KBANNNC SAMSUNG, CL21B152KBNC SAMSUNG, C2012B152K500NT HOTTECH, CC0805KRX7R9BB152 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012B152K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.5nF (1500pF) 10% C2012B152K500NT</t>
+  </si>
+  <si>
+    <t>UT-00117036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B152KBANNNC SAMSUNG, CL21B152KBNC SAMSUNG, CC0805KRX7R9BB152 YAGEO, 0805B152K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-X7R-50V- 1.5nF (1500pF) 10% CC0805KRX7R9BB152 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B152KBANNNC SAMSUNG, CL21B152KBNC SAMSUNG, C2012B152K500NT HOTTECH, 0805B152K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21B152KBANNNC</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.5nF (1500pF) 10% CL21B152KBANNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B152KBNC SAMSUNG, C2012B152K500NT HOTTECH, CC0805KRX7R9BB152 YAGEO, 0805B152K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B182K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.8nF (1800pF) 10% 0805B182K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB182 YAGEO, GRM216R71H182KA01D MURATA, M0805X182K050T UWA, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB182</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.8nF (1800pF) 10% CC0805KRX7R9BB182</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM216R71H182KA01D MURATA, M0805X182K050T UWA, 0805B182K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>M0805X182K050T</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.8nF (1800pF) 10% M0805X182K050T</t>
+  </si>
+  <si>
+    <t>10-00026434</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB182 YAGEO, GRM216R71H182KA01D MURATA, 0805B182K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B222K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 2.2nF (2200pF) 10% 0805B222K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B222KBANNNC SAMSUNG, C2012B222K500NT HOTTECH, TS18001H222K8TB00R SUNTAN, CC0805KRX7R9BB222 YAGEO, GRM219R71H222KA01D MURATA, 0805B222K500G SINCERA, </t>
+  </si>
+  <si>
+    <t>C2012B222K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 2.2nF (2200pF) 10% C2012B222K500NT</t>
+  </si>
+  <si>
+    <t>UT-00117037</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B222K500NT FENGHUA, CL21B222KBANNNC SAMSUNG, TS18001H222K8TB00R SUNTAN, CC0805KRX7R9BB222 YAGEO, GRM219R71H222KA01D MURATA, 0805B222K500G SINCERA, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB222</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 2.2nF (2200pF) 10% CC0805KRX7R9BB222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B222K500NT FENGHUA, CL21B222KBANNNC SAMSUNG, C2012B222K500NT HOTTECH, TS18001H222K8TB00R SUNTAN, GRM219R71H222KA01D MURATA, 0805B222K500G SINCERA, </t>
+  </si>
+  <si>
+    <t>TS18001H222K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 2.2nF (2200pF) 10% TS18001H222K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00140482</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B222K500NT FENGHUA, CL21B222KBANNNC SAMSUNG, C2012B222K500NT HOTTECH, CC0805KRX7R9BB222 YAGEO, GRM219R71H222KA01D MURATA, 0805B222K500G SINCERA, </t>
+  </si>
+  <si>
+    <t>0805B272K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 2.7nF (2700pF) 10% 0805B272K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB272 YAGEO, TS18001H272K8TB00R SUNTAN, CL21B272KBANNNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB272</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 2.7nF (2700pF) 10% CC0805KRX7R9BB272</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B272K500NT FENGHUA, TS18001H272K8TB00R SUNTAN, CL21B272KBANNNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CL21B272KBANNNC</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 2.7nF (2700pF) 10% CL21B272KBANNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B272K500NT FENGHUA, CC0805KRX7R9BB272 YAGEO, TS18001H272K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H272K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 2.7nF (2700pF) 10% TS18001H272K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00140483</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B272K500NT FENGHUA, CC0805KRX7R9BB272 YAGEO, CL21B272KBANNNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>0805B302K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 3.0nF (3000pF) 10% 0805B302K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B302K500NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>C2012B302K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 3.0nF (3000pF) 10% C2012B302K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B302K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B332K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 3.3nF (3300pF) 10% 0805B332K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FN21X332K500PXG PDC, TCC0805X7R332K500DT CCTC, TS18001H332K8TB00R SUNTAN, CT41G08052X11H332KNA KESENES, 0805B4332K500NT KOME, CC0805KRX7R9BB332 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B4332K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 3.3nF (3300pF) 10% 0805B4332K500NT</t>
+  </si>
+  <si>
+    <t>10-00026437</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FN21X332K500PXG PDC, TCC0805X7R332K500DT CCTC, TS18001H332K8TB00R SUNTAN, CT41G08052X11H332KNA KESENES, CC0805KRX7R9BB332 YAGEO, 0805B332K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB332</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 3.3nF (3300pF) 10% CC0805KRX7R9BB332</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FN21X332K500PXG PDC, TCC0805X7R332K500DT CCTC, TS18001H332K8TB00R SUNTAN, CT41G08052X11H332KNA KESENES, 0805B4332K500NT KOME, 0805B332K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CT41G08052X11H332KNA</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 3.3nF (3300pF) 10% CT41G08052X11H332KNA</t>
+  </si>
+  <si>
+    <t>10-00026436</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FN21X332K500PXG PDC, TCC0805X7R332K500DT CCTC, TS18001H332K8TB00R SUNTAN, 0805B4332K500NT KOME, CC0805KRX7R9BB332 YAGEO, 0805B332K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H332K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 3.3nF (3300pF) 10% TS18001H332K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00140484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FN21X332K500PXG PDC, TCC0805X7R332K500DT CCTC, CT41G08052X11H332KNA KESENES, 0805B4332K500NT KOME, CC0805KRX7R9BB332 YAGEO, 0805B332K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B392K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 3.9nF (3900pF) 10% 0805B392K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B392KBNC SAMSUNG, 08055C392KAT2A AVX, C2012B392K500NT HOTTECH, TCC0805X7R392K500DT CCTC, TS18001H392K8TB00R SUNTAN, CC0805KRX7R9BB392 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012B392K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 3.9nF (3900pF) 10% C2012B392K500NT</t>
+  </si>
+  <si>
+    <t>UT-00117038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B392KBNC SAMSUNG, 08055C392KAT2A AVX, TCC0805X7R392K500DT CCTC, TS18001H392K8TB00R SUNTAN, 0805B392K500NT FENGHUA, CC0805KRX7R9BB392 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB392</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 3.9nF (3900pF) 10% CC0805KRX7R9BB392</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B392KBNC SAMSUNG, 08055C392KAT2A AVX, C2012B392K500NT HOTTECH, TCC0805X7R392K500DT CCTC, TS18001H392K8TB00R SUNTAN, 0805B392K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805X7R392K500DT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 3.9nF (3900pF) 10% TCC0805X7R392K500DT</t>
+  </si>
+  <si>
+    <t>UT-00139341</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B392KBNC SAMSUNG, 08055C392KAT2A AVX, C2012B392K500NT HOTTECH, TS18001H392K8TB00R SUNTAN, 0805B392K500NT FENGHUA, CC0805KRX7R9BB392 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H392K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 3.9nF (3900pF) 10% TS18001H392K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00140485</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B392KBNC SAMSUNG, 08055C392KAT2A AVX, C2012B392K500NT HOTTECH, TCC0805X7R392K500DT CCTC, 0805B392K500NT FENGHUA, CC0805KRX7R9BB392 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B472K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 4.7nF (4700pF) 10% 0805B472K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805X472K500 FAITHFUL LINK, CL21B472KBNC SAMSUNG, C2012B472K500NT HOTTECH, TS18001H472K8TB00R SUNTAN, CC0805KRX7R9BB472 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012B472K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 4.7nF (4700pF) 10% C2012B472K500NT</t>
+  </si>
+  <si>
+    <t>UT-00117039</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B472K500NT FENGHUA, CC0805X472K500 FAITHFUL LINK, CL21B472KBNC SAMSUNG, TS18001H472K8TB00R SUNTAN, CC0805KRX7R9BB472 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB472</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-X7R-50V- 4.7nF (4700pF) 10% CC0805KRX7R9BB472 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B472K500NT FENGHUA, CC0805X472K500 FAITHFUL LINK, CL21B472KBNC SAMSUNG, C2012B472K500NT HOTTECH, TS18001H472K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21B472KBNC</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 4.7nF (4700pF) 10% CL21B472KBNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B472K500NT FENGHUA, CC0805X472K500 FAITHFUL LINK, CL21B472JBANNNC SAMSUNG, C2012B472K500NT HOTTECH, TS18001H472K8TB00R SUNTAN, CC0805KRX7R9BB472 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H472K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 4.7nF (4700pF) 10% TS18001H472K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00140486</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B472K500NT FENGHUA, CC0805X472K500 FAITHFUL LINK, CL21B472KBNC SAMSUNG, C2012B472K500NT HOTTECH, CC0805KRX7R9BB472 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012B512K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 5.1nF (5100pF) 10% C2012B512K500NT</t>
+  </si>
+  <si>
+    <t>10-00025888</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B512K500NT FENGHUA, TS18001H512K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H512K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 5.1nF (5100pF) 10% TS18001H512K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00148354</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B512K500NT HOTTECH, 0805B512K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B512K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 5.1nF (5100pF) 10% 0805B512K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B512K500NT HOTTECH, TS18001H512K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>0805B4562K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 5.6nF (5600pF) 10% 0805B4562K500NT</t>
+  </si>
+  <si>
+    <t>10-00026438</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B562KBANNNC SAMSUNG, TCC0805X7R562K500DT CCTC, CC0805KRX7R9BB562 YAGEO, 0805B562K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B562K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 5.6nF (5600pF) 10% 0805B562K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B562KBANNNC SAMSUNG, TCC0805X7R562K500DT CCTC, 0805B4562K500NT KOME, CC0805KRX7R9BB562 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB562</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 5.6nF (5600pF) 10% CC0805KRX7R9BB562</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B562KBANNNC SAMSUNG, TCC0805X7R562K500DT CCTC, 0805B4562K500NT KOME, 0805B562K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21B562KBANNNC</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 5.6nF (5600pF) 10% CL21B562KBANNNC</t>
+  </si>
+  <si>
+    <t>10-00026184</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805X7R562K500DT CCTC, 0805B4562K500NT KOME, CC0805KRX7R9BB562 YAGEO, 0805B562K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B622K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 6.2nF (6200pF) 10% 0805B622K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B622K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B682K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 6.8nF (6800pF) 10% 0805B682K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB682 YAGEO, C2012B682K500NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>C2012B682K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 6.8nF (6800pF) 10% C2012B682K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB682 YAGEO, 0805B682K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB682</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 6.8nF (6800pF) 10% CC0805KRX7R9BB682</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012B682K500NT HOTTECH, 0805B682K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B4822K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 8.2nF (8200pF) 10% 0805B4822K500NT</t>
+  </si>
+  <si>
+    <t>10-00026442</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B822K500NT FENGHUA, CL21B822KBANNNC SAMSUNG, C2012B822K500NT HOTTECH, CT41G08052X11H822KNA KESENES, CC0805KRX7R9BB822 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B822K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 8.2nF (8200pF) 10% 0805B822K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B822KBANNNC SAMSUNG, C2012B822K500NT HOTTECH, CT41G08052X11H822KNA KESENES, 0805B4822K500NT KOME, CC0805KRX7R9BB822 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012B822K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 8.2nF (8200pF) 10% C2012B822K500NT</t>
+  </si>
+  <si>
+    <t>UT-00117040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B822K500NT FENGHUA, CL21B822KBANNNC SAMSUNG, CT41G08052X11H822KNA KESENES, 0805B4822K500NT KOME, CC0805KRX7R9BB822 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB822</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 8.2nF (8200pF) 10% CC0805KRX7R9BB822</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B822K500NT FENGHUA, CL21B822KBANNNC SAMSUNG, C2012B822K500NT HOTTECH, CT41G08052X11H822KNA KESENES, 0805B4822K500NT KOME, </t>
+  </si>
+  <si>
+    <t>CL21B822KBANNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-X7R-50V- 8.2nF (8200pF) 10% CL21B822KBANNNC </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B822K500NT FENGHUA, C2012B822K500NT HOTTECH, CT41G08052X11H822KNA KESENES, 0805B4822K500NT KOME, CC0805KRX7R9BB822 YAGEO, </t>
+  </si>
+  <si>
+    <t>CT41G08052X11H822KNA</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 8.2nF (8200pF) 10% CT41G08052X11H822KNA</t>
+  </si>
+  <si>
+    <t>10-00026441</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B822K500NT FENGHUA, CL21B822KBANNNC SAMSUNG, C2012B822K500NT HOTTECH, 0805B4822K500NT KOME, CC0805KRX7R9BB822 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB103</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 10nF (0.01uF) 10% CC0805KRX7R9BB103</t>
+  </si>
+  <si>
+    <t>FAITHFUL LINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B103KBCNNNC SAMSUNG, 0805B103K500CT Walsin, C2012B103K500NT HOTTECH, CL21B103KBANNNC SAMSUNG, TCC0805X7R103K500DT CCTC, GRM219R71H103KA01D MURATA, CC0805KRX7R9BB103 YAGEO, 0805B103K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B103KBCNNNC SAMSUNG, 0805B103K500CT Walsin, C2012B103K500NT HOTTECH, CC0805KRX7R9BB103 FAITHFUL LINK, CL21B103KBANNNC SAMSUNG, TCC0805X7R103K500DT CCTC, GRM219R71H103KA01D MURATA, 0805B103K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21B103KBANNNC</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 10nF (0.01uF) 10% CL21B103KBANNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B103KBCNNNC SAMSUNG, 0805B103K500CT Walsin, C2012B103K500NT HOTTECH, CC0805KRX7R9BB103 FAITHFUL LINK, TCC0805X7R103K500DT CCTC, GRM219R71H103KA01D MURATA, CC0805KRX7R9BB103 YAGEO, 0805B103K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21B103KBCNNNC</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 10nF (0.01uF) 10% CL21B103KBCNNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B103K500CT Walsin, C2012B103K500NT HOTTECH, CC0805KRX7R9BB103 FAITHFUL LINK, CL21B103KBANNNC SAMSUNG, TCC0805X7R103K500DT CCTC, GRM219R71H103KA01D MURATA, CC0805KRX7R9BB103 YAGEO, 0805B103K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805X7R103K500DT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 10nF (0.01uF) 10% TCC0805X7R103K500DT</t>
+  </si>
+  <si>
+    <t>UT-00101917</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B103KBCNNNC SAMSUNG, 0805B103K500CT Walsin, C2012B103K500NT HOTTECH, CC0805KRX7R9BB103 FAITHFUL LINK, CL21B103KBANNNC SAMSUNG, GRM219R71H103KA01D MURATA, CC0805KRX7R9BB103 YAGEO, 0805B103K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B103K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 10nF (0.01uF) 10% 0805B103K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B103KBCNNNC SAMSUNG, 0805B103K500CT Walsin, C2012B103K500NT HOTTECH, CC0805KRX7R9BB103 FAITHFUL LINK, CL21B103KBANNNC SAMSUNG, TCC0805X7R103K500DT CCTC, GRM219R71H103KA01D MURATA, CC0805KRX7R9BB103 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012B103K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 10nF (0.01uF) 10% C2012B103K500NT</t>
+  </si>
+  <si>
+    <t>UT-00092623</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B103KBCNNNC SAMSUNG, 0805B103K500CT Walsin, CC0805KRX7R9BB103 FAITHFUL LINK, CL21B103KBANNNC SAMSUNG, TCC0805X7R103K500DT CCTC, GRM219R71H103KA01D MURATA, CC0805KRX7R9BB103 YAGEO, 0805B103K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B123K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 12nF (0.012uF) 10% 0805B123K500NT</t>
+  </si>
+  <si>
+    <t>UT-00117000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX7R9BB123 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B153K500CT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 15nF (0.015uF) 10% 0805B153K500CT</t>
+  </si>
+  <si>
+    <t>UT-00134388</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB153 PHYCOMP, MC05KTB500153 VIKING, CL21B153KBANNNC SAMSUNG, TS18001H153K8TB00R SUNTAN, 0805B153K500NT FENGHUA, CC0805KRX7R9BB153 YAGEO, TCC0805X7R153K500DT CCTC, 0805B5153K500NT KOME, CC0805KKX7R9BB153 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B153K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 15nF (0.015uF) 10% 0805B153K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB153 PHYCOMP, MC05KTB500153 VIKING, CL21B153KBANNNC SAMSUNG, TS18001H153K8TB00R SUNTAN, CC0805KRX7R9BB153 YAGEO, TCC0805X7R153K500DT CCTC, 0805B153K500CT Walsin, 0805B5153K500NT KOME, CC0805KKX7R9BB153 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B5153K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 15nF (0.015uF) 10% 0805B5153K500NT</t>
+  </si>
+  <si>
+    <t>10-00026444</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB153 PHYCOMP, MC05KTB500153 VIKING, CL21B153KBANNNC SAMSUNG, TS18001H153K8TB00R SUNTAN, 0805B153K500NT FENGHUA, CC0805KRX7R9BB153 YAGEO, TCC0805X7R153K500DT CCTC, 0805B153K500CT Walsin, CC0805KKX7R9BB153 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KKX7R9BB153</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 15nF (0.015uF) 10% CC0805KKX7R9BB153</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB153 PHYCOMP, MC05KTB500153 VIKING, CL21B153KBANNNC SAMSUNG, TS18001H153K8TB00R SUNTAN, 0805B153K500NT FENGHUA, CC0805KRX7R9BB153 YAGEO, TCC0805X7R153K500DT CCTC, 0805B153K500CT Walsin, 0805B5153K500NT KOME, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB153</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 15nF (0.015uF) 10% CC0805KRX7R9BB153</t>
+  </si>
+  <si>
+    <t>10-00025811</t>
+  </si>
+  <si>
+    <t>PHYCOMP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05KTB500153 VIKING, CL21B153KBANNNC SAMSUNG, TS18001H153K8TB00R SUNTAN, 0805B153K500NT FENGHUA, CC0805KRX7R9BB153 YAGEO, TCC0805X7R153K500DT CCTC, 0805B153K500CT Walsin, 0805B5153K500NT KOME, CC0805KKX7R9BB153 YAGEO, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB153 PHYCOMP, MC05KTB500153 VIKING, CL21B153KBANNNC SAMSUNG, TS18001H153K8TB00R SUNTAN, 0805B153K500NT FENGHUA, TCC0805X7R153K500DT CCTC, 0805B153K500CT Walsin, 0805B5153K500NT KOME, CC0805KKX7R9BB153 YAGEO, </t>
+  </si>
+  <si>
+    <t>TCC0805X7R153K500DT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 15nF (0.015uF) 10% TCC0805X7R153K500DT</t>
+  </si>
+  <si>
+    <t>UT-00105209</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB153 PHYCOMP, MC05KTB500153 VIKING, CL21B153KBANNNC SAMSUNG, TS18001H153K8TB00R SUNTAN, 0805B153K500NT FENGHUA, CC0805KRX7R9BB153 YAGEO, 0805B153K500CT Walsin, 0805B5153K500NT KOME, CC0805KKX7R9BB153 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H153K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 15nF (0.015uF) 10% TS18001H153K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00150894</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB153 PHYCOMP, MC05KTB500153 VIKING, CL21B153KBANNNC SAMSUNG, 0805B153K500NT FENGHUA, CC0805KRX7R9BB153 YAGEO, TCC0805X7R153K500DT CCTC, 0805B153K500CT Walsin, 0805B5153K500NT KOME, CC0805KKX7R9BB153 YAGEO, </t>
+  </si>
+  <si>
+    <t>CL21B153KBANNNC</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 15nF (0.015uF) 10% CL21B153KBANNNC</t>
+  </si>
+  <si>
+    <t>10-00026053</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB153 PHYCOMP, MC05KTB500153 VIKING, TS18001H153K8TB00R SUNTAN, 0805B153K500NT FENGHUA, CC0805KRX7R9BB153 YAGEO, TCC0805X7R153K500DT CCTC, 0805B153K500CT Walsin, 0805B5153K500NT KOME, CC0805KKX7R9BB153 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B183K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 18nF (0.018uF) 10% 0805B183K500NT</t>
+  </si>
+  <si>
+    <t>UT-00134370</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB183 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB183</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 18nF (0.018uF) 10% CC0805KRX7R9BB183</t>
+  </si>
+  <si>
+    <t>10-00025801</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B183K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>MC05JTB500223</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 22nF (0.022uF) 5% MC05JTB500223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRX7R9BB223 YAGEO, CL21B223JBANNNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>0805B223K500CT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 22nF (0.022uF) 10% 0805B223K500CT</t>
+  </si>
+  <si>
+    <t>UT-00105211</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM216R71H223KA01D MURATA, MC05KTB500223 VIKING, CL21B223KBANNNC SAMSUNG, 0805B223K500NT FENGHUA, 0805B5223K500NT KOME, CC0805KRX7R9BB223 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B223K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 22nF (0.022uF) 10% 0805B223K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM216R71H223KA01D MURATA, MC05KTB500223 VIKING, CL21B223JBANNNC SAMSUNG, CL21B223KBANNNC SAMSUNG, 0805B223K500CT Walsin, 0805B5223K500NT KOME, CC0805KRX7R9BB223 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B5223K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 22nF (0.022uF) 10% 0805B5223K500NT</t>
+  </si>
+  <si>
+    <t>10-00026445</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM216R71H223KA01D MURATA, MC05KTB500223 VIKING, CL21B223KBANNNC SAMSUNG, 0805B223K500CT Walsin, 0805B223K500NT FENGHUA, CC0805KRX7R9BB223 YAGEO, </t>
+  </si>
+  <si>
+    <t>MC05KTB500223</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 22nF (0.022uF) 10% MC05KTB500223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM216R71H223KA01D MURATA, CL21B223KBANNNC SAMSUNG, 0805B223K500CT Walsin, 0805B223K500NT FENGHUA, 0805B5223K500NT KOME, CC0805KRX7R9BB223 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B273K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 27nF (0.027uF) 10% 0805B273K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB273 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB273</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 27nF (0.027uF) 10% CC0805KRX7R9BB273</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B273K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B333K500CT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 33nF (0.033uF) 10% 0805B333K500CT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CS2012X7R333K500NRA SAMWHA, GRM219R71H333KA01D MURATA, TCC0805X7R333K500DT CCTC, CC0805KRX7R9BB333 YAGEO, 0805B5333K500NT KOME, MC05KTB500333 VIKING, 0805B333K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B333K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 33nF (0.033uF) 10% 0805B333K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CS2012X7R333K500NRA SAMWHA, 0805B333K500CT Walsin, GRM219R71H333KA01D MURATA, TCC0805X7R333K500DT CCTC, CC0805KRX7R9BB333 YAGEO, 0805B5333K500NT KOME, MC05KTB500333 VIKING, </t>
+  </si>
+  <si>
+    <t>0805B5333K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 33nF (0.033uF) 10% 0805B5333K500NT</t>
+  </si>
+  <si>
+    <t>10-00026447</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CS2012X7R333K500NRA SAMWHA, 0805B333K500CT Walsin, GRM219R71H333KA01D MURATA, TCC0805X7R333K500DT CCTC, CC0805KRX7R9BB333 YAGEO, MC05KTB500333 VIKING, 0805B333K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB333</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 33nF (0.033uF) 10% CC0805KRX7R9BB333</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CS2012X7R333K500NRA SAMWHA, 0805B333K500CT Walsin, GRM219R71H333KA01D MURATA, TCC0805X7R333K500DT CCTC, 0805B5333K500NT KOME, MC05KTB500333 VIKING, 0805B333K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CS2012X7R333K500NRA</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 33nF (0.033uF) 10% CS2012X7R333K500NRA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B333K500CT Walsin, GRM219R71H333KA01D MURATA, TCC0805X7R333K500DT CCTC, CC0805KRX7R9BB333 YAGEO, 0805B5333K500NT KOME, MC05KTB500333 VIKING, 0805B333K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>MC05KTB500333</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 33nF (0.033uF) 10% MC05KTB500333</t>
+  </si>
+  <si>
+    <t>10-00026553</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CS2012X7R333K500NRA SAMWHA, 0805B333K500CT Walsin, GRM219R71H333KA01D MURATA, TCC0805X7R333K500DT CCTC, CC0805KRX7R9BB333 YAGEO, 0805B5333K500NT KOME, 0805B333K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB393</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 39nF (0.039uF) 10% CC0805KRX7R9BB393</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B393K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B393K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 39nF (0.039uF) 10% 0805B393K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX7R9BB393 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B473K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 47nF (0.047uF) 10% 0805B473K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05KTB500473 VIKING, 0805B473K500CT Walsin, CL21B473KBANNNC SAMSUNG, 0805B5473K500NT KOME, CC0805KRX7R9BB473 YAGEO, 0805B473K500NT GEMBIRD, </t>
+  </si>
+  <si>
+    <t>0805B5473K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 47nF (0.047uF) 10% 0805B5473K500NT</t>
+  </si>
+  <si>
+    <t>10-00026448</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B473K500NT FENGHUA, MC05KTB500473 VIKING, 0805B473K500CT Walsin, CL21B473KBANNNC SAMSUNG, CC0805KRX7R9BB473 YAGEO, 0805B473K500NT GEMBIRD, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB473</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 47nF (0.047uF) 10% CC0805KRX7R9BB473</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B473K500NT FENGHUA, MC05KTB500473 VIKING, 0805B473K500CT Walsin, CL21B473KBANNNC SAMSUNG, 0805B5473K500NT KOME, 0805B473K500NT GEMBIRD, </t>
+  </si>
+  <si>
+    <t>MC05KTB500473</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 47nF (0.047uF) 10% MC05KTB500473</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B473K500NT FENGHUA, 0805B473K500CT Walsin, CL21B473KBANNNC SAMSUNG, 0805B5473K500NT KOME, CC0805KRX7R9BB473 YAGEO, 0805B473K500NT GEMBIRD, </t>
+  </si>
+  <si>
+    <t>0805B473K500CT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 47nF (0.047uF) 10% 0805B473K500CT</t>
+  </si>
+  <si>
+    <t>10-00026064</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B473K500NT FENGHUA, MC05KTB500473 VIKING, CL21B473KBANNNC SAMSUNG, 0805B5473K500NT KOME, CC0805KRX7R9BB473 YAGEO, 0805B473K500NT GEMBIRD, </t>
+  </si>
+  <si>
+    <t>0805B5563K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 56nF (0.056uF) 10% 0805B5563K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B563K500NT FENGHUA, 0805B563K500 CTBB, 0805B563K500 SAMWHA, CC0805KRX7R9BB563 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B563K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 56nF (0.056uF) 10% 0805B563K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B5563K500NT KOME, 0805B563K500 CTBB, 0805B563K500 SAMWHA, CC0805KRX7R9BB563 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB563</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 56nF (0.056uF) 10% CC0805KRX7R9BB563</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B563K500NT FENGHUA, 0805B5563K500NT KOME, 0805B563K500 CTBB, 0805B563K500 SAMWHA, </t>
+  </si>
+  <si>
+    <t>0805B683K500CT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 68nF (0.068uF) 10% 0805B683K500CT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B683K500NT FENGHUA, CT41G08052X11H683KNA KESENES, CC0805KRX7R9BB683 YAGEO, MC05KTB500683 VIKING, </t>
+  </si>
+  <si>
+    <t>0805B683K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 68nF (0.068uF) 10% 0805B683K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B683K500CT Walsin, CT41G08052X11H683KNA KESENES, CC0805KRX7R9BB683 YAGEO, MC05KTB500683 VIKING, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB683</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 68nF (0.068uF) 10% CC0805KRX7R9BB683</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B683K500NT FENGHUA, 0805B683K500CT Walsin, CT41G08052X11H683KNA KESENES, MC05KTB500683 VIKING, </t>
+  </si>
+  <si>
+    <t>CT41G08052X11H683KNA</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 68nF (0.068uF) 10% CT41G08052X11H683KNA</t>
+  </si>
+  <si>
+    <t>10-00026450</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B683K500NT FENGHUA, 0805B683K500CT Walsin, CC0805KRX7R9BB683 YAGEO, MC05KTB500683 VIKING, </t>
+  </si>
+  <si>
+    <t>MC05KTB500683</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 68nF (0.068uF) 10% MC05KTB500683</t>
+  </si>
+  <si>
+    <t>10-00026554</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B683K500NT FENGHUA, 0805B683K500CT Walsin, CT41G08052X11H683KNA KESENES, CC0805KRX7R9BB683 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805B823K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 82nF (0.082uF) 10% 0805B823K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05KTB500823 VIKING, TS18001H823K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>MC05KTB500823</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 82nF (0.082uF) 10% MC05KTB500823</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B823K500NT FENGHUA, TS18001H823K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H823K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 82nF (0.082uF) 10% TS18001H823K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00101790</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05KTB500823 VIKING, 0805B823K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B104K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.10uF (100nF) 10% 0805B104K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71H104KA01L MURATA, CC0805KRX7R9BB104 PHYCOMP, FN21X104K500PXG PDC, 0805B6104K500NT KOME, C0805C104K5RAC KEMET, CC0805X104K500 FAITHFUL LINK, TCC0805X7R104K500DT CCTC, CC0805JRX7R9BB104 YAGEO, CL21B104KBCNNNC SAMSUNG, C2012B104K500NT HOTTECH, GRM21BR71H104KA01K MURATA, CC0805KPX7R9BB104 YAGEO, TS18001H104K8TB00R SUNTAN, GRM21BR71H104KA01D MURATA, CSA0805X7R104K500KT HRE, CC0805KRX7R9BB104 YAGEO, MC05KTB500104 VIKING, </t>
+  </si>
+  <si>
+    <t>0805B6104K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.10uF (100nF) 10% 0805B6104K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71H104KA01L MURATA, CC0805KRX7R9BB104 PHYCOMP, FN21X104K500PXG PDC, C0805C104K5RAC KEMET, CC0805X104K500 FAITHFUL LINK, TCC0805X7R104K500DT CCTC, CC0805JRX7R9BB104 YAGEO, CL21B104KBCNNNC SAMSUNG, C2012B104K500NT HOTTECH, GRM21BR71H104KA01K MURATA, CC0805KPX7R9BB104 YAGEO, TS18001H104K8TB00R SUNTAN, GRM21BR71H104KA01D MURATA, CSA0805X7R104K500KT HRE, 0805B104K500NT FENGHUA, CC0805KRX7R9BB104 YAGEO, MC05KTB500104 VIKING, </t>
+  </si>
+  <si>
+    <t>C0805C104K5RAC</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.10uF (100nF) 10% C0805C104K5RAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71H104KA01L MURATA, CC0805KRX7R9BB104 PHYCOMP, FN21X104K500PXG PDC, 0805B6104K500NT KOME, CC0805X104K500 FAITHFUL LINK, TCC0805X7R104K500DT CCTC, CC0805JRX7R9BB104 YAGEO, CL21B104KBCNNNC SAMSUNG, C2012B104K500NT HOTTECH, GRM21BR71H104KA01K MURATA, CC0805KPX7R9BB104 YAGEO, TS18001H104K8TB00R SUNTAN, GRM21BR71H104KA01D MURATA, CSA0805X7R104K500KT HRE, 0805B104K500NT FENGHUA, CC0805KRX7R9BB104 YAGEO, MC05KTB500104 VIKING, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB104</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.10uF (100nF) 10% CC0805KRX7R9BB104</t>
+  </si>
+  <si>
+    <t>10-00025807</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71H104KA01L MURATA, FN21X104K500PXG PDC, 0805B6104K500NT KOME, C0805C104K5RAC KEMET, CC0805X104K500 FAITHFUL LINK, TCC0805X7R104K500DT CCTC, CC0805JRX7R9BB104 YAGEO, CL21B104KBCNNNC SAMSUNG, C2012B104K500NT HOTTECH, GRM21BR71H104KA01K MURATA, CC0805KPX7R9BB104 YAGEO, TS18001H104K8TB00R SUNTAN, GRM21BR71H104KA01D MURATA, CSA0805X7R104K500KT HRE, 0805B104K500NT FENGHUA, CC0805KRX7R9BB104 YAGEO, MC05KTB500104 VIKING, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71H104KA01L MURATA, CC0805KRX7R9BB104 PHYCOMP, FN21X104K500PXG PDC, 0805B6104K500NT KOME, C0805C104K5RAC KEMET, CC0805X104K500 FAITHFUL LINK, TCC0805X7R104K500DT CCTC, CC0805JRX7R9BB104 YAGEO, CL21B104KBCNNNC SAMSUNG, C2012B104K500NT HOTTECH, GRM21BR71H104KA01K MURATA, CC0805KPX7R9BB104 YAGEO, TS18001H104K8TB00R SUNTAN, GRM21BR71H104KA01D MURATA, CSA0805X7R104K500KT HRE, 0805B104K500NT FENGHUA, MC05KTB500104 VIKING, </t>
+  </si>
+  <si>
+    <t>CSA0805X7R104K500KT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.10uF (100nF) 10% CSA0805X7R104K500KT</t>
+  </si>
+  <si>
+    <t>UT-00134363</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71H104KA01L MURATA, CC0805KRX7R9BB104 PHYCOMP, FN21X104K500PXG PDC, 0805B6104K500NT KOME, C0805C104K5RAC KEMET, CC0805X104K500 FAITHFUL LINK, TCC0805X7R104K500DT CCTC, CC0805JRX7R9BB104 YAGEO, CL21B104KBCNNNC SAMSUNG, C2012B104K500NT HOTTECH, GRM21BR71H104KA01K MURATA, CC0805KPX7R9BB104 YAGEO, TS18001H104K8TB00R SUNTAN, GRM21BR71H104KA01D MURATA, 0805B104K500NT FENGHUA, CC0805KRX7R9BB104 YAGEO, MC05KTB500104 VIKING, </t>
+  </si>
+  <si>
+    <t>FN21X104K500PXG</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.10uF (100nF) 10% FN21X104K500PXG</t>
+  </si>
+  <si>
+    <t>10-00025808</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71H104KA01L MURATA, CC0805KRX7R9BB104 PHYCOMP, 0805B6104K500NT KOME, C0805C104K5RAC KEMET, CC0805X104K500 FAITHFUL LINK, TCC0805X7R104K500DT CCTC, CC0805JRX7R9BB104 YAGEO, CL21B104KBCNNNC SAMSUNG, C2012B104K500NT HOTTECH, GRM21BR71H104KA01K MURATA, CC0805KPX7R9BB104 YAGEO, TS18001H104K8TB00R SUNTAN, GRM21BR71H104KA01D MURATA, CSA0805X7R104K500KT HRE, 0805B104K500NT FENGHUA, CC0805KRX7R9BB104 YAGEO, MC05KTB500104 VIKING, </t>
+  </si>
+  <si>
+    <t>MC05KTB500104</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.10uF (100nF) 10% MC05KTB500104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71H104KA01L MURATA, CC0805KRX7R9BB104 PHYCOMP, FN21X104K500PXG PDC, 0805B6104K500NT KOME, C0805C104K5RAC KEMET, CC0805X104K500 FAITHFUL LINK, TCC0805X7R104K500DT CCTC, CC0805JRX7R9BB104 YAGEO, CL21B104KBCNNNC SAMSUNG, C2012B104K500NT HOTTECH, GRM21BR71H104KA01K MURATA, CC0805KPX7R9BB104 YAGEO, TS18001H104K8TB00R SUNTAN, GRM21BR71H104KA01D MURATA, CSA0805X7R104K500KT HRE, 0805B104K500NT FENGHUA, CC0805KRX7R9BB104 YAGEO, </t>
+  </si>
+  <si>
+    <t>TCC0805X7R104K500DT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.10uF (100nF) 10% TCC0805X7R104K500DT</t>
+  </si>
+  <si>
+    <t>10-00026045</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71H104KA01L MURATA, CC0805KRX7R9BB104 PHYCOMP, FN21X104K500PXG PDC, 0805B6104K500NT KOME, C0805C104K5RAC KEMET, CC0805X104K500 FAITHFUL LINK, CC0805JRX7R9BB104 YAGEO, CL21B104KBCNNNC SAMSUNG, C2012B104K500NT HOTTECH, GRM21BR71H104KA01K MURATA, CC0805KPX7R9BB104 YAGEO, TS18001H104K8TB00R SUNTAN, GRM21BR71H104KA01D MURATA, CSA0805X7R104K500KT HRE, 0805B104K500NT FENGHUA, CC0805KRX7R9BB104 YAGEO, MC05KTB500104 VIKING, </t>
+  </si>
+  <si>
+    <t>TS18001H104K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.10uF (100nF) 10% TS18001H104K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00101791</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71H104KA01L MURATA, CC0805KRX7R9BB104 PHYCOMP, FN21X104K500PXG PDC, 0805B6104K500NT KOME, C0805C104K5RAC KEMET, CC0805X104K500 FAITHFUL LINK, TCC0805X7R104K500DT CCTC, CC0805JRX7R9BB104 YAGEO, CL21B104KBCNNNC SAMSUNG, C2012B104K500NT HOTTECH, GRM21BR71H104KA01K MURATA, CC0805KPX7R9BB104 YAGEO, GRM21BR71H104KA01D MURATA, CSA0805X7R104K500KT HRE, 0805B104K500NT FENGHUA, CC0805KRX7R9BB104 YAGEO, MC05KTB500104 VIKING, </t>
+  </si>
+  <si>
+    <t>C2012B104K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.10uF (100nF) 10% C2012B104K500NT</t>
+  </si>
+  <si>
+    <t>10-00026122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71H104KA01L MURATA, CC0805KRX7R9BB104 PHYCOMP, FN21X104K500PXG PDC, 0805B6104K500NT KOME, C0805C104K5RAC KEMET, CC0805X104K500 FAITHFUL LINK, TCC0805X7R104K500DT CCTC, CC0805JRX7R9BB104 YAGEO, CL21B104KBCNNNC SAMSUNG, GRM21BR71H104KA01K MURATA, CC0805KPX7R9BB104 YAGEO, TS18001H104K8TB00R SUNTAN, GRM21BR71H104KA01D MURATA, CSA0805X7R104K500KT HRE, 0805B104K500NT FENGHUA, CC0805KRX7R9BB104 YAGEO, MC05KTB500104 VIKING, </t>
+  </si>
+  <si>
+    <t>CL21B104KBCNNNC</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.10uF (100nF) 10% CL21B104KBCNNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71H104KA01L MURATA, CC0805KRX7R9BB104 PHYCOMP, FN21X104K500PXG PDC, 0805B6104K500NT KOME, C0805C104K5RAC KEMET, CC0805X104K500 FAITHFUL LINK, TCC0805X7R104K500DT CCTC, CC0805JRX7R9BB104 YAGEO, C2012B104K500NT HOTTECH, GRM21BR71H104KA01K MURATA, CC0805KPX7R9BB104 YAGEO, TS18001H104K8TB00R SUNTAN, GRM21BR71H104KA01D MURATA, CSA0805X7R104K500KT HRE, 0805B104K500NT FENGHUA, CC0805KRX7R9BB104 YAGEO, MC05KTB500104 VIKING, </t>
+  </si>
+  <si>
+    <t>0805B154K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.15uF (150nF) 10% 0805B154K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B154KBFNNNG SAMSUNG, 0805B6154K500NT KOME, CL21B154KBFNNNE SAMSUNG, TCC0805X7R154K500DT CCTC, C0805KRX7R9BB154 PHYCOMP, CC0805KRX7R9BB154 YAGEO, GRM40X7R154K50PT MURATA, </t>
+  </si>
+  <si>
+    <t>0805B6154K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.15uF (150nF) 10% 0805B6154K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B154KBFNNNG SAMSUNG, CL21B154KBFNNNE SAMSUNG, TCC0805X7R154K500DT CCTC, C0805KRX7R9BB154 PHYCOMP, CC0805KRX7R9BB154 YAGEO, GRM40X7R154K50PT MURATA, 0805B154K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805KRX7R9BB154</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.15uF (150nF) 10% CC0805KRX7R9BB154</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B154KBFNNNG SAMSUNG, 0805B6154K500NT KOME, CL21B154KBFNNNE SAMSUNG, TCC0805X7R154K500DT CCTC, C0805KRX7R9BB154 PHYCOMP, GRM40X7R154K50PT MURATA, 0805B154K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805X7R154K500DT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.15uF (150nF) 10% TCC0805X7R154K500DT</t>
+  </si>
+  <si>
+    <t>10-00026071</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B154KBFNNNG SAMSUNG, 0805B6154K500NT KOME, CL21B154KBFNNNE SAMSUNG, C0805KRX7R9BB154 PHYCOMP, CC0805KRX7R9BB154 YAGEO, GRM40X7R154K50PT MURATA, 0805B154K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805B224K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.22uF (220nF) 10% 0805B224K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805X224K500 FAITHFUL LINK, TS18001H224K8TB00R SUNTAN, MC05KTB500224 VIKING, C2012B224K500NT HOTTECH, GCM21BR71H224KA37L MURATA, CT41G08052X11H224KNA KESENES, C0805C224K5RAC7800 KEMET, GRM21MR71H224KA01L MURATA, CL21B224KBFNNNE SAMSUNG, TCC0805X7R224K500DT CCTC, </t>
+  </si>
+  <si>
+    <t>CL21B224KBFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.22uF (220nF) 10% CL21B224KBFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805X224K500 FAITHFUL LINK, TS18001H224K8TB00R SUNTAN, MC05KTB500224 VIKING, C2012B224K500NT HOTTECH, GCM21BR71H224KA37L MURATA, CT41G08052X11H224KNA KESENES, C0805C224K5RAC7800 KEMET, GRM21MR71H224KA01L MURATA, 0805B224K500NT FENGHUA, TCC0805X7R224K500DT CCTC, </t>
+  </si>
+  <si>
+    <t>CT41G08052X11H224KNA</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.22uF (220nF) 10% CT41G08052X11H224KNA</t>
+  </si>
+  <si>
+    <t>10-00026451</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805X224K500 FAITHFUL LINK, TS18001H224K8TB00R SUNTAN, MC05KTB500224 VIKING, C2012B224K500NT HOTTECH, GCM21BR71H224KA37L MURATA, C0805C224K5RAC7800 KEMET, GRM21MR71H224KA01L MURATA, CL21B224KBFNNNE SAMSUNG, 0805B224K500NT FENGHUA, TCC0805X7R224K500DT CCTC, </t>
+  </si>
+  <si>
+    <t>C2012B224K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.22uF (220nF) 10% C2012B224K500NT</t>
+  </si>
+  <si>
+    <t>UT-00092527</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805X224K500 FAITHFUL LINK, TS18001H224K8TB00R SUNTAN, MC05KTB500224 VIKING, GCM21BR71H224KA37L MURATA, CT41G08052X11H224KNA KESENES, C0805C224K5RAC7800 KEMET, GRM21MR71H224KA01L MURATA, CL21B224KBFNNNE SAMSUNG, 0805B224K500NT FENGHUA, TCC0805X7R224K500DT CCTC, </t>
+  </si>
+  <si>
+    <t>TS18001H224K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.22uF (220nF) 10% TS18001H224K8TB00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805X224K500 FAITHFUL LINK, MC05KTB500224 VIKING, C2012B224K500NT HOTTECH, GCM21BR71H224KA37L MURATA, CT41G08052X11H224KNA KESENES, C0805C224K5RAC7800 KEMET, GRM21MR71H224KA01L MURATA, CL21B224KBFNNNE SAMSUNG, 0805B224K500NT FENGHUA, TCC0805X7R224K500DT CCTC, </t>
+  </si>
+  <si>
+    <t>0805B334K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.33uF (330nF) 10% 0805B334K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21B334KBFNNNNE SAMSUNG, TCC0805X7R334K500DT CCTC, MC05KTB500334 VIKING, GRM219R71H334KA88D MURATA, C2012B334K500NT HOTTECH, CL21B334KBFNNNE SAMSUNG, CS2012X7R334K500NRE SAMWHA, 0805B334K500NT FENGHUA, CT41G08052X11H334KNA KESENES, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B334K500NT FENGHUA, CL21B334KBFNNNNE SAMSUNG, TCC0805X7R334K500DT CCTC, MC05KTB500334 VIKING, GRM219R71H334KA88D MURATA, C2012B334K500NT HOTTECH, CL21B334KBFNNNE SAMSUNG, CS2012X7R334K500NRE SAMWHA, CT41G08052X11H334KNA KESENES, </t>
+  </si>
+  <si>
+    <t>CS2012X7R334K500NRE</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.33uF (330nF) 10% CS2012X7R334K500NRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B334K500NT FENGHUA, CL21B334KBFNNNNE SAMSUNG, TCC0805X7R334K500DT CCTC, MC05KTB500334 VIKING, GRM219R71H334KA88D MURATA, C2012B334K500NT HOTTECH, CL21B334KBFNNNE SAMSUNG, 0805B334K500NT FENGHUA, CT41G08052X11H334KNA KESENES, </t>
+  </si>
+  <si>
+    <t>CT41G08052X11H334KNA</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.33uF (330nF) 10% CT41G08052X11H334KNA</t>
+  </si>
+  <si>
+    <t>10-00026452</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B334K500NT FENGHUA, CL21B334KBFNNNNE SAMSUNG, TCC0805X7R334K500DT CCTC, MC05KTB500334 VIKING, GRM219R71H334KA88D MURATA, C2012B334K500NT HOTTECH, CL21B334KBFNNNE SAMSUNG, CS2012X7R334K500NRE SAMWHA, 0805B334K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>MC05KTB500334</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.33uF (330nF) 10% MC05KTB500334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B334K500NT FENGHUA, CL21B334KBFNNNNE SAMSUNG, TCC0805X7R334K500DT CCTC, GRM219R71H334KA88D MURATA, C2012B334K500NT HOTTECH, CL21B334KBFNNNE SAMSUNG, CS2012X7R334K500NRE SAMWHA, 0805B334K500NT FENGHUA, CT41G08052X11H334KNA KESENES, </t>
+  </si>
+  <si>
+    <t>TCC0805X7R334K500DT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.33uF (330nF) 10% TCC0805X7R334K500DT</t>
+  </si>
+  <si>
+    <t>10-00026047</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B334K500NT FENGHUA, CL21B334KBFNNNNE SAMSUNG, MC05KTB500334 VIKING, GRM219R71H334KA88D MURATA, C2012B334K500NT HOTTECH, CL21B334KBFNNNE SAMSUNG, CS2012X7R334K500NRE SAMWHA, 0805B334K500NT FENGHUA, CT41G08052X11H334KNA KESENES, </t>
+  </si>
+  <si>
+    <t>C2012B334K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.33uF (330nF) 10% C2012B334K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B334K500NT FENGHUA, CL21B334KBFNNNNE SAMSUNG, TCC0805X7R334K500DT CCTC, MC05KTB500334 VIKING, GRM219R71H334KA88D MURATA, CL21B334KBFNNNE SAMSUNG, CS2012X7R334K500NRE SAMWHA, 0805B334K500NT FENGHUA, CT41G08052X11H334KNA KESENES, </t>
+  </si>
+  <si>
+    <t>CL21B334KBFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.33uF (330nF) 10% CL21B334KBFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B334K500NT FENGHUA, CL21B334KBFNNNNE SAMSUNG, TCC0805X7R334K500DT CCTC, MC05KTB500334 VIKING, GRM219R71H334KA88D MURATA, C2012B334K500NT HOTTECH, CS2012X7R334K500NRE SAMWHA, 0805B334K500NT FENGHUA, CT41G08052X11H334KNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805B394K500CT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.39uF (390nF) 10% 0805B394K500CT</t>
+  </si>
+  <si>
+    <t>UT-00134346</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H394K8TB00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H394K8TB00R</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.39uF (390nF) 10% TS18001H394K8TB00R</t>
+  </si>
+  <si>
+    <t>UT-00137556</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B394K500CT Walsin, </t>
+  </si>
+  <si>
+    <t>0805B474K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.47uF (470nF) 10% 0805B474K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71H474KA88L MURATA, MC05KTB500474 VIKING, C2012B474K500NT HOTTECH, TS18001H474K8TB00R SUNTAN, CC0805KKX7R9BB474 YAGEO, CL21B474KBFNNNE SAMSUNG, GRM21MR71H474KA01L MURATA, </t>
+  </si>
+  <si>
+    <t>C2012B474K500NT</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.47uF (470nF) 10% C2012B474K500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71H474KA88L MURATA, MC05KTB500474 VIKING, 0805B474K500NT FENGHUA, TS18001H474K8TB00R SUNTAN, CC0805KKX7R9BB474 YAGEO, CL21B474KBFNNNE SAMSUNG, GRM21MR71H474KA01L MURATA, </t>
+  </si>
+  <si>
+    <t>CL21B474KBFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 0.47uF (470nF) 10% CL21B474KBFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR71H474KA88L MURATA, MC05KTB500474 VIKING, 0805B474K500NT FENGHUA, C2012B474K500NT HOTTECH, TS18001H474K8TB00R SUNTAN, CC0805KKX7R9BB474 YAGEO, GRM21MR71H474KA01L MURATA, </t>
+  </si>
+  <si>
     <t>12.03.2026</t>
   </si>
   <si>
-    <t>Тел.: 8-495-795-08-05</t>
-[...7213 lines deleted...]
-  <si>
     <t>TS18001H474K8TB00R</t>
   </si>
   <si>
     <t>0805-X7R-50V- 0.47uF (470nF) 10% TS18001H474K8TB00R</t>
   </si>
   <si>
     <t xml:space="preserve">GRM21BR71H474KA88L MURATA, MC05KTB500474 VIKING, 0805B474K500NT FENGHUA, C2012B474K500NT HOTTECH, CC0805KKX7R9BB474 YAGEO, CL21B474KBFNNNE SAMSUNG, GRM21MR71H474KA01L MURATA, </t>
   </si>
   <si>
     <t>0805B684K500NT</t>
   </si>
   <si>
     <t>0805-X7R-50V- 0.68uF (680nF) 10% 0805B684K500NT</t>
   </si>
   <si>
     <t xml:space="preserve">CC0805KKX7R9BB684 YAGEO, TCC0805X7R684K500DT CCTC, 0805B684K500NT FENGHUA, CL21B684KBFVPNE SAMSUNG, C2012B684K500NT HOTTECH, FN21X684K500EIG PDC, TS18001H684K8TB00R SUNTAN, </t>
   </si>
   <si>
     <t xml:space="preserve">CC0805KKX7R9BB684 YAGEO, 0805B684K500NT FENGHUA, TCC0805X7R684K500DT CCTC, CL21B684KBFVPNE SAMSUNG, C2012B684K500NT HOTTECH, FN21X684K500EIG PDC, TS18001H684K8TB00R SUNTAN, </t>
   </si>
   <si>
     <t>C2012B684K500NT</t>
   </si>
   <si>
     <t>0805-X7R-50V- 0.68uF (680nF) 10% C2012B684K500NT</t>
@@ -7441,50 +7441,53 @@
   <si>
     <t>10-00025861</t>
   </si>
   <si>
     <t xml:space="preserve">C2012X7R1H225K125AC TDK, CC0805KKX7R9BB225 YAGEO, C2012B225K500NT HOTTECH, CL21B225KBYNNNE SAMSUNG, TS18001H225K8TB00R SUNTAN, TS18001H225K8TB00R SUNTAN, UMK212BB7225KG-T TAIYO YUDEN, CS2012X7R225K500NRE SAMWHA, </t>
   </si>
   <si>
     <t>C2012B225K500NT</t>
   </si>
   <si>
     <t>0805-X7R-50V- 2.2uF 10% C2012B225K500NT</t>
   </si>
   <si>
     <t xml:space="preserve">C2012X7R1H225K125AC TDK, CC0805KKX7R9BB225 YAGEO, 0805B225K500NT FENGHUA, CL21B225KBYNNNE SAMSUNG, TS18001H225K8TB00R SUNTAN, TS18001H225K8TB00R SUNTAN, UMK212BB7225KG-T TAIYO YUDEN, CS2012X7R225K500NRE SAMWHA, </t>
   </si>
   <si>
     <t>CL21B225KBYNNNE</t>
   </si>
   <si>
     <t>0805-X7R-50V- 2.2uF 10% CL21B225KBYNNNE</t>
   </si>
   <si>
     <t xml:space="preserve">C2012X7R1H225K125AC TDK, CC0805KKX7R9BB225 YAGEO, 0805B225K500NT FENGHUA, C2012B225K500NT HOTTECH, TS18001H225K8TB00R SUNTAN, TS18001H225K8TB00R SUNTAN, UMK212BB7225KG-T TAIYO YUDEN, CS2012X7R225K500NRE SAMWHA, </t>
   </si>
   <si>
+    <t>06.05.2026</t>
+  </si>
+  <si>
     <t>UMK212BB7225KG-T</t>
   </si>
   <si>
     <t>0805-X7R-50V- 2.2uF 10% UMK212BB7225KG-T</t>
   </si>
   <si>
     <t>UT-00106363</t>
   </si>
   <si>
     <t xml:space="preserve">C2012X7R1H225K125AC TDK, CC0805KKX7R9BB225 YAGEO, 0805B225K500NT FENGHUA, C2012B225K500NT HOTTECH, CL21B225KBYNNNE SAMSUNG, TS18001H225K8TB00R SUNTAN, TS18001H225K8TB00R SUNTAN, CS2012X7R225K500NRE SAMWHA, </t>
   </si>
   <si>
     <t>CC0805KKX7R9BB225</t>
   </si>
   <si>
     <t>0805-X7R-50V- 2.2uF 10% CC0805KKX7R9BB225</t>
   </si>
   <si>
     <t>10-00025834</t>
   </si>
   <si>
     <t xml:space="preserve">C2012X7R1H225K125AC TDK, 0805B225K500NT FENGHUA, C2012B225K500NT HOTTECH, CL21B225KBYNNNE SAMSUNG, TS18001H225K8TB00R SUNTAN, TS18001H225K8TB00R SUNTAN, UMK212BB7225KG-T TAIYO YUDEN, CS2012X7R225K500NRE SAMWHA, </t>
   </si>
   <si>
     <t>TS18001H225K8TB00R</t>
@@ -7550,50 +7553,59 @@
     <t>0805-X7R-50V- 4.7uF 10% CC0805KKX7R9BB475</t>
   </si>
   <si>
     <t xml:space="preserve">C2012B475K500NT HOTTECH, C2012X7R1H475K125AC TDK, TS18001H475K8TB00R SUNTAN, TS18001H475K8TB00R SUNTAN, </t>
   </si>
   <si>
     <t>TS18001H475K8TB00R</t>
   </si>
   <si>
     <t>0805-X7R-50V- 4.7uF 10% TS18001H475K8TB00R</t>
   </si>
   <si>
     <t xml:space="preserve">C2012B475K500NT HOTTECH, C2012X7R1H475K125AC TDK, TS18001H475K8TB00R SUNTAN, CC0805KKX7R9BB475 YAGEO, </t>
   </si>
   <si>
     <t>UT-00135341</t>
   </si>
   <si>
     <t>C2012B106K500NT</t>
   </si>
   <si>
     <t>0805-X7R-50V-10uF 10% C2012B106K500NT</t>
   </si>
   <si>
     <t xml:space="preserve">C2012B106K500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>GCM21BL81C105KA58L</t>
+  </si>
+  <si>
+    <t>0805-X8L-16V- 1uF 10% GCM21BL81C105KA58L</t>
+  </si>
+  <si>
+    <t>UT-00105640</t>
   </si>
   <si>
     <t>08055F104K4T2A</t>
   </si>
   <si>
     <t>0805-X8R-50V- 0.1uF (100nF) 10% 08055F104K4T2A</t>
   </si>
   <si>
     <t>UT-00118013</t>
   </si>
   <si>
     <t>C2012F476M6R3NT</t>
   </si>
   <si>
     <t>0805-Y5V- 6.3V-47uF 20% C2012F476M6R3NT</t>
   </si>
   <si>
     <t>10-00025767</t>
   </si>
   <si>
     <t>0805F475Z100NT</t>
   </si>
   <si>
     <t>0805-Y5V-10V- 4.7uF +80%-20% 0805F475Z100NT</t>
   </si>
@@ -9189,51 +9201,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R866"/>
+  <dimension ref="A1:R867"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -9915,53 +9927,51 @@
       <c r="E20" s="15">
         <v>10080003583</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>72</v>
       </c>
       <c r="J20" s="15">
         <v>4000</v>
       </c>
       <c r="K20" s="15">
         <v>0.00493</v>
       </c>
       <c r="L20" s="15">
         <v>0.00356</v>
       </c>
       <c r="M20" s="15">
         <v>0.00311</v>
       </c>
-      <c r="N20" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="15">
         <v>10080003392</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="15" t="s">
@@ -10003,53 +10013,51 @@
       <c r="E22" s="15">
         <v>10080039363</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>78</v>
       </c>
       <c r="J22" s="15">
         <v>4000</v>
       </c>
       <c r="K22" s="15">
         <v>0.00309</v>
       </c>
       <c r="L22" s="15">
         <v>0.00268</v>
       </c>
       <c r="M22" s="15">
         <v>0.00258</v>
       </c>
-      <c r="N22" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N22" s="15"/>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="15">
         <v>10080005944</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="15" t="s">
@@ -10309,51 +10317,51 @@
         <v>10080032986</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="15" t="s">
         <v>101</v>
       </c>
       <c r="J29" s="15">
         <v>4000</v>
       </c>
       <c r="K29" s="15">
         <v>0.00714</v>
       </c>
       <c r="L29" s="15">
         <v>0.00444</v>
       </c>
       <c r="M29" s="15">
         <v>0.00444</v>
       </c>
       <c r="N29" s="15">
-        <v>12000</v>
+        <v>8000</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E30" s="15">
         <v>10080034442</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>30</v>
       </c>
@@ -11302,96 +11310,96 @@
         <v>10000020657</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I52" s="15" t="s">
         <v>173</v>
       </c>
       <c r="J52" s="15">
         <v>4000</v>
       </c>
       <c r="K52" s="15">
         <v>0.00525</v>
       </c>
       <c r="L52" s="15">
         <v>0.00525</v>
       </c>
       <c r="M52" s="15">
         <v>0.00525</v>
       </c>
       <c r="N52" s="15">
-        <v>24000</v>
+        <v>16000</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E53" s="15">
         <v>10080011288</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I53" s="15" t="s">
         <v>176</v>
       </c>
       <c r="J53" s="15">
         <v>4000</v>
       </c>
       <c r="K53" s="15">
         <v>0.00314</v>
       </c>
       <c r="L53" s="15">
         <v>0.00272</v>
       </c>
       <c r="M53" s="15">
         <v>0.00261</v>
       </c>
       <c r="N53" s="15">
-        <v>20000</v>
+        <v>24000</v>
       </c>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>177</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>178</v>
       </c>
       <c r="E54" s="15">
         <v>10080005086</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15" t="s">
         <v>30</v>
       </c>
@@ -11480,51 +11488,51 @@
         <v>10080012235</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15" t="s">
         <v>186</v>
       </c>
       <c r="J56" s="15">
         <v>4000</v>
       </c>
       <c r="K56" s="15">
         <v>0.00309</v>
       </c>
       <c r="L56" s="15">
         <v>0.00268</v>
       </c>
       <c r="M56" s="15">
         <v>0.00258</v>
       </c>
       <c r="N56" s="15">
-        <v>28000</v>
+        <v>24000</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>187</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E57" s="15">
         <v>10000020658</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15" t="s">
         <v>30</v>
       </c>
@@ -11697,51 +11705,51 @@
         <v>10080005087</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H61" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I61" s="15" t="s">
         <v>200</v>
       </c>
       <c r="J61" s="15">
         <v>4000</v>
       </c>
       <c r="K61" s="15">
         <v>0.0036</v>
       </c>
       <c r="L61" s="15">
         <v>0.00312</v>
       </c>
       <c r="M61" s="15">
         <v>0.003</v>
       </c>
       <c r="N61" s="15">
-        <v>108000</v>
+        <v>104000</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>201</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>202</v>
       </c>
       <c r="E62" s="15">
         <v>10080042013</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
         <v>30</v>
       </c>
@@ -11830,54 +11838,54 @@
         <v>10080017153</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H64" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I64" s="15" t="s">
         <v>209</v>
       </c>
       <c r="J64" s="15">
         <v>4000</v>
       </c>
       <c r="K64" s="15">
         <v>0.00314</v>
       </c>
       <c r="L64" s="15">
         <v>0.00272</v>
       </c>
       <c r="M64" s="15">
         <v>0.00261</v>
       </c>
       <c r="N64" s="15">
-        <v>48000</v>
+        <v>40000</v>
       </c>
       <c r="O64" s="15">
-        <v>36000</v>
+        <v>40000</v>
       </c>
       <c r="P64" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q64" s="15"/>
       <c r="R64" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>211</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>212</v>
       </c>
       <c r="E65" s="15" t="s">
         <v>213</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15" t="s">
         <v>30</v>
@@ -11922,51 +11930,51 @@
         <v>10080028450</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15" t="s">
         <v>217</v>
       </c>
       <c r="J66" s="15">
         <v>4000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00314</v>
       </c>
       <c r="L66" s="15">
         <v>0.00272</v>
       </c>
       <c r="M66" s="15">
         <v>0.00261</v>
       </c>
       <c r="N66" s="15">
-        <v>16000</v>
+        <v>4000</v>
       </c>
       <c r="O66" s="15">
         <v>32000</v>
       </c>
       <c r="P66" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q66" s="15"/>
       <c r="R66" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>218</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>219</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>220</v>
       </c>
@@ -12144,51 +12152,51 @@
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15" t="s">
         <v>236</v>
       </c>
       <c r="J71" s="15">
         <v>4000</v>
       </c>
       <c r="K71" s="15">
         <v>0.00303</v>
       </c>
       <c r="L71" s="15">
         <v>0.00263</v>
       </c>
       <c r="M71" s="15">
         <v>0.00253</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15">
-        <v>60000</v>
+        <v>52000</v>
       </c>
       <c r="P71" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q71" s="15"/>
       <c r="R71" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>237</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>238</v>
       </c>
       <c r="E72" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
         <v>30</v>
@@ -13051,51 +13059,51 @@
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H92" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="15" t="s">
         <v>309</v>
       </c>
       <c r="J92" s="15">
         <v>4000</v>
       </c>
       <c r="K92" s="15">
         <v>0.00303</v>
       </c>
       <c r="L92" s="15">
         <v>0.00263</v>
       </c>
       <c r="M92" s="15">
         <v>0.00253</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15">
-        <v>40000</v>
+        <v>56000</v>
       </c>
       <c r="P92" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q92" s="15"/>
       <c r="R92" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>310</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>311</v>
       </c>
       <c r="E93" s="15">
         <v>10000020908</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15" t="s">
         <v>30</v>
@@ -13226,51 +13234,51 @@
         <v>323</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H96" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I96" s="15" t="s">
         <v>324</v>
       </c>
       <c r="J96" s="15">
         <v>4000</v>
       </c>
       <c r="K96" s="15">
         <v>0.00299</v>
       </c>
       <c r="L96" s="15">
         <v>0.00251</v>
       </c>
       <c r="M96" s="15">
         <v>0.00241</v>
       </c>
       <c r="N96" s="15">
-        <v>12000</v>
+        <v>16000</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>325</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>326</v>
       </c>
       <c r="E97" s="15" t="s">
         <v>327</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
         <v>30</v>
       </c>
@@ -13357,51 +13365,51 @@
         <v>335</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H99" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I99" s="15" t="s">
         <v>336</v>
       </c>
       <c r="J99" s="15">
         <v>4000</v>
       </c>
       <c r="K99" s="15">
         <v>0.00299</v>
       </c>
       <c r="L99" s="15">
         <v>0.00251</v>
       </c>
       <c r="M99" s="15">
         <v>0.00241</v>
       </c>
       <c r="N99" s="15">
-        <v>8000</v>
+        <v>4000</v>
       </c>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
         <v>337</v>
       </c>
       <c r="D100" s="15" t="s">
         <v>338</v>
       </c>
       <c r="E100" s="15">
         <v>10080042014</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15" t="s">
         <v>30</v>
       </c>
@@ -13580,51 +13588,51 @@
         <v>10080012238</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H104" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I104" s="15" t="s">
         <v>354</v>
       </c>
       <c r="J104" s="15">
         <v>4000</v>
       </c>
       <c r="K104" s="15">
         <v>0.00309</v>
       </c>
       <c r="L104" s="15">
         <v>0.00268</v>
       </c>
       <c r="M104" s="15">
         <v>0.00258</v>
       </c>
       <c r="N104" s="15">
-        <v>24000</v>
+        <v>32000</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>355</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>356</v>
       </c>
       <c r="E105" s="15">
         <v>10080039769</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
         <v>30</v>
       </c>
@@ -13972,53 +13980,51 @@
       <c r="E113" s="15" t="s">
         <v>386</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H113" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I113" s="15" t="s">
         <v>387</v>
       </c>
       <c r="J113" s="15">
         <v>4000</v>
       </c>
       <c r="K113" s="15">
         <v>0.00471</v>
       </c>
       <c r="L113" s="15">
         <v>0.00341</v>
       </c>
       <c r="M113" s="15">
         <v>0.00297</v>
       </c>
-      <c r="N113" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>388</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>389</v>
       </c>
       <c r="E114" s="15">
         <v>10080064699</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H114" s="15" t="s">
@@ -14104,51 +14110,51 @@
         <v>396</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H116" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I116" s="15" t="s">
         <v>397</v>
       </c>
       <c r="J116" s="15">
         <v>4000</v>
       </c>
       <c r="K116" s="15">
         <v>0.0039</v>
       </c>
       <c r="L116" s="15">
         <v>0.00338</v>
       </c>
       <c r="M116" s="15">
         <v>0.00325</v>
       </c>
       <c r="N116" s="15">
-        <v>16000</v>
+        <v>20000</v>
       </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
         <v>398</v>
       </c>
       <c r="D117" s="15" t="s">
         <v>399</v>
       </c>
       <c r="E117" s="15" t="s">
         <v>400</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
         <v>30</v>
       </c>
@@ -14366,51 +14372,51 @@
         <v>10080066313</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H122" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I122" s="15" t="s">
         <v>418</v>
       </c>
       <c r="J122" s="15">
         <v>4000</v>
       </c>
       <c r="K122" s="15">
         <v>0.00372</v>
       </c>
       <c r="L122" s="15">
         <v>0.00322</v>
       </c>
       <c r="M122" s="15">
         <v>0.0031</v>
       </c>
       <c r="N122" s="15">
-        <v>16000</v>
+        <v>12000</v>
       </c>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
         <v>419</v>
       </c>
       <c r="D123" s="15" t="s">
         <v>420</v>
       </c>
       <c r="E123" s="15">
         <v>10000019027</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
         <v>30</v>
       </c>
@@ -14497,51 +14503,51 @@
         <v>428</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H125" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I125" s="15" t="s">
         <v>429</v>
       </c>
       <c r="J125" s="15">
         <v>4000</v>
       </c>
       <c r="K125" s="15">
         <v>0.00471</v>
       </c>
       <c r="L125" s="15">
         <v>0.00341</v>
       </c>
       <c r="M125" s="15">
         <v>0.00297</v>
       </c>
       <c r="N125" s="15">
-        <v>20000</v>
+        <v>16000</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>430</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>431</v>
       </c>
       <c r="E126" s="15">
         <v>10080035821</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
         <v>30</v>
       </c>
@@ -14759,51 +14765,51 @@
         <v>10080003582</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H131" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I131" s="15" t="s">
         <v>448</v>
       </c>
       <c r="J131" s="15">
         <v>4000</v>
       </c>
       <c r="K131" s="15">
         <v>0.00447</v>
       </c>
       <c r="L131" s="15">
         <v>0.0033</v>
       </c>
       <c r="M131" s="15">
         <v>0.0033</v>
       </c>
       <c r="N131" s="15">
-        <v>56000</v>
+        <v>64000</v>
       </c>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
         <v>449</v>
       </c>
       <c r="D132" s="15" t="s">
         <v>450</v>
       </c>
       <c r="E132" s="15">
         <v>10000004800</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
         <v>30</v>
       </c>
@@ -14976,51 +14982,51 @@
         <v>465</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H136" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I136" s="15" t="s">
         <v>466</v>
       </c>
       <c r="J136" s="15">
         <v>4000</v>
       </c>
       <c r="K136" s="15">
         <v>0.00471</v>
       </c>
       <c r="L136" s="15">
         <v>0.00341</v>
       </c>
       <c r="M136" s="15">
         <v>0.00297</v>
       </c>
       <c r="N136" s="15">
-        <v>80000</v>
+        <v>92000</v>
       </c>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C137" s="15" t="s">
         <v>467</v>
       </c>
       <c r="D137" s="15" t="s">
         <v>468</v>
       </c>
       <c r="E137" s="15" t="s">
         <v>469</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15" t="s">
         <v>30</v>
       </c>
@@ -15321,53 +15327,51 @@
       <c r="E144" s="15">
         <v>10080016012</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H144" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I144" s="15" t="s">
         <v>493</v>
       </c>
       <c r="J144" s="15">
         <v>4000</v>
       </c>
       <c r="K144" s="15">
         <v>0.0042</v>
       </c>
       <c r="L144" s="15">
         <v>0.00364</v>
       </c>
       <c r="M144" s="15">
         <v>0.0035</v>
       </c>
-      <c r="N144" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N144" s="15"/>
       <c r="O144" s="15">
         <v>16000</v>
       </c>
       <c r="P144" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q144" s="15"/>
       <c r="R144" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
         <v>494</v>
       </c>
       <c r="D145" s="15" t="s">
         <v>495</v>
       </c>
       <c r="E145" s="15">
         <v>10000020673</v>
       </c>
       <c r="F145" s="15"/>
@@ -15500,51 +15504,51 @@
         <v>10080037292</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I148" s="15" t="s">
         <v>507</v>
       </c>
       <c r="J148" s="15">
         <v>4000</v>
       </c>
       <c r="K148" s="15">
         <v>0.00788</v>
       </c>
       <c r="L148" s="15">
         <v>0.00683</v>
       </c>
       <c r="M148" s="15">
         <v>0.00656</v>
       </c>
       <c r="N148" s="15">
-        <v>16000</v>
+        <v>12000</v>
       </c>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
         <v>508</v>
       </c>
       <c r="D149" s="15" t="s">
         <v>509</v>
       </c>
       <c r="E149" s="15">
         <v>10080041216</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15" t="s">
         <v>30</v>
       </c>
@@ -15977,51 +15981,51 @@
         <v>10080026791</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H159" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I159" s="15" t="s">
         <v>543</v>
       </c>
       <c r="J159" s="15">
         <v>4000</v>
       </c>
       <c r="K159" s="15">
         <v>0.00638</v>
       </c>
       <c r="L159" s="15">
         <v>0.00462</v>
       </c>
       <c r="M159" s="15">
         <v>0.00403</v>
       </c>
       <c r="N159" s="15">
-        <v>32000</v>
+        <v>36000</v>
       </c>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
         <v>544</v>
       </c>
       <c r="D160" s="15" t="s">
         <v>545</v>
       </c>
       <c r="E160" s="15" t="s">
         <v>546</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15" t="s">
         <v>30</v>
       </c>
@@ -16194,51 +16198,51 @@
         <v>561</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H164" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I164" s="15" t="s">
         <v>562</v>
       </c>
       <c r="J164" s="15">
         <v>4000</v>
       </c>
       <c r="K164" s="15">
         <v>0.00649</v>
       </c>
       <c r="L164" s="15">
         <v>0.00469</v>
       </c>
       <c r="M164" s="15">
         <v>0.0041</v>
       </c>
       <c r="N164" s="15">
-        <v>20000</v>
+        <v>12000</v>
       </c>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
         <v>563</v>
       </c>
       <c r="D165" s="15" t="s">
         <v>564</v>
       </c>
       <c r="E165" s="15">
         <v>10080017156</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15" t="s">
         <v>30</v>
       </c>
@@ -16543,53 +16547,51 @@
       <c r="E172" s="15" t="s">
         <v>587</v>
       </c>
       <c r="F172" s="15"/>
       <c r="G172" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H172" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I172" s="15" t="s">
         <v>588</v>
       </c>
       <c r="J172" s="15">
         <v>4000</v>
       </c>
       <c r="K172" s="15">
         <v>0.0068</v>
       </c>
       <c r="L172" s="15">
         <v>0.00571</v>
       </c>
       <c r="M172" s="15">
         <v>0.00549</v>
       </c>
-      <c r="N172" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N172" s="15"/>
       <c r="O172" s="15"/>
       <c r="P172" s="15"/>
       <c r="Q172" s="15"/>
       <c r="R172" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="B173" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C173" s="15" t="s">
         <v>589</v>
       </c>
       <c r="D173" s="15" t="s">
         <v>590</v>
       </c>
       <c r="E173" s="15" t="s">
         <v>591</v>
       </c>
       <c r="F173" s="15"/>
       <c r="G173" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H173" s="15" t="s">
@@ -17459,51 +17461,51 @@
         <v>10080064135</v>
       </c>
       <c r="F193" s="15"/>
       <c r="G193" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H193" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I193" s="15" t="s">
         <v>660</v>
       </c>
       <c r="J193" s="15">
         <v>4000</v>
       </c>
       <c r="K193" s="15">
         <v>0.00766</v>
       </c>
       <c r="L193" s="15">
         <v>0.00554</v>
       </c>
       <c r="M193" s="15">
         <v>0.00484</v>
       </c>
       <c r="N193" s="15">
-        <v>8000</v>
+        <v>4000</v>
       </c>
       <c r="O193" s="15"/>
       <c r="P193" s="15"/>
       <c r="Q193" s="15"/>
       <c r="R193" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="B194" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C194" s="15" t="s">
         <v>661</v>
       </c>
       <c r="D194" s="15" t="s">
         <v>662</v>
       </c>
       <c r="E194" s="15">
         <v>10080032540</v>
       </c>
       <c r="F194" s="15"/>
       <c r="G194" s="15" t="s">
         <v>30</v>
       </c>
@@ -17547,51 +17549,51 @@
         <v>10080017896</v>
       </c>
       <c r="F195" s="15"/>
       <c r="G195" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H195" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I195" s="15" t="s">
         <v>666</v>
       </c>
       <c r="J195" s="15">
         <v>4000</v>
       </c>
       <c r="K195" s="15">
         <v>0.00449</v>
       </c>
       <c r="L195" s="15">
         <v>0.00389</v>
       </c>
       <c r="M195" s="15">
         <v>0.00374</v>
       </c>
       <c r="N195" s="15">
-        <v>36000</v>
+        <v>28000</v>
       </c>
       <c r="O195" s="15">
         <v>28000</v>
       </c>
       <c r="P195" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q195" s="15"/>
       <c r="R195" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="B196" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C196" s="15" t="s">
         <v>667</v>
       </c>
       <c r="D196" s="15" t="s">
         <v>668</v>
       </c>
       <c r="E196" s="15" t="s">
         <v>669</v>
       </c>
@@ -17984,51 +17986,51 @@
       </c>
       <c r="F205" s="15"/>
       <c r="G205" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H205" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I205" s="15" t="s">
         <v>701</v>
       </c>
       <c r="J205" s="15">
         <v>4000</v>
       </c>
       <c r="K205" s="15">
         <v>0.04442</v>
       </c>
       <c r="L205" s="15">
         <v>0.02246</v>
       </c>
       <c r="M205" s="15">
         <v>0.02039</v>
       </c>
       <c r="N205" s="15"/>
       <c r="O205" s="15">
-        <v>52000</v>
+        <v>40000</v>
       </c>
       <c r="P205" s="15" t="s">
         <v>702</v>
       </c>
       <c r="Q205" s="15"/>
       <c r="R205" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="B206" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C206" s="15" t="s">
         <v>703</v>
       </c>
       <c r="D206" s="15" t="s">
         <v>704</v>
       </c>
       <c r="E206" s="15">
         <v>10080032541</v>
       </c>
       <c r="F206" s="15"/>
       <c r="G206" s="15" t="s">
         <v>30</v>
@@ -19289,54 +19291,54 @@
         <v>803</v>
       </c>
       <c r="F235" s="15"/>
       <c r="G235" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H235" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I235" s="15" t="s">
         <v>804</v>
       </c>
       <c r="J235" s="15">
         <v>4000</v>
       </c>
       <c r="K235" s="15">
         <v>0.00504</v>
       </c>
       <c r="L235" s="15">
         <v>0.00437</v>
       </c>
       <c r="M235" s="15">
         <v>0.0042</v>
       </c>
       <c r="N235" s="15">
-        <v>20000</v>
+        <v>12000</v>
       </c>
       <c r="O235" s="15">
-        <v>40000</v>
+        <v>56000</v>
       </c>
       <c r="P235" s="15" t="s">
         <v>805</v>
       </c>
       <c r="Q235" s="15"/>
       <c r="R235" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="236" spans="1:18">
       <c r="B236" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C236" s="15" t="s">
         <v>806</v>
       </c>
       <c r="D236" s="15" t="s">
         <v>807</v>
       </c>
       <c r="E236" s="15" t="s">
         <v>808</v>
       </c>
       <c r="F236" s="15"/>
       <c r="G236" s="15" t="s">
         <v>30</v>
@@ -19772,51 +19774,51 @@
         <v>840</v>
       </c>
       <c r="F246" s="15"/>
       <c r="G246" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H246" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I246" s="15" t="s">
         <v>841</v>
       </c>
       <c r="J246" s="15">
         <v>4000</v>
       </c>
       <c r="K246" s="15">
         <v>0.00959</v>
       </c>
       <c r="L246" s="15">
         <v>0.00694</v>
       </c>
       <c r="M246" s="15">
         <v>0.00606</v>
       </c>
       <c r="N246" s="15">
-        <v>16000</v>
+        <v>12000</v>
       </c>
       <c r="O246" s="15"/>
       <c r="P246" s="15"/>
       <c r="Q246" s="15"/>
       <c r="R246" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="247" spans="1:18">
       <c r="B247" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C247" s="15" t="s">
         <v>842</v>
       </c>
       <c r="D247" s="15" t="s">
         <v>843</v>
       </c>
       <c r="E247" s="15" t="s">
         <v>844</v>
       </c>
       <c r="F247" s="15"/>
       <c r="G247" s="15" t="s">
         <v>30</v>
       </c>
@@ -20034,51 +20036,51 @@
         <v>863</v>
       </c>
       <c r="F252" s="15"/>
       <c r="G252" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H252" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I252" s="15" t="s">
         <v>864</v>
       </c>
       <c r="J252" s="15">
         <v>4000</v>
       </c>
       <c r="K252" s="15">
         <v>0.01539</v>
       </c>
       <c r="L252" s="15">
         <v>0.01113</v>
       </c>
       <c r="M252" s="15">
         <v>0.00971</v>
       </c>
       <c r="N252" s="15">
-        <v>16000</v>
+        <v>12000</v>
       </c>
       <c r="O252" s="15"/>
       <c r="P252" s="15"/>
       <c r="Q252" s="15"/>
       <c r="R252" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="253" spans="1:18">
       <c r="B253" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C253" s="15" t="s">
         <v>865</v>
       </c>
       <c r="D253" s="15" t="s">
         <v>866</v>
       </c>
       <c r="E253" s="15">
         <v>10080016014</v>
       </c>
       <c r="F253" s="15"/>
       <c r="G253" s="15" t="s">
         <v>30</v>
       </c>
@@ -21809,51 +21811,51 @@
         <v>10080037854</v>
       </c>
       <c r="F293" s="15"/>
       <c r="G293" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H293" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I293" s="15" t="s">
         <v>1003</v>
       </c>
       <c r="J293" s="15">
         <v>3000</v>
       </c>
       <c r="K293" s="15">
         <v>0.0211</v>
       </c>
       <c r="L293" s="15">
         <v>0.0211</v>
       </c>
       <c r="M293" s="15">
         <v>0.0211</v>
       </c>
       <c r="N293" s="15">
-        <v>30000</v>
+        <v>24000</v>
       </c>
       <c r="O293" s="15"/>
       <c r="P293" s="15"/>
       <c r="Q293" s="15"/>
       <c r="R293" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="294" spans="1:18">
       <c r="B294" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C294" s="15" t="s">
         <v>1004</v>
       </c>
       <c r="D294" s="15" t="s">
         <v>1005</v>
       </c>
       <c r="E294" s="15" t="s">
         <v>1006</v>
       </c>
       <c r="F294" s="15"/>
       <c r="G294" s="15" t="s">
         <v>30</v>
       </c>
@@ -21982,53 +21984,51 @@
       <c r="E297" s="15">
         <v>10080068879</v>
       </c>
       <c r="F297" s="15"/>
       <c r="G297" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H297" s="15" t="s">
         <v>357</v>
       </c>
       <c r="I297" s="15" t="s">
         <v>1018</v>
       </c>
       <c r="J297" s="15">
         <v>3000</v>
       </c>
       <c r="K297" s="15">
         <v>0.00876</v>
       </c>
       <c r="L297" s="15">
         <v>0.00735</v>
       </c>
       <c r="M297" s="15">
         <v>0.00706</v>
       </c>
-      <c r="N297" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N297" s="15"/>
       <c r="O297" s="15"/>
       <c r="P297" s="15"/>
       <c r="Q297" s="15"/>
       <c r="R297" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="298" spans="1:18">
       <c r="B298" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C298" s="15" t="s">
         <v>1019</v>
       </c>
       <c r="D298" s="15" t="s">
         <v>1020</v>
       </c>
       <c r="E298" s="15">
         <v>10080035594</v>
       </c>
       <c r="F298" s="15"/>
       <c r="G298" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H298" s="15" t="s">
@@ -22541,53 +22541,51 @@
       <c r="E310" s="15">
         <v>10080012690</v>
       </c>
       <c r="F310" s="15"/>
       <c r="G310" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H310" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I310" s="15" t="s">
         <v>1054</v>
       </c>
       <c r="J310" s="15">
         <v>2000</v>
       </c>
       <c r="K310" s="15">
         <v>0.00821</v>
       </c>
       <c r="L310" s="15">
         <v>0.00711</v>
       </c>
       <c r="M310" s="15">
         <v>0.00684</v>
       </c>
-      <c r="N310" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N310" s="15"/>
       <c r="O310" s="15">
         <v>8000</v>
       </c>
       <c r="P310" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q310" s="15"/>
       <c r="R310" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="311" spans="1:18">
       <c r="B311" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C311" s="15" t="s">
         <v>1055</v>
       </c>
       <c r="D311" s="15" t="s">
         <v>1056</v>
       </c>
       <c r="E311" s="15">
         <v>10080009778</v>
       </c>
       <c r="F311" s="15"/>
@@ -22932,53 +22930,55 @@
       <c r="E319" s="15">
         <v>10080012664</v>
       </c>
       <c r="F319" s="15"/>
       <c r="G319" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H319" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I319" s="15" t="s">
         <v>1080</v>
       </c>
       <c r="J319" s="15">
         <v>2000</v>
       </c>
       <c r="K319" s="15">
         <v>0.00677</v>
       </c>
       <c r="L319" s="15">
         <v>0.00586</v>
       </c>
       <c r="M319" s="15">
         <v>0.00564</v>
       </c>
-      <c r="N319" s="15"/>
+      <c r="N319" s="15">
+        <v>2000</v>
+      </c>
       <c r="O319" s="15">
-        <v>12000</v>
+        <v>14000</v>
       </c>
       <c r="P319" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q319" s="15"/>
       <c r="R319" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="320" spans="1:18">
       <c r="B320" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C320" s="15" t="s">
         <v>1081</v>
       </c>
       <c r="D320" s="15" t="s">
         <v>1082</v>
       </c>
       <c r="E320" s="15">
         <v>10080026764</v>
       </c>
       <c r="F320" s="15"/>
       <c r="G320" s="15" t="s">
         <v>30</v>
@@ -23669,53 +23669,51 @@
       <c r="E336" s="15">
         <v>10080072700</v>
       </c>
       <c r="F336" s="15"/>
       <c r="G336" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H336" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I336" s="15" t="s">
         <v>1135</v>
       </c>
       <c r="J336" s="15">
         <v>2000</v>
       </c>
       <c r="K336" s="15">
         <v>0.01634</v>
       </c>
       <c r="L336" s="15">
         <v>0.0137</v>
       </c>
       <c r="M336" s="15">
         <v>0.01318</v>
       </c>
-      <c r="N336" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N336" s="15"/>
       <c r="O336" s="15"/>
       <c r="P336" s="15"/>
       <c r="Q336" s="15"/>
       <c r="R336" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="337" spans="1:18">
       <c r="B337" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C337" s="15" t="s">
         <v>1136</v>
       </c>
       <c r="D337" s="15" t="s">
         <v>1137</v>
       </c>
       <c r="E337" s="15">
         <v>10080066637</v>
       </c>
       <c r="F337" s="15"/>
       <c r="G337" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H337" s="15" t="s">
@@ -23976,51 +23974,51 @@
       </c>
       <c r="F343" s="15"/>
       <c r="G343" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H343" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I343" s="15" t="s">
         <v>1159</v>
       </c>
       <c r="J343" s="15">
         <v>2000</v>
       </c>
       <c r="K343" s="15">
         <v>0.01258</v>
       </c>
       <c r="L343" s="15">
         <v>0.01056</v>
       </c>
       <c r="M343" s="15">
         <v>0.01015</v>
       </c>
       <c r="N343" s="15"/>
       <c r="O343" s="15">
-        <v>16000</v>
+        <v>18000</v>
       </c>
       <c r="P343" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q343" s="15"/>
       <c r="R343" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="344" spans="1:18">
       <c r="B344" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C344" s="15" t="s">
         <v>1160</v>
       </c>
       <c r="D344" s="15" t="s">
         <v>1161</v>
       </c>
       <c r="E344" s="15">
         <v>10080033365</v>
       </c>
       <c r="F344" s="15"/>
       <c r="G344" s="15" t="s">
         <v>30</v>
@@ -24454,51 +24452,51 @@
         <v>10080047051</v>
       </c>
       <c r="F354" s="15"/>
       <c r="G354" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H354" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I354" s="15" t="s">
         <v>1194</v>
       </c>
       <c r="J354" s="15">
         <v>2000</v>
       </c>
       <c r="K354" s="15">
         <v>0.00764</v>
       </c>
       <c r="L354" s="15">
         <v>0.00662</v>
       </c>
       <c r="M354" s="15">
         <v>0.00636</v>
       </c>
       <c r="N354" s="15">
-        <v>16000</v>
+        <v>14000</v>
       </c>
       <c r="O354" s="15"/>
       <c r="P354" s="15"/>
       <c r="Q354" s="15"/>
       <c r="R354" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="355" spans="1:18">
       <c r="B355" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C355" s="15" t="s">
         <v>1195</v>
       </c>
       <c r="D355" s="15" t="s">
         <v>1196</v>
       </c>
       <c r="E355" s="15">
         <v>10080056232</v>
       </c>
       <c r="F355" s="15"/>
       <c r="G355" s="15" t="s">
         <v>30</v>
       </c>
@@ -25011,51 +25009,51 @@
         <v>1230</v>
       </c>
       <c r="F367" s="15"/>
       <c r="G367" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H367" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I367" s="15" t="s">
         <v>1231</v>
       </c>
       <c r="J367" s="15">
         <v>2000</v>
       </c>
       <c r="K367" s="15">
         <v>0.00788</v>
       </c>
       <c r="L367" s="15">
         <v>0.00788</v>
       </c>
       <c r="M367" s="15">
         <v>0.00788</v>
       </c>
       <c r="N367" s="15">
-        <v>18000</v>
+        <v>14000</v>
       </c>
       <c r="O367" s="15"/>
       <c r="P367" s="15"/>
       <c r="Q367" s="15"/>
       <c r="R367" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="368" spans="1:18">
       <c r="B368" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C368" s="15" t="s">
         <v>1232</v>
       </c>
       <c r="D368" s="15" t="s">
         <v>1233</v>
       </c>
       <c r="E368" s="15">
         <v>10080068440</v>
       </c>
       <c r="F368" s="15"/>
       <c r="G368" s="15" t="s">
         <v>30</v>
       </c>
@@ -25142,51 +25140,51 @@
         <v>1240</v>
       </c>
       <c r="F370" s="15"/>
       <c r="G370" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H370" s="15" t="s">
         <v>1141</v>
       </c>
       <c r="I370" s="15" t="s">
         <v>1241</v>
       </c>
       <c r="J370" s="15">
         <v>3000</v>
       </c>
       <c r="K370" s="15">
         <v>0.01164</v>
       </c>
       <c r="L370" s="15">
         <v>0.00976</v>
       </c>
       <c r="M370" s="15">
         <v>0.009379999999999999</v>
       </c>
       <c r="N370" s="15">
-        <v>30000</v>
+        <v>24000</v>
       </c>
       <c r="O370" s="15"/>
       <c r="P370" s="15"/>
       <c r="Q370" s="15"/>
       <c r="R370" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="371" spans="1:18">
       <c r="B371" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C371" s="15" t="s">
         <v>1242</v>
       </c>
       <c r="D371" s="15" t="s">
         <v>1243</v>
       </c>
       <c r="E371" s="15" t="s">
         <v>1244</v>
       </c>
       <c r="F371" s="15"/>
       <c r="G371" s="15" t="s">
         <v>30</v>
       </c>
@@ -25576,51 +25574,51 @@
         <v>1273</v>
       </c>
       <c r="F380" s="15"/>
       <c r="G380" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H380" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I380" s="15" t="s">
         <v>1274</v>
       </c>
       <c r="J380" s="15">
         <v>2000</v>
       </c>
       <c r="K380" s="15">
         <v>0.01805</v>
       </c>
       <c r="L380" s="15">
         <v>0.01564</v>
       </c>
       <c r="M380" s="15">
         <v>0.01504</v>
       </c>
       <c r="N380" s="15">
-        <v>106000</v>
+        <v>86000</v>
       </c>
       <c r="O380" s="15"/>
       <c r="P380" s="15"/>
       <c r="Q380" s="15"/>
       <c r="R380" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="381" spans="1:18">
       <c r="B381" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C381" s="15" t="s">
         <v>1275</v>
       </c>
       <c r="D381" s="15" t="s">
         <v>1276</v>
       </c>
       <c r="E381" s="15">
         <v>10080075428</v>
       </c>
       <c r="F381" s="15"/>
       <c r="G381" s="15" t="s">
         <v>30</v>
       </c>
@@ -25836,51 +25834,51 @@
         <v>10080056400</v>
       </c>
       <c r="F386" s="15"/>
       <c r="G386" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H386" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I386" s="15" t="s">
         <v>1294</v>
       </c>
       <c r="J386" s="15">
         <v>2000</v>
       </c>
       <c r="K386" s="15">
         <v>0.00941</v>
       </c>
       <c r="L386" s="15">
         <v>0.008149999999999999</v>
       </c>
       <c r="M386" s="15">
         <v>0.00784</v>
       </c>
       <c r="N386" s="15">
-        <v>34000</v>
+        <v>20000</v>
       </c>
       <c r="O386" s="15"/>
       <c r="P386" s="15"/>
       <c r="Q386" s="15"/>
       <c r="R386" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="387" spans="1:18">
       <c r="B387" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C387" s="15" t="s">
         <v>1295</v>
       </c>
       <c r="D387" s="15" t="s">
         <v>1296</v>
       </c>
       <c r="E387" s="15" t="s">
         <v>1297</v>
       </c>
       <c r="F387" s="15"/>
       <c r="G387" s="15" t="s">
         <v>30</v>
       </c>
@@ -26010,51 +26008,51 @@
         <v>10080075354</v>
       </c>
       <c r="F390" s="15"/>
       <c r="G390" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H390" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I390" s="15" t="s">
         <v>1307</v>
       </c>
       <c r="J390" s="15">
         <v>2000</v>
       </c>
       <c r="K390" s="15">
         <v>0.03016</v>
       </c>
       <c r="L390" s="15">
         <v>0.02182</v>
       </c>
       <c r="M390" s="15">
         <v>0.01904</v>
       </c>
       <c r="N390" s="15">
-        <v>10000</v>
+        <v>12000</v>
       </c>
       <c r="O390" s="15"/>
       <c r="P390" s="15"/>
       <c r="Q390" s="15"/>
       <c r="R390" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="391" spans="1:18">
       <c r="B391" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C391" s="15" t="s">
         <v>1308</v>
       </c>
       <c r="D391" s="15" t="s">
         <v>1309</v>
       </c>
       <c r="E391" s="15" t="s">
         <v>1310</v>
       </c>
       <c r="F391" s="15"/>
       <c r="G391" s="15" t="s">
         <v>30</v>
       </c>
@@ -26313,54 +26311,54 @@
         <v>1331</v>
       </c>
       <c r="F397" s="15"/>
       <c r="G397" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H397" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I397" s="15" t="s">
         <v>1332</v>
       </c>
       <c r="J397" s="15">
         <v>2000</v>
       </c>
       <c r="K397" s="15">
         <v>0.0119</v>
       </c>
       <c r="L397" s="15">
         <v>0.01031</v>
       </c>
       <c r="M397" s="15">
         <v>0.00991</v>
       </c>
       <c r="N397" s="15">
-        <v>10000</v>
+        <v>6000</v>
       </c>
       <c r="O397" s="15">
-        <v>10000</v>
+        <v>8000</v>
       </c>
       <c r="P397" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q397" s="15"/>
       <c r="R397" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="398" spans="1:18">
       <c r="B398" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C398" s="15" t="s">
         <v>1333</v>
       </c>
       <c r="D398" s="15" t="s">
         <v>1334</v>
       </c>
       <c r="E398" s="15">
         <v>10080070405</v>
       </c>
       <c r="F398" s="15"/>
       <c r="G398" s="15" t="s">
         <v>30</v>
@@ -26406,53 +26404,51 @@
       </c>
       <c r="F399" s="15"/>
       <c r="G399" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H399" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I399" s="15" t="s">
         <v>1338</v>
       </c>
       <c r="J399" s="15">
         <v>2000</v>
       </c>
       <c r="K399" s="15">
         <v>0.02447</v>
       </c>
       <c r="L399" s="15">
         <v>0.02039</v>
       </c>
       <c r="M399" s="15">
         <v>0.01957</v>
       </c>
       <c r="N399" s="15"/>
       <c r="O399" s="15"/>
-      <c r="P399" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P399" s="15"/>
       <c r="Q399" s="15"/>
       <c r="R399" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="400" spans="1:18">
       <c r="B400" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C400" s="15" t="s">
         <v>1339</v>
       </c>
       <c r="D400" s="15" t="s">
         <v>1340</v>
       </c>
       <c r="E400" s="15" t="s">
         <v>1341</v>
       </c>
       <c r="F400" s="15"/>
       <c r="G400" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H400" s="15" t="s">
         <v>49</v>
       </c>
@@ -26624,51 +26620,51 @@
         <v>1354</v>
       </c>
       <c r="F404" s="15"/>
       <c r="G404" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H404" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I404" s="15" t="s">
         <v>1355</v>
       </c>
       <c r="J404" s="15">
         <v>3000</v>
       </c>
       <c r="K404" s="15">
         <v>0.0368</v>
       </c>
       <c r="L404" s="15">
         <v>0.03086</v>
       </c>
       <c r="M404" s="15">
         <v>0.02968</v>
       </c>
       <c r="N404" s="15">
-        <v>39000</v>
+        <v>48000</v>
       </c>
       <c r="O404" s="15"/>
       <c r="P404" s="15"/>
       <c r="Q404" s="15"/>
       <c r="R404" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="405" spans="1:18">
       <c r="B405" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C405" s="15" t="s">
         <v>1356</v>
       </c>
       <c r="D405" s="15" t="s">
         <v>1357</v>
       </c>
       <c r="E405" s="15">
         <v>10080049320</v>
       </c>
       <c r="F405" s="15"/>
       <c r="G405" s="15" t="s">
         <v>30</v>
       </c>
@@ -26974,51 +26970,51 @@
         <v>1379</v>
       </c>
       <c r="F412" s="15"/>
       <c r="G412" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H412" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I412" s="15" t="s">
         <v>1380</v>
       </c>
       <c r="J412" s="15">
         <v>3000</v>
       </c>
       <c r="K412" s="15">
         <v>0.00771</v>
       </c>
       <c r="L412" s="15">
         <v>0.00668</v>
       </c>
       <c r="M412" s="15">
         <v>0.00643</v>
       </c>
       <c r="N412" s="15">
-        <v>105000</v>
+        <v>75000</v>
       </c>
       <c r="O412" s="15"/>
       <c r="P412" s="15"/>
       <c r="Q412" s="15"/>
       <c r="R412" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="413" spans="1:18">
       <c r="B413" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C413" s="15" t="s">
         <v>1381</v>
       </c>
       <c r="D413" s="15" t="s">
         <v>1382</v>
       </c>
       <c r="E413" s="15">
         <v>10080056234</v>
       </c>
       <c r="F413" s="15"/>
       <c r="G413" s="15" t="s">
         <v>30</v>
       </c>
@@ -27192,51 +27188,51 @@
       </c>
       <c r="F417" s="15"/>
       <c r="G417" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H417" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I417" s="15" t="s">
         <v>1395</v>
       </c>
       <c r="J417" s="15">
         <v>2000</v>
       </c>
       <c r="K417" s="15">
         <v>0.01154</v>
       </c>
       <c r="L417" s="15">
         <v>0.01</v>
       </c>
       <c r="M417" s="15">
         <v>0.00961</v>
       </c>
       <c r="N417" s="15"/>
       <c r="O417" s="15">
-        <v>78000</v>
+        <v>70000</v>
       </c>
       <c r="P417" s="15" t="s">
         <v>805</v>
       </c>
       <c r="Q417" s="15"/>
       <c r="R417" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="418" spans="1:18">
       <c r="B418" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C418" s="15" t="s">
         <v>1396</v>
       </c>
       <c r="D418" s="15" t="s">
         <v>1397</v>
       </c>
       <c r="E418" s="15">
         <v>10080003758</v>
       </c>
       <c r="F418" s="15"/>
       <c r="G418" s="15" t="s">
         <v>30</v>
@@ -27496,51 +27492,51 @@
         <v>10080059836</v>
       </c>
       <c r="F424" s="15"/>
       <c r="G424" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H424" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I424" s="15" t="s">
         <v>1416</v>
       </c>
       <c r="J424" s="15">
         <v>2000</v>
       </c>
       <c r="K424" s="15">
         <v>0.02393</v>
       </c>
       <c r="L424" s="15">
         <v>0.02393</v>
       </c>
       <c r="M424" s="15">
         <v>0.02393</v>
       </c>
       <c r="N424" s="15">
-        <v>20000</v>
+        <v>18000</v>
       </c>
       <c r="O424" s="15"/>
       <c r="P424" s="15"/>
       <c r="Q424" s="15"/>
       <c r="R424" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="425" spans="1:18">
       <c r="B425" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C425" s="15" t="s">
         <v>1417</v>
       </c>
       <c r="D425" s="15" t="s">
         <v>1418</v>
       </c>
       <c r="E425" s="15">
         <v>10080064088</v>
       </c>
       <c r="F425" s="15"/>
       <c r="G425" s="15" t="s">
         <v>30</v>
       </c>
@@ -27756,51 +27752,51 @@
         <v>10080052890</v>
       </c>
       <c r="F430" s="15"/>
       <c r="G430" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H430" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I430" s="15" t="s">
         <v>1435</v>
       </c>
       <c r="J430" s="15">
         <v>3000</v>
       </c>
       <c r="K430" s="15">
         <v>0.02346</v>
       </c>
       <c r="L430" s="15">
         <v>0.01955</v>
       </c>
       <c r="M430" s="15">
         <v>0.01877</v>
       </c>
       <c r="N430" s="15">
-        <v>15000</v>
+        <v>12000</v>
       </c>
       <c r="O430" s="15"/>
       <c r="P430" s="15"/>
       <c r="Q430" s="15"/>
       <c r="R430" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="431" spans="1:18">
       <c r="B431" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C431" s="15" t="s">
         <v>1436</v>
       </c>
       <c r="D431" s="15" t="s">
         <v>1437</v>
       </c>
       <c r="E431" s="15" t="s">
         <v>1438</v>
       </c>
       <c r="F431" s="15"/>
       <c r="G431" s="15" t="s">
         <v>30</v>
       </c>
@@ -28440,51 +28436,51 @@
         <v>1488</v>
       </c>
       <c r="F446" s="15"/>
       <c r="G446" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H446" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I446" s="15" t="s">
         <v>1489</v>
       </c>
       <c r="J446" s="15">
         <v>4000</v>
       </c>
       <c r="K446" s="15">
         <v>0.009769999999999999</v>
       </c>
       <c r="L446" s="15">
         <v>0.00707</v>
       </c>
       <c r="M446" s="15">
         <v>0.00617</v>
       </c>
       <c r="N446" s="15">
-        <v>12000</v>
+        <v>16000</v>
       </c>
       <c r="O446" s="15"/>
       <c r="P446" s="15"/>
       <c r="Q446" s="15"/>
       <c r="R446" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="447" spans="1:18">
       <c r="B447" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C447" s="15" t="s">
         <v>1490</v>
       </c>
       <c r="D447" s="15" t="s">
         <v>1491</v>
       </c>
       <c r="E447" s="15" t="s">
         <v>1492</v>
       </c>
       <c r="F447" s="15"/>
       <c r="G447" s="15" t="s">
         <v>30</v>
       </c>
@@ -29004,51 +29000,51 @@
       </c>
       <c r="F459" s="15"/>
       <c r="G459" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H459" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I459" s="15" t="s">
         <v>1530</v>
       </c>
       <c r="J459" s="15">
         <v>3000</v>
       </c>
       <c r="K459" s="15">
         <v>0.00617</v>
       </c>
       <c r="L459" s="15">
         <v>0.00534</v>
       </c>
       <c r="M459" s="15">
         <v>0.00514</v>
       </c>
       <c r="N459" s="15"/>
       <c r="O459" s="15">
-        <v>6000</v>
+        <v>9000</v>
       </c>
       <c r="P459" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q459" s="15"/>
       <c r="R459" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="460" spans="1:18">
       <c r="B460" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C460" s="15" t="s">
         <v>1531</v>
       </c>
       <c r="D460" s="15" t="s">
         <v>1532</v>
       </c>
       <c r="E460" s="15">
         <v>10080013525</v>
       </c>
       <c r="F460" s="15"/>
       <c r="G460" s="15" t="s">
         <v>30</v>
@@ -29222,51 +29218,51 @@
         <v>10080017859</v>
       </c>
       <c r="F464" s="15"/>
       <c r="G464" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H464" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I464" s="15" t="s">
         <v>1546</v>
       </c>
       <c r="J464" s="15">
         <v>2000</v>
       </c>
       <c r="K464" s="15">
         <v>0.00495</v>
       </c>
       <c r="L464" s="15">
         <v>0.00429</v>
       </c>
       <c r="M464" s="15">
         <v>0.00413</v>
       </c>
       <c r="N464" s="15">
-        <v>16000</v>
+        <v>20000</v>
       </c>
       <c r="O464" s="15"/>
       <c r="P464" s="15"/>
       <c r="Q464" s="15"/>
       <c r="R464" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="465" spans="1:18">
       <c r="B465" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C465" s="15" t="s">
         <v>1547</v>
       </c>
       <c r="D465" s="15" t="s">
         <v>1548</v>
       </c>
       <c r="E465" s="15">
         <v>10000022876</v>
       </c>
       <c r="F465" s="15"/>
       <c r="G465" s="15" t="s">
         <v>30</v>
       </c>
@@ -29961,51 +29957,51 @@
         <v>10080071861</v>
       </c>
       <c r="F481" s="15"/>
       <c r="G481" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H481" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I481" s="15" t="s">
         <v>1600</v>
       </c>
       <c r="J481" s="15">
         <v>2000</v>
       </c>
       <c r="K481" s="15">
         <v>0.02023</v>
       </c>
       <c r="L481" s="15">
         <v>0.01697</v>
       </c>
       <c r="M481" s="15">
         <v>0.01631</v>
       </c>
       <c r="N481" s="15">
-        <v>72000</v>
+        <v>80000</v>
       </c>
       <c r="O481" s="15"/>
       <c r="P481" s="15"/>
       <c r="Q481" s="15"/>
       <c r="R481" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="482" spans="1:18">
       <c r="B482" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C482" s="15" t="s">
         <v>1598</v>
       </c>
       <c r="D482" s="15" t="s">
         <v>1599</v>
       </c>
       <c r="E482" s="15" t="s">
         <v>1601</v>
       </c>
       <c r="F482" s="15"/>
       <c r="G482" s="15" t="s">
         <v>30</v>
       </c>
@@ -30518,51 +30514,51 @@
         <v>10080017897</v>
       </c>
       <c r="F494" s="15"/>
       <c r="G494" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H494" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I494" s="15" t="s">
         <v>1635</v>
       </c>
       <c r="J494" s="15">
         <v>4000</v>
       </c>
       <c r="K494" s="15">
         <v>0.00305</v>
       </c>
       <c r="L494" s="15">
         <v>0.00264</v>
       </c>
       <c r="M494" s="15">
         <v>0.00254</v>
       </c>
       <c r="N494" s="15">
-        <v>12000</v>
+        <v>8000</v>
       </c>
       <c r="O494" s="15"/>
       <c r="P494" s="15"/>
       <c r="Q494" s="15"/>
       <c r="R494" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="495" spans="1:18">
       <c r="B495" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C495" s="15" t="s">
         <v>1636</v>
       </c>
       <c r="D495" s="15" t="s">
         <v>1637</v>
       </c>
       <c r="E495" s="15">
         <v>10000021110</v>
       </c>
       <c r="F495" s="15"/>
       <c r="G495" s="15" t="s">
         <v>30</v>
       </c>
@@ -30777,97 +30773,95 @@
       <c r="E500" s="15" t="s">
         <v>1654</v>
       </c>
       <c r="F500" s="15"/>
       <c r="G500" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H500" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I500" s="15" t="s">
         <v>1655</v>
       </c>
       <c r="J500" s="15">
         <v>4000</v>
       </c>
       <c r="K500" s="15">
         <v>0.00974</v>
       </c>
       <c r="L500" s="15">
         <v>0.00844</v>
       </c>
       <c r="M500" s="15">
         <v>0.008109999999999999</v>
       </c>
-      <c r="N500" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N500" s="15"/>
       <c r="O500" s="15"/>
       <c r="P500" s="15"/>
       <c r="Q500" s="15"/>
       <c r="R500" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="501" spans="1:18">
       <c r="B501" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C501" s="15" t="s">
         <v>1656</v>
       </c>
       <c r="D501" s="15" t="s">
         <v>1657</v>
       </c>
       <c r="E501" s="15">
         <v>10080002240</v>
       </c>
       <c r="F501" s="15"/>
       <c r="G501" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H501" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I501" s="15" t="s">
         <v>1658</v>
       </c>
       <c r="J501" s="15">
         <v>4000</v>
       </c>
       <c r="K501" s="15">
         <v>0.00611</v>
       </c>
       <c r="L501" s="15">
         <v>0.00529</v>
       </c>
       <c r="M501" s="15">
         <v>0.00509</v>
       </c>
       <c r="N501" s="15">
-        <v>28000</v>
+        <v>16000</v>
       </c>
       <c r="O501" s="15"/>
       <c r="P501" s="15"/>
       <c r="Q501" s="15"/>
       <c r="R501" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="502" spans="1:18">
       <c r="B502" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C502" s="15" t="s">
         <v>1659</v>
       </c>
       <c r="D502" s="15" t="s">
         <v>1660</v>
       </c>
       <c r="E502" s="15">
         <v>10000009797</v>
       </c>
       <c r="F502" s="15"/>
       <c r="G502" s="15" t="s">
         <v>30</v>
       </c>
@@ -31431,51 +31425,51 @@
         <v>1703</v>
       </c>
       <c r="F515" s="15"/>
       <c r="G515" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H515" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I515" s="15" t="s">
         <v>1704</v>
       </c>
       <c r="J515" s="15">
         <v>4000</v>
       </c>
       <c r="K515" s="15">
         <v>0.01089</v>
       </c>
       <c r="L515" s="15">
         <v>0.00788</v>
       </c>
       <c r="M515" s="15">
         <v>0.00688</v>
       </c>
       <c r="N515" s="15">
-        <v>12000</v>
+        <v>16000</v>
       </c>
       <c r="O515" s="15"/>
       <c r="P515" s="15"/>
       <c r="Q515" s="15"/>
       <c r="R515" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="516" spans="1:18">
       <c r="B516" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C516" s="15" t="s">
         <v>1705</v>
       </c>
       <c r="D516" s="15" t="s">
         <v>1706</v>
       </c>
       <c r="E516" s="15" t="s">
         <v>1707</v>
       </c>
       <c r="F516" s="15"/>
       <c r="G516" s="15" t="s">
         <v>30</v>
       </c>
@@ -32037,51 +32031,51 @@
         <v>1750</v>
       </c>
       <c r="F529" s="15"/>
       <c r="G529" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H529" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I529" s="15" t="s">
         <v>1751</v>
       </c>
       <c r="J529" s="15">
         <v>4000</v>
       </c>
       <c r="K529" s="15">
         <v>0.009140000000000001</v>
       </c>
       <c r="L529" s="15">
         <v>0.00661</v>
       </c>
       <c r="M529" s="15">
         <v>0.00577</v>
       </c>
       <c r="N529" s="15">
-        <v>40000</v>
+        <v>16000</v>
       </c>
       <c r="O529" s="15"/>
       <c r="P529" s="15"/>
       <c r="Q529" s="15"/>
       <c r="R529" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="530" spans="1:18">
       <c r="B530" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C530" s="15" t="s">
         <v>1752</v>
       </c>
       <c r="D530" s="15" t="s">
         <v>1753</v>
       </c>
       <c r="E530" s="15" t="s">
         <v>1754</v>
       </c>
       <c r="F530" s="15"/>
       <c r="G530" s="15" t="s">
         <v>30</v>
       </c>
@@ -32297,51 +32291,51 @@
         <v>10080012564</v>
       </c>
       <c r="F535" s="15"/>
       <c r="G535" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H535" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I535" s="15" t="s">
         <v>1771</v>
       </c>
       <c r="J535" s="15">
         <v>2000</v>
       </c>
       <c r="K535" s="15">
         <v>0.01061</v>
       </c>
       <c r="L535" s="15">
         <v>0.00919</v>
       </c>
       <c r="M535" s="15">
         <v>0.008840000000000001</v>
       </c>
       <c r="N535" s="15">
-        <v>10000</v>
+        <v>8000</v>
       </c>
       <c r="O535" s="15">
         <v>8000</v>
       </c>
       <c r="P535" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q535" s="15"/>
       <c r="R535" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="536" spans="1:18">
       <c r="B536" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C536" s="15" t="s">
         <v>1772</v>
       </c>
       <c r="D536" s="15" t="s">
         <v>1773</v>
       </c>
       <c r="E536" s="15" t="s">
         <v>1774</v>
       </c>
@@ -32691,51 +32685,51 @@
       </c>
       <c r="F544" s="15"/>
       <c r="G544" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H544" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I544" s="15" t="s">
         <v>1801</v>
       </c>
       <c r="J544" s="15">
         <v>3000</v>
       </c>
       <c r="K544" s="15">
         <v>0.03675</v>
       </c>
       <c r="L544" s="15">
         <v>0.02818</v>
       </c>
       <c r="M544" s="15">
         <v>0.02818</v>
       </c>
       <c r="N544" s="15"/>
       <c r="O544" s="15">
-        <v>12000</v>
+        <v>18000</v>
       </c>
       <c r="P544" s="15" t="s">
         <v>702</v>
       </c>
       <c r="Q544" s="15"/>
       <c r="R544" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="545" spans="1:18">
       <c r="B545" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C545" s="15" t="s">
         <v>1802</v>
       </c>
       <c r="D545" s="15" t="s">
         <v>1803</v>
       </c>
       <c r="E545" s="15">
         <v>10080033556</v>
       </c>
       <c r="F545" s="15"/>
       <c r="G545" s="15" t="s">
         <v>30</v>
@@ -32867,7808 +32861,7806 @@
       </c>
       <c r="F548" s="15"/>
       <c r="G548" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H548" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I548" s="15" t="s">
         <v>1813</v>
       </c>
       <c r="J548" s="15">
         <v>2000</v>
       </c>
       <c r="K548" s="15">
         <v>0.03274</v>
       </c>
       <c r="L548" s="15">
         <v>0.02889</v>
       </c>
       <c r="M548" s="15">
         <v>0.026</v>
       </c>
       <c r="N548" s="15"/>
       <c r="O548" s="15">
-        <v>42000</v>
+        <v>36000</v>
       </c>
       <c r="P548" s="15" t="s">
-        <v>1814</v>
+        <v>702</v>
       </c>
       <c r="Q548" s="15"/>
       <c r="R548" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="549" spans="1:18">
       <c r="B549" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C549" s="15" t="s">
         <v>1811</v>
       </c>
       <c r="D549" s="15" t="s">
         <v>1812</v>
       </c>
       <c r="E549" s="15" t="s">
-        <v>1815</v>
+        <v>1814</v>
       </c>
       <c r="F549" s="15"/>
       <c r="G549" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H549" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I549" s="15" t="s">
-        <v>1816</v>
+        <v>1815</v>
       </c>
       <c r="J549" s="15">
         <v>3000</v>
       </c>
       <c r="K549" s="15">
         <v>0.03863</v>
       </c>
       <c r="L549" s="15">
         <v>0.02795</v>
       </c>
       <c r="M549" s="15">
         <v>0.02439</v>
       </c>
       <c r="N549" s="15"/>
       <c r="O549" s="15"/>
       <c r="P549" s="15"/>
       <c r="Q549" s="15"/>
       <c r="R549" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="550" spans="1:18">
       <c r="B550" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C550" s="15" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D550" s="15" t="s">
         <v>1817</v>
-      </c>
-[...1 lines deleted...]
-        <v>1818</v>
       </c>
       <c r="E550" s="15">
         <v>10080039237</v>
       </c>
       <c r="F550" s="15"/>
       <c r="G550" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H550" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I550" s="15" t="s">
-        <v>1819</v>
+        <v>1818</v>
       </c>
       <c r="J550" s="15">
         <v>2000</v>
       </c>
       <c r="K550" s="15">
         <v>0.41745</v>
       </c>
       <c r="L550" s="15">
         <v>0.15072</v>
       </c>
       <c r="M550" s="15">
         <v>0.13685</v>
       </c>
       <c r="N550" s="15"/>
       <c r="O550" s="15"/>
       <c r="P550" s="15"/>
       <c r="Q550" s="15"/>
       <c r="R550" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="551" spans="1:18">
       <c r="B551" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C551" s="15" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D551" s="15" t="s">
         <v>1820</v>
       </c>
-      <c r="D551" s="15" t="s">
+      <c r="E551" s="15" t="s">
         <v>1821</v>
-      </c>
-[...1 lines deleted...]
-        <v>1822</v>
       </c>
       <c r="F551" s="15"/>
       <c r="G551" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H551" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I551" s="15" t="s">
-        <v>1823</v>
+        <v>1822</v>
       </c>
       <c r="J551" s="15">
         <v>3000</v>
       </c>
       <c r="K551" s="15">
         <v>0.05692</v>
       </c>
       <c r="L551" s="15">
         <v>0.04118</v>
       </c>
       <c r="M551" s="15">
         <v>0.03594</v>
       </c>
       <c r="N551" s="15">
         <v>3000</v>
       </c>
       <c r="O551" s="15"/>
       <c r="P551" s="15"/>
       <c r="Q551" s="15"/>
       <c r="R551" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="552" spans="1:18">
       <c r="B552" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C552" s="15" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D552" s="15" t="s">
         <v>1824</v>
-      </c>
-[...1 lines deleted...]
-        <v>1825</v>
       </c>
       <c r="E552" s="15">
         <v>10080064946</v>
       </c>
       <c r="F552" s="15"/>
       <c r="G552" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H552" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I552" s="15" t="s">
-        <v>1826</v>
+        <v>1825</v>
       </c>
       <c r="J552" s="15">
         <v>4000</v>
       </c>
       <c r="K552" s="15">
         <v>0.00365</v>
       </c>
       <c r="L552" s="15">
         <v>0.00316</v>
       </c>
       <c r="M552" s="15">
         <v>0.00304</v>
       </c>
       <c r="N552" s="15"/>
       <c r="O552" s="15"/>
       <c r="P552" s="15"/>
       <c r="Q552" s="15"/>
       <c r="R552" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="553" spans="1:18">
       <c r="B553" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C553" s="15" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D553" s="15" t="s">
         <v>1827</v>
       </c>
-      <c r="D553" s="15" t="s">
+      <c r="E553" s="15" t="s">
         <v>1828</v>
-      </c>
-[...1 lines deleted...]
-        <v>1829</v>
       </c>
       <c r="F553" s="15"/>
       <c r="G553" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H553" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I553" s="15" t="s">
-        <v>1830</v>
+        <v>1829</v>
       </c>
       <c r="J553" s="15">
         <v>4000</v>
       </c>
       <c r="K553" s="15">
         <v>0.01088</v>
       </c>
       <c r="L553" s="15">
         <v>0.00912</v>
       </c>
       <c r="M553" s="15">
         <v>0.00877</v>
       </c>
       <c r="N553" s="15"/>
       <c r="O553" s="15"/>
       <c r="P553" s="15"/>
       <c r="Q553" s="15"/>
       <c r="R553" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="554" spans="1:18">
       <c r="B554" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C554" s="15" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D554" s="15" t="s">
         <v>1831</v>
       </c>
-      <c r="D554" s="15" t="s">
+      <c r="E554" s="15" t="s">
         <v>1832</v>
-      </c>
-[...1 lines deleted...]
-        <v>1833</v>
       </c>
       <c r="F554" s="15"/>
       <c r="G554" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H554" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I554" s="15" t="s">
-        <v>1834</v>
+        <v>1833</v>
       </c>
       <c r="J554" s="15">
         <v>4000</v>
       </c>
       <c r="K554" s="15">
         <v>0.00322</v>
       </c>
       <c r="L554" s="15">
         <v>0.0027</v>
       </c>
       <c r="M554" s="15">
         <v>0.0026</v>
       </c>
       <c r="N554" s="15"/>
       <c r="O554" s="15"/>
       <c r="P554" s="15"/>
       <c r="Q554" s="15"/>
       <c r="R554" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="555" spans="1:18">
       <c r="B555" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C555" s="15" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D555" s="15" t="s">
         <v>1835</v>
       </c>
-      <c r="D555" s="15" t="s">
+      <c r="E555" s="15" t="s">
         <v>1836</v>
-      </c>
-[...1 lines deleted...]
-        <v>1837</v>
       </c>
       <c r="F555" s="15"/>
       <c r="G555" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H555" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I555" s="15" t="s">
-        <v>1838</v>
+        <v>1837</v>
       </c>
       <c r="J555" s="15">
         <v>4000</v>
       </c>
       <c r="K555" s="15">
         <v>0.00471</v>
       </c>
       <c r="L555" s="15">
         <v>0.00341</v>
       </c>
       <c r="M555" s="15">
         <v>0.00297</v>
       </c>
       <c r="N555" s="15"/>
       <c r="O555" s="15"/>
       <c r="P555" s="15"/>
       <c r="Q555" s="15"/>
       <c r="R555" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="556" spans="1:18">
       <c r="B556" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C556" s="15" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D556" s="15" t="s">
         <v>1839</v>
-      </c>
-[...1 lines deleted...]
-        <v>1840</v>
       </c>
       <c r="E556" s="15">
         <v>10080026792</v>
       </c>
       <c r="F556" s="15"/>
       <c r="G556" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H556" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I556" s="15" t="s">
-        <v>1841</v>
+        <v>1840</v>
       </c>
       <c r="J556" s="15">
         <v>4000</v>
       </c>
       <c r="K556" s="15">
         <v>0.0038</v>
       </c>
       <c r="L556" s="15">
         <v>0.00329</v>
       </c>
       <c r="M556" s="15">
         <v>0.00316</v>
       </c>
       <c r="N556" s="15">
         <v>8000</v>
       </c>
       <c r="O556" s="15"/>
       <c r="P556" s="15"/>
       <c r="Q556" s="15"/>
       <c r="R556" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="557" spans="1:18">
       <c r="B557" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C557" s="15" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D557" s="15" t="s">
         <v>1842</v>
       </c>
-      <c r="D557" s="15" t="s">
+      <c r="E557" s="15" t="s">
         <v>1843</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844</v>
       </c>
       <c r="F557" s="15"/>
       <c r="G557" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H557" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I557" s="15" t="s">
-        <v>1845</v>
+        <v>1844</v>
       </c>
       <c r="J557" s="15">
         <v>4000</v>
       </c>
       <c r="K557" s="15">
         <v>0.00249</v>
       </c>
       <c r="L557" s="15">
         <v>0.00249</v>
       </c>
       <c r="M557" s="15">
         <v>0.00249</v>
       </c>
       <c r="N557" s="15">
         <v>8000</v>
       </c>
       <c r="O557" s="15"/>
       <c r="P557" s="15"/>
       <c r="Q557" s="15"/>
       <c r="R557" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="558" spans="1:18">
       <c r="B558" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C558" s="15" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D558" s="15" t="s">
         <v>1846</v>
-      </c>
-[...1 lines deleted...]
-        <v>1847</v>
       </c>
       <c r="E558" s="15">
         <v>10000004799</v>
       </c>
       <c r="F558" s="15"/>
       <c r="G558" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H558" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I558" s="15" t="s">
-        <v>1848</v>
+        <v>1847</v>
       </c>
       <c r="J558" s="15">
         <v>4000</v>
       </c>
       <c r="K558" s="15">
         <v>0.02914</v>
       </c>
       <c r="L558" s="15">
         <v>0.01573</v>
       </c>
       <c r="M558" s="15">
         <v>0.01432</v>
       </c>
       <c r="N558" s="15"/>
       <c r="O558" s="15"/>
       <c r="P558" s="15"/>
       <c r="Q558" s="15"/>
       <c r="R558" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="559" spans="1:18">
       <c r="B559" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C559" s="15" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D559" s="15" t="s">
         <v>1849</v>
-      </c>
-[...1 lines deleted...]
-        <v>1850</v>
       </c>
       <c r="E559" s="15">
         <v>10080066317</v>
       </c>
       <c r="F559" s="15"/>
       <c r="G559" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H559" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I559" s="15"/>
       <c r="J559" s="15">
         <v>4000</v>
       </c>
       <c r="K559" s="15">
         <v>0.00377</v>
       </c>
       <c r="L559" s="15">
         <v>0.00326</v>
       </c>
       <c r="M559" s="15">
         <v>0.00314</v>
       </c>
       <c r="N559" s="15">
         <v>16000</v>
       </c>
       <c r="O559" s="15"/>
       <c r="P559" s="15"/>
       <c r="Q559" s="15"/>
       <c r="R559" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="560" spans="1:18">
       <c r="B560" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C560" s="15" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D560" s="15" t="s">
         <v>1851</v>
-      </c>
-[...1 lines deleted...]
-        <v>1852</v>
       </c>
       <c r="E560" s="15">
         <v>10080064693</v>
       </c>
       <c r="F560" s="15"/>
       <c r="G560" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H560" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I560" s="15" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
       <c r="J560" s="15">
         <v>4000</v>
       </c>
       <c r="K560" s="15">
         <v>0.00372</v>
       </c>
       <c r="L560" s="15">
         <v>0.00322</v>
       </c>
       <c r="M560" s="15">
         <v>0.0031</v>
       </c>
       <c r="N560" s="15">
         <v>4000</v>
       </c>
       <c r="O560" s="15"/>
       <c r="P560" s="15"/>
       <c r="Q560" s="15"/>
       <c r="R560" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="561" spans="1:18">
       <c r="B561" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C561" s="15" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D561" s="15" t="s">
         <v>1854</v>
-      </c>
-[...1 lines deleted...]
-        <v>1855</v>
       </c>
       <c r="E561" s="15">
         <v>10080037167</v>
       </c>
       <c r="F561" s="15"/>
       <c r="G561" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H561" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I561" s="15"/>
       <c r="J561" s="15">
         <v>4000</v>
       </c>
       <c r="K561" s="15">
         <v>0.00372</v>
       </c>
       <c r="L561" s="15">
         <v>0.00322</v>
       </c>
       <c r="M561" s="15">
         <v>0.0031</v>
       </c>
       <c r="N561" s="15">
         <v>4000</v>
       </c>
       <c r="O561" s="15"/>
       <c r="P561" s="15"/>
       <c r="Q561" s="15"/>
       <c r="R561" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="562" spans="1:18">
       <c r="B562" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C562" s="15" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D562" s="15" t="s">
         <v>1856</v>
       </c>
-      <c r="D562" s="15" t="s">
+      <c r="E562" s="15" t="s">
         <v>1857</v>
-      </c>
-[...1 lines deleted...]
-        <v>1858</v>
       </c>
       <c r="F562" s="15"/>
       <c r="G562" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H562" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I562" s="15" t="s">
-        <v>1859</v>
+        <v>1858</v>
       </c>
       <c r="J562" s="15">
         <v>4000</v>
       </c>
       <c r="K562" s="15">
         <v>0.007</v>
       </c>
       <c r="L562" s="15">
         <v>0.007</v>
       </c>
       <c r="M562" s="15">
         <v>0.007</v>
       </c>
       <c r="N562" s="15">
         <v>500</v>
       </c>
       <c r="O562" s="15"/>
       <c r="P562" s="15"/>
       <c r="Q562" s="15"/>
       <c r="R562" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="563" spans="1:18">
       <c r="B563" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C563" s="15" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D563" s="15" t="s">
         <v>1860</v>
-      </c>
-[...1 lines deleted...]
-        <v>1861</v>
       </c>
       <c r="E563" s="15">
         <v>10080012241</v>
       </c>
       <c r="F563" s="15"/>
       <c r="G563" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H563" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I563" s="15" t="s">
-        <v>1862</v>
+        <v>1861</v>
       </c>
       <c r="J563" s="15">
         <v>4000</v>
       </c>
       <c r="K563" s="15">
         <v>0.00318</v>
       </c>
       <c r="L563" s="15">
         <v>0.00276</v>
       </c>
       <c r="M563" s="15">
         <v>0.00265</v>
       </c>
       <c r="N563" s="15">
         <v>12000</v>
       </c>
       <c r="O563" s="15"/>
       <c r="P563" s="15"/>
       <c r="Q563" s="15"/>
       <c r="R563" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="564" spans="1:18">
       <c r="B564" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C564" s="15" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D564" s="15" t="s">
         <v>1863</v>
-      </c>
-[...1 lines deleted...]
-        <v>1864</v>
       </c>
       <c r="E564" s="15">
         <v>10080003371</v>
       </c>
       <c r="F564" s="15"/>
       <c r="G564" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H564" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I564" s="15" t="s">
-        <v>1865</v>
+        <v>1864</v>
       </c>
       <c r="J564" s="15">
         <v>4000</v>
       </c>
       <c r="K564" s="15">
         <v>0.00731</v>
       </c>
       <c r="L564" s="15">
         <v>0.0059</v>
       </c>
       <c r="M564" s="15">
         <v>0.00566</v>
       </c>
       <c r="N564" s="15"/>
       <c r="O564" s="15"/>
       <c r="P564" s="15"/>
       <c r="Q564" s="15"/>
       <c r="R564" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="565" spans="1:18">
       <c r="B565" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C565" s="15" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D565" s="15" t="s">
         <v>1866</v>
       </c>
-      <c r="D565" s="15" t="s">
+      <c r="E565" s="15" t="s">
         <v>1867</v>
-      </c>
-[...1 lines deleted...]
-        <v>1868</v>
       </c>
       <c r="F565" s="15"/>
       <c r="G565" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H565" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I565" s="15" t="s">
-        <v>1869</v>
+        <v>1868</v>
       </c>
       <c r="J565" s="15">
         <v>4000</v>
       </c>
       <c r="K565" s="15">
         <v>27.76</v>
       </c>
       <c r="L565" s="15">
         <v>16.04</v>
       </c>
       <c r="M565" s="15">
         <v>0</v>
       </c>
       <c r="N565" s="15"/>
       <c r="O565" s="15"/>
       <c r="P565" s="15"/>
       <c r="Q565" s="15"/>
       <c r="R565" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="566" spans="1:18">
       <c r="B566" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C566" s="15" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D566" s="15" t="s">
         <v>1870</v>
       </c>
-      <c r="D566" s="15" t="s">
+      <c r="E566" s="15" t="s">
         <v>1871</v>
-      </c>
-[...1 lines deleted...]
-        <v>1872</v>
       </c>
       <c r="F566" s="15"/>
       <c r="G566" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H566" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I566" s="15" t="s">
-        <v>1873</v>
+        <v>1872</v>
       </c>
       <c r="J566" s="15">
         <v>4000</v>
       </c>
       <c r="K566" s="15">
         <v>0.00471</v>
       </c>
       <c r="L566" s="15">
         <v>0.00341</v>
       </c>
       <c r="M566" s="15">
         <v>0.00297</v>
       </c>
       <c r="N566" s="15">
         <v>4000</v>
       </c>
       <c r="O566" s="15"/>
       <c r="P566" s="15"/>
       <c r="Q566" s="15"/>
       <c r="R566" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="567" spans="1:18">
       <c r="B567" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C567" s="15" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D567" s="15" t="s">
         <v>1874</v>
       </c>
-      <c r="D567" s="15" t="s">
+      <c r="E567" s="15" t="s">
         <v>1875</v>
-      </c>
-[...1 lines deleted...]
-        <v>1876</v>
       </c>
       <c r="F567" s="15"/>
       <c r="G567" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H567" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I567" s="15" t="s">
-        <v>1877</v>
+        <v>1876</v>
       </c>
       <c r="J567" s="15">
         <v>4000</v>
       </c>
       <c r="K567" s="15">
         <v>0.02985</v>
       </c>
       <c r="L567" s="15">
         <v>0.01723</v>
       </c>
       <c r="M567" s="15">
         <v>0.01567</v>
       </c>
       <c r="N567" s="15"/>
       <c r="O567" s="15"/>
       <c r="P567" s="15"/>
       <c r="Q567" s="15"/>
       <c r="R567" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="568" spans="1:18">
       <c r="B568" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C568" s="15" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D568" s="15" t="s">
         <v>1878</v>
-      </c>
-[...1 lines deleted...]
-        <v>1879</v>
       </c>
       <c r="E568" s="15">
         <v>10080049774</v>
       </c>
       <c r="F568" s="15"/>
       <c r="G568" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H568" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I568" s="15" t="s">
-        <v>1880</v>
+        <v>1879</v>
       </c>
       <c r="J568" s="15">
         <v>4000</v>
       </c>
       <c r="K568" s="15">
         <v>0.00362</v>
       </c>
       <c r="L568" s="15">
         <v>0.00313</v>
       </c>
       <c r="M568" s="15">
         <v>0.00301</v>
       </c>
       <c r="N568" s="15"/>
       <c r="O568" s="15"/>
       <c r="P568" s="15"/>
       <c r="Q568" s="15"/>
       <c r="R568" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="569" spans="1:18">
       <c r="B569" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C569" s="15" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D569" s="15" t="s">
         <v>1881</v>
       </c>
-      <c r="D569" s="15" t="s">
+      <c r="E569" s="15" t="s">
         <v>1882</v>
-      </c>
-[...1 lines deleted...]
-        <v>1883</v>
       </c>
       <c r="F569" s="15"/>
       <c r="G569" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H569" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I569" s="15" t="s">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="J569" s="15">
         <v>4000</v>
       </c>
       <c r="K569" s="15">
         <v>27.76</v>
       </c>
       <c r="L569" s="15">
         <v>16.04</v>
       </c>
       <c r="M569" s="15">
         <v>0</v>
       </c>
       <c r="N569" s="15"/>
       <c r="O569" s="15"/>
       <c r="P569" s="15"/>
       <c r="Q569" s="15"/>
       <c r="R569" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="570" spans="1:18">
       <c r="B570" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C570" s="15" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D570" s="15" t="s">
         <v>1885</v>
       </c>
-      <c r="D570" s="15" t="s">
+      <c r="E570" s="15" t="s">
         <v>1886</v>
-      </c>
-[...1 lines deleted...]
-        <v>1887</v>
       </c>
       <c r="F570" s="15"/>
       <c r="G570" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H570" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I570" s="15" t="s">
-        <v>1888</v>
+        <v>1887</v>
       </c>
       <c r="J570" s="15">
         <v>4000</v>
       </c>
       <c r="K570" s="15">
         <v>0.00445</v>
       </c>
       <c r="L570" s="15">
         <v>0.00393</v>
       </c>
       <c r="M570" s="15">
         <v>0.00354</v>
       </c>
       <c r="N570" s="15"/>
       <c r="O570" s="15">
         <v>8000</v>
       </c>
-      <c r="P570" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P570" s="15"/>
       <c r="Q570" s="15"/>
       <c r="R570" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="571" spans="1:18">
       <c r="B571" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C571" s="15" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D571" s="15" t="s">
         <v>1889</v>
-      </c>
-[...1 lines deleted...]
-        <v>1890</v>
       </c>
       <c r="E571" s="15">
         <v>10080047053</v>
       </c>
       <c r="F571" s="15"/>
       <c r="G571" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H571" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I571" s="15" t="s">
-        <v>1891</v>
+        <v>1890</v>
       </c>
       <c r="J571" s="15">
         <v>4000</v>
       </c>
       <c r="K571" s="15">
         <v>0.00666</v>
       </c>
       <c r="L571" s="15">
         <v>0.00482</v>
       </c>
       <c r="M571" s="15">
         <v>0.00421</v>
       </c>
       <c r="N571" s="15">
         <v>8000</v>
       </c>
       <c r="O571" s="15"/>
       <c r="P571" s="15"/>
       <c r="Q571" s="15"/>
       <c r="R571" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="572" spans="1:18">
       <c r="B572" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C572" s="15" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D572" s="15" t="s">
         <v>1892</v>
-      </c>
-[...1 lines deleted...]
-        <v>1893</v>
       </c>
       <c r="E572" s="15">
         <v>10000016294</v>
       </c>
       <c r="F572" s="15"/>
       <c r="G572" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H572" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I572" s="15" t="s">
-        <v>1894</v>
+        <v>1893</v>
       </c>
       <c r="J572" s="15">
         <v>4000</v>
       </c>
       <c r="K572" s="15">
         <v>0.03</v>
       </c>
       <c r="L572" s="15">
         <v>0.01083</v>
       </c>
       <c r="M572" s="15">
         <v>0.00987</v>
       </c>
       <c r="N572" s="15"/>
       <c r="O572" s="15"/>
       <c r="P572" s="15"/>
       <c r="Q572" s="15"/>
       <c r="R572" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="573" spans="1:18">
       <c r="B573" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C573" s="15" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D573" s="15" t="s">
         <v>1895</v>
-      </c>
-[...1 lines deleted...]
-        <v>1896</v>
       </c>
       <c r="E573" s="15">
         <v>10080049775</v>
       </c>
       <c r="F573" s="15"/>
       <c r="G573" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H573" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I573" s="15" t="s">
-        <v>1897</v>
+        <v>1896</v>
       </c>
       <c r="J573" s="15">
         <v>4000</v>
       </c>
       <c r="K573" s="15">
         <v>0.0036</v>
       </c>
       <c r="L573" s="15">
         <v>0.00312</v>
       </c>
       <c r="M573" s="15">
         <v>0.003</v>
       </c>
       <c r="N573" s="15"/>
       <c r="O573" s="15"/>
       <c r="P573" s="15"/>
       <c r="Q573" s="15"/>
       <c r="R573" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="574" spans="1:18">
       <c r="B574" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C574" s="15" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D574" s="15" t="s">
         <v>1898</v>
-      </c>
-[...1 lines deleted...]
-        <v>1899</v>
       </c>
       <c r="E574" s="15">
         <v>10000009552</v>
       </c>
       <c r="F574" s="15"/>
       <c r="G574" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H574" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I574" s="15" t="s">
-        <v>1900</v>
+        <v>1899</v>
       </c>
       <c r="J574" s="15">
         <v>4000</v>
       </c>
       <c r="K574" s="15">
         <v>0.00431</v>
       </c>
       <c r="L574" s="15">
         <v>0.01429</v>
       </c>
       <c r="M574" s="15">
         <v>0.00431</v>
       </c>
       <c r="N574" s="15"/>
       <c r="O574" s="15"/>
       <c r="P574" s="15"/>
       <c r="Q574" s="15"/>
       <c r="R574" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="575" spans="1:18">
       <c r="B575" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C575" s="15" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D575" s="15" t="s">
         <v>1901</v>
-      </c>
-[...1 lines deleted...]
-        <v>1902</v>
       </c>
       <c r="E575" s="15">
         <v>10080028452</v>
       </c>
       <c r="F575" s="15"/>
       <c r="G575" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H575" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I575" s="15" t="s">
-        <v>1903</v>
+        <v>1902</v>
       </c>
       <c r="J575" s="15">
         <v>4000</v>
       </c>
       <c r="K575" s="15">
         <v>0.00666</v>
       </c>
       <c r="L575" s="15">
         <v>0.00482</v>
       </c>
       <c r="M575" s="15">
         <v>0.00421</v>
       </c>
       <c r="N575" s="15">
         <v>4000</v>
       </c>
       <c r="O575" s="15"/>
       <c r="P575" s="15"/>
       <c r="Q575" s="15"/>
       <c r="R575" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="576" spans="1:18">
       <c r="B576" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C576" s="15" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D576" s="15" t="s">
         <v>1904</v>
       </c>
-      <c r="D576" s="15" t="s">
+      <c r="E576" s="15" t="s">
         <v>1905</v>
-      </c>
-[...1 lines deleted...]
-        <v>1906</v>
       </c>
       <c r="F576" s="15"/>
       <c r="G576" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H576" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I576" s="15" t="s">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="J576" s="15">
         <v>4000</v>
       </c>
       <c r="K576" s="15">
         <v>0.00431</v>
       </c>
       <c r="L576" s="15">
         <v>0.00431</v>
       </c>
       <c r="M576" s="15">
         <v>0.00431</v>
       </c>
       <c r="N576" s="15"/>
       <c r="O576" s="15"/>
       <c r="P576" s="15"/>
       <c r="Q576" s="15"/>
       <c r="R576" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="577" spans="1:18">
       <c r="B577" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C577" s="15" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D577" s="15" t="s">
         <v>1908</v>
       </c>
-      <c r="D577" s="15" t="s">
+      <c r="E577" s="15" t="s">
         <v>1909</v>
-      </c>
-[...1 lines deleted...]
-        <v>1910</v>
       </c>
       <c r="F577" s="15"/>
       <c r="G577" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H577" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I577" s="15" t="s">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="J577" s="15">
         <v>4000</v>
       </c>
       <c r="K577" s="15">
         <v>27.76</v>
       </c>
       <c r="L577" s="15">
         <v>16.04</v>
       </c>
       <c r="M577" s="15">
         <v>0</v>
       </c>
       <c r="N577" s="15"/>
       <c r="O577" s="15"/>
       <c r="P577" s="15"/>
       <c r="Q577" s="15"/>
       <c r="R577" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="578" spans="1:18">
       <c r="B578" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C578" s="15" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D578" s="15" t="s">
         <v>1912</v>
-      </c>
-[...1 lines deleted...]
-        <v>1913</v>
       </c>
       <c r="E578" s="15">
         <v>10000020749</v>
       </c>
       <c r="F578" s="15"/>
       <c r="G578" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H578" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I578" s="15" t="s">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="J578" s="15">
         <v>4000</v>
       </c>
       <c r="K578" s="15">
         <v>0.0034</v>
       </c>
       <c r="L578" s="15">
         <v>0.0034</v>
       </c>
       <c r="M578" s="15">
         <v>0.0034</v>
       </c>
       <c r="N578" s="15">
-        <v>264000</v>
+        <v>296000</v>
       </c>
       <c r="O578" s="15"/>
       <c r="P578" s="15"/>
       <c r="Q578" s="15"/>
       <c r="R578" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="579" spans="1:18">
       <c r="B579" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C579" s="15" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D579" s="15" t="s">
         <v>1915</v>
       </c>
-      <c r="D579" s="15" t="s">
+      <c r="E579" s="15" t="s">
         <v>1916</v>
-      </c>
-[...1 lines deleted...]
-        <v>1917</v>
       </c>
       <c r="F579" s="15"/>
       <c r="G579" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H579" s="15" t="s">
         <v>64</v>
       </c>
       <c r="I579" s="15" t="s">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="J579" s="15">
         <v>4000</v>
       </c>
       <c r="K579" s="15">
         <v>0.00411</v>
       </c>
       <c r="L579" s="15">
         <v>0.00411</v>
       </c>
       <c r="M579" s="15">
         <v>0.00411</v>
       </c>
       <c r="N579" s="15"/>
       <c r="O579" s="15"/>
       <c r="P579" s="15"/>
       <c r="Q579" s="15"/>
       <c r="R579" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="580" spans="1:18">
       <c r="B580" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C580" s="15" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D580" s="15" t="s">
         <v>1919</v>
       </c>
-      <c r="D580" s="15" t="s">
+      <c r="E580" s="15" t="s">
         <v>1920</v>
-      </c>
-[...1 lines deleted...]
-        <v>1921</v>
       </c>
       <c r="F580" s="15"/>
       <c r="G580" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H580" s="15" t="s">
         <v>911</v>
       </c>
       <c r="I580" s="15" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="J580" s="15">
         <v>4000</v>
       </c>
       <c r="K580" s="15">
         <v>0.00554</v>
       </c>
       <c r="L580" s="15">
         <v>0.00465</v>
       </c>
       <c r="M580" s="15">
         <v>0.00447</v>
       </c>
       <c r="N580" s="15"/>
       <c r="O580" s="15"/>
       <c r="P580" s="15"/>
       <c r="Q580" s="15"/>
       <c r="R580" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="581" spans="1:18">
       <c r="B581" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C581" s="15" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D581" s="15" t="s">
         <v>1923</v>
       </c>
-      <c r="D581" s="15" t="s">
+      <c r="E581" s="15" t="s">
         <v>1924</v>
-      </c>
-[...1 lines deleted...]
-        <v>1925</v>
       </c>
       <c r="F581" s="15"/>
       <c r="G581" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H581" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I581" s="15" t="s">
-        <v>1926</v>
+        <v>1925</v>
       </c>
       <c r="J581" s="15">
         <v>4000</v>
       </c>
       <c r="K581" s="15">
         <v>0.00422</v>
       </c>
       <c r="L581" s="15">
         <v>0.00354</v>
       </c>
       <c r="M581" s="15">
         <v>0.0034</v>
       </c>
       <c r="N581" s="15"/>
       <c r="O581" s="15"/>
       <c r="P581" s="15"/>
       <c r="Q581" s="15"/>
       <c r="R581" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="582" spans="1:18">
       <c r="B582" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C582" s="15" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D582" s="15" t="s">
         <v>1927</v>
-      </c>
-[...1 lines deleted...]
-        <v>1928</v>
       </c>
       <c r="E582" s="15">
         <v>10080001676</v>
       </c>
       <c r="F582" s="15"/>
       <c r="G582" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H582" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I582" s="15" t="s">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="J582" s="15">
         <v>4000</v>
       </c>
       <c r="K582" s="15">
         <v>0.003</v>
       </c>
       <c r="L582" s="15">
         <v>0.0026</v>
       </c>
       <c r="M582" s="15">
         <v>0.0025</v>
       </c>
       <c r="N582" s="15">
         <v>76000</v>
       </c>
       <c r="O582" s="15"/>
       <c r="P582" s="15"/>
       <c r="Q582" s="15"/>
       <c r="R582" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="583" spans="1:18">
       <c r="B583" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C583" s="15" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D583" s="15" t="s">
         <v>1930</v>
-      </c>
-[...1 lines deleted...]
-        <v>1931</v>
       </c>
       <c r="E583" s="15">
         <v>10000020750</v>
       </c>
       <c r="F583" s="15"/>
       <c r="G583" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H583" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I583" s="15" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="J583" s="15">
         <v>4000</v>
       </c>
       <c r="K583" s="15">
         <v>0.00536</v>
       </c>
       <c r="L583" s="15">
         <v>0.00411</v>
       </c>
       <c r="M583" s="15">
         <v>0.00411</v>
       </c>
       <c r="N583" s="15"/>
       <c r="O583" s="15"/>
       <c r="P583" s="15"/>
       <c r="Q583" s="15"/>
       <c r="R583" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="584" spans="1:18">
       <c r="B584" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C584" s="15" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D584" s="15" t="s">
         <v>1933</v>
       </c>
-      <c r="D584" s="15" t="s">
+      <c r="E584" s="15" t="s">
         <v>1934</v>
-      </c>
-[...1 lines deleted...]
-        <v>1935</v>
       </c>
       <c r="F584" s="15"/>
       <c r="G584" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H584" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I584" s="15" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="J584" s="15">
         <v>4000</v>
       </c>
       <c r="K584" s="15">
         <v>27.76</v>
       </c>
       <c r="L584" s="15">
         <v>16.04</v>
       </c>
       <c r="M584" s="15">
         <v>14.57</v>
       </c>
       <c r="N584" s="15"/>
       <c r="O584" s="15"/>
       <c r="P584" s="15"/>
       <c r="Q584" s="15"/>
       <c r="R584" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="585" spans="1:18">
       <c r="B585" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C585" s="15" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D585" s="15" t="s">
         <v>1937</v>
       </c>
-      <c r="D585" s="15" t="s">
+      <c r="E585" s="15" t="s">
         <v>1938</v>
-      </c>
-[...1 lines deleted...]
-        <v>1939</v>
       </c>
       <c r="F585" s="15"/>
       <c r="G585" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H585" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I585" s="15" t="s">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="J585" s="15">
         <v>4000</v>
       </c>
       <c r="K585" s="15">
         <v>0.02333</v>
       </c>
       <c r="L585" s="15">
         <v>0.01179</v>
       </c>
       <c r="M585" s="15">
         <v>0.0107</v>
       </c>
       <c r="N585" s="15"/>
       <c r="O585" s="15"/>
       <c r="P585" s="15"/>
       <c r="Q585" s="15"/>
       <c r="R585" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="586" spans="1:18">
       <c r="B586" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C586" s="15" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D586" s="15" t="s">
         <v>1941</v>
       </c>
-      <c r="D586" s="15" t="s">
+      <c r="E586" s="15" t="s">
         <v>1942</v>
-      </c>
-[...1 lines deleted...]
-        <v>1943</v>
       </c>
       <c r="F586" s="15"/>
       <c r="G586" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H586" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I586" s="15" t="s">
-        <v>1944</v>
+        <v>1943</v>
       </c>
       <c r="J586" s="15">
         <v>4000</v>
       </c>
       <c r="K586" s="15">
         <v>0.00471</v>
       </c>
       <c r="L586" s="15">
         <v>0.00341</v>
       </c>
       <c r="M586" s="15">
         <v>0.00297</v>
       </c>
       <c r="N586" s="15">
         <v>20000</v>
       </c>
       <c r="O586" s="15"/>
       <c r="P586" s="15"/>
       <c r="Q586" s="15"/>
       <c r="R586" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="587" spans="1:18">
       <c r="B587" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C587" s="15" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D587" s="15" t="s">
         <v>1945</v>
-      </c>
-[...1 lines deleted...]
-        <v>1946</v>
       </c>
       <c r="E587" s="15">
         <v>10080035822</v>
       </c>
       <c r="F587" s="15"/>
       <c r="G587" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H587" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I587" s="15" t="s">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="J587" s="15">
         <v>4000</v>
       </c>
       <c r="K587" s="15">
         <v>0.00292</v>
       </c>
       <c r="L587" s="15">
         <v>0.00279</v>
       </c>
       <c r="M587" s="15">
         <v>0.00279</v>
       </c>
       <c r="N587" s="15"/>
       <c r="O587" s="15"/>
       <c r="P587" s="15"/>
       <c r="Q587" s="15"/>
       <c r="R587" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="588" spans="1:18">
       <c r="B588" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C588" s="15" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D588" s="15" t="s">
         <v>1948</v>
       </c>
-      <c r="D588" s="15" t="s">
+      <c r="E588" s="15" t="s">
         <v>1949</v>
-      </c>
-[...1 lines deleted...]
-        <v>1950</v>
       </c>
       <c r="F588" s="15"/>
       <c r="G588" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H588" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I588" s="15" t="s">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="J588" s="15">
         <v>4000</v>
       </c>
       <c r="K588" s="15">
         <v>27.76</v>
       </c>
       <c r="L588" s="15">
         <v>16.04</v>
       </c>
       <c r="M588" s="15">
         <v>0</v>
       </c>
       <c r="N588" s="15"/>
       <c r="O588" s="15"/>
       <c r="P588" s="15"/>
       <c r="Q588" s="15"/>
       <c r="R588" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="589" spans="1:18">
       <c r="B589" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C589" s="15" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D589" s="15" t="s">
         <v>1952</v>
-      </c>
-[...1 lines deleted...]
-        <v>1953</v>
       </c>
       <c r="E589" s="15">
         <v>10000015662</v>
       </c>
       <c r="F589" s="15"/>
       <c r="G589" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H589" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I589" s="15" t="s">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="J589" s="15">
         <v>4000</v>
       </c>
       <c r="K589" s="15">
         <v>0.02611</v>
       </c>
       <c r="L589" s="15">
         <v>0.00979</v>
       </c>
       <c r="M589" s="15">
         <v>0.0089</v>
       </c>
       <c r="N589" s="15"/>
       <c r="O589" s="15"/>
       <c r="P589" s="15"/>
       <c r="Q589" s="15"/>
       <c r="R589" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="590" spans="1:18">
       <c r="B590" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C590" s="15" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D590" s="15" t="s">
         <v>1955</v>
       </c>
-      <c r="D590" s="15" t="s">
+      <c r="E590" s="15" t="s">
         <v>1956</v>
-      </c>
-[...1 lines deleted...]
-        <v>1957</v>
       </c>
       <c r="F590" s="15"/>
       <c r="G590" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H590" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I590" s="15" t="s">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="J590" s="15">
         <v>4000</v>
       </c>
       <c r="K590" s="15">
         <v>27.76</v>
       </c>
       <c r="L590" s="15">
         <v>16.04</v>
       </c>
       <c r="M590" s="15">
         <v>0</v>
       </c>
       <c r="N590" s="15"/>
       <c r="O590" s="15"/>
       <c r="P590" s="15"/>
       <c r="Q590" s="15"/>
       <c r="R590" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="591" spans="1:18">
       <c r="B591" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C591" s="15" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D591" s="15" t="s">
         <v>1959</v>
       </c>
-      <c r="D591" s="15" t="s">
+      <c r="E591" s="15" t="s">
         <v>1960</v>
-      </c>
-[...1 lines deleted...]
-        <v>1961</v>
       </c>
       <c r="F591" s="15"/>
       <c r="G591" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H591" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I591" s="15" t="s">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="J591" s="15">
         <v>4000</v>
       </c>
       <c r="K591" s="15">
         <v>0.00322</v>
       </c>
       <c r="L591" s="15">
         <v>0.0027</v>
       </c>
       <c r="M591" s="15">
         <v>0.0027</v>
       </c>
       <c r="N591" s="15">
-        <v>12000</v>
+        <v>8000</v>
       </c>
       <c r="O591" s="15"/>
       <c r="P591" s="15"/>
       <c r="Q591" s="15"/>
       <c r="R591" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="592" spans="1:18">
       <c r="B592" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C592" s="15" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D592" s="15" t="s">
         <v>1963</v>
-      </c>
-[...1 lines deleted...]
-        <v>1964</v>
       </c>
       <c r="E592" s="15">
         <v>10080013509</v>
       </c>
       <c r="F592" s="15"/>
       <c r="G592" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H592" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I592" s="15" t="s">
-        <v>1965</v>
+        <v>1964</v>
       </c>
       <c r="J592" s="15">
         <v>4000</v>
       </c>
       <c r="K592" s="15">
         <v>0.00309</v>
       </c>
       <c r="L592" s="15">
         <v>0.00268</v>
       </c>
       <c r="M592" s="15">
         <v>0.00258</v>
       </c>
       <c r="N592" s="15">
         <v>28000</v>
       </c>
       <c r="O592" s="15"/>
       <c r="P592" s="15"/>
       <c r="Q592" s="15"/>
       <c r="R592" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="593" spans="1:18">
       <c r="B593" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C593" s="15" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D593" s="15" t="s">
         <v>1966</v>
       </c>
-      <c r="D593" s="15" t="s">
+      <c r="E593" s="15" t="s">
         <v>1967</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968</v>
       </c>
       <c r="F593" s="15"/>
       <c r="G593" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H593" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I593" s="15" t="s">
-        <v>1969</v>
+        <v>1968</v>
       </c>
       <c r="J593" s="15">
         <v>4000</v>
       </c>
       <c r="K593" s="15">
         <v>0.00608</v>
       </c>
       <c r="L593" s="15">
         <v>0.0044</v>
       </c>
       <c r="M593" s="15">
         <v>0.00384</v>
       </c>
       <c r="N593" s="15"/>
       <c r="O593" s="15"/>
       <c r="P593" s="15"/>
       <c r="Q593" s="15"/>
       <c r="R593" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="594" spans="1:18">
       <c r="B594" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C594" s="15" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D594" s="15" t="s">
         <v>1970</v>
-      </c>
-[...1 lines deleted...]
-        <v>1971</v>
       </c>
       <c r="E594" s="15">
         <v>10000015661</v>
       </c>
       <c r="F594" s="15"/>
       <c r="G594" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H594" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I594" s="15" t="s">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="J594" s="15">
         <v>4000</v>
       </c>
       <c r="K594" s="15">
         <v>0.01679</v>
       </c>
       <c r="L594" s="15">
         <v>0.009719999999999999</v>
       </c>
       <c r="M594" s="15">
         <v>0.00882</v>
       </c>
       <c r="N594" s="15"/>
       <c r="O594" s="15"/>
       <c r="P594" s="15"/>
       <c r="Q594" s="15"/>
       <c r="R594" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="595" spans="1:18">
       <c r="B595" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C595" s="15" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D595" s="15" t="s">
         <v>1973</v>
-      </c>
-[...1 lines deleted...]
-        <v>1974</v>
       </c>
       <c r="E595" s="15">
         <v>10080059539</v>
       </c>
       <c r="F595" s="15"/>
       <c r="G595" s="15"/>
       <c r="H595" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I595" s="15" t="s">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="J595" s="15">
         <v>4000</v>
       </c>
       <c r="K595" s="15">
         <v>0.01749</v>
       </c>
       <c r="L595" s="15">
         <v>0.01411</v>
       </c>
       <c r="M595" s="15">
         <v>0.01355</v>
       </c>
       <c r="N595" s="15"/>
       <c r="O595" s="15"/>
       <c r="P595" s="15"/>
       <c r="Q595" s="15"/>
       <c r="R595" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="596" spans="1:18">
       <c r="B596" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C596" s="15" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D596" s="15" t="s">
         <v>1976</v>
-      </c>
-[...1 lines deleted...]
-        <v>1977</v>
       </c>
       <c r="E596" s="15">
         <v>10080012242</v>
       </c>
       <c r="F596" s="15"/>
       <c r="G596" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H596" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I596" s="15" t="s">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="J596" s="15">
         <v>4000</v>
       </c>
       <c r="K596" s="15">
         <v>0.0035</v>
       </c>
       <c r="L596" s="15">
         <v>0.00303</v>
       </c>
       <c r="M596" s="15">
         <v>0.00291</v>
       </c>
       <c r="N596" s="15">
         <v>8000</v>
       </c>
       <c r="O596" s="15"/>
       <c r="P596" s="15"/>
       <c r="Q596" s="15"/>
       <c r="R596" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="597" spans="1:18">
       <c r="B597" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C597" s="15" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D597" s="15" t="s">
         <v>1979</v>
-      </c>
-[...1 lines deleted...]
-        <v>1980</v>
       </c>
       <c r="E597" s="15">
         <v>10080003394</v>
       </c>
       <c r="F597" s="15"/>
       <c r="G597" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H597" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I597" s="15" t="s">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="J597" s="15">
         <v>4000</v>
       </c>
       <c r="K597" s="15">
         <v>0.00375</v>
       </c>
       <c r="L597" s="15">
         <v>0.00375</v>
       </c>
       <c r="M597" s="15">
         <v>0.00375</v>
       </c>
       <c r="N597" s="15"/>
       <c r="O597" s="15"/>
       <c r="P597" s="15"/>
       <c r="Q597" s="15"/>
       <c r="R597" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="598" spans="1:18">
       <c r="B598" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C598" s="15" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D598" s="15" t="s">
         <v>1982</v>
       </c>
-      <c r="D598" s="15" t="s">
+      <c r="E598" s="15" t="s">
         <v>1983</v>
-      </c>
-[...1 lines deleted...]
-        <v>1984</v>
       </c>
       <c r="F598" s="15"/>
       <c r="G598" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H598" s="15" t="s">
         <v>64</v>
       </c>
       <c r="I598" s="15" t="s">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="J598" s="15">
         <v>4000</v>
       </c>
       <c r="K598" s="15">
         <v>27.76</v>
       </c>
       <c r="L598" s="15">
         <v>16.04</v>
       </c>
       <c r="M598" s="15">
         <v>0</v>
       </c>
       <c r="N598" s="15"/>
       <c r="O598" s="15"/>
       <c r="P598" s="15"/>
       <c r="Q598" s="15"/>
       <c r="R598" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="599" spans="1:18">
       <c r="B599" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C599" s="15" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D599" s="15" t="s">
         <v>1986</v>
-      </c>
-[...1 lines deleted...]
-        <v>1987</v>
       </c>
       <c r="E599" s="15">
         <v>10080002241</v>
       </c>
       <c r="F599" s="15"/>
       <c r="G599" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H599" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I599" s="15" t="s">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="J599" s="15">
         <v>4000</v>
       </c>
       <c r="K599" s="15">
         <v>0.0039</v>
       </c>
       <c r="L599" s="15">
         <v>0.00338</v>
       </c>
       <c r="M599" s="15">
         <v>0.00325</v>
       </c>
       <c r="N599" s="15"/>
       <c r="O599" s="15">
-        <v>72000</v>
+        <v>60000</v>
       </c>
       <c r="P599" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q599" s="15"/>
       <c r="R599" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="600" spans="1:18">
       <c r="B600" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C600" s="15" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D600" s="15" t="s">
         <v>1989</v>
       </c>
-      <c r="D600" s="15" t="s">
+      <c r="E600" s="15" t="s">
         <v>1990</v>
-      </c>
-[...1 lines deleted...]
-        <v>1991</v>
       </c>
       <c r="F600" s="15"/>
       <c r="G600" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H600" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I600" s="15" t="s">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="J600" s="15">
         <v>4000</v>
       </c>
       <c r="K600" s="15">
         <v>0.00608</v>
       </c>
       <c r="L600" s="15">
         <v>0.0044</v>
       </c>
       <c r="M600" s="15">
         <v>0.00384</v>
       </c>
       <c r="N600" s="15"/>
       <c r="O600" s="15"/>
       <c r="P600" s="15"/>
       <c r="Q600" s="15"/>
       <c r="R600" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="601" spans="1:18">
       <c r="B601" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C601" s="15" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D601" s="15" t="s">
         <v>1993</v>
-      </c>
-[...1 lines deleted...]
-        <v>1994</v>
       </c>
       <c r="E601" s="15">
         <v>10000015660</v>
       </c>
       <c r="F601" s="15"/>
       <c r="G601" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H601" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I601" s="15" t="s">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="J601" s="15">
         <v>4000</v>
       </c>
       <c r="K601" s="15">
         <v>0.00825</v>
       </c>
       <c r="L601" s="15">
         <v>0.00692</v>
       </c>
       <c r="M601" s="15">
         <v>0.00666</v>
       </c>
       <c r="N601" s="15"/>
       <c r="O601" s="15"/>
       <c r="P601" s="15"/>
       <c r="Q601" s="15"/>
       <c r="R601" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="602" spans="1:18">
       <c r="B602" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C602" s="15" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D602" s="15" t="s">
         <v>1996</v>
       </c>
-      <c r="D602" s="15" t="s">
+      <c r="E602" s="15" t="s">
         <v>1997</v>
-      </c>
-[...1 lines deleted...]
-        <v>1998</v>
       </c>
       <c r="F602" s="15"/>
       <c r="G602" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H602" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I602" s="15" t="s">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="J602" s="15">
         <v>4000</v>
       </c>
       <c r="K602" s="15">
         <v>0.00471</v>
       </c>
       <c r="L602" s="15">
         <v>0.00341</v>
       </c>
       <c r="M602" s="15">
         <v>0.00297</v>
       </c>
       <c r="N602" s="15"/>
       <c r="O602" s="15"/>
       <c r="P602" s="15"/>
       <c r="Q602" s="15"/>
       <c r="R602" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="603" spans="1:18">
       <c r="B603" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C603" s="15" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D603" s="15" t="s">
         <v>2000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2001</v>
       </c>
       <c r="E603" s="15">
         <v>10080027520</v>
       </c>
       <c r="F603" s="15"/>
       <c r="G603" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H603" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I603" s="15" t="s">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="J603" s="15">
         <v>4000</v>
       </c>
       <c r="K603" s="15">
         <v>0.00514</v>
       </c>
       <c r="L603" s="15">
         <v>0.00372</v>
       </c>
       <c r="M603" s="15">
         <v>0.00325</v>
       </c>
       <c r="N603" s="15">
         <v>4000</v>
       </c>
       <c r="O603" s="15"/>
       <c r="P603" s="15"/>
       <c r="Q603" s="15"/>
       <c r="R603" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="604" spans="1:18">
       <c r="B604" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C604" s="15" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D604" s="15" t="s">
         <v>2003</v>
-      </c>
-[...1 lines deleted...]
-        <v>2004</v>
       </c>
       <c r="E604" s="15">
         <v>10080039254</v>
       </c>
       <c r="F604" s="15"/>
       <c r="G604" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H604" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I604" s="15" t="s">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="J604" s="15">
         <v>4000</v>
       </c>
       <c r="K604" s="15">
         <v>0.02584</v>
       </c>
       <c r="L604" s="15">
         <v>0.009339999999999999</v>
       </c>
       <c r="M604" s="15">
         <v>0.008500000000000001</v>
       </c>
       <c r="N604" s="15"/>
       <c r="O604" s="15"/>
       <c r="P604" s="15"/>
       <c r="Q604" s="15"/>
       <c r="R604" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="605" spans="1:18">
       <c r="B605" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C605" s="15" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D605" s="15" t="s">
         <v>2006</v>
-      </c>
-[...1 lines deleted...]
-        <v>2007</v>
       </c>
       <c r="E605" s="15">
         <v>10080008921</v>
       </c>
       <c r="F605" s="15"/>
       <c r="G605" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H605" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I605" s="15" t="s">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="J605" s="15">
         <v>4000</v>
       </c>
       <c r="K605" s="15">
         <v>0.00375</v>
       </c>
       <c r="L605" s="15">
         <v>0.00375</v>
       </c>
       <c r="M605" s="15">
         <v>0.00375</v>
       </c>
       <c r="N605" s="15"/>
       <c r="O605" s="15"/>
       <c r="P605" s="15"/>
       <c r="Q605" s="15"/>
       <c r="R605" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="606" spans="1:18">
       <c r="B606" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C606" s="15" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D606" s="15" t="s">
         <v>2009</v>
       </c>
-      <c r="D606" s="15" t="s">
+      <c r="E606" s="15" t="s">
         <v>2010</v>
-      </c>
-[...1 lines deleted...]
-        <v>2011</v>
       </c>
       <c r="F606" s="15"/>
       <c r="G606" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H606" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I606" s="15" t="s">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="J606" s="15">
         <v>4000</v>
       </c>
       <c r="K606" s="15">
         <v>0.00471</v>
       </c>
       <c r="L606" s="15">
         <v>0.00341</v>
       </c>
       <c r="M606" s="15">
         <v>0.00297</v>
       </c>
       <c r="N606" s="15"/>
       <c r="O606" s="15"/>
       <c r="P606" s="15"/>
       <c r="Q606" s="15"/>
       <c r="R606" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="607" spans="1:18">
       <c r="B607" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C607" s="15" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D607" s="15" t="s">
         <v>2013</v>
-      </c>
-[...1 lines deleted...]
-        <v>2014</v>
       </c>
       <c r="E607" s="15">
         <v>10080057833</v>
       </c>
       <c r="F607" s="15"/>
       <c r="G607" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H607" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I607" s="15" t="s">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="J607" s="15">
         <v>4000</v>
       </c>
       <c r="K607" s="15">
         <v>0.00507</v>
       </c>
       <c r="L607" s="15">
         <v>0.00507</v>
       </c>
       <c r="M607" s="15">
         <v>0.00507</v>
       </c>
       <c r="N607" s="15"/>
       <c r="O607" s="15"/>
       <c r="P607" s="15"/>
       <c r="Q607" s="15"/>
       <c r="R607" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="608" spans="1:18">
       <c r="B608" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C608" s="15" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D608" s="15" t="s">
         <v>2016</v>
-      </c>
-[...1 lines deleted...]
-        <v>2017</v>
       </c>
       <c r="E608" s="15">
         <v>10080035713</v>
       </c>
       <c r="F608" s="15"/>
       <c r="G608" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H608" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I608" s="15" t="s">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="J608" s="15">
         <v>4000</v>
       </c>
       <c r="K608" s="15">
         <v>0.02847</v>
       </c>
       <c r="L608" s="15">
         <v>0.0115</v>
       </c>
       <c r="M608" s="15">
         <v>0.01044</v>
       </c>
       <c r="N608" s="15"/>
       <c r="O608" s="15"/>
       <c r="P608" s="15"/>
       <c r="Q608" s="15"/>
       <c r="R608" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="609" spans="1:18">
       <c r="B609" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C609" s="15" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D609" s="15" t="s">
         <v>2019</v>
-      </c>
-[...1 lines deleted...]
-        <v>2020</v>
       </c>
       <c r="E609" s="15">
         <v>10080012243</v>
       </c>
       <c r="F609" s="15"/>
       <c r="G609" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H609" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I609" s="15" t="s">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="J609" s="15">
         <v>4000</v>
       </c>
       <c r="K609" s="15">
         <v>0.00309</v>
       </c>
       <c r="L609" s="15">
         <v>0.00268</v>
       </c>
       <c r="M609" s="15">
         <v>0.00258</v>
       </c>
       <c r="N609" s="15">
-        <v>16000</v>
+        <v>4000</v>
       </c>
       <c r="O609" s="15"/>
       <c r="P609" s="15"/>
       <c r="Q609" s="15"/>
       <c r="R609" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="610" spans="1:18">
       <c r="B610" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C610" s="15" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D610" s="15" t="s">
         <v>2022</v>
       </c>
-      <c r="D610" s="15" t="s">
+      <c r="E610" s="15" t="s">
         <v>2023</v>
-      </c>
-[...1 lines deleted...]
-        <v>2024</v>
       </c>
       <c r="F610" s="15"/>
       <c r="G610" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H610" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I610" s="15" t="s">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="J610" s="15">
         <v>4000</v>
       </c>
       <c r="K610" s="15">
         <v>27.76</v>
       </c>
       <c r="L610" s="15">
         <v>16.04</v>
       </c>
       <c r="M610" s="15">
         <v>0</v>
       </c>
       <c r="N610" s="15"/>
       <c r="O610" s="15"/>
       <c r="P610" s="15"/>
       <c r="Q610" s="15"/>
       <c r="R610" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="611" spans="1:18">
       <c r="B611" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C611" s="15" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D611" s="15" t="s">
         <v>2026</v>
-      </c>
-[...1 lines deleted...]
-        <v>2027</v>
       </c>
       <c r="E611" s="15">
         <v>10000029991</v>
       </c>
       <c r="F611" s="15"/>
       <c r="G611" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H611" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I611" s="15" t="s">
-        <v>2028</v>
+        <v>2027</v>
       </c>
       <c r="J611" s="15">
         <v>4000</v>
       </c>
       <c r="K611" s="15">
         <v>0.00984</v>
       </c>
       <c r="L611" s="15">
         <v>0.00825</v>
       </c>
       <c r="M611" s="15">
         <v>0.007939999999999999</v>
       </c>
       <c r="N611" s="15"/>
       <c r="O611" s="15"/>
       <c r="P611" s="15"/>
       <c r="Q611" s="15"/>
       <c r="R611" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="612" spans="1:18">
       <c r="B612" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C612" s="15" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D612" s="15" t="s">
         <v>2029</v>
       </c>
-      <c r="D612" s="15" t="s">
+      <c r="E612" s="15" t="s">
         <v>2030</v>
-      </c>
-[...1 lines deleted...]
-        <v>2031</v>
       </c>
       <c r="F612" s="15"/>
       <c r="G612" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H612" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I612" s="15" t="s">
-        <v>2032</v>
+        <v>2031</v>
       </c>
       <c r="J612" s="15">
         <v>4000</v>
       </c>
       <c r="K612" s="15">
         <v>27.76</v>
       </c>
       <c r="L612" s="15">
         <v>16.04</v>
       </c>
       <c r="M612" s="15">
         <v>0</v>
       </c>
       <c r="N612" s="15"/>
       <c r="O612" s="15"/>
       <c r="P612" s="15"/>
       <c r="Q612" s="15"/>
       <c r="R612" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="613" spans="1:18">
       <c r="B613" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C613" s="15" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D613" s="15" t="s">
         <v>2033</v>
       </c>
-      <c r="D613" s="15" t="s">
+      <c r="E613" s="15" t="s">
         <v>2034</v>
-      </c>
-[...1 lines deleted...]
-        <v>2035</v>
       </c>
       <c r="F613" s="15"/>
       <c r="G613" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H613" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I613" s="15" t="s">
-        <v>2036</v>
+        <v>2035</v>
       </c>
       <c r="J613" s="15">
         <v>4000</v>
       </c>
       <c r="K613" s="15">
         <v>0.00471</v>
       </c>
       <c r="L613" s="15">
         <v>0.00341</v>
       </c>
       <c r="M613" s="15">
         <v>0.00297</v>
       </c>
       <c r="N613" s="15">
         <v>8000</v>
       </c>
       <c r="O613" s="15"/>
       <c r="P613" s="15"/>
       <c r="Q613" s="15"/>
       <c r="R613" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="614" spans="1:18">
       <c r="B614" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C614" s="15" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D614" s="15" t="s">
         <v>2037</v>
-      </c>
-[...1 lines deleted...]
-        <v>2038</v>
       </c>
       <c r="E614" s="15">
         <v>10080012244</v>
       </c>
       <c r="F614" s="15"/>
       <c r="G614" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H614" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I614" s="15" t="s">
-        <v>2039</v>
+        <v>2038</v>
       </c>
       <c r="J614" s="15">
         <v>4000</v>
       </c>
       <c r="K614" s="15">
         <v>0.00365</v>
       </c>
       <c r="L614" s="15">
         <v>0.00316</v>
       </c>
       <c r="M614" s="15">
         <v>0.00304</v>
       </c>
       <c r="N614" s="15"/>
       <c r="O614" s="15"/>
       <c r="P614" s="15"/>
       <c r="Q614" s="15"/>
       <c r="R614" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="615" spans="1:18">
       <c r="B615" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C615" s="15" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D615" s="15" t="s">
         <v>2040</v>
       </c>
-      <c r="D615" s="15" t="s">
+      <c r="E615" s="15" t="s">
         <v>2041</v>
-      </c>
-[...1 lines deleted...]
-        <v>2042</v>
       </c>
       <c r="F615" s="15"/>
       <c r="G615" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H615" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I615" s="15" t="s">
-        <v>2043</v>
+        <v>2042</v>
       </c>
       <c r="J615" s="15">
         <v>4000</v>
       </c>
       <c r="K615" s="15">
         <v>0.00366</v>
       </c>
       <c r="L615" s="15">
         <v>0.00317</v>
       </c>
       <c r="M615" s="15">
         <v>0.00305</v>
       </c>
       <c r="N615" s="15"/>
       <c r="O615" s="15"/>
       <c r="P615" s="15"/>
       <c r="Q615" s="15"/>
       <c r="R615" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="616" spans="1:18">
       <c r="B616" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C616" s="15" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D616" s="15" t="s">
         <v>2044</v>
-      </c>
-[...1 lines deleted...]
-        <v>2045</v>
       </c>
       <c r="E616" s="15">
         <v>10080007194</v>
       </c>
       <c r="F616" s="15"/>
       <c r="G616" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H616" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I616" s="15" t="s">
-        <v>2046</v>
+        <v>2045</v>
       </c>
       <c r="J616" s="15">
         <v>4000</v>
       </c>
       <c r="K616" s="15">
         <v>0.02315</v>
       </c>
       <c r="L616" s="15">
         <v>0.01244</v>
       </c>
       <c r="M616" s="15">
         <v>0.01133</v>
       </c>
       <c r="N616" s="15"/>
       <c r="O616" s="15"/>
       <c r="P616" s="15"/>
       <c r="Q616" s="15"/>
       <c r="R616" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="617" spans="1:18">
       <c r="B617" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C617" s="15" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D617" s="15" t="s">
         <v>2047</v>
       </c>
-      <c r="D617" s="15" t="s">
+      <c r="E617" s="15" t="s">
         <v>2048</v>
-      </c>
-[...1 lines deleted...]
-        <v>2049</v>
       </c>
       <c r="F617" s="15"/>
       <c r="G617" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H617" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I617" s="15" t="s">
-        <v>2050</v>
+        <v>2049</v>
       </c>
       <c r="J617" s="15">
         <v>4000</v>
       </c>
       <c r="K617" s="15">
         <v>0.00538</v>
       </c>
       <c r="L617" s="15">
         <v>0.00451</v>
       </c>
       <c r="M617" s="15">
         <v>0.00434</v>
       </c>
       <c r="N617" s="15">
         <v>4000</v>
       </c>
       <c r="O617" s="15"/>
       <c r="P617" s="15"/>
       <c r="Q617" s="15"/>
       <c r="R617" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="618" spans="1:18">
       <c r="B618" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C618" s="15" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D618" s="15" t="s">
         <v>2051</v>
       </c>
-      <c r="D618" s="15" t="s">
+      <c r="E618" s="15" t="s">
         <v>2052</v>
-      </c>
-[...1 lines deleted...]
-        <v>2053</v>
       </c>
       <c r="F618" s="15"/>
       <c r="G618" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H618" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I618" s="15" t="s">
-        <v>2054</v>
+        <v>2053</v>
       </c>
       <c r="J618" s="15">
         <v>4000</v>
       </c>
       <c r="K618" s="15">
         <v>0.00471</v>
       </c>
       <c r="L618" s="15">
         <v>0.00341</v>
       </c>
       <c r="M618" s="15">
         <v>0.00297</v>
       </c>
       <c r="N618" s="15"/>
       <c r="O618" s="15"/>
       <c r="P618" s="15"/>
       <c r="Q618" s="15"/>
       <c r="R618" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="619" spans="1:18">
       <c r="B619" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C619" s="15" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D619" s="15" t="s">
         <v>2055</v>
-      </c>
-[...1 lines deleted...]
-        <v>2056</v>
       </c>
       <c r="E619" s="15">
         <v>10080016015</v>
       </c>
       <c r="F619" s="15"/>
       <c r="G619" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H619" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I619" s="15" t="s">
-        <v>2057</v>
+        <v>2056</v>
       </c>
       <c r="J619" s="15">
         <v>4000</v>
       </c>
       <c r="K619" s="15">
         <v>0.00293</v>
       </c>
       <c r="L619" s="15">
         <v>0.00254</v>
       </c>
       <c r="M619" s="15">
         <v>0.00244</v>
       </c>
       <c r="N619" s="15">
-        <v>20000</v>
+        <v>24000</v>
       </c>
       <c r="O619" s="15"/>
       <c r="P619" s="15"/>
       <c r="Q619" s="15"/>
       <c r="R619" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="620" spans="1:18">
       <c r="B620" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C620" s="15" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D620" s="15" t="s">
         <v>2058</v>
       </c>
-      <c r="D620" s="15" t="s">
+      <c r="E620" s="15" t="s">
         <v>2059</v>
-      </c>
-[...1 lines deleted...]
-        <v>2060</v>
       </c>
       <c r="F620" s="15"/>
       <c r="G620" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H620" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I620" s="15" t="s">
-        <v>2061</v>
+        <v>2060</v>
       </c>
       <c r="J620" s="15">
         <v>4000</v>
       </c>
       <c r="K620" s="15">
         <v>0.00608</v>
       </c>
       <c r="L620" s="15">
         <v>0.0044</v>
       </c>
       <c r="M620" s="15">
         <v>0.00384</v>
       </c>
       <c r="N620" s="15"/>
       <c r="O620" s="15"/>
       <c r="P620" s="15"/>
       <c r="Q620" s="15"/>
       <c r="R620" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="621" spans="1:18">
       <c r="B621" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C621" s="15" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D621" s="15" t="s">
         <v>2062</v>
-      </c>
-[...1 lines deleted...]
-        <v>2063</v>
       </c>
       <c r="E621" s="15">
         <v>10000013206</v>
       </c>
       <c r="F621" s="15"/>
       <c r="G621" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H621" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I621" s="15" t="s">
-        <v>2064</v>
+        <v>2063</v>
       </c>
       <c r="J621" s="15">
         <v>4000</v>
       </c>
       <c r="K621" s="15">
         <v>0.02624</v>
       </c>
       <c r="L621" s="15">
         <v>0.00945</v>
       </c>
       <c r="M621" s="15">
         <v>0.00859</v>
       </c>
       <c r="N621" s="15"/>
       <c r="O621" s="15"/>
       <c r="P621" s="15"/>
       <c r="Q621" s="15"/>
       <c r="R621" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="622" spans="1:18">
       <c r="B622" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C622" s="15" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D622" s="15" t="s">
         <v>2065</v>
-      </c>
-[...1 lines deleted...]
-        <v>2066</v>
       </c>
       <c r="E622" s="15">
         <v>10080009346</v>
       </c>
       <c r="F622" s="15"/>
       <c r="G622" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H622" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I622" s="15" t="s">
-        <v>2067</v>
+        <v>2066</v>
       </c>
       <c r="J622" s="15">
         <v>4000</v>
       </c>
       <c r="K622" s="15">
         <v>0.03702</v>
       </c>
       <c r="L622" s="15">
         <v>0.01714</v>
       </c>
       <c r="M622" s="15">
         <v>0.01444</v>
       </c>
       <c r="N622" s="15"/>
       <c r="O622" s="15"/>
       <c r="P622" s="15"/>
       <c r="Q622" s="15"/>
       <c r="R622" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="623" spans="1:18">
       <c r="B623" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C623" s="15" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D623" s="15" t="s">
         <v>2068</v>
       </c>
-      <c r="D623" s="15" t="s">
+      <c r="E623" s="15" t="s">
         <v>2069</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070</v>
       </c>
       <c r="F623" s="15"/>
       <c r="G623" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H623" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I623" s="15" t="s">
-        <v>2071</v>
+        <v>2070</v>
       </c>
       <c r="J623" s="15">
         <v>4000</v>
       </c>
       <c r="K623" s="15">
         <v>0.00471</v>
       </c>
       <c r="L623" s="15">
         <v>0.00341</v>
       </c>
       <c r="M623" s="15">
         <v>0.00297</v>
       </c>
       <c r="N623" s="15"/>
       <c r="O623" s="15"/>
       <c r="P623" s="15"/>
       <c r="Q623" s="15"/>
       <c r="R623" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="624" spans="1:18">
       <c r="B624" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C624" s="15" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D624" s="15" t="s">
         <v>2072</v>
       </c>
-      <c r="D624" s="15" t="s">
+      <c r="E624" s="15" t="s">
         <v>2073</v>
-      </c>
-[...1 lines deleted...]
-        <v>2074</v>
       </c>
       <c r="F624" s="15"/>
       <c r="G624" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H624" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I624" s="15" t="s">
-        <v>2075</v>
+        <v>2074</v>
       </c>
       <c r="J624" s="15">
         <v>4000</v>
       </c>
       <c r="K624" s="15">
         <v>0.0056</v>
       </c>
       <c r="L624" s="15">
         <v>0.00485</v>
       </c>
       <c r="M624" s="15">
         <v>0.00466</v>
       </c>
       <c r="N624" s="15"/>
       <c r="O624" s="15"/>
       <c r="P624" s="15"/>
       <c r="Q624" s="15"/>
       <c r="R624" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="625" spans="1:18">
       <c r="B625" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C625" s="15" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D625" s="15" t="s">
         <v>2076</v>
       </c>
-      <c r="D625" s="15" t="s">
+      <c r="E625" s="15" t="s">
         <v>2077</v>
-      </c>
-[...1 lines deleted...]
-        <v>2078</v>
       </c>
       <c r="F625" s="15"/>
       <c r="G625" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H625" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I625" s="15" t="s">
-        <v>2079</v>
+        <v>2078</v>
       </c>
       <c r="J625" s="15">
         <v>4000</v>
       </c>
       <c r="K625" s="15">
         <v>0.00384</v>
       </c>
       <c r="L625" s="15">
         <v>0.00333</v>
       </c>
       <c r="M625" s="15">
         <v>0.0032</v>
       </c>
       <c r="N625" s="15"/>
       <c r="O625" s="15"/>
       <c r="P625" s="15"/>
       <c r="Q625" s="15"/>
       <c r="R625" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="626" spans="1:18">
       <c r="B626" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C626" s="15" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D626" s="15" t="s">
         <v>2080</v>
-      </c>
-[...1 lines deleted...]
-        <v>2081</v>
       </c>
       <c r="E626" s="15">
         <v>10080048094</v>
       </c>
       <c r="F626" s="15"/>
       <c r="G626" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H626" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I626" s="15" t="s">
-        <v>2082</v>
+        <v>2081</v>
       </c>
       <c r="J626" s="15">
         <v>4000</v>
       </c>
       <c r="K626" s="15">
         <v>0.00365</v>
       </c>
       <c r="L626" s="15">
         <v>0.00316</v>
       </c>
       <c r="M626" s="15">
         <v>0.00304</v>
       </c>
       <c r="N626" s="15"/>
       <c r="O626" s="15"/>
       <c r="P626" s="15"/>
       <c r="Q626" s="15"/>
       <c r="R626" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="627" spans="1:18">
       <c r="B627" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C627" s="15" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D627" s="15" t="s">
         <v>2083</v>
       </c>
-      <c r="D627" s="15" t="s">
+      <c r="E627" s="15" t="s">
         <v>2084</v>
-      </c>
-[...1 lines deleted...]
-        <v>2085</v>
       </c>
       <c r="F627" s="15"/>
       <c r="G627" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H627" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I627" s="15" t="s">
-        <v>2086</v>
+        <v>2085</v>
       </c>
       <c r="J627" s="15">
         <v>4000</v>
       </c>
       <c r="K627" s="15">
         <v>27.76</v>
       </c>
       <c r="L627" s="15">
         <v>16.04</v>
       </c>
       <c r="M627" s="15">
         <v>0</v>
       </c>
       <c r="N627" s="15"/>
       <c r="O627" s="15"/>
       <c r="P627" s="15"/>
       <c r="Q627" s="15"/>
       <c r="R627" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="628" spans="1:18">
       <c r="B628" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C628" s="15" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D628" s="15" t="s">
         <v>2087</v>
-      </c>
-[...1 lines deleted...]
-        <v>2088</v>
       </c>
       <c r="E628" s="15">
         <v>10080012245</v>
       </c>
       <c r="F628" s="15"/>
       <c r="G628" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H628" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I628" s="15" t="s">
-        <v>2089</v>
+        <v>2088</v>
       </c>
       <c r="J628" s="15">
         <v>4000</v>
       </c>
       <c r="K628" s="15">
         <v>0.00283</v>
       </c>
       <c r="L628" s="15">
         <v>0.00271</v>
       </c>
       <c r="M628" s="15">
         <v>0.00271</v>
       </c>
-      <c r="N628" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N628" s="15"/>
       <c r="O628" s="15"/>
       <c r="P628" s="15"/>
       <c r="Q628" s="15"/>
       <c r="R628" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="629" spans="1:18">
       <c r="B629" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C629" s="15" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D629" s="15" t="s">
         <v>2090</v>
-      </c>
-[...1 lines deleted...]
-        <v>2091</v>
       </c>
       <c r="E629" s="15">
         <v>10000013878</v>
       </c>
       <c r="F629" s="15"/>
       <c r="G629" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H629" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I629" s="15" t="s">
-        <v>2092</v>
+        <v>2091</v>
       </c>
       <c r="J629" s="15">
         <v>4000</v>
       </c>
       <c r="K629" s="15">
         <v>0.00375</v>
       </c>
       <c r="L629" s="15">
         <v>0.00375</v>
       </c>
       <c r="M629" s="15">
         <v>0.00375</v>
       </c>
       <c r="N629" s="15"/>
       <c r="O629" s="15"/>
       <c r="P629" s="15"/>
       <c r="Q629" s="15"/>
       <c r="R629" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="630" spans="1:18">
       <c r="B630" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C630" s="15" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D630" s="15" t="s">
         <v>2093</v>
       </c>
-      <c r="D630" s="15" t="s">
+      <c r="E630" s="15" t="s">
         <v>2094</v>
-      </c>
-[...1 lines deleted...]
-        <v>2095</v>
       </c>
       <c r="F630" s="15"/>
       <c r="G630" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H630" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I630" s="15" t="s">
-        <v>2096</v>
+        <v>2095</v>
       </c>
       <c r="J630" s="15">
         <v>4000</v>
       </c>
       <c r="K630" s="15">
         <v>0.02498</v>
       </c>
       <c r="L630" s="15">
         <v>0.01241</v>
       </c>
       <c r="M630" s="15">
         <v>0.0113</v>
       </c>
       <c r="N630" s="15"/>
       <c r="O630" s="15"/>
       <c r="P630" s="15"/>
       <c r="Q630" s="15"/>
       <c r="R630" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="631" spans="1:18">
       <c r="B631" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C631" s="15" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D631" s="15" t="s">
         <v>2097</v>
-      </c>
-[...1 lines deleted...]
-        <v>2098</v>
       </c>
       <c r="E631" s="15">
         <v>10080028406</v>
       </c>
       <c r="F631" s="15"/>
       <c r="G631" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H631" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I631" s="15" t="s">
-        <v>2099</v>
+        <v>2098</v>
       </c>
       <c r="J631" s="15">
         <v>3000</v>
       </c>
       <c r="K631" s="15">
         <v>0.05136</v>
       </c>
       <c r="L631" s="15">
         <v>0.02085</v>
       </c>
       <c r="M631" s="15">
         <v>0.01896</v>
       </c>
       <c r="N631" s="15"/>
       <c r="O631" s="15"/>
       <c r="P631" s="15"/>
       <c r="Q631" s="15"/>
       <c r="R631" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="632" spans="1:18">
       <c r="B632" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C632" s="15" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D632" s="15" t="s">
         <v>2097</v>
-      </c>
-[...1 lines deleted...]
-        <v>2098</v>
       </c>
       <c r="E632" s="15">
         <v>10080042027</v>
       </c>
       <c r="F632" s="15"/>
       <c r="G632" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H632" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I632" s="15" t="s">
-        <v>2099</v>
+        <v>2098</v>
       </c>
       <c r="J632" s="15">
         <v>4000</v>
       </c>
       <c r="K632" s="15">
         <v>0.0057</v>
       </c>
       <c r="L632" s="15">
         <v>0.00494</v>
       </c>
       <c r="M632" s="15">
         <v>0.00475</v>
       </c>
       <c r="N632" s="15">
         <v>4000</v>
       </c>
       <c r="O632" s="15"/>
       <c r="P632" s="15"/>
       <c r="Q632" s="15"/>
       <c r="R632" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="633" spans="1:18">
       <c r="B633" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C633" s="15" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D633" s="15" t="s">
         <v>2100</v>
-      </c>
-[...1 lines deleted...]
-        <v>2101</v>
       </c>
       <c r="E633" s="15">
         <v>10080012246</v>
       </c>
       <c r="F633" s="15"/>
       <c r="G633" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H633" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I633" s="15" t="s">
-        <v>2102</v>
+        <v>2101</v>
       </c>
       <c r="J633" s="15">
         <v>4000</v>
       </c>
       <c r="K633" s="15">
         <v>0.00309</v>
       </c>
       <c r="L633" s="15">
         <v>0.00268</v>
       </c>
       <c r="M633" s="15">
         <v>0.00258</v>
       </c>
       <c r="N633" s="15">
-        <v>24000</v>
+        <v>16000</v>
       </c>
       <c r="O633" s="15"/>
       <c r="P633" s="15"/>
       <c r="Q633" s="15"/>
       <c r="R633" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="634" spans="1:18">
       <c r="B634" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C634" s="15" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D634" s="15" t="s">
         <v>2103</v>
-      </c>
-[...1 lines deleted...]
-        <v>2104</v>
       </c>
       <c r="E634" s="15">
         <v>10080041254</v>
       </c>
       <c r="F634" s="15"/>
       <c r="G634" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H634" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I634" s="15" t="s">
-        <v>2105</v>
+        <v>2104</v>
       </c>
       <c r="J634" s="15">
         <v>4000</v>
       </c>
       <c r="K634" s="15">
         <v>0.03027</v>
       </c>
       <c r="L634" s="15">
         <v>0.01097</v>
       </c>
       <c r="M634" s="15">
         <v>0.009950000000000001</v>
       </c>
       <c r="N634" s="15"/>
       <c r="O634" s="15"/>
       <c r="P634" s="15"/>
       <c r="Q634" s="15"/>
       <c r="R634" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="635" spans="1:18">
       <c r="B635" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C635" s="15" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D635" s="15" t="s">
         <v>2106</v>
-      </c>
-[...1 lines deleted...]
-        <v>2107</v>
       </c>
       <c r="E635" s="15">
         <v>10080002386</v>
       </c>
       <c r="F635" s="15"/>
       <c r="G635" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H635" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I635" s="15" t="s">
-        <v>2108</v>
+        <v>2107</v>
       </c>
       <c r="J635" s="15">
         <v>4000</v>
       </c>
       <c r="K635" s="15">
         <v>0.00771</v>
       </c>
       <c r="L635" s="15">
         <v>0.0059</v>
       </c>
       <c r="M635" s="15">
         <v>0.0059</v>
       </c>
       <c r="N635" s="15"/>
       <c r="O635" s="15"/>
       <c r="P635" s="15"/>
       <c r="Q635" s="15"/>
       <c r="R635" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="636" spans="1:18">
       <c r="B636" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C636" s="15" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D636" s="15" t="s">
         <v>2109</v>
       </c>
-      <c r="D636" s="15" t="s">
+      <c r="E636" s="15" t="s">
         <v>2110</v>
-      </c>
-[...1 lines deleted...]
-        <v>2111</v>
       </c>
       <c r="F636" s="15"/>
       <c r="G636" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H636" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I636" s="15" t="s">
-        <v>2112</v>
+        <v>2111</v>
       </c>
       <c r="J636" s="15">
         <v>4000</v>
       </c>
       <c r="K636" s="15">
         <v>27.07</v>
       </c>
       <c r="L636" s="15">
         <v>15.64</v>
       </c>
       <c r="M636" s="15">
         <v>14.2</v>
       </c>
       <c r="N636" s="15"/>
       <c r="O636" s="15"/>
       <c r="P636" s="15"/>
       <c r="Q636" s="15"/>
       <c r="R636" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="637" spans="1:18">
       <c r="B637" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C637" s="15" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D637" s="15" t="s">
         <v>2113</v>
-      </c>
-[...1 lines deleted...]
-        <v>2114</v>
       </c>
       <c r="E637" s="15">
         <v>10080016016</v>
       </c>
       <c r="F637" s="15"/>
       <c r="G637" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H637" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I637" s="15" t="s">
-        <v>2115</v>
+        <v>2114</v>
       </c>
       <c r="J637" s="15">
         <v>4000</v>
       </c>
       <c r="K637" s="15">
         <v>0.00378</v>
       </c>
       <c r="L637" s="15">
         <v>0.00328</v>
       </c>
       <c r="M637" s="15">
         <v>0.00315</v>
       </c>
       <c r="N637" s="15">
         <v>12000</v>
       </c>
       <c r="O637" s="15"/>
       <c r="P637" s="15"/>
       <c r="Q637" s="15"/>
       <c r="R637" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="638" spans="1:18">
       <c r="B638" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C638" s="15" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D638" s="15" t="s">
         <v>2116</v>
       </c>
-      <c r="D638" s="15" t="s">
+      <c r="E638" s="15" t="s">
         <v>2117</v>
-      </c>
-[...1 lines deleted...]
-        <v>2118</v>
       </c>
       <c r="F638" s="15"/>
       <c r="G638" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H638" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I638" s="15" t="s">
-        <v>2119</v>
+        <v>2118</v>
       </c>
       <c r="J638" s="15">
         <v>4000</v>
       </c>
       <c r="K638" s="15">
         <v>0.00608</v>
       </c>
       <c r="L638" s="15">
         <v>0.0044</v>
       </c>
       <c r="M638" s="15">
         <v>0.00384</v>
       </c>
       <c r="N638" s="15">
-        <v>36000</v>
+        <v>32000</v>
       </c>
       <c r="O638" s="15"/>
       <c r="P638" s="15"/>
       <c r="Q638" s="15"/>
       <c r="R638" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="639" spans="1:18">
       <c r="B639" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C639" s="15" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D639" s="15" t="s">
         <v>2120</v>
-      </c>
-[...1 lines deleted...]
-        <v>2121</v>
       </c>
       <c r="E639" s="15">
         <v>10000009556</v>
       </c>
       <c r="F639" s="15"/>
       <c r="G639" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H639" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I639" s="15" t="s">
-        <v>2122</v>
+        <v>2121</v>
       </c>
       <c r="J639" s="15">
         <v>4000</v>
       </c>
       <c r="K639" s="15">
         <v>0.02744</v>
       </c>
       <c r="L639" s="15">
         <v>0.01389</v>
       </c>
       <c r="M639" s="15">
         <v>0.01263</v>
       </c>
       <c r="N639" s="15"/>
       <c r="O639" s="15"/>
       <c r="P639" s="15"/>
       <c r="Q639" s="15"/>
       <c r="R639" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="640" spans="1:18">
       <c r="B640" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C640" s="15" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D640" s="15" t="s">
         <v>2123</v>
-      </c>
-[...1 lines deleted...]
-        <v>2124</v>
       </c>
       <c r="E640" s="15">
         <v>10080010429</v>
       </c>
       <c r="F640" s="15"/>
       <c r="G640" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H640" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I640" s="15" t="s">
-        <v>2125</v>
+        <v>2124</v>
       </c>
       <c r="J640" s="15">
         <v>4000</v>
       </c>
       <c r="K640" s="15">
         <v>0.02398</v>
       </c>
       <c r="L640" s="15">
         <v>0.01295</v>
       </c>
       <c r="M640" s="15">
         <v>0.01173</v>
       </c>
       <c r="N640" s="15"/>
       <c r="O640" s="15"/>
       <c r="P640" s="15"/>
       <c r="Q640" s="15"/>
       <c r="R640" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="641" spans="1:18">
       <c r="B641" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C641" s="15" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D641" s="15" t="s">
         <v>2126</v>
       </c>
-      <c r="D641" s="15" t="s">
+      <c r="E641" s="15" t="s">
         <v>2127</v>
-      </c>
-[...1 lines deleted...]
-        <v>2128</v>
       </c>
       <c r="F641" s="15"/>
       <c r="G641" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H641" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I641" s="15" t="s">
-        <v>2129</v>
+        <v>2128</v>
       </c>
       <c r="J641" s="15">
         <v>4000</v>
       </c>
       <c r="K641" s="15">
         <v>27.07</v>
       </c>
       <c r="L641" s="15">
         <v>15.64</v>
       </c>
       <c r="M641" s="15">
         <v>14.2</v>
       </c>
       <c r="N641" s="15"/>
       <c r="O641" s="15"/>
       <c r="P641" s="15"/>
       <c r="Q641" s="15"/>
       <c r="R641" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="642" spans="1:18">
       <c r="B642" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C642" s="15" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D642" s="15" t="s">
         <v>2130</v>
-      </c>
-[...1 lines deleted...]
-        <v>2131</v>
       </c>
       <c r="E642" s="15">
         <v>10080009174</v>
       </c>
       <c r="F642" s="15"/>
       <c r="G642" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H642" s="15" t="s">
+        <v>2131</v>
+      </c>
+      <c r="I642" s="15" t="s">
         <v>2132</v>
-      </c>
-[...1 lines deleted...]
-        <v>2133</v>
       </c>
       <c r="J642" s="15">
         <v>4000</v>
       </c>
       <c r="K642" s="15">
         <v>0.02967</v>
       </c>
       <c r="L642" s="15">
         <v>0.02139</v>
       </c>
       <c r="M642" s="15">
         <v>0.01444</v>
       </c>
       <c r="N642" s="15"/>
       <c r="O642" s="15"/>
       <c r="P642" s="15"/>
       <c r="Q642" s="15"/>
       <c r="R642" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="643" spans="1:18">
       <c r="B643" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C643" s="15" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D643" s="15" t="s">
         <v>2130</v>
-      </c>
-[...1 lines deleted...]
-        <v>2131</v>
       </c>
       <c r="E643" s="15">
         <v>10000010933</v>
       </c>
       <c r="F643" s="15"/>
       <c r="G643" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H643" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I643" s="15" t="s">
-        <v>2134</v>
+        <v>2133</v>
       </c>
       <c r="J643" s="15">
         <v>4000</v>
       </c>
       <c r="K643" s="15">
         <v>0.00588</v>
       </c>
       <c r="L643" s="15">
         <v>0.00475</v>
       </c>
       <c r="M643" s="15">
         <v>0.00455</v>
       </c>
       <c r="N643" s="15"/>
       <c r="O643" s="15"/>
       <c r="P643" s="15"/>
       <c r="Q643" s="15"/>
       <c r="R643" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="644" spans="1:18">
       <c r="B644" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C644" s="15" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D644" s="15" t="s">
         <v>2135</v>
-      </c>
-[...1 lines deleted...]
-        <v>2136</v>
       </c>
       <c r="E644" s="15">
         <v>10080075792</v>
       </c>
       <c r="F644" s="15"/>
       <c r="G644" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H644" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I644" s="15" t="s">
-        <v>2137</v>
+        <v>2136</v>
       </c>
       <c r="J644" s="15">
         <v>4000</v>
       </c>
       <c r="K644" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L644" s="15">
         <v>0.00821</v>
       </c>
       <c r="M644" s="15">
         <v>0.007889999999999999</v>
       </c>
       <c r="N644" s="15"/>
       <c r="O644" s="15"/>
       <c r="P644" s="15"/>
       <c r="Q644" s="15"/>
       <c r="R644" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="645" spans="1:18">
       <c r="B645" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C645" s="15" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D645" s="15" t="s">
         <v>2138</v>
-      </c>
-[...1 lines deleted...]
-        <v>2139</v>
       </c>
       <c r="E645" s="15">
         <v>10080064042</v>
       </c>
       <c r="F645" s="15"/>
       <c r="G645" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H645" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I645" s="15" t="s">
-        <v>2140</v>
+        <v>2139</v>
       </c>
       <c r="J645" s="15">
         <v>4000</v>
       </c>
       <c r="K645" s="15">
         <v>0.00705</v>
       </c>
       <c r="L645" s="15">
         <v>0.00569</v>
       </c>
       <c r="M645" s="15">
         <v>0.00546</v>
       </c>
       <c r="N645" s="15"/>
       <c r="O645" s="15"/>
       <c r="P645" s="15"/>
       <c r="Q645" s="15"/>
       <c r="R645" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="646" spans="1:18">
       <c r="B646" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C646" s="15" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D646" s="15" t="s">
         <v>2141</v>
       </c>
-      <c r="D646" s="15" t="s">
+      <c r="E646" s="15" t="s">
         <v>2142</v>
-      </c>
-[...1 lines deleted...]
-        <v>2143</v>
       </c>
       <c r="F646" s="15"/>
       <c r="G646" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H646" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I646" s="15" t="s">
-        <v>2144</v>
+        <v>2143</v>
       </c>
       <c r="J646" s="15">
         <v>4000</v>
       </c>
       <c r="K646" s="15">
         <v>0.00264</v>
       </c>
       <c r="L646" s="15">
         <v>0.00253</v>
       </c>
       <c r="M646" s="15">
         <v>0.00242</v>
       </c>
       <c r="N646" s="15">
-        <v>32000</v>
+        <v>4000</v>
       </c>
       <c r="O646" s="15"/>
       <c r="P646" s="15"/>
       <c r="Q646" s="15"/>
       <c r="R646" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="647" spans="1:18">
       <c r="B647" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C647" s="15" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D647" s="15" t="s">
         <v>2145</v>
-      </c>
-[...1 lines deleted...]
-        <v>2146</v>
       </c>
       <c r="E647" s="15">
         <v>10080004853</v>
       </c>
       <c r="F647" s="15"/>
       <c r="G647" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H647" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I647" s="15" t="s">
-        <v>2147</v>
+        <v>2146</v>
       </c>
       <c r="J647" s="15">
         <v>4000</v>
       </c>
       <c r="K647" s="15">
         <v>0.00408</v>
       </c>
       <c r="L647" s="15">
         <v>0.00342</v>
       </c>
       <c r="M647" s="15">
         <v>0.00329</v>
       </c>
       <c r="N647" s="15">
-        <v>368000</v>
+        <v>316000</v>
       </c>
       <c r="O647" s="15"/>
       <c r="P647" s="15"/>
       <c r="Q647" s="15"/>
       <c r="R647" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="648" spans="1:18">
       <c r="B648" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C648" s="15" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D648" s="15" t="s">
         <v>2148</v>
       </c>
-      <c r="D648" s="15" t="s">
+      <c r="E648" s="15" t="s">
         <v>2149</v>
-      </c>
-[...1 lines deleted...]
-        <v>2150</v>
       </c>
       <c r="F648" s="15"/>
       <c r="G648" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H648" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I648" s="15" t="s">
-        <v>2151</v>
+        <v>2150</v>
       </c>
       <c r="J648" s="15">
         <v>4000</v>
       </c>
       <c r="K648" s="15">
         <v>0.00208</v>
       </c>
       <c r="L648" s="15">
         <v>0.00208</v>
       </c>
       <c r="M648" s="15">
         <v>0.00208</v>
       </c>
       <c r="N648" s="15"/>
       <c r="O648" s="15"/>
       <c r="P648" s="15"/>
       <c r="Q648" s="15"/>
       <c r="R648" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="649" spans="1:18">
       <c r="B649" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C649" s="15" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D649" s="15" t="s">
         <v>2152</v>
       </c>
-      <c r="D649" s="15" t="s">
+      <c r="E649" s="15" t="s">
         <v>2153</v>
-      </c>
-[...1 lines deleted...]
-        <v>2154</v>
       </c>
       <c r="F649" s="15"/>
       <c r="G649" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H649" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I649" s="15" t="s">
-        <v>2155</v>
+        <v>2154</v>
       </c>
       <c r="J649" s="15">
         <v>4000</v>
       </c>
       <c r="K649" s="15">
         <v>0.00494</v>
       </c>
       <c r="L649" s="15">
         <v>0.00428</v>
       </c>
       <c r="M649" s="15">
         <v>0.00411</v>
       </c>
-      <c r="N649" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N649" s="15"/>
       <c r="O649" s="15"/>
       <c r="P649" s="15"/>
       <c r="Q649" s="15"/>
       <c r="R649" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="650" spans="1:18">
       <c r="B650" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C650" s="15" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D650" s="15" t="s">
         <v>2156</v>
       </c>
-      <c r="D650" s="15" t="s">
+      <c r="E650" s="15" t="s">
         <v>2157</v>
-      </c>
-[...1 lines deleted...]
-        <v>2158</v>
       </c>
       <c r="F650" s="15"/>
       <c r="G650" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H650" s="15" t="s">
         <v>357</v>
       </c>
       <c r="I650" s="15" t="s">
-        <v>2159</v>
+        <v>2158</v>
       </c>
       <c r="J650" s="15">
         <v>4000</v>
       </c>
       <c r="K650" s="15">
         <v>0.00685</v>
       </c>
       <c r="L650" s="15">
         <v>0.00575</v>
       </c>
       <c r="M650" s="15">
         <v>0.00553</v>
       </c>
       <c r="N650" s="15"/>
       <c r="O650" s="15"/>
       <c r="P650" s="15"/>
       <c r="Q650" s="15"/>
       <c r="R650" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="651" spans="1:18">
       <c r="B651" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C651" s="15" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D651" s="15" t="s">
         <v>2160</v>
-      </c>
-[...1 lines deleted...]
-        <v>2161</v>
       </c>
       <c r="E651" s="15">
         <v>10080026793</v>
       </c>
       <c r="F651" s="15"/>
       <c r="G651" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H651" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I651" s="15" t="s">
-        <v>2162</v>
+        <v>2161</v>
       </c>
       <c r="J651" s="15">
         <v>4000</v>
       </c>
       <c r="K651" s="15">
         <v>0.00452</v>
       </c>
       <c r="L651" s="15">
         <v>0.00391</v>
       </c>
       <c r="M651" s="15">
         <v>0.00376</v>
       </c>
       <c r="N651" s="15"/>
       <c r="O651" s="15"/>
       <c r="P651" s="15"/>
       <c r="Q651" s="15"/>
       <c r="R651" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="652" spans="1:18">
       <c r="B652" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C652" s="15" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D652" s="15" t="s">
         <v>2163</v>
       </c>
-      <c r="D652" s="15" t="s">
+      <c r="E652" s="15" t="s">
         <v>2164</v>
-      </c>
-[...1 lines deleted...]
-        <v>2165</v>
       </c>
       <c r="F652" s="15"/>
       <c r="G652" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H652" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I652" s="15" t="s">
-        <v>2166</v>
+        <v>2165</v>
       </c>
       <c r="J652" s="15">
         <v>4000</v>
       </c>
       <c r="K652" s="15">
         <v>0.0211</v>
       </c>
       <c r="L652" s="15">
         <v>0.01218</v>
       </c>
       <c r="M652" s="15">
         <v>0.0111</v>
       </c>
       <c r="N652" s="15"/>
       <c r="O652" s="15"/>
       <c r="P652" s="15"/>
       <c r="Q652" s="15"/>
       <c r="R652" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="653" spans="1:18">
       <c r="B653" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C653" s="15" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D653" s="15" t="s">
         <v>2167</v>
-      </c>
-[...1 lines deleted...]
-        <v>2168</v>
       </c>
       <c r="E653" s="15">
         <v>10000020623</v>
       </c>
       <c r="F653" s="15"/>
       <c r="G653" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H653" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I653" s="15" t="s">
-        <v>2169</v>
+        <v>2168</v>
       </c>
       <c r="J653" s="15">
         <v>2000</v>
       </c>
       <c r="K653" s="15">
         <v>31.1</v>
       </c>
       <c r="L653" s="15">
         <v>17.96</v>
       </c>
       <c r="M653" s="15">
         <v>16.31</v>
       </c>
       <c r="N653" s="15"/>
       <c r="O653" s="15"/>
       <c r="P653" s="15"/>
       <c r="Q653" s="15"/>
       <c r="R653" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="654" spans="1:18">
       <c r="B654" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C654" s="15" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D654" s="15" t="s">
         <v>2170</v>
       </c>
-      <c r="D654" s="15" t="s">
+      <c r="E654" s="15" t="s">
         <v>2171</v>
-      </c>
-[...1 lines deleted...]
-        <v>2172</v>
       </c>
       <c r="F654" s="15"/>
       <c r="G654" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H654" s="15" t="s">
+        <v>2172</v>
+      </c>
+      <c r="I654" s="15" t="s">
         <v>2173</v>
-      </c>
-[...1 lines deleted...]
-        <v>2174</v>
       </c>
       <c r="J654" s="15">
         <v>4000</v>
       </c>
       <c r="K654" s="15">
         <v>0.00544</v>
       </c>
       <c r="L654" s="15">
         <v>0.00544</v>
       </c>
       <c r="M654" s="15">
         <v>0.00544</v>
       </c>
       <c r="N654" s="15"/>
       <c r="O654" s="15"/>
       <c r="P654" s="15"/>
       <c r="Q654" s="15"/>
       <c r="R654" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="655" spans="1:18">
       <c r="B655" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C655" s="15" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D655" s="15" t="s">
         <v>2170</v>
-      </c>
-[...1 lines deleted...]
-        <v>2171</v>
       </c>
       <c r="E655" s="15">
         <v>10080003376</v>
       </c>
       <c r="F655" s="15"/>
       <c r="G655" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H655" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I655" s="15" t="s">
-        <v>2175</v>
+        <v>2174</v>
       </c>
       <c r="J655" s="15">
         <v>4000</v>
       </c>
       <c r="K655" s="15">
         <v>0.03194</v>
       </c>
       <c r="L655" s="15">
         <v>0.01845</v>
       </c>
       <c r="M655" s="15">
         <v>0.01677</v>
       </c>
       <c r="N655" s="15"/>
       <c r="O655" s="15"/>
       <c r="P655" s="15"/>
       <c r="Q655" s="15"/>
       <c r="R655" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="656" spans="1:18">
       <c r="B656" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C656" s="15" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D656" s="15" t="s">
         <v>2176</v>
       </c>
-      <c r="D656" s="15" t="s">
+      <c r="E656" s="15" t="s">
         <v>2177</v>
-      </c>
-[...1 lines deleted...]
-        <v>2178</v>
       </c>
       <c r="F656" s="15"/>
       <c r="G656" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H656" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I656" s="15" t="s">
-        <v>2179</v>
+        <v>2178</v>
       </c>
       <c r="J656" s="15">
         <v>4000</v>
       </c>
       <c r="K656" s="15">
         <v>0.00392</v>
       </c>
       <c r="L656" s="15">
         <v>0.00329</v>
       </c>
       <c r="M656" s="15">
         <v>0.00316</v>
       </c>
       <c r="N656" s="15">
-        <v>16000</v>
+        <v>12000</v>
       </c>
       <c r="O656" s="15"/>
       <c r="P656" s="15"/>
       <c r="Q656" s="15"/>
       <c r="R656" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="657" spans="1:18">
       <c r="B657" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C657" s="15" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D657" s="15" t="s">
         <v>2180</v>
       </c>
-      <c r="D657" s="15" t="s">
+      <c r="E657" s="15" t="s">
         <v>2181</v>
-      </c>
-[...1 lines deleted...]
-        <v>2182</v>
       </c>
       <c r="F657" s="15"/>
       <c r="G657" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H657" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I657" s="15" t="s">
-        <v>2183</v>
+        <v>2182</v>
       </c>
       <c r="J657" s="15">
         <v>4000</v>
       </c>
       <c r="K657" s="15">
         <v>0.00534</v>
       </c>
       <c r="L657" s="15">
         <v>0.00463</v>
       </c>
       <c r="M657" s="15">
         <v>0.00445</v>
       </c>
       <c r="N657" s="15">
         <v>16000</v>
       </c>
       <c r="O657" s="15"/>
       <c r="P657" s="15"/>
       <c r="Q657" s="15"/>
       <c r="R657" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="658" spans="1:18">
       <c r="B658" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C658" s="15" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D658" s="15" t="s">
         <v>2184</v>
       </c>
-      <c r="D658" s="15" t="s">
+      <c r="E658" s="15" t="s">
         <v>2185</v>
-      </c>
-[...1 lines deleted...]
-        <v>2186</v>
       </c>
       <c r="F658" s="15"/>
       <c r="G658" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H658" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I658" s="15" t="s">
-        <v>2187</v>
+        <v>2186</v>
       </c>
       <c r="J658" s="15">
         <v>4000</v>
       </c>
       <c r="K658" s="15">
         <v>0.00544</v>
       </c>
       <c r="L658" s="15">
         <v>0.00544</v>
       </c>
       <c r="M658" s="15">
         <v>0.00544</v>
       </c>
       <c r="N658" s="15"/>
       <c r="O658" s="15"/>
       <c r="P658" s="15"/>
       <c r="Q658" s="15"/>
       <c r="R658" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="659" spans="1:18">
       <c r="B659" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C659" s="15" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D659" s="15" t="s">
         <v>2188</v>
       </c>
-      <c r="D659" s="15" t="s">
+      <c r="E659" s="15" t="s">
         <v>2189</v>
-      </c>
-[...1 lines deleted...]
-        <v>2190</v>
       </c>
       <c r="F659" s="15"/>
       <c r="G659" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H659" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I659" s="15" t="s">
-        <v>2191</v>
+        <v>2190</v>
       </c>
       <c r="J659" s="15">
         <v>4000</v>
       </c>
       <c r="K659" s="15">
         <v>0.00699</v>
       </c>
       <c r="L659" s="15">
         <v>0.00506</v>
       </c>
       <c r="M659" s="15">
         <v>0.00441</v>
       </c>
       <c r="N659" s="15">
         <v>4000</v>
       </c>
       <c r="O659" s="15"/>
       <c r="P659" s="15"/>
       <c r="Q659" s="15"/>
       <c r="R659" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="660" spans="1:18">
       <c r="B660" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C660" s="15" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D660" s="15" t="s">
         <v>2192</v>
       </c>
-      <c r="D660" s="15" t="s">
+      <c r="E660" s="15" t="s">
         <v>2193</v>
-      </c>
-[...1 lines deleted...]
-        <v>2194</v>
       </c>
       <c r="F660" s="15"/>
       <c r="G660" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H660" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I660" s="15" t="s">
-        <v>2195</v>
+        <v>2194</v>
       </c>
       <c r="J660" s="15">
         <v>4000</v>
       </c>
       <c r="K660" s="15">
         <v>0.00953</v>
       </c>
       <c r="L660" s="15">
         <v>0.00801</v>
       </c>
       <c r="M660" s="15">
         <v>0.00769</v>
       </c>
       <c r="N660" s="15"/>
       <c r="O660" s="15"/>
       <c r="P660" s="15"/>
       <c r="Q660" s="15"/>
       <c r="R660" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="661" spans="1:18">
       <c r="B661" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C661" s="15" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D661" s="15" t="s">
         <v>2196</v>
-      </c>
-[...1 lines deleted...]
-        <v>2197</v>
       </c>
       <c r="E661" s="15">
         <v>10080002770</v>
       </c>
       <c r="F661" s="15"/>
       <c r="G661" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H661" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I661" s="15" t="s">
-        <v>2198</v>
+        <v>2197</v>
       </c>
       <c r="J661" s="15">
         <v>4000</v>
       </c>
       <c r="K661" s="15">
         <v>0.03472</v>
       </c>
       <c r="L661" s="15">
         <v>0.01405</v>
       </c>
       <c r="M661" s="15">
         <v>0.01278</v>
       </c>
       <c r="N661" s="15"/>
       <c r="O661" s="15"/>
       <c r="P661" s="15"/>
       <c r="Q661" s="15"/>
       <c r="R661" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="662" spans="1:18">
       <c r="B662" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C662" s="15" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D662" s="15" t="s">
         <v>2199</v>
       </c>
-      <c r="D662" s="15" t="s">
+      <c r="E662" s="15" t="s">
         <v>2200</v>
-      </c>
-[...1 lines deleted...]
-        <v>2201</v>
       </c>
       <c r="F662" s="15"/>
       <c r="G662" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H662" s="15" t="s">
         <v>357</v>
       </c>
       <c r="I662" s="15" t="s">
-        <v>2202</v>
+        <v>2201</v>
       </c>
       <c r="J662" s="15">
         <v>4000</v>
       </c>
       <c r="K662" s="15">
         <v>0.00764</v>
       </c>
       <c r="L662" s="15">
         <v>0.00641</v>
       </c>
       <c r="M662" s="15">
         <v>0.00617</v>
       </c>
       <c r="N662" s="15"/>
       <c r="O662" s="15"/>
       <c r="P662" s="15"/>
       <c r="Q662" s="15"/>
       <c r="R662" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="663" spans="1:18">
       <c r="B663" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C663" s="15" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D663" s="15" t="s">
         <v>2203</v>
-      </c>
-[...1 lines deleted...]
-        <v>2204</v>
       </c>
       <c r="E663" s="15">
         <v>10080003154</v>
       </c>
       <c r="F663" s="15"/>
       <c r="G663" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H663" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I663" s="15" t="s">
-        <v>2205</v>
+        <v>2204</v>
       </c>
       <c r="J663" s="15">
         <v>4000</v>
       </c>
       <c r="K663" s="15">
         <v>0.00562</v>
       </c>
       <c r="L663" s="15">
         <v>0.00407</v>
       </c>
       <c r="M663" s="15">
         <v>0.00355</v>
       </c>
       <c r="N663" s="15">
-        <v>32000</v>
+        <v>24000</v>
       </c>
       <c r="O663" s="15"/>
       <c r="P663" s="15"/>
       <c r="Q663" s="15"/>
       <c r="R663" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="664" spans="1:18">
       <c r="B664" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C664" s="15" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D664" s="15" t="s">
         <v>2206</v>
       </c>
-      <c r="D664" s="15" t="s">
+      <c r="E664" s="15" t="s">
         <v>2207</v>
-      </c>
-[...1 lines deleted...]
-        <v>2208</v>
       </c>
       <c r="F664" s="15"/>
       <c r="G664" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H664" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I664" s="15" t="s">
-        <v>2209</v>
+        <v>2208</v>
       </c>
       <c r="J664" s="15">
         <v>4000</v>
       </c>
       <c r="K664" s="15">
         <v>0.0058</v>
       </c>
       <c r="L664" s="15">
         <v>0.0058</v>
       </c>
       <c r="M664" s="15">
         <v>0.0058</v>
       </c>
       <c r="N664" s="15">
         <v>10</v>
       </c>
       <c r="O664" s="15"/>
       <c r="P664" s="15"/>
       <c r="Q664" s="15"/>
       <c r="R664" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="665" spans="1:18">
       <c r="B665" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C665" s="15" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D665" s="15" t="s">
         <v>2210</v>
-      </c>
-[...1 lines deleted...]
-        <v>2211</v>
       </c>
       <c r="E665" s="15">
         <v>10080037741</v>
       </c>
       <c r="F665" s="15"/>
       <c r="G665" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H665" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I665" s="15" t="s">
-        <v>2212</v>
+        <v>2211</v>
       </c>
       <c r="J665" s="15">
         <v>4000</v>
       </c>
       <c r="K665" s="15">
         <v>0.03472</v>
       </c>
       <c r="L665" s="15">
         <v>0.01405</v>
       </c>
       <c r="M665" s="15">
         <v>0.01278</v>
       </c>
       <c r="N665" s="15"/>
       <c r="O665" s="15"/>
       <c r="P665" s="15"/>
       <c r="Q665" s="15"/>
       <c r="R665" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="666" spans="1:18">
       <c r="B666" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C666" s="15" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D666" s="15" t="s">
         <v>2213</v>
-      </c>
-[...1 lines deleted...]
-        <v>2214</v>
       </c>
       <c r="E666" s="15">
         <v>10080053876</v>
       </c>
       <c r="F666" s="15"/>
       <c r="G666" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H666" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I666" s="15" t="s">
-        <v>2215</v>
+        <v>2214</v>
       </c>
       <c r="J666" s="15">
         <v>4000</v>
       </c>
       <c r="K666" s="15">
         <v>0.01543</v>
       </c>
       <c r="L666" s="15">
         <v>0.00961</v>
       </c>
       <c r="M666" s="15">
         <v>0.00961</v>
       </c>
       <c r="N666" s="15">
         <v>4000</v>
       </c>
       <c r="O666" s="15"/>
       <c r="P666" s="15"/>
       <c r="Q666" s="15"/>
       <c r="R666" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="667" spans="1:18">
       <c r="B667" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C667" s="15" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D667" s="15" t="s">
         <v>2216</v>
-      </c>
-[...1 lines deleted...]
-        <v>2217</v>
       </c>
       <c r="E667" s="15">
         <v>10080068883</v>
       </c>
       <c r="F667" s="15"/>
       <c r="G667" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H667" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I667" s="15" t="s">
-        <v>2218</v>
+        <v>2217</v>
       </c>
       <c r="J667" s="15">
         <v>4000</v>
       </c>
       <c r="K667" s="15">
         <v>0.0098</v>
       </c>
       <c r="L667" s="15">
         <v>0.00822</v>
       </c>
       <c r="M667" s="15">
         <v>0.007900000000000001</v>
       </c>
       <c r="N667" s="15"/>
       <c r="O667" s="15"/>
       <c r="P667" s="15"/>
       <c r="Q667" s="15"/>
       <c r="R667" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="668" spans="1:18">
       <c r="B668" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C668" s="15" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D668" s="15" t="s">
         <v>2219</v>
-      </c>
-[...1 lines deleted...]
-        <v>2220</v>
       </c>
       <c r="E668" s="15">
         <v>10080074175</v>
       </c>
       <c r="F668" s="15"/>
       <c r="G668" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H668" s="15" t="s">
         <v>357</v>
       </c>
       <c r="I668" s="15" t="s">
-        <v>2221</v>
+        <v>2220</v>
       </c>
       <c r="J668" s="15">
         <v>4000</v>
       </c>
       <c r="K668" s="15">
         <v>0.00557</v>
       </c>
       <c r="L668" s="15">
         <v>0.00467</v>
       </c>
       <c r="M668" s="15">
         <v>0.00449</v>
       </c>
       <c r="N668" s="15"/>
       <c r="O668" s="15"/>
       <c r="P668" s="15"/>
       <c r="Q668" s="15"/>
       <c r="R668" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="669" spans="1:18">
       <c r="B669" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C669" s="15" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D669" s="15" t="s">
         <v>2222</v>
-      </c>
-[...1 lines deleted...]
-        <v>2223</v>
       </c>
       <c r="E669" s="15">
         <v>10080013510</v>
       </c>
       <c r="F669" s="15"/>
       <c r="G669" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H669" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I669" s="15" t="s">
-        <v>2224</v>
+        <v>2223</v>
       </c>
       <c r="J669" s="15">
         <v>4000</v>
       </c>
       <c r="K669" s="15">
         <v>0.00332</v>
       </c>
       <c r="L669" s="15">
         <v>0.00319</v>
       </c>
       <c r="M669" s="15">
         <v>0.00319</v>
       </c>
       <c r="N669" s="15">
-        <v>48000</v>
+        <v>60000</v>
       </c>
       <c r="O669" s="15"/>
       <c r="P669" s="15"/>
       <c r="Q669" s="15"/>
       <c r="R669" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="670" spans="1:18">
       <c r="B670" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C670" s="15" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D670" s="15" t="s">
         <v>2225</v>
       </c>
-      <c r="D670" s="15" t="s">
+      <c r="E670" s="15" t="s">
         <v>2226</v>
-      </c>
-[...1 lines deleted...]
-        <v>2227</v>
       </c>
       <c r="F670" s="15"/>
       <c r="G670" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H670" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I670" s="15" t="s">
-        <v>2228</v>
+        <v>2227</v>
       </c>
       <c r="J670" s="15">
         <v>4000</v>
       </c>
       <c r="K670" s="15">
         <v>34.01</v>
       </c>
       <c r="L670" s="15">
         <v>19.64</v>
       </c>
       <c r="M670" s="15">
         <v>17.84</v>
       </c>
       <c r="N670" s="15"/>
       <c r="O670" s="15"/>
       <c r="P670" s="15"/>
       <c r="Q670" s="15"/>
       <c r="R670" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="671" spans="1:18">
       <c r="B671" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C671" s="15" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D671" s="15" t="s">
         <v>2229</v>
-      </c>
-[...1 lines deleted...]
-        <v>2230</v>
       </c>
       <c r="E671" s="15">
         <v>10000020754</v>
       </c>
       <c r="F671" s="15"/>
       <c r="G671" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H671" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I671" s="15" t="s">
-        <v>2231</v>
+        <v>2230</v>
       </c>
       <c r="J671" s="15">
         <v>4000</v>
       </c>
       <c r="K671" s="15">
         <v>0.00608</v>
       </c>
       <c r="L671" s="15">
         <v>0.00509</v>
       </c>
       <c r="M671" s="15">
         <v>0.0049</v>
       </c>
       <c r="N671" s="15"/>
       <c r="O671" s="15"/>
       <c r="P671" s="15"/>
       <c r="Q671" s="15"/>
       <c r="R671" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="672" spans="1:18">
       <c r="B672" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C672" s="15" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D672" s="15" t="s">
         <v>2232</v>
-      </c>
-[...1 lines deleted...]
-        <v>2233</v>
       </c>
       <c r="E672" s="15">
         <v>10080071961</v>
       </c>
       <c r="F672" s="15"/>
       <c r="G672" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H672" s="15" t="s">
         <v>1112</v>
       </c>
       <c r="I672" s="15" t="s">
-        <v>2234</v>
+        <v>2233</v>
       </c>
       <c r="J672" s="15">
         <v>4000</v>
       </c>
       <c r="K672" s="15">
         <v>0.00765</v>
       </c>
       <c r="L672" s="15">
         <v>0.00585</v>
       </c>
       <c r="M672" s="15">
         <v>0.00585</v>
       </c>
       <c r="N672" s="15"/>
       <c r="O672" s="15"/>
       <c r="P672" s="15"/>
       <c r="Q672" s="15"/>
       <c r="R672" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="673" spans="1:18">
       <c r="B673" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C673" s="15" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D673" s="15" t="s">
         <v>2235</v>
       </c>
-      <c r="D673" s="15" t="s">
+      <c r="E673" s="15" t="s">
         <v>2236</v>
-      </c>
-[...1 lines deleted...]
-        <v>2237</v>
       </c>
       <c r="F673" s="15"/>
       <c r="G673" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H673" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I673" s="15" t="s">
-        <v>2238</v>
+        <v>2237</v>
       </c>
       <c r="J673" s="15">
         <v>4000</v>
       </c>
       <c r="K673" s="15">
         <v>0.02744</v>
       </c>
       <c r="L673" s="15">
         <v>0.01477</v>
       </c>
       <c r="M673" s="15">
         <v>0.01336</v>
       </c>
       <c r="N673" s="15"/>
       <c r="O673" s="15"/>
       <c r="P673" s="15"/>
       <c r="Q673" s="15"/>
       <c r="R673" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="674" spans="1:18">
       <c r="B674" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C674" s="15" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D674" s="15" t="s">
         <v>2239</v>
-      </c>
-[...1 lines deleted...]
-        <v>2240</v>
       </c>
       <c r="E674" s="15">
         <v>10080048192</v>
       </c>
       <c r="F674" s="15"/>
       <c r="G674" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H674" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I674" s="15" t="s">
-        <v>2241</v>
+        <v>2240</v>
       </c>
       <c r="J674" s="15">
         <v>4000</v>
       </c>
       <c r="K674" s="15">
         <v>0.01141</v>
       </c>
       <c r="L674" s="15">
         <v>0.008750000000000001</v>
       </c>
       <c r="M674" s="15">
         <v>0.008750000000000001</v>
       </c>
       <c r="N674" s="15"/>
       <c r="O674" s="15"/>
       <c r="P674" s="15"/>
       <c r="Q674" s="15"/>
       <c r="R674" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="675" spans="1:18">
       <c r="B675" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C675" s="15" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D675" s="15" t="s">
         <v>2242</v>
-      </c>
-[...1 lines deleted...]
-        <v>2243</v>
       </c>
       <c r="E675" s="15">
         <v>10080056656</v>
       </c>
       <c r="F675" s="15"/>
       <c r="G675" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H675" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I675" s="15" t="s">
-        <v>2244</v>
+        <v>2243</v>
       </c>
       <c r="J675" s="15">
         <v>4000</v>
       </c>
       <c r="K675" s="15">
         <v>0.00471</v>
       </c>
       <c r="L675" s="15">
         <v>0.00408</v>
       </c>
       <c r="M675" s="15">
         <v>0.00393</v>
       </c>
       <c r="N675" s="15">
         <v>8000</v>
       </c>
       <c r="O675" s="15"/>
       <c r="P675" s="15"/>
       <c r="Q675" s="15"/>
       <c r="R675" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="676" spans="1:18">
       <c r="B676" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C676" s="15" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D676" s="15" t="s">
         <v>2245</v>
-      </c>
-[...1 lines deleted...]
-        <v>2246</v>
       </c>
       <c r="E676" s="15">
         <v>10080016017</v>
       </c>
       <c r="F676" s="15"/>
       <c r="G676" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H676" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I676" s="15" t="s">
-        <v>2247</v>
+        <v>2246</v>
       </c>
       <c r="J676" s="15">
         <v>4000</v>
       </c>
       <c r="K676" s="15">
         <v>0.00371</v>
       </c>
       <c r="L676" s="15">
         <v>0.00321</v>
       </c>
       <c r="M676" s="15">
         <v>0.00309</v>
       </c>
       <c r="N676" s="15">
-        <v>192000</v>
+        <v>156000</v>
       </c>
       <c r="O676" s="15"/>
       <c r="P676" s="15"/>
       <c r="Q676" s="15"/>
       <c r="R676" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="677" spans="1:18">
       <c r="B677" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C677" s="15" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D677" s="15" t="s">
         <v>2248</v>
       </c>
-      <c r="D677" s="15" t="s">
+      <c r="E677" s="15" t="s">
         <v>2249</v>
-      </c>
-[...1 lines deleted...]
-        <v>2250</v>
       </c>
       <c r="F677" s="15"/>
       <c r="G677" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H677" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I677" s="15" t="s">
-        <v>2251</v>
+        <v>2250</v>
       </c>
       <c r="J677" s="15">
         <v>4000</v>
       </c>
       <c r="K677" s="15">
         <v>0.03013</v>
       </c>
       <c r="L677" s="15">
         <v>0.0174</v>
       </c>
       <c r="M677" s="15">
         <v>0.01579</v>
       </c>
       <c r="N677" s="15"/>
       <c r="O677" s="15"/>
       <c r="P677" s="15"/>
       <c r="Q677" s="15"/>
       <c r="R677" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="678" spans="1:18">
       <c r="B678" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C678" s="15" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D678" s="15" t="s">
         <v>2252</v>
-      </c>
-[...1 lines deleted...]
-        <v>2253</v>
       </c>
       <c r="E678" s="15">
         <v>10000005496</v>
       </c>
       <c r="F678" s="15"/>
       <c r="G678" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H678" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I678" s="15" t="s">
-        <v>2254</v>
+        <v>2253</v>
       </c>
       <c r="J678" s="15">
         <v>4000</v>
       </c>
       <c r="K678" s="15">
         <v>0.007939999999999999</v>
       </c>
       <c r="L678" s="15">
         <v>0.00661</v>
       </c>
       <c r="M678" s="15">
         <v>0.00635</v>
       </c>
       <c r="N678" s="15"/>
       <c r="O678" s="15"/>
       <c r="P678" s="15"/>
       <c r="Q678" s="15"/>
       <c r="R678" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="679" spans="1:18">
       <c r="B679" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C679" s="15" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D679" s="15" t="s">
         <v>2255</v>
-      </c>
-[...1 lines deleted...]
-        <v>2256</v>
       </c>
       <c r="E679" s="15">
         <v>10080032136</v>
       </c>
       <c r="F679" s="15"/>
       <c r="G679" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H679" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I679" s="15" t="s">
-        <v>2257</v>
+        <v>2256</v>
       </c>
       <c r="J679" s="15">
         <v>4000</v>
       </c>
       <c r="K679" s="15">
         <v>0.0318</v>
       </c>
       <c r="L679" s="15">
         <v>0.01145</v>
       </c>
       <c r="M679" s="15">
         <v>0.01043</v>
       </c>
       <c r="N679" s="15"/>
       <c r="O679" s="15"/>
       <c r="P679" s="15"/>
       <c r="Q679" s="15"/>
       <c r="R679" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="680" spans="1:18">
       <c r="B680" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C680" s="15" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D680" s="15" t="s">
         <v>2258</v>
       </c>
-      <c r="D680" s="15" t="s">
+      <c r="E680" s="15" t="s">
         <v>2259</v>
-      </c>
-[...1 lines deleted...]
-        <v>2260</v>
       </c>
       <c r="F680" s="15"/>
       <c r="G680" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H680" s="15" t="s">
         <v>357</v>
       </c>
       <c r="I680" s="15" t="s">
-        <v>2261</v>
+        <v>2260</v>
       </c>
       <c r="J680" s="15">
         <v>4000</v>
       </c>
       <c r="K680" s="15">
         <v>0.00535</v>
       </c>
       <c r="L680" s="15">
         <v>0.00449</v>
       </c>
       <c r="M680" s="15">
         <v>0.00431</v>
       </c>
       <c r="N680" s="15"/>
       <c r="O680" s="15"/>
       <c r="P680" s="15"/>
       <c r="Q680" s="15"/>
       <c r="R680" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="681" spans="1:18">
       <c r="B681" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C681" s="15" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D681" s="15" t="s">
         <v>2262</v>
-      </c>
-[...1 lines deleted...]
-        <v>2263</v>
       </c>
       <c r="E681" s="15">
         <v>10080031533</v>
       </c>
       <c r="F681" s="15"/>
       <c r="G681" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H681" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I681" s="15" t="s">
-        <v>2264</v>
+        <v>2263</v>
       </c>
       <c r="J681" s="15">
         <v>4000</v>
       </c>
       <c r="K681" s="15">
         <v>0.04026</v>
       </c>
       <c r="L681" s="15">
         <v>0.01645</v>
       </c>
       <c r="M681" s="15">
         <v>0.01495</v>
       </c>
       <c r="N681" s="15"/>
       <c r="O681" s="15"/>
       <c r="P681" s="15"/>
       <c r="Q681" s="15"/>
       <c r="R681" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="682" spans="1:18">
       <c r="B682" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C682" s="15" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D682" s="15" t="s">
         <v>2265</v>
-      </c>
-[...1 lines deleted...]
-        <v>2266</v>
       </c>
       <c r="E682" s="15">
         <v>10080054238</v>
       </c>
       <c r="F682" s="15"/>
       <c r="G682" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H682" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I682" s="15" t="s">
-        <v>2267</v>
+        <v>2266</v>
       </c>
       <c r="J682" s="15">
         <v>4000</v>
       </c>
       <c r="K682" s="15">
         <v>0.01038</v>
       </c>
       <c r="L682" s="15">
         <v>0.01038</v>
       </c>
       <c r="M682" s="15">
         <v>0.01038</v>
       </c>
       <c r="N682" s="15">
         <v>8000</v>
       </c>
       <c r="O682" s="15"/>
       <c r="P682" s="15"/>
       <c r="Q682" s="15"/>
       <c r="R682" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="683" spans="1:18">
       <c r="B683" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C683" s="15" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D683" s="15" t="s">
         <v>2268</v>
-      </c>
-[...1 lines deleted...]
-        <v>2269</v>
       </c>
       <c r="E683" s="15">
         <v>10080045661</v>
       </c>
       <c r="F683" s="15"/>
       <c r="G683" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H683" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I683" s="15" t="s">
-        <v>2270</v>
+        <v>2269</v>
       </c>
       <c r="J683" s="15">
         <v>4000</v>
       </c>
       <c r="K683" s="15">
         <v>0.04026</v>
       </c>
       <c r="L683" s="15">
         <v>0.01457</v>
       </c>
       <c r="M683" s="15">
         <v>0.01326</v>
       </c>
       <c r="N683" s="15"/>
       <c r="O683" s="15"/>
       <c r="P683" s="15"/>
       <c r="Q683" s="15"/>
       <c r="R683" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="684" spans="1:18">
       <c r="B684" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C684" s="15" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D684" s="15" t="s">
         <v>2271</v>
-      </c>
-[...1 lines deleted...]
-        <v>2272</v>
       </c>
       <c r="E684" s="15">
         <v>10080075903</v>
       </c>
       <c r="F684" s="15"/>
       <c r="G684" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H684" s="15" t="s">
         <v>357</v>
       </c>
       <c r="I684" s="15" t="s">
-        <v>2273</v>
+        <v>2272</v>
       </c>
       <c r="J684" s="15">
         <v>4000</v>
       </c>
       <c r="K684" s="15">
         <v>0.01013</v>
       </c>
       <c r="L684" s="15">
         <v>0.00844</v>
       </c>
       <c r="M684" s="15">
         <v>0.008109999999999999</v>
       </c>
       <c r="N684" s="15"/>
       <c r="O684" s="15"/>
       <c r="P684" s="15"/>
       <c r="Q684" s="15"/>
       <c r="R684" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="685" spans="1:18">
       <c r="B685" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C685" s="15" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D685" s="15" t="s">
         <v>2274</v>
-      </c>
-[...1 lines deleted...]
-        <v>2275</v>
       </c>
       <c r="E685" s="15">
         <v>10080016018</v>
       </c>
       <c r="F685" s="15"/>
       <c r="G685" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H685" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I685" s="15" t="s">
-        <v>2276</v>
+        <v>2275</v>
       </c>
       <c r="J685" s="15">
         <v>4000</v>
       </c>
       <c r="K685" s="15">
         <v>0.00404</v>
       </c>
       <c r="L685" s="15">
         <v>0.0035</v>
       </c>
       <c r="M685" s="15">
         <v>0.00336</v>
       </c>
       <c r="N685" s="15">
         <v>20000</v>
       </c>
       <c r="O685" s="15"/>
       <c r="P685" s="15"/>
       <c r="Q685" s="15"/>
       <c r="R685" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="686" spans="1:18">
       <c r="B686" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C686" s="15" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D686" s="15" t="s">
         <v>2277</v>
-      </c>
-[...1 lines deleted...]
-        <v>2278</v>
       </c>
       <c r="E686" s="15">
         <v>10000009930</v>
       </c>
       <c r="F686" s="15"/>
       <c r="G686" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H686" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I686" s="15" t="s">
-        <v>2279</v>
+        <v>2278</v>
       </c>
       <c r="J686" s="15">
         <v>4000</v>
       </c>
       <c r="K686" s="15">
         <v>0.01257</v>
       </c>
       <c r="L686" s="15">
         <v>0.009639999999999999</v>
       </c>
       <c r="M686" s="15">
         <v>0.009639999999999999</v>
       </c>
       <c r="N686" s="15"/>
       <c r="O686" s="15"/>
       <c r="P686" s="15"/>
       <c r="Q686" s="15"/>
       <c r="R686" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="687" spans="1:18">
       <c r="B687" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C687" s="15" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D687" s="15" t="s">
         <v>2280</v>
       </c>
-      <c r="D687" s="15" t="s">
+      <c r="E687" s="15" t="s">
         <v>2281</v>
-      </c>
-[...1 lines deleted...]
-        <v>2282</v>
       </c>
       <c r="F687" s="15"/>
       <c r="G687" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H687" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I687" s="15" t="s">
-        <v>2283</v>
+        <v>2282</v>
       </c>
       <c r="J687" s="15">
         <v>4000</v>
       </c>
       <c r="K687" s="15">
         <v>69.41</v>
       </c>
       <c r="L687" s="15">
         <v>40.09</v>
       </c>
       <c r="M687" s="15">
         <v>0</v>
       </c>
       <c r="N687" s="15"/>
       <c r="O687" s="15"/>
       <c r="P687" s="15"/>
       <c r="Q687" s="15"/>
       <c r="R687" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="688" spans="1:18">
       <c r="B688" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C688" s="15" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D688" s="15" t="s">
         <v>2284</v>
       </c>
-      <c r="D688" s="15" t="s">
+      <c r="E688" s="15" t="s">
         <v>2285</v>
-      </c>
-[...1 lines deleted...]
-        <v>2286</v>
       </c>
       <c r="F688" s="15"/>
       <c r="G688" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H688" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I688" s="15" t="s">
-        <v>2287</v>
+        <v>2286</v>
       </c>
       <c r="J688" s="15">
         <v>4000</v>
       </c>
       <c r="K688" s="15">
         <v>0.02744</v>
       </c>
       <c r="L688" s="15">
         <v>0.01477</v>
       </c>
       <c r="M688" s="15">
         <v>0.01336</v>
       </c>
       <c r="N688" s="15"/>
       <c r="O688" s="15"/>
       <c r="P688" s="15"/>
       <c r="Q688" s="15"/>
       <c r="R688" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="689" spans="1:18">
       <c r="B689" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C689" s="15" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D689" s="15" t="s">
         <v>2288</v>
-      </c>
-[...1 lines deleted...]
-        <v>2289</v>
       </c>
       <c r="E689" s="15">
         <v>10080057834</v>
       </c>
       <c r="F689" s="15"/>
       <c r="G689" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H689" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I689" s="15" t="s">
-        <v>2290</v>
+        <v>2289</v>
       </c>
       <c r="J689" s="15">
         <v>4000</v>
       </c>
       <c r="K689" s="15">
         <v>0.01063</v>
       </c>
       <c r="L689" s="15">
         <v>0.01063</v>
       </c>
       <c r="M689" s="15">
         <v>0.01063</v>
       </c>
       <c r="N689" s="15"/>
       <c r="O689" s="15"/>
       <c r="P689" s="15"/>
       <c r="Q689" s="15"/>
       <c r="R689" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="690" spans="1:18">
       <c r="B690" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C690" s="15" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D690" s="15" t="s">
         <v>2291</v>
-      </c>
-[...1 lines deleted...]
-        <v>2292</v>
       </c>
       <c r="E690" s="15">
         <v>10080027551</v>
       </c>
       <c r="F690" s="15"/>
       <c r="G690" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H690" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I690" s="15" t="s">
-        <v>2293</v>
+        <v>2292</v>
       </c>
       <c r="J690" s="15">
         <v>4000</v>
       </c>
       <c r="K690" s="15">
         <v>0.03611</v>
       </c>
       <c r="L690" s="15">
         <v>0.01459</v>
       </c>
       <c r="M690" s="15">
         <v>0.01328</v>
       </c>
       <c r="N690" s="15"/>
       <c r="O690" s="15"/>
       <c r="P690" s="15"/>
       <c r="Q690" s="15"/>
       <c r="R690" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="691" spans="1:18">
       <c r="B691" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C691" s="15" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D691" s="15" t="s">
         <v>2294</v>
       </c>
-      <c r="D691" s="15" t="s">
+      <c r="E691" s="15" t="s">
         <v>2295</v>
-      </c>
-[...1 lines deleted...]
-        <v>2296</v>
       </c>
       <c r="F691" s="15"/>
       <c r="G691" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H691" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I691" s="15" t="s">
-        <v>2297</v>
+        <v>2296</v>
       </c>
       <c r="J691" s="15">
         <v>4000</v>
       </c>
       <c r="K691" s="15">
         <v>0.00418</v>
       </c>
       <c r="L691" s="15">
         <v>0.00418</v>
       </c>
       <c r="M691" s="15">
         <v>0.00418</v>
       </c>
       <c r="N691" s="15">
         <v>8000</v>
       </c>
       <c r="O691" s="15"/>
       <c r="P691" s="15"/>
       <c r="Q691" s="15"/>
       <c r="R691" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="692" spans="1:18">
       <c r="B692" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C692" s="15" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D692" s="15" t="s">
         <v>2298</v>
-      </c>
-[...1 lines deleted...]
-        <v>2299</v>
       </c>
       <c r="E692" s="15">
         <v>10000029942</v>
       </c>
       <c r="F692" s="15"/>
       <c r="G692" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H692" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I692" s="15" t="s">
-        <v>2300</v>
+        <v>2299</v>
       </c>
       <c r="J692" s="15">
         <v>4000</v>
       </c>
       <c r="K692" s="15">
         <v>0.00421</v>
       </c>
       <c r="L692" s="15">
         <v>0.00305</v>
       </c>
       <c r="M692" s="15">
         <v>0.00266</v>
       </c>
       <c r="N692" s="15"/>
       <c r="O692" s="15"/>
       <c r="P692" s="15"/>
       <c r="Q692" s="15"/>
       <c r="R692" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="693" spans="1:18">
       <c r="B693" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C693" s="15" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D693" s="15" t="s">
         <v>2301</v>
-      </c>
-[...1 lines deleted...]
-        <v>2302</v>
       </c>
       <c r="E693" s="15">
         <v>10080031531</v>
       </c>
       <c r="F693" s="15"/>
       <c r="G693" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H693" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I693" s="15" t="s">
-        <v>2303</v>
+        <v>2302</v>
       </c>
       <c r="J693" s="15">
         <v>4000</v>
       </c>
       <c r="K693" s="15">
         <v>0.03013</v>
       </c>
       <c r="L693" s="15">
         <v>0.01218</v>
       </c>
       <c r="M693" s="15">
         <v>0.0111</v>
       </c>
       <c r="N693" s="15"/>
       <c r="O693" s="15"/>
       <c r="P693" s="15"/>
       <c r="Q693" s="15"/>
       <c r="R693" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="694" spans="1:18">
       <c r="B694" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C694" s="15" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D694" s="15" t="s">
         <v>2304</v>
-      </c>
-[...1 lines deleted...]
-        <v>2305</v>
       </c>
       <c r="E694" s="15">
         <v>10080002366</v>
       </c>
       <c r="F694" s="15"/>
       <c r="G694" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H694" s="15" t="s">
         <v>35</v>
       </c>
       <c r="I694" s="15" t="s">
-        <v>2306</v>
+        <v>2305</v>
       </c>
       <c r="J694" s="15">
         <v>4000</v>
       </c>
       <c r="K694" s="15">
         <v>1.64</v>
       </c>
       <c r="L694" s="15">
         <v>0.7577199999999999</v>
       </c>
       <c r="M694" s="15">
         <v>0.63909</v>
       </c>
       <c r="N694" s="15"/>
       <c r="O694" s="15"/>
       <c r="P694" s="15"/>
       <c r="Q694" s="15"/>
       <c r="R694" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="695" spans="1:18">
       <c r="B695" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C695" s="15" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D695" s="15" t="s">
         <v>2307</v>
       </c>
-      <c r="D695" s="15" t="s">
+      <c r="E695" s="15" t="s">
         <v>2308</v>
-      </c>
-[...1 lines deleted...]
-        <v>2309</v>
       </c>
       <c r="F695" s="15"/>
       <c r="G695" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H695" s="15" t="s">
-        <v>2173</v>
+        <v>2172</v>
       </c>
       <c r="I695" s="15" t="s">
-        <v>2310</v>
+        <v>2309</v>
       </c>
       <c r="J695" s="15">
         <v>4000</v>
       </c>
       <c r="K695" s="15">
         <v>0.00658</v>
       </c>
       <c r="L695" s="15">
         <v>0.00552</v>
       </c>
       <c r="M695" s="15">
         <v>0.00531</v>
       </c>
       <c r="N695" s="15"/>
       <c r="O695" s="15"/>
       <c r="P695" s="15"/>
       <c r="Q695" s="15"/>
       <c r="R695" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="696" spans="1:18">
       <c r="B696" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C696" s="15" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D696" s="15" t="s">
         <v>2307</v>
-      </c>
-[...1 lines deleted...]
-        <v>2308</v>
       </c>
       <c r="E696" s="15">
         <v>10000029992</v>
       </c>
       <c r="F696" s="15"/>
       <c r="G696" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H696" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I696" s="15" t="s">
-        <v>2311</v>
+        <v>2310</v>
       </c>
       <c r="J696" s="15">
         <v>4000</v>
       </c>
       <c r="K696" s="15">
         <v>0.00738</v>
       </c>
       <c r="L696" s="15">
         <v>0.00619</v>
       </c>
       <c r="M696" s="15">
         <v>0.00594</v>
       </c>
       <c r="N696" s="15"/>
       <c r="O696" s="15"/>
       <c r="P696" s="15"/>
       <c r="Q696" s="15"/>
       <c r="R696" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="697" spans="1:18">
       <c r="B697" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C697" s="15" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D697" s="15" t="s">
         <v>2312</v>
       </c>
-      <c r="D697" s="15" t="s">
+      <c r="E697" s="15" t="s">
         <v>2313</v>
-      </c>
-[...1 lines deleted...]
-        <v>2314</v>
       </c>
       <c r="F697" s="15"/>
       <c r="G697" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H697" s="15" t="s">
         <v>1096</v>
       </c>
       <c r="I697" s="15" t="s">
-        <v>2315</v>
+        <v>2314</v>
       </c>
       <c r="J697" s="15">
         <v>4000</v>
       </c>
       <c r="K697" s="15">
         <v>0.00242</v>
       </c>
       <c r="L697" s="15">
         <v>0.00242</v>
       </c>
       <c r="M697" s="15">
         <v>0.00242</v>
       </c>
       <c r="N697" s="15"/>
       <c r="O697" s="15"/>
       <c r="P697" s="15"/>
       <c r="Q697" s="15"/>
       <c r="R697" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="698" spans="1:18">
       <c r="B698" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C698" s="15" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D698" s="15" t="s">
         <v>2316</v>
       </c>
-      <c r="D698" s="15" t="s">
+      <c r="E698" s="15" t="s">
         <v>2317</v>
-      </c>
-[...1 lines deleted...]
-        <v>2318</v>
       </c>
       <c r="F698" s="15"/>
       <c r="G698" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H698" s="15" t="s">
         <v>911</v>
       </c>
       <c r="I698" s="15" t="s">
-        <v>2319</v>
+        <v>2318</v>
       </c>
       <c r="J698" s="15">
         <v>4000</v>
       </c>
       <c r="K698" s="15">
         <v>0.0052</v>
       </c>
       <c r="L698" s="15">
         <v>0.0052</v>
       </c>
       <c r="M698" s="15">
         <v>0.0052</v>
       </c>
       <c r="N698" s="15"/>
       <c r="O698" s="15"/>
       <c r="P698" s="15"/>
       <c r="Q698" s="15"/>
       <c r="R698" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="699" spans="1:18">
       <c r="B699" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C699" s="15" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D699" s="15" t="s">
         <v>2320</v>
-      </c>
-[...1 lines deleted...]
-        <v>2321</v>
       </c>
       <c r="E699" s="15">
         <v>10080025934</v>
       </c>
       <c r="F699" s="15"/>
       <c r="G699" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H699" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I699" s="15" t="s">
-        <v>2322</v>
+        <v>2321</v>
       </c>
       <c r="J699" s="15">
         <v>4000</v>
       </c>
       <c r="K699" s="15">
         <v>0.02709</v>
       </c>
       <c r="L699" s="15">
         <v>0.00979</v>
       </c>
       <c r="M699" s="15">
         <v>0.0089</v>
       </c>
       <c r="N699" s="15"/>
       <c r="O699" s="15"/>
       <c r="P699" s="15"/>
       <c r="Q699" s="15"/>
       <c r="R699" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="700" spans="1:18">
       <c r="B700" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C700" s="15" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D700" s="15" t="s">
         <v>2323</v>
       </c>
-      <c r="D700" s="15" t="s">
+      <c r="E700" s="15" t="s">
         <v>2324</v>
-      </c>
-[...1 lines deleted...]
-        <v>2325</v>
       </c>
       <c r="F700" s="15"/>
       <c r="G700" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H700" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I700" s="15" t="s">
-        <v>2326</v>
+        <v>2325</v>
       </c>
       <c r="J700" s="15">
         <v>4000</v>
       </c>
       <c r="K700" s="15">
         <v>0.00378</v>
       </c>
       <c r="L700" s="15">
         <v>0.00317</v>
       </c>
       <c r="M700" s="15">
         <v>0.00305</v>
       </c>
       <c r="N700" s="15"/>
       <c r="O700" s="15"/>
       <c r="P700" s="15"/>
       <c r="Q700" s="15"/>
       <c r="R700" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="701" spans="1:18">
       <c r="B701" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C701" s="15" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D701" s="15" t="s">
         <v>2327</v>
       </c>
-      <c r="D701" s="15" t="s">
+      <c r="E701" s="15" t="s">
         <v>2328</v>
-      </c>
-[...1 lines deleted...]
-        <v>2329</v>
       </c>
       <c r="F701" s="15"/>
       <c r="G701" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H701" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I701" s="15" t="s">
-        <v>2330</v>
+        <v>2329</v>
       </c>
       <c r="J701" s="15">
         <v>4000</v>
       </c>
       <c r="K701" s="15">
         <v>0.00462</v>
       </c>
       <c r="L701" s="15">
         <v>0.00334</v>
       </c>
       <c r="M701" s="15">
         <v>0.00292</v>
       </c>
       <c r="N701" s="15">
-        <v>2300000</v>
+        <v>2112000</v>
       </c>
       <c r="O701" s="15"/>
       <c r="P701" s="15"/>
       <c r="Q701" s="15"/>
       <c r="R701" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="702" spans="1:18">
       <c r="B702" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C702" s="15" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D702" s="15" t="s">
         <v>2331</v>
       </c>
-      <c r="D702" s="15" t="s">
+      <c r="E702" s="15" t="s">
         <v>2332</v>
-      </c>
-[...1 lines deleted...]
-        <v>2333</v>
       </c>
       <c r="F702" s="15"/>
       <c r="G702" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H702" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I702" s="15" t="s">
-        <v>2334</v>
+        <v>2333</v>
       </c>
       <c r="J702" s="15">
         <v>4000</v>
       </c>
       <c r="K702" s="15">
         <v>0.004</v>
       </c>
       <c r="L702" s="15">
         <v>0.0033</v>
       </c>
       <c r="M702" s="15">
         <v>0.003</v>
       </c>
       <c r="N702" s="15"/>
       <c r="O702" s="15"/>
       <c r="P702" s="15"/>
       <c r="Q702" s="15"/>
       <c r="R702" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="703" spans="1:18">
       <c r="B703" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C703" s="15" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D703" s="15" t="s">
         <v>2335</v>
-      </c>
-[...1 lines deleted...]
-        <v>2336</v>
       </c>
       <c r="E703" s="15">
         <v>10080040379</v>
       </c>
       <c r="F703" s="15"/>
       <c r="G703" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H703" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I703" s="15" t="s">
-        <v>2337</v>
+        <v>2336</v>
       </c>
       <c r="J703" s="15">
         <v>4000</v>
       </c>
       <c r="K703" s="15">
         <v>0.00521</v>
       </c>
       <c r="L703" s="15">
         <v>0.00399</v>
       </c>
       <c r="M703" s="15">
         <v>0.00399</v>
       </c>
       <c r="N703" s="15"/>
       <c r="O703" s="15"/>
       <c r="P703" s="15" t="s">
         <v>3</v>
       </c>
       <c r="Q703" s="15"/>
       <c r="R703" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="704" spans="1:18">
       <c r="B704" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C704" s="15" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D704" s="15" t="s">
         <v>2338</v>
-      </c>
-[...1 lines deleted...]
-        <v>2339</v>
       </c>
       <c r="E704" s="15">
         <v>10080011297</v>
       </c>
       <c r="F704" s="15"/>
       <c r="G704" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H704" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I704" s="15" t="s">
-        <v>2340</v>
+        <v>2339</v>
       </c>
       <c r="J704" s="15">
         <v>4000</v>
       </c>
       <c r="K704" s="15">
         <v>0.00804</v>
       </c>
       <c r="L704" s="15">
         <v>0.00697</v>
       </c>
       <c r="M704" s="15">
         <v>0.0067</v>
       </c>
       <c r="N704" s="15"/>
       <c r="O704" s="15"/>
       <c r="P704" s="15"/>
       <c r="Q704" s="15"/>
       <c r="R704" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="705" spans="1:18">
       <c r="B705" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C705" s="15" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D705" s="15" t="s">
         <v>2341</v>
-      </c>
-[...1 lines deleted...]
-        <v>2342</v>
       </c>
       <c r="E705" s="15">
         <v>10080032544</v>
       </c>
       <c r="F705" s="15"/>
       <c r="G705" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H705" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I705" s="15" t="s">
-        <v>2343</v>
+        <v>2342</v>
       </c>
       <c r="J705" s="15">
         <v>4000</v>
       </c>
       <c r="K705" s="15">
         <v>0.06776</v>
       </c>
       <c r="L705" s="15">
         <v>0.02738</v>
       </c>
       <c r="M705" s="15">
         <v>0.02487</v>
       </c>
       <c r="N705" s="15"/>
       <c r="O705" s="15"/>
       <c r="P705" s="15"/>
       <c r="Q705" s="15"/>
       <c r="R705" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="706" spans="1:18">
       <c r="B706" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C706" s="15" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D706" s="15" t="s">
         <v>2344</v>
-      </c>
-[...1 lines deleted...]
-        <v>2345</v>
       </c>
       <c r="E706" s="15">
         <v>10000005497</v>
       </c>
       <c r="F706" s="15"/>
       <c r="G706" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H706" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I706" s="15" t="s">
-        <v>2346</v>
+        <v>2345</v>
       </c>
       <c r="J706" s="15">
         <v>4000</v>
       </c>
       <c r="K706" s="15">
         <v>0.02441</v>
       </c>
       <c r="L706" s="15">
         <v>0.01709</v>
       </c>
       <c r="M706" s="15">
         <v>0.01709</v>
       </c>
       <c r="N706" s="15"/>
       <c r="O706" s="15"/>
       <c r="P706" s="15"/>
       <c r="Q706" s="15"/>
       <c r="R706" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="707" spans="1:18">
       <c r="B707" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C707" s="15" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D707" s="15" t="s">
         <v>2347</v>
       </c>
-      <c r="D707" s="15" t="s">
+      <c r="E707" s="15" t="s">
         <v>2348</v>
-      </c>
-[...1 lines deleted...]
-        <v>2349</v>
       </c>
       <c r="F707" s="15"/>
       <c r="G707" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H707" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I707" s="15" t="s">
-        <v>2350</v>
+        <v>2349</v>
       </c>
       <c r="J707" s="15">
         <v>4000</v>
       </c>
       <c r="K707" s="15">
         <v>0.008449999999999999</v>
       </c>
       <c r="L707" s="15">
         <v>0.00709</v>
       </c>
       <c r="M707" s="15">
         <v>0.00681</v>
       </c>
       <c r="N707" s="15">
-        <v>28000</v>
+        <v>24000</v>
       </c>
       <c r="O707" s="15"/>
       <c r="P707" s="15"/>
       <c r="Q707" s="15"/>
       <c r="R707" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="708" spans="1:18">
       <c r="B708" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C708" s="15" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D708" s="15" t="s">
         <v>2351</v>
-      </c>
-[...1 lines deleted...]
-        <v>2352</v>
       </c>
       <c r="E708" s="15">
         <v>10080012247</v>
       </c>
       <c r="F708" s="15"/>
       <c r="G708" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H708" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I708" s="15" t="s">
-        <v>2353</v>
+        <v>2352</v>
       </c>
       <c r="J708" s="15">
         <v>4000</v>
       </c>
       <c r="K708" s="15">
         <v>0.00587</v>
       </c>
       <c r="L708" s="15">
         <v>0.00508</v>
       </c>
       <c r="M708" s="15">
         <v>0.00489</v>
       </c>
       <c r="N708" s="15"/>
       <c r="O708" s="15">
         <v>8000</v>
       </c>
       <c r="P708" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q708" s="15"/>
       <c r="R708" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="709" spans="1:18">
       <c r="B709" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C709" s="15" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D709" s="15" t="s">
         <v>2354</v>
-      </c>
-[...1 lines deleted...]
-        <v>2355</v>
       </c>
       <c r="E709" s="15">
         <v>10080008922</v>
       </c>
       <c r="F709" s="15"/>
       <c r="G709" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H709" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I709" s="15" t="s">
-        <v>2356</v>
+        <v>2355</v>
       </c>
       <c r="J709" s="15">
         <v>4000</v>
       </c>
       <c r="K709" s="15">
         <v>0.05208</v>
       </c>
       <c r="L709" s="15">
         <v>0.02806</v>
       </c>
       <c r="M709" s="15">
         <v>0.02551</v>
       </c>
       <c r="N709" s="15"/>
       <c r="O709" s="15"/>
       <c r="P709" s="15"/>
       <c r="Q709" s="15"/>
       <c r="R709" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="710" spans="1:18">
       <c r="B710" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C710" s="15" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D710" s="15" t="s">
         <v>2357</v>
       </c>
-      <c r="D710" s="15" t="s">
+      <c r="E710" s="15" t="s">
         <v>2358</v>
-      </c>
-[...1 lines deleted...]
-        <v>2359</v>
       </c>
       <c r="F710" s="15"/>
       <c r="G710" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H710" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I710" s="15" t="s">
-        <v>2360</v>
+        <v>2359</v>
       </c>
       <c r="J710" s="15">
         <v>4000</v>
       </c>
       <c r="K710" s="15">
         <v>93.7</v>
       </c>
       <c r="L710" s="15">
         <v>54.12</v>
       </c>
       <c r="M710" s="15">
         <v>0</v>
       </c>
       <c r="N710" s="15"/>
       <c r="O710" s="15"/>
       <c r="P710" s="15"/>
       <c r="Q710" s="15"/>
       <c r="R710" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="711" spans="1:18">
       <c r="B711" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C711" s="15" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D711" s="15" t="s">
         <v>2361</v>
       </c>
-      <c r="D711" s="15" t="s">
+      <c r="E711" s="15" t="s">
         <v>2362</v>
-      </c>
-[...1 lines deleted...]
-        <v>2363</v>
       </c>
       <c r="F711" s="15"/>
       <c r="G711" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H711" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I711" s="15" t="s">
-        <v>2364</v>
+        <v>2363</v>
       </c>
       <c r="J711" s="15">
         <v>4000</v>
       </c>
       <c r="K711" s="15">
         <v>0.00929</v>
       </c>
       <c r="L711" s="15">
         <v>0.00805</v>
       </c>
       <c r="M711" s="15">
         <v>0.00774</v>
       </c>
       <c r="N711" s="15"/>
       <c r="O711" s="15"/>
       <c r="P711" s="15"/>
       <c r="Q711" s="15"/>
       <c r="R711" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="712" spans="1:18">
       <c r="B712" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C712" s="15" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D712" s="15" t="s">
         <v>2365</v>
-      </c>
-[...1 lines deleted...]
-        <v>2366</v>
       </c>
       <c r="E712" s="15">
         <v>10080064090</v>
       </c>
       <c r="F712" s="15"/>
       <c r="G712" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H712" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I712" s="15" t="s">
-        <v>2367</v>
+        <v>2366</v>
       </c>
       <c r="J712" s="15">
         <v>4000</v>
       </c>
       <c r="K712" s="15">
         <v>0.0138</v>
       </c>
       <c r="L712" s="15">
         <v>0.00827</v>
       </c>
       <c r="M712" s="15">
         <v>0.00827</v>
       </c>
       <c r="N712" s="15"/>
       <c r="O712" s="15"/>
       <c r="P712" s="15"/>
       <c r="Q712" s="15"/>
       <c r="R712" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="713" spans="1:18">
       <c r="B713" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C713" s="15" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D713" s="15" t="s">
         <v>2368</v>
-      </c>
-[...1 lines deleted...]
-        <v>2369</v>
       </c>
       <c r="E713" s="15">
         <v>10080032000</v>
       </c>
       <c r="F713" s="15"/>
       <c r="G713" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H713" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I713" s="15" t="s">
-        <v>2370</v>
+        <v>2369</v>
       </c>
       <c r="J713" s="15">
         <v>2000</v>
       </c>
       <c r="K713" s="15">
         <v>0.02415</v>
       </c>
       <c r="L713" s="15">
         <v>0.02415</v>
       </c>
       <c r="M713" s="15">
         <v>0.02415</v>
       </c>
       <c r="N713" s="15"/>
       <c r="O713" s="15"/>
       <c r="P713" s="15"/>
       <c r="Q713" s="15"/>
       <c r="R713" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="714" spans="1:18">
       <c r="B714" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C714" s="15" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D714" s="15" t="s">
         <v>2368</v>
-      </c>
-[...1 lines deleted...]
-        <v>2369</v>
       </c>
       <c r="E714" s="15">
         <v>10080012665</v>
       </c>
       <c r="F714" s="15"/>
       <c r="G714" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H714" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I714" s="15" t="s">
-        <v>2371</v>
+        <v>2370</v>
       </c>
       <c r="J714" s="15">
         <v>4000</v>
       </c>
       <c r="K714" s="15">
         <v>0.00678</v>
       </c>
       <c r="L714" s="15">
         <v>0.00588</v>
       </c>
       <c r="M714" s="15">
         <v>0.00565</v>
       </c>
       <c r="N714" s="15"/>
       <c r="O714" s="15"/>
       <c r="P714" s="15"/>
       <c r="Q714" s="15"/>
       <c r="R714" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="715" spans="1:18">
       <c r="B715" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C715" s="15" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D715" s="15" t="s">
         <v>2372</v>
-      </c>
-[...1 lines deleted...]
-        <v>2373</v>
       </c>
       <c r="E715" s="15">
         <v>10080071962</v>
       </c>
       <c r="F715" s="15"/>
       <c r="G715" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H715" s="15" t="s">
         <v>1112</v>
       </c>
       <c r="I715" s="15" t="s">
-        <v>2374</v>
+        <v>2373</v>
       </c>
       <c r="J715" s="15">
         <v>3000</v>
       </c>
       <c r="K715" s="15">
         <v>0.01441</v>
       </c>
       <c r="L715" s="15">
         <v>0.01201</v>
       </c>
       <c r="M715" s="15">
         <v>0.01152</v>
       </c>
       <c r="N715" s="15"/>
       <c r="O715" s="15"/>
       <c r="P715" s="15"/>
       <c r="Q715" s="15"/>
       <c r="R715" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="716" spans="1:18">
       <c r="B716" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C716" s="15" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D716" s="15" t="s">
         <v>2375</v>
       </c>
-      <c r="D716" s="15" t="s">
+      <c r="E716" s="15" t="s">
         <v>2376</v>
-      </c>
-[...1 lines deleted...]
-        <v>2377</v>
       </c>
       <c r="F716" s="15"/>
       <c r="G716" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H716" s="15" t="s">
         <v>228</v>
       </c>
       <c r="I716" s="15" t="s">
-        <v>2378</v>
+        <v>2377</v>
       </c>
       <c r="J716" s="15">
         <v>4000</v>
       </c>
       <c r="K716" s="15">
         <v>104.11</v>
       </c>
       <c r="L716" s="15">
         <v>60.14</v>
       </c>
       <c r="M716" s="15">
         <v>0</v>
       </c>
       <c r="N716" s="15"/>
       <c r="O716" s="15"/>
       <c r="P716" s="15"/>
       <c r="Q716" s="15"/>
       <c r="R716" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="717" spans="1:18">
       <c r="B717" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C717" s="15" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D717" s="15" t="s">
         <v>2379</v>
-      </c>
-[...1 lines deleted...]
-        <v>2380</v>
       </c>
       <c r="E717" s="15">
         <v>10080038186</v>
       </c>
       <c r="F717" s="15"/>
       <c r="G717" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H717" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I717" s="15" t="s">
-        <v>2381</v>
+        <v>2380</v>
       </c>
       <c r="J717" s="15">
         <v>2000</v>
       </c>
       <c r="K717" s="15">
         <v>0.0897</v>
       </c>
       <c r="L717" s="15">
         <v>0.0324</v>
       </c>
       <c r="M717" s="15">
         <v>0.02943</v>
       </c>
       <c r="N717" s="15"/>
       <c r="O717" s="15"/>
       <c r="P717" s="15"/>
       <c r="Q717" s="15"/>
       <c r="R717" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="718" spans="1:18">
       <c r="B718" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C718" s="15" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D718" s="15" t="s">
         <v>2382</v>
       </c>
-      <c r="D718" s="15" t="s">
+      <c r="E718" s="15" t="s">
         <v>2383</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384</v>
       </c>
       <c r="F718" s="15"/>
       <c r="G718" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H718" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I718" s="15" t="s">
-        <v>2385</v>
+        <v>2384</v>
       </c>
       <c r="J718" s="15">
         <v>4000</v>
       </c>
       <c r="K718" s="15">
         <v>0.00611</v>
       </c>
       <c r="L718" s="15">
         <v>0.00585</v>
       </c>
       <c r="M718" s="15">
         <v>0.0056</v>
       </c>
       <c r="N718" s="15">
-        <v>180000</v>
+        <v>160000</v>
       </c>
       <c r="O718" s="15"/>
       <c r="P718" s="15"/>
       <c r="Q718" s="15"/>
       <c r="R718" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="719" spans="1:18">
       <c r="B719" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C719" s="15" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D719" s="15" t="s">
         <v>2386</v>
-      </c>
-[...1 lines deleted...]
-        <v>2387</v>
       </c>
       <c r="E719" s="15">
         <v>10080018868</v>
       </c>
       <c r="F719" s="15"/>
       <c r="G719" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H719" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I719" s="15" t="s">
-        <v>2388</v>
+        <v>2387</v>
       </c>
       <c r="J719" s="15">
         <v>4000</v>
       </c>
       <c r="K719" s="15">
         <v>0.02119</v>
       </c>
       <c r="L719" s="15">
         <v>0.01271</v>
       </c>
       <c r="M719" s="15">
         <v>0.01271</v>
       </c>
       <c r="N719" s="15"/>
       <c r="O719" s="15"/>
       <c r="P719" s="15"/>
       <c r="Q719" s="15"/>
       <c r="R719" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="720" spans="1:18">
       <c r="B720" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C720" s="15" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D720" s="15" t="s">
         <v>2389</v>
-      </c>
-[...1 lines deleted...]
-        <v>2390</v>
       </c>
       <c r="E720" s="15">
         <v>10080002600</v>
       </c>
       <c r="F720" s="15"/>
       <c r="G720" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H720" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I720" s="15" t="s">
-        <v>2391</v>
+        <v>2390</v>
       </c>
       <c r="J720" s="15">
         <v>2000</v>
       </c>
       <c r="K720" s="15">
         <v>0.00649</v>
       </c>
       <c r="L720" s="15">
         <v>0.00649</v>
       </c>
       <c r="M720" s="15">
         <v>0.00649</v>
       </c>
       <c r="N720" s="15">
         <v>2000</v>
       </c>
       <c r="O720" s="15"/>
       <c r="P720" s="15"/>
       <c r="Q720" s="15"/>
       <c r="R720" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="721" spans="1:18">
       <c r="B721" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C721" s="15" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D721" s="15" t="s">
         <v>2392</v>
       </c>
-      <c r="D721" s="15" t="s">
+      <c r="E721" s="15" t="s">
         <v>2393</v>
-      </c>
-[...1 lines deleted...]
-        <v>2394</v>
       </c>
       <c r="F721" s="15"/>
       <c r="G721" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H721" s="15" t="s">
         <v>357</v>
       </c>
       <c r="I721" s="15" t="s">
-        <v>2395</v>
+        <v>2394</v>
       </c>
       <c r="J721" s="15">
         <v>3000</v>
       </c>
       <c r="K721" s="15">
         <v>0.009560000000000001</v>
       </c>
       <c r="L721" s="15">
         <v>0.009560000000000001</v>
       </c>
       <c r="M721" s="15">
         <v>0.009560000000000001</v>
       </c>
       <c r="N721" s="15"/>
       <c r="O721" s="15"/>
       <c r="P721" s="15"/>
       <c r="Q721" s="15"/>
       <c r="R721" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="722" spans="1:18">
       <c r="B722" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C722" s="15" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D722" s="15" t="s">
         <v>2396</v>
       </c>
-      <c r="D722" s="15" t="s">
+      <c r="E722" s="15" t="s">
         <v>2397</v>
-      </c>
-[...1 lines deleted...]
-        <v>2398</v>
       </c>
       <c r="F722" s="15"/>
       <c r="G722" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H722" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I722" s="15" t="s">
-        <v>2399</v>
+        <v>2398</v>
       </c>
       <c r="J722" s="15">
         <v>4000</v>
       </c>
       <c r="K722" s="15">
         <v>0.01486</v>
       </c>
       <c r="L722" s="15">
         <v>0.01075</v>
       </c>
       <c r="M722" s="15">
         <v>0.009379999999999999</v>
       </c>
       <c r="N722" s="15"/>
       <c r="O722" s="15"/>
       <c r="P722" s="15"/>
       <c r="Q722" s="15"/>
       <c r="R722" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="723" spans="1:18">
       <c r="B723" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C723" s="15" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D723" s="15" t="s">
         <v>2400</v>
-      </c>
-[...1 lines deleted...]
-        <v>2401</v>
       </c>
       <c r="E723" s="15">
         <v>10080032552</v>
       </c>
       <c r="F723" s="15"/>
       <c r="G723" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H723" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I723" s="15" t="s">
-        <v>2402</v>
+        <v>2401</v>
       </c>
       <c r="J723" s="15">
         <v>4000</v>
       </c>
       <c r="K723" s="15">
         <v>0.00693</v>
       </c>
       <c r="L723" s="15">
         <v>0.00601</v>
       </c>
       <c r="M723" s="15">
         <v>0.00578</v>
       </c>
       <c r="N723" s="15"/>
       <c r="O723" s="15"/>
       <c r="P723" s="15"/>
       <c r="Q723" s="15"/>
       <c r="R723" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="724" spans="1:18">
       <c r="B724" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C724" s="15" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D724" s="15" t="s">
         <v>2403</v>
-      </c>
-[...1 lines deleted...]
-        <v>2404</v>
       </c>
       <c r="E724" s="15">
         <v>10080070406</v>
       </c>
       <c r="F724" s="15"/>
       <c r="G724" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H724" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I724" s="15" t="s">
-        <v>2405</v>
+        <v>2404</v>
       </c>
       <c r="J724" s="15">
         <v>4000</v>
       </c>
       <c r="K724" s="15">
         <v>0.01046</v>
       </c>
       <c r="L724" s="15">
         <v>0.00757</v>
       </c>
       <c r="M724" s="15">
         <v>0.0066</v>
       </c>
       <c r="N724" s="15"/>
       <c r="O724" s="15"/>
       <c r="P724" s="15"/>
       <c r="Q724" s="15"/>
       <c r="R724" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="725" spans="1:18">
       <c r="B725" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C725" s="15" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D725" s="15" t="s">
         <v>2406</v>
-      </c>
-[...1 lines deleted...]
-        <v>2407</v>
       </c>
       <c r="E725" s="15">
         <v>10080008959</v>
       </c>
       <c r="F725" s="15"/>
       <c r="G725" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H725" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I725" s="15" t="s">
-        <v>2408</v>
+        <v>2407</v>
       </c>
       <c r="J725" s="15">
         <v>2000</v>
       </c>
       <c r="K725" s="15">
         <v>0.009010000000000001</v>
       </c>
       <c r="L725" s="15">
         <v>0.00755</v>
       </c>
       <c r="M725" s="15">
         <v>0.00726</v>
       </c>
       <c r="N725" s="15"/>
-      <c r="O725" s="15"/>
-      <c r="P725" s="15"/>
+      <c r="O725" s="15">
+        <v>172000</v>
+      </c>
+      <c r="P725" s="15" t="s">
+        <v>2408</v>
+      </c>
       <c r="Q725" s="15"/>
       <c r="R725" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="726" spans="1:18">
       <c r="B726" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C726" s="15" t="s">
         <v>2409</v>
       </c>
       <c r="D726" s="15" t="s">
         <v>2410</v>
       </c>
       <c r="E726" s="15">
         <v>10080012705</v>
       </c>
       <c r="F726" s="15"/>
       <c r="G726" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H726" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I726" s="15" t="s">
         <v>2411</v>
       </c>
       <c r="J726" s="15">
         <v>4000</v>
       </c>
       <c r="K726" s="15">
         <v>0.0112</v>
       </c>
       <c r="L726" s="15">
         <v>0.0081</v>
       </c>
       <c r="M726" s="15">
         <v>0.00707</v>
       </c>
       <c r="N726" s="15">
-        <v>84000</v>
+        <v>76000</v>
       </c>
       <c r="O726" s="15"/>
       <c r="P726" s="15"/>
       <c r="Q726" s="15"/>
       <c r="R726" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="727" spans="1:18">
       <c r="B727" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C727" s="15" t="s">
         <v>2412</v>
       </c>
       <c r="D727" s="15" t="s">
         <v>2413</v>
       </c>
       <c r="E727" s="15">
         <v>10080028617</v>
       </c>
       <c r="F727" s="15"/>
       <c r="G727" s="15" t="s">
         <v>30</v>
       </c>
@@ -40757,51 +40749,51 @@
         <v>10080071914</v>
       </c>
       <c r="F729" s="15"/>
       <c r="G729" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H729" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I729" s="15" t="s">
         <v>2418</v>
       </c>
       <c r="J729" s="15">
         <v>4000</v>
       </c>
       <c r="K729" s="15">
         <v>0.00713</v>
       </c>
       <c r="L729" s="15">
         <v>0.00713</v>
       </c>
       <c r="M729" s="15">
         <v>0.00713</v>
       </c>
       <c r="N729" s="15">
-        <v>72000</v>
+        <v>76000</v>
       </c>
       <c r="O729" s="15"/>
       <c r="P729" s="15"/>
       <c r="Q729" s="15"/>
       <c r="R729" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="730" spans="1:18">
       <c r="B730" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C730" s="15" t="s">
         <v>2419</v>
       </c>
       <c r="D730" s="15" t="s">
         <v>2420</v>
       </c>
       <c r="E730" s="15">
         <v>10080054229</v>
       </c>
       <c r="F730" s="15"/>
       <c r="G730" s="15" t="s">
         <v>30</v>
       </c>
@@ -40976,96 +40968,96 @@
         <v>2434</v>
       </c>
       <c r="F734" s="15"/>
       <c r="G734" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H734" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I734" s="15" t="s">
         <v>2435</v>
       </c>
       <c r="J734" s="15">
         <v>4000</v>
       </c>
       <c r="K734" s="15">
         <v>0.01234</v>
       </c>
       <c r="L734" s="15">
         <v>0.01035</v>
       </c>
       <c r="M734" s="15">
         <v>0.009950000000000001</v>
       </c>
       <c r="N734" s="15">
-        <v>36000</v>
+        <v>32000</v>
       </c>
       <c r="O734" s="15"/>
       <c r="P734" s="15"/>
       <c r="Q734" s="15"/>
       <c r="R734" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="735" spans="1:18">
       <c r="B735" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C735" s="15" t="s">
         <v>2436</v>
       </c>
       <c r="D735" s="15" t="s">
         <v>2437</v>
       </c>
       <c r="E735" s="15">
         <v>10080016020</v>
       </c>
       <c r="F735" s="15"/>
       <c r="G735" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H735" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I735" s="15" t="s">
         <v>2438</v>
       </c>
       <c r="J735" s="15">
         <v>3000</v>
       </c>
       <c r="K735" s="15">
         <v>0.00669</v>
       </c>
       <c r="L735" s="15">
         <v>0.0058</v>
       </c>
       <c r="M735" s="15">
         <v>0.00558</v>
       </c>
       <c r="N735" s="15">
-        <v>120000</v>
+        <v>84000</v>
       </c>
       <c r="O735" s="15"/>
       <c r="P735" s="15"/>
       <c r="Q735" s="15"/>
       <c r="R735" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="736" spans="1:18">
       <c r="B736" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C736" s="15" t="s">
         <v>2436</v>
       </c>
       <c r="D736" s="15" t="s">
         <v>2437</v>
       </c>
       <c r="E736" s="15">
         <v>10080012666</v>
       </c>
       <c r="F736" s="15"/>
       <c r="G736" s="15" t="s">
         <v>30</v>
       </c>
@@ -41324,51 +41316,51 @@
         <v>10080012953</v>
       </c>
       <c r="F742" s="15"/>
       <c r="G742" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H742" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I742" s="15" t="s">
         <v>2456</v>
       </c>
       <c r="J742" s="15">
         <v>4000</v>
       </c>
       <c r="K742" s="15">
         <v>0.01</v>
       </c>
       <c r="L742" s="15">
         <v>0.00724</v>
       </c>
       <c r="M742" s="15">
         <v>0.00632</v>
       </c>
       <c r="N742" s="15">
-        <v>176000</v>
+        <v>124000</v>
       </c>
       <c r="O742" s="15"/>
       <c r="P742" s="15"/>
       <c r="Q742" s="15"/>
       <c r="R742" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="743" spans="1:18">
       <c r="B743" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C743" s="15" t="s">
         <v>2457</v>
       </c>
       <c r="D743" s="15" t="s">
         <v>2458</v>
       </c>
       <c r="E743" s="15" t="s">
         <v>2459</v>
       </c>
       <c r="F743" s="15"/>
       <c r="G743" s="15" t="s">
         <v>30</v>
       </c>
@@ -41503,51 +41495,51 @@
       <c r="G746" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H746" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I746" s="15" t="s">
         <v>2468</v>
       </c>
       <c r="J746" s="15">
         <v>2000</v>
       </c>
       <c r="K746" s="15">
         <v>0.01655</v>
       </c>
       <c r="L746" s="15">
         <v>0.01434</v>
       </c>
       <c r="M746" s="15">
         <v>0.01379</v>
       </c>
       <c r="N746" s="15">
         <v>2000</v>
       </c>
       <c r="O746" s="15">
-        <v>30000</v>
+        <v>36000</v>
       </c>
       <c r="P746" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q746" s="15"/>
       <c r="R746" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="747" spans="1:18">
       <c r="B747" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C747" s="15" t="s">
         <v>2469</v>
       </c>
       <c r="D747" s="15" t="s">
         <v>2470</v>
       </c>
       <c r="E747" s="15">
         <v>10080032781</v>
       </c>
       <c r="F747" s="15"/>
       <c r="G747" s="15" t="s">
         <v>30</v>
@@ -41592,5117 +41584,5162 @@
         <v>10080066251</v>
       </c>
       <c r="F748" s="15"/>
       <c r="G748" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H748" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I748" s="15" t="s">
         <v>2474</v>
       </c>
       <c r="J748" s="15">
         <v>2000</v>
       </c>
       <c r="K748" s="15">
         <v>0.03053</v>
       </c>
       <c r="L748" s="15">
         <v>0.02341</v>
       </c>
       <c r="M748" s="15">
         <v>0.02341</v>
       </c>
       <c r="N748" s="15"/>
-      <c r="O748" s="15"/>
-      <c r="P748" s="15"/>
+      <c r="O748" s="15">
+        <v>8000</v>
+      </c>
+      <c r="P748" s="15" t="s">
+        <v>2475</v>
+      </c>
       <c r="Q748" s="15"/>
       <c r="R748" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="749" spans="1:18">
       <c r="B749" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C749" s="15" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
       <c r="D749" s="15" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="E749" s="15" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
       <c r="F749" s="15"/>
       <c r="G749" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H749" s="15" t="s">
         <v>1141</v>
       </c>
       <c r="I749" s="15" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
       <c r="J749" s="15">
         <v>3000</v>
       </c>
       <c r="K749" s="15">
         <v>0.03319</v>
       </c>
       <c r="L749" s="15">
         <v>0.02783</v>
       </c>
       <c r="M749" s="15">
         <v>0.026</v>
       </c>
       <c r="N749" s="15"/>
       <c r="O749" s="15"/>
       <c r="P749" s="15"/>
       <c r="Q749" s="15"/>
       <c r="R749" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="750" spans="1:18">
       <c r="B750" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C750" s="15" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="D750" s="15" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="E750" s="15" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
       <c r="F750" s="15"/>
       <c r="G750" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H750" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I750" s="15" t="s">
-        <v>2482</v>
+        <v>2483</v>
       </c>
       <c r="J750" s="15">
         <v>3000</v>
       </c>
       <c r="K750" s="15">
         <v>0.01758</v>
       </c>
       <c r="L750" s="15">
         <v>0.01474</v>
       </c>
       <c r="M750" s="15">
         <v>0.01418</v>
       </c>
       <c r="N750" s="15"/>
       <c r="O750" s="15"/>
       <c r="P750" s="15"/>
       <c r="Q750" s="15"/>
       <c r="R750" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="751" spans="1:18">
       <c r="B751" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C751" s="15" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="D751" s="15" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="E751" s="15">
         <v>10080070185</v>
       </c>
       <c r="F751" s="15"/>
       <c r="G751" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H751" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I751" s="15" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="J751" s="15">
         <v>2000</v>
       </c>
       <c r="K751" s="15">
         <v>0.04669</v>
       </c>
       <c r="L751" s="15">
         <v>0.03348</v>
       </c>
       <c r="M751" s="15">
         <v>0.02907</v>
       </c>
       <c r="N751" s="15"/>
       <c r="O751" s="15"/>
       <c r="P751" s="15"/>
       <c r="Q751" s="15"/>
       <c r="R751" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="752" spans="1:18">
       <c r="B752" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C752" s="15" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="D752" s="15" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="E752" s="15" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="F752" s="15"/>
       <c r="G752" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H752" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I752" s="15" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="J752" s="15">
         <v>3000</v>
       </c>
       <c r="K752" s="15">
         <v>0.02589</v>
       </c>
       <c r="L752" s="15">
         <v>0.01873</v>
       </c>
       <c r="M752" s="15">
         <v>0.01634</v>
       </c>
       <c r="N752" s="15"/>
       <c r="O752" s="15"/>
       <c r="P752" s="15"/>
       <c r="Q752" s="15"/>
       <c r="R752" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="753" spans="1:18">
       <c r="B753" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C753" s="15" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="D753" s="15" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="E753" s="15" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="F753" s="15"/>
       <c r="G753" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H753" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I753" s="15" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
       <c r="J753" s="15">
         <v>2000</v>
       </c>
       <c r="K753" s="15">
         <v>0.02355</v>
       </c>
       <c r="L753" s="15">
         <v>0.02355</v>
       </c>
       <c r="M753" s="15">
         <v>0.02355</v>
       </c>
       <c r="N753" s="15"/>
       <c r="O753" s="15"/>
       <c r="P753" s="15"/>
       <c r="Q753" s="15"/>
       <c r="R753" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="754" spans="1:18">
       <c r="B754" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C754" s="15" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="D754" s="15" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="E754" s="15" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="F754" s="15"/>
       <c r="G754" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H754" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I754" s="15" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="J754" s="15">
         <v>2000</v>
       </c>
       <c r="K754" s="15">
         <v>0.0573</v>
       </c>
       <c r="L754" s="15">
         <v>0.04394</v>
       </c>
       <c r="M754" s="15">
         <v>0.04394</v>
       </c>
       <c r="N754" s="15"/>
       <c r="O754" s="15">
-        <v>10000</v>
+        <v>8000</v>
       </c>
       <c r="P754" s="15" t="s">
         <v>702</v>
       </c>
       <c r="Q754" s="15"/>
       <c r="R754" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="755" spans="1:18">
       <c r="B755" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C755" s="15" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="D755" s="15" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="E755" s="15" t="s">
-        <v>2495</v>
+        <v>2496</v>
       </c>
       <c r="F755" s="15"/>
       <c r="G755" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H755" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I755" s="15" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="J755" s="15">
         <v>3000</v>
       </c>
       <c r="K755" s="15">
         <v>0.03863</v>
       </c>
       <c r="L755" s="15">
         <v>0.02795</v>
       </c>
       <c r="M755" s="15">
         <v>0.02439</v>
       </c>
       <c r="N755" s="15"/>
       <c r="O755" s="15"/>
       <c r="P755" s="15"/>
       <c r="Q755" s="15"/>
       <c r="R755" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="756" spans="1:18">
       <c r="B756" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C756" s="15" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="D756" s="15" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="E756" s="15">
         <v>10080031413</v>
       </c>
       <c r="F756" s="15"/>
       <c r="G756" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H756" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I756" s="15" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="J756" s="15">
         <v>2000</v>
       </c>
       <c r="K756" s="15">
         <v>0.35052</v>
       </c>
       <c r="L756" s="15">
         <v>0.0107</v>
       </c>
       <c r="M756" s="15">
         <v>0.11495</v>
       </c>
       <c r="N756" s="15"/>
       <c r="O756" s="15"/>
       <c r="P756" s="15"/>
       <c r="Q756" s="15"/>
       <c r="R756" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="757" spans="1:18">
       <c r="B757" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C757" s="15" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
       <c r="D757" s="15" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="E757" s="15">
         <v>10080066240</v>
       </c>
       <c r="F757" s="15"/>
       <c r="G757" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H757" s="15" t="s">
         <v>989</v>
       </c>
       <c r="I757" s="15" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="J757" s="15">
         <v>2000</v>
       </c>
       <c r="K757" s="15">
         <v>0.01593</v>
       </c>
       <c r="L757" s="15">
         <v>0.01336</v>
       </c>
       <c r="M757" s="15">
         <v>0.01285</v>
       </c>
       <c r="N757" s="15"/>
       <c r="O757" s="15"/>
       <c r="P757" s="15"/>
       <c r="Q757" s="15"/>
       <c r="R757" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="758" spans="1:18">
       <c r="B758" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C758" s="15" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="D758" s="15" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
       <c r="E758" s="15">
         <v>10000023335</v>
       </c>
       <c r="F758" s="15"/>
       <c r="G758" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H758" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I758" s="15" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="J758" s="15">
         <v>3000</v>
       </c>
       <c r="K758" s="15">
         <v>0.04005</v>
       </c>
       <c r="L758" s="15">
         <v>0.03071</v>
       </c>
       <c r="M758" s="15">
         <v>0.03071</v>
       </c>
       <c r="N758" s="15"/>
       <c r="O758" s="15"/>
       <c r="P758" s="15"/>
       <c r="Q758" s="15"/>
       <c r="R758" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="759" spans="1:18">
       <c r="B759" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C759" s="15" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="D759" s="15" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
       <c r="E759" s="15">
         <v>10080048170</v>
       </c>
       <c r="F759" s="15"/>
       <c r="G759" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H759" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I759" s="15" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="J759" s="15">
         <v>2000</v>
       </c>
       <c r="K759" s="15">
         <v>0.02462</v>
       </c>
       <c r="L759" s="15">
         <v>0.02133</v>
       </c>
       <c r="M759" s="15">
         <v>0.02051</v>
       </c>
       <c r="N759" s="15"/>
       <c r="O759" s="15"/>
       <c r="P759" s="15"/>
       <c r="Q759" s="15"/>
       <c r="R759" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="760" spans="1:18">
       <c r="B760" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C760" s="15" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="D760" s="15" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
       <c r="E760" s="15" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
       <c r="F760" s="15"/>
       <c r="G760" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H760" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I760" s="15" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="J760" s="15">
         <v>3000</v>
       </c>
       <c r="K760" s="15">
         <v>0.02625</v>
       </c>
       <c r="L760" s="15">
         <v>0.02316</v>
       </c>
       <c r="M760" s="15">
         <v>0.02084</v>
       </c>
       <c r="N760" s="15"/>
       <c r="O760" s="15">
-        <v>174000</v>
+        <v>180000</v>
       </c>
       <c r="P760" s="15" t="s">
-        <v>1814</v>
+        <v>702</v>
       </c>
       <c r="Q760" s="15"/>
       <c r="R760" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="761" spans="1:18">
       <c r="B761" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C761" s="15" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="D761" s="15" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="E761" s="15">
         <v>10080038407</v>
       </c>
       <c r="F761" s="15"/>
       <c r="G761" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H761" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I761" s="15" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
       <c r="J761" s="15">
         <v>2000</v>
       </c>
       <c r="K761" s="15">
         <v>0.31332</v>
       </c>
       <c r="L761" s="15">
         <v>0.1131</v>
       </c>
       <c r="M761" s="15">
         <v>0.10272</v>
       </c>
       <c r="N761" s="15"/>
       <c r="O761" s="15"/>
       <c r="P761" s="15"/>
       <c r="Q761" s="15"/>
       <c r="R761" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="762" spans="1:18">
       <c r="B762" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C762" s="15" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="D762" s="15" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
       <c r="E762" s="15" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
       <c r="F762" s="15"/>
       <c r="G762" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H762" s="15" t="s">
-        <v>275</v>
+        <v>84</v>
       </c>
       <c r="I762" s="15"/>
       <c r="J762" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K762" s="15">
-        <v>0.01513</v>
+        <v>0.02276</v>
       </c>
       <c r="L762" s="15">
-        <v>0.01269</v>
+        <v>0.01972</v>
       </c>
       <c r="M762" s="15">
-        <v>0.0122</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01896</v>
+      </c>
+      <c r="N762" s="15"/>
       <c r="O762" s="15"/>
       <c r="P762" s="15"/>
       <c r="Q762" s="15"/>
       <c r="R762" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="763" spans="1:18">
       <c r="B763" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C763" s="15" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="D763" s="15" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E763" s="15" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F763" s="15"/>
       <c r="G763" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H763" s="15" t="s">
-        <v>244</v>
+        <v>275</v>
       </c>
       <c r="I763" s="15"/>
       <c r="J763" s="15">
         <v>2000</v>
       </c>
       <c r="K763" s="15">
-        <v>0.10988</v>
+        <v>0.01513</v>
       </c>
       <c r="L763" s="15">
-        <v>0.10988</v>
+        <v>0.01269</v>
       </c>
       <c r="M763" s="15">
-        <v>0.10988</v>
+        <v>0.0122</v>
       </c>
       <c r="N763" s="15">
-        <v>6000</v>
+        <v>2000</v>
       </c>
       <c r="O763" s="15"/>
       <c r="P763" s="15"/>
       <c r="Q763" s="15"/>
       <c r="R763" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="764" spans="1:18">
       <c r="B764" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C764" s="15" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="D764" s="15" t="s">
-        <v>2519</v>
-[...2 lines deleted...]
-        <v>10080016019</v>
+        <v>2520</v>
+      </c>
+      <c r="E764" s="15" t="s">
+        <v>2521</v>
       </c>
       <c r="F764" s="15"/>
       <c r="G764" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H764" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>244</v>
+      </c>
+      <c r="I764" s="15"/>
       <c r="J764" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K764" s="15">
-        <v>0.06733</v>
+        <v>0.10988</v>
       </c>
       <c r="L764" s="15">
-        <v>0.03409</v>
+        <v>0.10988</v>
       </c>
       <c r="M764" s="15">
-        <v>0.03096</v>
-[...1 lines deleted...]
-      <c r="N764" s="15"/>
+        <v>0.10988</v>
+      </c>
+      <c r="N764" s="15">
+        <v>6000</v>
+      </c>
       <c r="O764" s="15"/>
       <c r="P764" s="15"/>
       <c r="Q764" s="15"/>
       <c r="R764" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="765" spans="1:18">
       <c r="B765" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C765" s="15" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
       <c r="D765" s="15" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
       <c r="E765" s="15">
-        <v>10080003500</v>
+        <v>10080016019</v>
       </c>
       <c r="F765" s="15"/>
       <c r="G765" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H765" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I765" s="15" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="J765" s="15">
         <v>3000</v>
       </c>
       <c r="K765" s="15">
-        <v>0.03017</v>
+        <v>0.06733</v>
       </c>
       <c r="L765" s="15">
-        <v>0.0253</v>
+        <v>0.03409</v>
       </c>
       <c r="M765" s="15">
-        <v>0.02433</v>
+        <v>0.03096</v>
       </c>
       <c r="N765" s="15"/>
       <c r="O765" s="15"/>
       <c r="P765" s="15"/>
       <c r="Q765" s="15"/>
       <c r="R765" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="766" spans="1:18">
       <c r="B766" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C766" s="15" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="D766" s="15" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="E766" s="15">
-        <v>10000030437</v>
+        <v>10080003500</v>
       </c>
       <c r="F766" s="15"/>
       <c r="G766" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H766" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I766" s="15" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
       <c r="J766" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K766" s="15">
-        <v>0.05859</v>
+        <v>0.03017</v>
       </c>
       <c r="L766" s="15">
-        <v>0.02117</v>
+        <v>0.0253</v>
       </c>
       <c r="M766" s="15">
-        <v>0.01923</v>
+        <v>0.02433</v>
       </c>
       <c r="N766" s="15"/>
       <c r="O766" s="15"/>
       <c r="P766" s="15"/>
       <c r="Q766" s="15"/>
       <c r="R766" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="767" spans="1:18">
       <c r="B767" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C767" s="15" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
       <c r="D767" s="15" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
       <c r="E767" s="15">
-        <v>10000013581</v>
+        <v>10000030437</v>
       </c>
       <c r="F767" s="15"/>
       <c r="G767" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H767" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I767" s="15" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="J767" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K767" s="15">
-        <v>0.0472</v>
+        <v>0.05859</v>
       </c>
       <c r="L767" s="15">
-        <v>0.02566</v>
+        <v>0.02117</v>
       </c>
       <c r="M767" s="15">
-        <v>0.02331</v>
+        <v>0.01923</v>
       </c>
       <c r="N767" s="15"/>
       <c r="O767" s="15"/>
       <c r="P767" s="15"/>
       <c r="Q767" s="15"/>
       <c r="R767" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="768" spans="1:18">
       <c r="B768" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C768" s="15" t="s">
-        <v>2530</v>
+        <v>2531</v>
       </c>
       <c r="D768" s="15" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
       <c r="E768" s="15">
-        <v>10000022877</v>
+        <v>10000013581</v>
       </c>
       <c r="F768" s="15"/>
       <c r="G768" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H768" s="15" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I768" s="15"/>
+        <v>119</v>
+      </c>
+      <c r="I768" s="15" t="s">
+        <v>2533</v>
+      </c>
       <c r="J768" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K768" s="15">
-        <v>0.01656</v>
+        <v>0.0472</v>
       </c>
       <c r="L768" s="15">
-        <v>0.0127</v>
+        <v>0.02566</v>
       </c>
       <c r="M768" s="15">
-        <v>0.0127</v>
+        <v>0.02331</v>
       </c>
       <c r="N768" s="15"/>
       <c r="O768" s="15"/>
       <c r="P768" s="15"/>
       <c r="Q768" s="15"/>
       <c r="R768" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="769" spans="1:18">
       <c r="B769" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C769" s="15" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="D769" s="15" t="s">
-        <v>2533</v>
-[...2 lines deleted...]
-        <v>2534</v>
+        <v>2535</v>
+      </c>
+      <c r="E769" s="15">
+        <v>10000022877</v>
       </c>
       <c r="F769" s="15"/>
       <c r="G769" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H769" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="I769" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I769" s="15"/>
       <c r="J769" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K769" s="15">
-        <v>0.00834</v>
+        <v>0.01656</v>
       </c>
       <c r="L769" s="15">
-        <v>0.00834</v>
+        <v>0.0127</v>
       </c>
       <c r="M769" s="15">
-        <v>0.00834</v>
+        <v>0.0127</v>
       </c>
       <c r="N769" s="15"/>
       <c r="O769" s="15"/>
       <c r="P769" s="15"/>
       <c r="Q769" s="15"/>
       <c r="R769" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="770" spans="1:18">
       <c r="B770" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C770" s="15" t="s">
         <v>2536</v>
       </c>
       <c r="D770" s="15" t="s">
         <v>2537</v>
       </c>
       <c r="E770" s="15" t="s">
         <v>2538</v>
       </c>
       <c r="F770" s="15"/>
       <c r="G770" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H770" s="15" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="I770" s="15" t="s">
         <v>2539</v>
       </c>
       <c r="J770" s="15">
         <v>4000</v>
       </c>
       <c r="K770" s="15">
         <v>0.00834</v>
       </c>
       <c r="L770" s="15">
         <v>0.00834</v>
       </c>
       <c r="M770" s="15">
         <v>0.00834</v>
       </c>
-      <c r="N770" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N770" s="15"/>
       <c r="O770" s="15"/>
       <c r="P770" s="15"/>
       <c r="Q770" s="15"/>
       <c r="R770" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="771" spans="1:18">
       <c r="B771" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C771" s="15" t="s">
         <v>2540</v>
       </c>
       <c r="D771" s="15" t="s">
         <v>2541</v>
       </c>
       <c r="E771" s="15" t="s">
         <v>2542</v>
       </c>
       <c r="F771" s="15"/>
       <c r="G771" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H771" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I771" s="15" t="s">
         <v>2543</v>
       </c>
       <c r="J771" s="15">
         <v>4000</v>
       </c>
       <c r="K771" s="15">
-        <v>69.41</v>
+        <v>0.00834</v>
       </c>
       <c r="L771" s="15">
-        <v>40.09</v>
+        <v>0.00834</v>
       </c>
       <c r="M771" s="15">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N771" s="15"/>
+        <v>0.00834</v>
+      </c>
+      <c r="N771" s="15">
+        <v>4000</v>
+      </c>
       <c r="O771" s="15"/>
       <c r="P771" s="15"/>
       <c r="Q771" s="15"/>
       <c r="R771" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="772" spans="1:18">
       <c r="B772" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C772" s="15" t="s">
         <v>2544</v>
       </c>
       <c r="D772" s="15" t="s">
         <v>2545</v>
       </c>
-      <c r="E772" s="15">
-        <v>10080008908</v>
+      <c r="E772" s="15" t="s">
+        <v>2546</v>
       </c>
       <c r="F772" s="15"/>
       <c r="G772" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H772" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I772" s="15" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
       <c r="J772" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K772" s="15">
-        <v>0.00608</v>
+        <v>69.41</v>
       </c>
       <c r="L772" s="15">
-        <v>0.00608</v>
+        <v>40.09</v>
       </c>
       <c r="M772" s="15">
-        <v>0.00608</v>
+        <v>0</v>
       </c>
       <c r="N772" s="15"/>
       <c r="O772" s="15"/>
       <c r="P772" s="15"/>
       <c r="Q772" s="15"/>
       <c r="R772" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="773" spans="1:18">
       <c r="B773" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C773" s="15" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="D773" s="15" t="s">
-        <v>2548</v>
-[...1 lines deleted...]
-      <c r="E773" s="15" t="s">
         <v>2549</v>
+      </c>
+      <c r="E773" s="15">
+        <v>10080008908</v>
       </c>
       <c r="F773" s="15"/>
       <c r="G773" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H773" s="15" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="I773" s="15" t="s">
         <v>2550</v>
       </c>
       <c r="J773" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K773" s="15">
-        <v>82.59999999999999</v>
+        <v>0.00608</v>
       </c>
       <c r="L773" s="15">
-        <v>47.71</v>
+        <v>0.00608</v>
       </c>
       <c r="M773" s="15">
-        <v>43.33</v>
+        <v>0.00608</v>
       </c>
       <c r="N773" s="15"/>
       <c r="O773" s="15"/>
       <c r="P773" s="15"/>
       <c r="Q773" s="15"/>
       <c r="R773" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="774" spans="1:18">
       <c r="B774" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C774" s="15" t="s">
         <v>2551</v>
       </c>
       <c r="D774" s="15" t="s">
         <v>2552</v>
       </c>
-      <c r="E774" s="15">
-        <v>10000020756</v>
+      <c r="E774" s="15" t="s">
+        <v>2553</v>
       </c>
       <c r="F774" s="15"/>
       <c r="G774" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H774" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I774" s="15" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="J774" s="15">
         <v>4000</v>
       </c>
       <c r="K774" s="15">
-        <v>0.02446</v>
+        <v>82.59999999999999</v>
       </c>
       <c r="L774" s="15">
-        <v>0.02052</v>
+        <v>47.71</v>
       </c>
       <c r="M774" s="15">
-        <v>0.01973</v>
+        <v>43.33</v>
       </c>
       <c r="N774" s="15"/>
       <c r="O774" s="15"/>
       <c r="P774" s="15"/>
       <c r="Q774" s="15"/>
       <c r="R774" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="775" spans="1:18">
       <c r="B775" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C775" s="15" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
       <c r="D775" s="15" t="s">
-        <v>2555</v>
-[...1 lines deleted...]
-      <c r="E775" s="15" t="s">
         <v>2556</v>
+      </c>
+      <c r="E775" s="15">
+        <v>10000020756</v>
       </c>
       <c r="F775" s="15"/>
       <c r="G775" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H775" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I775" s="15" t="s">
         <v>2557</v>
       </c>
       <c r="J775" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K775" s="15">
-        <v>0.07151</v>
+        <v>0.02446</v>
       </c>
       <c r="L775" s="15">
-        <v>0.03849</v>
+        <v>0.02052</v>
       </c>
       <c r="M775" s="15">
-        <v>0.03495</v>
+        <v>0.01973</v>
       </c>
       <c r="N775" s="15"/>
       <c r="O775" s="15"/>
       <c r="P775" s="15"/>
       <c r="Q775" s="15"/>
       <c r="R775" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="776" spans="1:18">
       <c r="B776" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C776" s="15" t="s">
         <v>2558</v>
       </c>
       <c r="D776" s="15" t="s">
         <v>2559</v>
       </c>
-      <c r="E776" s="15">
-        <v>10080033441</v>
+      <c r="E776" s="15" t="s">
+        <v>2560</v>
       </c>
       <c r="F776" s="15"/>
       <c r="G776" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H776" s="15" t="s">
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="I776" s="15" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
       <c r="J776" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K776" s="15">
-        <v>0.07468</v>
+        <v>0.07151</v>
       </c>
       <c r="L776" s="15">
-        <v>0.02804</v>
+        <v>0.03849</v>
       </c>
       <c r="M776" s="15">
-        <v>0.02545</v>
+        <v>0.03495</v>
       </c>
       <c r="N776" s="15"/>
       <c r="O776" s="15"/>
       <c r="P776" s="15"/>
       <c r="Q776" s="15"/>
       <c r="R776" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="777" spans="1:18">
       <c r="B777" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C777" s="15" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="D777" s="15" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="E777" s="15">
-        <v>10080064112</v>
+        <v>10080033441</v>
       </c>
       <c r="F777" s="15"/>
       <c r="G777" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H777" s="15" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I777" s="15" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="J777" s="15">
         <v>4000</v>
       </c>
       <c r="K777" s="15">
-        <v>0.01389</v>
+        <v>0.07468</v>
       </c>
       <c r="L777" s="15">
-        <v>0.01204</v>
+        <v>0.02804</v>
       </c>
       <c r="M777" s="15">
-        <v>0.01158</v>
+        <v>0.02545</v>
       </c>
       <c r="N777" s="15"/>
       <c r="O777" s="15"/>
       <c r="P777" s="15"/>
       <c r="Q777" s="15"/>
       <c r="R777" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="778" spans="1:18">
       <c r="B778" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C778" s="15" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
       <c r="D778" s="15" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="E778" s="15">
-        <v>10080010436</v>
+        <v>10080064112</v>
       </c>
       <c r="F778" s="15"/>
       <c r="G778" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H778" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I778" s="15" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="J778" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K778" s="15">
-        <v>0.07630000000000001</v>
+        <v>0.01389</v>
       </c>
       <c r="L778" s="15">
-        <v>0.03857</v>
+        <v>0.01204</v>
       </c>
       <c r="M778" s="15">
-        <v>0.03505</v>
+        <v>0.01158</v>
       </c>
       <c r="N778" s="15"/>
       <c r="O778" s="15"/>
       <c r="P778" s="15"/>
       <c r="Q778" s="15"/>
       <c r="R778" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="779" spans="1:18">
       <c r="B779" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C779" s="15" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="D779" s="15" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="E779" s="15">
-        <v>10000030432</v>
+        <v>10080010436</v>
       </c>
       <c r="F779" s="15"/>
       <c r="G779" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H779" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I779" s="15" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="J779" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K779" s="15">
-        <v>80.65000000000001</v>
+        <v>0.07630000000000001</v>
       </c>
       <c r="L779" s="15">
-        <v>46.59</v>
+        <v>0.03857</v>
       </c>
       <c r="M779" s="15">
-        <v>42.31</v>
+        <v>0.03505</v>
       </c>
       <c r="N779" s="15"/>
       <c r="O779" s="15"/>
       <c r="P779" s="15"/>
       <c r="Q779" s="15"/>
       <c r="R779" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="780" spans="1:18">
       <c r="B780" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C780" s="15" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="D780" s="15" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="E780" s="15">
-        <v>10080033371</v>
+        <v>10000030432</v>
       </c>
       <c r="F780" s="15"/>
       <c r="G780" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H780" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I780" s="15" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="J780" s="15">
         <v>4000</v>
       </c>
       <c r="K780" s="15">
-        <v>0.07550999999999999</v>
+        <v>80.65000000000001</v>
       </c>
       <c r="L780" s="15">
-        <v>0.02832</v>
+        <v>46.59</v>
       </c>
       <c r="M780" s="15">
-        <v>0.02576</v>
+        <v>42.31</v>
       </c>
       <c r="N780" s="15"/>
       <c r="O780" s="15"/>
       <c r="P780" s="15"/>
       <c r="Q780" s="15"/>
       <c r="R780" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="781" spans="1:18">
       <c r="B781" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C781" s="15" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="D781" s="15" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="E781" s="15">
-        <v>10080045627</v>
+        <v>10080033371</v>
       </c>
       <c r="F781" s="15"/>
       <c r="G781" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H781" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I781" s="15" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="J781" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K781" s="15">
-        <v>0.02241</v>
+        <v>0.07550999999999999</v>
       </c>
       <c r="L781" s="15">
-        <v>0.01424</v>
+        <v>0.02832</v>
       </c>
       <c r="M781" s="15">
-        <v>0.01424</v>
+        <v>0.02576</v>
       </c>
       <c r="N781" s="15"/>
       <c r="O781" s="15"/>
       <c r="P781" s="15"/>
       <c r="Q781" s="15"/>
       <c r="R781" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="782" spans="1:18">
       <c r="B782" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C782" s="15" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="D782" s="15" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="E782" s="15">
-        <v>10080041219</v>
+        <v>10080045627</v>
       </c>
       <c r="F782" s="15"/>
       <c r="G782" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H782" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I782" s="15" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="J782" s="15">
         <v>3000</v>
       </c>
       <c r="K782" s="15">
-        <v>0.01449</v>
+        <v>0.02241</v>
       </c>
       <c r="L782" s="15">
-        <v>0.01449</v>
+        <v>0.01424</v>
       </c>
       <c r="M782" s="15">
-        <v>0.01449</v>
+        <v>0.01424</v>
       </c>
       <c r="N782" s="15"/>
       <c r="O782" s="15"/>
       <c r="P782" s="15"/>
       <c r="Q782" s="15"/>
       <c r="R782" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="783" spans="1:18">
       <c r="B783" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C783" s="15" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
       <c r="D783" s="15" t="s">
-        <v>2580</v>
-[...1 lines deleted...]
-      <c r="E783" s="15" t="s">
         <v>2581</v>
+      </c>
+      <c r="E783" s="15">
+        <v>10080041219</v>
       </c>
       <c r="F783" s="15"/>
       <c r="G783" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H783" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="I783" s="15"/>
+      <c r="I783" s="15" t="s">
+        <v>2582</v>
+      </c>
       <c r="J783" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K783" s="15">
-        <v>0.02367</v>
+        <v>0.01449</v>
       </c>
       <c r="L783" s="15">
-        <v>0.01984</v>
+        <v>0.01449</v>
       </c>
       <c r="M783" s="15">
-        <v>0.01908</v>
+        <v>0.01449</v>
       </c>
       <c r="N783" s="15"/>
       <c r="O783" s="15"/>
       <c r="P783" s="15"/>
       <c r="Q783" s="15"/>
       <c r="R783" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="784" spans="1:18">
       <c r="B784" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C784" s="15" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="D784" s="15" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="E784" s="15" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="F784" s="15"/>
       <c r="G784" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H784" s="15" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="I784" s="15"/>
       <c r="J784" s="15">
         <v>4000</v>
       </c>
       <c r="K784" s="15">
-        <v>0.00797</v>
+        <v>0.02367</v>
       </c>
       <c r="L784" s="15">
-        <v>0.00797</v>
+        <v>0.01984</v>
       </c>
       <c r="M784" s="15">
-        <v>0.00797</v>
+        <v>0.01908</v>
       </c>
       <c r="N784" s="15"/>
       <c r="O784" s="15"/>
       <c r="P784" s="15"/>
       <c r="Q784" s="15"/>
       <c r="R784" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="785" spans="1:18">
       <c r="B785" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C785" s="15" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="D785" s="15" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="E785" s="15" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="F785" s="15"/>
       <c r="G785" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H785" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="I785" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I785" s="15"/>
       <c r="J785" s="15">
         <v>4000</v>
       </c>
       <c r="K785" s="15">
-        <v>34.98</v>
+        <v>0.00797</v>
       </c>
       <c r="L785" s="15">
-        <v>20.21</v>
+        <v>0.00797</v>
       </c>
       <c r="M785" s="15">
-        <v>18.35</v>
+        <v>0.00797</v>
       </c>
       <c r="N785" s="15"/>
       <c r="O785" s="15"/>
       <c r="P785" s="15"/>
       <c r="Q785" s="15"/>
       <c r="R785" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="786" spans="1:18">
       <c r="B786" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C786" s="15" t="s">
         <v>2589</v>
       </c>
       <c r="D786" s="15" t="s">
         <v>2590</v>
       </c>
-      <c r="E786" s="15">
-        <v>10000018113</v>
+      <c r="E786" s="15" t="s">
+        <v>2591</v>
       </c>
       <c r="F786" s="15"/>
       <c r="G786" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H786" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I786" s="15" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="J786" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K786" s="15">
-        <v>0.02847</v>
+        <v>34.98</v>
       </c>
       <c r="L786" s="15">
-        <v>0.01645</v>
+        <v>20.21</v>
       </c>
       <c r="M786" s="15">
-        <v>0.01495</v>
+        <v>18.35</v>
       </c>
       <c r="N786" s="15"/>
       <c r="O786" s="15"/>
       <c r="P786" s="15"/>
       <c r="Q786" s="15"/>
       <c r="R786" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="787" spans="1:18">
       <c r="B787" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C787" s="15" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
       <c r="D787" s="15" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
       <c r="E787" s="15">
-        <v>10080008918</v>
+        <v>10000018113</v>
       </c>
       <c r="F787" s="15"/>
       <c r="G787" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H787" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I787" s="15" t="s">
-        <v>2594</v>
+        <v>2595</v>
       </c>
       <c r="J787" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K787" s="15">
-        <v>0.01079</v>
+        <v>0.02847</v>
       </c>
       <c r="L787" s="15">
-        <v>0.01723</v>
+        <v>0.01645</v>
       </c>
       <c r="M787" s="15">
-        <v>0.00826</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01495</v>
+      </c>
+      <c r="N787" s="15"/>
       <c r="O787" s="15"/>
       <c r="P787" s="15"/>
       <c r="Q787" s="15"/>
       <c r="R787" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="788" spans="1:18">
       <c r="B788" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C788" s="15" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="D788" s="15" t="s">
-        <v>2596</v>
-[...1 lines deleted...]
-      <c r="E788" s="15" t="s">
         <v>2597</v>
+      </c>
+      <c r="E788" s="15">
+        <v>10080008918</v>
       </c>
       <c r="F788" s="15"/>
       <c r="G788" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H788" s="15" t="s">
-        <v>49</v>
+        <v>119</v>
       </c>
       <c r="I788" s="15" t="s">
         <v>2598</v>
       </c>
       <c r="J788" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K788" s="15">
-        <v>0.04929</v>
+        <v>0.01079</v>
       </c>
       <c r="L788" s="15">
-        <v>0.02655</v>
+        <v>0.01723</v>
       </c>
       <c r="M788" s="15">
-        <v>0.02412</v>
-[...1 lines deleted...]
-      <c r="N788" s="15"/>
+        <v>0.00826</v>
+      </c>
+      <c r="N788" s="15">
+        <v>2000</v>
+      </c>
       <c r="O788" s="15"/>
       <c r="P788" s="15"/>
       <c r="Q788" s="15"/>
       <c r="R788" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="789" spans="1:18">
       <c r="B789" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C789" s="15" t="s">
         <v>2599</v>
       </c>
       <c r="D789" s="15" t="s">
         <v>2600</v>
       </c>
-      <c r="E789" s="15">
-        <v>10080032553</v>
+      <c r="E789" s="15" t="s">
+        <v>2601</v>
       </c>
       <c r="F789" s="15"/>
       <c r="G789" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H789" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I789" s="15" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
       <c r="J789" s="15">
         <v>4000</v>
       </c>
       <c r="K789" s="15">
-        <v>0.01103</v>
+        <v>0.04929</v>
       </c>
       <c r="L789" s="15">
-        <v>0.009560000000000001</v>
+        <v>0.02655</v>
       </c>
       <c r="M789" s="15">
-        <v>0.00919</v>
+        <v>0.02412</v>
       </c>
       <c r="N789" s="15"/>
       <c r="O789" s="15"/>
       <c r="P789" s="15"/>
       <c r="Q789" s="15"/>
       <c r="R789" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="790" spans="1:18">
       <c r="B790" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C790" s="15" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
       <c r="D790" s="15" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
       <c r="E790" s="15">
-        <v>10000018949</v>
+        <v>10080032553</v>
       </c>
       <c r="F790" s="15"/>
       <c r="G790" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H790" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I790" s="15" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
       <c r="J790" s="15">
         <v>4000</v>
       </c>
       <c r="K790" s="15">
-        <v>0.03194</v>
+        <v>0.01103</v>
       </c>
       <c r="L790" s="15">
-        <v>0.01708</v>
+        <v>0.009560000000000001</v>
       </c>
       <c r="M790" s="15">
-        <v>0.01553</v>
+        <v>0.00919</v>
       </c>
       <c r="N790" s="15"/>
       <c r="O790" s="15"/>
       <c r="P790" s="15"/>
       <c r="Q790" s="15"/>
       <c r="R790" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="791" spans="1:18">
       <c r="B791" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C791" s="15" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
       <c r="D791" s="15" t="s">
-        <v>2606</v>
-[...1 lines deleted...]
-      <c r="E791" s="15" t="s">
         <v>2607</v>
+      </c>
+      <c r="E791" s="15">
+        <v>10000018949</v>
       </c>
       <c r="F791" s="15"/>
       <c r="G791" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H791" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I791" s="15" t="s">
         <v>2608</v>
       </c>
       <c r="J791" s="15">
         <v>4000</v>
       </c>
       <c r="K791" s="15">
-        <v>69.41</v>
+        <v>0.03194</v>
       </c>
       <c r="L791" s="15">
-        <v>40.09</v>
+        <v>0.01708</v>
       </c>
       <c r="M791" s="15">
-        <v>0</v>
+        <v>0.01553</v>
       </c>
       <c r="N791" s="15"/>
       <c r="O791" s="15"/>
       <c r="P791" s="15"/>
       <c r="Q791" s="15"/>
       <c r="R791" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="792" spans="1:18">
       <c r="B792" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C792" s="15" t="s">
         <v>2609</v>
       </c>
       <c r="D792" s="15" t="s">
         <v>2610</v>
       </c>
-      <c r="E792" s="15">
-        <v>10080033442</v>
+      <c r="E792" s="15" t="s">
+        <v>2611</v>
       </c>
       <c r="F792" s="15"/>
       <c r="G792" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H792" s="15" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="I792" s="15" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="J792" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K792" s="15">
-        <v>0.10023</v>
+        <v>69.41</v>
       </c>
       <c r="L792" s="15">
-        <v>0.03765</v>
+        <v>40.09</v>
       </c>
       <c r="M792" s="15">
-        <v>0.0342</v>
+        <v>0</v>
       </c>
       <c r="N792" s="15"/>
       <c r="O792" s="15"/>
       <c r="P792" s="15"/>
       <c r="Q792" s="15"/>
       <c r="R792" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="793" spans="1:18">
       <c r="B793" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C793" s="15" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
       <c r="D793" s="15" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="E793" s="15">
-        <v>10080032554</v>
+        <v>10080033442</v>
       </c>
       <c r="F793" s="15"/>
       <c r="G793" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H793" s="15" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I793" s="15" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="J793" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K793" s="15">
-        <v>0.01681</v>
+        <v>0.10023</v>
       </c>
       <c r="L793" s="15">
-        <v>0.01067</v>
+        <v>0.03765</v>
       </c>
       <c r="M793" s="15">
-        <v>0.01067</v>
+        <v>0.0342</v>
       </c>
       <c r="N793" s="15"/>
       <c r="O793" s="15"/>
       <c r="P793" s="15"/>
       <c r="Q793" s="15"/>
       <c r="R793" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="794" spans="1:18">
       <c r="B794" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C794" s="15" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="D794" s="15" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="E794" s="15">
-        <v>10080028555</v>
+        <v>10080032554</v>
       </c>
       <c r="F794" s="15"/>
       <c r="G794" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H794" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I794" s="15" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="J794" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K794" s="15">
-        <v>0.0198</v>
+        <v>0.01681</v>
       </c>
       <c r="L794" s="15">
-        <v>0.01597</v>
+        <v>0.01067</v>
       </c>
       <c r="M794" s="15">
-        <v>0.01534</v>
+        <v>0.01067</v>
       </c>
       <c r="N794" s="15"/>
       <c r="O794" s="15"/>
       <c r="P794" s="15"/>
       <c r="Q794" s="15"/>
       <c r="R794" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="795" spans="1:18">
       <c r="B795" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C795" s="15" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="D795" s="15" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="E795" s="15">
-        <v>10080012667</v>
+        <v>10080028555</v>
       </c>
       <c r="F795" s="15"/>
       <c r="G795" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H795" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I795" s="15" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="J795" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K795" s="15">
-        <v>0.0058</v>
+        <v>0.0198</v>
       </c>
       <c r="L795" s="15">
-        <v>0.0058</v>
+        <v>0.01597</v>
       </c>
       <c r="M795" s="15">
-        <v>0.0058</v>
+        <v>0.01534</v>
       </c>
       <c r="N795" s="15"/>
       <c r="O795" s="15"/>
       <c r="P795" s="15"/>
       <c r="Q795" s="15"/>
       <c r="R795" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="796" spans="1:18">
       <c r="B796" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C796" s="15" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="D796" s="15" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="E796" s="15">
-        <v>10000020797</v>
+        <v>10080012667</v>
       </c>
       <c r="F796" s="15"/>
       <c r="G796" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H796" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I796" s="15" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
       <c r="J796" s="15">
         <v>4000</v>
       </c>
       <c r="K796" s="15">
-        <v>0.02676</v>
+        <v>0.0058</v>
       </c>
       <c r="L796" s="15">
-        <v>0.01546</v>
+        <v>0.0058</v>
       </c>
       <c r="M796" s="15">
-        <v>0.01405</v>
+        <v>0.0058</v>
       </c>
       <c r="N796" s="15"/>
       <c r="O796" s="15"/>
       <c r="P796" s="15"/>
       <c r="Q796" s="15"/>
       <c r="R796" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="797" spans="1:18">
       <c r="B797" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C797" s="15" t="s">
-        <v>2624</v>
+        <v>2625</v>
       </c>
       <c r="D797" s="15" t="s">
-        <v>2625</v>
-[...1 lines deleted...]
-      <c r="E797" s="15" t="s">
         <v>2626</v>
+      </c>
+      <c r="E797" s="15">
+        <v>10000020797</v>
       </c>
       <c r="F797" s="15"/>
       <c r="G797" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H797" s="15" t="s">
-        <v>228</v>
+        <v>44</v>
       </c>
       <c r="I797" s="15" t="s">
         <v>2627</v>
       </c>
       <c r="J797" s="15">
-        <v>5000</v>
+        <v>4000</v>
       </c>
       <c r="K797" s="15">
-        <v>27.76</v>
+        <v>0.02676</v>
       </c>
       <c r="L797" s="15">
-        <v>16.04</v>
+        <v>0.01546</v>
       </c>
       <c r="M797" s="15">
-        <v>0</v>
+        <v>0.01405</v>
       </c>
       <c r="N797" s="15"/>
       <c r="O797" s="15"/>
       <c r="P797" s="15"/>
       <c r="Q797" s="15"/>
       <c r="R797" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="798" spans="1:18">
       <c r="B798" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C798" s="15" t="s">
         <v>2628</v>
       </c>
       <c r="D798" s="15" t="s">
         <v>2629</v>
       </c>
       <c r="E798" s="15" t="s">
         <v>2630</v>
       </c>
       <c r="F798" s="15"/>
       <c r="G798" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H798" s="15" t="s">
-        <v>64</v>
+        <v>228</v>
       </c>
       <c r="I798" s="15" t="s">
         <v>2631</v>
       </c>
       <c r="J798" s="15">
-        <v>4000</v>
+        <v>5000</v>
       </c>
       <c r="K798" s="15">
         <v>27.76</v>
       </c>
       <c r="L798" s="15">
         <v>16.04</v>
       </c>
       <c r="M798" s="15">
         <v>0</v>
       </c>
       <c r="N798" s="15"/>
       <c r="O798" s="15"/>
       <c r="P798" s="15"/>
       <c r="Q798" s="15"/>
       <c r="R798" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="799" spans="1:18">
       <c r="B799" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C799" s="15" t="s">
         <v>2632</v>
       </c>
       <c r="D799" s="15" t="s">
         <v>2633</v>
       </c>
       <c r="E799" s="15" t="s">
         <v>2634</v>
       </c>
       <c r="F799" s="15"/>
       <c r="G799" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H799" s="15" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="I799" s="15" t="s">
         <v>2635</v>
       </c>
       <c r="J799" s="15">
         <v>4000</v>
       </c>
       <c r="K799" s="15">
-        <v>0.00436</v>
+        <v>27.76</v>
       </c>
       <c r="L799" s="15">
-        <v>0.00365</v>
+        <v>16.04</v>
       </c>
       <c r="M799" s="15">
-        <v>0.00351</v>
+        <v>0</v>
       </c>
       <c r="N799" s="15"/>
       <c r="O799" s="15"/>
       <c r="P799" s="15"/>
       <c r="Q799" s="15"/>
       <c r="R799" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="800" spans="1:18">
       <c r="B800" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C800" s="15" t="s">
         <v>2636</v>
       </c>
       <c r="D800" s="15" t="s">
         <v>2637</v>
       </c>
-      <c r="E800" s="15">
-        <v>10080027521</v>
+      <c r="E800" s="15" t="s">
+        <v>2638</v>
       </c>
       <c r="F800" s="15"/>
       <c r="G800" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H800" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I800" s="15" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="J800" s="15">
         <v>4000</v>
       </c>
       <c r="K800" s="15">
-        <v>0.00446</v>
+        <v>0.00436</v>
       </c>
       <c r="L800" s="15">
-        <v>0.00386</v>
+        <v>0.00365</v>
       </c>
       <c r="M800" s="15">
-        <v>0.00371</v>
+        <v>0.00351</v>
       </c>
       <c r="N800" s="15"/>
       <c r="O800" s="15"/>
       <c r="P800" s="15"/>
       <c r="Q800" s="15"/>
       <c r="R800" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="801" spans="1:18">
       <c r="B801" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C801" s="15" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
       <c r="D801" s="15" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="E801" s="15">
-        <v>10080064065</v>
+        <v>10080027521</v>
       </c>
       <c r="F801" s="15"/>
       <c r="G801" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H801" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I801" s="15" t="s">
-        <v>2641</v>
+        <v>2642</v>
       </c>
       <c r="J801" s="15">
         <v>4000</v>
       </c>
       <c r="K801" s="15">
-        <v>0.00738</v>
+        <v>0.00446</v>
       </c>
       <c r="L801" s="15">
-        <v>0.00614</v>
+        <v>0.00386</v>
       </c>
       <c r="M801" s="15">
-        <v>0.00589</v>
+        <v>0.00371</v>
       </c>
       <c r="N801" s="15"/>
       <c r="O801" s="15"/>
       <c r="P801" s="15"/>
       <c r="Q801" s="15"/>
       <c r="R801" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="802" spans="1:18">
       <c r="B802" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C802" s="15" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
       <c r="D802" s="15" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="E802" s="15">
-        <v>10080005929</v>
+        <v>10080064065</v>
       </c>
       <c r="F802" s="15"/>
       <c r="G802" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H802" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I802" s="15" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="J802" s="15">
         <v>4000</v>
       </c>
       <c r="K802" s="15">
-        <v>0.02552</v>
+        <v>0.00738</v>
       </c>
       <c r="L802" s="15">
-        <v>0.01295</v>
+        <v>0.00614</v>
       </c>
       <c r="M802" s="15">
-        <v>0.01173</v>
+        <v>0.00589</v>
       </c>
       <c r="N802" s="15"/>
       <c r="O802" s="15"/>
       <c r="P802" s="15"/>
       <c r="Q802" s="15"/>
       <c r="R802" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="803" spans="1:18">
       <c r="B803" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C803" s="15" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
       <c r="D803" s="15" t="s">
-        <v>2646</v>
-[...1 lines deleted...]
-      <c r="E803" s="15" t="s">
         <v>2647</v>
+      </c>
+      <c r="E803" s="15">
+        <v>10080005929</v>
       </c>
       <c r="F803" s="15"/>
       <c r="G803" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H803" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I803" s="15" t="s">
         <v>2648</v>
       </c>
       <c r="J803" s="15">
         <v>4000</v>
       </c>
       <c r="K803" s="15">
-        <v>27.76</v>
+        <v>0.02552</v>
       </c>
       <c r="L803" s="15">
-        <v>16.04</v>
+        <v>0.01295</v>
       </c>
       <c r="M803" s="15">
-        <v>0</v>
+        <v>0.01173</v>
       </c>
       <c r="N803" s="15"/>
       <c r="O803" s="15"/>
       <c r="P803" s="15"/>
       <c r="Q803" s="15"/>
       <c r="R803" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="804" spans="1:18">
       <c r="B804" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C804" s="15" t="s">
         <v>2649</v>
       </c>
       <c r="D804" s="15" t="s">
         <v>2650</v>
       </c>
-      <c r="E804" s="15">
-        <v>10080071907</v>
+      <c r="E804" s="15" t="s">
+        <v>2651</v>
       </c>
       <c r="F804" s="15"/>
       <c r="G804" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H804" s="15" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="I804" s="15" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
       <c r="J804" s="15">
         <v>4000</v>
       </c>
       <c r="K804" s="15">
-        <v>0.00714</v>
+        <v>27.76</v>
       </c>
       <c r="L804" s="15">
-        <v>0.00428</v>
+        <v>16.04</v>
       </c>
       <c r="M804" s="15">
-        <v>0.00428</v>
+        <v>0</v>
       </c>
       <c r="N804" s="15"/>
       <c r="O804" s="15"/>
       <c r="P804" s="15"/>
       <c r="Q804" s="15"/>
       <c r="R804" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="805" spans="1:18">
       <c r="B805" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C805" s="15" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="D805" s="15" t="s">
-        <v>2653</v>
-[...1 lines deleted...]
-      <c r="E805" s="15" t="s">
         <v>2654</v>
+      </c>
+      <c r="E805" s="15">
+        <v>10080071907</v>
       </c>
       <c r="F805" s="15"/>
       <c r="G805" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H805" s="15" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="I805" s="15" t="s">
         <v>2655</v>
       </c>
       <c r="J805" s="15">
         <v>4000</v>
       </c>
       <c r="K805" s="15">
-        <v>27.76</v>
+        <v>0.00714</v>
       </c>
       <c r="L805" s="15">
-        <v>16.04</v>
+        <v>0.00428</v>
       </c>
       <c r="M805" s="15">
-        <v>0</v>
+        <v>0.00428</v>
       </c>
       <c r="N805" s="15"/>
       <c r="O805" s="15"/>
       <c r="P805" s="15"/>
       <c r="Q805" s="15"/>
       <c r="R805" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="806" spans="1:18">
       <c r="B806" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C806" s="15" t="s">
         <v>2656</v>
       </c>
       <c r="D806" s="15" t="s">
         <v>2657</v>
       </c>
-      <c r="E806" s="15">
-        <v>10080008667</v>
+      <c r="E806" s="15" t="s">
+        <v>2658</v>
       </c>
       <c r="F806" s="15"/>
       <c r="G806" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H806" s="15" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="I806" s="15" t="s">
-        <v>2658</v>
+        <v>2659</v>
       </c>
       <c r="J806" s="15">
         <v>4000</v>
       </c>
       <c r="K806" s="15">
-        <v>0.0334</v>
+        <v>27.76</v>
       </c>
       <c r="L806" s="15">
-        <v>0.01546</v>
+        <v>16.04</v>
       </c>
       <c r="M806" s="15">
-        <v>0.01301</v>
+        <v>0</v>
       </c>
       <c r="N806" s="15"/>
       <c r="O806" s="15"/>
       <c r="P806" s="15"/>
       <c r="Q806" s="15"/>
       <c r="R806" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="807" spans="1:18">
       <c r="B807" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C807" s="15" t="s">
-        <v>2659</v>
+        <v>2660</v>
       </c>
       <c r="D807" s="15" t="s">
-        <v>2660</v>
-[...1 lines deleted...]
-      <c r="E807" s="15" t="s">
         <v>2661</v>
+      </c>
+      <c r="E807" s="15">
+        <v>10080008667</v>
       </c>
       <c r="F807" s="15"/>
       <c r="G807" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H807" s="15" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="I807" s="15"/>
+        <v>44</v>
+      </c>
+      <c r="I807" s="15" t="s">
+        <v>2662</v>
+      </c>
       <c r="J807" s="15">
         <v>4000</v>
       </c>
       <c r="K807" s="15">
-        <v>27.76</v>
+        <v>0.0334</v>
       </c>
       <c r="L807" s="15">
-        <v>16.04</v>
+        <v>0.01546</v>
       </c>
       <c r="M807" s="15">
-        <v>0</v>
+        <v>0.01301</v>
       </c>
       <c r="N807" s="15"/>
       <c r="O807" s="15"/>
       <c r="P807" s="15"/>
       <c r="Q807" s="15"/>
       <c r="R807" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="808" spans="1:18">
       <c r="B808" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C808" s="15" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="D808" s="15" t="s">
-        <v>2663</v>
+        <v>2664</v>
       </c>
       <c r="E808" s="15" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
       <c r="F808" s="15"/>
       <c r="G808" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H808" s="15" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="I808" s="15"/>
       <c r="J808" s="15">
         <v>4000</v>
       </c>
       <c r="K808" s="15">
         <v>27.76</v>
       </c>
       <c r="L808" s="15">
         <v>16.04</v>
       </c>
       <c r="M808" s="15">
         <v>0</v>
       </c>
       <c r="N808" s="15"/>
       <c r="O808" s="15"/>
       <c r="P808" s="15"/>
       <c r="Q808" s="15"/>
       <c r="R808" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="809" spans="1:18">
       <c r="B809" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C809" s="15" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
       <c r="D809" s="15" t="s">
-        <v>2666</v>
-[...2 lines deleted...]
-        <v>10080017899</v>
+        <v>2667</v>
+      </c>
+      <c r="E809" s="15" t="s">
+        <v>2668</v>
       </c>
       <c r="F809" s="15"/>
       <c r="G809" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H809" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I809" s="15"/>
       <c r="J809" s="15">
         <v>4000</v>
       </c>
       <c r="K809" s="15">
-        <v>0.00507</v>
+        <v>27.76</v>
       </c>
       <c r="L809" s="15">
-        <v>0.00474</v>
+        <v>16.04</v>
       </c>
       <c r="M809" s="15">
-        <v>0.00439</v>
+        <v>0</v>
       </c>
       <c r="N809" s="15"/>
       <c r="O809" s="15"/>
       <c r="P809" s="15"/>
       <c r="Q809" s="15"/>
       <c r="R809" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="810" spans="1:18">
       <c r="B810" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C810" s="15" t="s">
-        <v>2668</v>
+        <v>2669</v>
       </c>
       <c r="D810" s="15" t="s">
-        <v>2669</v>
+        <v>2670</v>
       </c>
       <c r="E810" s="15">
-        <v>10000029902</v>
+        <v>10080017899</v>
       </c>
       <c r="F810" s="15"/>
       <c r="G810" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H810" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I810" s="15" t="s">
-        <v>2670</v>
+        <v>2671</v>
       </c>
       <c r="J810" s="15">
         <v>4000</v>
       </c>
       <c r="K810" s="15">
-        <v>0.02315</v>
+        <v>0.00507</v>
       </c>
       <c r="L810" s="15">
-        <v>0.01244</v>
+        <v>0.00474</v>
       </c>
       <c r="M810" s="15">
-        <v>0.01133</v>
+        <v>0.00439</v>
       </c>
       <c r="N810" s="15"/>
       <c r="O810" s="15"/>
       <c r="P810" s="15"/>
       <c r="Q810" s="15"/>
       <c r="R810" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="811" spans="1:18">
       <c r="B811" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C811" s="15" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
       <c r="D811" s="15" t="s">
-        <v>2672</v>
-[...1 lines deleted...]
-      <c r="E811" s="15" t="s">
         <v>2673</v>
+      </c>
+      <c r="E811" s="15">
+        <v>10000029902</v>
       </c>
       <c r="F811" s="15"/>
       <c r="G811" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H811" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I811" s="15" t="s">
         <v>2674</v>
       </c>
       <c r="J811" s="15">
         <v>4000</v>
       </c>
       <c r="K811" s="15">
-        <v>29.15</v>
+        <v>0.02315</v>
       </c>
       <c r="L811" s="15">
-        <v>16.84</v>
+        <v>0.01244</v>
       </c>
       <c r="M811" s="15">
-        <v>15.29</v>
+        <v>0.01133</v>
       </c>
       <c r="N811" s="15"/>
       <c r="O811" s="15"/>
       <c r="P811" s="15"/>
       <c r="Q811" s="15"/>
       <c r="R811" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="812" spans="1:18">
       <c r="B812" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C812" s="15" t="s">
         <v>2675</v>
       </c>
       <c r="D812" s="15" t="s">
         <v>2676</v>
       </c>
-      <c r="E812" s="15">
-        <v>10080013511</v>
+      <c r="E812" s="15" t="s">
+        <v>2677</v>
       </c>
       <c r="F812" s="15"/>
       <c r="G812" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H812" s="15" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="I812" s="15" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="J812" s="15">
         <v>4000</v>
       </c>
       <c r="K812" s="15">
-        <v>0.00618</v>
+        <v>29.15</v>
       </c>
       <c r="L812" s="15">
-        <v>0.00384</v>
+        <v>16.84</v>
       </c>
       <c r="M812" s="15">
-        <v>0.00384</v>
+        <v>15.29</v>
       </c>
       <c r="N812" s="15"/>
       <c r="O812" s="15"/>
       <c r="P812" s="15"/>
       <c r="Q812" s="15"/>
       <c r="R812" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="813" spans="1:18">
       <c r="B813" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C813" s="15" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="D813" s="15" t="s">
-        <v>2679</v>
-[...1 lines deleted...]
-      <c r="E813" s="15" t="s">
         <v>2680</v>
+      </c>
+      <c r="E813" s="15">
+        <v>10080013511</v>
       </c>
       <c r="F813" s="15"/>
       <c r="G813" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H813" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I813" s="15" t="s">
         <v>2681</v>
       </c>
       <c r="J813" s="15">
         <v>4000</v>
       </c>
       <c r="K813" s="15">
-        <v>61.77</v>
+        <v>0.00618</v>
       </c>
       <c r="L813" s="15">
-        <v>35.68</v>
+        <v>0.00384</v>
       </c>
       <c r="M813" s="15">
-        <v>32.41</v>
+        <v>0.00384</v>
       </c>
       <c r="N813" s="15"/>
       <c r="O813" s="15"/>
       <c r="P813" s="15"/>
       <c r="Q813" s="15"/>
       <c r="R813" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="814" spans="1:18">
       <c r="B814" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C814" s="15" t="s">
         <v>2682</v>
       </c>
       <c r="D814" s="15" t="s">
         <v>2683</v>
       </c>
       <c r="E814" s="15" t="s">
         <v>2684</v>
       </c>
       <c r="F814" s="15"/>
       <c r="G814" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H814" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I814" s="15" t="s">
         <v>2685</v>
       </c>
       <c r="J814" s="15">
         <v>4000</v>
       </c>
       <c r="K814" s="15">
-        <v>0.00386</v>
+        <v>61.77</v>
       </c>
       <c r="L814" s="15">
-        <v>0.00386</v>
+        <v>35.68</v>
       </c>
       <c r="M814" s="15">
-        <v>0.00386</v>
-[...3 lines deleted...]
-      </c>
+        <v>32.41</v>
+      </c>
+      <c r="N814" s="15"/>
       <c r="O814" s="15"/>
       <c r="P814" s="15"/>
       <c r="Q814" s="15"/>
       <c r="R814" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="815" spans="1:18">
       <c r="B815" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C815" s="15" t="s">
         <v>2686</v>
       </c>
       <c r="D815" s="15" t="s">
         <v>2687</v>
       </c>
-      <c r="E815" s="15">
-        <v>10080064066</v>
+      <c r="E815" s="15" t="s">
+        <v>2688</v>
       </c>
       <c r="F815" s="15"/>
       <c r="G815" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H815" s="15" t="s">
-        <v>244</v>
+        <v>64</v>
       </c>
       <c r="I815" s="15" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
       <c r="J815" s="15">
         <v>4000</v>
       </c>
       <c r="K815" s="15">
-        <v>0.00761</v>
+        <v>0.00386</v>
       </c>
       <c r="L815" s="15">
-        <v>0.00634</v>
+        <v>0.00386</v>
       </c>
       <c r="M815" s="15">
-        <v>0.00608</v>
-[...1 lines deleted...]
-      <c r="N815" s="15"/>
+        <v>0.00386</v>
+      </c>
+      <c r="N815" s="15">
+        <v>1755</v>
+      </c>
       <c r="O815" s="15"/>
       <c r="P815" s="15"/>
       <c r="Q815" s="15"/>
       <c r="R815" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="816" spans="1:18">
       <c r="B816" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C816" s="15" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
       <c r="D816" s="15" t="s">
-        <v>2690</v>
-[...1 lines deleted...]
-      <c r="E816" s="15" t="s">
         <v>2691</v>
+      </c>
+      <c r="E816" s="15">
+        <v>10080064066</v>
       </c>
       <c r="F816" s="15"/>
       <c r="G816" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H816" s="15" t="s">
-        <v>64</v>
+        <v>244</v>
       </c>
       <c r="I816" s="15" t="s">
         <v>2692</v>
       </c>
       <c r="J816" s="15">
         <v>4000</v>
       </c>
       <c r="K816" s="15">
-        <v>27.76</v>
+        <v>0.00761</v>
       </c>
       <c r="L816" s="15">
-        <v>0.00535</v>
+        <v>0.00634</v>
       </c>
       <c r="M816" s="15">
-        <v>0.00535</v>
+        <v>0.00608</v>
       </c>
       <c r="N816" s="15"/>
       <c r="O816" s="15"/>
       <c r="P816" s="15"/>
       <c r="Q816" s="15"/>
       <c r="R816" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="817" spans="1:18">
       <c r="B817" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C817" s="15" t="s">
         <v>2693</v>
       </c>
       <c r="D817" s="15" t="s">
         <v>2694</v>
       </c>
       <c r="E817" s="15" t="s">
         <v>2695</v>
       </c>
       <c r="F817" s="15"/>
       <c r="G817" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H817" s="15" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="I817" s="15" t="s">
         <v>2696</v>
       </c>
       <c r="J817" s="15">
         <v>4000</v>
       </c>
       <c r="K817" s="15">
         <v>27.76</v>
       </c>
       <c r="L817" s="15">
-        <v>16.04</v>
+        <v>0.00535</v>
       </c>
       <c r="M817" s="15">
-        <v>0</v>
+        <v>0.00535</v>
       </c>
       <c r="N817" s="15"/>
       <c r="O817" s="15"/>
       <c r="P817" s="15"/>
       <c r="Q817" s="15"/>
       <c r="R817" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="818" spans="1:18">
       <c r="B818" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C818" s="15" t="s">
         <v>2697</v>
       </c>
       <c r="D818" s="15" t="s">
         <v>2698</v>
       </c>
       <c r="E818" s="15" t="s">
         <v>2699</v>
       </c>
       <c r="F818" s="15"/>
       <c r="G818" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H818" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I818" s="15" t="s">
         <v>2700</v>
       </c>
       <c r="J818" s="15">
         <v>4000</v>
       </c>
       <c r="K818" s="15">
         <v>27.76</v>
       </c>
       <c r="L818" s="15">
         <v>16.04</v>
       </c>
       <c r="M818" s="15">
         <v>0</v>
       </c>
       <c r="N818" s="15"/>
       <c r="O818" s="15"/>
       <c r="P818" s="15"/>
       <c r="Q818" s="15"/>
       <c r="R818" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="819" spans="1:18">
       <c r="B819" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C819" s="15" t="s">
         <v>2701</v>
       </c>
       <c r="D819" s="15" t="s">
         <v>2702</v>
       </c>
       <c r="E819" s="15" t="s">
         <v>2703</v>
       </c>
       <c r="F819" s="15"/>
       <c r="G819" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H819" s="15" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="I819" s="15" t="s">
         <v>2704</v>
       </c>
       <c r="J819" s="15">
         <v>4000</v>
       </c>
       <c r="K819" s="15">
-        <v>0.00554</v>
+        <v>27.76</v>
       </c>
       <c r="L819" s="15">
-        <v>0.00465</v>
+        <v>16.04</v>
       </c>
       <c r="M819" s="15">
-        <v>0.00447</v>
+        <v>0</v>
       </c>
       <c r="N819" s="15"/>
       <c r="O819" s="15"/>
       <c r="P819" s="15"/>
       <c r="Q819" s="15"/>
       <c r="R819" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="820" spans="1:18">
       <c r="B820" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C820" s="15" t="s">
         <v>2705</v>
       </c>
       <c r="D820" s="15" t="s">
         <v>2706</v>
       </c>
-      <c r="E820" s="15">
-        <v>10080008955</v>
+      <c r="E820" s="15" t="s">
+        <v>2707</v>
       </c>
       <c r="F820" s="15"/>
       <c r="G820" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H820" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I820" s="15" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
       <c r="J820" s="15">
         <v>4000</v>
       </c>
       <c r="K820" s="15">
-        <v>0.02286</v>
+        <v>0.00554</v>
       </c>
       <c r="L820" s="15">
-        <v>0.01232</v>
+        <v>0.00465</v>
       </c>
       <c r="M820" s="15">
-        <v>0.01116</v>
+        <v>0.00447</v>
       </c>
       <c r="N820" s="15"/>
       <c r="O820" s="15"/>
       <c r="P820" s="15"/>
       <c r="Q820" s="15"/>
       <c r="R820" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="821" spans="1:18">
       <c r="B821" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C821" s="15" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
       <c r="D821" s="15" t="s">
-        <v>2709</v>
-[...1 lines deleted...]
-      <c r="E821" s="15" t="s">
         <v>2710</v>
+      </c>
+      <c r="E821" s="15">
+        <v>10080008955</v>
       </c>
       <c r="F821" s="15"/>
       <c r="G821" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H821" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I821" s="15" t="s">
         <v>2711</v>
       </c>
       <c r="J821" s="15">
         <v>4000</v>
       </c>
       <c r="K821" s="15">
-        <v>41.65</v>
+        <v>0.02286</v>
       </c>
       <c r="L821" s="15">
-        <v>24.05</v>
+        <v>0.01232</v>
       </c>
       <c r="M821" s="15">
-        <v>0</v>
+        <v>0.01116</v>
       </c>
       <c r="N821" s="15"/>
       <c r="O821" s="15"/>
       <c r="P821" s="15"/>
       <c r="Q821" s="15"/>
       <c r="R821" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="822" spans="1:18">
       <c r="B822" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C822" s="15" t="s">
         <v>2712</v>
       </c>
       <c r="D822" s="15" t="s">
         <v>2713</v>
       </c>
       <c r="E822" s="15" t="s">
         <v>2714</v>
       </c>
       <c r="F822" s="15"/>
       <c r="G822" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H822" s="15" t="s">
-        <v>228</v>
+        <v>119</v>
       </c>
       <c r="I822" s="15" t="s">
         <v>2715</v>
       </c>
       <c r="J822" s="15">
         <v>4000</v>
       </c>
       <c r="K822" s="15">
-        <v>27.76</v>
+        <v>41.65</v>
       </c>
       <c r="L822" s="15">
-        <v>16.04</v>
+        <v>24.05</v>
       </c>
       <c r="M822" s="15">
         <v>0</v>
       </c>
       <c r="N822" s="15"/>
       <c r="O822" s="15"/>
       <c r="P822" s="15"/>
       <c r="Q822" s="15"/>
       <c r="R822" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="823" spans="1:18">
       <c r="B823" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C823" s="15" t="s">
         <v>2716</v>
       </c>
       <c r="D823" s="15" t="s">
         <v>2717</v>
       </c>
-      <c r="E823" s="15">
-        <v>10080002889</v>
+      <c r="E823" s="15" t="s">
+        <v>2718</v>
       </c>
       <c r="F823" s="15"/>
       <c r="G823" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H823" s="15" t="s">
-        <v>39</v>
+        <v>228</v>
       </c>
       <c r="I823" s="15" t="s">
-        <v>2718</v>
+        <v>2719</v>
       </c>
       <c r="J823" s="15">
         <v>4000</v>
       </c>
       <c r="K823" s="15">
-        <v>0.00298</v>
+        <v>27.76</v>
       </c>
       <c r="L823" s="15">
-        <v>0.00285</v>
+        <v>16.04</v>
       </c>
       <c r="M823" s="15">
-        <v>0.00285</v>
+        <v>0</v>
       </c>
       <c r="N823" s="15"/>
       <c r="O823" s="15"/>
       <c r="P823" s="15"/>
       <c r="Q823" s="15"/>
       <c r="R823" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="824" spans="1:18">
       <c r="B824" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C824" s="15" t="s">
-        <v>2719</v>
+        <v>2720</v>
       </c>
       <c r="D824" s="15" t="s">
-        <v>2720</v>
-[...1 lines deleted...]
-      <c r="E824" s="15" t="s">
         <v>2721</v>
+      </c>
+      <c r="E824" s="15">
+        <v>10080002889</v>
       </c>
       <c r="F824" s="15"/>
       <c r="G824" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H824" s="15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="I824" s="15" t="s">
         <v>2722</v>
       </c>
       <c r="J824" s="15">
         <v>4000</v>
       </c>
       <c r="K824" s="15">
-        <v>0.01403</v>
+        <v>0.00298</v>
       </c>
       <c r="L824" s="15">
-        <v>0.00691</v>
+        <v>0.00285</v>
       </c>
       <c r="M824" s="15">
-        <v>0.0065</v>
+        <v>0.00285</v>
       </c>
       <c r="N824" s="15"/>
       <c r="O824" s="15"/>
       <c r="P824" s="15"/>
       <c r="Q824" s="15"/>
       <c r="R824" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="825" spans="1:18">
       <c r="B825" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C825" s="15" t="s">
         <v>2723</v>
       </c>
       <c r="D825" s="15" t="s">
         <v>2724</v>
       </c>
-      <c r="E825" s="15">
-        <v>10080033363</v>
+      <c r="E825" s="15" t="s">
+        <v>2725</v>
       </c>
       <c r="F825" s="15"/>
       <c r="G825" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H825" s="15" t="s">
-        <v>244</v>
+        <v>56</v>
       </c>
       <c r="I825" s="15" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="J825" s="15">
         <v>4000</v>
       </c>
       <c r="K825" s="15">
-        <v>0.00868</v>
+        <v>0.01403</v>
       </c>
       <c r="L825" s="15">
-        <v>0.00521</v>
+        <v>0.00691</v>
       </c>
       <c r="M825" s="15">
-        <v>0.00521</v>
+        <v>0.0065</v>
       </c>
       <c r="N825" s="15"/>
       <c r="O825" s="15"/>
       <c r="P825" s="15"/>
       <c r="Q825" s="15"/>
       <c r="R825" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="826" spans="1:18">
       <c r="B826" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C826" s="15" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="D826" s="15" t="s">
-        <v>2727</v>
-[...1 lines deleted...]
-      <c r="E826" s="15" t="s">
         <v>2728</v>
+      </c>
+      <c r="E826" s="15">
+        <v>10080033363</v>
       </c>
       <c r="F826" s="15"/>
       <c r="G826" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H826" s="15" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="I826" s="15" t="s">
         <v>2729</v>
       </c>
       <c r="J826" s="15">
         <v>4000</v>
       </c>
       <c r="K826" s="15">
-        <v>26.24</v>
+        <v>0.00868</v>
       </c>
       <c r="L826" s="15">
-        <v>15.15</v>
+        <v>0.00521</v>
       </c>
       <c r="M826" s="15">
-        <v>13.76</v>
+        <v>0.00521</v>
       </c>
       <c r="N826" s="15"/>
       <c r="O826" s="15"/>
       <c r="P826" s="15"/>
       <c r="Q826" s="15"/>
       <c r="R826" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="827" spans="1:18">
       <c r="B827" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C827" s="15" t="s">
         <v>2730</v>
       </c>
       <c r="D827" s="15" t="s">
         <v>2731</v>
       </c>
       <c r="E827" s="15" t="s">
         <v>2732</v>
       </c>
       <c r="F827" s="15"/>
       <c r="G827" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H827" s="15" t="s">
-        <v>64</v>
+        <v>228</v>
       </c>
       <c r="I827" s="15" t="s">
         <v>2733</v>
       </c>
       <c r="J827" s="15">
         <v>4000</v>
       </c>
       <c r="K827" s="15">
-        <v>41.65</v>
+        <v>26.24</v>
       </c>
       <c r="L827" s="15">
-        <v>24.05</v>
+        <v>15.15</v>
       </c>
       <c r="M827" s="15">
-        <v>0</v>
+        <v>13.76</v>
       </c>
       <c r="N827" s="15"/>
       <c r="O827" s="15"/>
       <c r="P827" s="15"/>
       <c r="Q827" s="15"/>
       <c r="R827" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="828" spans="1:18">
       <c r="B828" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C828" s="15" t="s">
         <v>2734</v>
       </c>
       <c r="D828" s="15" t="s">
         <v>2735</v>
       </c>
       <c r="E828" s="15" t="s">
         <v>2736</v>
       </c>
       <c r="F828" s="15"/>
       <c r="G828" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H828" s="15" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="I828" s="15" t="s">
         <v>2737</v>
       </c>
       <c r="J828" s="15">
         <v>4000</v>
       </c>
       <c r="K828" s="15">
-        <v>0.00394</v>
+        <v>41.65</v>
       </c>
       <c r="L828" s="15">
-        <v>0.0033</v>
+        <v>24.05</v>
       </c>
       <c r="M828" s="15">
-        <v>0.00318</v>
+        <v>0</v>
       </c>
       <c r="N828" s="15"/>
       <c r="O828" s="15"/>
       <c r="P828" s="15"/>
       <c r="Q828" s="15"/>
       <c r="R828" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="829" spans="1:18">
       <c r="B829" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C829" s="15" t="s">
         <v>2738</v>
       </c>
       <c r="D829" s="15" t="s">
         <v>2739</v>
       </c>
       <c r="E829" s="15" t="s">
         <v>2740</v>
       </c>
       <c r="F829" s="15"/>
       <c r="G829" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H829" s="15" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I829" s="15" t="s">
         <v>2741</v>
       </c>
       <c r="J829" s="15">
         <v>4000</v>
       </c>
       <c r="K829" s="15">
-        <v>48.59</v>
+        <v>0.00394</v>
       </c>
       <c r="L829" s="15">
-        <v>28.06</v>
+        <v>0.0033</v>
       </c>
       <c r="M829" s="15">
-        <v>0</v>
+        <v>0.00318</v>
       </c>
       <c r="N829" s="15"/>
       <c r="O829" s="15"/>
       <c r="P829" s="15"/>
       <c r="Q829" s="15"/>
       <c r="R829" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="830" spans="1:18">
       <c r="B830" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C830" s="15" t="s">
         <v>2742</v>
       </c>
       <c r="D830" s="15" t="s">
         <v>2743</v>
       </c>
-      <c r="E830" s="15">
-        <v>10000020779</v>
+      <c r="E830" s="15" t="s">
+        <v>2744</v>
       </c>
       <c r="F830" s="15"/>
       <c r="G830" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H830" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I830" s="15" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="J830" s="15">
         <v>4000</v>
       </c>
       <c r="K830" s="15">
-        <v>0.02847</v>
+        <v>48.59</v>
       </c>
       <c r="L830" s="15">
-        <v>0.0154</v>
+        <v>28.06</v>
       </c>
       <c r="M830" s="15">
-        <v>0.014</v>
+        <v>0</v>
       </c>
       <c r="N830" s="15"/>
       <c r="O830" s="15"/>
       <c r="P830" s="15"/>
       <c r="Q830" s="15"/>
       <c r="R830" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="831" spans="1:18">
       <c r="B831" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C831" s="15" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
       <c r="D831" s="15" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
       <c r="E831" s="15">
-        <v>10080075431</v>
+        <v>10000020779</v>
       </c>
       <c r="F831" s="15"/>
       <c r="G831" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H831" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I831" s="15" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
       <c r="J831" s="15">
         <v>4000</v>
       </c>
       <c r="K831" s="15">
-        <v>0.01268</v>
+        <v>0.02847</v>
       </c>
       <c r="L831" s="15">
-        <v>0.01099</v>
+        <v>0.0154</v>
       </c>
       <c r="M831" s="15">
-        <v>0.01056</v>
+        <v>0.014</v>
       </c>
       <c r="N831" s="15"/>
       <c r="O831" s="15"/>
       <c r="P831" s="15"/>
       <c r="Q831" s="15"/>
       <c r="R831" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="832" spans="1:18">
       <c r="B832" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C832" s="15" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
       <c r="D832" s="15" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
       <c r="E832" s="15">
-        <v>10080008668</v>
+        <v>10080075431</v>
       </c>
       <c r="F832" s="15"/>
       <c r="G832" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H832" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I832" s="15" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="J832" s="15">
         <v>4000</v>
       </c>
       <c r="K832" s="15">
-        <v>0.0058</v>
+        <v>0.01268</v>
       </c>
       <c r="L832" s="15">
-        <v>0.0058</v>
+        <v>0.01099</v>
       </c>
       <c r="M832" s="15">
-        <v>0.0058</v>
+        <v>0.01056</v>
       </c>
       <c r="N832" s="15"/>
       <c r="O832" s="15"/>
       <c r="P832" s="15"/>
       <c r="Q832" s="15"/>
       <c r="R832" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="833" spans="1:18">
       <c r="B833" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C833" s="15" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
       <c r="D833" s="15" t="s">
-        <v>2752</v>
-[...1 lines deleted...]
-      <c r="E833" s="15" t="s">
         <v>2753</v>
+      </c>
+      <c r="E833" s="15">
+        <v>10080008668</v>
       </c>
       <c r="F833" s="15"/>
       <c r="G833" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H833" s="15" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="I833" s="15" t="s">
         <v>2754</v>
       </c>
       <c r="J833" s="15">
         <v>4000</v>
       </c>
       <c r="K833" s="15">
-        <v>55.53</v>
+        <v>0.0058</v>
       </c>
       <c r="L833" s="15">
-        <v>32.07</v>
+        <v>0.0058</v>
       </c>
       <c r="M833" s="15">
-        <v>0</v>
+        <v>0.0058</v>
       </c>
       <c r="N833" s="15"/>
       <c r="O833" s="15"/>
       <c r="P833" s="15"/>
       <c r="Q833" s="15"/>
       <c r="R833" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="834" spans="1:18">
       <c r="B834" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C834" s="15" t="s">
         <v>2755</v>
       </c>
       <c r="D834" s="15" t="s">
         <v>2756</v>
       </c>
       <c r="E834" s="15" t="s">
         <v>2757</v>
       </c>
       <c r="F834" s="15"/>
       <c r="G834" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H834" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I834" s="15" t="s">
         <v>2758</v>
       </c>
       <c r="J834" s="15">
         <v>4000</v>
       </c>
       <c r="K834" s="15">
-        <v>0.01247</v>
+        <v>55.53</v>
       </c>
       <c r="L834" s="15">
-        <v>0.01046</v>
+        <v>32.07</v>
       </c>
       <c r="M834" s="15">
-        <v>0.01005</v>
+        <v>0</v>
       </c>
       <c r="N834" s="15"/>
       <c r="O834" s="15"/>
       <c r="P834" s="15"/>
       <c r="Q834" s="15"/>
       <c r="R834" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="835" spans="1:18">
       <c r="B835" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C835" s="15" t="s">
         <v>2759</v>
       </c>
       <c r="D835" s="15" t="s">
         <v>2760</v>
       </c>
-      <c r="E835" s="15">
-        <v>10080008783</v>
+      <c r="E835" s="15" t="s">
+        <v>2761</v>
       </c>
       <c r="F835" s="15"/>
       <c r="G835" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H835" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I835" s="15" t="s">
-        <v>2761</v>
+        <v>2762</v>
       </c>
       <c r="J835" s="15">
         <v>4000</v>
       </c>
       <c r="K835" s="15">
-        <v>0.00689</v>
+        <v>0.01247</v>
       </c>
       <c r="L835" s="15">
-        <v>0.00689</v>
+        <v>0.01046</v>
       </c>
       <c r="M835" s="15">
-        <v>0.00689</v>
+        <v>0.01005</v>
       </c>
       <c r="N835" s="15"/>
       <c r="O835" s="15"/>
       <c r="P835" s="15"/>
       <c r="Q835" s="15"/>
       <c r="R835" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="836" spans="1:18">
       <c r="B836" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C836" s="15" t="s">
-        <v>2762</v>
+        <v>2763</v>
       </c>
       <c r="D836" s="15" t="s">
-        <v>2763</v>
+        <v>2764</v>
       </c>
       <c r="E836" s="15">
-        <v>10080051308</v>
+        <v>10080008783</v>
       </c>
       <c r="F836" s="15"/>
       <c r="G836" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H836" s="15" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="I836" s="15" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
       <c r="J836" s="15">
         <v>4000</v>
       </c>
       <c r="K836" s="15">
-        <v>0.00843</v>
+        <v>0.00689</v>
       </c>
       <c r="L836" s="15">
-        <v>0.00731</v>
+        <v>0.00689</v>
       </c>
       <c r="M836" s="15">
-        <v>0.00703</v>
+        <v>0.00689</v>
       </c>
       <c r="N836" s="15"/>
       <c r="O836" s="15"/>
       <c r="P836" s="15"/>
       <c r="Q836" s="15"/>
       <c r="R836" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="837" spans="1:18">
       <c r="B837" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C837" s="15" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
       <c r="D837" s="15" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="E837" s="15">
-        <v>10000012560</v>
+        <v>10080051308</v>
       </c>
       <c r="F837" s="15"/>
       <c r="G837" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H837" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I837" s="15" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="J837" s="15">
         <v>4000</v>
       </c>
       <c r="K837" s="15">
-        <v>0.04645</v>
+        <v>0.00843</v>
       </c>
       <c r="L837" s="15">
-        <v>0.02684</v>
+        <v>0.00731</v>
       </c>
       <c r="M837" s="15">
-        <v>0.0244</v>
+        <v>0.00703</v>
       </c>
       <c r="N837" s="15"/>
       <c r="O837" s="15"/>
       <c r="P837" s="15"/>
       <c r="Q837" s="15"/>
       <c r="R837" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="838" spans="1:18">
       <c r="B838" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C838" s="15" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="D838" s="15" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="E838" s="15">
-        <v>10080064092</v>
+        <v>10000012560</v>
       </c>
       <c r="F838" s="15"/>
       <c r="G838" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H838" s="15" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I838" s="15" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="J838" s="15">
         <v>4000</v>
       </c>
       <c r="K838" s="15">
-        <v>0.01395</v>
+        <v>0.04645</v>
       </c>
       <c r="L838" s="15">
-        <v>0.0101</v>
+        <v>0.02684</v>
       </c>
       <c r="M838" s="15">
-        <v>0.00881</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0244</v>
+      </c>
+      <c r="N838" s="15"/>
       <c r="O838" s="15"/>
       <c r="P838" s="15"/>
       <c r="Q838" s="15"/>
       <c r="R838" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="839" spans="1:18">
       <c r="B839" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C839" s="15" t="s">
-        <v>2768</v>
+        <v>2772</v>
       </c>
       <c r="D839" s="15" t="s">
-        <v>2769</v>
-[...2 lines deleted...]
-        <v>2771</v>
+        <v>2773</v>
+      </c>
+      <c r="E839" s="15">
+        <v>10080064092</v>
       </c>
       <c r="F839" s="15"/>
       <c r="G839" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H839" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I839" s="15" t="s">
-        <v>2770</v>
+        <v>2774</v>
       </c>
       <c r="J839" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K839" s="15">
-        <v>0.00547</v>
+        <v>0.01395</v>
       </c>
       <c r="L839" s="15">
-        <v>0.00547</v>
+        <v>0.0101</v>
       </c>
       <c r="M839" s="15">
-        <v>0.00547</v>
+        <v>0.00881</v>
       </c>
       <c r="N839" s="15">
         <v>8000</v>
       </c>
       <c r="O839" s="15"/>
       <c r="P839" s="15"/>
       <c r="Q839" s="15"/>
       <c r="R839" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="840" spans="1:18">
       <c r="B840" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C840" s="15" t="s">
         <v>2772</v>
       </c>
       <c r="D840" s="15" t="s">
         <v>2773</v>
       </c>
       <c r="E840" s="15" t="s">
-        <v>2774</v>
+        <v>2775</v>
       </c>
       <c r="F840" s="15"/>
       <c r="G840" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H840" s="15" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I840" s="15" t="s">
-        <v>2775</v>
+        <v>2774</v>
       </c>
       <c r="J840" s="15">
         <v>2000</v>
       </c>
       <c r="K840" s="15">
-        <v>54.42</v>
+        <v>0.00547</v>
       </c>
       <c r="L840" s="15">
-        <v>31.43</v>
+        <v>0.00547</v>
       </c>
       <c r="M840" s="15">
-        <v>28.55</v>
-[...1 lines deleted...]
-      <c r="N840" s="15"/>
+        <v>0.00547</v>
+      </c>
+      <c r="N840" s="15">
+        <v>8000</v>
+      </c>
       <c r="O840" s="15"/>
       <c r="P840" s="15"/>
       <c r="Q840" s="15"/>
       <c r="R840" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="841" spans="1:18">
       <c r="B841" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C841" s="15" t="s">
         <v>2776</v>
       </c>
       <c r="D841" s="15" t="s">
         <v>2777</v>
       </c>
-      <c r="E841" s="15">
-        <v>10000030431</v>
+      <c r="E841" s="15" t="s">
+        <v>2778</v>
       </c>
       <c r="F841" s="15"/>
       <c r="G841" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H841" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I841" s="15" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="J841" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K841" s="15">
-        <v>0.01717</v>
+        <v>54.42</v>
       </c>
       <c r="L841" s="15">
-        <v>0.01317</v>
+        <v>31.43</v>
       </c>
       <c r="M841" s="15">
-        <v>0.01317</v>
+        <v>28.55</v>
       </c>
       <c r="N841" s="15"/>
       <c r="O841" s="15"/>
       <c r="P841" s="15"/>
       <c r="Q841" s="15"/>
       <c r="R841" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="842" spans="1:18">
       <c r="B842" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C842" s="15" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="D842" s="15" t="s">
-        <v>2780</v>
-[...1 lines deleted...]
-      <c r="E842" s="15" t="s">
         <v>2781</v>
+      </c>
+      <c r="E842" s="15">
+        <v>10000030431</v>
       </c>
       <c r="F842" s="15"/>
       <c r="G842" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H842" s="15" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I842" s="15" t="s">
         <v>2782</v>
       </c>
       <c r="J842" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K842" s="15">
-        <v>0.01442</v>
+        <v>0.01717</v>
       </c>
       <c r="L842" s="15">
-        <v>0.01043</v>
+        <v>0.01317</v>
       </c>
       <c r="M842" s="15">
-        <v>0.00911</v>
+        <v>0.01317</v>
       </c>
       <c r="N842" s="15"/>
       <c r="O842" s="15"/>
       <c r="P842" s="15"/>
       <c r="Q842" s="15"/>
       <c r="R842" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="843" spans="1:18">
       <c r="B843" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C843" s="15" t="s">
         <v>2783</v>
       </c>
       <c r="D843" s="15" t="s">
         <v>2784</v>
       </c>
-      <c r="E843" s="15">
-        <v>10080037914</v>
+      <c r="E843" s="15" t="s">
+        <v>2785</v>
       </c>
       <c r="F843" s="15"/>
       <c r="G843" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H843" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I843" s="15" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="J843" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K843" s="15">
-        <v>0.01023</v>
+        <v>0.01442</v>
       </c>
       <c r="L843" s="15">
-        <v>0.008869999999999999</v>
+        <v>0.01043</v>
       </c>
       <c r="M843" s="15">
-        <v>0.008529999999999999</v>
+        <v>0.00911</v>
       </c>
       <c r="N843" s="15"/>
       <c r="O843" s="15"/>
       <c r="P843" s="15"/>
       <c r="Q843" s="15"/>
       <c r="R843" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="844" spans="1:18">
       <c r="B844" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C844" s="15" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="D844" s="15" t="s">
-        <v>2787</v>
-[...1 lines deleted...]
-      <c r="E844" s="15" t="s">
         <v>2788</v>
+      </c>
+      <c r="E844" s="15">
+        <v>10080037914</v>
       </c>
       <c r="F844" s="15"/>
       <c r="G844" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H844" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I844" s="15" t="s">
         <v>2789</v>
       </c>
       <c r="J844" s="15">
         <v>4000</v>
       </c>
       <c r="K844" s="15">
-        <v>0.01087</v>
+        <v>0.01023</v>
       </c>
       <c r="L844" s="15">
-        <v>0.00787</v>
+        <v>0.008869999999999999</v>
       </c>
       <c r="M844" s="15">
-        <v>0.00686</v>
+        <v>0.008529999999999999</v>
       </c>
       <c r="N844" s="15"/>
       <c r="O844" s="15"/>
       <c r="P844" s="15"/>
       <c r="Q844" s="15"/>
       <c r="R844" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="845" spans="1:18">
       <c r="B845" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C845" s="15" t="s">
         <v>2790</v>
       </c>
       <c r="D845" s="15" t="s">
         <v>2791</v>
       </c>
-      <c r="E845" s="15">
-        <v>10000020771</v>
+      <c r="E845" s="15" t="s">
+        <v>2792</v>
       </c>
       <c r="F845" s="15"/>
       <c r="G845" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H845" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I845" s="15" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="J845" s="15">
         <v>4000</v>
       </c>
       <c r="K845" s="15">
-        <v>0.04621</v>
+        <v>0.01087</v>
       </c>
       <c r="L845" s="15">
-        <v>0.02674</v>
+        <v>0.00787</v>
       </c>
       <c r="M845" s="15">
-        <v>0.02424</v>
+        <v>0.00686</v>
       </c>
       <c r="N845" s="15"/>
       <c r="O845" s="15"/>
       <c r="P845" s="15"/>
       <c r="Q845" s="15"/>
       <c r="R845" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="846" spans="1:18">
       <c r="B846" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C846" s="15" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
       <c r="D846" s="15" t="s">
-        <v>2794</v>
-[...1 lines deleted...]
-      <c r="E846" s="15" t="s">
         <v>2795</v>
+      </c>
+      <c r="E846" s="15">
+        <v>10000020771</v>
       </c>
       <c r="F846" s="15"/>
       <c r="G846" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H846" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I846" s="15" t="s">
         <v>2796</v>
       </c>
       <c r="J846" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K846" s="15">
-        <v>69.41</v>
+        <v>0.04621</v>
       </c>
       <c r="L846" s="15">
-        <v>40.09</v>
+        <v>0.02674</v>
       </c>
       <c r="M846" s="15">
-        <v>0</v>
+        <v>0.02424</v>
       </c>
       <c r="N846" s="15"/>
       <c r="O846" s="15"/>
       <c r="P846" s="15"/>
       <c r="Q846" s="15"/>
       <c r="R846" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="847" spans="1:18">
       <c r="B847" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C847" s="15" t="s">
         <v>2797</v>
       </c>
       <c r="D847" s="15" t="s">
         <v>2798</v>
       </c>
       <c r="E847" s="15" t="s">
         <v>2799</v>
       </c>
       <c r="F847" s="15"/>
       <c r="G847" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H847" s="15" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="I847" s="15" t="s">
         <v>2800</v>
       </c>
       <c r="J847" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K847" s="15">
-        <v>0.01151</v>
+        <v>69.41</v>
       </c>
       <c r="L847" s="15">
-        <v>0.009650000000000001</v>
+        <v>40.09</v>
       </c>
       <c r="M847" s="15">
-        <v>0.00928</v>
+        <v>0</v>
       </c>
       <c r="N847" s="15"/>
       <c r="O847" s="15"/>
       <c r="P847" s="15"/>
       <c r="Q847" s="15"/>
       <c r="R847" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="848" spans="1:18">
       <c r="B848" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C848" s="15" t="s">
         <v>2801</v>
       </c>
       <c r="D848" s="15" t="s">
         <v>2802</v>
       </c>
       <c r="E848" s="15" t="s">
         <v>2803</v>
       </c>
       <c r="F848" s="15"/>
       <c r="G848" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H848" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I848" s="15" t="s">
         <v>2804</v>
       </c>
       <c r="J848" s="15">
         <v>4000</v>
       </c>
       <c r="K848" s="15">
-        <v>69.41</v>
+        <v>0.01151</v>
       </c>
       <c r="L848" s="15">
-        <v>40.09</v>
+        <v>0.009650000000000001</v>
       </c>
       <c r="M848" s="15">
-        <v>0</v>
+        <v>0.00928</v>
       </c>
       <c r="N848" s="15"/>
       <c r="O848" s="15"/>
       <c r="P848" s="15"/>
       <c r="Q848" s="15"/>
       <c r="R848" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="849" spans="1:18">
       <c r="B849" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C849" s="15" t="s">
         <v>2805</v>
       </c>
       <c r="D849" s="15" t="s">
         <v>2806</v>
       </c>
-      <c r="E849" s="15">
-        <v>10080017900</v>
+      <c r="E849" s="15" t="s">
+        <v>2807</v>
       </c>
       <c r="F849" s="15"/>
       <c r="G849" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H849" s="15" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="I849" s="15" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
       <c r="J849" s="15">
         <v>4000</v>
       </c>
       <c r="K849" s="15">
-        <v>0.00983</v>
+        <v>69.41</v>
       </c>
       <c r="L849" s="15">
-        <v>0.00852</v>
+        <v>40.09</v>
       </c>
       <c r="M849" s="15">
-        <v>0.008189999999999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N849" s="15"/>
       <c r="O849" s="15"/>
       <c r="P849" s="15"/>
       <c r="Q849" s="15"/>
       <c r="R849" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="850" spans="1:18">
       <c r="B850" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C850" s="15" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="D850" s="15" t="s">
-        <v>2809</v>
-[...1 lines deleted...]
-      <c r="E850" s="15" t="s">
         <v>2810</v>
+      </c>
+      <c r="E850" s="15">
+        <v>10080017900</v>
       </c>
       <c r="F850" s="15"/>
       <c r="G850" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H850" s="15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="I850" s="15" t="s">
         <v>2811</v>
       </c>
       <c r="J850" s="15">
         <v>4000</v>
       </c>
       <c r="K850" s="15">
-        <v>69.41</v>
+        <v>0.00983</v>
       </c>
       <c r="L850" s="15">
-        <v>40.09</v>
+        <v>0.00852</v>
       </c>
       <c r="M850" s="15">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N850" s="15"/>
+        <v>0.008189999999999999</v>
+      </c>
+      <c r="N850" s="15">
+        <v>4000</v>
+      </c>
       <c r="O850" s="15"/>
       <c r="P850" s="15"/>
       <c r="Q850" s="15"/>
       <c r="R850" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="851" spans="1:18">
       <c r="B851" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C851" s="15" t="s">
         <v>2812</v>
       </c>
       <c r="D851" s="15" t="s">
         <v>2813</v>
       </c>
       <c r="E851" s="15" t="s">
         <v>2814</v>
       </c>
       <c r="F851" s="15"/>
       <c r="G851" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H851" s="15" t="s">
-        <v>244</v>
+        <v>56</v>
       </c>
       <c r="I851" s="15" t="s">
         <v>2815</v>
       </c>
       <c r="J851" s="15">
         <v>4000</v>
       </c>
       <c r="K851" s="15">
-        <v>0.0053</v>
+        <v>69.41</v>
       </c>
       <c r="L851" s="15">
-        <v>0.00459</v>
+        <v>40.09</v>
       </c>
       <c r="M851" s="15">
-        <v>0.00441</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N851" s="15"/>
       <c r="O851" s="15"/>
       <c r="P851" s="15"/>
       <c r="Q851" s="15"/>
       <c r="R851" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="852" spans="1:18">
       <c r="B852" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C852" s="15" t="s">
         <v>2816</v>
       </c>
       <c r="D852" s="15" t="s">
         <v>2817</v>
       </c>
-      <c r="E852" s="15">
-        <v>10000020770</v>
+      <c r="E852" s="15" t="s">
+        <v>2818</v>
       </c>
       <c r="F852" s="15"/>
       <c r="G852" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H852" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I852" s="15" t="s">
-        <v>2818</v>
+        <v>2819</v>
       </c>
       <c r="J852" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K852" s="15">
-        <v>51.02</v>
+        <v>0.0053</v>
       </c>
       <c r="L852" s="15">
-        <v>29.47</v>
+        <v>0.00459</v>
       </c>
       <c r="M852" s="15">
-        <v>26.77</v>
-[...1 lines deleted...]
-      <c r="N852" s="15"/>
+        <v>0.00441</v>
+      </c>
+      <c r="N852" s="15">
+        <v>4000</v>
+      </c>
       <c r="O852" s="15"/>
       <c r="P852" s="15"/>
       <c r="Q852" s="15"/>
       <c r="R852" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="853" spans="1:18">
       <c r="B853" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C853" s="15" t="s">
-        <v>2819</v>
+        <v>2820</v>
       </c>
       <c r="D853" s="15" t="s">
-        <v>2820</v>
+        <v>2821</v>
       </c>
       <c r="E853" s="15">
-        <v>10080002640</v>
+        <v>10000020770</v>
       </c>
       <c r="F853" s="15"/>
       <c r="G853" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H853" s="15" t="s">
-        <v>1112</v>
+        <v>44</v>
       </c>
       <c r="I853" s="15" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
       <c r="J853" s="15">
         <v>3000</v>
       </c>
       <c r="K853" s="15">
-        <v>0.00713</v>
+        <v>51.02</v>
       </c>
       <c r="L853" s="15">
-        <v>0.00713</v>
+        <v>29.47</v>
       </c>
       <c r="M853" s="15">
-        <v>0.00713</v>
+        <v>26.77</v>
       </c>
       <c r="N853" s="15"/>
       <c r="O853" s="15"/>
       <c r="P853" s="15"/>
       <c r="Q853" s="15"/>
       <c r="R853" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="854" spans="1:18">
       <c r="B854" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C854" s="15" t="s">
-        <v>2822</v>
+        <v>2823</v>
       </c>
       <c r="D854" s="15" t="s">
-        <v>2823</v>
+        <v>2824</v>
       </c>
       <c r="E854" s="15">
-        <v>10080002571</v>
+        <v>10080002640</v>
       </c>
       <c r="F854" s="15"/>
       <c r="G854" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H854" s="15" t="s">
-        <v>49</v>
+        <v>1112</v>
       </c>
       <c r="I854" s="15" t="s">
-        <v>2824</v>
+        <v>2825</v>
       </c>
       <c r="J854" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K854" s="15">
         <v>0.00713</v>
       </c>
       <c r="L854" s="15">
         <v>0.00713</v>
       </c>
       <c r="M854" s="15">
         <v>0.00713</v>
       </c>
       <c r="N854" s="15"/>
       <c r="O854" s="15"/>
       <c r="P854" s="15"/>
       <c r="Q854" s="15"/>
       <c r="R854" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="855" spans="1:18">
       <c r="B855" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C855" s="15" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
       <c r="D855" s="15" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="E855" s="15">
-        <v>10080002403</v>
+        <v>10080002571</v>
       </c>
       <c r="F855" s="15"/>
       <c r="G855" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H855" s="15" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I855" s="15" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
       <c r="J855" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K855" s="15">
-        <v>0.01404</v>
+        <v>0.00713</v>
       </c>
       <c r="L855" s="15">
-        <v>0.0117</v>
+        <v>0.00713</v>
       </c>
       <c r="M855" s="15">
-        <v>0.01124</v>
+        <v>0.00713</v>
       </c>
       <c r="N855" s="15"/>
       <c r="O855" s="15"/>
       <c r="P855" s="15"/>
       <c r="Q855" s="15"/>
       <c r="R855" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="856" spans="1:18">
       <c r="B856" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C856" s="15" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="D856" s="15" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
       <c r="E856" s="15">
-        <v>10080002404</v>
+        <v>10080002403</v>
       </c>
       <c r="F856" s="15"/>
       <c r="G856" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H856" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I856" s="15" t="s">
-        <v>2830</v>
+        <v>2831</v>
       </c>
       <c r="J856" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K856" s="15">
-        <v>0.08022</v>
+        <v>0.01404</v>
       </c>
       <c r="L856" s="15">
-        <v>0.04636</v>
+        <v>0.0117</v>
       </c>
       <c r="M856" s="15">
-        <v>0.0421</v>
+        <v>0.01124</v>
       </c>
       <c r="N856" s="15"/>
       <c r="O856" s="15"/>
       <c r="P856" s="15"/>
       <c r="Q856" s="15"/>
       <c r="R856" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="857" spans="1:18">
       <c r="B857" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C857" s="15" t="s">
-        <v>2831</v>
+        <v>2832</v>
       </c>
       <c r="D857" s="15" t="s">
-        <v>2832</v>
+        <v>2833</v>
       </c>
       <c r="E857" s="15">
-        <v>10080008919</v>
+        <v>10080002404</v>
       </c>
       <c r="F857" s="15"/>
       <c r="G857" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H857" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I857" s="15" t="s">
-        <v>2833</v>
+        <v>2834</v>
       </c>
       <c r="J857" s="15">
         <v>4000</v>
       </c>
       <c r="K857" s="15">
-        <v>0.03894</v>
+        <v>0.08022</v>
       </c>
       <c r="L857" s="15">
-        <v>0.02098</v>
+        <v>0.04636</v>
       </c>
       <c r="M857" s="15">
-        <v>0.01908</v>
+        <v>0.0421</v>
       </c>
       <c r="N857" s="15"/>
       <c r="O857" s="15"/>
       <c r="P857" s="15"/>
       <c r="Q857" s="15"/>
       <c r="R857" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="858" spans="1:18">
       <c r="B858" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C858" s="15" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
       <c r="D858" s="15" t="s">
-        <v>2835</v>
-[...1 lines deleted...]
-      <c r="E858" s="15" t="s">
         <v>2836</v>
+      </c>
+      <c r="E858" s="15">
+        <v>10080008919</v>
       </c>
       <c r="F858" s="15"/>
       <c r="G858" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H858" s="15" t="s">
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="I858" s="15" t="s">
         <v>2837</v>
       </c>
       <c r="J858" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K858" s="15">
-        <v>0.05465</v>
+        <v>0.03894</v>
       </c>
       <c r="L858" s="15">
-        <v>0.02659</v>
+        <v>0.02098</v>
       </c>
       <c r="M858" s="15">
-        <v>0.02416</v>
+        <v>0.01908</v>
       </c>
       <c r="N858" s="15"/>
       <c r="O858" s="15"/>
       <c r="P858" s="15"/>
       <c r="Q858" s="15"/>
       <c r="R858" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="859" spans="1:18">
       <c r="B859" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C859" s="15" t="s">
         <v>2838</v>
       </c>
       <c r="D859" s="15" t="s">
         <v>2839</v>
       </c>
-      <c r="E859" s="15">
-        <v>10080016021</v>
+      <c r="E859" s="15" t="s">
+        <v>2840</v>
       </c>
       <c r="F859" s="15"/>
       <c r="G859" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H859" s="15" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I859" s="15" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="J859" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K859" s="15">
-        <v>0.00603</v>
+        <v>0.05465</v>
       </c>
       <c r="L859" s="15">
-        <v>0.00523</v>
+        <v>0.02659</v>
       </c>
       <c r="M859" s="15">
-        <v>0.00503</v>
+        <v>0.02416</v>
       </c>
       <c r="N859" s="15"/>
       <c r="O859" s="15"/>
       <c r="P859" s="15"/>
       <c r="Q859" s="15"/>
       <c r="R859" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="860" spans="1:18">
       <c r="B860" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C860" s="15" t="s">
-        <v>2841</v>
+        <v>2842</v>
       </c>
       <c r="D860" s="15" t="s">
-        <v>2842</v>
-[...1 lines deleted...]
-      <c r="E860" s="15" t="s">
         <v>2843</v>
+      </c>
+      <c r="E860" s="15">
+        <v>10080016021</v>
       </c>
       <c r="F860" s="15"/>
       <c r="G860" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H860" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I860" s="15" t="s">
         <v>2844</v>
       </c>
       <c r="J860" s="15">
         <v>4000</v>
       </c>
       <c r="K860" s="15">
-        <v>0.05274</v>
+        <v>0.00603</v>
       </c>
       <c r="L860" s="15">
-        <v>0.02647</v>
+        <v>0.00523</v>
       </c>
       <c r="M860" s="15">
-        <v>0.02405</v>
+        <v>0.00503</v>
       </c>
       <c r="N860" s="15"/>
       <c r="O860" s="15"/>
       <c r="P860" s="15"/>
       <c r="Q860" s="15"/>
       <c r="R860" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="861" spans="1:18">
       <c r="B861" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C861" s="15" t="s">
         <v>2845</v>
       </c>
       <c r="D861" s="15" t="s">
         <v>2846</v>
       </c>
-      <c r="E861" s="15">
-        <v>10000030405</v>
+      <c r="E861" s="15" t="s">
+        <v>2847</v>
       </c>
       <c r="F861" s="15"/>
       <c r="G861" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H861" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I861" s="15" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
       <c r="J861" s="15">
         <v>4000</v>
       </c>
       <c r="K861" s="15">
-        <v>0.04077</v>
+        <v>0.05274</v>
       </c>
       <c r="L861" s="15">
-        <v>0.0206</v>
+        <v>0.02647</v>
       </c>
       <c r="M861" s="15">
-        <v>0.01869</v>
+        <v>0.02405</v>
       </c>
       <c r="N861" s="15"/>
       <c r="O861" s="15"/>
       <c r="P861" s="15"/>
       <c r="Q861" s="15"/>
       <c r="R861" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="862" spans="1:18">
       <c r="B862" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C862" s="15" t="s">
-        <v>2848</v>
+        <v>2849</v>
       </c>
       <c r="D862" s="15" t="s">
-        <v>2849</v>
-[...1 lines deleted...]
-      <c r="E862" s="15" t="s">
         <v>2850</v>
+      </c>
+      <c r="E862" s="15">
+        <v>10000030405</v>
       </c>
       <c r="F862" s="15"/>
       <c r="G862" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H862" s="15" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I862" s="15" t="s">
         <v>2851</v>
       </c>
       <c r="J862" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K862" s="15">
-        <v>0.01059</v>
+        <v>0.04077</v>
       </c>
       <c r="L862" s="15">
-        <v>0.00766</v>
+        <v>0.0206</v>
       </c>
       <c r="M862" s="15">
-        <v>0.00669</v>
+        <v>0.01869</v>
       </c>
       <c r="N862" s="15"/>
       <c r="O862" s="15"/>
       <c r="P862" s="15"/>
       <c r="Q862" s="15"/>
       <c r="R862" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="863" spans="1:18">
       <c r="B863" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C863" s="15" t="s">
         <v>2852</v>
       </c>
       <c r="D863" s="15" t="s">
         <v>2853</v>
       </c>
-      <c r="E863" s="15">
-        <v>10080066318</v>
+      <c r="E863" s="15" t="s">
+        <v>2854</v>
       </c>
       <c r="F863" s="15"/>
       <c r="G863" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H863" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I863" s="15" t="s">
-        <v>2854</v>
+        <v>2855</v>
       </c>
       <c r="J863" s="15">
         <v>3000</v>
       </c>
       <c r="K863" s="15">
-        <v>0.01872</v>
+        <v>0.01059</v>
       </c>
       <c r="L863" s="15">
-        <v>0.01355</v>
+        <v>0.00766</v>
       </c>
       <c r="M863" s="15">
-        <v>0.01182</v>
+        <v>0.00669</v>
       </c>
       <c r="N863" s="15"/>
       <c r="O863" s="15"/>
       <c r="P863" s="15"/>
       <c r="Q863" s="15"/>
       <c r="R863" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="864" spans="1:18">
       <c r="B864" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C864" s="15" t="s">
-        <v>2855</v>
+        <v>2856</v>
       </c>
       <c r="D864" s="15" t="s">
-        <v>2856</v>
+        <v>2857</v>
       </c>
       <c r="E864" s="15">
-        <v>10080006047</v>
+        <v>10080066318</v>
       </c>
       <c r="F864" s="15"/>
       <c r="G864" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H864" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I864" s="15" t="s">
-        <v>2857</v>
+        <v>2858</v>
       </c>
       <c r="J864" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K864" s="15">
-        <v>0.00638</v>
+        <v>0.01872</v>
       </c>
       <c r="L864" s="15">
-        <v>0.00514</v>
+        <v>0.01355</v>
       </c>
       <c r="M864" s="15">
-        <v>0.00493</v>
+        <v>0.01182</v>
       </c>
       <c r="N864" s="15"/>
       <c r="O864" s="15"/>
       <c r="P864" s="15"/>
       <c r="Q864" s="15"/>
       <c r="R864" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="865" spans="1:18">
       <c r="B865" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C865" s="15" t="s">
-        <v>2858</v>
+        <v>2859</v>
       </c>
       <c r="D865" s="15" t="s">
-        <v>2859</v>
-[...1 lines deleted...]
-      <c r="E865" s="15" t="s">
         <v>2860</v>
+      </c>
+      <c r="E865" s="15">
+        <v>10080006047</v>
       </c>
       <c r="F865" s="15"/>
       <c r="G865" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H865" s="15" t="s">
-        <v>49</v>
+        <v>244</v>
       </c>
       <c r="I865" s="15" t="s">
         <v>2861</v>
       </c>
       <c r="J865" s="15">
         <v>2000</v>
       </c>
       <c r="K865" s="15">
-        <v>0.02229</v>
+        <v>0.00638</v>
       </c>
       <c r="L865" s="15">
-        <v>0.01612</v>
+        <v>0.00514</v>
       </c>
       <c r="M865" s="15">
-        <v>0.01406</v>
+        <v>0.00493</v>
       </c>
       <c r="N865" s="15"/>
       <c r="O865" s="15"/>
       <c r="P865" s="15"/>
       <c r="Q865" s="15"/>
       <c r="R865" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="866" spans="1:18">
-      <c r="B866" s="14"/>
-[...2 lines deleted...]
-      <c r="E866" s="15"/>
+      <c r="B866" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C866" s="15" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D866" s="15" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E866" s="15" t="s">
+        <v>2864</v>
+      </c>
       <c r="F866" s="15"/>
-      <c r="G866" s="15"/>
-[...5 lines deleted...]
-      <c r="M866" s="15"/>
+      <c r="G866" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H866" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="I866" s="15" t="s">
+        <v>2865</v>
+      </c>
+      <c r="J866" s="15">
+        <v>2000</v>
+      </c>
+      <c r="K866" s="15">
+        <v>0.02229</v>
+      </c>
+      <c r="L866" s="15">
+        <v>0.01612</v>
+      </c>
+      <c r="M866" s="15">
+        <v>0.01406</v>
+      </c>
       <c r="N866" s="15"/>
       <c r="O866" s="15"/>
       <c r="P866" s="15"/>
       <c r="Q866" s="15"/>
+      <c r="R866" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="867" spans="1:18">
+      <c r="B867" s="14"/>
+      <c r="C867" s="15"/>
+      <c r="D867" s="15"/>
+      <c r="E867" s="15"/>
+      <c r="F867" s="15"/>
+      <c r="G867" s="15"/>
+      <c r="H867" s="15"/>
+      <c r="I867" s="15"/>
+      <c r="J867" s="15"/>
+      <c r="K867" s="15"/>
+      <c r="L867" s="15"/>
+      <c r="M867" s="15"/>
+      <c r="N867" s="15"/>
+      <c r="O867" s="15"/>
+      <c r="P867" s="15"/>
+      <c r="Q867" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -46722,317 +46759,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>2862</v>
+        <v>2866</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>2863</v>
+        <v>2867</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>2864</v>
+        <v>2868</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>2865</v>
+        <v>2869</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>2866</v>
+        <v>2870</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>2867</v>
+        <v>2871</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>2868</v>
+        <v>2872</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>2869</v>
+        <v>2873</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>2870</v>
+        <v>2874</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>2871</v>
+        <v>2875</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>2872</v>
+        <v>2876</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>2873</v>
+        <v>2877</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>2874</v>
+        <v>2878</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>2875</v>
+        <v>2879</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>2876</v>
+        <v>2880</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>2877</v>
+        <v>2881</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>2878</v>
+        <v>2882</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>2879</v>
+        <v>2883</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>2880</v>
+        <v>2884</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>2881</v>
+        <v>2885</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>2882</v>
+        <v>2886</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>2883</v>
+        <v>2887</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>2884</v>
+        <v>2888</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>2885</v>
+        <v>2889</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>2886</v>
+        <v>2890</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>2887</v>
+        <v>2891</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>2888</v>
+        <v>2892</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>