--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2893">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2902">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -646,3419 +646,3431 @@
   <si>
     <t>0805-NPO-50V- 16pF 5% 0805CG160J500NT</t>
   </si>
   <si>
     <t xml:space="preserve">CC0805JRNPO9BN160 YAGEO, CL21C160JBANNNC SAMSUNG, </t>
   </si>
   <si>
     <t>CC0805JRNPO9BN180</t>
   </si>
   <si>
     <t>0805-NPO-50V- 18pF 5% CC0805JRNPO9BN180</t>
   </si>
   <si>
     <t xml:space="preserve">CC0805N180J500 FAITHFUL LINK, CL21C180JBANNNC SAMSUNG, CL21C180JBNC SAMSUNG, TCC0805COG180J500BT CCTC, 0805CG180J500NT FENGHUA, </t>
   </si>
   <si>
     <t>0805CG180J500NT</t>
   </si>
   <si>
     <t>0805-NPO-50V- 18pF 5% 0805CG180J500NT</t>
   </si>
   <si>
     <t xml:space="preserve">CC0805N180J500 FAITHFUL LINK, CL21C180JBANNNC SAMSUNG, CL21C180JBNC SAMSUNG, TCC0805COG180J500BT CCTC, CC0805JRNPO9BN180 YAGEO, </t>
   </si>
   <si>
+    <t>25.05.2026</t>
+  </si>
+  <si>
+    <t>TCC0805COG180J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 18pF 5% TCC0805COG180J500BT</t>
+  </si>
+  <si>
+    <t>UT-00151115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805N180J500 FAITHFUL LINK, CL21C180JBANNNC SAMSUNG, CL21C180JBNC SAMSUNG, 0805CG180J500NT FENGHUA, CC0805JRNPO9BN180 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG200J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 20pF 5% 0805CG200J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG200J500BT CCTC, CC0805JRNPO9BN200 YAGEO, CC410805CG1H200JNA KESENES, 0805CG2200J500NT KOME, </t>
+  </si>
+  <si>
+    <t>0805CG2200J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 20pF 5% 0805CG2200J500NT</t>
+  </si>
+  <si>
+    <t>10-00026366</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG200J500NT FENGHUA, TCC0805COG200J500BT CCTC, CC0805JRNPO9BN200 YAGEO, CC410805CG1H200JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN200</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 20pF 5% CC0805JRNPO9BN200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG200J500NT FENGHUA, TCC0805COG200J500BT CCTC, CC410805CG1H200JNA KESENES, 0805CG2200J500NT KOME, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H200JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 20pF 5% CC410805CG1H200JNA</t>
+  </si>
+  <si>
+    <t>10-00026365</t>
+  </si>
+  <si>
+    <t>KESENES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG200J500NT FENGHUA, TCC0805COG200J500BT CCTC, CC0805JRNPO9BN200 YAGEO, 0805CG2200J500NT KOME, </t>
+  </si>
+  <si>
+    <t>TCC0805COG200J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 20pF 5% TCC0805COG200J500BT</t>
+  </si>
+  <si>
+    <t>UT-00106091</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG200J500NT FENGHUA, CC0805JRNPO9BN200 YAGEO, CC410805CG1H200JNA KESENES, 0805CG2200J500NT KOME, </t>
+  </si>
+  <si>
+    <t>0805CG220J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 22pF 5% 0805CG220J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GKM1295C1H220JZ01D MURATA, C0805N220J500 FAITHFUL LINK, 0805N220J500 WS, C2012N220J500NT HOTTECH, CL21C220JBANNNC SAMSUNG, C0805C220J5GAC7800 KEMET, TS18001H220J8TN00R SUNTAN, CC0805JRNPO9BN220 YAGEO, СС410805CG1H220JNA KESENES, 0805CG2220J500NT KOME, </t>
+  </si>
+  <si>
+    <t>0805CG2220J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 22pF 5% 0805CG2220J500NT</t>
+  </si>
+  <si>
+    <t>10-00026368</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GKM1295C1H220JZ01D MURATA, C0805N220J500 FAITHFUL LINK, 0805N220J500 WS, C2012N220J500NT HOTTECH, CL21C220JBANNNC SAMSUNG, C0805C220J5GAC7800 KEMET, TS18001H220J8TN00R SUNTAN, CC0805JRNPO9BN220 YAGEO, СС410805CG1H220JNA KESENES, 0805CG220J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012N220J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 22pF 5% C2012N220J500NT</t>
+  </si>
+  <si>
+    <t>10-00026162</t>
+  </si>
+  <si>
+    <t>HOTTECH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GKM1295C1H220JZ01D MURATA, C0805N220J500 FAITHFUL LINK, 0805N220J500 WS, CL21C220JBANNNC SAMSUNG, C0805C220J5GAC7800 KEMET, TS18001H220J8TN00R SUNTAN, CC0805JRNPO9BN220 YAGEO, СС410805CG1H220JNA KESENES, 0805CG2220J500NT KOME, 0805CG220J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN220</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 22pF 5% CC0805JRNPO9BN220</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GKM1295C1H220JZ01D MURATA, C0805N220J500 FAITHFUL LINK, 0805N220J500 WS, C2012N220J500NT HOTTECH, CL21C220JBANNNC SAMSUNG, C0805C220J5GAC7800 KEMET, TS18001H220J8TN00R SUNTAN, СС410805CG1H220JNA KESENES, 0805CG2220J500NT KOME, 0805CG220J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H220J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 22pF 5% TS18001H220J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140455</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GKM1295C1H220JZ01D MURATA, C0805N220J500 FAITHFUL LINK, 0805N220J500 WS, C2012N220J500NT HOTTECH, CL21C220JBANNNC SAMSUNG, C0805C220J5GAC7800 KEMET, CC0805JRNPO9BN220 YAGEO, СС410805CG1H220JNA KESENES, 0805CG2220J500NT KOME, 0805CG220J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>СС410805CG1H220JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 22pF 5% СС410805CG1H220JNA</t>
+  </si>
+  <si>
+    <t>10-00026367</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GKM1295C1H220JZ01D MURATA, C0805N220J500 FAITHFUL LINK, 0805N220J500 WS, C2012N220J500NT HOTTECH, CL21C220JBANNNC SAMSUNG, C0805C220J5GAC7800 KEMET, TS18001H220J8TN00R SUNTAN, CC0805JRNPO9BN220 YAGEO, 0805CG2220J500NT KOME, 0805CG220J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG240J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 24pF 5% 0805CG240J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C240JBANNNC SAMSUNG, CC0805JRNPO9BN240 YAGEO, CC410805CG1H240JNA KESENES, СС0805JRNP09BN240 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN240</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 24pF 5% CC0805JRNPO9BN240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C240JBANNNC SAMSUNG, CC410805CG1H240JNA KESENES, 0805CG240J500NT FENGHUA, СС0805JRNP09BN240 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H240JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 24pF 5% CC410805CG1H240JNA</t>
+  </si>
+  <si>
+    <t>10-00026369</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C240JBANNNC SAMSUNG, CC0805JRNPO9BN240 YAGEO, 0805CG240J500NT FENGHUA, СС0805JRNP09BN240 YAGEO, </t>
+  </si>
+  <si>
+    <t>CL21C240JBANNNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 24pF 5% CL21C240JBANNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN240 YAGEO, CC410805CG1H240JNA KESENES, 0805CG240J500NT FENGHUA, СС0805JRNP09BN240 YAGEO, </t>
+  </si>
+  <si>
+    <t>СС0805JRNP09BN240</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 24pF 5% СС0805JRNP09BN240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C240JBANNNC SAMSUNG, CC0805JRNPO9BN240 YAGEO, CC410805CG1H240JNA KESENES, 0805CG240J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>08055A270KAT2A</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 27pF 10% 08055A270KAT2A</t>
+  </si>
+  <si>
+    <t>AVX</t>
+  </si>
+  <si>
+    <t>0805CG270J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 27pF 5% 0805CG270J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C270JBANNNC SAMSUNG, TS18001H270J8TN00R SUNTAN, CC410805CG1H270JNA KESENES, CC0805JRNPO9BN270 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN270</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 27pF 5% CC0805JRNPO9BN270</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C270JBANNNC SAMSUNG, TS18001H270J8TN00R SUNTAN, 0805CG270J500NT FENGHUA, CC410805CG1H270JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H270JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 27pF 5% CC410805CG1H270JNA</t>
+  </si>
+  <si>
+    <t>10-00026371</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C270JBANNNC SAMSUNG, TS18001H270J8TN00R SUNTAN, 0805CG270J500NT FENGHUA, CC0805JRNPO9BN270 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H270J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 27pF 5% TS18001H270J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140456</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C270JBANNNC SAMSUNG, 0805CG270J500NT FENGHUA, CC410805CG1H270JNA KESENES, CC0805JRNPO9BN270 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG300J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 30pF 5% 0805CG300J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C300JBNC SAMSUNG, CC0805JRNPO9BN300 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN300</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 30pF 5% CC0805JRNPO9BN300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C300JBNC SAMSUNG, 0805CG300J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21C300JBNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 30pF 5% CL21C300JBNC</t>
+  </si>
+  <si>
+    <t>10-00026372</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN300 YAGEO, 0805CG300J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG2320J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 32pF 5% 0805CG2320J500NT</t>
+  </si>
+  <si>
+    <t>10-00026373</t>
+  </si>
+  <si>
+    <t>0805CG2330J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 33pF 5% 0805CG2330J500NT</t>
+  </si>
+  <si>
+    <t>10-00026375</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG330J500BT CCTC, CL21C330JBANNNC SAMSUNG, GRM2195C1H330JA01D MURATA, TS18001H330J8TN00R SUNTAN, CC0805JRNPO9BN330 YAGEO, CC410805CG1H330JNA KESENES, 0805CG330J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG330J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 33pF 5% 0805CG330J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG330J500BT CCTC, CL21C330JBANNNC SAMSUNG, GRM2195C1H330JA01D MURATA, TS18001H330J8TN00R SUNTAN, CC0805JRNPO9BN330 YAGEO, 0805CG2330J500NT KOME, CC410805CG1H330JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN330</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 33pF 5% CC0805JRNPO9BN330</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG330J500BT CCTC, CL21C330JBANNNC SAMSUNG, GRM2195C1H330JA01D MURATA, TS18001H330J8TN00R SUNTAN, 0805CG2330J500NT KOME, CC410805CG1H330JNA KESENES, 0805CG330J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H330JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 33pF 5% CC410805CG1H330JNA</t>
+  </si>
+  <si>
+    <t>10-00026376</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG330J500BT CCTC, CL21C330JBANNNC SAMSUNG, GRM2195C1H330JA01D MURATA, TS18001H330J8TN00R SUNTAN, CC0805JRNPO9BN330 YAGEO, 0805CG2330J500NT KOME, 0805CG330J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21C330JBANNNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 33pF 5% CL21C330JBANNNC</t>
+  </si>
+  <si>
+    <t>10-00026183</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG330J500BT CCTC, GRM2195C1H330JA01D MURATA, TS18001H330J8TN00R SUNTAN, CC0805JRNPO9BN330 YAGEO, 0805CG2330J500NT KOME, CC410805CG1H330JNA KESENES, 0805CG330J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805COG330J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 33pF 5% TCC0805COG330J500BT</t>
+  </si>
+  <si>
+    <t>UT-00150869</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C330JBANNNC SAMSUNG, GRM2195C1H330JA01D MURATA, TS18001H330J8TN00R SUNTAN, CC0805JRNPO9BN330 YAGEO, 0805CG2330J500NT KOME, CC410805CG1H330JNA KESENES, 0805CG330J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H330J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 33pF 5% TS18001H330J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140457</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG330J500BT CCTC, CL21C330JBANNNC SAMSUNG, GRM2195C1H330JA01D MURATA, CC0805JRNPO9BN330 YAGEO, 0805CG2330J500NT KOME, CC410805CG1H330JNA KESENES, 0805CG330J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG360J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 36pF 5% 0805CG360J500NT</t>
+  </si>
+  <si>
+    <t>UT-00149786</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG360J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>TCC0805COG360J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 36pF 5% TCC0805COG360J500BT</t>
+  </si>
+  <si>
+    <t>UT-00150870</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG360J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG390J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 39pF 5% 0805CG390J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C390JBANNNC SAMSUNG, TS18001H390J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H390J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 39pF 5% TS18001H390J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140458</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C390JBANNNC SAMSUNG, 0805CG390J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG430J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 43pF 5% 0805CG430J500NT</t>
+  </si>
+  <si>
+    <t>UT-00100018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN430 YAGEO, C2012N430J500NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>C2012N430J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 43pF 5% C2012N430J500NT</t>
+  </si>
+  <si>
+    <t>UT-00146408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG430J500NT FENGHUA, CC0805JRNPO9BN430 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG470J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 47pF 5% 0805CG470J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805N470J500CT Walsin, CC0805JRNPO9BN470 YAGEO, CC410805CG1H470JNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805N470J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 47pF 5% 0805N470J500CT</t>
+  </si>
+  <si>
+    <t>Walsin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN470 YAGEO, CC410805CG1H470JNA KESENES, 0805CG470J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H470JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 47pF 5% CC410805CG1H470JNA</t>
+  </si>
+  <si>
+    <t>10-00026378</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805N470J500CT Walsin, CC0805JRNPO9BN470 YAGEO, 0805CG470J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG2510J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 51pF 5% 0805CG2510J500NT</t>
+  </si>
+  <si>
+    <t>10-00026379</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG510J500BT CCTC, CL21C510JBANNNC SAMSUNG, CC0805JRNPO9BN510 YAGEO, 0805CG510J500NT FENGHUA, CC410805CG1H510JNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805CG510J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 51pF 5% 0805CG510J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG510J500BT CCTC, CL21C510JBANNNC SAMSUNG, 0805CG2510J500NT KOME, CC0805JRNPO9BN510 YAGEO, CC410805CG1H510JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN510</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 51pF 5% CC0805JRNPO9BN510</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG510J500BT CCTC, CL21C510JBANNNC SAMSUNG, 0805CG2510J500NT KOME, 0805CG510J500NT FENGHUA, CC410805CG1H510JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H510JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 51pF 5% CC410805CG1H510JNA</t>
+  </si>
+  <si>
+    <t>10-00026382</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG510J500BT CCTC, CL21C510JBANNNC SAMSUNG, 0805CG2510J500NT KOME, CC0805JRNPO9BN510 YAGEO, 0805CG510J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805COG510J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 51pF 5% TCC0805COG510J500BT</t>
+  </si>
+  <si>
+    <t>UT-00150871</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C510JBANNNC SAMSUNG, 0805CG2510J500NT KOME, CC0805JRNPO9BN510 YAGEO, 0805CG510J500NT FENGHUA, CC410805CG1H510JNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805CG560J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 56pF 5% 0805CG560J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN560 YAGEO, TS18001H560J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H560J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 56pF 5% TS18001H560J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140459</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG560J500NT FENGHUA, CC0805JRNPO9BN560 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG620J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 62pF 5% 0805CG620J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN620 YAGEO, TCC0805COG620J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN620</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 62pF 5% CC0805JRNPO9BN620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG620J500NT FENGHUA, TCC0805COG620J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>TCC0805COG620J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 62pF 5% TCC0805COG620J500BT</t>
+  </si>
+  <si>
+    <t>UT-00148317</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG620J500NT FENGHUA, CC0805JRNPO9BN620 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG2680J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 68pF 5% 0805CG2680J500NT</t>
+  </si>
+  <si>
+    <t>10-00026383</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG680J500NT FENGHUA, TS18001H680J8TN00R SUNTAN, CC0805JRNPO9BN680 YAGEO, M0805N680J050T UWA, </t>
+  </si>
+  <si>
+    <t>0805CG680J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 68pF 5% 0805CG680J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H680J8TN00R SUNTAN, 0805CG2680J500NT KOME, CC0805JRNPO9BN680 YAGEO, M0805N680J050T UWA, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN680</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 68pF 5% CC0805JRNPO9BN680</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG680J500NT FENGHUA, TS18001H680J8TN00R SUNTAN, 0805CG2680J500NT KOME, M0805N680J050T UWA, </t>
+  </si>
+  <si>
+    <t>M0805N680J050T</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 68pF 5% M0805N680J050T</t>
+  </si>
+  <si>
+    <t>10-00026385</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG680J500NT FENGHUA, TS18001H680J8TN00R SUNTAN, 0805CG2680J500NT KOME, CC0805JRNPO9BN680 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H680J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 68pF 5% TS18001H680J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140460</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG680J500NT FENGHUA, 0805CG2680J500NT KOME, CC0805JRNPO9BN680 YAGEO, M0805N680J050T UWA, </t>
+  </si>
+  <si>
+    <t>0805CG750J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 75pF 5% 0805CG750J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H750J8TN00R SUNTAN, CL21C750JBCNNNC SAMSUNG, CC0805JRNPO9BN750 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN750</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 75pF 5% CC0805JRNPO9BN750</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG750J500NT FENGHUA, TS18001H750J8TN00R SUNTAN, CL21C750JBCNNNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CL21C750JBCNNNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 75pF 5% CL21C750JBCNNNC</t>
+  </si>
+  <si>
+    <t>10-00026386</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG750J500NT FENGHUA, TS18001H750J8TN00R SUNTAN, CC0805JRNPO9BN750 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H750J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 75pF 5% TS18001H750J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140461</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG750J500NT FENGHUA, CL21C750JBCNNNC SAMSUNG, CC0805JRNPO9BN750 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG820J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 82pF 5% 0805CG820J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C820JBANNNC SAMSUNG, TS18001H820J8TN00R SUNTAN, CC0805JRNPO9BN820 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN820</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 82pF 5% CC0805JRNPO9BN820</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C820JBANNNC SAMSUNG, 0805CG820J500NT FENGHUA, TS18001H820J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21C820JBANNNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 82pF 5% CL21C820JBANNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG820J500NT FENGHUA, TS18001H820J8TN00R SUNTAN, CC0805JRNPO9BN820 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H820J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 82pF 5% TS18001H820J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140462</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C820JBANNNC SAMSUNG, 0805CG820J500NT FENGHUA, CC0805JRNPO9BN820 YAGEO, </t>
+  </si>
+  <si>
+    <t>GRM2165C1H101JA01D</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 100pF 5% GRM2165C1H101JA01D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C101JBANNND SAMSUNG, MC05JTN500101 VIKING, CL21C101JBNC SAMSUNG, 0805CG101J500NT FENGHUA, C2012N101J500NT HOTTECH, TS18001H101J8TN00R SUNTAN, CC410805CG1H101JNA KESENES, 0805CG3101J500NT KOME, </t>
+  </si>
+  <si>
+    <t>0805CG101J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 100pF 5% 0805CG101J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C101JBANNND SAMSUNG, MC05JTN500101 VIKING, CL21C101JBNC SAMSUNG, C2012N101J500NT HOTTECH, TS18001H101J8TN00R SUNTAN, CC410805CG1H101JNA KESENES, 0805CG3101J500NT KOME, GRM2165C1H101JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>0805CG3101J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 100pF 5% 0805CG3101J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C101JBANNND SAMSUNG, MC05JTN500101 VIKING, CL21C101JBNC SAMSUNG, 0805CG101J500NT FENGHUA, C2012N101J500NT HOTTECH, TS18001H101J8TN00R SUNTAN, CC410805CG1H101JNA KESENES, GRM2165C1H101JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>C2012N101J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 100pF 5% C2012N101J500NT</t>
+  </si>
+  <si>
+    <t>UT-00123178</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C101JBANNND SAMSUNG, MC05JTN500101 VIKING, CL21C101JBNC SAMSUNG, 0805CG101J500NT FENGHUA, TS18001H101J8TN00R SUNTAN, CC410805CG1H101JNA KESENES, 0805CG3101J500NT KOME, GRM2165C1H101JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H101JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 100pF 5% CC410805CG1H101JNA</t>
+  </si>
+  <si>
+    <t>10-00026389</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C101JBANNND SAMSUNG, MC05JTN500101 VIKING, CL21C101JBNC SAMSUNG, 0805CG101J500NT FENGHUA, C2012N101J500NT HOTTECH, TS18001H101J8TN00R SUNTAN, 0805CG3101J500NT KOME, GRM2165C1H101JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>CL21C101JBNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 100pF 5% CL21C101JBNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C101JBANNND SAMSUNG, MC05JTN500101 VIKING, 0805CG101J500NT FENGHUA, C2012N101J500NT HOTTECH, TS18001H101J8TN00R SUNTAN, CC410805CG1H101JNA KESENES, 0805CG3101J500NT KOME, GRM2165C1H101JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>TS18001H101J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 100pF 5% TS18001H101J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140463</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C101JBANNND SAMSUNG, MC05JTN500101 VIKING, CL21C101JBNC SAMSUNG, 0805CG101J500NT FENGHUA, C2012N101J500NT HOTTECH, CC410805CG1H101JNA KESENES, 0805CG3101J500NT KOME, GRM2165C1H101JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>0805N111J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 110pF 5% 0805N111J500CT</t>
+  </si>
+  <si>
+    <t>UT-00139016</t>
+  </si>
+  <si>
+    <t>0805CG121J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 120pF 5% 0805CG121J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H121J8TN00R SUNTAN, CC0805JRNPO9BN121 YAGEO, 0805CG121J500CT Walsin, C2012N121J500NT HOTTECH, GRM2165C1H121JA01D MURATA, TCC0805COG121J500BT CCTC, CC410805CG1H121JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN121</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 120pF 5% CC0805JRNPO9BN121</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H121J8TN00R SUNTAN, 0805CG121J500CT Walsin, C2012N121J500NT HOTTECH, GRM2165C1H121JA01D MURATA, TCC0805COG121J500BT CCTC, CC410805CG1H121JNA KESENES, 0805CG121J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H121JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 120pF 5% CC410805CG1H121JNA</t>
+  </si>
+  <si>
+    <t>10-00026391</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H121J8TN00R SUNTAN, CC0805JRNPO9BN121 YAGEO, 0805CG121J500CT Walsin, C2012N121J500NT HOTTECH, GRM2165C1H121JA01D MURATA, TCC0805COG121J500BT CCTC, 0805CG121J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805COG121J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 120pF 5% TCC0805COG121J500BT</t>
+  </si>
+  <si>
+    <t>UT-00148318</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H121J8TN00R SUNTAN, CC0805JRNPO9BN121 YAGEO, 0805CG121J500CT Walsin, C2012N121J500NT HOTTECH, GRM2165C1H121JA01D MURATA, CC410805CG1H121JNA KESENES, 0805CG121J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012N121J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 120pF 5% C2012N121J500NT</t>
+  </si>
+  <si>
+    <t>UT-00092519</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H121J8TN00R SUNTAN, CC0805JRNPO9BN121 YAGEO, 0805CG121J500CT Walsin, GRM2165C1H121JA01D MURATA, TCC0805COG121J500BT CCTC, CC410805CG1H121JNA KESENES, 0805CG121J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H121J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 120pF 5% TS18001H121J8TN00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN121 YAGEO, 0805CG121J500CT Walsin, C2012N121J500NT HOTTECH, GRM2165C1H121JA01D MURATA, TCC0805COG121J500BT CCTC, CC410805CG1H121JNA KESENES, 0805CG121J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG151J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 150pF 5% 0805CG151J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805N151J500 FAITHFUL LINK, C2012N151J500NT HOTTECH, CC410805CG1H151JNA KESENES, CC0805JRNPO9BN151 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN151</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 150pF 5% CC0805JRNPO9BN151</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG151J500NT FENGHUA, CC0805N151J500 FAITHFUL LINK, C2012N151J500NT HOTTECH, CC410805CG1H151JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H151JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 150pF 5% CC410805CG1H151JNA</t>
+  </si>
+  <si>
+    <t>10-00026393</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG151J500NT FENGHUA, CC0805N151J500 FAITHFUL LINK, C2012N151J500NT HOTTECH, CC0805JRNPO9BN151 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012N151J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 150pF 5% C2012N151J500NT</t>
+  </si>
+  <si>
+    <t>UT-00092520</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG151J500NT FENGHUA, CC0805N151J500 FAITHFUL LINK, CC410805CG1H151JNA KESENES, CC0805JRNPO9BN151 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG181J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 180pF 5% 0805CG181J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H181J8TN00R SUNTAN, CC0805JRNPO9BN181 YAGEO, TCC0805COG181J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN181</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 180pF 5% CC0805JRNPO9BN181</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H181J8TN00R SUNTAN, 0805CG181J500NT FENGHUA, TCC0805COG181J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>TCC0805COG181J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 180pF 5% TCC0805COG181J500BT</t>
+  </si>
+  <si>
+    <t>UT-00117273</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H181J8TN00R SUNTAN, 0805CG181J500NT FENGHUA, CC0805JRNPO9BN181 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H181J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 180pF 5% TS18001H181J8TN00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG181J500NT FENGHUA, CC0805JRNPO9BN181 YAGEO, TCC0805COG181J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>0805CG201J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 200pF 5% 0805CG201J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C201JBANNNC SAMSUNG, TCC0805COG201J500BT CCTC, M0805N201J050TTN UWA, 0805CG3201J500NT KOME, CC0805JRNPO9BN201 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG3201J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 200pF 5% 0805CG3201J500NT</t>
+  </si>
+  <si>
+    <t>10-00026395</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C201JBANNNC SAMSUNG, 0805CG201J500NT FENGHUA, TCC0805COG201J500BT CCTC, M0805N201J050TTN UWA, CC0805JRNPO9BN201 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN201</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 200pF 5% CC0805JRNPO9BN201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C201JBANNNC SAMSUNG, 0805CG201J500NT FENGHUA, TCC0805COG201J500BT CCTC, M0805N201J050TTN UWA, 0805CG3201J500NT KOME, </t>
+  </si>
+  <si>
+    <t>CL21C201JBANNNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 200pF 5% CL21C201JBANNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG201J500NT FENGHUA, TCC0805COG201J500BT CCTC, M0805N201J050TTN UWA, 0805CG3201J500NT KOME, CC0805JRNPO9BN201 YAGEO, </t>
+  </si>
+  <si>
+    <t>M0805N201J050TTN</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 200pF 5% M0805N201J050TTN</t>
+  </si>
+  <si>
+    <t>10-00026394</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C201JBANNNC SAMSUNG, 0805CG201J500NT FENGHUA, TCC0805COG201J500BT CCTC, 0805CG3201J500NT KOME, CC0805JRNPO9BN201 YAGEO, </t>
+  </si>
+  <si>
+    <t>TCC0805COG201J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 200pF 5% TCC0805COG201J500BT</t>
+  </si>
+  <si>
+    <t>UT-00117274</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C201JBANNNC SAMSUNG, 0805CG201J500NT FENGHUA, M0805N201J050TTN UWA, 0805CG3201J500NT KOME, CC0805JRNPO9BN201 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H201J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 200pF 5% TS18001H201J8TN00R</t>
+  </si>
+  <si>
+    <t>0805CG221J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-NPO-50V- 220pF 5% 0805CG221J500NT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG221J500BT CCTC, TS18001H221J8TN00R SUNTAN, M0805N221J050TTX UWA, 0805CG3221J500NT KOME, CC0805JRNPO9BN221 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG3221J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 220pF 5% 0805CG3221J500NT</t>
+  </si>
+  <si>
+    <t>10-00026398</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG221J500NT FENGHUA, TCC0805COG221J500BT CCTC, TS18001H221J8TN00R SUNTAN, M0805N221J050TTX UWA, CC0805JRNPO9BN221 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN221</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 220pF 5% CC0805JRNPO9BN221</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG221J500NT FENGHUA, TCC0805COG221J500BT CCTC, TS18001H221J8TN00R SUNTAN, M0805N221J050TTX UWA, 0805CG3221J500NT KOME, </t>
+  </si>
+  <si>
+    <t>M0805N221J050TTX</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 220pF 5% M0805N221J050TTX</t>
+  </si>
+  <si>
+    <t>10-00026397</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG221J500NT FENGHUA, TCC0805COG221J500BT CCTC, TS18001H221J8TN00R SUNTAN, 0805CG3221J500NT KOME, CC0805JRNPO9BN221 YAGEO, </t>
+  </si>
+  <si>
+    <t>TCC0805COG221J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 220pF 5% TCC0805COG221J500BT</t>
+  </si>
+  <si>
+    <t>UT-00117275</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG221J500NT FENGHUA, TS18001H221J8TN00R SUNTAN, M0805N221J050TTX UWA, 0805CG3221J500NT KOME, CC0805JRNPO9BN221 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H221J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 220pF 5% TS18001H221J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140464</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG221J500NT FENGHUA, TCC0805COG221J500BT CCTC, M0805N221J050TTX UWA, 0805CG3221J500NT KOME, CC0805JRNPO9BN221 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG241J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 240pF 5% 0805CG241J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H241J8TN00R SUNTAN, CC0805JRNPO9BN241 YAGEO, C2012N241J500NT HOTTECH, TCC0805COG241J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>C2012N241J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 240pF 5% C2012N241J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H241J8TN00R SUNTAN, CC0805JRNPO9BN241 YAGEO, 0805CG241J500NT FENGHUA, TCC0805COG241J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN241</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 240pF 5% CC0805JRNPO9BN241</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H241J8TN00R SUNTAN, 0805CG241J500NT FENGHUA, C2012N241J500NT HOTTECH, TCC0805COG241J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>TCC0805COG241J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 240pF 5% TCC0805COG241J500BT</t>
+  </si>
+  <si>
+    <t>UT-00146414</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H241J8TN00R SUNTAN, CC0805JRNPO9BN241 YAGEO, 0805CG241J500NT FENGHUA, C2012N241J500NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>0805CG271J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 270pF 5% 0805CG271J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N271J500NT HOTTECH, GRM2165C1H271JA01D MURATA, TS18001H271J8TN00R SUNTAN, TCC0805COG271J500BT CCTC, CC0805JRNPO9BN271 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012N271J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 270pF 5% C2012N271J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM2165C1H271JA01D MURATA, TS18001H271J8TN00R SUNTAN, TCC0805COG271J500BT CCTC, CC0805JRNPO9BN271 YAGEO, 0805CG271J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN271</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 270pF 5% CC0805JRNPO9BN271</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N271J500NT HOTTECH, GRM2165C1H271JA01D MURATA, TS18001H271J8TN00R SUNTAN, TCC0805COG271J500BT CCTC, 0805CG271J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805COG271J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 270pF 5% TCC0805COG271J500BT</t>
+  </si>
+  <si>
+    <t>UT-00148320</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N271J500NT HOTTECH, GRM2165C1H271JA01D MURATA, TS18001H271J8TN00R SUNTAN, CC0805JRNPO9BN271 YAGEO, 0805CG271J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H271J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 270pF 5% TS18001H271J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140465</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N271J500NT HOTTECH, GRM2165C1H271JA01D MURATA, TCC0805COG271J500BT CCTC, CC0805JRNPO9BN271 YAGEO, 0805CG271J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805COG301J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 300pF 5% TCC0805COG301J500BT</t>
+  </si>
+  <si>
+    <t>UT-00140666</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H301J8TN00R SUNTAN, 0805CG301J500NT FENGHUA, C2012N301J500NT HOTTECH, CC0805JRNPO9BN301 YAGEO, M0805N301J050T UWA, CC410805CG1H301JNA KESENES, </t>
+  </si>
+  <si>
+    <t>TS18001H301J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 300pF 5% TS18001H301J8TN00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG301J500NT FENGHUA, C2012N301J500NT HOTTECH, CC0805JRNPO9BN301 YAGEO, TCC0805COG301J500BT CCTC, M0805N301J050T UWA, CC410805CG1H301JNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805CG301J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 300pF 5% 0805CG301J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H301J8TN00R SUNTAN, C2012N301J500NT HOTTECH, CC0805JRNPO9BN301 YAGEO, TCC0805COG301J500BT CCTC, M0805N301J050T UWA, CC410805CG1H301JNA KESENES, </t>
+  </si>
+  <si>
+    <t>C2012N301J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 300pF 5% C2012N301J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H301J8TN00R SUNTAN, 0805CG301J500NT FENGHUA, CC0805JRNPO9BN301 YAGEO, TCC0805COG301J500BT CCTC, M0805N301J050T UWA, CC410805CG1H301JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN301</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 300pF 5% CC0805JRNPO9BN301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H301J8TN00R SUNTAN, 0805CG301J500NT FENGHUA, C2012N301J500NT HOTTECH, TCC0805COG301J500BT CCTC, M0805N301J050T UWA, CC410805CG1H301JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H301JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 300pF 5% CC410805CG1H301JNA</t>
+  </si>
+  <si>
+    <t>10-00026401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H301J8TN00R SUNTAN, 0805CG301J500NT FENGHUA, C2012N301J500NT HOTTECH, CC0805JRNPO9BN301 YAGEO, TCC0805COG301J500BT CCTC, M0805N301J050T UWA, </t>
+  </si>
+  <si>
+    <t>M0805N301J050T</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 300pF 5% M0805N301J050T</t>
+  </si>
+  <si>
+    <t>10-00026400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H301J8TN00R SUNTAN, 0805CG301J500NT FENGHUA, C2012N301J500NT HOTTECH, CC0805JRNPO9BN301 YAGEO, TCC0805COG301J500BT CCTC, CC410805CG1H301JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CL21C331JBANNNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 330pF 5% CL21C331JBANNNC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG331J500NT FENGHUA, GRM2165C1H331JA01D MURATA, CC0805JRNPO9BN331 YAGEO, CC410805CG1H331JNA KESENES, MC05JTN500331 VIKING, TS18001H331J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>0805CG331J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 330pF 5% 0805CG331J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM2165C1H331JA01D MURATA, CL21C331JBANNNC SAMSUNG, CC0805JRNPO9BN331 YAGEO, CC410805CG1H331JNA KESENES, MC05JTN500331 VIKING, TS18001H331J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN331</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 330pF 5% CC0805JRNPO9BN331</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG331J500NT FENGHUA, GRM2165C1H331JA01D MURATA, CL21C331JBANNNC SAMSUNG, CC410805CG1H331JNA KESENES, MC05JTN500331 VIKING, TS18001H331J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H331JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 330pF 5% CC410805CG1H331JNA</t>
+  </si>
+  <si>
+    <t>10-00026402</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG331J500NT FENGHUA, GRM2165C1H331JA01D MURATA, CL21C331JBANNNC SAMSUNG, CC0805JRNPO9BN331 YAGEO, MC05JTN500331 VIKING, TS18001H331J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H331J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 330pF 5% TS18001H331J8TN00R</t>
+  </si>
+  <si>
+    <t>10-00026646</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG331J500NT FENGHUA, GRM2165C1H331JA01D MURATA, CL21C331JBANNNC SAMSUNG, CC0805JRNPO9BN331 YAGEO, CC410805CG1H331JNA KESENES, MC05JTN500331 VIKING, </t>
+  </si>
+  <si>
+    <t>0805CG361J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 360pF 5% 0805CG361J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H361J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H361J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 360pF 5% TS18001H361J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140466</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG361J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG391J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 390pF 5% 0805CG391J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N391J500NT HOTTECH, TS18001H391J8TN00R SUNTAN, 0805N391J500CT Walsin, CC410805CG1H391JNA KESENES, CC0805JRNPO9BN391 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805N391J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 390pF 5% 0805N391J500CT</t>
+  </si>
+  <si>
+    <t>UT-00123409</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N391J500NT HOTTECH, TS18001H391J8TN00R SUNTAN, 0805CG391J500NT FENGHUA, CC410805CG1H391JNA KESENES, CC0805JRNPO9BN391 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012N391J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 390pF 5% C2012N391J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H391J8TN00R SUNTAN, 0805CG391J500NT FENGHUA, 0805N391J500CT Walsin, CC410805CG1H391JNA KESENES, CC0805JRNPO9BN391 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN391</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 390pF 5% CC0805JRNPO9BN391</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N391J500NT HOTTECH, TS18001H391J8TN00R SUNTAN, 0805CG391J500NT FENGHUA, 0805N391J500CT Walsin, CC410805CG1H391JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H391JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 390pF 5% CC410805CG1H391JNA</t>
+  </si>
+  <si>
+    <t>10-00026403</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N391J500NT HOTTECH, TS18001H391J8TN00R SUNTAN, 0805CG391J500NT FENGHUA, 0805N391J500CT Walsin, CC0805JRNPO9BN391 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H391J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 390pF 5% TS18001H391J8TN00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N391J500NT HOTTECH, 0805CG391J500NT FENGHUA, 0805N391J500CT Walsin, CC410805CG1H391JNA KESENES, CC0805JRNPO9BN391 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG3471J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 470pF 5% 0805CG3471J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N471J500NT HOTTECH, 0805N471J500 PDC, TS18001H471J8TN00R SUNTAN, 0805N471J500CT Walsin, GRM2165C1H471JA01D MURATA, CC0805JRNPO9BN471 YAGEO, CC410805CG1H471JNA KESENES, C0805C471J5GAC7800 KEMET, 0805CG471J500NT FENGHUA, CL21C471JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>0805CG471J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 470pF 5% 0805CG471J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N471J500NT HOTTECH, 0805CG3471J500NT KOME, 0805N471J500 PDC, TS18001H471J8TN00R SUNTAN, 0805N471J500CT Walsin, GRM2165C1H471JA01D MURATA, CC0805JRNPO9BN471 YAGEO, CC410805CG1H471JNA KESENES, C0805C471J5GAC7800 KEMET, CL21C471JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>0805N471J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 470pF 5% 0805N471J500CT</t>
+  </si>
+  <si>
+    <t>UT-00089666</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N471J500NT HOTTECH, 0805CG3471J500NT KOME, 0805N471J500 PDC, TS18001H471J8TN00R SUNTAN, GRM2165C1H471JA01D MURATA, CC0805JRNPO9BN471 YAGEO, CC410805CG1H471JNA KESENES, C0805C471J5GAC7800 KEMET, 0805CG471J500NT FENGHUA, CL21C471JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>C2012N471J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 470pF 5% C2012N471J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG3471J500NT KOME, 0805N471J500 PDC, TS18001H471J8TN00R SUNTAN, 0805N471J500CT Walsin, GRM2165C1H471JA01D MURATA, CC0805JRNPO9BN471 YAGEO, CC410805CG1H471JNA KESENES, C0805C471J5GAC7800 KEMET, 0805CG471J500NT FENGHUA, CL21C471JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN471</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 470pF 5% CC0805JRNPO9BN471</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N471J500NT HOTTECH, 0805CG3471J500NT KOME, 0805N471J500 PDC, TS18001H471J8TN00R SUNTAN, 0805N471J500CT Walsin, GRM2165C1H471JA01D MURATA, CC410805CG1H471JNA KESENES, C0805C471J5GAC7800 KEMET, 0805CG471J500NT FENGHUA, CL21C471JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H471JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 470pF 5% CC410805CG1H471JNA</t>
+  </si>
+  <si>
+    <t>10-00026404</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N471J500NT HOTTECH, 0805CG3471J500NT KOME, 0805N471J500 PDC, TS18001H471J8TN00R SUNTAN, 0805N471J500CT Walsin, GRM2165C1H471JA01D MURATA, CC0805JRNPO9BN471 YAGEO, C0805C471J5GAC7800 KEMET, 0805CG471J500NT FENGHUA, CL21C471JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>TS18001H471J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 470pF 5% TS18001H471J8TN00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N471J500NT HOTTECH, 0805CG3471J500NT KOME, 0805N471J500 PDC, 0805N471J500CT Walsin, GRM2165C1H471JA01D MURATA, CC0805JRNPO9BN471 YAGEO, CC410805CG1H471JNA KESENES, C0805C471J5GAC7800 KEMET, 0805CG471J500NT FENGHUA, CL21C471JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>0805CG511J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 510pF 5% 0805CG511J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG511J500BT CCTC, GRM2165C1H511JA01D MURATA, C2012N511J500NT HOTTECH, CC0805JRNPO9BN511 YAGEO, TS18001H511J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012N511J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 510pF 5% C2012N511J500NT</t>
+  </si>
+  <si>
+    <t>UT-00105238</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG511J500NT FENGHUA, TCC0805COG511J500BT CCTC, GRM2165C1H511JA01D MURATA, CC0805JRNPO9BN511 YAGEO, TS18001H511J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN511</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 510pF 5% CC0805JRNPO9BN511</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG511J500NT FENGHUA, TCC0805COG511J500BT CCTC, GRM2165C1H511JA01D MURATA, C2012N511J500NT HOTTECH, TS18001H511J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TCC0805COG511J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 510pF 5% TCC0805COG511J500BT</t>
+  </si>
+  <si>
+    <t>UT-00095119</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG511J500NT FENGHUA, GRM2165C1H511JA01D MURATA, C2012N511J500NT HOTTECH, CC0805JRNPO9BN511 YAGEO, TS18001H511J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H511J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 510pF 5% TS18001H511J8TN00R</t>
+  </si>
+  <si>
+    <t>10-00026619</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG511J500NT FENGHUA, TCC0805COG511J500BT CCTC, GRM2165C1H511JA01D MURATA, C2012N511J500NT HOTTECH, CC0805JRNPO9BN511 YAGEO, </t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>0805CG3561J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 560pF 5% 0805CG3561J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N561J500NT HOTTECH, 0805CG561J500NT FENGHUA, TS18001H561J8TN00R SUNTAN, TCC0805COG561J500BT CCTC, CC0805JRNPO9BN561 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG561J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 560pF 5% 0805CG561J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N561J500NT HOTTECH, 0805CG3561J500NT KOME, TS18001H561J8TN00R SUNTAN, TCC0805COG561J500BT CCTC, CC0805JRNPO9BN561 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012N561J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 560pF 5% C2012N561J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG3561J500NT KOME, 0805CG561J500NT FENGHUA, TS18001H561J8TN00R SUNTAN, TCC0805COG561J500BT CCTC, CC0805JRNPO9BN561 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN561</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 560pF 5% CC0805JRNPO9BN561</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N561J500NT HOTTECH, 0805CG3561J500NT KOME, 0805CG561J500NT FENGHUA, TS18001H561J8TN00R SUNTAN, TCC0805COG561J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>TCC0805COG561J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 560pF 5% TCC0805COG561J500BT</t>
+  </si>
+  <si>
+    <t>UT-00148340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N561J500NT HOTTECH, 0805CG3561J500NT KOME, 0805CG561J500NT FENGHUA, TS18001H561J8TN00R SUNTAN, CC0805JRNPO9BN561 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H561J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 560pF 5% TS18001H561J8TN00R</t>
+  </si>
+  <si>
+    <t>10-00026174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N561J500NT HOTTECH, 0805CG3561J500NT KOME, 0805CG561J500NT FENGHUA, TCC0805COG561J500BT CCTC, CC0805JRNPO9BN561 YAGEO, </t>
+  </si>
+  <si>
+    <t>TCC0805COG621J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 620pF 5% TCC0805COG621J500BT</t>
+  </si>
+  <si>
+    <t>UT-00117276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN621 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG681J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 680pF 5% 0805CG681J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N681J500NT HOTTECH, CC0805JRNPO9BN681 YAGEO, CC410805CG1H681JNA KESENES, TS18001H681J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012N681J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 680pF 5% C2012N681J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG681J500NT FENGHUA, CC0805JRNPO9BN681 YAGEO, CC410805CG1H681JNA KESENES, TS18001H681J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN681</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 680pF 5% CC0805JRNPO9BN681</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG681J500NT FENGHUA, C2012N681J500NT HOTTECH, CC410805CG1H681JNA KESENES, TS18001H681J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H681JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 680pF 5% CC410805CG1H681JNA</t>
+  </si>
+  <si>
+    <t>10-00026406</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG681J500NT FENGHUA, C2012N681J500NT HOTTECH, CC0805JRNPO9BN681 YAGEO, TS18001H681J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H681J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 680pF 5% TS18001H681J8TN00R</t>
+  </si>
+  <si>
+    <t>10-00026594</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG681J500NT FENGHUA, C2012N681J500NT HOTTECH, CC0805JRNPO9BN681 YAGEO, CC410805CG1H681JNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805CG3751J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 750pF 5% 0805CG3751J500NT</t>
+  </si>
+  <si>
+    <t>10-00026343</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N751J500NT HOTTECH, 0805CG751J500NT FENGHUA, TCC0805COG751J500BT CCTC, CC0805JRNPO9BN751 YAGEO, CC410805CG1H751JNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805CG751J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 750pF 5% 0805CG751J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N751J500NT HOTTECH, TCC0805COG751J500BT CCTC, 0805CG3751J500NT KOME, CC0805JRNPO9BN751 YAGEO, CC410805CG1H751JNA KESENES, </t>
+  </si>
+  <si>
+    <t>C2012N751J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 750pF 5% C2012N751J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG751J500NT FENGHUA, TCC0805COG751J500BT CCTC, 0805CG3751J500NT KOME, CC0805JRNPO9BN751 YAGEO, CC410805CG1H751JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN751</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 750pF 5% CC0805JRNPO9BN751</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N751J500NT HOTTECH, 0805CG751J500NT FENGHUA, TCC0805COG751J500BT CCTC, 0805CG3751J500NT KOME, CC410805CG1H751JNA KESENES, </t>
+  </si>
+  <si>
+    <t>CC410805CG1H751JNA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 750pF 5% CC410805CG1H751JNA</t>
+  </si>
+  <si>
+    <t>10-00026407</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N751J500NT HOTTECH, 0805CG751J500NT FENGHUA, TCC0805COG751J500BT CCTC, 0805CG3751J500NT KOME, CC0805JRNPO9BN751 YAGEO, </t>
+  </si>
+  <si>
+    <t>TCC0805COG751J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 750pF 5% TCC0805COG751J500BT</t>
+  </si>
+  <si>
+    <t>UT-00095572</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N751J500NT HOTTECH, 0805CG751J500NT FENGHUA, 0805CG3751J500NT KOME, CC0805JRNPO9BN751 YAGEO, CC410805CG1H751JNA KESENES, </t>
+  </si>
+  <si>
+    <t>0805CG3821J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 820pF 5% 0805CG3821J500NT</t>
+  </si>
+  <si>
+    <t>10-00026408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N821J500NT HOTTECH, 0805CG821J500NT FENGHUA, MC05JTN500821 VIKING, CL21C821JBNC SAMSUNG, CC0805JRNPO9BN821 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG821J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 820pF 5% 0805CG821J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N821J500NT HOTTECH, MC05JTN500821 VIKING, 0805CG3821J500NT KOME, CL21C821JBNC SAMSUNG, CC0805JRNPO9BN821 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN821</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 820pF 5% CC0805JRNPO9BN821</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N821J500NT HOTTECH, 0805CG821J500NT FENGHUA, MC05JTN500821 VIKING, 0805CG3821J500NT KOME, CL21C821JBNC SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CL21C821JBNC</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 820pF 5% CL21C821JBNC</t>
+  </si>
+  <si>
+    <t>10-00026409</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N821J500NT HOTTECH, 0805CG821J500NT FENGHUA, MC05JTN500821 VIKING, 0805CG3821J500NT KOME, CC0805JRNPO9BN821 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012N821J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 820pF 5% C2012N821J500NT</t>
+  </si>
+  <si>
+    <t>UT-00092521</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG821J500NT FENGHUA, MC05JTN500821 VIKING, 0805CG3821J500NT KOME, CL21C821JBNC SAMSUNG, CC0805JRNPO9BN821 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG102K500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 10% 0805CG102K500NT</t>
+  </si>
+  <si>
+    <t>UT-00123345</t>
+  </si>
+  <si>
+    <t>0805CG102J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 5% 0805CG102J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H102J8TN00R SUNTAN, 0805CG4102J500NT KOME, MC05JTN500102 VIKING, TCC0805COG102J500BT CCTC, 0805N102J500CT Walsin, GRM2165C1H102JA01D MURATA, CC0805JRNPO9BN102 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG4102J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 5% 0805CG4102J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H102J8TN00R SUNTAN, MC05JTN500102 VIKING, 0805CG102J500NT FENGHUA, TCC0805COG102J500BT CCTC, 0805N102J500CT Walsin, GRM2165C1H102JA01D MURATA, CC0805JRNPO9BN102 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805N102J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 5% 0805N102J500CT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H102J8TN00R SUNTAN, 0805CG4102J500NT KOME, MC05JTN500102 VIKING, 0805CG102J500NT FENGHUA, TCC0805COG102J500BT CCTC, GRM2165C1H102JA01D MURATA, CC0805JRNPO9BN102 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN102</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 5% CC0805JRNPO9BN102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H102J8TN00R SUNTAN, 0805CG4102J500NT KOME, MC05JTN500102 VIKING, 0805CG102J500NT FENGHUA, TCC0805COG102J500BT CCTC, 0805N102J500CT Walsin, GRM2165C1H102JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>MC05JTN500102</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 5% MC05JTN500102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H102J8TN00R SUNTAN, 0805CG4102J500NT KOME, 0805CG102J500NT FENGHUA, TCC0805COG102J500BT CCTC, 0805N102J500CT Walsin, GRM2165C1H102JA01D MURATA, CC0805JRNPO9BN102 YAGEO, </t>
+  </si>
+  <si>
+    <t>TCC0805COG102J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 5% TCC0805COG102J500BT</t>
+  </si>
+  <si>
+    <t>UT-00150872</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H102J8TN00R SUNTAN, 0805CG4102J500NT KOME, MC05JTN500102 VIKING, 0805CG102J500NT FENGHUA, 0805N102J500CT Walsin, GRM2165C1H102JA01D MURATA, CC0805JRNPO9BN102 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001H102J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.0nF (1000pF) 5% TS18001H102J8TN00R</t>
+  </si>
+  <si>
+    <t>10-00025745</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG4102J500NT KOME, MC05JTN500102 VIKING, 0805CG102J500NT FENGHUA, TCC0805COG102J500BT CCTC, 0805N102J500CT Walsin, GRM2165C1H102JA01D MURATA, CC0805JRNPO9BN102 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG122J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.2nF (1200pF) 5% 0805CG122J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N122J500NT HOTTECH, CC0805JRNPO9BN122 YAGEO, TCC0805COG122J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN122</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.2nF (1200pF) 5% CC0805JRNPO9BN122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N122J500NT HOTTECH, 0805CG122J500NT FENGHUA, TCC0805COG122J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>TCC0805COG122J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.2nF (1200pF) 5% TCC0805COG122J500BT</t>
+  </si>
+  <si>
+    <t>UT-00150800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N122J500NT HOTTECH, 0805CG122J500NT FENGHUA, CC0805JRNPO9BN122 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012N122J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.2nF (1200pF) 5% C2012N122J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG122J500NT FENGHUA, CC0805JRNPO9BN122 YAGEO, TCC0805COG122J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>0805CG152J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-NPO-50V- 1.5nF (1500pF) 5% 0805CG152J500NT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N152J500NT HOTTECH, 0805CG4152J500NT KOME, CL21C152JBFNNNE SAMSUNG, MC05JTN500152 VIKING, 0805N152J500CT Walsin, CC0805JRNPO9BN152 YAGEO, TS18001H152J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>0805CG4152J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.5nF (1500pF) 5% 0805CG4152J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N152J500NT HOTTECH, CL21C152JBFNNNE SAMSUNG, MC05JTN500152 VIKING, 0805CG152J500NT FENGHUA, 0805N152J500CT Walsin, CC0805JRNPO9BN152 YAGEO, TS18001H152J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012N152J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.5nF (1500pF) 5% C2012N152J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG4152J500NT KOME, CL21C152JBFNNNE SAMSUNG, MC05JTN500152 VIKING, 0805CG152J500NT FENGHUA, 0805N152J500CT Walsin, CC0805JRNPO9BN152 YAGEO, TS18001H152J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN152</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.5nF (1500pF) 5% CC0805JRNPO9BN152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N152J500NT HOTTECH, 0805CG4152J500NT KOME, CL21C152JBFNNNE SAMSUNG, MC05JTN500152 VIKING, 0805CG152J500NT FENGHUA, 0805N152J500CT Walsin, TS18001H152J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>MC05JTN500152</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.5nF (1500pF) 5% MC05JTN500152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N152J500NT HOTTECH, 0805CG4152J500NT KOME, CL21C152JBFNNNE SAMSUNG, 0805CG152J500NT FENGHUA, 0805N152J500CT Walsin, CC0805JRNPO9BN152 YAGEO, TS18001H152J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H152J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.5nF (1500pF) 5% TS18001H152J8TN00R</t>
+  </si>
+  <si>
+    <t>10-00026643</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N152J500NT HOTTECH, 0805CG4152J500NT KOME, CL21C152JBFNNNE SAMSUNG, MC05JTN500152 VIKING, 0805CG152J500NT FENGHUA, 0805N152J500CT Walsin, CC0805JRNPO9BN152 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805CG182J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.8nF (1800pF) 5% 0805CG182J500NT</t>
+  </si>
+  <si>
+    <t>10-00025793</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JRNPO9BN182 YAGEO, 0805N182J500CT Walsin, 0805CG4182J500NT KOME, C2012N182J500NT HOTTECH, TCC0805COG182J500BT CCTC, TS18001H182J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>0805CG4182J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.8nF (1800pF) 5% 0805CG4182J500NT</t>
+  </si>
+  <si>
+    <t>UT-00090941</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG182J500NT FENGHUA, CC0805JRNPO9BN182 YAGEO, 0805N182J500CT Walsin, C2012N182J500NT HOTTECH, TCC0805COG182J500BT CCTC, TS18001H182J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012N182J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.8nF (1800pF) 5% C2012N182J500NT</t>
+  </si>
+  <si>
+    <t>UT-00123179</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG182J500NT FENGHUA, CC0805JRNPO9BN182 YAGEO, 0805N182J500CT Walsin, 0805CG4182J500NT KOME, TCC0805COG182J500BT CCTC, TS18001H182J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN182</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.8nF (1800pF) 5% CC0805JRNPO9BN182</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG182J500NT FENGHUA, 0805N182J500CT Walsin, 0805CG4182J500NT KOME, C2012N182J500NT HOTTECH, TCC0805COG182J500BT CCTC, TS18001H182J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TCC0805COG182J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.8nF (1800pF) 5% TCC0805COG182J500BT</t>
+  </si>
+  <si>
+    <t>UT-00139339</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG182J500NT FENGHUA, CC0805JRNPO9BN182 YAGEO, 0805N182J500CT Walsin, 0805CG4182J500NT KOME, C2012N182J500NT HOTTECH, TS18001H182J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H182J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 1.8nF (1800pF) 5% TS18001H182J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00140467</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG182J500NT FENGHUA, CC0805JRNPO9BN182 YAGEO, 0805N182J500CT Walsin, 0805CG4182J500NT KOME, C2012N182J500NT HOTTECH, TCC0805COG182J500BT CCTC, </t>
+  </si>
+  <si>
+    <t>0805CG222J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% 0805CG222J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012N222J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% C2012N222J500NT</t>
+  </si>
+  <si>
+    <t>10-00026115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JKNPO9BN222</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% CC0805JKNPO9BN222</t>
+  </si>
+  <si>
+    <t>UT-00106483</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN222</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% CC0805JRNPO9BN222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21C222JBFNNNE</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% CL21C222JBFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM2165C1H222JA01D</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% GRM2165C1H222JA01D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>MC05JTN500222</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% MC05JTN500222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TCC0805COG222J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% TCC0805COG222J500BT</t>
+  </si>
+  <si>
+    <t>UT-00153875</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H222J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% TS18001H222J8TN00R</t>
+  </si>
+  <si>
+    <t>10-00026620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, 0805N222J500CT Walsin, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>0805N222J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.2nF (2200pF) 5% 0805N222J500CT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805CG222J500NT FENGHUA, MC05JTN500222 VIKING, GRM2165C1H222JA01D MURATA, C2012N222J500NT HOTTECH, TCC0805COG222J500BT CCTC, CC0805JKNPO9BN222 YAGEO, CC0805JRNPO9BN222 YAGEO, CL21C222JBFNNNE SAMSUNG, TS18001H222J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>0805CG272J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% 0805CG272J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500272 VIKING, TCC0805COG272J500BT CCTC, C2012N272J500NT3 HOTTECH, GRM2165C1H272JA01D MURATA, FN21N272J500ECG PDC, CC0805JKNPO9BN272 YAGEO, 0805CG4272J500NT KOME, </t>
+  </si>
+  <si>
+    <t>0805CG4272J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% 0805CG4272J500NT</t>
+  </si>
+  <si>
+    <t>10-00026410</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500272 VIKING, TCC0805COG272J500BT CCTC, C2012N272J500NT3 HOTTECH, GRM2165C1H272JA01D MURATA, FN21N272J500ECG PDC, CC0805JKNPO9BN272 YAGEO, 0805CG272J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805JKNPO9BN272</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% CC0805JKNPO9BN272</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500272 VIKING, TCC0805COG272J500BT CCTC, C2012N272J500NT3 HOTTECH, GRM2165C1H272JA01D MURATA, FN21N272J500ECG PDC, 0805CG4272J500NT KOME, 0805CG272J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>FN21N272J500ECG</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% FN21N272J500ECG</t>
+  </si>
+  <si>
+    <t>PDC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500272 VIKING, TCC0805COG272J500BT CCTC, C2012N272J500NT3 HOTTECH, GRM2165C1H272JA01D MURATA, CC0805JKNPO9BN272 YAGEO, 0805CG4272J500NT KOME, 0805CG272J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>GRM2165C1H272JA01D</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% GRM2165C1H272JA01D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500272 VIKING, TCC0805COG272J500BT CCTC, C2012N272J500NT3 HOTTECH, FN21N272J500ECG PDC, CC0805JKNPO9BN272 YAGEO, 0805CG4272J500NT KOME, 0805CG272J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>MC05JTN500272</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% MC05JTN500272</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805COG272J500BT CCTC, C2012N272J500NT3 HOTTECH, GRM2165C1H272JA01D MURATA, FN21N272J500ECG PDC, CC0805JKNPO9BN272 YAGEO, 0805CG4272J500NT KOME, 0805CG272J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TCC0805COG272J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% TCC0805COG272J500BT</t>
+  </si>
+  <si>
+    <t>UT-00150873</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500272 VIKING, C2012N272J500NT3 HOTTECH, GRM2165C1H272JA01D MURATA, FN21N272J500ECG PDC, CC0805JKNPO9BN272 YAGEO, 0805CG4272J500NT KOME, 0805CG272J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012N272J500NT3</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 2.7nF (2700pF) 5% C2012N272J500NT3</t>
+  </si>
+  <si>
+    <t>UT-00092522</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05JTN500272 VIKING, TCC0805COG272J500BT CCTC, GRM2165C1H272JA01D MURATA, FN21N272J500ECG PDC, CC0805JKNPO9BN272 YAGEO, 0805CG4272J500NT KOME, 0805CG272J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805CG332J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-NPO-50V- 3.3nF (3300pF) 5% 0805CG332J500NT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N332J500NT HOTTECH, CC0805JKNPO9BN332 YAGEO, CL21C332JBFNNNE SAMSUNG, MC05JTN500332 VIKING, GRM2162C1H332JA01D MURATA, 0805N332J500CT Walsin, TS18001H332J8TN00R SUNTAN, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>0805N332J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3nF (3300pF) 5% 0805N332J500CT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N332J500NT HOTTECH, CC0805JKNPO9BN332 YAGEO, CL21C332JBFNNNE SAMSUNG, MC05JTN500332 VIKING, GRM2162C1H332JA01D MURATA, TS18001H332J8TN00R SUNTAN, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, 0805CG332J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012N332J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3nF (3300pF) 5% C2012N332J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JKNPO9BN332 YAGEO, CL21C332JBFNNNE SAMSUNG, MC05JTN500332 VIKING, GRM2162C1H332JA01D MURATA, 0805N332J500CT Walsin, TS18001H332J8TN00R SUNTAN, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, 0805CG332J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805JKNPO9BN332</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3nF (3300pF) 5% CC0805JKNPO9BN332</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N332J500NT HOTTECH, CL21C332JBFNNNE SAMSUNG, MC05JTN500332 VIKING, GRM2162C1H332JA01D MURATA, 0805N332J500CT Walsin, TS18001H332J8TN00R SUNTAN, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, 0805CG332J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21C332JBFNNNE</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3nF (3300pF) 5% CL21C332JBFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N332J500NT HOTTECH, CC0805JKNPO9BN332 YAGEO, MC05JTN500332 VIKING, GRM2162C1H332JA01D MURATA, 0805N332J500CT Walsin, TS18001H332J8TN00R SUNTAN, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, 0805CG332J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>GRM2162C1H332JA01D</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3nF (3300pF) 5% GRM2162C1H332JA01D</t>
+  </si>
+  <si>
+    <t>UT-00089676</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N332J500NT HOTTECH, CC0805JKNPO9BN332 YAGEO, CL21C332JBFNNNE SAMSUNG, MC05JTN500332 VIKING, 0805N332J500CT Walsin, TS18001H332J8TN00R SUNTAN, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, 0805CG332J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>GRM2165C1H332JA01D</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3nF (3300pF) 5% GRM2165C1H332JA01D</t>
+  </si>
+  <si>
+    <t>UT-00100352</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N332J500NT HOTTECH, CC0805JKNPO9BN332 YAGEO, CL21C332JBFNNNE SAMSUNG, MC05JTN500332 VIKING, GRM2162C1H332JA01D MURATA, 0805N332J500CT Walsin, TS18001H332J8TN00R SUNTAN, MA0805CG332J500ERG PDC, 0805CG332J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>MC05JTN500332</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3nF (3300pF) 5% MC05JTN500332</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N332J500NT HOTTECH, CC0805JKNPO9BN332 YAGEO, CL21C332JBFNNNE SAMSUNG, GRM2162C1H332JA01D MURATA, 0805N332J500CT Walsin, TS18001H332J8TN00R SUNTAN, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, 0805CG332J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H332J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 3.3nF (3300pF) 5% TS18001H332J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00098239</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N332J500NT HOTTECH, CC0805JKNPO9BN332 YAGEO, CL21C332JBFNNNE SAMSUNG, MC05JTN500332 VIKING, GRM2162C1H332JA01D MURATA, 0805N332J500CT Walsin, MA0805CG332J500ERG PDC, GRM2165C1H332JA01D MURATA, 0805CG332J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>0805N472J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% 0805N472J500CT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>C2012N472J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% C2012N472J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>C2012N472J500NT3</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% C2012N472J500NT3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>CL21C472JBFNNNE</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% CL21C472JBFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>MC05JTN500472</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% MC05JTN500472</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>TCC0805COG472J500BT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% TCC0805COG472J500BT</t>
+  </si>
+  <si>
+    <t>UT-00140667</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>0805CG472J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% 0805CG472J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>CC0805JKNPO9BN472</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% CC0805JKNPO9BN472</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>GRM2165C1H472JA01D</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% GRM2165C1H472JA01D</t>
+  </si>
+  <si>
+    <t>10-00025865</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TS18001H472J8TN00R SUNTAN, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>TS18001H472J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 4.7nF (4700pF) 5% TS18001H472J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00095034</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012N472J500NT HOTTECH, C2012N472J500NT3 HOTTECH, GRM2165C1H472JA01D MURATA, 0805N472J500CT Walsin, CL21C472JBFNNNE SAMSUNG, MC05JTN500472 VIKING, 0805CG472J500NT FENGHUA, CC0805JKNPO9BN472 YAGEO, TCC0805COG472J500BT CCTC, 0805N472J500CT Walsin, </t>
+  </si>
+  <si>
+    <t>C2012C0G1H562J060AA</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 5.6nF (5600pF) 5% C2012C0G1H562J060AA</t>
+  </si>
+  <si>
+    <t>TDK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JKNPO9BN562 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805JKNPO9BN562</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 5.6nF (5600pF) 5% CC0805JKNPO9BN562</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012C0G1H562J060AA TDK, </t>
+  </si>
+  <si>
+    <t>C2012N682J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.8nF (6800pF) 5% C2012N682J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JKNPO9BN682 YAGEO, GRM2195C1H682JA01D MURATA, C2012N682J500NT3 HOTTECH, TS18001H682J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012N682J500NT3</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.8nF (6800pF) 5% C2012N682J500NT3</t>
+  </si>
+  <si>
+    <t>UT-00092750</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JKNPO9BN682 YAGEO, GRM2195C1H682JA01D MURATA, C2012N682J500NT HOTTECH, TS18001H682J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805JKNPO9BN682</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.8nF (6800pF) 5% CC0805JKNPO9BN682</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM2195C1H682JA01D MURATA, C2012N682J500NT3 HOTTECH, C2012N682J500NT HOTTECH, TS18001H682J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM2195C1H682JA01D</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.8nF (6800pF) 5% GRM2195C1H682JA01D</t>
+  </si>
+  <si>
+    <t>UT-00089677</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JKNPO9BN682 YAGEO, C2012N682J500NT3 HOTTECH, C2012N682J500NT HOTTECH, TS18001H682J8TN00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H682J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 6.8nF (6800pF) 5% TS18001H682J8TN00R</t>
+  </si>
+  <si>
+    <t>UT-00137555</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805JKNPO9BN682 YAGEO, GRM2195C1H682JA01D MURATA, C2012N682J500NT3 HOTTECH, C2012N682J500NT HOTTECH, </t>
+  </si>
+  <si>
+    <t>0805CG103J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% 0805CG103J500NT</t>
+  </si>
+  <si>
+    <t>UT-00102487</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, TS18001H103J8TN00R SUNTAN, CL21C103JBFNNNG SAMSUNG, TS18001H103J8TN00R SUNTAN, C2012N103J500NT HOTTECH, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, 0805N103J500CT Walsin, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, </t>
+  </si>
+  <si>
+    <t>0805N103J500CT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% 0805N103J500CT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, TS18001H103J8TN00R SUNTAN, CL21C103JBFNNNG SAMSUNG, TS18001H103J8TN00R SUNTAN, C2012N103J500NT HOTTECH, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012N103J500NT</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% C2012N103J500NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, TS18001H103J8TN00R SUNTAN, CL21C103JBFNNNG SAMSUNG, TS18001H103J8TN00R SUNTAN, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, 0805N103J500CT Walsin, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805JKNPO9BN103</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% CC0805JKNPO9BN103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, TS18001H103J8TN00R SUNTAN, CL21C103JBFNNNG SAMSUNG, TS18001H103J8TN00R SUNTAN, C2012N103J500NT HOTTECH, MC05JTN50010 VIKING, 0805N103J500CT Walsin, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21C103JBFNNNE</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% CL21C103JBFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H103J8TN00R SUNTAN, CL21C103JBFNNNG SAMSUNG, TS18001H103J8TN00R SUNTAN, C2012N103J500NT HOTTECH, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, 0805N103J500CT Walsin, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21C103JBFNNNG</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% CL21C103JBFNNNG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, TS18001H103J8TN00R SUNTAN, TS18001H103J8TN00R SUNTAN, C2012N103J500NT HOTTECH, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, 0805N103J500CT Walsin, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>FN21N103J500ECG</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% FN21N103J500ECG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, TS18001H103J8TN00R SUNTAN, CL21C103JBFNNNG SAMSUNG, TS18001H103J8TN00R SUNTAN, C2012N103J500NT HOTTECH, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, 0805N103J500CT Walsin, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001H103J8TN00R</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 10nF (0.01uF) 5% TS18001H103J8TN00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, CL21C103JBFNNNG SAMSUNG, TS18001H103J8TN00R SUNTAN, C2012N103J500NT HOTTECH, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, 0805N103J500CT Walsin, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21C103JBFNNNE SAMSUNG, TS18001H103J8TN00R SUNTAN, CL21C103JBFNNNG SAMSUNG, C2012N103J500NT HOTTECH, CC0805JKNPO9BN103 YAGEO, MC05JTN50010 VIKING, 0805N103J500CT Walsin, FN21N103J500ECG PDC, GRM2195C1H103JA01D MURATA, 0805CG103J500NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805JRNPO9BN223</t>
+  </si>
+  <si>
+    <t>0805-NPO-50V- 22nF (0.022uF) 5% CC0805JRNPO9BN223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21B5C1H223JA01L MURATA, </t>
+  </si>
+  <si>
+    <t>C2012A475K100NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% C2012A475K100NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, CC0805KRX5R6BB475 YAGEO, 0805D7475K100NT KOME, MC05KTX100475 VIKING, CC0805KKX5R6BB475 YAGEO, CL21A475KPFNNNE SAMSUNG, TS18001A475K8TX00R SUNTAN, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21A475KPFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% CL21A475KPFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, CC0805KRX5R6BB475 YAGEO, 0805D7475K100NT KOME, C2012A475K100NT HOTTECH, MC05KTX100475 VIKING, CC0805KKX5R6BB475 YAGEO, TS18001A475K8TX00R SUNTAN, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805D7475K100NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% 0805D7475K100NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, CC0805KRX5R6BB475 YAGEO, C2012A475K100NT HOTTECH, MC05KTX100475 VIKING, CC0805KKX5R6BB475 YAGEO, CL21A475KPFNNNE SAMSUNG, TS18001A475K8TX00R SUNTAN, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805X475K100NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% 0805X475K100NT</t>
+  </si>
+  <si>
+    <t>10-00025743</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R6BB475 YAGEO, 0805D7475K100NT KOME, C2012A475K100NT HOTTECH, MC05KTX100475 VIKING, CC0805KKX5R6BB475 YAGEO, CL21A475KPFNNNE SAMSUNG, TS18001A475K8TX00R SUNTAN, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, CC0805KRX5R6BB475 YAGEO, 0805D7475K100NT KOME, C2012A475K100NT HOTTECH, MC05KTX100475 VIKING, CC0805KKX5R6BB475 YAGEO, CL21A475KPFNNNE SAMSUNG, TS18001A475K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805KKX5R6BB475</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% CC0805KKX5R6BB475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, CC0805KRX5R6BB475 YAGEO, 0805D7475K100NT KOME, C2012A475K100NT HOTTECH, MC05KTX100475 VIKING, CL21A475KPFNNNE SAMSUNG, TS18001A475K8TX00R SUNTAN, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805KRX5R6BB475</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% CC0805KRX5R6BB475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, 0805D7475K100NT KOME, C2012A475K100NT HOTTECH, MC05KTX100475 VIKING, CC0805KKX5R6BB475 YAGEO, CL21A475KPFNNNE SAMSUNG, TS18001A475K8TX00R SUNTAN, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>GRM219R61A475KE34D</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% GRM219R61A475KE34D</t>
+  </si>
+  <si>
+    <t>UT-00151858</t>
+  </si>
+  <si>
+    <t>MC05KTX100475</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 10% MC05KTX100475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, CC0805KRX5R6BB475 YAGEO, 0805D7475K100NT KOME, C2012A475K100NT HOTTECH, CC0805KKX5R6BB475 YAGEO, CL21A475KPFNNNE SAMSUNG, TS18001A475K8TX00R SUNTAN, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001A475K8TX00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805-X5R-10V- 4.7uF 10% TS18001A475K8TX00R </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X475K100NT FENGHUA, CC0805KRX5R6BB475 YAGEO, 0805D7475K100NT KOME, C2012A475K100NT HOTTECH, MC05KTX100475 VIKING, CC0805KKX5R6BB475 YAGEO, CL21A475KPFNNNE SAMSUNG, 0805X475K100NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805MKX5R6BB475</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 20% CC0805MKX5R6BB475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MRX5R6BB475 YAGEO, GRM219R61A475ME32D MURATA, </t>
+  </si>
+  <si>
+    <t>CC0805MRX5R6BB475</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V- 4.7uF 20% CC0805MRX5R6BB475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM219R61A475ME32D MURATA, CC0805MKX5R6BB475 YAGEO, </t>
+  </si>
+  <si>
+    <t>0805X106K100NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% 0805X106K100NT</t>
+  </si>
+  <si>
+    <t>10-00025744</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>C2012A106K100NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% C2012A106K100NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805KKX5R6BB106</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% CC0805KKX5R6BB106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CL21A106KPFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% CL21A106KPFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>CL21A106KPFNNNG</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% CL21A106KPFNNNG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>CSA0805X5R106K100MT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% CSA0805X5R106K100MT</t>
+  </si>
+  <si>
+    <t>UT-00134362</t>
+  </si>
+  <si>
+    <t>HRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>GRM21BR61A106KE19L</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% GRM21BR61A106KE19L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>MC05KTX100106</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% MC05KTX100106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>TS18001A106K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% TS18001A106K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00140468</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CS2012X5R106K100NRE SAMWHA, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>CS2012X5R106K100NRE</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 10% CS2012X5R106K100NRE</t>
+  </si>
+  <si>
+    <t>UT-00092546</t>
+  </si>
+  <si>
+    <t>SAMWHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X106K100NT FENGHUA, MC05KTX100106 VIKING, GRM21BR61A106KE19L MURATA, MC05KTX100106 VIKING, C2012A106K100NT HOTTECH, CC0805KRX5R6BB106 YAGEO, CL21A106KPFNNNG SAMSUNG, 0805X106K100NT FENGHUA, CSA0805X5R106K100MT HRE, TS18001A106K8TX00R SUNTAN, TCC0805X5R106K100FT CCTC, CL21A106KPFNNNE SAMSUNG, CC0805KKX5R6BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>CC0805MKX5R6BB106</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-10uF 20% CC0805MKX5R6BB106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC05MTX100106 VIKING, </t>
+  </si>
+  <si>
+    <t>0805X226M100NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% 0805X226M100NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R6BB226 YAGEO, GRM21BR61A226ME51L MURATA, GRM219R61A226MEA0D MURATA, C2012A226M100NT HOTTECH, CL21A226MPQNNNE SAMSUNG, LMK212BJ226MG-T TAIYO YUDEN, TS18001A226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012A226M100NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% C2012A226M100NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X226M100NT FENGHUA, CC0805MKX5R6BB226 YAGEO, GRM21BR61A226ME51L MURATA, GRM219R61A226MEA0D MURATA, CL21A226MPQNNNE SAMSUNG, LMK212BJ226MG-T TAIYO YUDEN, TS18001A226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805MKX5R6BB226</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% CC0805MKX5R6BB226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X226M100NT FENGHUA, GRM21BR61A226ME51L MURATA, GRM219R61A226MEA0D MURATA, C2012A226M100NT HOTTECH, CL21A226MPQNNNE SAMSUNG, LMK212BJ226MG-T TAIYO YUDEN, TS18001A226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM21BR61A226ME51L</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% GRM21BR61A226ME51L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X226M100NT FENGHUA, CC0805MKX5R6BB226 YAGEO, GRM219R61A226MEA0D MURATA, C2012A226M100NT HOTTECH, CL21A226MPQNNNE SAMSUNG, LMK212BJ226MG-T TAIYO YUDEN, TS18001A226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001A226M8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% TS18001A226M8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00095035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X226M100NT FENGHUA, CC0805MKX5R6BB226 YAGEO, GRM21BR61A226ME51L MURATA, GRM219R61A226MEA0D MURATA, C2012A226M100NT HOTTECH, CL21A226MPQNNNE SAMSUNG, LMK212BJ226MG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>CL21A226MPQNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% CL21A226MPQNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X226M100NT FENGHUA, CC0805MKX5R6BB226 YAGEO, GRM21BR61A226ME51L MURATA, GRM219R61A226MEA0D MURATA, C2012A226M100NT HOTTECH, LMK212BJ226MG-T TAIYO YUDEN, TS18001A226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM219R61A226MEA0D</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% GRM219R61A226MEA0D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X226M100NT FENGHUA, CC0805MKX5R6BB226 YAGEO, GRM21BR61A226ME51L MURATA, C2012A226M100NT HOTTECH, CL21A226MPQNNNE SAMSUNG, LMK212BJ226MG-T TAIYO YUDEN, TS18001A226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>LMK212BJ226MG-T</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-22uF 20% LMK212BJ226MG-T</t>
+  </si>
+  <si>
+    <t>TAIYO YUDEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X226M100NT FENGHUA, CC0805MKX5R6BB226 YAGEO, GRM21BR61A226ME51L MURATA, GRM219R61A226MEA0D MURATA, C2012A226M100NT HOTTECH, CL21A226MPQNNNE SAMSUNG, TS18001A226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012X5R1A476M125AC</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-47uF 20% C2012X5R1A476M125AC</t>
+  </si>
+  <si>
+    <t>UT-00101911</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR61A476ME15L MURATA, TS18001A476M8TX00R SUNTAN, LMK212BBJ476MG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>LMK212BBJ476MG-T</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-47uF 20% LMK212BBJ476MG-T</t>
+  </si>
+  <si>
+    <t>UT-00117277</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR61A476ME15L MURATA, TS18001A476M8TX00R SUNTAN, C2012X5R1A476M125AC TDK, </t>
+  </si>
+  <si>
+    <t>TS18001A476M8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-47uF 20% TS18001A476M8TX00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR61A476ME15L MURATA, C2012X5R1A476M125AC TDK, LMK212BBJ476MG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>GRM21BR61A476ME15L</t>
+  </si>
+  <si>
+    <t>0805-X5R-10V-47uF 20% GRM21BR61A476ME15L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001A476M8TX00R SUNTAN, C2012X5R1A476M125AC TDK, LMK212BBJ476MG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>0805X106K160NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% 0805X106K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012A106K160NT2</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% C2012A106K160NT2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21A106KOFNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% CL21A106KOFNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21A106KOQNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% CL21A106KOQNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CL21A106KOQNNNG</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% CL21A106KOQNNNG</t>
+  </si>
+  <si>
+    <t>UT-00093396</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM21BR61C106KE15L</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% GRM21BR61C106KE15L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>MC05KTX160106</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% MC05KTX160106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001C106K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% TS18001C106K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00101786</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TCC0805X5R106K160FT CCTC, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>UT-00140469</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TCC0805X5R106K160FT CCTC, </t>
+  </si>
+  <si>
+    <t>TCC0805X5R106K160FT</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-10uF 10% TCC0805X5R106K160FT</t>
+  </si>
+  <si>
+    <t>UT-00106502</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KRX5R7BB106 YAGEO, CS2012X5R106K160NRB SAMWHA, 0805YD106KAT2A AVX, CL21A106KOFNNNE SAMSUNG, GRM21BR61C106KE15L MURATA, 0805X106K160NT FENGHUA, C2012A106K160NT2 HOTTECH, MC05KTX160106 VIKING, CL21A106KOQNNNG SAMSUNG, CC0805KKX5R7BB106 YAGEO, CL21A106KOQNNNE SAMSUNG, TS18001C106K8TX00R SUNTAN, TS18001C106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>0805X225K160NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-2.2uF 10% 0805X225K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805X225K160NT FENGHUA, CL21A225KOFNNNE SAMSUNG, CC0805KKX5R7BB225 YAGEO, EMK212BJ225KG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>0805X475K160NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-4.7uF 10% 0805X475K160NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A475K160NT2 HOTTECH, CC0805KKX5R7BB475 YAGEO, CL21A475K0FNNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>C2012A475K160NT2</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-4.7uF 10% C2012A475K160NT2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R7BB475 YAGEO, 0805X475K160NT FENGHUA, CL21A475K0FNNNE SAMSUNG, </t>
+  </si>
+  <si>
+    <t>CL21A475K0FNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-16V-4.7uF 10% CL21A475K0FNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A475K160NT2 HOTTECH, CC0805KKX5R7BB475 YAGEO, 0805X475K160NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012X5R1E684M125AA</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 0.68uF (680nF) 20% C2012X5R1E684M125AA</t>
+  </si>
+  <si>
+    <t>CC0805KKX5R8BB105</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 1.0uF 10% CC0805KKX5R8BB105</t>
+  </si>
+  <si>
+    <t>0805X106K250NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 10uF 10% 0805X106K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB106 YAGEO, C2012A106K250NT2 HOTTECH, GRM21BR61E106KA73L MURATA, MA0805XR106K250ERG PDC, CL21A106KAYNNNE SAMSUNG, TS18001E106K8TX00R SUNTAN, TS18001E106K8TX00R SUNTAN, GRM219R61E106KA12D MURATA, 0805X106K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>UT-00140517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB106 YAGEO, C2012A106K250NT2 HOTTECH, GRM21BR61E106KA73L MURATA, 0805X106K250NT FENGHUA, MA0805XR106K250ERG PDC, CL21A106KAYNNNE SAMSUNG, TS18001E106K8TX00R SUNTAN, TS18001E106K8TX00R SUNTAN, GRM219R61E106KA12D MURATA, </t>
+  </si>
+  <si>
+    <t>C2012A106K250NT2</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 10uF 10% C2012A106K250NT2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB106 YAGEO, GRM21BR61E106KA73L MURATA, 0805X106K250NT FENGHUA, MA0805XR106K250ERG PDC, CL21A106KAYNNNE SAMSUNG, TS18001E106K8TX00R SUNTAN, TS18001E106K8TX00R SUNTAN, GRM219R61E106KA12D MURATA, 0805X106K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805KKX5R8BB106</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 10uF 10% CC0805KKX5R8BB106</t>
+  </si>
+  <si>
+    <t>10-00025770</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A106K250NT2 HOTTECH, GRM21BR61E106KA73L MURATA, 0805X106K250NT FENGHUA, MA0805XR106K250ERG PDC, CL21A106KAYNNNE SAMSUNG, TS18001E106K8TX00R SUNTAN, TS18001E106K8TX00R SUNTAN, GRM219R61E106KA12D MURATA, 0805X106K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>GRM21BR61E106KA73L</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 10uF 10% GRM21BR61E106KA73L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB106 YAGEO, C2012A106K250NT2 HOTTECH, 0805X106K250NT FENGHUA, MA0805XR106K250ERG PDC, CL21A106KAYNNNE SAMSUNG, TS18001E106K8TX00R SUNTAN, TS18001E106K8TX00R SUNTAN, GRM219R61E106KA12D MURATA, 0805X106K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21A106KAYNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 10uF 10% CL21A106KAYNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB106 YAGEO, C2012A106K250NT2 HOTTECH, GRM21BR61E106KA73L MURATA, 0805X106K250NT FENGHUA, MA0805XR106K250ERG PDC, TS18001E106K8TX00R SUNTAN, TS18001E106K8TX00R SUNTAN, GRM219R61E106KA12D MURATA, 0805X106K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001E106K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 10uF 10% TS18001E106K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00095036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB106 YAGEO, C2012A106K250NT2 HOTTECH, GRM21BR61E106KA73L MURATA, 0805X106K250NT FENGHUA, MA0805XR106K250ERG PDC, CL21A106KAYNNNE SAMSUNG, TS18001E106K8TX00R SUNTAN, GRM219R61E106KA12D MURATA, 0805X106K250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>UT-00107258</t>
+  </si>
+  <si>
+    <t>C2012A106M250NT2</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 10uF 20% C2012A106M250NT2</t>
+  </si>
+  <si>
+    <t>UT-00123180</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR61E106MA73L MURATA, </t>
+  </si>
+  <si>
+    <t>0805X225K250NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 2.2uF 10% 0805X225K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB225 YAGEO, CL21A225KAFNNNE SAMSUNG, GRM219R61E225KA12D MURATA, TMK212BJ225KG-T TAIYO YUDEN, TS18001E225K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>CC0805KKX5R8BB225</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 2.2uF 10% CC0805KKX5R8BB225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21A225KAFNNNE SAMSUNG, 0805X225K250NT FENGHUA, GRM219R61E225KA12D MURATA, TMK212BJ225KG-T TAIYO YUDEN, TS18001E225K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TMK212BJ225KG-T</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 2.2uF 10% TMK212BJ225KG-T</t>
+  </si>
+  <si>
+    <t>UT-00123328</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB225 YAGEO, CL21A225KAFNNNE SAMSUNG, 0805X225K250NT FENGHUA, GRM219R61E225KA12D MURATA, TS18001E225K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001E225K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 2.2uF 10% TS18001E225K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00140470</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R8BB225 YAGEO, CL21A225KAFNNNE SAMSUNG, 0805X225K250NT FENGHUA, GRM219R61E225KA12D MURATA, TMK212BJ225KG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>0805X226M250NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% 0805X226M250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, C2012X5R1E226M125AC TDK, CL21A226MAQNNNE SAMSUNG, GRM21BR61E226ME44L MURATA, C2012A226M250NT2 HOTTECH, CL21A226MAYNNNE SAMSUNG, TS18001E226M8TX00R SUNTAN, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>UT-00116484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, C2012X5R1E226M125AC TDK, CL21A226MAQNNNE SAMSUNG, 0805X226M250NT FENGHUA, GRM21BR61E226ME44L MURATA, C2012A226M250NT2 HOTTECH, CL21A226MAYNNNE SAMSUNG, TS18001E226M8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>C2012A226M250NT2</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% C2012A226M250NT2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, C2012X5R1E226M125AC TDK, CL21A226MAQNNNE SAMSUNG, 0805X226M250NT FENGHUA, GRM21BR61E226ME44L MURATA, CL21A226MAYNNNE SAMSUNG, TS18001E226M8TX00R SUNTAN, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>C2012X5R1E226M125AC</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% C2012X5R1E226M125AC</t>
+  </si>
+  <si>
+    <t>10-00025884</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, CL21A226MAQNNNE SAMSUNG, 0805X226M250NT FENGHUA, GRM21BR61E226ME44L MURATA, C2012A226M250NT2 HOTTECH, CL21A226MAYNNNE SAMSUNG, TS18001E226M8TX00R SUNTAN, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CC0805MKX5R8BB226</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% CC0805MKX5R8BB226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012X5R1E226M125AC TDK, CL21A226MAQNNNE SAMSUNG, 0805X226M250NT FENGHUA, GRM21BR61E226ME44L MURATA, C2012A226M250NT2 HOTTECH, CL21A226MAYNNNE SAMSUNG, TS18001E226M8TX00R SUNTAN, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21A226MAQNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% CL21A226MAQNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, C2012X5R1E226M125AC TDK, 0805X226M250NT FENGHUA, GRM21BR61E226ME44L MURATA, C2012A226M250NT2 HOTTECH, CL21A226MAYNNNE SAMSUNG, TS18001E226M8TX00R SUNTAN, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>CL21A226MAYNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% CL21A226MAYNNNE</t>
+  </si>
+  <si>
+    <t>UT-00092740</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, C2012X5R1E226M125AC TDK, CL21A226MAQNNNE SAMSUNG, 0805X226M250NT FENGHUA, GRM21BR61E226ME44L MURATA, C2012A226M250NT2 HOTTECH, TS18001E226M8TX00R SUNTAN, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>GRM21BR61E226ME44L</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% GRM21BR61E226ME44L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, C2012X5R1E226M125AC TDK, CL21A226MAQNNNE SAMSUNG, 0805X226M250NT FENGHUA, C2012A226M250NT2 HOTTECH, CL21A226MAYNNNE SAMSUNG, TS18001E226M8TX00R SUNTAN, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>TS18001E226M8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 22uF 20% TS18001E226M8TX00R</t>
+  </si>
+  <si>
+    <t>10-00026210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805MKX5R8BB226 YAGEO, C2012X5R1E226M125AC TDK, CL21A226MAQNNNE SAMSUNG, 0805X226M250NT FENGHUA, GRM21BR61E226ME44L MURATA, C2012A226M250NT2 HOTTECH, CL21A226MAYNNNE SAMSUNG, 0805X226M250NT FENGHUA, </t>
+  </si>
+  <si>
+    <t>0805X475K250NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 4.7uF 10% 0805X475K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21A475KAQNNNE SAMSUNG, C2012A475K250DNT HOTTECH, GRM21BR61E475KA12L MURATA, C2012A475K250NT HOTTECH, CC0805KKX5R8BB475 YAGEO, TS18001E475K8TX00R SUNTAN, CS2012X5R475K250NRE SAMWHA, </t>
+  </si>
+  <si>
+    <t>C2012A475K250NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 4.7uF 10% C2012A475K250NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21A475KAQNNNE SAMSUNG, C2012A475K250DNT HOTTECH, GRM21BR61E475KA12L MURATA, CC0805KKX5R8BB475 YAGEO, 0805X475K250NT FENGHUA, TS18001E475K8TX00R SUNTAN, CS2012X5R475K250NRE SAMWHA, </t>
+  </si>
+  <si>
+    <t>CC0805KKX5R8BB475</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 4.7uF 10% CC0805KKX5R8BB475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21A475KAQNNNE SAMSUNG, C2012A475K250DNT HOTTECH, GRM21BR61E475KA12L MURATA, C2012A475K250NT HOTTECH, 0805X475K250NT FENGHUA, TS18001E475K8TX00R SUNTAN, CS2012X5R475K250NRE SAMWHA, </t>
+  </si>
+  <si>
+    <t>CS2012X5R475K250NRE</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 4.7uF 10% CS2012X5R475K250NRE</t>
+  </si>
+  <si>
+    <t>UT-00123114</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21A475KAQNNNE SAMSUNG, C2012A475K250DNT HOTTECH, GRM21BR61E475KA12L MURATA, C2012A475K250NT HOTTECH, CC0805KKX5R8BB475 YAGEO, 0805X475K250NT FENGHUA, TS18001E475K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001E475K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 4.7uF 10% TS18001E475K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00098240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CL21A475KAQNNNE SAMSUNG, C2012A475K250DNT HOTTECH, GRM21BR61E475KA12L MURATA, C2012A475K250NT HOTTECH, CC0805KKX5R8BB475 YAGEO, 0805X475K250NT FENGHUA, CS2012X5R475K250NRE SAMWHA, </t>
+  </si>
+  <si>
+    <t>CL21A475KAQNNNE</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V- 4.7uF 10% CL21A475KAQNNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012A475K250DNT HOTTECH, GRM21BR61E475KA12L MURATA, C2012A475K250NT HOTTECH, CC0805KKX5R8BB475 YAGEO, 0805X475K250NT FENGHUA, TS18001E475K8TX00R SUNTAN, CS2012X5R475K250NRE SAMWHA, </t>
+  </si>
+  <si>
+    <t>08053D106KAT2A</t>
+  </si>
+  <si>
+    <t>0805-X5R-25V-10uF 10% 08053D106KAT2A</t>
+  </si>
+  <si>
+    <t>UT-00102337</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCC0805X5R106K250FT CCTC, CC0805KRX5R8BB106 YAGEO, </t>
+  </si>
+  <si>
+    <t>GMK212BBJ106KG-T</t>
+  </si>
+  <si>
+    <t>0805-X5R-35V-10uF 10% GMK212BBJ106KG-T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR6YA106KE43L MURATA, TS18001V106K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>GRM21BR6YA106KE43L</t>
+  </si>
+  <si>
+    <t>0805-X5R-35V-10uF 10% GRM21BR6YA106KE43L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001V106K8TX00R SUNTAN, GMK212BBJ106KG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>TS18001V106K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-35V-10uF 10% TS18001V106K8TX00R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRM21BR6YA106KE43L MURATA, GMK212BBJ106KG-T TAIYO YUDEN, </t>
+  </si>
+  <si>
+    <t>TS18001V226K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-35V-22uF 10% TS18001V226K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00142338</t>
+  </si>
+  <si>
+    <t>C2012X5R1V226MT000E</t>
+  </si>
+  <si>
+    <t>0805-X5R-35V-22uF 20% C2012X5R1V226MT000E</t>
+  </si>
+  <si>
+    <t>UT-00090531</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012X5R1V226M125AC TDK, TCC0805X5R226M350FT CCTC, CGA0805X5R226M350MT HRE, </t>
+  </si>
+  <si>
+    <t>TCC0805X5R226M350FT</t>
+  </si>
+  <si>
+    <t>0805-X5R-35V-22uF 20% TCC0805X5R226M350FT</t>
+  </si>
+  <si>
+    <t>UT-00138585</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C2012X5R1V226MT000E TDK, C2012X5R1V226M125AC TDK, CGA0805X5R226M350MT HRE, </t>
+  </si>
+  <si>
+    <t>GRM21BR60G107ME15L</t>
+  </si>
+  <si>
+    <t>0805-X5R-4V- 100uF 20% GRM21BR60G107ME15L</t>
+  </si>
+  <si>
+    <t>CS2012X5R225K500NRE</t>
+  </si>
+  <si>
+    <t>0805-X5R-50V- 2.2uF 10% CS2012X5R225K500NRE</t>
+  </si>
+  <si>
+    <t>UT-00092547</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TS18001H225K8TX00R SUNTAN, </t>
+  </si>
+  <si>
+    <t>TS18001H225K8TX00R</t>
+  </si>
+  <si>
+    <t>0805-X5R-50V- 2.2uF 10% TS18001H225K8TX00R</t>
+  </si>
+  <si>
+    <t>UT-00098241</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CS2012X5R225K500NRE SAMWHA, </t>
+  </si>
+  <si>
+    <t>0805X475K500NT</t>
+  </si>
+  <si>
+    <t>0805-X5R-50V- 4.7 uF 10% 0805X475K500NT</t>
+  </si>
+  <si>
+    <t>UT-00146407</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC0805KKX5R9BB475 YAGEO, GRM21BR61H475KE51L MURATA, CL21A475KBQNNNE SAMSUNG, C2012A475K500NT HOTTECH, CS2012X5R475K500NRE SAMWHA, TS18001H475K8TX00R SUNTAN, </t>
+  </si>
+  <si>
     <t>12.07.2026</t>
   </si>
   <si>
-    <t>TCC0805COG180J500BT</t>
-[...3364 lines deleted...]
-  <si>
     <t>C2012A475K500NT</t>
   </si>
   <si>
     <t>0805-X5R-50V- 4.7 uF 10% C2012A475K500NT</t>
   </si>
   <si>
     <t xml:space="preserve">CC0805KKX5R9BB475 YAGEO, GRM21BR61H475KE51L MURATA, CL21A475KBQNNNE SAMSUNG, CS2012X5R475K500NRE SAMWHA, TS18001H475K8TX00R SUNTAN, 0805X475K500NT FENGHUA, </t>
   </si>
   <si>
     <t>CL21A475KBQNNNE</t>
   </si>
   <si>
     <t>0805-X5R-50V- 4.7 uF 10% CL21A475KBQNNNE</t>
   </si>
   <si>
     <t xml:space="preserve">CC0805KKX5R9BB475 YAGEO, GRM21BR61H475KE51L MURATA, C2012A475K500NT HOTTECH, CS2012X5R475K500NRE SAMWHA, TS18001H475K8TX00R SUNTAN, 0805X475K500NT FENGHUA, </t>
   </si>
   <si>
     <t>TS18001H475K8TX00R</t>
   </si>
   <si>
     <t>0805-X5R-50V- 4.7 uF 10% TS18001H475K8TX00R</t>
   </si>
   <si>
     <t>UT-00098242</t>
@@ -6154,50 +6166,53 @@
   <si>
     <t xml:space="preserve">CL21B392KBNC SAMSUNG, 08055C392KAT2A AVX, C2012B392K500NT HOTTECH, TCC0805X7R392K500DT CCTC, TS18001H392K8TB00R SUNTAN, CC0805KRX7R9BB392 YAGEO, </t>
   </si>
   <si>
     <t>C2012B392K500NT</t>
   </si>
   <si>
     <t>0805-X7R-50V- 3.9nF (3900pF) 10% C2012B392K500NT</t>
   </si>
   <si>
     <t>UT-00117038</t>
   </si>
   <si>
     <t xml:space="preserve">CL21B392KBNC SAMSUNG, 08055C392KAT2A AVX, TCC0805X7R392K500DT CCTC, TS18001H392K8TB00R SUNTAN, 0805B392K500NT FENGHUA, CC0805KRX7R9BB392 YAGEO, </t>
   </si>
   <si>
     <t>CC0805KRX7R9BB392</t>
   </si>
   <si>
     <t>0805-X7R-50V- 3.9nF (3900pF) 10% CC0805KRX7R9BB392</t>
   </si>
   <si>
     <t xml:space="preserve">CL21B392KBNC SAMSUNG, 08055C392KAT2A AVX, C2012B392K500NT HOTTECH, TCC0805X7R392K500DT CCTC, TS18001H392K8TB00R SUNTAN, 0805B392K500NT FENGHUA, </t>
   </si>
   <si>
+    <t>16.04.2026</t>
+  </si>
+  <si>
     <t>TCC0805X7R392K500DT</t>
   </si>
   <si>
     <t>0805-X7R-50V- 3.9nF (3900pF) 10% TCC0805X7R392K500DT</t>
   </si>
   <si>
     <t>UT-00139341</t>
   </si>
   <si>
     <t xml:space="preserve">CL21B392KBNC SAMSUNG, 08055C392KAT2A AVX, C2012B392K500NT HOTTECH, TS18001H392K8TB00R SUNTAN, 0805B392K500NT FENGHUA, CC0805KRX7R9BB392 YAGEO, </t>
   </si>
   <si>
     <t>TS18001H392K8TB00R</t>
   </si>
   <si>
     <t>0805-X7R-50V- 3.9nF (3900pF) 10% TS18001H392K8TB00R</t>
   </si>
   <si>
     <t>UT-00140485</t>
   </si>
   <si>
     <t xml:space="preserve">CL21B392KBNC SAMSUNG, 08055C392KAT2A AVX, C2012B392K500NT HOTTECH, TCC0805X7R392K500DT CCTC, 0805B392K500NT FENGHUA, CC0805KRX7R9BB392 YAGEO, </t>
   </si>
   <si>
     <t>0805B472K500NT</t>
@@ -7378,50 +7393,62 @@
   <si>
     <t xml:space="preserve">0805B105K500NT FENGHUA, MC05KTB500105 VIKING, MC05KTB500105 VIKING, C2012B105K500NT HOTTECH, TCC0805X7R105K500DTS CCTC, TS18001H105K8TB00R SUNTAN, 0805B105K500NT FENGHUA, 0805B105K500NT FENGHUA, GRM21BR71H105KA12L MURATA, TCC0805X7R105K500FT CCTC, CT41G08052X11105KNA KESENES, CC0805KKX7R9BB105 YAGEO, GRM21MR71H105KA01D MURATA, CL21B105KBFNNNE SAMSUNG, </t>
   </si>
   <si>
     <t>CT41G08052X11105KNA</t>
   </si>
   <si>
     <t>0805-X7R-50V- 1.0uF 10% CT41G08052X11105KNA</t>
   </si>
   <si>
     <t>10-00026352</t>
   </si>
   <si>
     <t xml:space="preserve">0805B105K500NT FENGHUA, MC05KTB500105 VIKING, MC05KTB500105 VIKING, C2012B105K500NT HOTTECH, TCC0805X7R105K500DTS CCTC, TS18001H105K8TB00R SUNTAN, 0805B105K500NT FENGHUA, 0805B105K500NT FENGHUA, GRM21BR71H105KA12L MURATA, CSA0805X7R105K500MT HRE, TCC0805X7R105K500FT CCTC, CC0805KKX7R9BB105 YAGEO, GRM21MR71H105KA01D MURATA, CL21B105KBFNNNE SAMSUNG, </t>
   </si>
   <si>
     <t>MC05KTB500105</t>
   </si>
   <si>
     <t>0805-X7R-50V- 1.0uF 10% MC05KTB500105</t>
   </si>
   <si>
     <t xml:space="preserve">0805B105K500NT FENGHUA, MC05KTB500105 VIKING, C2012B105K500NT HOTTECH, TCC0805X7R105K500DTS CCTC, TS18001H105K8TB00R SUNTAN, 0805B105K500NT FENGHUA, 0805B105K500NT FENGHUA, GRM21BR71H105KA12L MURATA, CSA0805X7R105K500MT HRE, TCC0805X7R105K500FT CCTC, CT41G08052X11105KNA KESENES, CC0805KKX7R9BB105 YAGEO, GRM21MR71H105KA01D MURATA, CL21B105KBFNNNE SAMSUNG, </t>
   </si>
   <si>
+    <t>TCC0805X7R105K500DTS</t>
+  </si>
+  <si>
+    <t>0805-X7R-50V- 1.0uF 10% TCC0805X7R105K500DTS</t>
+  </si>
+  <si>
+    <t>UT-00156350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0805B105K500NT FENGHUA, MC05KTB500105 VIKING, MC05KTB500105 VIKING, C2012B105K500NT HOTTECH, TS18001H105K8TB00R SUNTAN, 0805B105K500NT FENGHUA, 0805B105K500NT FENGHUA, GRM21BR71H105KA12L MURATA, CSA0805X7R105K500MT HRE, TCC0805X7R105K500FT CCTC, CT41G08052X11105KNA KESENES, CC0805KKX7R9BB105 YAGEO, GRM21MR71H105KA01D MURATA, CL21B105KBFNNNE SAMSUNG, </t>
+  </si>
+  <si>
     <t>TS18001H105K8TB00R</t>
   </si>
   <si>
     <t>0805-X7R-50V- 1.0uF 10% TS18001H105K8TB00R</t>
   </si>
   <si>
     <t xml:space="preserve">0805B105K500NT FENGHUA, MC05KTB500105 VIKING, MC05KTB500105 VIKING, C2012B105K500NT HOTTECH, TCC0805X7R105K500DTS CCTC, 0805B105K500NT FENGHUA, 0805B105K500NT FENGHUA, GRM21BR71H105KA12L MURATA, CSA0805X7R105K500MT HRE, TCC0805X7R105K500FT CCTC, CT41G08052X11105KNA KESENES, CC0805KKX7R9BB105 YAGEO, GRM21MR71H105KA01D MURATA, CL21B105KBFNNNE SAMSUNG, </t>
   </si>
   <si>
     <t>C2012B105K500NT</t>
   </si>
   <si>
     <t>0805-X7R-50V- 1.0uF 10% C2012B105K500NT</t>
   </si>
   <si>
     <t>10-00026124</t>
   </si>
   <si>
     <t xml:space="preserve">0805B105K500NT FENGHUA, MC05KTB500105 VIKING, MC05KTB500105 VIKING, TCC0805X7R105K500DTS CCTC, TS18001H105K8TB00R SUNTAN, 0805B105K500NT FENGHUA, 0805B105K500NT FENGHUA, GRM21BR71H105KA12L MURATA, CSA0805X7R105K500MT HRE, TCC0805X7R105K500FT CCTC, CT41G08052X11105KNA KESENES, CC0805KKX7R9BB105 YAGEO, GRM21MR71H105KA01D MURATA, CL21B105KBFNNNE SAMSUNG, </t>
   </si>
   <si>
     <t>TS18001H155K8TB00R</t>
   </si>
   <si>
     <t>0805-X7R-50V- 1.5uF 10% TS18001H155K8TB00R</t>
@@ -7441,51 +7468,51 @@
   <si>
     <t>10-00025861</t>
   </si>
   <si>
     <t xml:space="preserve">C2012X7R1H225K125AC TDK, CC0805KKX7R9BB225 YAGEO, C2012B225K500NT HOTTECH, CL21B225KBYNNNE SAMSUNG, TS18001H225K8TB00R SUNTAN, TS18001H225K8TB00R SUNTAN, UMK212BB7225KG-T TAIYO YUDEN, CS2012X7R225K500NRE SAMWHA, </t>
   </si>
   <si>
     <t>C2012B225K500NT</t>
   </si>
   <si>
     <t>0805-X7R-50V- 2.2uF 10% C2012B225K500NT</t>
   </si>
   <si>
     <t xml:space="preserve">C2012X7R1H225K125AC TDK, CC0805KKX7R9BB225 YAGEO, 0805B225K500NT FENGHUA, CL21B225KBYNNNE SAMSUNG, TS18001H225K8TB00R SUNTAN, TS18001H225K8TB00R SUNTAN, UMK212BB7225KG-T TAIYO YUDEN, CS2012X7R225K500NRE SAMWHA, </t>
   </si>
   <si>
     <t>CL21B225KBYNNNE</t>
   </si>
   <si>
     <t>0805-X7R-50V- 2.2uF 10% CL21B225KBYNNNE</t>
   </si>
   <si>
     <t xml:space="preserve">C2012X7R1H225K125AC TDK, CC0805KKX7R9BB225 YAGEO, 0805B225K500NT FENGHUA, C2012B225K500NT HOTTECH, TS18001H225K8TB00R SUNTAN, TS18001H225K8TB00R SUNTAN, UMK212BB7225KG-T TAIYO YUDEN, CS2012X7R225K500NRE SAMWHA, </t>
   </si>
   <si>
-    <t>06.05.2026</t>
+    <t>12.05.2026</t>
   </si>
   <si>
     <t>UMK212BB7225KG-T</t>
   </si>
   <si>
     <t>0805-X7R-50V- 2.2uF 10% UMK212BB7225KG-T</t>
   </si>
   <si>
     <t>UT-00106363</t>
   </si>
   <si>
     <t xml:space="preserve">C2012X7R1H225K125AC TDK, CC0805KKX7R9BB225 YAGEO, 0805B225K500NT FENGHUA, C2012B225K500NT HOTTECH, CL21B225KBYNNNE SAMSUNG, TS18001H225K8TB00R SUNTAN, TS18001H225K8TB00R SUNTAN, CS2012X7R225K500NRE SAMWHA, </t>
   </si>
   <si>
     <t>CC0805KKX7R9BB225</t>
   </si>
   <si>
     <t>0805-X7R-50V- 2.2uF 10% CC0805KKX7R9BB225</t>
   </si>
   <si>
     <t>10-00025834</t>
   </si>
   <si>
     <t xml:space="preserve">C2012X7R1H225K125AC TDK, 0805B225K500NT FENGHUA, C2012B225K500NT HOTTECH, CL21B225KBYNNNE SAMSUNG, TS18001H225K8TB00R SUNTAN, TS18001H225K8TB00R SUNTAN, UMK212BB7225KG-T TAIYO YUDEN, CS2012X7R225K500NRE SAMWHA, </t>
   </si>
@@ -9201,51 +9228,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R867"/>
+  <dimension ref="A1:R869"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -9540,53 +9567,51 @@
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="15">
         <v>4000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00493</v>
       </c>
       <c r="L11" s="15">
         <v>0.00356</v>
       </c>
       <c r="M11" s="15">
         <v>0.00311</v>
       </c>
-      <c r="N11" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
@@ -10141,51 +10166,51 @@
         <v>10080033368</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>88</v>
       </c>
       <c r="J25" s="15">
         <v>4000</v>
       </c>
       <c r="K25" s="15">
         <v>0.00387</v>
       </c>
       <c r="L25" s="15">
         <v>0.00335</v>
       </c>
       <c r="M25" s="15">
         <v>0.00323</v>
       </c>
       <c r="N25" s="15">
-        <v>12000</v>
+        <v>8000</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>89</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="15">
         <v>10080002394</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>30</v>
       </c>
@@ -10832,53 +10857,51 @@
       <c r="E41" s="15">
         <v>10080071906</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="15" t="s">
         <v>138</v>
       </c>
       <c r="J41" s="15">
         <v>4000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00449</v>
       </c>
       <c r="L41" s="15">
         <v>0.00389</v>
       </c>
       <c r="M41" s="15">
         <v>0.00374</v>
       </c>
-      <c r="N41" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>139</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E42" s="15">
         <v>10080002398</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H42" s="15" t="s">
@@ -11310,51 +11333,51 @@
         <v>10000020657</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I52" s="15" t="s">
         <v>173</v>
       </c>
       <c r="J52" s="15">
         <v>4000</v>
       </c>
       <c r="K52" s="15">
         <v>0.00525</v>
       </c>
       <c r="L52" s="15">
         <v>0.00525</v>
       </c>
       <c r="M52" s="15">
         <v>0.00525</v>
       </c>
       <c r="N52" s="15">
-        <v>16000</v>
+        <v>20000</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E53" s="15">
         <v>10080011288</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15" t="s">
         <v>30</v>
       </c>
@@ -11488,51 +11511,51 @@
         <v>10080012235</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15" t="s">
         <v>186</v>
       </c>
       <c r="J56" s="15">
         <v>4000</v>
       </c>
       <c r="K56" s="15">
         <v>0.00309</v>
       </c>
       <c r="L56" s="15">
         <v>0.00268</v>
       </c>
       <c r="M56" s="15">
         <v>0.00258</v>
       </c>
       <c r="N56" s="15">
-        <v>24000</v>
+        <v>20000</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>187</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E57" s="15">
         <v>10000020658</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15" t="s">
         <v>30</v>
       </c>
@@ -11705,96 +11728,96 @@
         <v>10080005087</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H61" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I61" s="15" t="s">
         <v>200</v>
       </c>
       <c r="J61" s="15">
         <v>4000</v>
       </c>
       <c r="K61" s="15">
         <v>0.0036</v>
       </c>
       <c r="L61" s="15">
         <v>0.00312</v>
       </c>
       <c r="M61" s="15">
         <v>0.003</v>
       </c>
       <c r="N61" s="15">
-        <v>104000</v>
+        <v>96000</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>201</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>202</v>
       </c>
       <c r="E62" s="15">
         <v>10080042013</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H62" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="15" t="s">
         <v>203</v>
       </c>
       <c r="J62" s="15">
         <v>4000</v>
       </c>
       <c r="K62" s="15">
         <v>0.00275</v>
       </c>
       <c r="L62" s="15">
         <v>0.00263</v>
       </c>
       <c r="M62" s="15">
         <v>0.00263</v>
       </c>
       <c r="N62" s="15">
-        <v>28000</v>
+        <v>16000</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>204</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>205</v>
       </c>
       <c r="E63" s="15">
         <v>10000020661</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15" t="s">
         <v>30</v>
       </c>
@@ -11838,54 +11861,54 @@
         <v>10080017153</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H64" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I64" s="15" t="s">
         <v>209</v>
       </c>
       <c r="J64" s="15">
         <v>4000</v>
       </c>
       <c r="K64" s="15">
         <v>0.00314</v>
       </c>
       <c r="L64" s="15">
         <v>0.00272</v>
       </c>
       <c r="M64" s="15">
         <v>0.00261</v>
       </c>
       <c r="N64" s="15">
-        <v>40000</v>
+        <v>32000</v>
       </c>
       <c r="O64" s="15">
-        <v>40000</v>
+        <v>32000</v>
       </c>
       <c r="P64" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q64" s="15"/>
       <c r="R64" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>211</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>212</v>
       </c>
       <c r="E65" s="15" t="s">
         <v>213</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15" t="s">
         <v>30</v>
@@ -11933,51 +11956,51 @@
       <c r="G66" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15" t="s">
         <v>217</v>
       </c>
       <c r="J66" s="15">
         <v>4000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00314</v>
       </c>
       <c r="L66" s="15">
         <v>0.00272</v>
       </c>
       <c r="M66" s="15">
         <v>0.00261</v>
       </c>
       <c r="N66" s="15">
         <v>4000</v>
       </c>
       <c r="O66" s="15">
-        <v>32000</v>
+        <v>36000</v>
       </c>
       <c r="P66" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q66" s="15"/>
       <c r="R66" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>218</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>219</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>220</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15" t="s">
         <v>30</v>
@@ -12142,61 +12165,61 @@
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>234</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>235</v>
       </c>
       <c r="E71" s="15">
         <v>10080012236</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15" t="s">
         <v>236</v>
       </c>
       <c r="J71" s="15">
         <v>4000</v>
       </c>
       <c r="K71" s="15">
-        <v>0.00303</v>
+        <v>0.00269</v>
       </c>
       <c r="L71" s="15">
-        <v>0.00263</v>
+        <v>0.00233</v>
       </c>
       <c r="M71" s="15">
-        <v>0.00253</v>
+        <v>0.00224</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15">
-        <v>52000</v>
+        <v>72000</v>
       </c>
       <c r="P71" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q71" s="15"/>
       <c r="R71" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>237</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>238</v>
       </c>
       <c r="E72" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
         <v>30</v>
@@ -12413,51 +12436,51 @@
         <v>10080011289</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H77" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I77" s="15" t="s">
         <v>259</v>
       </c>
       <c r="J77" s="15">
         <v>4000</v>
       </c>
       <c r="K77" s="15">
         <v>0.0036</v>
       </c>
       <c r="L77" s="15">
         <v>0.00312</v>
       </c>
       <c r="M77" s="15">
         <v>0.003</v>
       </c>
       <c r="N77" s="15">
-        <v>20000</v>
+        <v>24000</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>260</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>261</v>
       </c>
       <c r="E78" s="15">
         <v>10080010439</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15" t="s">
         <v>30</v>
       </c>
@@ -13049,61 +13072,61 @@
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>307</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>308</v>
       </c>
       <c r="E92" s="15">
         <v>10080012237</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H92" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="15" t="s">
         <v>309</v>
       </c>
       <c r="J92" s="15">
         <v>4000</v>
       </c>
       <c r="K92" s="15">
-        <v>0.00303</v>
+        <v>0.00269</v>
       </c>
       <c r="L92" s="15">
-        <v>0.00263</v>
+        <v>0.00233</v>
       </c>
       <c r="M92" s="15">
-        <v>0.00253</v>
+        <v>0.00224</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15">
-        <v>56000</v>
+        <v>44000</v>
       </c>
       <c r="P92" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q92" s="15"/>
       <c r="R92" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>310</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>311</v>
       </c>
       <c r="E93" s="15">
         <v>10000020908</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15" t="s">
         <v>30</v>
@@ -13234,51 +13257,51 @@
         <v>323</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H96" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I96" s="15" t="s">
         <v>324</v>
       </c>
       <c r="J96" s="15">
         <v>4000</v>
       </c>
       <c r="K96" s="15">
         <v>0.00299</v>
       </c>
       <c r="L96" s="15">
         <v>0.00251</v>
       </c>
       <c r="M96" s="15">
         <v>0.00241</v>
       </c>
       <c r="N96" s="15">
-        <v>16000</v>
+        <v>12000</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>325</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>326</v>
       </c>
       <c r="E97" s="15" t="s">
         <v>327</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
         <v>30</v>
       </c>
@@ -13588,51 +13611,51 @@
         <v>10080012238</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H104" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I104" s="15" t="s">
         <v>354</v>
       </c>
       <c r="J104" s="15">
         <v>4000</v>
       </c>
       <c r="K104" s="15">
         <v>0.00309</v>
       </c>
       <c r="L104" s="15">
         <v>0.00268</v>
       </c>
       <c r="M104" s="15">
         <v>0.00258</v>
       </c>
       <c r="N104" s="15">
-        <v>32000</v>
+        <v>20000</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>355</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>356</v>
       </c>
       <c r="E105" s="15">
         <v>10080039769</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
         <v>30</v>
       </c>
@@ -14503,51 +14526,51 @@
         <v>428</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H125" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I125" s="15" t="s">
         <v>429</v>
       </c>
       <c r="J125" s="15">
         <v>4000</v>
       </c>
       <c r="K125" s="15">
         <v>0.00471</v>
       </c>
       <c r="L125" s="15">
         <v>0.00341</v>
       </c>
       <c r="M125" s="15">
         <v>0.00297</v>
       </c>
       <c r="N125" s="15">
-        <v>16000</v>
+        <v>20000</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>430</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>431</v>
       </c>
       <c r="E126" s="15">
         <v>10080035821</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
         <v>30</v>
       </c>
@@ -14765,51 +14788,51 @@
         <v>10080003582</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H131" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I131" s="15" t="s">
         <v>448</v>
       </c>
       <c r="J131" s="15">
         <v>4000</v>
       </c>
       <c r="K131" s="15">
         <v>0.00447</v>
       </c>
       <c r="L131" s="15">
         <v>0.0033</v>
       </c>
       <c r="M131" s="15">
         <v>0.0033</v>
       </c>
       <c r="N131" s="15">
-        <v>64000</v>
+        <v>52000</v>
       </c>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
         <v>449</v>
       </c>
       <c r="D132" s="15" t="s">
         <v>450</v>
       </c>
       <c r="E132" s="15">
         <v>10000004800</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
         <v>30</v>
       </c>
@@ -14982,94 +15005,94 @@
         <v>465</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H136" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I136" s="15" t="s">
         <v>466</v>
       </c>
       <c r="J136" s="15">
         <v>4000</v>
       </c>
       <c r="K136" s="15">
         <v>0.00471</v>
       </c>
       <c r="L136" s="15">
         <v>0.00341</v>
       </c>
       <c r="M136" s="15">
         <v>0.00297</v>
       </c>
       <c r="N136" s="15">
-        <v>92000</v>
+        <v>80000</v>
       </c>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C137" s="15" t="s">
         <v>467</v>
       </c>
       <c r="D137" s="15" t="s">
         <v>468</v>
       </c>
       <c r="E137" s="15" t="s">
         <v>469</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H137" s="15" t="s">
         <v>357</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
         <v>4000</v>
       </c>
       <c r="K137" s="15">
         <v>0.00814</v>
       </c>
       <c r="L137" s="15">
         <v>0.00683</v>
       </c>
       <c r="M137" s="15">
         <v>0.00656</v>
       </c>
       <c r="N137" s="15">
-        <v>28000</v>
+        <v>32000</v>
       </c>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
         <v>470</v>
       </c>
       <c r="D138" s="15" t="s">
         <v>471</v>
       </c>
       <c r="E138" s="15">
         <v>10080012240</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15" t="s">
         <v>30</v>
       </c>
@@ -15319,57 +15342,57 @@
         <v>26</v>
       </c>
       <c r="C144" s="15" t="s">
         <v>491</v>
       </c>
       <c r="D144" s="15" t="s">
         <v>492</v>
       </c>
       <c r="E144" s="15">
         <v>10080016012</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H144" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I144" s="15" t="s">
         <v>493</v>
       </c>
       <c r="J144" s="15">
         <v>4000</v>
       </c>
       <c r="K144" s="15">
-        <v>0.0042</v>
+        <v>0.0039</v>
       </c>
       <c r="L144" s="15">
-        <v>0.00364</v>
+        <v>0.00338</v>
       </c>
       <c r="M144" s="15">
-        <v>0.0035</v>
+        <v>0.00325</v>
       </c>
       <c r="N144" s="15"/>
       <c r="O144" s="15">
         <v>16000</v>
       </c>
       <c r="P144" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q144" s="15"/>
       <c r="R144" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
         <v>494</v>
       </c>
       <c r="D145" s="15" t="s">
         <v>495</v>
       </c>
       <c r="E145" s="15">
         <v>10000020673</v>
@@ -15678,51 +15701,51 @@
         <v>10080017155</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H152" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I152" s="15" t="s">
         <v>520</v>
       </c>
       <c r="J152" s="15">
         <v>4000</v>
       </c>
       <c r="K152" s="15">
         <v>0.00522</v>
       </c>
       <c r="L152" s="15">
         <v>0.00452</v>
       </c>
       <c r="M152" s="15">
         <v>0.00435</v>
       </c>
       <c r="N152" s="15">
-        <v>24000</v>
+        <v>28000</v>
       </c>
       <c r="O152" s="15"/>
       <c r="P152" s="15"/>
       <c r="Q152" s="15"/>
       <c r="R152" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="B153" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="15" t="s">
         <v>521</v>
       </c>
       <c r="D153" s="15" t="s">
         <v>522</v>
       </c>
       <c r="E153" s="15" t="s">
         <v>523</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15" t="s">
         <v>30</v>
       </c>
@@ -15981,51 +16004,51 @@
         <v>10080026791</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H159" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I159" s="15" t="s">
         <v>543</v>
       </c>
       <c r="J159" s="15">
         <v>4000</v>
       </c>
       <c r="K159" s="15">
         <v>0.00638</v>
       </c>
       <c r="L159" s="15">
         <v>0.00462</v>
       </c>
       <c r="M159" s="15">
         <v>0.00403</v>
       </c>
       <c r="N159" s="15">
-        <v>36000</v>
+        <v>40000</v>
       </c>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
         <v>544</v>
       </c>
       <c r="D160" s="15" t="s">
         <v>545</v>
       </c>
       <c r="E160" s="15" t="s">
         <v>546</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15" t="s">
         <v>30</v>
       </c>
@@ -16980,51 +17003,51 @@
         <v>10080016013</v>
       </c>
       <c r="F182" s="15"/>
       <c r="G182" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H182" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I182" s="15" t="s">
         <v>622</v>
       </c>
       <c r="J182" s="15">
         <v>4000</v>
       </c>
       <c r="K182" s="15">
         <v>0.00428</v>
       </c>
       <c r="L182" s="15">
         <v>0.00409</v>
       </c>
       <c r="M182" s="15">
         <v>0.00409</v>
       </c>
       <c r="N182" s="15">
-        <v>8000</v>
+        <v>4000</v>
       </c>
       <c r="O182" s="15"/>
       <c r="P182" s="15"/>
       <c r="Q182" s="15"/>
       <c r="R182" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="B183" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C183" s="15" t="s">
         <v>623</v>
       </c>
       <c r="D183" s="15" t="s">
         <v>624</v>
       </c>
       <c r="E183" s="15">
         <v>10000006451</v>
       </c>
       <c r="F183" s="15"/>
       <c r="G183" s="15" t="s">
         <v>30</v>
       </c>
@@ -17549,54 +17572,54 @@
         <v>10080017896</v>
       </c>
       <c r="F195" s="15"/>
       <c r="G195" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H195" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I195" s="15" t="s">
         <v>666</v>
       </c>
       <c r="J195" s="15">
         <v>4000</v>
       </c>
       <c r="K195" s="15">
         <v>0.00449</v>
       </c>
       <c r="L195" s="15">
         <v>0.00389</v>
       </c>
       <c r="M195" s="15">
         <v>0.00374</v>
       </c>
       <c r="N195" s="15">
-        <v>28000</v>
+        <v>36000</v>
       </c>
       <c r="O195" s="15">
-        <v>28000</v>
+        <v>36000</v>
       </c>
       <c r="P195" s="15" t="s">
         <v>210</v>
       </c>
       <c r="Q195" s="15"/>
       <c r="R195" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="B196" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C196" s="15" t="s">
         <v>667</v>
       </c>
       <c r="D196" s="15" t="s">
         <v>668</v>
       </c>
       <c r="E196" s="15" t="s">
         <v>669</v>
       </c>
       <c r="F196" s="15"/>
       <c r="G196" s="15" t="s">
         <v>30</v>
@@ -18204,51 +18227,51 @@
         <v>717</v>
       </c>
       <c r="F210" s="15"/>
       <c r="G210" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H210" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I210" s="15" t="s">
         <v>718</v>
       </c>
       <c r="J210" s="15">
         <v>4000</v>
       </c>
       <c r="K210" s="15">
         <v>0.0068</v>
       </c>
       <c r="L210" s="15">
         <v>0.00571</v>
       </c>
       <c r="M210" s="15">
         <v>0.00549</v>
       </c>
       <c r="N210" s="15">
-        <v>16000</v>
+        <v>20000</v>
       </c>
       <c r="O210" s="15"/>
       <c r="P210" s="15"/>
       <c r="Q210" s="15"/>
       <c r="R210" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="B211" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C211" s="15" t="s">
         <v>719</v>
       </c>
       <c r="D211" s="15" t="s">
         <v>720</v>
       </c>
       <c r="E211" s="15" t="s">
         <v>721</v>
       </c>
       <c r="F211" s="15"/>
       <c r="G211" s="15" t="s">
         <v>30</v>
       </c>
@@ -19282,27464 +19305,27550 @@
         <v>26</v>
       </c>
       <c r="C235" s="15" t="s">
         <v>801</v>
       </c>
       <c r="D235" s="15" t="s">
         <v>802</v>
       </c>
       <c r="E235" s="15" t="s">
         <v>803</v>
       </c>
       <c r="F235" s="15"/>
       <c r="G235" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H235" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I235" s="15" t="s">
         <v>804</v>
       </c>
       <c r="J235" s="15">
         <v>4000</v>
       </c>
       <c r="K235" s="15">
-        <v>0.00504</v>
+        <v>0.00483</v>
       </c>
       <c r="L235" s="15">
-        <v>0.00437</v>
+        <v>0.00419</v>
       </c>
       <c r="M235" s="15">
-        <v>0.0042</v>
+        <v>0.00403</v>
       </c>
       <c r="N235" s="15">
-        <v>12000</v>
-[...6 lines deleted...]
-      </c>
+        <v>40000</v>
+      </c>
+      <c r="O235" s="15"/>
+      <c r="P235" s="15"/>
       <c r="Q235" s="15"/>
       <c r="R235" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="236" spans="1:18">
       <c r="B236" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C236" s="15" t="s">
+        <v>805</v>
+      </c>
+      <c r="D236" s="15" t="s">
         <v>806</v>
       </c>
-      <c r="D236" s="15" t="s">
+      <c r="E236" s="15" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
       <c r="F236" s="15"/>
       <c r="G236" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H236" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I236" s="15" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="J236" s="15">
         <v>4000</v>
       </c>
       <c r="K236" s="15">
         <v>0.00766</v>
       </c>
       <c r="L236" s="15">
         <v>0.00554</v>
       </c>
       <c r="M236" s="15">
         <v>0.00484</v>
       </c>
       <c r="N236" s="15"/>
       <c r="O236" s="15"/>
       <c r="P236" s="15"/>
       <c r="Q236" s="15"/>
       <c r="R236" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="237" spans="1:18">
       <c r="B237" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C237" s="15" t="s">
+        <v>809</v>
+      </c>
+      <c r="D237" s="15" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>811</v>
       </c>
       <c r="E237" s="15">
         <v>10080057831</v>
       </c>
       <c r="F237" s="15"/>
       <c r="G237" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H237" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I237" s="15" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="J237" s="15">
         <v>4000</v>
       </c>
       <c r="K237" s="15">
         <v>0.01632</v>
       </c>
       <c r="L237" s="15">
         <v>0.01414</v>
       </c>
       <c r="M237" s="15">
         <v>0.0136</v>
       </c>
       <c r="N237" s="15"/>
       <c r="O237" s="15"/>
       <c r="P237" s="15"/>
       <c r="Q237" s="15"/>
       <c r="R237" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="238" spans="1:18">
       <c r="B238" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C238" s="15" t="s">
+        <v>812</v>
+      </c>
+      <c r="D238" s="15" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
       <c r="E238" s="15">
         <v>10080039092</v>
       </c>
       <c r="F238" s="15"/>
       <c r="G238" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H238" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I238" s="15" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="J238" s="15">
         <v>4000</v>
       </c>
       <c r="K238" s="15">
         <v>0.09823999999999999</v>
       </c>
       <c r="L238" s="15">
         <v>0.04275</v>
       </c>
       <c r="M238" s="15">
         <v>0.03885</v>
       </c>
       <c r="N238" s="15"/>
       <c r="O238" s="15"/>
       <c r="P238" s="15"/>
       <c r="Q238" s="15"/>
       <c r="R238" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="239" spans="1:18">
       <c r="B239" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C239" s="15" t="s">
+        <v>815</v>
+      </c>
+      <c r="D239" s="15" t="s">
         <v>816</v>
       </c>
-      <c r="D239" s="15" t="s">
+      <c r="E239" s="15" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
       <c r="F239" s="15"/>
       <c r="G239" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H239" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I239" s="15" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="J239" s="15">
         <v>4000</v>
       </c>
       <c r="K239" s="15">
-        <v>0.01192</v>
+        <v>0.009889999999999999</v>
       </c>
       <c r="L239" s="15">
-        <v>0.01</v>
+        <v>0.008569999999999999</v>
       </c>
       <c r="M239" s="15">
-        <v>0.00961</v>
-[...2 lines deleted...]
-      <c r="O239" s="15">
+        <v>0.008240000000000001</v>
+      </c>
+      <c r="N239" s="15">
         <v>8000</v>
       </c>
-      <c r="P239" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O239" s="15"/>
+      <c r="P239" s="15"/>
       <c r="Q239" s="15"/>
       <c r="R239" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="240" spans="1:18">
       <c r="B240" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C240" s="15" t="s">
+        <v>819</v>
+      </c>
+      <c r="D240" s="15" t="s">
         <v>820</v>
-      </c>
-[...1 lines deleted...]
-        <v>821</v>
       </c>
       <c r="E240" s="15">
         <v>10080056230</v>
       </c>
       <c r="F240" s="15"/>
       <c r="G240" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H240" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I240" s="15" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="J240" s="15">
         <v>4000</v>
       </c>
       <c r="K240" s="15">
         <v>0.00589</v>
       </c>
       <c r="L240" s="15">
         <v>0.00589</v>
       </c>
       <c r="M240" s="15">
         <v>0.00589</v>
       </c>
       <c r="N240" s="15"/>
       <c r="O240" s="15"/>
       <c r="P240" s="15"/>
       <c r="Q240" s="15"/>
       <c r="R240" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="241" spans="1:18">
       <c r="B241" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C241" s="15" t="s">
+        <v>822</v>
+      </c>
+      <c r="D241" s="15" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
       <c r="E241" s="15">
         <v>10080012663</v>
       </c>
       <c r="F241" s="15"/>
       <c r="G241" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H241" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I241" s="15" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="J241" s="15">
         <v>4000</v>
       </c>
       <c r="K241" s="15">
         <v>0.01232</v>
       </c>
       <c r="L241" s="15">
         <v>0.01232</v>
       </c>
       <c r="M241" s="15">
         <v>0.01232</v>
       </c>
       <c r="N241" s="15"/>
       <c r="O241" s="15"/>
       <c r="P241" s="15"/>
       <c r="Q241" s="15"/>
       <c r="R241" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="242" spans="1:18">
       <c r="B242" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C242" s="15" t="s">
+        <v>825</v>
+      </c>
+      <c r="D242" s="15" t="s">
         <v>826</v>
-      </c>
-[...1 lines deleted...]
-        <v>827</v>
       </c>
       <c r="E242" s="15">
         <v>10080032542</v>
       </c>
       <c r="F242" s="15"/>
       <c r="G242" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H242" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I242" s="15" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="J242" s="15">
         <v>4000</v>
       </c>
       <c r="K242" s="15">
         <v>0.12258</v>
       </c>
       <c r="L242" s="15">
         <v>0.04955</v>
       </c>
       <c r="M242" s="15">
         <v>0.04501</v>
       </c>
       <c r="N242" s="15"/>
       <c r="O242" s="15"/>
       <c r="P242" s="15"/>
       <c r="Q242" s="15"/>
       <c r="R242" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="B243" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C243" s="15" t="s">
+        <v>828</v>
+      </c>
+      <c r="D243" s="15" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>830</v>
       </c>
       <c r="E243" s="15">
         <v>10080064062</v>
       </c>
       <c r="F243" s="15"/>
       <c r="G243" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H243" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I243" s="15" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="J243" s="15">
         <v>4000</v>
       </c>
       <c r="K243" s="15">
         <v>0.01028</v>
       </c>
       <c r="L243" s="15">
         <v>0.00891</v>
       </c>
       <c r="M243" s="15">
         <v>0.00856</v>
       </c>
       <c r="N243" s="15"/>
       <c r="O243" s="15"/>
       <c r="P243" s="15"/>
       <c r="Q243" s="15"/>
       <c r="R243" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="244" spans="1:18">
       <c r="B244" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C244" s="15" t="s">
+        <v>831</v>
+      </c>
+      <c r="D244" s="15" t="s">
         <v>832</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="E244" s="15">
         <v>10000005608</v>
       </c>
       <c r="F244" s="15"/>
       <c r="G244" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H244" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I244" s="15" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="J244" s="15">
         <v>4000</v>
       </c>
       <c r="K244" s="15">
         <v>0.02738</v>
       </c>
       <c r="L244" s="15">
         <v>0.02208</v>
       </c>
       <c r="M244" s="15">
         <v>0.02121</v>
       </c>
       <c r="N244" s="15"/>
       <c r="O244" s="15"/>
       <c r="P244" s="15"/>
       <c r="Q244" s="15"/>
       <c r="R244" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="245" spans="1:18">
       <c r="B245" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C245" s="15" t="s">
+        <v>834</v>
+      </c>
+      <c r="D245" s="15" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="E245" s="15">
         <v>10080002772</v>
       </c>
       <c r="F245" s="15"/>
       <c r="G245" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H245" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I245" s="15" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="J245" s="15">
         <v>4000</v>
       </c>
       <c r="K245" s="15">
         <v>0.08495</v>
       </c>
       <c r="L245" s="15">
         <v>0.03069</v>
       </c>
       <c r="M245" s="15">
         <v>0.02791</v>
       </c>
       <c r="N245" s="15"/>
       <c r="O245" s="15"/>
       <c r="P245" s="15"/>
       <c r="Q245" s="15"/>
       <c r="R245" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="246" spans="1:18">
       <c r="B246" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C246" s="15" t="s">
+        <v>837</v>
+      </c>
+      <c r="D246" s="15" t="s">
         <v>838</v>
       </c>
-      <c r="D246" s="15" t="s">
+      <c r="E246" s="15" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="F246" s="15"/>
       <c r="G246" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H246" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I246" s="15" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="J246" s="15">
         <v>4000</v>
       </c>
       <c r="K246" s="15">
         <v>0.00959</v>
       </c>
       <c r="L246" s="15">
         <v>0.00694</v>
       </c>
       <c r="M246" s="15">
         <v>0.00606</v>
       </c>
       <c r="N246" s="15">
         <v>12000</v>
       </c>
       <c r="O246" s="15"/>
       <c r="P246" s="15"/>
       <c r="Q246" s="15"/>
       <c r="R246" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="247" spans="1:18">
       <c r="B247" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C247" s="15" t="s">
+        <v>841</v>
+      </c>
+      <c r="D247" s="15" t="s">
         <v>842</v>
       </c>
-      <c r="D247" s="15" t="s">
+      <c r="E247" s="15" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
       <c r="F247" s="15"/>
       <c r="G247" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H247" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I247" s="15" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="J247" s="15">
         <v>4000</v>
       </c>
       <c r="K247" s="15">
         <v>0.02372</v>
       </c>
       <c r="L247" s="15">
         <v>0.02055</v>
       </c>
       <c r="M247" s="15">
         <v>0.01976</v>
       </c>
       <c r="N247" s="15"/>
       <c r="O247" s="15"/>
       <c r="P247" s="15"/>
       <c r="Q247" s="15"/>
       <c r="R247" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="248" spans="1:18">
       <c r="B248" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C248" s="15" t="s">
+        <v>845</v>
+      </c>
+      <c r="D248" s="15" t="s">
         <v>846</v>
       </c>
-      <c r="D248" s="15" t="s">
+      <c r="E248" s="15" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
       <c r="F248" s="15"/>
       <c r="G248" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H248" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I248" s="15" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="J248" s="15">
         <v>4000</v>
       </c>
       <c r="K248" s="15">
         <v>0.01331</v>
       </c>
       <c r="L248" s="15">
         <v>0.01331</v>
       </c>
       <c r="M248" s="15">
         <v>0.01331</v>
       </c>
       <c r="N248" s="15"/>
       <c r="O248" s="15"/>
       <c r="P248" s="15"/>
       <c r="Q248" s="15"/>
       <c r="R248" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="249" spans="1:18">
       <c r="B249" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C249" s="15" t="s">
+        <v>849</v>
+      </c>
+      <c r="D249" s="15" t="s">
         <v>850</v>
       </c>
-      <c r="D249" s="15" t="s">
+      <c r="E249" s="15" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
       <c r="F249" s="15"/>
       <c r="G249" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H249" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I249" s="15" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="J249" s="15">
         <v>4000</v>
       </c>
       <c r="K249" s="15">
         <v>0.00688</v>
       </c>
       <c r="L249" s="15">
         <v>0.00688</v>
       </c>
       <c r="M249" s="15">
         <v>0.00688</v>
       </c>
       <c r="N249" s="15"/>
       <c r="O249" s="15"/>
       <c r="P249" s="15"/>
       <c r="Q249" s="15"/>
       <c r="R249" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="250" spans="1:18">
       <c r="B250" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C250" s="15" t="s">
+        <v>853</v>
+      </c>
+      <c r="D250" s="15" t="s">
         <v>854</v>
-      </c>
-[...1 lines deleted...]
-        <v>855</v>
       </c>
       <c r="E250" s="15">
         <v>10080046259</v>
       </c>
       <c r="F250" s="15"/>
       <c r="G250" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H250" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I250" s="15" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="J250" s="15">
         <v>4000</v>
       </c>
       <c r="K250" s="15">
         <v>0.02458</v>
       </c>
       <c r="L250" s="15">
         <v>0.02062</v>
       </c>
       <c r="M250" s="15">
         <v>0.01982</v>
       </c>
       <c r="N250" s="15"/>
       <c r="O250" s="15"/>
       <c r="P250" s="15"/>
       <c r="Q250" s="15"/>
       <c r="R250" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="251" spans="1:18">
       <c r="B251" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C251" s="15" t="s">
+        <v>856</v>
+      </c>
+      <c r="D251" s="15" t="s">
         <v>857</v>
       </c>
-      <c r="D251" s="15" t="s">
+      <c r="E251" s="15" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
       <c r="F251" s="15"/>
       <c r="G251" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H251" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I251" s="15" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="J251" s="15">
         <v>4000</v>
       </c>
       <c r="K251" s="15">
         <v>0.009549999999999999</v>
       </c>
       <c r="L251" s="15">
         <v>0.00801</v>
       </c>
       <c r="M251" s="15">
         <v>0.0077</v>
       </c>
       <c r="N251" s="15">
         <v>8000</v>
       </c>
       <c r="O251" s="15"/>
       <c r="P251" s="15"/>
       <c r="Q251" s="15"/>
       <c r="R251" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="252" spans="1:18">
       <c r="B252" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C252" s="15" t="s">
+        <v>860</v>
+      </c>
+      <c r="D252" s="15" t="s">
         <v>861</v>
       </c>
-      <c r="D252" s="15" t="s">
+      <c r="E252" s="15" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
       <c r="F252" s="15"/>
       <c r="G252" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H252" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I252" s="15" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="J252" s="15">
         <v>4000</v>
       </c>
       <c r="K252" s="15">
         <v>0.01539</v>
       </c>
       <c r="L252" s="15">
         <v>0.01113</v>
       </c>
       <c r="M252" s="15">
         <v>0.00971</v>
       </c>
       <c r="N252" s="15">
         <v>12000</v>
       </c>
       <c r="O252" s="15"/>
       <c r="P252" s="15"/>
       <c r="Q252" s="15"/>
       <c r="R252" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="253" spans="1:18">
       <c r="B253" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C253" s="15" t="s">
+        <v>864</v>
+      </c>
+      <c r="D253" s="15" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
       <c r="E253" s="15">
         <v>10080016014</v>
       </c>
       <c r="F253" s="15"/>
       <c r="G253" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H253" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I253" s="15" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="J253" s="15">
         <v>4000</v>
       </c>
       <c r="K253" s="15">
         <v>0.02389</v>
       </c>
       <c r="L253" s="15">
         <v>0.01593</v>
       </c>
       <c r="M253" s="15">
         <v>0.01593</v>
       </c>
       <c r="N253" s="15"/>
       <c r="O253" s="15"/>
       <c r="P253" s="15"/>
       <c r="Q253" s="15"/>
       <c r="R253" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="254" spans="1:18">
       <c r="B254" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C254" s="15" t="s">
+        <v>867</v>
+      </c>
+      <c r="D254" s="15" t="s">
         <v>868</v>
       </c>
-      <c r="D254" s="15" t="s">
+      <c r="E254" s="15" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
       <c r="F254" s="15"/>
       <c r="G254" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H254" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I254" s="15" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="J254" s="15">
         <v>4000</v>
       </c>
       <c r="K254" s="15">
         <v>0.01038</v>
       </c>
       <c r="L254" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="M254" s="15">
         <v>0.00865</v>
       </c>
       <c r="N254" s="15"/>
       <c r="O254" s="15"/>
       <c r="P254" s="15"/>
       <c r="Q254" s="15"/>
       <c r="R254" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="255" spans="1:18">
       <c r="B255" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C255" s="15" t="s">
+        <v>871</v>
+      </c>
+      <c r="D255" s="15" t="s">
         <v>872</v>
       </c>
-      <c r="D255" s="15" t="s">
+      <c r="E255" s="15" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
       <c r="F255" s="15"/>
       <c r="G255" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H255" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I255" s="15" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="J255" s="15">
         <v>3000</v>
       </c>
       <c r="K255" s="15">
         <v>0.04414</v>
       </c>
       <c r="L255" s="15">
         <v>0.03701</v>
       </c>
       <c r="M255" s="15">
         <v>0.03559</v>
       </c>
       <c r="N255" s="15"/>
       <c r="O255" s="15"/>
       <c r="P255" s="15"/>
       <c r="Q255" s="15"/>
       <c r="R255" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="256" spans="1:18">
       <c r="B256" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C256" s="15" t="s">
+        <v>875</v>
+      </c>
+      <c r="D256" s="15" t="s">
         <v>876</v>
-      </c>
-[...1 lines deleted...]
-        <v>877</v>
       </c>
       <c r="E256" s="15">
         <v>10000008501</v>
       </c>
       <c r="F256" s="15"/>
       <c r="G256" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H256" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I256" s="15" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="J256" s="15">
         <v>4000</v>
       </c>
       <c r="K256" s="15">
         <v>0.0203</v>
       </c>
       <c r="L256" s="15">
         <v>0.01703</v>
       </c>
       <c r="M256" s="15">
         <v>0.01637</v>
       </c>
       <c r="N256" s="15"/>
       <c r="O256" s="15"/>
       <c r="P256" s="15"/>
       <c r="Q256" s="15"/>
       <c r="R256" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="257" spans="1:18">
       <c r="B257" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C257" s="15" t="s">
+        <v>878</v>
+      </c>
+      <c r="D257" s="15" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
       <c r="E257" s="15">
         <v>10080008920</v>
       </c>
       <c r="F257" s="15"/>
       <c r="G257" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H257" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I257" s="15" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="J257" s="15">
         <v>4000</v>
       </c>
       <c r="K257" s="15">
         <v>0.08617</v>
       </c>
       <c r="L257" s="15">
         <v>0.04644</v>
       </c>
       <c r="M257" s="15">
         <v>0.04217</v>
       </c>
       <c r="N257" s="15"/>
       <c r="O257" s="15"/>
       <c r="P257" s="15"/>
       <c r="Q257" s="15"/>
       <c r="R257" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="258" spans="1:18">
       <c r="B258" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C258" s="15" t="s">
+        <v>881</v>
+      </c>
+      <c r="D258" s="15" t="s">
         <v>882</v>
-      </c>
-[...1 lines deleted...]
-        <v>883</v>
       </c>
       <c r="E258" s="15">
         <v>10080064041</v>
       </c>
       <c r="F258" s="15"/>
       <c r="G258" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H258" s="15" t="s">
         <v>84</v>
       </c>
       <c r="I258" s="15" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J258" s="15">
         <v>4000</v>
       </c>
       <c r="K258" s="15">
         <v>0.0194</v>
       </c>
       <c r="L258" s="15">
         <v>0.01488</v>
       </c>
       <c r="M258" s="15">
         <v>0.01488</v>
       </c>
       <c r="N258" s="15"/>
       <c r="O258" s="15"/>
       <c r="P258" s="15"/>
       <c r="Q258" s="15"/>
       <c r="R258" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="259" spans="1:18">
       <c r="B259" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C259" s="15" t="s">
+        <v>884</v>
+      </c>
+      <c r="D259" s="15" t="s">
         <v>885</v>
-      </c>
-[...1 lines deleted...]
-        <v>886</v>
       </c>
       <c r="E259" s="15">
         <v>10080027546</v>
       </c>
       <c r="F259" s="15"/>
       <c r="G259" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H259" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I259" s="15" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="J259" s="15">
         <v>4000</v>
       </c>
       <c r="K259" s="15">
         <v>0.10743</v>
       </c>
       <c r="L259" s="15">
         <v>0.03882</v>
       </c>
       <c r="M259" s="15">
         <v>0.03521</v>
       </c>
       <c r="N259" s="15"/>
       <c r="O259" s="15"/>
       <c r="P259" s="15"/>
       <c r="Q259" s="15"/>
       <c r="R259" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="260" spans="1:18">
       <c r="B260" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C260" s="15" t="s">
+        <v>887</v>
+      </c>
+      <c r="D260" s="15" t="s">
         <v>888</v>
       </c>
-      <c r="D260" s="15" t="s">
+      <c r="E260" s="15" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F260" s="15"/>
       <c r="G260" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H260" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I260" s="15" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="J260" s="15">
         <v>4000</v>
       </c>
       <c r="K260" s="15">
         <v>0.0078</v>
       </c>
       <c r="L260" s="15">
         <v>0.00676</v>
       </c>
       <c r="M260" s="15">
         <v>0.0065</v>
       </c>
       <c r="N260" s="15">
         <v>4000</v>
       </c>
       <c r="O260" s="15"/>
       <c r="P260" s="15"/>
       <c r="Q260" s="15"/>
       <c r="R260" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="261" spans="1:18">
       <c r="B261" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C261" s="15" t="s">
+        <v>891</v>
+      </c>
+      <c r="D261" s="15" t="s">
         <v>892</v>
       </c>
-      <c r="D261" s="15" t="s">
+      <c r="E261" s="15" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
       <c r="F261" s="15"/>
       <c r="G261" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H261" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I261" s="15" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="J261" s="15">
         <v>4000</v>
       </c>
       <c r="K261" s="15">
         <v>0.00689</v>
       </c>
       <c r="L261" s="15">
         <v>0.00689</v>
       </c>
       <c r="M261" s="15">
         <v>0.00689</v>
       </c>
       <c r="N261" s="15"/>
       <c r="O261" s="15"/>
       <c r="P261" s="15"/>
       <c r="Q261" s="15"/>
       <c r="R261" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="262" spans="1:18">
       <c r="B262" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C262" s="15" t="s">
+        <v>895</v>
+      </c>
+      <c r="D262" s="15" t="s">
         <v>896</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
       <c r="E262" s="15">
         <v>10080064250</v>
       </c>
       <c r="F262" s="15"/>
       <c r="G262" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H262" s="15" t="s">
         <v>357</v>
       </c>
       <c r="I262" s="15" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="J262" s="15">
         <v>4000</v>
       </c>
       <c r="K262" s="15">
         <v>0.00992</v>
       </c>
       <c r="L262" s="15">
         <v>0.008319999999999999</v>
       </c>
       <c r="M262" s="15">
         <v>0.008</v>
       </c>
       <c r="N262" s="15"/>
       <c r="O262" s="15"/>
       <c r="P262" s="15"/>
       <c r="Q262" s="15"/>
       <c r="R262" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="263" spans="1:18">
       <c r="B263" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C263" s="15" t="s">
+        <v>898</v>
+      </c>
+      <c r="D263" s="15" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
       <c r="E263" s="15">
         <v>10080011292</v>
       </c>
       <c r="F263" s="15"/>
       <c r="G263" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H263" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I263" s="15" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="J263" s="15">
         <v>4000</v>
       </c>
       <c r="K263" s="15">
         <v>0.02331</v>
       </c>
       <c r="L263" s="15">
         <v>0.02331</v>
       </c>
       <c r="M263" s="15">
         <v>0.02331</v>
       </c>
       <c r="N263" s="15"/>
       <c r="O263" s="15"/>
       <c r="P263" s="15"/>
       <c r="Q263" s="15"/>
       <c r="R263" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="264" spans="1:18">
       <c r="B264" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C264" s="15" t="s">
+        <v>901</v>
+      </c>
+      <c r="D264" s="15" t="s">
         <v>902</v>
       </c>
-      <c r="D264" s="15" t="s">
+      <c r="E264" s="15" t="s">
         <v>903</v>
-      </c>
-[...1 lines deleted...]
-        <v>904</v>
       </c>
       <c r="F264" s="15"/>
       <c r="G264" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H264" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I264" s="15" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="J264" s="15">
         <v>4000</v>
       </c>
       <c r="K264" s="15">
         <v>124.94</v>
       </c>
       <c r="L264" s="15">
         <v>72.16</v>
       </c>
       <c r="M264" s="15">
         <v>0</v>
       </c>
       <c r="N264" s="15"/>
       <c r="O264" s="15"/>
       <c r="P264" s="15"/>
       <c r="Q264" s="15"/>
       <c r="R264" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="265" spans="1:18">
       <c r="B265" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C265" s="15" t="s">
+        <v>905</v>
+      </c>
+      <c r="D265" s="15" t="s">
         <v>906</v>
-      </c>
-[...1 lines deleted...]
-        <v>907</v>
       </c>
       <c r="E265" s="15">
         <v>10000019487</v>
       </c>
       <c r="F265" s="15"/>
       <c r="G265" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H265" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I265" s="15" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="J265" s="15">
         <v>3000</v>
       </c>
       <c r="K265" s="15">
         <v>0.09519</v>
       </c>
       <c r="L265" s="15">
         <v>0.04809</v>
       </c>
       <c r="M265" s="15">
         <v>0.04372</v>
       </c>
       <c r="N265" s="15"/>
       <c r="O265" s="15"/>
       <c r="P265" s="15"/>
       <c r="Q265" s="15"/>
       <c r="R265" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="266" spans="1:18">
       <c r="B266" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C266" s="15" t="s">
+        <v>908</v>
+      </c>
+      <c r="D266" s="15" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
       <c r="E266" s="15">
         <v>10080070253</v>
       </c>
       <c r="F266" s="15"/>
       <c r="G266" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H266" s="15" t="s">
+        <v>910</v>
+      </c>
+      <c r="I266" s="15" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
       <c r="J266" s="15">
         <v>3000</v>
       </c>
       <c r="K266" s="15">
         <v>0.02598</v>
       </c>
       <c r="L266" s="15">
         <v>0.01991</v>
       </c>
       <c r="M266" s="15">
         <v>0.01991</v>
       </c>
       <c r="N266" s="15"/>
       <c r="O266" s="15"/>
       <c r="P266" s="15"/>
       <c r="Q266" s="15"/>
       <c r="R266" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="267" spans="1:18">
       <c r="B267" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C267" s="15" t="s">
+        <v>912</v>
+      </c>
+      <c r="D267" s="15" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
       <c r="E267" s="15">
         <v>10080069161</v>
       </c>
       <c r="F267" s="15"/>
       <c r="G267" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H267" s="15" t="s">
         <v>84</v>
       </c>
       <c r="I267" s="15" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="J267" s="15">
         <v>4000</v>
       </c>
       <c r="K267" s="15">
         <v>0.02291</v>
       </c>
       <c r="L267" s="15">
         <v>0.01758</v>
       </c>
       <c r="M267" s="15">
         <v>0.01758</v>
       </c>
       <c r="N267" s="15"/>
       <c r="O267" s="15"/>
       <c r="P267" s="15"/>
       <c r="Q267" s="15"/>
       <c r="R267" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="268" spans="1:18">
       <c r="B268" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C268" s="15" t="s">
+        <v>915</v>
+      </c>
+      <c r="D268" s="15" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
       <c r="E268" s="15">
         <v>10080038184</v>
       </c>
       <c r="F268" s="15"/>
       <c r="G268" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H268" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I268" s="15" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="J268" s="15">
         <v>3000</v>
       </c>
       <c r="K268" s="15">
         <v>0.17657</v>
       </c>
       <c r="L268" s="15">
         <v>0.06376999999999999</v>
       </c>
       <c r="M268" s="15">
         <v>0.0579</v>
       </c>
       <c r="N268" s="15"/>
       <c r="O268" s="15"/>
       <c r="P268" s="15"/>
       <c r="Q268" s="15"/>
       <c r="R268" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="269" spans="1:18">
       <c r="B269" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C269" s="15" t="s">
+        <v>918</v>
+      </c>
+      <c r="D269" s="15" t="s">
         <v>919</v>
       </c>
-      <c r="D269" s="15" t="s">
+      <c r="E269" s="15" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
       <c r="F269" s="15"/>
       <c r="G269" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H269" s="15" t="s">
         <v>158</v>
       </c>
       <c r="I269" s="15" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="J269" s="15">
         <v>4000</v>
       </c>
       <c r="K269" s="15">
         <v>0.01077</v>
       </c>
       <c r="L269" s="15">
         <v>0.00933</v>
       </c>
       <c r="M269" s="15">
         <v>0.00898</v>
       </c>
       <c r="N269" s="15">
         <v>8000</v>
       </c>
       <c r="O269" s="15"/>
       <c r="P269" s="15"/>
       <c r="Q269" s="15"/>
       <c r="R269" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="270" spans="1:18">
       <c r="B270" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C270" s="15" t="s">
+        <v>922</v>
+      </c>
+      <c r="D270" s="15" t="s">
         <v>923</v>
       </c>
-      <c r="D270" s="15" t="s">
+      <c r="E270" s="15" t="s">
         <v>924</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
       <c r="F270" s="15"/>
       <c r="G270" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H270" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I270" s="15" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="J270" s="15">
         <v>3000</v>
       </c>
       <c r="K270" s="15">
         <v>0.01994</v>
       </c>
       <c r="L270" s="15">
         <v>0.01728</v>
       </c>
       <c r="M270" s="15">
         <v>0.01661</v>
       </c>
       <c r="N270" s="15"/>
       <c r="O270" s="15"/>
       <c r="P270" s="15"/>
       <c r="Q270" s="15"/>
       <c r="R270" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="271" spans="1:18">
       <c r="B271" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C271" s="15" t="s">
+        <v>926</v>
+      </c>
+      <c r="D271" s="15" t="s">
         <v>927</v>
-      </c>
-[...1 lines deleted...]
-        <v>928</v>
       </c>
       <c r="E271" s="15">
         <v>10080019094</v>
       </c>
       <c r="F271" s="15"/>
       <c r="G271" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H271" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I271" s="15" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="J271" s="15">
         <v>4000</v>
       </c>
       <c r="K271" s="15">
         <v>0.03645</v>
       </c>
       <c r="L271" s="15">
         <v>0.03058</v>
       </c>
       <c r="M271" s="15">
         <v>0.02939</v>
       </c>
       <c r="N271" s="15"/>
       <c r="O271" s="15"/>
       <c r="P271" s="15"/>
       <c r="Q271" s="15"/>
       <c r="R271" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="272" spans="1:18">
       <c r="B272" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C272" s="15" t="s">
+        <v>929</v>
+      </c>
+      <c r="D272" s="15" t="s">
         <v>930</v>
-      </c>
-[...1 lines deleted...]
-        <v>931</v>
       </c>
       <c r="E272" s="15">
         <v>10080070254</v>
       </c>
       <c r="F272" s="15"/>
       <c r="G272" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H272" s="15" t="s">
         <v>357</v>
       </c>
       <c r="I272" s="15" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="J272" s="15">
         <v>3000</v>
       </c>
       <c r="K272" s="15">
         <v>0.02375</v>
       </c>
       <c r="L272" s="15">
         <v>0.0182</v>
       </c>
       <c r="M272" s="15">
         <v>0.0182</v>
       </c>
       <c r="N272" s="15"/>
       <c r="O272" s="15"/>
       <c r="P272" s="15"/>
       <c r="Q272" s="15"/>
       <c r="R272" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="273" spans="1:18">
       <c r="B273" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C273" s="15" t="s">
+        <v>932</v>
+      </c>
+      <c r="D273" s="15" t="s">
         <v>933</v>
-      </c>
-[...1 lines deleted...]
-        <v>934</v>
       </c>
       <c r="E273" s="15">
         <v>10080049573</v>
       </c>
       <c r="F273" s="15"/>
       <c r="G273" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H273" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I273" s="15" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="J273" s="15">
         <v>4000</v>
       </c>
       <c r="K273" s="15">
         <v>0.04687</v>
       </c>
       <c r="L273" s="15">
         <v>0.04219</v>
       </c>
       <c r="M273" s="15">
         <v>0.04062</v>
       </c>
       <c r="N273" s="15"/>
       <c r="O273" s="15"/>
       <c r="P273" s="15"/>
       <c r="Q273" s="15"/>
       <c r="R273" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="274" spans="1:18">
       <c r="B274" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C274" s="15" t="s">
+        <v>935</v>
+      </c>
+      <c r="D274" s="15" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>937</v>
       </c>
       <c r="E274" s="15">
         <v>10080057742</v>
       </c>
       <c r="F274" s="15"/>
       <c r="G274" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H274" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I274" s="15" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="J274" s="15">
         <v>3000</v>
       </c>
       <c r="K274" s="15">
         <v>0.01692</v>
       </c>
       <c r="L274" s="15">
         <v>0.01692</v>
       </c>
       <c r="M274" s="15">
         <v>0.01692</v>
       </c>
       <c r="N274" s="15"/>
       <c r="O274" s="15"/>
       <c r="P274" s="15"/>
       <c r="Q274" s="15"/>
       <c r="R274" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="275" spans="1:18">
       <c r="B275" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C275" s="15" t="s">
+        <v>938</v>
+      </c>
+      <c r="D275" s="15" t="s">
         <v>939</v>
-      </c>
-[...1 lines deleted...]
-        <v>940</v>
       </c>
       <c r="E275" s="15">
         <v>10080064183</v>
       </c>
       <c r="F275" s="15"/>
       <c r="G275" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H275" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I275" s="15" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="J275" s="15">
         <v>2000</v>
       </c>
       <c r="K275" s="15">
         <v>0.02739</v>
       </c>
       <c r="L275" s="15">
         <v>0.0221</v>
       </c>
       <c r="M275" s="15">
         <v>0.02122</v>
       </c>
       <c r="N275" s="15"/>
       <c r="O275" s="15"/>
       <c r="P275" s="15"/>
       <c r="Q275" s="15"/>
       <c r="R275" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="276" spans="1:18">
       <c r="B276" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C276" s="15" t="s">
+        <v>941</v>
+      </c>
+      <c r="D276" s="15" t="s">
         <v>942</v>
       </c>
-      <c r="D276" s="15" t="s">
+      <c r="E276" s="15" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
       <c r="F276" s="15"/>
       <c r="G276" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H276" s="15" t="s">
         <v>84</v>
       </c>
       <c r="I276" s="15" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="J276" s="15">
         <v>4000</v>
       </c>
       <c r="K276" s="15">
         <v>0.03062</v>
       </c>
       <c r="L276" s="15">
         <v>0.02552</v>
       </c>
       <c r="M276" s="15">
         <v>0.0245</v>
       </c>
       <c r="N276" s="15"/>
       <c r="O276" s="15"/>
       <c r="P276" s="15"/>
       <c r="Q276" s="15"/>
       <c r="R276" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="277" spans="1:18">
       <c r="B277" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C277" s="15" t="s">
+        <v>945</v>
+      </c>
+      <c r="D277" s="15" t="s">
         <v>946</v>
       </c>
-      <c r="D277" s="15" t="s">
+      <c r="E277" s="15" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080033099</v>
       </c>
       <c r="F277" s="15"/>
       <c r="G277" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H277" s="15" t="s">
-        <v>31</v>
+        <v>84</v>
       </c>
       <c r="I277" s="15" t="s">
         <v>948</v>
       </c>
       <c r="J277" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K277" s="15">
-        <v>0.17822</v>
+        <v>0.01586</v>
       </c>
       <c r="L277" s="15">
-        <v>0.0644</v>
+        <v>0.01374</v>
       </c>
       <c r="M277" s="15">
-        <v>0.05844</v>
-[...1 lines deleted...]
-      <c r="N277" s="15"/>
+        <v>0.01321</v>
+      </c>
+      <c r="N277" s="15">
+        <v>12000</v>
+      </c>
       <c r="O277" s="15"/>
       <c r="P277" s="15"/>
       <c r="Q277" s="15"/>
       <c r="R277" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="278" spans="1:18">
       <c r="B278" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C278" s="15" t="s">
         <v>949</v>
       </c>
       <c r="D278" s="15" t="s">
         <v>950</v>
       </c>
-      <c r="E278" s="15" t="s">
-        <v>951</v>
+      <c r="E278" s="15">
+        <v>10080033099</v>
       </c>
       <c r="F278" s="15"/>
       <c r="G278" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H278" s="15" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I278" s="15" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="J278" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K278" s="15">
-        <v>0.02566</v>
+        <v>0.17822</v>
       </c>
       <c r="L278" s="15">
-        <v>0.01856</v>
+        <v>0.0644</v>
       </c>
       <c r="M278" s="15">
-        <v>0.01619</v>
+        <v>0.05844</v>
       </c>
       <c r="N278" s="15"/>
-      <c r="O278" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O278" s="15"/>
+      <c r="P278" s="15"/>
       <c r="Q278" s="15"/>
       <c r="R278" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="279" spans="1:18">
       <c r="B279" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C279" s="15" t="s">
+        <v>952</v>
+      </c>
+      <c r="D279" s="15" t="s">
+        <v>953</v>
+      </c>
+      <c r="E279" s="15" t="s">
         <v>954</v>
-      </c>
-[...4 lines deleted...]
-        <v>10080058347</v>
       </c>
       <c r="F279" s="15"/>
       <c r="G279" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H279" s="15" t="s">
-        <v>357</v>
+        <v>49</v>
       </c>
       <c r="I279" s="15" t="s">
+        <v>955</v>
+      </c>
+      <c r="J279" s="15">
+        <v>4000</v>
+      </c>
+      <c r="K279" s="15">
+        <v>0.02566</v>
+      </c>
+      <c r="L279" s="15">
+        <v>0.01856</v>
+      </c>
+      <c r="M279" s="15">
+        <v>0.01619</v>
+      </c>
+      <c r="N279" s="15"/>
+      <c r="O279" s="15">
+        <v>4000</v>
+      </c>
+      <c r="P279" s="15" t="s">
         <v>956</v>
       </c>
-      <c r="J279" s="15">
-[...15 lines deleted...]
-      <c r="P279" s="15"/>
       <c r="Q279" s="15"/>
       <c r="R279" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="280" spans="1:18">
       <c r="B280" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C280" s="15" t="s">
         <v>957</v>
       </c>
       <c r="D280" s="15" t="s">
         <v>958</v>
       </c>
       <c r="E280" s="15">
-        <v>10080049574</v>
+        <v>10080058347</v>
       </c>
       <c r="F280" s="15"/>
       <c r="G280" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H280" s="15" t="s">
-        <v>244</v>
+        <v>357</v>
       </c>
       <c r="I280" s="15" t="s">
         <v>959</v>
       </c>
       <c r="J280" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K280" s="15">
-        <v>0.01389</v>
+        <v>0.009480000000000001</v>
       </c>
       <c r="L280" s="15">
-        <v>0.01204</v>
+        <v>0.009480000000000001</v>
       </c>
       <c r="M280" s="15">
-        <v>0.01158</v>
-[...1 lines deleted...]
-      <c r="N280" s="15"/>
+        <v>0.009480000000000001</v>
+      </c>
+      <c r="N280" s="15">
+        <v>9000</v>
+      </c>
       <c r="O280" s="15"/>
       <c r="P280" s="15"/>
       <c r="Q280" s="15"/>
       <c r="R280" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="281" spans="1:18">
       <c r="B281" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C281" s="15" t="s">
         <v>960</v>
       </c>
       <c r="D281" s="15" t="s">
         <v>961</v>
       </c>
       <c r="E281" s="15">
-        <v>10080054740</v>
+        <v>10080049574</v>
       </c>
       <c r="F281" s="15"/>
       <c r="G281" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H281" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I281" s="15" t="s">
         <v>962</v>
       </c>
       <c r="J281" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K281" s="15">
-        <v>0.03907</v>
+        <v>0.01389</v>
       </c>
       <c r="L281" s="15">
-        <v>0.02734</v>
+        <v>0.01204</v>
       </c>
       <c r="M281" s="15">
-        <v>0.02734</v>
+        <v>0.01158</v>
       </c>
       <c r="N281" s="15"/>
       <c r="O281" s="15"/>
       <c r="P281" s="15"/>
       <c r="Q281" s="15"/>
       <c r="R281" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="282" spans="1:18">
       <c r="B282" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C282" s="15" t="s">
         <v>963</v>
       </c>
       <c r="D282" s="15" t="s">
         <v>964</v>
       </c>
       <c r="E282" s="15">
-        <v>10080028965</v>
+        <v>10080054740</v>
       </c>
       <c r="F282" s="15"/>
       <c r="G282" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H282" s="15" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="I282" s="15" t="s">
         <v>965</v>
       </c>
       <c r="J282" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K282" s="15">
-        <v>0.02739</v>
+        <v>0.03907</v>
       </c>
       <c r="L282" s="15">
-        <v>0.0221</v>
+        <v>0.02734</v>
       </c>
       <c r="M282" s="15">
-        <v>0.02122</v>
+        <v>0.02734</v>
       </c>
       <c r="N282" s="15"/>
       <c r="O282" s="15"/>
       <c r="P282" s="15"/>
       <c r="Q282" s="15"/>
       <c r="R282" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="283" spans="1:18">
       <c r="B283" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C283" s="15" t="s">
         <v>966</v>
       </c>
       <c r="D283" s="15" t="s">
         <v>967</v>
       </c>
       <c r="E283" s="15">
-        <v>10080033100</v>
+        <v>10080028965</v>
       </c>
       <c r="F283" s="15"/>
       <c r="G283" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H283" s="15" t="s">
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="I283" s="15" t="s">
         <v>968</v>
       </c>
       <c r="J283" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K283" s="15">
-        <v>0.17005</v>
+        <v>0.02739</v>
       </c>
       <c r="L283" s="15">
-        <v>0.06386</v>
+        <v>0.0221</v>
       </c>
       <c r="M283" s="15">
-        <v>0.05803</v>
+        <v>0.02122</v>
       </c>
       <c r="N283" s="15"/>
       <c r="O283" s="15"/>
       <c r="P283" s="15"/>
       <c r="Q283" s="15"/>
       <c r="R283" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="284" spans="1:18">
       <c r="B284" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C284" s="15" t="s">
         <v>969</v>
       </c>
       <c r="D284" s="15" t="s">
         <v>970</v>
       </c>
-      <c r="E284" s="15" t="s">
-        <v>971</v>
+      <c r="E284" s="15">
+        <v>10080033100</v>
       </c>
       <c r="F284" s="15"/>
       <c r="G284" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H284" s="15" t="s">
-        <v>158</v>
+        <v>31</v>
       </c>
       <c r="I284" s="15" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="J284" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K284" s="15">
-        <v>0.00831</v>
+        <v>0.17005</v>
       </c>
       <c r="L284" s="15">
-        <v>0.00795</v>
+        <v>0.06386</v>
       </c>
       <c r="M284" s="15">
-        <v>0.00795</v>
+        <v>0.05803</v>
       </c>
       <c r="N284" s="15"/>
       <c r="O284" s="15"/>
       <c r="P284" s="15"/>
       <c r="Q284" s="15"/>
       <c r="R284" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="285" spans="1:18">
       <c r="B285" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C285" s="15" t="s">
+        <v>972</v>
+      </c>
+      <c r="D285" s="15" t="s">
         <v>973</v>
       </c>
-      <c r="D285" s="15" t="s">
+      <c r="E285" s="15" t="s">
         <v>974</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080033369</v>
       </c>
       <c r="F285" s="15"/>
       <c r="G285" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H285" s="15" t="s">
-        <v>39</v>
+        <v>158</v>
       </c>
       <c r="I285" s="15" t="s">
         <v>975</v>
       </c>
       <c r="J285" s="15">
         <v>4000</v>
       </c>
       <c r="K285" s="15">
-        <v>0.20517</v>
+        <v>0.00831</v>
       </c>
       <c r="L285" s="15">
-        <v>0.07702000000000001</v>
+        <v>0.00795</v>
       </c>
       <c r="M285" s="15">
-        <v>0.06997</v>
+        <v>0.00795</v>
       </c>
       <c r="N285" s="15"/>
       <c r="O285" s="15"/>
       <c r="P285" s="15"/>
       <c r="Q285" s="15"/>
       <c r="R285" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="286" spans="1:18">
       <c r="B286" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C286" s="15" t="s">
         <v>976</v>
       </c>
       <c r="D286" s="15" t="s">
         <v>977</v>
       </c>
       <c r="E286" s="15">
-        <v>10080045659</v>
+        <v>10080033369</v>
       </c>
       <c r="F286" s="15"/>
       <c r="G286" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H286" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I286" s="15" t="s">
         <v>978</v>
       </c>
       <c r="J286" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K286" s="15">
-        <v>0.03289</v>
+        <v>0.20517</v>
       </c>
       <c r="L286" s="15">
-        <v>0.02742</v>
+        <v>0.07702000000000001</v>
       </c>
       <c r="M286" s="15">
-        <v>0.02631</v>
+        <v>0.06997</v>
       </c>
       <c r="N286" s="15"/>
       <c r="O286" s="15"/>
       <c r="P286" s="15"/>
       <c r="Q286" s="15"/>
       <c r="R286" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="287" spans="1:18">
       <c r="B287" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C287" s="15" t="s">
         <v>979</v>
       </c>
       <c r="D287" s="15" t="s">
         <v>980</v>
       </c>
-      <c r="E287" s="15" t="s">
-        <v>981</v>
+      <c r="E287" s="15">
+        <v>10080045659</v>
       </c>
       <c r="F287" s="15"/>
       <c r="G287" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H287" s="15" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="I287" s="15" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="J287" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K287" s="15">
-        <v>0.01592</v>
+        <v>0.03289</v>
       </c>
       <c r="L287" s="15">
-        <v>0.01335</v>
+        <v>0.02742</v>
       </c>
       <c r="M287" s="15">
-        <v>0.01284</v>
+        <v>0.02631</v>
       </c>
       <c r="N287" s="15"/>
       <c r="O287" s="15"/>
       <c r="P287" s="15"/>
       <c r="Q287" s="15"/>
       <c r="R287" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="288" spans="1:18">
       <c r="B288" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C288" s="15" t="s">
+        <v>982</v>
+      </c>
+      <c r="D288" s="15" t="s">
         <v>983</v>
       </c>
-      <c r="D288" s="15" t="s">
+      <c r="E288" s="15" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F288" s="15"/>
       <c r="G288" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H288" s="15" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="I288" s="15" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="J288" s="15">
         <v>4000</v>
       </c>
       <c r="K288" s="15">
-        <v>0.03347</v>
+        <v>0.01592</v>
       </c>
       <c r="L288" s="15">
-        <v>0.02421</v>
+        <v>0.01335</v>
       </c>
       <c r="M288" s="15">
-        <v>0.02113</v>
+        <v>0.01284</v>
       </c>
       <c r="N288" s="15"/>
       <c r="O288" s="15"/>
       <c r="P288" s="15"/>
       <c r="Q288" s="15"/>
       <c r="R288" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="289" spans="1:18">
       <c r="B289" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C289" s="15" t="s">
+        <v>986</v>
+      </c>
+      <c r="D289" s="15" t="s">
         <v>987</v>
       </c>
-      <c r="D289" s="15" t="s">
+      <c r="E289" s="15" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080064579</v>
       </c>
       <c r="F289" s="15"/>
       <c r="G289" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H289" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="I289" s="15" t="s">
         <v>989</v>
       </c>
-      <c r="I289" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J289" s="15">
         <v>4000</v>
       </c>
       <c r="K289" s="15">
-        <v>0.02437</v>
+        <v>0.03347</v>
       </c>
       <c r="L289" s="15">
-        <v>0.01868</v>
+        <v>0.02421</v>
       </c>
       <c r="M289" s="15">
-        <v>0.01868</v>
+        <v>0.02113</v>
       </c>
       <c r="N289" s="15"/>
       <c r="O289" s="15"/>
       <c r="P289" s="15"/>
       <c r="Q289" s="15"/>
       <c r="R289" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="290" spans="1:18">
       <c r="B290" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C290" s="15" t="s">
+        <v>990</v>
+      </c>
+      <c r="D290" s="15" t="s">
         <v>991</v>
       </c>
-      <c r="D290" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E290" s="15">
-        <v>10080066248</v>
+        <v>10080064579</v>
       </c>
       <c r="F290" s="15"/>
       <c r="G290" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H290" s="15" t="s">
-        <v>44</v>
+        <v>992</v>
       </c>
       <c r="I290" s="15" t="s">
         <v>993</v>
       </c>
       <c r="J290" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K290" s="15">
-        <v>0.0172</v>
+        <v>0.02437</v>
       </c>
       <c r="L290" s="15">
-        <v>0.0172</v>
+        <v>0.01868</v>
       </c>
       <c r="M290" s="15">
-        <v>0.0172</v>
+        <v>0.01868</v>
       </c>
       <c r="N290" s="15"/>
       <c r="O290" s="15"/>
       <c r="P290" s="15"/>
       <c r="Q290" s="15"/>
       <c r="R290" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="291" spans="1:18">
       <c r="B291" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C291" s="15" t="s">
         <v>994</v>
       </c>
       <c r="D291" s="15" t="s">
         <v>995</v>
       </c>
       <c r="E291" s="15">
-        <v>10080070404</v>
+        <v>10080066248</v>
       </c>
       <c r="F291" s="15"/>
       <c r="G291" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H291" s="15" t="s">
-        <v>244</v>
+        <v>44</v>
       </c>
       <c r="I291" s="15" t="s">
         <v>996</v>
       </c>
       <c r="J291" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K291" s="15">
-        <v>0.0509</v>
+        <v>0.0172</v>
       </c>
       <c r="L291" s="15">
-        <v>0.03049</v>
+        <v>0.0172</v>
       </c>
       <c r="M291" s="15">
-        <v>0.03049</v>
+        <v>0.0172</v>
       </c>
       <c r="N291" s="15"/>
       <c r="O291" s="15"/>
       <c r="P291" s="15"/>
       <c r="Q291" s="15"/>
       <c r="R291" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="292" spans="1:18">
       <c r="B292" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C292" s="15" t="s">
         <v>997</v>
       </c>
       <c r="D292" s="15" t="s">
         <v>998</v>
       </c>
-      <c r="E292" s="15" t="s">
-        <v>999</v>
+      <c r="E292" s="15">
+        <v>10080070404</v>
       </c>
       <c r="F292" s="15"/>
       <c r="G292" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H292" s="15" t="s">
         <v>244</v>
       </c>
       <c r="I292" s="15" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="J292" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K292" s="15">
-        <v>0.02985</v>
+        <v>0.0509</v>
       </c>
       <c r="L292" s="15">
-        <v>0.02587</v>
+        <v>0.03049</v>
       </c>
       <c r="M292" s="15">
-        <v>0.02488</v>
+        <v>0.03049</v>
       </c>
       <c r="N292" s="15"/>
       <c r="O292" s="15"/>
       <c r="P292" s="15"/>
       <c r="Q292" s="15"/>
       <c r="R292" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="293" spans="1:18">
       <c r="B293" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C293" s="15" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D293" s="15" t="s">
         <v>1001</v>
       </c>
-      <c r="D293" s="15" t="s">
+      <c r="E293" s="15" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080037854</v>
       </c>
       <c r="F293" s="15"/>
       <c r="G293" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H293" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I293" s="15" t="s">
         <v>1003</v>
       </c>
       <c r="J293" s="15">
         <v>3000</v>
       </c>
       <c r="K293" s="15">
-        <v>0.0211</v>
+        <v>0.02985</v>
       </c>
       <c r="L293" s="15">
-        <v>0.0211</v>
+        <v>0.02587</v>
       </c>
       <c r="M293" s="15">
-        <v>0.0211</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02488</v>
+      </c>
+      <c r="N293" s="15"/>
       <c r="O293" s="15"/>
       <c r="P293" s="15"/>
       <c r="Q293" s="15"/>
       <c r="R293" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="294" spans="1:18">
       <c r="B294" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C294" s="15" t="s">
         <v>1004</v>
       </c>
       <c r="D294" s="15" t="s">
         <v>1005</v>
       </c>
-      <c r="E294" s="15" t="s">
-        <v>1006</v>
+      <c r="E294" s="15">
+        <v>10080037854</v>
       </c>
       <c r="F294" s="15"/>
       <c r="G294" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H294" s="15" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="I294" s="15" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="J294" s="15"/>
+        <v>1006</v>
+      </c>
+      <c r="J294" s="15">
+        <v>3000</v>
+      </c>
       <c r="K294" s="15">
-        <v>0.04052</v>
+        <v>0.0211</v>
       </c>
       <c r="L294" s="15">
-        <v>0.03377</v>
+        <v>0.0211</v>
       </c>
       <c r="M294" s="15">
-        <v>0.03242</v>
-[...1 lines deleted...]
-      <c r="N294" s="15"/>
+        <v>0.0211</v>
+      </c>
+      <c r="N294" s="15">
+        <v>24000</v>
+      </c>
       <c r="O294" s="15"/>
       <c r="P294" s="15"/>
       <c r="Q294" s="15"/>
       <c r="R294" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="295" spans="1:18">
       <c r="B295" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C295" s="15" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D295" s="15" t="s">
         <v>1008</v>
       </c>
-      <c r="D295" s="15" t="s">
+      <c r="E295" s="15" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
       <c r="F295" s="15"/>
       <c r="G295" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H295" s="15" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="I295" s="15" t="s">
-        <v>1011</v>
-[...3 lines deleted...]
-      </c>
+        <v>1010</v>
+      </c>
+      <c r="J295" s="15"/>
       <c r="K295" s="15">
-        <v>0.0291</v>
+        <v>0.04052</v>
       </c>
       <c r="L295" s="15">
-        <v>0.02105</v>
+        <v>0.03377</v>
       </c>
       <c r="M295" s="15">
-        <v>0.01837</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.03242</v>
+      </c>
+      <c r="N295" s="15"/>
       <c r="O295" s="15"/>
       <c r="P295" s="15"/>
       <c r="Q295" s="15"/>
       <c r="R295" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="296" spans="1:18">
       <c r="B296" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C296" s="15" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D296" s="15" t="s">
         <v>1012</v>
       </c>
-      <c r="D296" s="15" t="s">
+      <c r="E296" s="15" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
       <c r="F296" s="15"/>
       <c r="G296" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H296" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I296" s="15" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
       <c r="J296" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K296" s="15">
-        <v>0.05308</v>
+        <v>0.0291</v>
       </c>
       <c r="L296" s="15">
-        <v>0.04451</v>
+        <v>0.02105</v>
       </c>
       <c r="M296" s="15">
-        <v>0.04281</v>
-[...1 lines deleted...]
-      <c r="N296" s="15"/>
+        <v>0.01837</v>
+      </c>
+      <c r="N296" s="15">
+        <v>15000</v>
+      </c>
       <c r="O296" s="15"/>
       <c r="P296" s="15"/>
       <c r="Q296" s="15"/>
       <c r="R296" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="297" spans="1:18">
       <c r="B297" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C297" s="15" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D297" s="15" t="s">
         <v>1016</v>
       </c>
-      <c r="D297" s="15" t="s">
+      <c r="E297" s="15" t="s">
         <v>1017</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080068879</v>
       </c>
       <c r="F297" s="15"/>
       <c r="G297" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H297" s="15" t="s">
-        <v>357</v>
+        <v>39</v>
       </c>
       <c r="I297" s="15" t="s">
         <v>1018</v>
       </c>
       <c r="J297" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K297" s="15">
-        <v>0.00876</v>
+        <v>0.05308</v>
       </c>
       <c r="L297" s="15">
-        <v>0.00735</v>
+        <v>0.04451</v>
       </c>
       <c r="M297" s="15">
-        <v>0.00706</v>
+        <v>0.04281</v>
       </c>
       <c r="N297" s="15"/>
       <c r="O297" s="15"/>
       <c r="P297" s="15"/>
       <c r="Q297" s="15"/>
       <c r="R297" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="298" spans="1:18">
       <c r="B298" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C298" s="15" t="s">
         <v>1019</v>
       </c>
       <c r="D298" s="15" t="s">
         <v>1020</v>
       </c>
       <c r="E298" s="15">
-        <v>10080035594</v>
+        <v>10080068879</v>
       </c>
       <c r="F298" s="15"/>
       <c r="G298" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H298" s="15" t="s">
-        <v>244</v>
+        <v>357</v>
       </c>
       <c r="I298" s="15" t="s">
         <v>1021</v>
       </c>
       <c r="J298" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K298" s="15">
-        <v>0.04577</v>
+        <v>0.00876</v>
       </c>
       <c r="L298" s="15">
-        <v>0.04577</v>
+        <v>0.00735</v>
       </c>
       <c r="M298" s="15">
-        <v>0.04577</v>
+        <v>0.00706</v>
       </c>
       <c r="N298" s="15"/>
       <c r="O298" s="15"/>
       <c r="P298" s="15"/>
       <c r="Q298" s="15"/>
       <c r="R298" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="299" spans="1:18">
       <c r="B299" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C299" s="15" t="s">
         <v>1022</v>
       </c>
       <c r="D299" s="15" t="s">
         <v>1023</v>
       </c>
       <c r="E299" s="15">
-        <v>10080036842</v>
+        <v>10080035594</v>
       </c>
       <c r="F299" s="15"/>
       <c r="G299" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H299" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I299" s="15" t="s">
         <v>1024</v>
       </c>
-      <c r="J299" s="15"/>
+      <c r="J299" s="15">
+        <v>2000</v>
+      </c>
       <c r="K299" s="15">
-        <v>0.13425</v>
+        <v>0.04577</v>
       </c>
       <c r="L299" s="15">
-        <v>0.06356000000000001</v>
+        <v>0.04577</v>
       </c>
       <c r="M299" s="15">
-        <v>0.0554</v>
+        <v>0.04577</v>
       </c>
       <c r="N299" s="15"/>
       <c r="O299" s="15"/>
       <c r="P299" s="15"/>
       <c r="Q299" s="15"/>
       <c r="R299" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="300" spans="1:18">
       <c r="B300" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C300" s="15" t="s">
         <v>1025</v>
       </c>
       <c r="D300" s="15" t="s">
         <v>1026</v>
       </c>
       <c r="E300" s="15">
-        <v>10080057741</v>
+        <v>10080036842</v>
       </c>
       <c r="F300" s="15"/>
       <c r="G300" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H300" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I300" s="15" t="s">
         <v>1027</v>
       </c>
-      <c r="J300" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J300" s="15"/>
       <c r="K300" s="15">
-        <v>0.02294</v>
+        <v>0.13425</v>
       </c>
       <c r="L300" s="15">
-        <v>0.02294</v>
+        <v>0.06356000000000001</v>
       </c>
       <c r="M300" s="15">
-        <v>0.02294</v>
+        <v>0.0554</v>
       </c>
       <c r="N300" s="15"/>
       <c r="O300" s="15"/>
       <c r="P300" s="15"/>
       <c r="Q300" s="15"/>
       <c r="R300" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="301" spans="1:18">
       <c r="B301" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C301" s="15" t="s">
         <v>1028</v>
       </c>
       <c r="D301" s="15" t="s">
         <v>1029</v>
       </c>
       <c r="E301" s="15">
-        <v>10080064176</v>
+        <v>10080057741</v>
       </c>
       <c r="F301" s="15"/>
       <c r="G301" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H301" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I301" s="15" t="s">
         <v>1030</v>
       </c>
       <c r="J301" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K301" s="15">
-        <v>0.03144</v>
+        <v>0.02294</v>
       </c>
       <c r="L301" s="15">
-        <v>0.0241</v>
+        <v>0.02294</v>
       </c>
       <c r="M301" s="15">
-        <v>0.0241</v>
+        <v>0.02294</v>
       </c>
       <c r="N301" s="15"/>
       <c r="O301" s="15"/>
       <c r="P301" s="15"/>
       <c r="Q301" s="15"/>
       <c r="R301" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="302" spans="1:18">
       <c r="B302" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C302" s="15" t="s">
         <v>1031</v>
       </c>
       <c r="D302" s="15" t="s">
         <v>1032</v>
       </c>
       <c r="E302" s="15">
-        <v>10080070255</v>
+        <v>10080064176</v>
       </c>
       <c r="F302" s="15"/>
       <c r="G302" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H302" s="15" t="s">
-        <v>911</v>
+        <v>119</v>
       </c>
       <c r="I302" s="15" t="s">
         <v>1033</v>
       </c>
       <c r="J302" s="15">
         <v>3000</v>
       </c>
       <c r="K302" s="15">
-        <v>0.01714</v>
+        <v>0.03144</v>
       </c>
       <c r="L302" s="15">
-        <v>0.01437</v>
+        <v>0.0241</v>
       </c>
       <c r="M302" s="15">
-        <v>0.01382</v>
+        <v>0.0241</v>
       </c>
       <c r="N302" s="15"/>
       <c r="O302" s="15"/>
       <c r="P302" s="15"/>
       <c r="Q302" s="15"/>
       <c r="R302" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="303" spans="1:18">
       <c r="B303" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C303" s="15" t="s">
         <v>1034</v>
       </c>
       <c r="D303" s="15" t="s">
         <v>1035</v>
       </c>
       <c r="E303" s="15">
-        <v>10080064082</v>
+        <v>10080070255</v>
       </c>
       <c r="F303" s="15"/>
       <c r="G303" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H303" s="15" t="s">
-        <v>49</v>
+        <v>910</v>
       </c>
       <c r="I303" s="15" t="s">
         <v>1036</v>
       </c>
       <c r="J303" s="15">
         <v>3000</v>
       </c>
       <c r="K303" s="15">
-        <v>0.009039999999999999</v>
+        <v>0.01714</v>
       </c>
       <c r="L303" s="15">
-        <v>0.009039999999999999</v>
+        <v>0.01437</v>
       </c>
       <c r="M303" s="15">
-        <v>0.009039999999999999</v>
+        <v>0.01382</v>
       </c>
       <c r="N303" s="15"/>
       <c r="O303" s="15"/>
       <c r="P303" s="15"/>
       <c r="Q303" s="15"/>
       <c r="R303" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="304" spans="1:18">
       <c r="B304" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C304" s="15" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="D304" s="15" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="E304" s="15">
-        <v>10080066715</v>
+        <v>10080064082</v>
       </c>
       <c r="F304" s="15"/>
       <c r="G304" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H304" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I304" s="15" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="J304" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K304" s="15">
-        <v>0.01042</v>
+        <v>0.009039999999999999</v>
       </c>
       <c r="L304" s="15">
-        <v>0.00624</v>
+        <v>0.009039999999999999</v>
       </c>
       <c r="M304" s="15">
-        <v>0.00624</v>
+        <v>0.009039999999999999</v>
       </c>
       <c r="N304" s="15"/>
       <c r="O304" s="15"/>
       <c r="P304" s="15"/>
       <c r="Q304" s="15"/>
       <c r="R304" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="305" spans="1:18">
       <c r="B305" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C305" s="15" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D305" s="15" t="s">
         <v>1038</v>
       </c>
-      <c r="D305" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E305" s="15">
-        <v>10080003278</v>
+        <v>10080066715</v>
       </c>
       <c r="F305" s="15"/>
       <c r="G305" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H305" s="15" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I305" s="15" t="s">
         <v>1040</v>
       </c>
       <c r="J305" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K305" s="15">
-        <v>0.73001</v>
+        <v>0.01042</v>
       </c>
       <c r="L305" s="15">
-        <v>0.33734</v>
+        <v>0.00624</v>
       </c>
       <c r="M305" s="15">
-        <v>0.28454</v>
+        <v>0.00624</v>
       </c>
       <c r="N305" s="15"/>
       <c r="O305" s="15"/>
       <c r="P305" s="15"/>
       <c r="Q305" s="15"/>
       <c r="R305" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="306" spans="1:18">
       <c r="B306" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C306" s="15" t="s">
         <v>1041</v>
       </c>
       <c r="D306" s="15" t="s">
         <v>1042</v>
       </c>
       <c r="E306" s="15">
-        <v>10080032462</v>
+        <v>10080003278</v>
       </c>
       <c r="F306" s="15"/>
       <c r="G306" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H306" s="15" t="s">
-        <v>244</v>
+        <v>44</v>
       </c>
       <c r="I306" s="15" t="s">
         <v>1043</v>
       </c>
       <c r="J306" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K306" s="15">
-        <v>0.01127</v>
+        <v>0.73001</v>
       </c>
       <c r="L306" s="15">
-        <v>0.01127</v>
+        <v>0.33734</v>
       </c>
       <c r="M306" s="15">
-        <v>0.01127</v>
+        <v>0.28454</v>
       </c>
       <c r="N306" s="15"/>
       <c r="O306" s="15"/>
       <c r="P306" s="15"/>
       <c r="Q306" s="15"/>
       <c r="R306" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="307" spans="1:18">
       <c r="B307" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C307" s="15" t="s">
         <v>1044</v>
       </c>
       <c r="D307" s="15" t="s">
         <v>1045</v>
       </c>
       <c r="E307" s="15">
-        <v>10080070256</v>
+        <v>10080032462</v>
       </c>
       <c r="F307" s="15"/>
       <c r="G307" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H307" s="15" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="I307" s="15" t="s">
         <v>1046</v>
       </c>
       <c r="J307" s="15">
         <v>2000</v>
       </c>
       <c r="K307" s="15">
-        <v>0.01273</v>
+        <v>0.01127</v>
       </c>
       <c r="L307" s="15">
-        <v>0.01068</v>
+        <v>0.01127</v>
       </c>
       <c r="M307" s="15">
-        <v>0.01026</v>
+        <v>0.01127</v>
       </c>
       <c r="N307" s="15"/>
       <c r="O307" s="15"/>
       <c r="P307" s="15"/>
       <c r="Q307" s="15"/>
       <c r="R307" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="308" spans="1:18">
       <c r="B308" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C308" s="15" t="s">
         <v>1047</v>
       </c>
       <c r="D308" s="15" t="s">
         <v>1048</v>
       </c>
       <c r="E308" s="15">
-        <v>10080031530</v>
+        <v>10080070256</v>
       </c>
       <c r="F308" s="15"/>
       <c r="G308" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H308" s="15" t="s">
-        <v>56</v>
+        <v>119</v>
       </c>
       <c r="I308" s="15" t="s">
         <v>1049</v>
       </c>
       <c r="J308" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K308" s="15">
-        <v>0.09551999999999999</v>
+        <v>0.01273</v>
       </c>
       <c r="L308" s="15">
-        <v>0.03859</v>
+        <v>0.01068</v>
       </c>
       <c r="M308" s="15">
-        <v>0.03511</v>
+        <v>0.01026</v>
       </c>
       <c r="N308" s="15"/>
       <c r="O308" s="15"/>
       <c r="P308" s="15"/>
       <c r="Q308" s="15"/>
       <c r="R308" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="309" spans="1:18">
       <c r="B309" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C309" s="15" t="s">
         <v>1050</v>
       </c>
       <c r="D309" s="15" t="s">
         <v>1051</v>
       </c>
-      <c r="E309" s="15" t="s">
-        <v>1052</v>
+      <c r="E309" s="15">
+        <v>10080031530</v>
       </c>
       <c r="F309" s="15"/>
       <c r="G309" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H309" s="15" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="I309" s="15" t="s">
-        <v>1053</v>
+        <v>1052</v>
       </c>
       <c r="J309" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K309" s="15">
-        <v>0.007939999999999999</v>
+        <v>0.09551999999999999</v>
       </c>
       <c r="L309" s="15">
-        <v>0.00688</v>
+        <v>0.03859</v>
       </c>
       <c r="M309" s="15">
-        <v>0.00661</v>
+        <v>0.03511</v>
       </c>
       <c r="N309" s="15"/>
       <c r="O309" s="15"/>
       <c r="P309" s="15"/>
       <c r="Q309" s="15"/>
       <c r="R309" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="310" spans="1:18">
       <c r="B310" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C310" s="15" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="D310" s="15" t="s">
-        <v>1051</v>
-[...2 lines deleted...]
-        <v>10080012690</v>
+        <v>1054</v>
+      </c>
+      <c r="E310" s="15" t="s">
+        <v>1055</v>
       </c>
       <c r="F310" s="15"/>
       <c r="G310" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H310" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I310" s="15" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="J310" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K310" s="15">
-        <v>0.00821</v>
+        <v>0.007939999999999999</v>
       </c>
       <c r="L310" s="15">
-        <v>0.00711</v>
+        <v>0.00688</v>
       </c>
       <c r="M310" s="15">
-        <v>0.00684</v>
+        <v>0.00661</v>
       </c>
       <c r="N310" s="15"/>
-      <c r="O310" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O310" s="15"/>
+      <c r="P310" s="15"/>
       <c r="Q310" s="15"/>
       <c r="R310" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="311" spans="1:18">
       <c r="B311" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C311" s="15" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
       <c r="D311" s="15" t="s">
-        <v>1056</v>
+        <v>1054</v>
       </c>
       <c r="E311" s="15">
-        <v>10080009778</v>
+        <v>10080012690</v>
       </c>
       <c r="F311" s="15"/>
       <c r="G311" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H311" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I311" s="15" t="s">
         <v>1057</v>
       </c>
       <c r="J311" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K311" s="15">
-        <v>0.007990000000000001</v>
+        <v>0.00821</v>
       </c>
       <c r="L311" s="15">
-        <v>0.007990000000000001</v>
+        <v>0.00711</v>
       </c>
       <c r="M311" s="15">
-        <v>0.007990000000000001</v>
+        <v>0.00684</v>
       </c>
       <c r="N311" s="15"/>
-      <c r="O311" s="15"/>
-      <c r="P311" s="15"/>
+      <c r="O311" s="15">
+        <v>8000</v>
+      </c>
+      <c r="P311" s="15" t="s">
+        <v>210</v>
+      </c>
       <c r="Q311" s="15"/>
       <c r="R311" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="312" spans="1:18">
       <c r="B312" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C312" s="15" t="s">
         <v>1058</v>
       </c>
       <c r="D312" s="15" t="s">
         <v>1059</v>
       </c>
       <c r="E312" s="15">
-        <v>10080057882</v>
+        <v>10080009778</v>
       </c>
       <c r="F312" s="15"/>
       <c r="G312" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H312" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I312" s="15" t="s">
         <v>1060</v>
       </c>
       <c r="J312" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K312" s="15">
-        <v>0.03165</v>
+        <v>0.007990000000000001</v>
       </c>
       <c r="L312" s="15">
-        <v>0.02553</v>
+        <v>0.007990000000000001</v>
       </c>
       <c r="M312" s="15">
-        <v>0.0245</v>
+        <v>0.007990000000000001</v>
       </c>
       <c r="N312" s="15"/>
       <c r="O312" s="15"/>
       <c r="P312" s="15"/>
       <c r="Q312" s="15"/>
       <c r="R312" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="313" spans="1:18">
       <c r="B313" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C313" s="15" t="s">
         <v>1061</v>
       </c>
       <c r="D313" s="15" t="s">
         <v>1062</v>
       </c>
-      <c r="E313" s="15" t="s">
-        <v>1063</v>
+      <c r="E313" s="15">
+        <v>10080057882</v>
       </c>
       <c r="F313" s="15"/>
       <c r="G313" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H313" s="15" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="I313" s="15"/>
+        <v>44</v>
+      </c>
+      <c r="I313" s="15" t="s">
+        <v>1063</v>
+      </c>
       <c r="J313" s="15">
         <v>4000</v>
       </c>
       <c r="K313" s="15">
-        <v>0.03527</v>
+        <v>0.03165</v>
       </c>
       <c r="L313" s="15">
-        <v>0.03056</v>
+        <v>0.02553</v>
       </c>
       <c r="M313" s="15">
-        <v>0.02939</v>
+        <v>0.0245</v>
       </c>
       <c r="N313" s="15"/>
       <c r="O313" s="15"/>
       <c r="P313" s="15"/>
       <c r="Q313" s="15"/>
       <c r="R313" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="314" spans="1:18">
       <c r="B314" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C314" s="15" t="s">
         <v>1064</v>
       </c>
       <c r="D314" s="15" t="s">
         <v>1065</v>
       </c>
-      <c r="E314" s="15">
-        <v>10080038185</v>
+      <c r="E314" s="15" t="s">
+        <v>1066</v>
       </c>
       <c r="F314" s="15"/>
       <c r="G314" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H314" s="15" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I314" s="15"/>
       <c r="J314" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K314" s="15">
-        <v>0.10899</v>
+        <v>0.03527</v>
       </c>
       <c r="L314" s="15">
-        <v>0.03934</v>
+        <v>0.03056</v>
       </c>
       <c r="M314" s="15">
-        <v>0.03572</v>
+        <v>0.02939</v>
       </c>
       <c r="N314" s="15"/>
       <c r="O314" s="15"/>
       <c r="P314" s="15"/>
       <c r="Q314" s="15"/>
       <c r="R314" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="315" spans="1:18">
       <c r="B315" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C315" s="15" t="s">
         <v>1067</v>
       </c>
       <c r="D315" s="15" t="s">
         <v>1068</v>
       </c>
       <c r="E315" s="15">
-        <v>10080074105</v>
+        <v>10080038185</v>
       </c>
       <c r="F315" s="15"/>
       <c r="G315" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H315" s="15" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I315" s="15" t="s">
         <v>1069</v>
       </c>
       <c r="J315" s="15">
         <v>2000</v>
       </c>
       <c r="K315" s="15">
-        <v>0.01734</v>
+        <v>0.10899</v>
       </c>
       <c r="L315" s="15">
-        <v>0.01255</v>
+        <v>0.03934</v>
       </c>
       <c r="M315" s="15">
-        <v>0.01095</v>
+        <v>0.03572</v>
       </c>
       <c r="N315" s="15"/>
       <c r="O315" s="15"/>
       <c r="P315" s="15"/>
       <c r="Q315" s="15"/>
       <c r="R315" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="316" spans="1:18">
       <c r="B316" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C316" s="15" t="s">
         <v>1070</v>
       </c>
       <c r="D316" s="15" t="s">
         <v>1071</v>
       </c>
       <c r="E316" s="15">
-        <v>10080007192</v>
+        <v>10080074105</v>
       </c>
       <c r="F316" s="15"/>
       <c r="G316" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H316" s="15" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I316" s="15" t="s">
         <v>1072</v>
       </c>
       <c r="J316" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K316" s="15">
-        <v>0.13725</v>
+        <v>0.01734</v>
       </c>
       <c r="L316" s="15">
-        <v>0.06345000000000001</v>
+        <v>0.01255</v>
       </c>
       <c r="M316" s="15">
-        <v>0.05354</v>
+        <v>0.01095</v>
       </c>
       <c r="N316" s="15"/>
       <c r="O316" s="15"/>
       <c r="P316" s="15"/>
       <c r="Q316" s="15"/>
       <c r="R316" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="317" spans="1:18">
       <c r="B317" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C317" s="15" t="s">
         <v>1073</v>
       </c>
       <c r="D317" s="15" t="s">
         <v>1074</v>
       </c>
       <c r="E317" s="15">
-        <v>10080010435</v>
+        <v>10080007192</v>
       </c>
       <c r="F317" s="15"/>
       <c r="G317" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H317" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I317" s="15" t="s">
         <v>1075</v>
       </c>
       <c r="J317" s="15">
         <v>3000</v>
       </c>
       <c r="K317" s="15">
-        <v>0.11995</v>
+        <v>0.13725</v>
       </c>
       <c r="L317" s="15">
-        <v>0.06063</v>
+        <v>0.06345000000000001</v>
       </c>
       <c r="M317" s="15">
-        <v>0.05504</v>
+        <v>0.05354</v>
       </c>
       <c r="N317" s="15"/>
       <c r="O317" s="15"/>
       <c r="P317" s="15"/>
       <c r="Q317" s="15"/>
       <c r="R317" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="318" spans="1:18">
       <c r="B318" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C318" s="15" t="s">
         <v>1076</v>
       </c>
       <c r="D318" s="15" t="s">
         <v>1077</v>
       </c>
-      <c r="E318" s="15" t="s">
-        <v>1078</v>
+      <c r="E318" s="15">
+        <v>10080010435</v>
       </c>
       <c r="F318" s="15"/>
       <c r="G318" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H318" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I318" s="15" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
       <c r="J318" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K318" s="15">
-        <v>0.1055</v>
+        <v>0.11995</v>
       </c>
       <c r="L318" s="15">
-        <v>0.05682</v>
+        <v>0.06063</v>
       </c>
       <c r="M318" s="15">
-        <v>0.05164</v>
+        <v>0.05504</v>
       </c>
       <c r="N318" s="15"/>
       <c r="O318" s="15"/>
       <c r="P318" s="15"/>
       <c r="Q318" s="15"/>
       <c r="R318" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="319" spans="1:18">
       <c r="B319" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C319" s="15" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="D319" s="15" t="s">
-        <v>1077</v>
-[...2 lines deleted...]
-        <v>10080012664</v>
+        <v>1080</v>
+      </c>
+      <c r="E319" s="15" t="s">
+        <v>1081</v>
       </c>
       <c r="F319" s="15"/>
       <c r="G319" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H319" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I319" s="15" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="J319" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K319" s="15">
-        <v>0.00677</v>
+        <v>0.1055</v>
       </c>
       <c r="L319" s="15">
-        <v>0.00586</v>
+        <v>0.05682</v>
       </c>
       <c r="M319" s="15">
-        <v>0.00564</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.05164</v>
+      </c>
+      <c r="N319" s="15"/>
+      <c r="O319" s="15"/>
+      <c r="P319" s="15"/>
       <c r="Q319" s="15"/>
       <c r="R319" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="320" spans="1:18">
       <c r="B320" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C320" s="15" t="s">
-        <v>1081</v>
+        <v>1079</v>
       </c>
       <c r="D320" s="15" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="E320" s="15">
-        <v>10080026764</v>
+        <v>10080012664</v>
       </c>
       <c r="F320" s="15"/>
       <c r="G320" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H320" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I320" s="15" t="s">
         <v>1083</v>
       </c>
       <c r="J320" s="15">
         <v>2000</v>
       </c>
       <c r="K320" s="15">
-        <v>0.01281</v>
+        <v>0.00677</v>
       </c>
       <c r="L320" s="15">
-        <v>0.01281</v>
+        <v>0.00586</v>
       </c>
       <c r="M320" s="15">
-        <v>0.01281</v>
-[...3 lines deleted...]
-      <c r="P320" s="15"/>
+        <v>0.00564</v>
+      </c>
+      <c r="N320" s="15">
+        <v>2000</v>
+      </c>
+      <c r="O320" s="15">
+        <v>18000</v>
+      </c>
+      <c r="P320" s="15" t="s">
+        <v>210</v>
+      </c>
       <c r="Q320" s="15"/>
       <c r="R320" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="321" spans="1:18">
       <c r="B321" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C321" s="15" t="s">
         <v>1084</v>
       </c>
       <c r="D321" s="15" t="s">
         <v>1085</v>
       </c>
       <c r="E321" s="15">
-        <v>10080007705</v>
+        <v>10080026764</v>
       </c>
       <c r="F321" s="15"/>
       <c r="G321" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H321" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I321" s="15" t="s">
         <v>1086</v>
       </c>
       <c r="J321" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K321" s="15">
-        <v>0.01732</v>
+        <v>0.01281</v>
       </c>
       <c r="L321" s="15">
-        <v>0.01327</v>
+        <v>0.01281</v>
       </c>
       <c r="M321" s="15">
-        <v>0.01327</v>
+        <v>0.01281</v>
       </c>
       <c r="N321" s="15"/>
       <c r="O321" s="15"/>
       <c r="P321" s="15"/>
       <c r="Q321" s="15"/>
       <c r="R321" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="322" spans="1:18">
       <c r="B322" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C322" s="15" t="s">
         <v>1087</v>
       </c>
       <c r="D322" s="15" t="s">
         <v>1088</v>
       </c>
       <c r="E322" s="15">
-        <v>10080008956</v>
+        <v>10080007705</v>
       </c>
       <c r="F322" s="15"/>
       <c r="G322" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H322" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I322" s="15" t="s">
         <v>1089</v>
       </c>
       <c r="J322" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K322" s="15">
-        <v>0.00801</v>
+        <v>0.01732</v>
       </c>
       <c r="L322" s="15">
-        <v>0.00672</v>
+        <v>0.01327</v>
       </c>
       <c r="M322" s="15">
-        <v>0.00646</v>
+        <v>0.01327</v>
       </c>
       <c r="N322" s="15"/>
       <c r="O322" s="15"/>
       <c r="P322" s="15"/>
       <c r="Q322" s="15"/>
       <c r="R322" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="323" spans="1:18">
       <c r="B323" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C323" s="15" t="s">
         <v>1090</v>
       </c>
       <c r="D323" s="15" t="s">
         <v>1091</v>
       </c>
       <c r="E323" s="15">
-        <v>10080074430</v>
+        <v>10080008956</v>
       </c>
       <c r="F323" s="15"/>
       <c r="G323" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H323" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I323" s="15" t="s">
         <v>1092</v>
       </c>
       <c r="J323" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K323" s="15">
-        <v>0.01466</v>
+        <v>0.00801</v>
       </c>
       <c r="L323" s="15">
-        <v>0.01124</v>
+        <v>0.00672</v>
       </c>
       <c r="M323" s="15">
-        <v>0.01124</v>
+        <v>0.00646</v>
       </c>
       <c r="N323" s="15"/>
       <c r="O323" s="15"/>
       <c r="P323" s="15"/>
       <c r="Q323" s="15"/>
       <c r="R323" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="324" spans="1:18">
       <c r="B324" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C324" s="15" t="s">
         <v>1093</v>
       </c>
       <c r="D324" s="15" t="s">
         <v>1094</v>
       </c>
-      <c r="E324" s="15" t="s">
-        <v>1095</v>
+      <c r="E324" s="15">
+        <v>10080074430</v>
       </c>
       <c r="F324" s="15"/>
       <c r="G324" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H324" s="15" t="s">
-        <v>1096</v>
+        <v>119</v>
       </c>
       <c r="I324" s="15" t="s">
-        <v>1097</v>
+        <v>1095</v>
       </c>
       <c r="J324" s="15">
         <v>3000</v>
       </c>
       <c r="K324" s="15">
-        <v>0.008580000000000001</v>
+        <v>0.01466</v>
       </c>
       <c r="L324" s="15">
-        <v>0.00719</v>
+        <v>0.01124</v>
       </c>
       <c r="M324" s="15">
-        <v>0.00691</v>
+        <v>0.01124</v>
       </c>
       <c r="N324" s="15"/>
       <c r="O324" s="15"/>
       <c r="P324" s="15"/>
       <c r="Q324" s="15"/>
       <c r="R324" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="325" spans="1:18">
       <c r="B325" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C325" s="15" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D325" s="15" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E325" s="15" t="s">
         <v>1098</v>
-      </c>
-[...4 lines deleted...]
-        <v>10080057760</v>
       </c>
       <c r="F325" s="15"/>
       <c r="G325" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H325" s="15" t="s">
-        <v>84</v>
+        <v>1099</v>
       </c>
       <c r="I325" s="15" t="s">
         <v>1100</v>
       </c>
       <c r="J325" s="15">
         <v>3000</v>
       </c>
       <c r="K325" s="15">
-        <v>0.01415</v>
+        <v>0.008580000000000001</v>
       </c>
       <c r="L325" s="15">
-        <v>0.01187</v>
+        <v>0.00719</v>
       </c>
       <c r="M325" s="15">
-        <v>0.01141</v>
+        <v>0.00691</v>
       </c>
       <c r="N325" s="15"/>
       <c r="O325" s="15"/>
       <c r="P325" s="15"/>
       <c r="Q325" s="15"/>
       <c r="R325" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="326" spans="1:18">
       <c r="B326" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C326" s="15" t="s">
         <v>1101</v>
       </c>
       <c r="D326" s="15" t="s">
         <v>1102</v>
       </c>
       <c r="E326" s="15">
-        <v>10080028472</v>
+        <v>10080057760</v>
       </c>
       <c r="F326" s="15"/>
       <c r="G326" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H326" s="15" t="s">
-        <v>31</v>
+        <v>84</v>
       </c>
       <c r="I326" s="15" t="s">
         <v>1103</v>
       </c>
       <c r="J326" s="15">
         <v>3000</v>
       </c>
       <c r="K326" s="15">
-        <v>0.12189</v>
+        <v>0.01415</v>
       </c>
       <c r="L326" s="15">
-        <v>0.04929</v>
+        <v>0.01187</v>
       </c>
       <c r="M326" s="15">
-        <v>0.04478</v>
+        <v>0.01141</v>
       </c>
       <c r="N326" s="15"/>
       <c r="O326" s="15"/>
       <c r="P326" s="15"/>
       <c r="Q326" s="15"/>
       <c r="R326" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="327" spans="1:18">
       <c r="B327" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C327" s="15" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="D327" s="15" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="E327" s="15">
-        <v>10080039374</v>
+        <v>10080028472</v>
       </c>
       <c r="F327" s="15"/>
       <c r="G327" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H327" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I327" s="15" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="J327" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K327" s="15">
-        <v>0.0897</v>
+        <v>0.12189</v>
       </c>
       <c r="L327" s="15">
-        <v>0.0324</v>
+        <v>0.04929</v>
       </c>
       <c r="M327" s="15">
-        <v>0.02943</v>
+        <v>0.04478</v>
       </c>
       <c r="N327" s="15"/>
       <c r="O327" s="15"/>
       <c r="P327" s="15"/>
       <c r="Q327" s="15"/>
       <c r="R327" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="328" spans="1:18">
       <c r="B328" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C328" s="15" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D328" s="15" t="s">
         <v>1105</v>
       </c>
-      <c r="D328" s="15" t="s">
-[...3 lines deleted...]
-        <v>1107</v>
+      <c r="E328" s="15">
+        <v>10080039374</v>
       </c>
       <c r="F328" s="15"/>
       <c r="G328" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H328" s="15" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I328" s="15" t="s">
-        <v>1108</v>
+        <v>1107</v>
       </c>
       <c r="J328" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K328" s="15">
-        <v>0.01089</v>
+        <v>0.0897</v>
       </c>
       <c r="L328" s="15">
-        <v>0.00788</v>
+        <v>0.0324</v>
       </c>
       <c r="M328" s="15">
-        <v>0.00688</v>
+        <v>0.02943</v>
       </c>
       <c r="N328" s="15"/>
       <c r="O328" s="15"/>
       <c r="P328" s="15"/>
       <c r="Q328" s="15"/>
       <c r="R328" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="329" spans="1:18">
       <c r="B329" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C329" s="15" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D329" s="15" t="s">
         <v>1109</v>
       </c>
-      <c r="D329" s="15" t="s">
+      <c r="E329" s="15" t="s">
         <v>1110</v>
-      </c>
-[...1 lines deleted...]
-        <v>1111</v>
       </c>
       <c r="F329" s="15"/>
       <c r="G329" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H329" s="15" t="s">
-        <v>1112</v>
+        <v>49</v>
       </c>
       <c r="I329" s="15" t="s">
-        <v>1113</v>
+        <v>1111</v>
       </c>
       <c r="J329" s="15">
         <v>3000</v>
       </c>
       <c r="K329" s="15">
-        <v>0.00652</v>
+        <v>0.01089</v>
       </c>
       <c r="L329" s="15">
-        <v>0.00652</v>
+        <v>0.00788</v>
       </c>
       <c r="M329" s="15">
-        <v>0.00652</v>
+        <v>0.00688</v>
       </c>
       <c r="N329" s="15"/>
       <c r="O329" s="15"/>
       <c r="P329" s="15"/>
       <c r="Q329" s="15"/>
       <c r="R329" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="330" spans="1:18">
       <c r="B330" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C330" s="15" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D330" s="15" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E330" s="15" t="s">
         <v>1114</v>
-      </c>
-[...4 lines deleted...]
-        <v>10080006153</v>
       </c>
       <c r="F330" s="15"/>
       <c r="G330" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H330" s="15" t="s">
-        <v>44</v>
+        <v>1115</v>
       </c>
       <c r="I330" s="15" t="s">
         <v>1116</v>
       </c>
       <c r="J330" s="15">
         <v>3000</v>
       </c>
       <c r="K330" s="15">
-        <v>0.19019</v>
+        <v>0.00652</v>
       </c>
       <c r="L330" s="15">
-        <v>0.10986</v>
+        <v>0.00652</v>
       </c>
       <c r="M330" s="15">
-        <v>0.09979</v>
+        <v>0.00652</v>
       </c>
       <c r="N330" s="15"/>
       <c r="O330" s="15"/>
       <c r="P330" s="15"/>
       <c r="Q330" s="15"/>
       <c r="R330" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="331" spans="1:18">
       <c r="B331" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C331" s="15" t="s">
         <v>1117</v>
       </c>
       <c r="D331" s="15" t="s">
         <v>1118</v>
       </c>
       <c r="E331" s="15">
-        <v>10080049365</v>
+        <v>10080006153</v>
       </c>
       <c r="F331" s="15"/>
       <c r="G331" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H331" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I331" s="15" t="s">
         <v>1119</v>
       </c>
       <c r="J331" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K331" s="15">
-        <v>0.02906</v>
+        <v>0.19019</v>
       </c>
       <c r="L331" s="15">
-        <v>0.01937</v>
+        <v>0.10986</v>
       </c>
       <c r="M331" s="15">
-        <v>0.01937</v>
+        <v>0.09979</v>
       </c>
       <c r="N331" s="15"/>
       <c r="O331" s="15"/>
       <c r="P331" s="15"/>
       <c r="Q331" s="15"/>
       <c r="R331" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="332" spans="1:18">
       <c r="B332" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C332" s="15" t="s">
         <v>1120</v>
       </c>
       <c r="D332" s="15" t="s">
         <v>1121</v>
       </c>
       <c r="E332" s="15">
-        <v>10080042766</v>
+        <v>10080049365</v>
       </c>
       <c r="F332" s="15"/>
       <c r="G332" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H332" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I332" s="15" t="s">
         <v>1122</v>
       </c>
       <c r="J332" s="15">
         <v>2000</v>
       </c>
       <c r="K332" s="15">
-        <v>0.04709</v>
+        <v>0.02906</v>
       </c>
       <c r="L332" s="15">
-        <v>0.04709</v>
+        <v>0.01937</v>
       </c>
       <c r="M332" s="15">
-        <v>0.04709</v>
+        <v>0.01937</v>
       </c>
       <c r="N332" s="15"/>
       <c r="O332" s="15"/>
       <c r="P332" s="15"/>
       <c r="Q332" s="15"/>
       <c r="R332" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="333" spans="1:18">
       <c r="B333" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C333" s="15" t="s">
         <v>1123</v>
       </c>
       <c r="D333" s="15" t="s">
         <v>1124</v>
       </c>
       <c r="E333" s="15">
-        <v>10080057743</v>
+        <v>10080042766</v>
       </c>
       <c r="F333" s="15"/>
       <c r="G333" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H333" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I333" s="15" t="s">
         <v>1125</v>
       </c>
       <c r="J333" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K333" s="15">
-        <v>0.02683</v>
+        <v>0.04709</v>
       </c>
       <c r="L333" s="15">
-        <v>0.02056</v>
+        <v>0.04709</v>
       </c>
       <c r="M333" s="15">
-        <v>0.02056</v>
+        <v>0.04709</v>
       </c>
       <c r="N333" s="15"/>
       <c r="O333" s="15"/>
       <c r="P333" s="15"/>
       <c r="Q333" s="15"/>
       <c r="R333" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="334" spans="1:18">
       <c r="B334" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C334" s="15" t="s">
         <v>1126</v>
       </c>
       <c r="D334" s="15" t="s">
         <v>1127</v>
       </c>
       <c r="E334" s="15">
-        <v>10080064177</v>
+        <v>10080057743</v>
       </c>
       <c r="F334" s="15"/>
       <c r="G334" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H334" s="15" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="I334" s="15" t="s">
         <v>1128</v>
       </c>
       <c r="J334" s="15">
         <v>3000</v>
       </c>
       <c r="K334" s="15">
-        <v>0.02408</v>
+        <v>0.02683</v>
       </c>
       <c r="L334" s="15">
-        <v>0.02001</v>
+        <v>0.02056</v>
       </c>
       <c r="M334" s="15">
-        <v>0.01847</v>
+        <v>0.02056</v>
       </c>
       <c r="N334" s="15"/>
       <c r="O334" s="15"/>
       <c r="P334" s="15"/>
       <c r="Q334" s="15"/>
       <c r="R334" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="335" spans="1:18">
       <c r="B335" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C335" s="15" t="s">
         <v>1129</v>
       </c>
       <c r="D335" s="15" t="s">
         <v>1130</v>
       </c>
-      <c r="E335" s="15" t="s">
-        <v>1131</v>
+      <c r="E335" s="15">
+        <v>10080064177</v>
       </c>
       <c r="F335" s="15"/>
       <c r="G335" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H335" s="15" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="I335" s="15" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="J335" s="15">
         <v>3000</v>
       </c>
       <c r="K335" s="15">
-        <v>0.02003</v>
+        <v>0.02408</v>
       </c>
       <c r="L335" s="15">
-        <v>0.01449</v>
+        <v>0.02001</v>
       </c>
       <c r="M335" s="15">
-        <v>0.01265</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01847</v>
+      </c>
+      <c r="N335" s="15"/>
       <c r="O335" s="15"/>
       <c r="P335" s="15"/>
       <c r="Q335" s="15"/>
       <c r="R335" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="336" spans="1:18">
       <c r="B336" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C336" s="15" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D336" s="15" t="s">
         <v>1133</v>
       </c>
-      <c r="D336" s="15" t="s">
+      <c r="E336" s="15" t="s">
         <v>1134</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080072700</v>
       </c>
       <c r="F336" s="15"/>
       <c r="G336" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H336" s="15" t="s">
-        <v>119</v>
+        <v>49</v>
       </c>
       <c r="I336" s="15" t="s">
         <v>1135</v>
       </c>
       <c r="J336" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K336" s="15">
-        <v>0.01634</v>
+        <v>0.02003</v>
       </c>
       <c r="L336" s="15">
-        <v>0.0137</v>
+        <v>0.01449</v>
       </c>
       <c r="M336" s="15">
-        <v>0.01318</v>
-[...1 lines deleted...]
-      <c r="N336" s="15"/>
+        <v>0.01265</v>
+      </c>
+      <c r="N336" s="15">
+        <v>15000</v>
+      </c>
       <c r="O336" s="15"/>
       <c r="P336" s="15"/>
       <c r="Q336" s="15"/>
       <c r="R336" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="337" spans="1:18">
       <c r="B337" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C337" s="15" t="s">
         <v>1136</v>
       </c>
       <c r="D337" s="15" t="s">
         <v>1137</v>
       </c>
       <c r="E337" s="15">
-        <v>10080066637</v>
+        <v>10080072700</v>
       </c>
       <c r="F337" s="15"/>
       <c r="G337" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H337" s="15" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="I337" s="15" t="s">
         <v>1138</v>
       </c>
       <c r="J337" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K337" s="15">
-        <v>0.02885</v>
+        <v>0.01634</v>
       </c>
       <c r="L337" s="15">
-        <v>0.02213</v>
+        <v>0.0137</v>
       </c>
       <c r="M337" s="15">
-        <v>0.02213</v>
+        <v>0.01318</v>
       </c>
       <c r="N337" s="15"/>
       <c r="O337" s="15"/>
       <c r="P337" s="15"/>
       <c r="Q337" s="15"/>
       <c r="R337" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="338" spans="1:18">
       <c r="B338" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C338" s="15" t="s">
         <v>1139</v>
       </c>
       <c r="D338" s="15" t="s">
         <v>1140</v>
       </c>
       <c r="E338" s="15">
-        <v>10080074173</v>
+        <v>10080066637</v>
       </c>
       <c r="F338" s="15"/>
       <c r="G338" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H338" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="I338" s="15" t="s">
         <v>1141</v>
       </c>
-      <c r="I338" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J338" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K338" s="15">
-        <v>0.0309</v>
+        <v>0.02885</v>
       </c>
       <c r="L338" s="15">
-        <v>0.02369</v>
+        <v>0.02213</v>
       </c>
       <c r="M338" s="15">
-        <v>0.02369</v>
+        <v>0.02213</v>
       </c>
       <c r="N338" s="15"/>
       <c r="O338" s="15"/>
       <c r="P338" s="15"/>
       <c r="Q338" s="15"/>
       <c r="R338" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="339" spans="1:18">
       <c r="B339" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C339" s="15" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D339" s="15" t="s">
         <v>1143</v>
       </c>
-      <c r="D339" s="15" t="s">
-[...3 lines deleted...]
-        <v>1145</v>
+      <c r="E339" s="15">
+        <v>10080074173</v>
       </c>
       <c r="F339" s="15"/>
       <c r="G339" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H339" s="15" t="s">
-        <v>989</v>
+        <v>1144</v>
       </c>
       <c r="I339" s="15" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="J339" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K339" s="15">
-        <v>0.01926</v>
+        <v>0.0309</v>
       </c>
       <c r="L339" s="15">
-        <v>0.01926</v>
+        <v>0.02369</v>
       </c>
       <c r="M339" s="15">
-        <v>0.01926</v>
+        <v>0.02369</v>
       </c>
       <c r="N339" s="15"/>
       <c r="O339" s="15"/>
       <c r="P339" s="15"/>
       <c r="Q339" s="15"/>
       <c r="R339" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="340" spans="1:18">
       <c r="B340" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C340" s="15" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D340" s="15" t="s">
         <v>1147</v>
       </c>
-      <c r="D340" s="15" t="s">
+      <c r="E340" s="15" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
       <c r="F340" s="15"/>
       <c r="G340" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H340" s="15" t="s">
-        <v>1141</v>
+        <v>992</v>
       </c>
       <c r="I340" s="15" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="J340" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K340" s="15">
-        <v>0.0577</v>
+        <v>0.01926</v>
       </c>
       <c r="L340" s="15">
-        <v>0.04838</v>
+        <v>0.01926</v>
       </c>
       <c r="M340" s="15">
-        <v>0.04653</v>
+        <v>0.01926</v>
       </c>
       <c r="N340" s="15"/>
       <c r="O340" s="15"/>
       <c r="P340" s="15"/>
       <c r="Q340" s="15"/>
       <c r="R340" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="341" spans="1:18">
       <c r="B341" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C341" s="15" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D341" s="15" t="s">
         <v>1151</v>
       </c>
-      <c r="D341" s="15" t="s">
+      <c r="E341" s="15" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080074106</v>
       </c>
       <c r="F341" s="15"/>
       <c r="G341" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H341" s="15" t="s">
-        <v>49</v>
+        <v>1144</v>
       </c>
       <c r="I341" s="15" t="s">
         <v>1153</v>
       </c>
       <c r="J341" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K341" s="15">
-        <v>0.06831</v>
+        <v>0.0577</v>
       </c>
       <c r="L341" s="15">
-        <v>0.04942</v>
+        <v>0.04838</v>
       </c>
       <c r="M341" s="15">
-        <v>0.04313</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.04653</v>
+      </c>
+      <c r="N341" s="15"/>
       <c r="O341" s="15"/>
       <c r="P341" s="15"/>
       <c r="Q341" s="15"/>
       <c r="R341" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="342" spans="1:18">
       <c r="B342" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C342" s="15" t="s">
         <v>1154</v>
       </c>
       <c r="D342" s="15" t="s">
         <v>1155</v>
       </c>
       <c r="E342" s="15">
-        <v>10080067926</v>
+        <v>10080074106</v>
       </c>
       <c r="F342" s="15"/>
       <c r="G342" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H342" s="15" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="I342" s="15" t="s">
         <v>1156</v>
       </c>
       <c r="J342" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K342" s="15">
-        <v>0.02362</v>
+        <v>0.06831</v>
       </c>
       <c r="L342" s="15">
-        <v>0.02362</v>
+        <v>0.04942</v>
       </c>
       <c r="M342" s="15">
-        <v>0.02362</v>
-[...1 lines deleted...]
-      <c r="N342" s="15"/>
+        <v>0.04313</v>
+      </c>
+      <c r="N342" s="15">
+        <v>24000</v>
+      </c>
       <c r="O342" s="15"/>
       <c r="P342" s="15"/>
       <c r="Q342" s="15"/>
       <c r="R342" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="343" spans="1:18">
       <c r="B343" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C343" s="15" t="s">
         <v>1157</v>
       </c>
       <c r="D343" s="15" t="s">
         <v>1158</v>
       </c>
       <c r="E343" s="15">
-        <v>10080033140</v>
+        <v>10080067926</v>
       </c>
       <c r="F343" s="15"/>
       <c r="G343" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H343" s="15" t="s">
-        <v>39</v>
+        <v>84</v>
       </c>
       <c r="I343" s="15" t="s">
         <v>1159</v>
       </c>
       <c r="J343" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K343" s="15">
-        <v>0.01258</v>
+        <v>0.02362</v>
       </c>
       <c r="L343" s="15">
-        <v>0.01056</v>
+        <v>0.02362</v>
       </c>
       <c r="M343" s="15">
-        <v>0.01015</v>
+        <v>0.02362</v>
       </c>
       <c r="N343" s="15"/>
-      <c r="O343" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O343" s="15"/>
+      <c r="P343" s="15"/>
       <c r="Q343" s="15"/>
       <c r="R343" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="344" spans="1:18">
       <c r="B344" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C344" s="15" t="s">
         <v>1160</v>
       </c>
       <c r="D344" s="15" t="s">
         <v>1161</v>
       </c>
       <c r="E344" s="15">
-        <v>10080033365</v>
+        <v>10080033140</v>
       </c>
       <c r="F344" s="15"/>
       <c r="G344" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H344" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I344" s="15" t="s">
         <v>1162</v>
       </c>
       <c r="J344" s="15">
         <v>2000</v>
       </c>
       <c r="K344" s="15">
-        <v>0.008659999999999999</v>
+        <v>0.00662</v>
       </c>
       <c r="L344" s="15">
-        <v>0.0075</v>
+        <v>0.00573</v>
       </c>
       <c r="M344" s="15">
-        <v>0.00721</v>
+        <v>0.00551</v>
       </c>
       <c r="N344" s="15"/>
-      <c r="O344" s="15"/>
-      <c r="P344" s="15"/>
+      <c r="O344" s="15">
+        <v>14000</v>
+      </c>
+      <c r="P344" s="15" t="s">
+        <v>210</v>
+      </c>
       <c r="Q344" s="15"/>
       <c r="R344" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="345" spans="1:18">
       <c r="B345" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C345" s="15" t="s">
         <v>1163</v>
       </c>
       <c r="D345" s="15" t="s">
         <v>1164</v>
       </c>
       <c r="E345" s="15">
-        <v>10080057588</v>
+        <v>10080033365</v>
       </c>
       <c r="F345" s="15"/>
       <c r="G345" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H345" s="15" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="I345" s="15" t="s">
         <v>1165</v>
       </c>
       <c r="J345" s="15">
         <v>2000</v>
       </c>
       <c r="K345" s="15">
-        <v>0.01129</v>
+        <v>0.008659999999999999</v>
       </c>
       <c r="L345" s="15">
-        <v>0.009469999999999999</v>
+        <v>0.0075</v>
       </c>
       <c r="M345" s="15">
-        <v>0.0091</v>
+        <v>0.00721</v>
       </c>
       <c r="N345" s="15"/>
       <c r="O345" s="15"/>
       <c r="P345" s="15"/>
       <c r="Q345" s="15"/>
       <c r="R345" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="346" spans="1:18">
       <c r="B346" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C346" s="15" t="s">
         <v>1166</v>
       </c>
       <c r="D346" s="15" t="s">
         <v>1167</v>
       </c>
       <c r="E346" s="15">
-        <v>10080074427</v>
+        <v>10080057588</v>
       </c>
       <c r="F346" s="15"/>
       <c r="G346" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H346" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I346" s="15" t="s">
         <v>1168</v>
       </c>
       <c r="J346" s="15">
         <v>2000</v>
       </c>
       <c r="K346" s="15">
-        <v>0.00899</v>
+        <v>0.01129</v>
       </c>
       <c r="L346" s="15">
-        <v>0.00754</v>
+        <v>0.009469999999999999</v>
       </c>
       <c r="M346" s="15">
-        <v>0.00725</v>
+        <v>0.0091</v>
       </c>
       <c r="N346" s="15"/>
       <c r="O346" s="15"/>
       <c r="P346" s="15"/>
       <c r="Q346" s="15"/>
       <c r="R346" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="347" spans="1:18">
       <c r="B347" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C347" s="15" t="s">
         <v>1169</v>
       </c>
       <c r="D347" s="15" t="s">
         <v>1170</v>
       </c>
-      <c r="E347" s="15" t="s">
-        <v>1171</v>
+      <c r="E347" s="15">
+        <v>10080074427</v>
       </c>
       <c r="F347" s="15"/>
       <c r="G347" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H347" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I347" s="15" t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
       <c r="J347" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K347" s="15">
-        <v>0.00797</v>
+        <v>0.00899</v>
       </c>
       <c r="L347" s="15">
-        <v>0.00797</v>
+        <v>0.00754</v>
       </c>
       <c r="M347" s="15">
-        <v>0.00797</v>
+        <v>0.00725</v>
       </c>
       <c r="N347" s="15"/>
       <c r="O347" s="15"/>
       <c r="P347" s="15"/>
       <c r="Q347" s="15"/>
       <c r="R347" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="348" spans="1:18">
       <c r="B348" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C348" s="15" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D348" s="15" t="s">
         <v>1173</v>
       </c>
-      <c r="D348" s="15" t="s">
+      <c r="E348" s="15" t="s">
         <v>1174</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080057761</v>
       </c>
       <c r="F348" s="15"/>
       <c r="G348" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H348" s="15" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="I348" s="15" t="s">
         <v>1175</v>
       </c>
       <c r="J348" s="15">
         <v>3000</v>
       </c>
       <c r="K348" s="15">
-        <v>0.02141</v>
+        <v>0.00797</v>
       </c>
       <c r="L348" s="15">
-        <v>0.01726</v>
+        <v>0.00797</v>
       </c>
       <c r="M348" s="15">
-        <v>0.01657</v>
+        <v>0.00797</v>
       </c>
       <c r="N348" s="15"/>
       <c r="O348" s="15"/>
       <c r="P348" s="15"/>
       <c r="Q348" s="15"/>
       <c r="R348" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="349" spans="1:18">
       <c r="B349" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C349" s="15" t="s">
         <v>1176</v>
       </c>
       <c r="D349" s="15" t="s">
         <v>1177</v>
       </c>
       <c r="E349" s="15">
-        <v>10080033440</v>
+        <v>10080057761</v>
       </c>
       <c r="F349" s="15"/>
       <c r="G349" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H349" s="15" t="s">
-        <v>31</v>
+        <v>84</v>
       </c>
       <c r="I349" s="15" t="s">
         <v>1178</v>
       </c>
       <c r="J349" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K349" s="15">
-        <v>0.1026</v>
+        <v>0.02141</v>
       </c>
       <c r="L349" s="15">
-        <v>0.03703</v>
+        <v>0.01726</v>
       </c>
       <c r="M349" s="15">
-        <v>0.03365</v>
+        <v>0.01657</v>
       </c>
       <c r="N349" s="15"/>
       <c r="O349" s="15"/>
       <c r="P349" s="15"/>
       <c r="Q349" s="15"/>
       <c r="R349" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="350" spans="1:18">
       <c r="B350" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C350" s="15" t="s">
         <v>1179</v>
       </c>
       <c r="D350" s="15" t="s">
         <v>1180</v>
       </c>
-      <c r="E350" s="15" t="s">
-        <v>1181</v>
+      <c r="E350" s="15">
+        <v>10080033440</v>
       </c>
       <c r="F350" s="15"/>
       <c r="G350" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H350" s="15" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I350" s="15" t="s">
-        <v>1182</v>
+        <v>1181</v>
       </c>
       <c r="J350" s="15">
         <v>2000</v>
       </c>
       <c r="K350" s="15">
-        <v>0.00594</v>
+        <v>0.1026</v>
       </c>
       <c r="L350" s="15">
-        <v>0.00594</v>
+        <v>0.03703</v>
       </c>
       <c r="M350" s="15">
-        <v>0.00594</v>
+        <v>0.03365</v>
       </c>
       <c r="N350" s="15"/>
       <c r="O350" s="15"/>
       <c r="P350" s="15"/>
       <c r="Q350" s="15"/>
       <c r="R350" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="351" spans="1:18">
       <c r="B351" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C351" s="15" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="D351" s="15" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="E351" s="15" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="F351" s="15"/>
       <c r="G351" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H351" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I351" s="15" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="J351" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K351" s="15">
-        <v>0.01089</v>
+        <v>0.00594</v>
       </c>
       <c r="L351" s="15">
-        <v>0.00788</v>
+        <v>0.00594</v>
       </c>
       <c r="M351" s="15">
-        <v>0.00688</v>
+        <v>0.00594</v>
       </c>
       <c r="N351" s="15"/>
       <c r="O351" s="15"/>
       <c r="P351" s="15"/>
       <c r="Q351" s="15"/>
       <c r="R351" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="352" spans="1:18">
       <c r="B352" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C352" s="15" t="s">
-        <v>1185</v>
+        <v>1182</v>
       </c>
       <c r="D352" s="15" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E352" s="15" t="s">
         <v>1186</v>
-      </c>
-[...1 lines deleted...]
-        <v>1187</v>
       </c>
       <c r="F352" s="15"/>
       <c r="G352" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H352" s="15" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="I352" s="15" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="J352" s="15">
         <v>3000</v>
       </c>
       <c r="K352" s="15">
-        <v>0.00721</v>
+        <v>0.01089</v>
       </c>
       <c r="L352" s="15">
-        <v>0.00721</v>
+        <v>0.00788</v>
       </c>
       <c r="M352" s="15">
-        <v>0.00721</v>
+        <v>0.00688</v>
       </c>
       <c r="N352" s="15"/>
       <c r="O352" s="15"/>
       <c r="P352" s="15"/>
       <c r="Q352" s="15"/>
       <c r="R352" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="353" spans="1:18">
       <c r="B353" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C353" s="15" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D353" s="15" t="s">
         <v>1189</v>
       </c>
-      <c r="D353" s="15" t="s">
+      <c r="E353" s="15" t="s">
         <v>1190</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080069270</v>
       </c>
       <c r="F353" s="15"/>
       <c r="G353" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H353" s="15" t="s">
-        <v>39</v>
+        <v>158</v>
       </c>
       <c r="I353" s="15" t="s">
         <v>1191</v>
       </c>
       <c r="J353" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K353" s="15">
-        <v>0.008580000000000001</v>
+        <v>0.00721</v>
       </c>
       <c r="L353" s="15">
-        <v>0.00744</v>
+        <v>0.00721</v>
       </c>
       <c r="M353" s="15">
-        <v>0.00715</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00721</v>
+      </c>
+      <c r="N353" s="15"/>
       <c r="O353" s="15"/>
       <c r="P353" s="15"/>
       <c r="Q353" s="15"/>
       <c r="R353" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="354" spans="1:18">
       <c r="B354" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C354" s="15" t="s">
         <v>1192</v>
       </c>
       <c r="D354" s="15" t="s">
         <v>1193</v>
       </c>
       <c r="E354" s="15">
-        <v>10080047051</v>
+        <v>10080069270</v>
       </c>
       <c r="F354" s="15"/>
       <c r="G354" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H354" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I354" s="15" t="s">
         <v>1194</v>
       </c>
       <c r="J354" s="15">
         <v>2000</v>
       </c>
       <c r="K354" s="15">
-        <v>0.00764</v>
+        <v>0.008580000000000001</v>
       </c>
       <c r="L354" s="15">
-        <v>0.00662</v>
+        <v>0.00744</v>
       </c>
       <c r="M354" s="15">
-        <v>0.00636</v>
+        <v>0.00715</v>
       </c>
       <c r="N354" s="15">
-        <v>14000</v>
+        <v>2000</v>
       </c>
       <c r="O354" s="15"/>
       <c r="P354" s="15"/>
       <c r="Q354" s="15"/>
       <c r="R354" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="355" spans="1:18">
       <c r="B355" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C355" s="15" t="s">
         <v>1195</v>
       </c>
       <c r="D355" s="15" t="s">
         <v>1196</v>
       </c>
       <c r="E355" s="15">
-        <v>10080056232</v>
+        <v>10080047051</v>
       </c>
       <c r="F355" s="15"/>
       <c r="G355" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H355" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I355" s="15" t="s">
         <v>1197</v>
       </c>
       <c r="J355" s="15">
         <v>2000</v>
       </c>
       <c r="K355" s="15">
-        <v>0.0151</v>
+        <v>0.00764</v>
       </c>
       <c r="L355" s="15">
-        <v>0.0151</v>
+        <v>0.00662</v>
       </c>
       <c r="M355" s="15">
-        <v>0.0151</v>
-[...1 lines deleted...]
-      <c r="N355" s="15"/>
+        <v>0.00636</v>
+      </c>
+      <c r="N355" s="15">
+        <v>14000</v>
+      </c>
       <c r="O355" s="15"/>
       <c r="P355" s="15"/>
       <c r="Q355" s="15"/>
       <c r="R355" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="356" spans="1:18">
       <c r="B356" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C356" s="15" t="s">
         <v>1198</v>
       </c>
       <c r="D356" s="15" t="s">
         <v>1199</v>
       </c>
       <c r="E356" s="15">
-        <v>10080068880</v>
+        <v>10080056232</v>
       </c>
       <c r="F356" s="15"/>
       <c r="G356" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H356" s="15" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="I356" s="15" t="s">
         <v>1200</v>
       </c>
       <c r="J356" s="15">
         <v>2000</v>
       </c>
       <c r="K356" s="15">
-        <v>0.01426</v>
+        <v>0.0151</v>
       </c>
       <c r="L356" s="15">
-        <v>0.01293</v>
+        <v>0.0151</v>
       </c>
       <c r="M356" s="15">
-        <v>0.01093</v>
+        <v>0.0151</v>
       </c>
       <c r="N356" s="15"/>
       <c r="O356" s="15"/>
       <c r="P356" s="15"/>
       <c r="Q356" s="15"/>
       <c r="R356" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="357" spans="1:18">
       <c r="B357" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C357" s="15" t="s">
         <v>1201</v>
       </c>
       <c r="D357" s="15" t="s">
         <v>1202</v>
       </c>
       <c r="E357" s="15">
-        <v>10080074461</v>
+        <v>10080068880</v>
       </c>
       <c r="F357" s="15"/>
       <c r="G357" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H357" s="15" t="s">
-        <v>989</v>
-[...1 lines deleted...]
-      <c r="I357" s="15"/>
+        <v>119</v>
+      </c>
+      <c r="I357" s="15" t="s">
+        <v>1203</v>
+      </c>
       <c r="J357" s="15">
         <v>2000</v>
       </c>
       <c r="K357" s="15">
-        <v>0.02648</v>
+        <v>0.01426</v>
       </c>
       <c r="L357" s="15">
-        <v>0.02207</v>
+        <v>0.01293</v>
       </c>
       <c r="M357" s="15">
-        <v>0.02118</v>
+        <v>0.01093</v>
       </c>
       <c r="N357" s="15"/>
       <c r="O357" s="15"/>
       <c r="P357" s="15"/>
       <c r="Q357" s="15"/>
       <c r="R357" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="358" spans="1:18">
       <c r="B358" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C358" s="15" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="D358" s="15" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="E358" s="15">
-        <v>10080075901</v>
+        <v>10080074461</v>
       </c>
       <c r="F358" s="15"/>
       <c r="G358" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H358" s="15" t="s">
-        <v>44</v>
+        <v>992</v>
       </c>
       <c r="I358" s="15"/>
-      <c r="J358" s="15"/>
+      <c r="J358" s="15">
+        <v>2000</v>
+      </c>
       <c r="K358" s="15">
-        <v>0.01582</v>
+        <v>0.02648</v>
       </c>
       <c r="L358" s="15">
-        <v>0.01318</v>
+        <v>0.02207</v>
       </c>
       <c r="M358" s="15">
-        <v>0.01265</v>
+        <v>0.02118</v>
       </c>
       <c r="N358" s="15"/>
       <c r="O358" s="15"/>
       <c r="P358" s="15"/>
       <c r="Q358" s="15"/>
       <c r="R358" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="359" spans="1:18">
       <c r="B359" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C359" s="15" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="D359" s="15" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="E359" s="15">
-        <v>10080066314</v>
+        <v>10080075901</v>
       </c>
       <c r="F359" s="15"/>
       <c r="G359" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H359" s="15" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I359" s="15"/>
+      <c r="J359" s="15"/>
       <c r="K359" s="15">
-        <v>0.01106</v>
+        <v>0.01582</v>
       </c>
       <c r="L359" s="15">
-        <v>0.0106</v>
+        <v>0.01318</v>
       </c>
       <c r="M359" s="15">
-        <v>0.0106</v>
+        <v>0.01265</v>
       </c>
       <c r="N359" s="15"/>
       <c r="O359" s="15"/>
       <c r="P359" s="15"/>
       <c r="Q359" s="15"/>
       <c r="R359" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="360" spans="1:18">
       <c r="B360" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C360" s="15" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="D360" s="15" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1209</v>
+      </c>
+      <c r="E360" s="15">
+        <v>10080066314</v>
       </c>
       <c r="F360" s="15"/>
       <c r="G360" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H360" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I360" s="15" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="J360" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K360" s="15">
-        <v>0.01047</v>
+        <v>0.01106</v>
       </c>
       <c r="L360" s="15">
-        <v>0.00907</v>
+        <v>0.0106</v>
       </c>
       <c r="M360" s="15">
-        <v>0.00873</v>
+        <v>0.0106</v>
       </c>
       <c r="N360" s="15"/>
       <c r="O360" s="15"/>
       <c r="P360" s="15"/>
       <c r="Q360" s="15"/>
       <c r="R360" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="361" spans="1:18">
       <c r="B361" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C361" s="15" t="s">
-        <v>1210</v>
+        <v>1208</v>
       </c>
       <c r="D361" s="15" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E361" s="15" t="s">
         <v>1211</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080052556</v>
       </c>
       <c r="F361" s="15"/>
       <c r="G361" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H361" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I361" s="15" t="s">
         <v>1212</v>
       </c>
       <c r="J361" s="15">
         <v>2000</v>
       </c>
       <c r="K361" s="15">
-        <v>0.0172</v>
+        <v>0.01047</v>
       </c>
       <c r="L361" s="15">
-        <v>0.01434</v>
+        <v>0.00907</v>
       </c>
       <c r="M361" s="15">
-        <v>0.01377</v>
+        <v>0.00873</v>
       </c>
       <c r="N361" s="15"/>
       <c r="O361" s="15"/>
       <c r="P361" s="15"/>
       <c r="Q361" s="15"/>
       <c r="R361" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="362" spans="1:18">
       <c r="B362" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C362" s="15" t="s">
         <v>1213</v>
       </c>
       <c r="D362" s="15" t="s">
         <v>1214</v>
       </c>
-      <c r="E362" s="15" t="s">
-        <v>1215</v>
+      <c r="E362" s="15">
+        <v>10080052556</v>
       </c>
       <c r="F362" s="15"/>
       <c r="G362" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H362" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I362" s="15" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="J362" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K362" s="15">
-        <v>0.0232</v>
+        <v>0.0172</v>
       </c>
       <c r="L362" s="15">
-        <v>0.01945</v>
+        <v>0.01434</v>
       </c>
       <c r="M362" s="15">
-        <v>0.0187</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01377</v>
+      </c>
+      <c r="N362" s="15"/>
       <c r="O362" s="15"/>
       <c r="P362" s="15"/>
       <c r="Q362" s="15"/>
       <c r="R362" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="363" spans="1:18">
       <c r="B363" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C363" s="15" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D363" s="15" t="s">
         <v>1217</v>
       </c>
-      <c r="D363" s="15" t="s">
+      <c r="E363" s="15" t="s">
         <v>1218</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080057762</v>
       </c>
       <c r="F363" s="15"/>
       <c r="G363" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H363" s="15" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="I363" s="15" t="s">
         <v>1219</v>
       </c>
       <c r="J363" s="15">
         <v>3000</v>
       </c>
       <c r="K363" s="15">
-        <v>0.022</v>
+        <v>0.0232</v>
       </c>
       <c r="L363" s="15">
-        <v>0.01808</v>
+        <v>0.01945</v>
       </c>
       <c r="M363" s="15">
-        <v>0.01686</v>
-[...1 lines deleted...]
-      <c r="N363" s="15"/>
+        <v>0.0187</v>
+      </c>
+      <c r="N363" s="15">
+        <v>3000</v>
+      </c>
       <c r="O363" s="15"/>
       <c r="P363" s="15"/>
       <c r="Q363" s="15"/>
       <c r="R363" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="364" spans="1:18">
       <c r="B364" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C364" s="15" t="s">
         <v>1220</v>
       </c>
       <c r="D364" s="15" t="s">
         <v>1221</v>
       </c>
       <c r="E364" s="15">
-        <v>10080072699</v>
+        <v>10080057762</v>
       </c>
       <c r="F364" s="15"/>
       <c r="G364" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H364" s="15" t="s">
-        <v>119</v>
+        <v>84</v>
       </c>
       <c r="I364" s="15" t="s">
         <v>1222</v>
       </c>
       <c r="J364" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K364" s="15">
-        <v>0.008149999999999999</v>
+        <v>0.022</v>
       </c>
       <c r="L364" s="15">
-        <v>0.00781</v>
+        <v>0.01808</v>
       </c>
       <c r="M364" s="15">
-        <v>0.00747</v>
+        <v>0.01686</v>
       </c>
       <c r="N364" s="15"/>
       <c r="O364" s="15"/>
       <c r="P364" s="15"/>
       <c r="Q364" s="15"/>
       <c r="R364" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="365" spans="1:18">
       <c r="B365" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C365" s="15" t="s">
         <v>1223</v>
       </c>
       <c r="D365" s="15" t="s">
         <v>1224</v>
       </c>
-      <c r="E365" s="15" t="s">
-        <v>1225</v>
+      <c r="E365" s="15">
+        <v>10080072699</v>
       </c>
       <c r="F365" s="15"/>
       <c r="G365" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H365" s="15" t="s">
-        <v>49</v>
+        <v>119</v>
       </c>
       <c r="I365" s="15" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
       <c r="J365" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K365" s="15">
-        <v>0.01856</v>
+        <v>0.008149999999999999</v>
       </c>
       <c r="L365" s="15">
-        <v>0.01343</v>
+        <v>0.00781</v>
       </c>
       <c r="M365" s="15">
-        <v>0.01172</v>
+        <v>0.00747</v>
       </c>
       <c r="N365" s="15"/>
       <c r="O365" s="15"/>
       <c r="P365" s="15"/>
       <c r="Q365" s="15"/>
       <c r="R365" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="366" spans="1:18">
       <c r="B366" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C366" s="15" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="D366" s="15" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="E366" s="15" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="F366" s="15"/>
       <c r="G366" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H366" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I366" s="15" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="J366" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K366" s="15">
-        <v>0.01969</v>
+        <v>0.01856</v>
       </c>
       <c r="L366" s="15">
-        <v>0.01425</v>
+        <v>0.01343</v>
       </c>
       <c r="M366" s="15">
-        <v>0.01243</v>
+        <v>0.01172</v>
       </c>
       <c r="N366" s="15"/>
       <c r="O366" s="15"/>
       <c r="P366" s="15"/>
       <c r="Q366" s="15"/>
       <c r="R366" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="367" spans="1:18">
       <c r="B367" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C367" s="15" t="s">
-        <v>1228</v>
+        <v>1226</v>
       </c>
       <c r="D367" s="15" t="s">
-        <v>1229</v>
+        <v>1227</v>
       </c>
       <c r="E367" s="15" t="s">
         <v>1230</v>
       </c>
       <c r="F367" s="15"/>
       <c r="G367" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H367" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I367" s="15" t="s">
-        <v>1231</v>
+        <v>1229</v>
       </c>
       <c r="J367" s="15">
         <v>2000</v>
       </c>
       <c r="K367" s="15">
-        <v>0.00788</v>
+        <v>0.01969</v>
       </c>
       <c r="L367" s="15">
-        <v>0.00788</v>
+        <v>0.01425</v>
       </c>
       <c r="M367" s="15">
-        <v>0.00788</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01243</v>
+      </c>
+      <c r="N367" s="15"/>
       <c r="O367" s="15"/>
       <c r="P367" s="15"/>
       <c r="Q367" s="15"/>
       <c r="R367" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="368" spans="1:18">
       <c r="B368" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C368" s="15" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D368" s="15" t="s">
         <v>1232</v>
       </c>
-      <c r="D368" s="15" t="s">
+      <c r="E368" s="15" t="s">
         <v>1233</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080068440</v>
       </c>
       <c r="F368" s="15"/>
       <c r="G368" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H368" s="15" t="s">
-        <v>39</v>
+        <v>244</v>
       </c>
       <c r="I368" s="15" t="s">
         <v>1234</v>
       </c>
       <c r="J368" s="15">
         <v>2000</v>
       </c>
       <c r="K368" s="15">
-        <v>0.00912</v>
+        <v>0.00788</v>
       </c>
       <c r="L368" s="15">
-        <v>0.007900000000000001</v>
+        <v>0.00788</v>
       </c>
       <c r="M368" s="15">
-        <v>0.0076</v>
-[...1 lines deleted...]
-      <c r="N368" s="15"/>
+        <v>0.00788</v>
+      </c>
+      <c r="N368" s="15">
+        <v>12000</v>
+      </c>
       <c r="O368" s="15"/>
       <c r="P368" s="15"/>
       <c r="Q368" s="15"/>
       <c r="R368" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="369" spans="1:18">
       <c r="B369" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C369" s="15" t="s">
         <v>1235</v>
       </c>
       <c r="D369" s="15" t="s">
         <v>1236</v>
       </c>
       <c r="E369" s="15">
-        <v>10080065083</v>
+        <v>10080068440</v>
       </c>
       <c r="F369" s="15"/>
       <c r="G369" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H369" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I369" s="15" t="s">
         <v>1237</v>
       </c>
       <c r="J369" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K369" s="15">
-        <v>0.02346</v>
+        <v>0.00912</v>
       </c>
       <c r="L369" s="15">
-        <v>0.01797</v>
+        <v>0.007900000000000001</v>
       </c>
       <c r="M369" s="15">
-        <v>0.01797</v>
+        <v>0.0076</v>
       </c>
       <c r="N369" s="15"/>
       <c r="O369" s="15"/>
       <c r="P369" s="15"/>
       <c r="Q369" s="15"/>
       <c r="R369" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="370" spans="1:18">
       <c r="B370" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C370" s="15" t="s">
         <v>1238</v>
       </c>
       <c r="D370" s="15" t="s">
         <v>1239</v>
       </c>
-      <c r="E370" s="15" t="s">
-        <v>1240</v>
+      <c r="E370" s="15">
+        <v>10080065083</v>
       </c>
       <c r="F370" s="15"/>
       <c r="G370" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H370" s="15" t="s">
-        <v>1141</v>
+        <v>44</v>
       </c>
       <c r="I370" s="15" t="s">
-        <v>1241</v>
+        <v>1240</v>
       </c>
       <c r="J370" s="15">
         <v>3000</v>
       </c>
       <c r="K370" s="15">
-        <v>0.01164</v>
+        <v>0.02346</v>
       </c>
       <c r="L370" s="15">
-        <v>0.00976</v>
+        <v>0.01797</v>
       </c>
       <c r="M370" s="15">
-        <v>0.009379999999999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01797</v>
+      </c>
+      <c r="N370" s="15"/>
       <c r="O370" s="15"/>
       <c r="P370" s="15"/>
       <c r="Q370" s="15"/>
       <c r="R370" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="371" spans="1:18">
       <c r="B371" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C371" s="15" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D371" s="15" t="s">
         <v>1242</v>
       </c>
-      <c r="D371" s="15" t="s">
+      <c r="E371" s="15" t="s">
         <v>1243</v>
-      </c>
-[...1 lines deleted...]
-        <v>1244</v>
       </c>
       <c r="F371" s="15"/>
       <c r="G371" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H371" s="15" t="s">
-        <v>49</v>
+        <v>1144</v>
       </c>
       <c r="I371" s="15" t="s">
-        <v>1245</v>
+        <v>1244</v>
       </c>
       <c r="J371" s="15">
         <v>3000</v>
       </c>
       <c r="K371" s="15">
-        <v>0.01326</v>
+        <v>0.01164</v>
       </c>
       <c r="L371" s="15">
-        <v>0.00959</v>
+        <v>0.00976</v>
       </c>
       <c r="M371" s="15">
-        <v>0.008370000000000001</v>
-[...1 lines deleted...]
-      <c r="N371" s="15"/>
+        <v>0.009379999999999999</v>
+      </c>
+      <c r="N371" s="15">
+        <v>21000</v>
+      </c>
       <c r="O371" s="15"/>
       <c r="P371" s="15"/>
       <c r="Q371" s="15"/>
       <c r="R371" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="372" spans="1:18">
       <c r="B372" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C372" s="15" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D372" s="15" t="s">
         <v>1246</v>
       </c>
-      <c r="D372" s="15" t="s">
+      <c r="E372" s="15" t="s">
         <v>1247</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080066315</v>
       </c>
       <c r="F372" s="15"/>
       <c r="G372" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H372" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I372" s="15" t="s">
         <v>1248</v>
       </c>
       <c r="J372" s="15">
         <v>3000</v>
       </c>
       <c r="K372" s="15">
-        <v>0.0411</v>
+        <v>0.01326</v>
       </c>
       <c r="L372" s="15">
-        <v>0.02739</v>
+        <v>0.00959</v>
       </c>
       <c r="M372" s="15">
-        <v>0.02739</v>
+        <v>0.008370000000000001</v>
       </c>
       <c r="N372" s="15"/>
       <c r="O372" s="15"/>
       <c r="P372" s="15"/>
       <c r="Q372" s="15"/>
       <c r="R372" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="373" spans="1:18">
       <c r="B373" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C373" s="15" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="D373" s="15" t="s">
-        <v>1247</v>
-[...2 lines deleted...]
-        <v>1249</v>
+        <v>1250</v>
+      </c>
+      <c r="E373" s="15">
+        <v>10080066315</v>
       </c>
       <c r="F373" s="15"/>
       <c r="G373" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H373" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I373" s="15" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="J373" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K373" s="15">
-        <v>0.02577</v>
+        <v>0.0411</v>
       </c>
       <c r="L373" s="15">
-        <v>0.02233</v>
+        <v>0.02739</v>
       </c>
       <c r="M373" s="15">
-        <v>0.02148</v>
+        <v>0.02739</v>
       </c>
       <c r="N373" s="15"/>
       <c r="O373" s="15"/>
       <c r="P373" s="15"/>
       <c r="Q373" s="15"/>
       <c r="R373" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="374" spans="1:18">
       <c r="B374" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C374" s="15" t="s">
-        <v>1251</v>
+        <v>1249</v>
       </c>
       <c r="D374" s="15" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E374" s="15" t="s">
         <v>1252</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080046008</v>
       </c>
       <c r="F374" s="15"/>
       <c r="G374" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H374" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I374" s="15" t="s">
         <v>1253</v>
       </c>
       <c r="J374" s="15">
         <v>2000</v>
       </c>
       <c r="K374" s="15">
-        <v>0.01445</v>
+        <v>0.02577</v>
       </c>
       <c r="L374" s="15">
-        <v>0.01252</v>
+        <v>0.02233</v>
       </c>
       <c r="M374" s="15">
-        <v>0.01204</v>
+        <v>0.02148</v>
       </c>
       <c r="N374" s="15"/>
       <c r="O374" s="15"/>
       <c r="P374" s="15"/>
       <c r="Q374" s="15"/>
       <c r="R374" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="375" spans="1:18">
       <c r="B375" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C375" s="15" t="s">
         <v>1254</v>
       </c>
       <c r="D375" s="15" t="s">
         <v>1255</v>
       </c>
-      <c r="E375" s="15" t="s">
-        <v>1256</v>
+      <c r="E375" s="15">
+        <v>10080046008</v>
       </c>
       <c r="F375" s="15"/>
       <c r="G375" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H375" s="15" t="s">
-        <v>989</v>
+        <v>244</v>
       </c>
       <c r="I375" s="15" t="s">
-        <v>1257</v>
+        <v>1256</v>
       </c>
       <c r="J375" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K375" s="15">
-        <v>0.04468</v>
+        <v>0.01445</v>
       </c>
       <c r="L375" s="15">
-        <v>0.03603</v>
+        <v>0.01252</v>
       </c>
       <c r="M375" s="15">
-        <v>0.03458</v>
+        <v>0.01204</v>
       </c>
       <c r="N375" s="15"/>
       <c r="O375" s="15"/>
       <c r="P375" s="15"/>
       <c r="Q375" s="15"/>
       <c r="R375" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="376" spans="1:18">
       <c r="B376" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C376" s="15" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D376" s="15" t="s">
         <v>1258</v>
       </c>
-      <c r="D376" s="15" t="s">
+      <c r="E376" s="15" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080057744</v>
       </c>
       <c r="F376" s="15"/>
       <c r="G376" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H376" s="15" t="s">
-        <v>44</v>
+        <v>992</v>
       </c>
       <c r="I376" s="15" t="s">
         <v>1260</v>
       </c>
       <c r="J376" s="15">
         <v>3000</v>
       </c>
       <c r="K376" s="15">
-        <v>0.05506</v>
+        <v>0.04468</v>
       </c>
       <c r="L376" s="15">
-        <v>0.04222</v>
+        <v>0.03603</v>
       </c>
       <c r="M376" s="15">
-        <v>0.04222</v>
+        <v>0.03458</v>
       </c>
       <c r="N376" s="15"/>
       <c r="O376" s="15"/>
       <c r="P376" s="15"/>
       <c r="Q376" s="15"/>
       <c r="R376" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="377" spans="1:18">
       <c r="B377" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C377" s="15" t="s">
         <v>1261</v>
       </c>
       <c r="D377" s="15" t="s">
         <v>1262</v>
       </c>
       <c r="E377" s="15">
-        <v>10080061794</v>
+        <v>10080057744</v>
       </c>
       <c r="F377" s="15"/>
       <c r="G377" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H377" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I377" s="15" t="s">
         <v>1263</v>
       </c>
       <c r="J377" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K377" s="15">
-        <v>0.0141</v>
+        <v>0.05506</v>
       </c>
       <c r="L377" s="15">
-        <v>0.01351</v>
+        <v>0.04222</v>
       </c>
       <c r="M377" s="15">
-        <v>0.01293</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.04222</v>
+      </c>
+      <c r="N377" s="15"/>
       <c r="O377" s="15"/>
       <c r="P377" s="15"/>
       <c r="Q377" s="15"/>
       <c r="R377" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="378" spans="1:18">
       <c r="B378" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C378" s="15" t="s">
         <v>1264</v>
       </c>
       <c r="D378" s="15" t="s">
         <v>1265</v>
       </c>
-      <c r="E378" s="15" t="s">
-        <v>1266</v>
+      <c r="E378" s="15">
+        <v>10080061794</v>
       </c>
       <c r="F378" s="15"/>
       <c r="G378" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H378" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I378" s="15" t="s">
-        <v>1267</v>
+        <v>1266</v>
       </c>
       <c r="J378" s="15">
         <v>2000</v>
       </c>
       <c r="K378" s="15">
-        <v>0.03228</v>
+        <v>0.0141</v>
       </c>
       <c r="L378" s="15">
-        <v>0.02708</v>
+        <v>0.01351</v>
       </c>
       <c r="M378" s="15">
-        <v>0.02604</v>
-[...1 lines deleted...]
-      <c r="N378" s="15"/>
+        <v>0.01293</v>
+      </c>
+      <c r="N378" s="15">
+        <v>2000</v>
+      </c>
       <c r="O378" s="15"/>
       <c r="P378" s="15"/>
       <c r="Q378" s="15"/>
       <c r="R378" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="379" spans="1:18">
       <c r="B379" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C379" s="15" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D379" s="15" t="s">
         <v>1268</v>
       </c>
-      <c r="D379" s="15" t="s">
+      <c r="E379" s="15" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080044628</v>
       </c>
       <c r="F379" s="15"/>
       <c r="G379" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H379" s="15" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="I379" s="15" t="s">
         <v>1270</v>
       </c>
       <c r="J379" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K379" s="15">
-        <v>0.08524</v>
+        <v>0.03228</v>
       </c>
       <c r="L379" s="15">
-        <v>0.07103</v>
+        <v>0.02708</v>
       </c>
       <c r="M379" s="15">
-        <v>0.06819</v>
+        <v>0.02604</v>
       </c>
       <c r="N379" s="15"/>
       <c r="O379" s="15"/>
       <c r="P379" s="15"/>
       <c r="Q379" s="15"/>
       <c r="R379" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="380" spans="1:18">
       <c r="B380" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C380" s="15" t="s">
         <v>1271</v>
       </c>
       <c r="D380" s="15" t="s">
         <v>1272</v>
       </c>
-      <c r="E380" s="15" t="s">
-        <v>1273</v>
+      <c r="E380" s="15">
+        <v>10080044628</v>
       </c>
       <c r="F380" s="15"/>
       <c r="G380" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H380" s="15" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="I380" s="15" t="s">
-        <v>1274</v>
+        <v>1273</v>
       </c>
       <c r="J380" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K380" s="15">
-        <v>0.01805</v>
+        <v>0.08524</v>
       </c>
       <c r="L380" s="15">
-        <v>0.01564</v>
+        <v>0.07103</v>
       </c>
       <c r="M380" s="15">
-        <v>0.01504</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.06819</v>
+      </c>
+      <c r="N380" s="15"/>
       <c r="O380" s="15"/>
       <c r="P380" s="15"/>
       <c r="Q380" s="15"/>
       <c r="R380" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="381" spans="1:18">
       <c r="B381" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C381" s="15" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D381" s="15" t="s">
         <v>1275</v>
       </c>
-      <c r="D381" s="15" t="s">
+      <c r="E381" s="15" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080075428</v>
       </c>
       <c r="F381" s="15"/>
       <c r="G381" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H381" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I381" s="15" t="s">
         <v>1277</v>
       </c>
       <c r="J381" s="15">
         <v>2000</v>
       </c>
       <c r="K381" s="15">
-        <v>0.02169</v>
+        <v>0.01805</v>
       </c>
       <c r="L381" s="15">
-        <v>0.0188</v>
+        <v>0.01564</v>
       </c>
       <c r="M381" s="15">
-        <v>0.01808</v>
-[...1 lines deleted...]
-      <c r="N381" s="15"/>
+        <v>0.01504</v>
+      </c>
+      <c r="N381" s="15">
+        <v>106000</v>
+      </c>
       <c r="O381" s="15"/>
       <c r="P381" s="15"/>
       <c r="Q381" s="15"/>
       <c r="R381" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="382" spans="1:18">
       <c r="B382" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C382" s="15" t="s">
         <v>1278</v>
       </c>
       <c r="D382" s="15" t="s">
         <v>1279</v>
       </c>
       <c r="E382" s="15">
-        <v>10080031470</v>
+        <v>10080075428</v>
       </c>
       <c r="F382" s="15"/>
       <c r="G382" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H382" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I382" s="15" t="s">
         <v>1280</v>
       </c>
       <c r="J382" s="15">
         <v>2000</v>
       </c>
       <c r="K382" s="15">
-        <v>0.02276</v>
+        <v>0.02169</v>
       </c>
       <c r="L382" s="15">
-        <v>0.01363</v>
+        <v>0.0188</v>
       </c>
       <c r="M382" s="15">
-        <v>0.01363</v>
+        <v>0.01808</v>
       </c>
       <c r="N382" s="15"/>
       <c r="O382" s="15"/>
       <c r="P382" s="15"/>
       <c r="Q382" s="15"/>
       <c r="R382" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="383" spans="1:18">
       <c r="B383" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C383" s="15" t="s">
         <v>1281</v>
       </c>
       <c r="D383" s="15" t="s">
         <v>1282</v>
       </c>
       <c r="E383" s="15">
-        <v>10080045660</v>
+        <v>10080031470</v>
       </c>
       <c r="F383" s="15"/>
       <c r="G383" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H383" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I383" s="15" t="s">
         <v>1283</v>
       </c>
       <c r="J383" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K383" s="15">
-        <v>0.02034</v>
+        <v>0.02276</v>
       </c>
       <c r="L383" s="15">
-        <v>0.01705</v>
+        <v>0.01363</v>
       </c>
       <c r="M383" s="15">
-        <v>0.0164</v>
+        <v>0.01363</v>
       </c>
       <c r="N383" s="15"/>
       <c r="O383" s="15"/>
       <c r="P383" s="15"/>
       <c r="Q383" s="15"/>
       <c r="R383" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="384" spans="1:18">
       <c r="B384" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C384" s="15" t="s">
         <v>1284</v>
       </c>
       <c r="D384" s="15" t="s">
         <v>1285</v>
       </c>
-      <c r="E384" s="15" t="s">
-        <v>1286</v>
+      <c r="E384" s="15">
+        <v>10080045660</v>
       </c>
       <c r="F384" s="15"/>
       <c r="G384" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H384" s="15" t="s">
-        <v>1112</v>
+        <v>44</v>
       </c>
       <c r="I384" s="15" t="s">
-        <v>1287</v>
+        <v>1286</v>
       </c>
       <c r="J384" s="15">
         <v>3000</v>
       </c>
       <c r="K384" s="15">
-        <v>0.01086</v>
+        <v>0.02034</v>
       </c>
       <c r="L384" s="15">
-        <v>0.00911</v>
+        <v>0.01705</v>
       </c>
       <c r="M384" s="15">
-        <v>0.008750000000000001</v>
+        <v>0.0164</v>
       </c>
       <c r="N384" s="15"/>
       <c r="O384" s="15"/>
       <c r="P384" s="15"/>
       <c r="Q384" s="15"/>
       <c r="R384" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="385" spans="1:18">
       <c r="B385" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C385" s="15" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D385" s="15" t="s">
         <v>1288</v>
       </c>
-      <c r="D385" s="15" t="s">
+      <c r="E385" s="15" t="s">
         <v>1289</v>
-      </c>
-[...1 lines deleted...]
-        <v>1290</v>
       </c>
       <c r="F385" s="15"/>
       <c r="G385" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H385" s="15" t="s">
-        <v>49</v>
+        <v>1115</v>
       </c>
       <c r="I385" s="15" t="s">
-        <v>1291</v>
+        <v>1290</v>
       </c>
       <c r="J385" s="15">
         <v>3000</v>
       </c>
       <c r="K385" s="15">
-        <v>0.01764</v>
+        <v>0.01086</v>
       </c>
       <c r="L385" s="15">
-        <v>0.01277</v>
+        <v>0.00911</v>
       </c>
       <c r="M385" s="15">
-        <v>0.01114</v>
+        <v>0.008750000000000001</v>
       </c>
       <c r="N385" s="15"/>
       <c r="O385" s="15"/>
       <c r="P385" s="15"/>
       <c r="Q385" s="15"/>
       <c r="R385" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="386" spans="1:18">
       <c r="B386" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C386" s="15" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D386" s="15" t="s">
         <v>1292</v>
       </c>
-      <c r="D386" s="15" t="s">
+      <c r="E386" s="15" t="s">
         <v>1293</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080056400</v>
       </c>
       <c r="F386" s="15"/>
       <c r="G386" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H386" s="15" t="s">
-        <v>119</v>
+        <v>49</v>
       </c>
       <c r="I386" s="15" t="s">
         <v>1294</v>
       </c>
       <c r="J386" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K386" s="15">
-        <v>0.00941</v>
+        <v>0.01764</v>
       </c>
       <c r="L386" s="15">
-        <v>0.008149999999999999</v>
+        <v>0.01277</v>
       </c>
       <c r="M386" s="15">
-        <v>0.00784</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01114</v>
+      </c>
+      <c r="N386" s="15"/>
       <c r="O386" s="15"/>
       <c r="P386" s="15"/>
       <c r="Q386" s="15"/>
       <c r="R386" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="387" spans="1:18">
       <c r="B387" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C387" s="15" t="s">
         <v>1295</v>
       </c>
       <c r="D387" s="15" t="s">
         <v>1296</v>
       </c>
-      <c r="E387" s="15" t="s">
-        <v>1297</v>
+      <c r="E387" s="15">
+        <v>10080056400</v>
       </c>
       <c r="F387" s="15"/>
       <c r="G387" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H387" s="15" t="s">
-        <v>275</v>
+        <v>119</v>
       </c>
       <c r="I387" s="15" t="s">
-        <v>1298</v>
+        <v>1297</v>
       </c>
       <c r="J387" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K387" s="15">
-        <v>0.02616</v>
+        <v>0.00941</v>
       </c>
       <c r="L387" s="15">
-        <v>0.02194</v>
+        <v>0.008149999999999999</v>
       </c>
       <c r="M387" s="15">
-        <v>0.0211</v>
-[...1 lines deleted...]
-      <c r="N387" s="15"/>
+        <v>0.00784</v>
+      </c>
+      <c r="N387" s="15">
+        <v>24000</v>
+      </c>
       <c r="O387" s="15"/>
       <c r="P387" s="15"/>
       <c r="Q387" s="15"/>
       <c r="R387" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="388" spans="1:18">
       <c r="B388" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C388" s="15" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D388" s="15" t="s">
         <v>1299</v>
       </c>
-      <c r="D388" s="15" t="s">
+      <c r="E388" s="15" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080076115</v>
       </c>
       <c r="F388" s="15"/>
       <c r="G388" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H388" s="15" t="s">
-        <v>1141</v>
+        <v>275</v>
       </c>
       <c r="I388" s="15" t="s">
         <v>1301</v>
       </c>
       <c r="J388" s="15">
         <v>3000</v>
       </c>
       <c r="K388" s="15">
-        <v>0.03068</v>
+        <v>0.02616</v>
       </c>
       <c r="L388" s="15">
-        <v>0.02558</v>
+        <v>0.02194</v>
       </c>
       <c r="M388" s="15">
-        <v>0.02455</v>
+        <v>0.0211</v>
       </c>
       <c r="N388" s="15"/>
       <c r="O388" s="15"/>
       <c r="P388" s="15"/>
       <c r="Q388" s="15"/>
       <c r="R388" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="389" spans="1:18">
       <c r="B389" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C389" s="15" t="s">
         <v>1302</v>
       </c>
       <c r="D389" s="15" t="s">
         <v>1303</v>
       </c>
       <c r="E389" s="15">
-        <v>10080038093</v>
+        <v>10080076115</v>
       </c>
       <c r="F389" s="15"/>
       <c r="G389" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H389" s="15" t="s">
-        <v>84</v>
+        <v>1144</v>
       </c>
       <c r="I389" s="15" t="s">
         <v>1304</v>
       </c>
       <c r="J389" s="15">
         <v>3000</v>
       </c>
       <c r="K389" s="15">
-        <v>0.03201</v>
+        <v>0.03068</v>
       </c>
       <c r="L389" s="15">
-        <v>0.02684</v>
+        <v>0.02558</v>
       </c>
       <c r="M389" s="15">
-        <v>0.02581</v>
+        <v>0.02455</v>
       </c>
       <c r="N389" s="15"/>
       <c r="O389" s="15"/>
       <c r="P389" s="15"/>
       <c r="Q389" s="15"/>
       <c r="R389" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="390" spans="1:18">
       <c r="B390" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C390" s="15" t="s">
         <v>1305</v>
       </c>
       <c r="D390" s="15" t="s">
         <v>1306</v>
       </c>
       <c r="E390" s="15">
-        <v>10080075354</v>
+        <v>10080038093</v>
       </c>
       <c r="F390" s="15"/>
       <c r="G390" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H390" s="15" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="I390" s="15" t="s">
         <v>1307</v>
       </c>
       <c r="J390" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K390" s="15">
-        <v>0.03016</v>
+        <v>0.03201</v>
       </c>
       <c r="L390" s="15">
-        <v>0.02182</v>
+        <v>0.02684</v>
       </c>
       <c r="M390" s="15">
-        <v>0.01904</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02581</v>
+      </c>
+      <c r="N390" s="15"/>
       <c r="O390" s="15"/>
       <c r="P390" s="15"/>
       <c r="Q390" s="15"/>
       <c r="R390" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="391" spans="1:18">
       <c r="B391" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C391" s="15" t="s">
         <v>1308</v>
       </c>
       <c r="D391" s="15" t="s">
         <v>1309</v>
       </c>
-      <c r="E391" s="15" t="s">
-        <v>1310</v>
+      <c r="E391" s="15">
+        <v>10080075354</v>
       </c>
       <c r="F391" s="15"/>
       <c r="G391" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H391" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="I391" s="15"/>
+      <c r="I391" s="15" t="s">
+        <v>1310</v>
+      </c>
       <c r="J391" s="15">
         <v>2000</v>
       </c>
       <c r="K391" s="15">
-        <v>0.02462</v>
+        <v>0.03016</v>
       </c>
       <c r="L391" s="15">
-        <v>0.02133</v>
+        <v>0.02182</v>
       </c>
       <c r="M391" s="15">
-        <v>0.02051</v>
+        <v>0.01904</v>
       </c>
       <c r="N391" s="15">
-        <v>4000</v>
+        <v>10000</v>
       </c>
       <c r="O391" s="15"/>
       <c r="P391" s="15"/>
       <c r="Q391" s="15"/>
       <c r="R391" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="392" spans="1:18">
       <c r="B392" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C392" s="15" t="s">
         <v>1311</v>
       </c>
       <c r="D392" s="15" t="s">
         <v>1312</v>
       </c>
       <c r="E392" s="15" t="s">
         <v>1313</v>
       </c>
       <c r="F392" s="15"/>
       <c r="G392" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H392" s="15" t="s">
-        <v>989</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I392" s="15"/>
       <c r="J392" s="15">
         <v>2000</v>
       </c>
       <c r="K392" s="15">
-        <v>0.40086</v>
+        <v>0.02462</v>
       </c>
       <c r="L392" s="15">
-        <v>0.33404</v>
+        <v>0.02133</v>
       </c>
       <c r="M392" s="15">
-        <v>0.32068</v>
-[...1 lines deleted...]
-      <c r="N392" s="15"/>
+        <v>0.02051</v>
+      </c>
+      <c r="N392" s="15">
+        <v>4000</v>
+      </c>
       <c r="O392" s="15"/>
       <c r="P392" s="15"/>
       <c r="Q392" s="15"/>
       <c r="R392" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="393" spans="1:18">
       <c r="B393" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C393" s="15" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D393" s="15" t="s">
         <v>1315</v>
       </c>
-      <c r="D393" s="15" t="s">
+      <c r="E393" s="15" t="s">
         <v>1316</v>
-      </c>
-[...1 lines deleted...]
-        <v>1317</v>
       </c>
       <c r="F393" s="15"/>
       <c r="G393" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H393" s="15" t="s">
-        <v>158</v>
+        <v>992</v>
       </c>
       <c r="I393" s="15" t="s">
-        <v>1318</v>
+        <v>1317</v>
       </c>
       <c r="J393" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K393" s="15">
-        <v>0.03152</v>
+        <v>0.40086</v>
       </c>
       <c r="L393" s="15">
-        <v>0.02731</v>
+        <v>0.33404</v>
       </c>
       <c r="M393" s="15">
-        <v>0.02626</v>
+        <v>0.32068</v>
       </c>
       <c r="N393" s="15"/>
       <c r="O393" s="15"/>
       <c r="P393" s="15"/>
       <c r="Q393" s="15"/>
       <c r="R393" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="394" spans="1:18">
       <c r="B394" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C394" s="15" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D394" s="15" t="s">
         <v>1319</v>
       </c>
-      <c r="D394" s="15" t="s">
+      <c r="E394" s="15" t="s">
         <v>1320</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080067387</v>
       </c>
       <c r="F394" s="15"/>
       <c r="G394" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H394" s="15" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="I394" s="15"/>
+        <v>158</v>
+      </c>
+      <c r="I394" s="15" t="s">
+        <v>1321</v>
+      </c>
       <c r="J394" s="15">
         <v>3000</v>
       </c>
       <c r="K394" s="15">
-        <v>0.38362</v>
+        <v>0.03152</v>
       </c>
       <c r="L394" s="15">
-        <v>0.32174</v>
+        <v>0.02731</v>
       </c>
       <c r="M394" s="15">
-        <v>0.30937</v>
+        <v>0.02626</v>
       </c>
       <c r="N394" s="15"/>
       <c r="O394" s="15"/>
       <c r="P394" s="15"/>
       <c r="Q394" s="15"/>
       <c r="R394" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="395" spans="1:18">
       <c r="B395" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C395" s="15" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="D395" s="15" t="s">
-        <v>1322</v>
-[...1 lines deleted...]
-      <c r="E395" s="15" t="s">
         <v>1323</v>
+      </c>
+      <c r="E395" s="15">
+        <v>10080067387</v>
       </c>
       <c r="F395" s="15"/>
       <c r="G395" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H395" s="15" t="s">
-        <v>1112</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I395" s="15"/>
       <c r="J395" s="15">
         <v>3000</v>
       </c>
       <c r="K395" s="15">
-        <v>0.0116</v>
+        <v>0.38362</v>
       </c>
       <c r="L395" s="15">
-        <v>0.0116</v>
+        <v>0.32174</v>
       </c>
       <c r="M395" s="15">
-        <v>0.0116</v>
+        <v>0.30937</v>
       </c>
       <c r="N395" s="15"/>
       <c r="O395" s="15"/>
       <c r="P395" s="15"/>
       <c r="Q395" s="15"/>
       <c r="R395" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="396" spans="1:18">
       <c r="B396" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C396" s="15" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D396" s="15" t="s">
         <v>1325</v>
       </c>
-      <c r="D396" s="15" t="s">
+      <c r="E396" s="15" t="s">
         <v>1326</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327</v>
       </c>
       <c r="F396" s="15"/>
       <c r="G396" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H396" s="15" t="s">
-        <v>49</v>
+        <v>1115</v>
       </c>
       <c r="I396" s="15" t="s">
-        <v>1328</v>
+        <v>1327</v>
       </c>
       <c r="J396" s="15">
         <v>3000</v>
       </c>
       <c r="K396" s="15">
-        <v>0.02768</v>
+        <v>0.0116</v>
       </c>
       <c r="L396" s="15">
-        <v>0.02002</v>
+        <v>0.0116</v>
       </c>
       <c r="M396" s="15">
-        <v>0.01747</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0116</v>
+      </c>
+      <c r="N396" s="15"/>
       <c r="O396" s="15"/>
       <c r="P396" s="15"/>
       <c r="Q396" s="15"/>
       <c r="R396" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="397" spans="1:18">
       <c r="B397" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C397" s="15" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D397" s="15" t="s">
         <v>1329</v>
       </c>
-      <c r="D397" s="15" t="s">
+      <c r="E397" s="15" t="s">
         <v>1330</v>
-      </c>
-[...1 lines deleted...]
-        <v>1331</v>
       </c>
       <c r="F397" s="15"/>
       <c r="G397" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H397" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I397" s="15" t="s">
-        <v>1332</v>
+        <v>1331</v>
       </c>
       <c r="J397" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K397" s="15">
-        <v>0.0119</v>
+        <v>0.02768</v>
       </c>
       <c r="L397" s="15">
-        <v>0.01031</v>
+        <v>0.02002</v>
       </c>
       <c r="M397" s="15">
-        <v>0.00991</v>
+        <v>0.01747</v>
       </c>
       <c r="N397" s="15">
-        <v>6000</v>
-[...6 lines deleted...]
-      </c>
+        <v>3000</v>
+      </c>
+      <c r="O397" s="15"/>
+      <c r="P397" s="15"/>
       <c r="Q397" s="15"/>
       <c r="R397" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="398" spans="1:18">
       <c r="B398" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C398" s="15" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D398" s="15" t="s">
         <v>1333</v>
       </c>
-      <c r="D398" s="15" t="s">
+      <c r="E398" s="15" t="s">
         <v>1334</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080070405</v>
       </c>
       <c r="F398" s="15"/>
       <c r="G398" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H398" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I398" s="15" t="s">
         <v>1335</v>
       </c>
       <c r="J398" s="15">
         <v>2000</v>
       </c>
       <c r="K398" s="15">
-        <v>0.0416</v>
+        <v>0.0119</v>
       </c>
       <c r="L398" s="15">
-        <v>0.02492</v>
+        <v>0.01031</v>
       </c>
       <c r="M398" s="15">
-        <v>0.02492</v>
-[...3 lines deleted...]
-      <c r="P398" s="15"/>
+        <v>0.00991</v>
+      </c>
+      <c r="N398" s="15">
+        <v>6000</v>
+      </c>
+      <c r="O398" s="15">
+        <v>10000</v>
+      </c>
+      <c r="P398" s="15" t="s">
+        <v>1336</v>
+      </c>
       <c r="Q398" s="15"/>
       <c r="R398" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="399" spans="1:18">
       <c r="B399" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C399" s="15" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="D399" s="15" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="E399" s="15">
-        <v>10080066963</v>
+        <v>10080070405</v>
       </c>
       <c r="F399" s="15"/>
       <c r="G399" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H399" s="15" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="I399" s="15" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="J399" s="15">
         <v>2000</v>
       </c>
       <c r="K399" s="15">
-        <v>0.02447</v>
+        <v>0.0416</v>
       </c>
       <c r="L399" s="15">
-        <v>0.02039</v>
+        <v>0.02492</v>
       </c>
       <c r="M399" s="15">
-        <v>0.01957</v>
+        <v>0.02492</v>
       </c>
       <c r="N399" s="15"/>
       <c r="O399" s="15"/>
       <c r="P399" s="15"/>
       <c r="Q399" s="15"/>
       <c r="R399" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="400" spans="1:18">
       <c r="B400" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C400" s="15" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="D400" s="15" t="s">
-        <v>1340</v>
-[...1 lines deleted...]
-      <c r="E400" s="15" t="s">
         <v>1341</v>
+      </c>
+      <c r="E400" s="15">
+        <v>10080066963</v>
       </c>
       <c r="F400" s="15"/>
       <c r="G400" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H400" s="15" t="s">
-        <v>49</v>
+        <v>119</v>
       </c>
       <c r="I400" s="15" t="s">
         <v>1342</v>
       </c>
       <c r="J400" s="15">
         <v>2000</v>
       </c>
       <c r="K400" s="15">
-        <v>0.02229</v>
+        <v>0.02447</v>
       </c>
       <c r="L400" s="15">
-        <v>0.01612</v>
+        <v>0.02039</v>
       </c>
       <c r="M400" s="15">
-        <v>0.01406</v>
+        <v>0.01957</v>
       </c>
       <c r="N400" s="15"/>
       <c r="O400" s="15"/>
       <c r="P400" s="15"/>
       <c r="Q400" s="15"/>
       <c r="R400" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="401" spans="1:18">
       <c r="B401" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C401" s="15" t="s">
         <v>1343</v>
       </c>
       <c r="D401" s="15" t="s">
         <v>1344</v>
       </c>
-      <c r="E401" s="15">
-        <v>10080074202</v>
+      <c r="E401" s="15" t="s">
+        <v>1345</v>
       </c>
       <c r="F401" s="15"/>
       <c r="G401" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H401" s="15" t="s">
-        <v>1112</v>
+        <v>49</v>
       </c>
       <c r="I401" s="15" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="J401" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K401" s="15">
-        <v>0.01512</v>
+        <v>0.02229</v>
       </c>
       <c r="L401" s="15">
-        <v>0.01512</v>
+        <v>0.01612</v>
       </c>
       <c r="M401" s="15">
-        <v>0.01512</v>
+        <v>0.01406</v>
       </c>
       <c r="N401" s="15"/>
       <c r="O401" s="15"/>
       <c r="P401" s="15"/>
       <c r="Q401" s="15"/>
       <c r="R401" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="402" spans="1:18">
       <c r="B402" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C402" s="15" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="D402" s="15" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="E402" s="15">
-        <v>10080065310</v>
+        <v>10080074202</v>
       </c>
       <c r="F402" s="15"/>
       <c r="G402" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H402" s="15" t="s">
-        <v>84</v>
+        <v>1115</v>
       </c>
       <c r="I402" s="15" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="J402" s="15">
         <v>3000</v>
       </c>
       <c r="K402" s="15">
-        <v>0.0397</v>
+        <v>0.01512</v>
       </c>
       <c r="L402" s="15">
-        <v>0.03043</v>
+        <v>0.01512</v>
       </c>
       <c r="M402" s="15">
-        <v>0.03043</v>
+        <v>0.01512</v>
       </c>
       <c r="N402" s="15"/>
       <c r="O402" s="15"/>
       <c r="P402" s="15"/>
       <c r="Q402" s="15"/>
       <c r="R402" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="403" spans="1:18">
       <c r="B403" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C403" s="15" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="D403" s="15" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="E403" s="15">
-        <v>10080068354</v>
+        <v>10080065310</v>
       </c>
       <c r="F403" s="15"/>
       <c r="G403" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H403" s="15" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="I403" s="15" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="J403" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K403" s="15">
-        <v>0.02463</v>
+        <v>0.0397</v>
       </c>
       <c r="L403" s="15">
-        <v>0.02135</v>
+        <v>0.03043</v>
       </c>
       <c r="M403" s="15">
-        <v>0.02053</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.03043</v>
+      </c>
+      <c r="N403" s="15"/>
       <c r="O403" s="15"/>
       <c r="P403" s="15"/>
       <c r="Q403" s="15"/>
       <c r="R403" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="404" spans="1:18">
       <c r="B404" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C404" s="15" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="D404" s="15" t="s">
-        <v>1353</v>
-[...1 lines deleted...]
-      <c r="E404" s="15" t="s">
         <v>1354</v>
+      </c>
+      <c r="E404" s="15">
+        <v>10080068354</v>
       </c>
       <c r="F404" s="15"/>
       <c r="G404" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H404" s="15" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="I404" s="15" t="s">
         <v>1355</v>
       </c>
       <c r="J404" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K404" s="15">
-        <v>0.0368</v>
+        <v>0.02463</v>
       </c>
       <c r="L404" s="15">
-        <v>0.03086</v>
+        <v>0.02135</v>
       </c>
       <c r="M404" s="15">
-        <v>0.02968</v>
+        <v>0.02053</v>
       </c>
       <c r="N404" s="15">
-        <v>48000</v>
+        <v>6000</v>
       </c>
       <c r="O404" s="15"/>
       <c r="P404" s="15"/>
       <c r="Q404" s="15"/>
       <c r="R404" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="405" spans="1:18">
       <c r="B405" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C405" s="15" t="s">
         <v>1356</v>
       </c>
       <c r="D405" s="15" t="s">
         <v>1357</v>
       </c>
-      <c r="E405" s="15">
-        <v>10080049320</v>
+      <c r="E405" s="15" t="s">
+        <v>1358</v>
       </c>
       <c r="F405" s="15"/>
       <c r="G405" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H405" s="15" t="s">
-        <v>44</v>
+        <v>158</v>
       </c>
       <c r="I405" s="15" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="J405" s="15">
         <v>3000</v>
       </c>
       <c r="K405" s="15">
-        <v>0.01833</v>
+        <v>0.0368</v>
       </c>
       <c r="L405" s="15">
-        <v>0.01833</v>
+        <v>0.03086</v>
       </c>
       <c r="M405" s="15">
-        <v>0.01833</v>
-[...1 lines deleted...]
-      <c r="N405" s="15"/>
+        <v>0.02968</v>
+      </c>
+      <c r="N405" s="15">
+        <v>51000</v>
+      </c>
       <c r="O405" s="15"/>
       <c r="P405" s="15"/>
       <c r="Q405" s="15"/>
       <c r="R405" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="406" spans="1:18">
       <c r="B406" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C406" s="15" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="D406" s="15" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="E406" s="15">
-        <v>10080042015</v>
+        <v>10080049320</v>
       </c>
       <c r="F406" s="15"/>
       <c r="G406" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H406" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I406" s="15" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="J406" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K406" s="15">
-        <v>0.00749</v>
+        <v>0.01833</v>
       </c>
       <c r="L406" s="15">
-        <v>0.00649</v>
+        <v>0.01833</v>
       </c>
       <c r="M406" s="15">
-        <v>0.00624</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01833</v>
+      </c>
+      <c r="N406" s="15"/>
       <c r="O406" s="15"/>
       <c r="P406" s="15"/>
       <c r="Q406" s="15"/>
       <c r="R406" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="407" spans="1:18">
       <c r="B407" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C407" s="15" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="D407" s="15" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="E407" s="15">
-        <v>10080053376</v>
+        <v>10080042015</v>
       </c>
       <c r="F407" s="15"/>
       <c r="G407" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H407" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I407" s="15" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="J407" s="15">
         <v>2000</v>
       </c>
       <c r="K407" s="15">
-        <v>0.01111</v>
+        <v>0.00749</v>
       </c>
       <c r="L407" s="15">
-        <v>0.01111</v>
+        <v>0.00649</v>
       </c>
       <c r="M407" s="15">
-        <v>0.01111</v>
-[...1 lines deleted...]
-      <c r="N407" s="15"/>
+        <v>0.00624</v>
+      </c>
+      <c r="N407" s="15">
+        <v>114000</v>
+      </c>
       <c r="O407" s="15"/>
       <c r="P407" s="15"/>
       <c r="Q407" s="15"/>
       <c r="R407" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="408" spans="1:18">
       <c r="B408" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C408" s="15" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="D408" s="15" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="E408" s="15">
-        <v>10080013523</v>
+        <v>10080053376</v>
       </c>
       <c r="F408" s="15"/>
       <c r="G408" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H408" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I408" s="15" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="J408" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K408" s="15">
-        <v>0.00733</v>
+        <v>0.01111</v>
       </c>
       <c r="L408" s="15">
-        <v>0.00733</v>
+        <v>0.01111</v>
       </c>
       <c r="M408" s="15">
-        <v>0.00733</v>
+        <v>0.01111</v>
       </c>
       <c r="N408" s="15"/>
       <c r="O408" s="15"/>
       <c r="P408" s="15"/>
       <c r="Q408" s="15"/>
       <c r="R408" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="409" spans="1:18">
       <c r="B409" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C409" s="15" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="D409" s="15" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="E409" s="15">
-        <v>10080056519</v>
+        <v>10080013523</v>
       </c>
       <c r="F409" s="15"/>
       <c r="G409" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H409" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I409" s="15" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="J409" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K409" s="15">
-        <v>0.01579</v>
+        <v>0.00733</v>
       </c>
       <c r="L409" s="15">
-        <v>0.01317</v>
+        <v>0.00733</v>
       </c>
       <c r="M409" s="15">
-        <v>0.01263</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00733</v>
+      </c>
+      <c r="N409" s="15"/>
       <c r="O409" s="15"/>
       <c r="P409" s="15"/>
       <c r="Q409" s="15"/>
       <c r="R409" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="410" spans="1:18">
       <c r="B410" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C410" s="15" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="D410" s="15" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="E410" s="15">
-        <v>10080074424</v>
+        <v>10080056519</v>
       </c>
       <c r="F410" s="15"/>
       <c r="G410" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H410" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I410" s="15" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="J410" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K410" s="15">
-        <v>0.00771</v>
+        <v>0.01579</v>
       </c>
       <c r="L410" s="15">
-        <v>0.00771</v>
+        <v>0.01317</v>
       </c>
       <c r="M410" s="15">
-        <v>0.00771</v>
-[...1 lines deleted...]
-      <c r="N410" s="15"/>
+        <v>0.01263</v>
+      </c>
+      <c r="N410" s="15">
+        <v>22000</v>
+      </c>
       <c r="O410" s="15"/>
       <c r="P410" s="15"/>
       <c r="Q410" s="15"/>
       <c r="R410" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="411" spans="1:18">
       <c r="B411" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C411" s="15" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="D411" s="15" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="E411" s="15">
-        <v>10080060072</v>
+        <v>10080074424</v>
       </c>
       <c r="F411" s="15"/>
       <c r="G411" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H411" s="15" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="I411" s="15" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="J411" s="15">
         <v>3000</v>
       </c>
       <c r="K411" s="15">
-        <v>0.00966</v>
+        <v>0.00771</v>
       </c>
       <c r="L411" s="15">
-        <v>0.00966</v>
+        <v>0.00771</v>
       </c>
       <c r="M411" s="15">
-        <v>0.00966</v>
+        <v>0.00771</v>
       </c>
       <c r="N411" s="15"/>
       <c r="O411" s="15"/>
       <c r="P411" s="15"/>
       <c r="Q411" s="15"/>
       <c r="R411" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="412" spans="1:18">
       <c r="B412" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C412" s="15" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="D412" s="15" t="s">
-        <v>1378</v>
-[...1 lines deleted...]
-      <c r="E412" s="15" t="s">
         <v>1379</v>
+      </c>
+      <c r="E412" s="15">
+        <v>10080060072</v>
       </c>
       <c r="F412" s="15"/>
       <c r="G412" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H412" s="15" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="I412" s="15" t="s">
         <v>1380</v>
       </c>
       <c r="J412" s="15">
         <v>3000</v>
       </c>
       <c r="K412" s="15">
-        <v>0.00771</v>
+        <v>0.00966</v>
       </c>
       <c r="L412" s="15">
-        <v>0.00668</v>
+        <v>0.00966</v>
       </c>
       <c r="M412" s="15">
-        <v>0.00643</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00966</v>
+      </c>
+      <c r="N412" s="15"/>
       <c r="O412" s="15"/>
       <c r="P412" s="15"/>
       <c r="Q412" s="15"/>
       <c r="R412" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="413" spans="1:18">
       <c r="B413" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C413" s="15" t="s">
         <v>1381</v>
       </c>
       <c r="D413" s="15" t="s">
         <v>1382</v>
       </c>
-      <c r="E413" s="15">
-        <v>10080056234</v>
+      <c r="E413" s="15" t="s">
+        <v>1383</v>
       </c>
       <c r="F413" s="15"/>
       <c r="G413" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H413" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I413" s="15" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="J413" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K413" s="15">
-        <v>0.06038</v>
+        <v>0.00771</v>
       </c>
       <c r="L413" s="15">
-        <v>0.05555</v>
+        <v>0.00668</v>
       </c>
       <c r="M413" s="15">
-        <v>0.05313</v>
-[...1 lines deleted...]
-      <c r="N413" s="15"/>
+        <v>0.00643</v>
+      </c>
+      <c r="N413" s="15">
+        <v>99000</v>
+      </c>
       <c r="O413" s="15"/>
       <c r="P413" s="15"/>
       <c r="Q413" s="15"/>
       <c r="R413" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="414" spans="1:18">
       <c r="B414" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C414" s="15" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D414" s="15" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="E414" s="15">
-        <v>10080070257</v>
+        <v>10080056234</v>
       </c>
       <c r="F414" s="15"/>
       <c r="G414" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H414" s="15" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="I414" s="15" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="J414" s="15">
         <v>2000</v>
       </c>
       <c r="K414" s="15">
-        <v>0.01903</v>
+        <v>0.06038</v>
       </c>
       <c r="L414" s="15">
-        <v>0.01597</v>
+        <v>0.05555</v>
       </c>
       <c r="M414" s="15">
-        <v>0.01535</v>
+        <v>0.05313</v>
       </c>
       <c r="N414" s="15"/>
       <c r="O414" s="15"/>
       <c r="P414" s="15"/>
       <c r="Q414" s="15"/>
       <c r="R414" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="415" spans="1:18">
       <c r="B415" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C415" s="15" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="D415" s="15" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="E415" s="15">
-        <v>10080052681</v>
+        <v>10080070257</v>
       </c>
       <c r="F415" s="15"/>
       <c r="G415" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H415" s="15" t="s">
-        <v>244</v>
+        <v>119</v>
       </c>
       <c r="I415" s="15" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="J415" s="15">
         <v>2000</v>
       </c>
       <c r="K415" s="15">
-        <v>0.01161</v>
+        <v>0.01903</v>
       </c>
       <c r="L415" s="15">
-        <v>0.01006</v>
+        <v>0.01597</v>
       </c>
       <c r="M415" s="15">
-        <v>0.009679999999999999</v>
+        <v>0.01535</v>
       </c>
       <c r="N415" s="15"/>
       <c r="O415" s="15"/>
       <c r="P415" s="15"/>
       <c r="Q415" s="15"/>
       <c r="R415" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="416" spans="1:18">
       <c r="B416" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C416" s="15" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="D416" s="15" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="E416" s="15">
-        <v>10080012281</v>
+        <v>10080052681</v>
       </c>
       <c r="F416" s="15"/>
       <c r="G416" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H416" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I416" s="15" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="J416" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K416" s="15">
-        <v>0.01862</v>
+        <v>0.01161</v>
       </c>
       <c r="L416" s="15">
-        <v>0.01502</v>
+        <v>0.01006</v>
       </c>
       <c r="M416" s="15">
-        <v>0.01442</v>
+        <v>0.009679999999999999</v>
       </c>
       <c r="N416" s="15"/>
       <c r="O416" s="15"/>
       <c r="P416" s="15"/>
       <c r="Q416" s="15"/>
       <c r="R416" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="417" spans="1:18">
       <c r="B417" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C417" s="15" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="D417" s="15" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="E417" s="15">
-        <v>10080054635</v>
+        <v>10080012281</v>
       </c>
       <c r="F417" s="15"/>
       <c r="G417" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H417" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I417" s="15" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="J417" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K417" s="15">
-        <v>0.01154</v>
+        <v>0.01862</v>
       </c>
       <c r="L417" s="15">
-        <v>0.01</v>
+        <v>0.01502</v>
       </c>
       <c r="M417" s="15">
-        <v>0.00961</v>
+        <v>0.01442</v>
       </c>
       <c r="N417" s="15"/>
-      <c r="O417" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O417" s="15"/>
+      <c r="P417" s="15"/>
       <c r="Q417" s="15"/>
       <c r="R417" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="418" spans="1:18">
       <c r="B418" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C418" s="15" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="D418" s="15" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="E418" s="15">
-        <v>10080003758</v>
+        <v>10080054635</v>
       </c>
       <c r="F418" s="15"/>
       <c r="G418" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H418" s="15" t="s">
-        <v>44</v>
+        <v>119</v>
       </c>
       <c r="I418" s="15" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="J418" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K418" s="15">
-        <v>0.02165</v>
+        <v>0.01154</v>
       </c>
       <c r="L418" s="15">
-        <v>0.02165</v>
+        <v>0.01</v>
       </c>
       <c r="M418" s="15">
-        <v>0.02165</v>
-[...1 lines deleted...]
-      <c r="N418" s="15"/>
+        <v>0.00961</v>
+      </c>
+      <c r="N418" s="15">
+        <v>12000</v>
+      </c>
       <c r="O418" s="15"/>
       <c r="P418" s="15"/>
       <c r="Q418" s="15"/>
       <c r="R418" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="419" spans="1:18">
       <c r="B419" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C419" s="15" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="D419" s="15" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="E419" s="15">
-        <v>10080011293</v>
+        <v>10080003758</v>
       </c>
       <c r="F419" s="15"/>
       <c r="G419" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H419" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I419" s="15" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="J419" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K419" s="15">
-        <v>0.02576</v>
+        <v>0.02165</v>
       </c>
       <c r="L419" s="15">
-        <v>0.01975</v>
+        <v>0.02165</v>
       </c>
       <c r="M419" s="15">
-        <v>0.01975</v>
+        <v>0.02165</v>
       </c>
       <c r="N419" s="15"/>
       <c r="O419" s="15"/>
       <c r="P419" s="15"/>
       <c r="Q419" s="15"/>
       <c r="R419" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="420" spans="1:18">
       <c r="B420" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C420" s="15" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="D420" s="15" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="E420" s="15">
-        <v>10080007438</v>
+        <v>10080011293</v>
       </c>
       <c r="F420" s="15"/>
       <c r="G420" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H420" s="15" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="I420" s="15" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="J420" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K420" s="15">
-        <v>0.36787</v>
+        <v>0.02576</v>
       </c>
       <c r="L420" s="15">
-        <v>0.20448</v>
+        <v>0.01975</v>
       </c>
       <c r="M420" s="15">
-        <v>0.17848</v>
+        <v>0.01975</v>
       </c>
       <c r="N420" s="15"/>
       <c r="O420" s="15"/>
       <c r="P420" s="15"/>
       <c r="Q420" s="15"/>
       <c r="R420" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="421" spans="1:18">
       <c r="B421" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C421" s="15" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="D421" s="15" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="E421" s="15">
-        <v>10080056314</v>
+        <v>10080007438</v>
       </c>
       <c r="F421" s="15"/>
       <c r="G421" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H421" s="15" t="s">
-        <v>84</v>
+        <v>31</v>
       </c>
       <c r="I421" s="15" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="J421" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K421" s="15">
-        <v>0.0254</v>
+        <v>0.36787</v>
       </c>
       <c r="L421" s="15">
-        <v>0.01948</v>
+        <v>0.20448</v>
       </c>
       <c r="M421" s="15">
-        <v>0.01948</v>
+        <v>0.17848</v>
       </c>
       <c r="N421" s="15"/>
       <c r="O421" s="15"/>
       <c r="P421" s="15"/>
       <c r="Q421" s="15"/>
       <c r="R421" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="422" spans="1:18">
       <c r="B422" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C422" s="15" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="D422" s="15" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="E422" s="15">
-        <v>10080066316</v>
+        <v>10080056314</v>
       </c>
       <c r="F422" s="15"/>
       <c r="G422" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H422" s="15" t="s">
-        <v>39</v>
+        <v>84</v>
       </c>
       <c r="I422" s="15" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="J422" s="15">
         <v>3000</v>
       </c>
       <c r="K422" s="15">
-        <v>0.0492</v>
+        <v>0.0254</v>
       </c>
       <c r="L422" s="15">
-        <v>0.0328</v>
+        <v>0.01948</v>
       </c>
       <c r="M422" s="15">
-        <v>0.0328</v>
+        <v>0.01948</v>
       </c>
       <c r="N422" s="15"/>
       <c r="O422" s="15"/>
       <c r="P422" s="15"/>
       <c r="Q422" s="15"/>
       <c r="R422" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="423" spans="1:18">
       <c r="B423" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C423" s="15" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="D423" s="15" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="E423" s="15">
-        <v>10080034366</v>
+        <v>10080066316</v>
       </c>
       <c r="F423" s="15"/>
       <c r="G423" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H423" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I423" s="15" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="J423" s="15">
         <v>3000</v>
       </c>
       <c r="K423" s="15">
-        <v>0.06977999999999999</v>
+        <v>0.0492</v>
       </c>
       <c r="L423" s="15">
-        <v>0.0418</v>
+        <v>0.0328</v>
       </c>
       <c r="M423" s="15">
-        <v>0.0418</v>
+        <v>0.0328</v>
       </c>
       <c r="N423" s="15"/>
       <c r="O423" s="15"/>
       <c r="P423" s="15"/>
       <c r="Q423" s="15"/>
       <c r="R423" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="424" spans="1:18">
       <c r="B424" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C424" s="15" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="D424" s="15" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="E424" s="15">
-        <v>10080059836</v>
+        <v>10080034366</v>
       </c>
       <c r="F424" s="15"/>
       <c r="G424" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H424" s="15" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="I424" s="15" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="J424" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K424" s="15">
-        <v>0.02393</v>
+        <v>0.06977999999999999</v>
       </c>
       <c r="L424" s="15">
-        <v>0.02393</v>
+        <v>0.0418</v>
       </c>
       <c r="M424" s="15">
-        <v>0.02393</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0418</v>
+      </c>
+      <c r="N424" s="15"/>
       <c r="O424" s="15"/>
       <c r="P424" s="15"/>
       <c r="Q424" s="15"/>
       <c r="R424" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="425" spans="1:18">
       <c r="B425" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C425" s="15" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="D425" s="15" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="E425" s="15">
-        <v>10080064088</v>
+        <v>10080059836</v>
       </c>
       <c r="F425" s="15"/>
       <c r="G425" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H425" s="15" t="s">
-        <v>49</v>
+        <v>119</v>
       </c>
       <c r="I425" s="15" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="J425" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K425" s="15">
-        <v>0.02581</v>
+        <v>0.02393</v>
       </c>
       <c r="L425" s="15">
-        <v>0.01546</v>
+        <v>0.02393</v>
       </c>
       <c r="M425" s="15">
-        <v>0.01546</v>
-[...1 lines deleted...]
-      <c r="N425" s="15"/>
+        <v>0.02393</v>
+      </c>
+      <c r="N425" s="15">
+        <v>18000</v>
+      </c>
       <c r="O425" s="15"/>
       <c r="P425" s="15"/>
       <c r="Q425" s="15"/>
       <c r="R425" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="426" spans="1:18">
       <c r="B426" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C426" s="15" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="D426" s="15" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="E426" s="15">
-        <v>10080059217</v>
+        <v>10080064088</v>
       </c>
       <c r="F426" s="15"/>
       <c r="G426" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H426" s="15" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I426" s="15" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="J426" s="15">
         <v>3000</v>
       </c>
       <c r="K426" s="15">
-        <v>0.05796</v>
+        <v>0.02581</v>
       </c>
       <c r="L426" s="15">
-        <v>0.04444</v>
+        <v>0.01546</v>
       </c>
       <c r="M426" s="15">
-        <v>0.04444</v>
+        <v>0.01546</v>
       </c>
       <c r="N426" s="15"/>
       <c r="O426" s="15"/>
       <c r="P426" s="15"/>
       <c r="Q426" s="15"/>
       <c r="R426" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="427" spans="1:18">
       <c r="B427" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C427" s="15" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="D427" s="15" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="E427" s="15">
-        <v>10080058086</v>
+        <v>10080059217</v>
       </c>
       <c r="F427" s="15"/>
       <c r="G427" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H427" s="15" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="I427" s="15" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="J427" s="15">
         <v>3000</v>
       </c>
       <c r="K427" s="15">
-        <v>0.04229</v>
+        <v>0.05796</v>
       </c>
       <c r="L427" s="15">
-        <v>0.03524</v>
+        <v>0.04444</v>
       </c>
       <c r="M427" s="15">
-        <v>0.03383</v>
+        <v>0.04444</v>
       </c>
       <c r="N427" s="15"/>
       <c r="O427" s="15"/>
       <c r="P427" s="15"/>
       <c r="Q427" s="15"/>
       <c r="R427" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="428" spans="1:18">
       <c r="B428" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C428" s="15" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="D428" s="15" t="s">
-        <v>1427</v>
-[...1 lines deleted...]
-      <c r="E428" s="15" t="s">
         <v>1428</v>
+      </c>
+      <c r="E428" s="15">
+        <v>10080058086</v>
       </c>
       <c r="F428" s="15"/>
       <c r="G428" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H428" s="15" t="s">
-        <v>989</v>
-[...1 lines deleted...]
-      <c r="I428" s="15"/>
+        <v>84</v>
+      </c>
+      <c r="I428" s="15" t="s">
+        <v>1429</v>
+      </c>
       <c r="J428" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K428" s="15">
-        <v>0.42151</v>
+        <v>0.04229</v>
       </c>
       <c r="L428" s="15">
-        <v>0.35127</v>
+        <v>0.03524</v>
       </c>
       <c r="M428" s="15">
-        <v>0.3372</v>
+        <v>0.03383</v>
       </c>
       <c r="N428" s="15"/>
       <c r="O428" s="15"/>
       <c r="P428" s="15"/>
       <c r="Q428" s="15"/>
       <c r="R428" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="429" spans="1:18">
       <c r="B429" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C429" s="15" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="D429" s="15" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="E429" s="15" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="F429" s="15"/>
       <c r="G429" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H429" s="15" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>992</v>
+      </c>
+      <c r="I429" s="15"/>
       <c r="J429" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K429" s="15">
-        <v>0.02036</v>
+        <v>0.42151</v>
       </c>
       <c r="L429" s="15">
-        <v>0.01708</v>
+        <v>0.35127</v>
       </c>
       <c r="M429" s="15">
-        <v>0.01642</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.3372</v>
+      </c>
+      <c r="N429" s="15"/>
       <c r="O429" s="15"/>
       <c r="P429" s="15"/>
       <c r="Q429" s="15"/>
       <c r="R429" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="430" spans="1:18">
       <c r="B430" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C430" s="15" t="s">
         <v>1433</v>
       </c>
       <c r="D430" s="15" t="s">
         <v>1434</v>
       </c>
-      <c r="E430" s="15">
-        <v>10080052890</v>
+      <c r="E430" s="15" t="s">
+        <v>1435</v>
       </c>
       <c r="F430" s="15"/>
       <c r="G430" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H430" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I430" s="15" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="J430" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K430" s="15">
-        <v>0.02346</v>
+        <v>0.02036</v>
       </c>
       <c r="L430" s="15">
-        <v>0.01955</v>
+        <v>0.01708</v>
       </c>
       <c r="M430" s="15">
-        <v>0.01877</v>
+        <v>0.01642</v>
       </c>
       <c r="N430" s="15">
-        <v>12000</v>
+        <v>4000</v>
       </c>
       <c r="O430" s="15"/>
       <c r="P430" s="15"/>
       <c r="Q430" s="15"/>
       <c r="R430" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="431" spans="1:18">
       <c r="B431" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C431" s="15" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="D431" s="15" t="s">
-        <v>1437</v>
-[...1 lines deleted...]
-      <c r="E431" s="15" t="s">
         <v>1438</v>
+      </c>
+      <c r="E431" s="15">
+        <v>10080052890</v>
       </c>
       <c r="F431" s="15"/>
       <c r="G431" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H431" s="15" t="s">
-        <v>1112</v>
+        <v>119</v>
       </c>
       <c r="I431" s="15" t="s">
         <v>1439</v>
       </c>
       <c r="J431" s="15">
         <v>3000</v>
       </c>
       <c r="K431" s="15">
-        <v>0.00652</v>
+        <v>0.02346</v>
       </c>
       <c r="L431" s="15">
-        <v>0.00652</v>
+        <v>0.01955</v>
       </c>
       <c r="M431" s="15">
-        <v>0.00652</v>
-[...1 lines deleted...]
-      <c r="N431" s="15"/>
+        <v>0.01877</v>
+      </c>
+      <c r="N431" s="15">
+        <v>15000</v>
+      </c>
       <c r="O431" s="15"/>
       <c r="P431" s="15"/>
       <c r="Q431" s="15"/>
       <c r="R431" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="432" spans="1:18">
       <c r="B432" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C432" s="15" t="s">
         <v>1440</v>
       </c>
       <c r="D432" s="15" t="s">
         <v>1441</v>
       </c>
       <c r="E432" s="15" t="s">
         <v>1442</v>
       </c>
       <c r="F432" s="15"/>
       <c r="G432" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H432" s="15" t="s">
-        <v>49</v>
+        <v>1115</v>
       </c>
       <c r="I432" s="15" t="s">
         <v>1443</v>
       </c>
       <c r="J432" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K432" s="15">
-        <v>0.00767</v>
+        <v>0.00652</v>
       </c>
       <c r="L432" s="15">
-        <v>0.00767</v>
+        <v>0.00652</v>
       </c>
       <c r="M432" s="15">
-        <v>0.00767</v>
+        <v>0.00652</v>
       </c>
       <c r="N432" s="15"/>
       <c r="O432" s="15"/>
       <c r="P432" s="15"/>
       <c r="Q432" s="15"/>
       <c r="R432" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="433" spans="1:18">
       <c r="B433" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C433" s="15" t="s">
         <v>1444</v>
       </c>
       <c r="D433" s="15" t="s">
         <v>1445</v>
       </c>
       <c r="E433" s="15" t="s">
         <v>1446</v>
       </c>
       <c r="F433" s="15"/>
       <c r="G433" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H433" s="15" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="I433" s="15"/>
+        <v>49</v>
+      </c>
+      <c r="I433" s="15" t="s">
+        <v>1447</v>
+      </c>
       <c r="J433" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K433" s="15">
-        <v>0.00687</v>
+        <v>0.00767</v>
       </c>
       <c r="L433" s="15">
-        <v>0.00575</v>
+        <v>0.00767</v>
       </c>
       <c r="M433" s="15">
-        <v>0.00553</v>
+        <v>0.00767</v>
       </c>
       <c r="N433" s="15"/>
       <c r="O433" s="15"/>
       <c r="P433" s="15"/>
       <c r="Q433" s="15"/>
       <c r="R433" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="434" spans="1:18">
       <c r="B434" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C434" s="15" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="D434" s="15" t="s">
-        <v>1448</v>
-[...2 lines deleted...]
-        <v>10080071637</v>
+        <v>1449</v>
+      </c>
+      <c r="E434" s="15" t="s">
+        <v>1450</v>
       </c>
       <c r="F434" s="15"/>
       <c r="G434" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H434" s="15" t="s">
-        <v>275</v>
+        <v>357</v>
       </c>
       <c r="I434" s="15"/>
       <c r="J434" s="15">
         <v>4000</v>
       </c>
       <c r="K434" s="15">
-        <v>0.007900000000000001</v>
+        <v>0.00687</v>
       </c>
       <c r="L434" s="15">
-        <v>0.00605</v>
+        <v>0.00575</v>
       </c>
       <c r="M434" s="15">
-        <v>0.00605</v>
+        <v>0.00553</v>
       </c>
       <c r="N434" s="15"/>
       <c r="O434" s="15"/>
       <c r="P434" s="15"/>
       <c r="Q434" s="15"/>
       <c r="R434" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="435" spans="1:18">
       <c r="B435" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C435" s="15" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="D435" s="15" t="s">
-        <v>1450</v>
-[...2 lines deleted...]
-        <v>1451</v>
+        <v>1452</v>
+      </c>
+      <c r="E435" s="15">
+        <v>10080071637</v>
       </c>
       <c r="F435" s="15"/>
       <c r="G435" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H435" s="15" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>275</v>
+      </c>
+      <c r="I435" s="15"/>
       <c r="J435" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K435" s="15">
-        <v>0.01494</v>
+        <v>0.007900000000000001</v>
       </c>
       <c r="L435" s="15">
-        <v>0.01253</v>
+        <v>0.00605</v>
       </c>
       <c r="M435" s="15">
-        <v>0.01205</v>
+        <v>0.00605</v>
       </c>
       <c r="N435" s="15"/>
       <c r="O435" s="15"/>
       <c r="P435" s="15"/>
       <c r="Q435" s="15"/>
       <c r="R435" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="436" spans="1:18">
       <c r="B436" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C436" s="15" t="s">
         <v>1453</v>
       </c>
       <c r="D436" s="15" t="s">
         <v>1454</v>
       </c>
-      <c r="E436" s="15">
-        <v>10080057745</v>
+      <c r="E436" s="15" t="s">
+        <v>1455</v>
       </c>
       <c r="F436" s="15"/>
       <c r="G436" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H436" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I436" s="15" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="J436" s="15">
         <v>3000</v>
       </c>
       <c r="K436" s="15">
-        <v>0.03588</v>
+        <v>0.01494</v>
       </c>
       <c r="L436" s="15">
-        <v>0.0301</v>
+        <v>0.01253</v>
       </c>
       <c r="M436" s="15">
-        <v>0.02893</v>
+        <v>0.01205</v>
       </c>
       <c r="N436" s="15"/>
       <c r="O436" s="15"/>
       <c r="P436" s="15"/>
       <c r="Q436" s="15"/>
       <c r="R436" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="437" spans="1:18">
       <c r="B437" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C437" s="15" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="D437" s="15" t="s">
-        <v>1457</v>
-[...1 lines deleted...]
-      <c r="E437" s="15" t="s">
         <v>1458</v>
+      </c>
+      <c r="E437" s="15">
+        <v>10080057745</v>
       </c>
       <c r="F437" s="15"/>
       <c r="G437" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H437" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I437" s="15" t="s">
         <v>1459</v>
       </c>
       <c r="J437" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K437" s="15">
-        <v>0.01085</v>
+        <v>0.03588</v>
       </c>
       <c r="L437" s="15">
-        <v>0.0091</v>
+        <v>0.0301</v>
       </c>
       <c r="M437" s="15">
-        <v>0.008750000000000001</v>
+        <v>0.02893</v>
       </c>
       <c r="N437" s="15"/>
       <c r="O437" s="15"/>
       <c r="P437" s="15"/>
       <c r="Q437" s="15"/>
       <c r="R437" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="438" spans="1:18">
       <c r="B438" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C438" s="15" t="s">
         <v>1460</v>
       </c>
       <c r="D438" s="15" t="s">
         <v>1461</v>
       </c>
       <c r="E438" s="15" t="s">
         <v>1462</v>
       </c>
       <c r="F438" s="15"/>
       <c r="G438" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H438" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I438" s="15" t="s">
         <v>1463</v>
       </c>
       <c r="J438" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K438" s="15">
-        <v>0.01981</v>
+        <v>0.01085</v>
       </c>
       <c r="L438" s="15">
-        <v>0.01651</v>
+        <v>0.0091</v>
       </c>
       <c r="M438" s="15">
-        <v>0.01586</v>
+        <v>0.008750000000000001</v>
       </c>
       <c r="N438" s="15"/>
       <c r="O438" s="15"/>
       <c r="P438" s="15"/>
       <c r="Q438" s="15"/>
       <c r="R438" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="439" spans="1:18">
       <c r="B439" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C439" s="15" t="s">
         <v>1464</v>
       </c>
       <c r="D439" s="15" t="s">
         <v>1465</v>
       </c>
-      <c r="E439" s="15">
-        <v>10080069603</v>
+      <c r="E439" s="15" t="s">
+        <v>1466</v>
       </c>
       <c r="F439" s="15"/>
       <c r="G439" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H439" s="15" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="I439" s="15" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="J439" s="15">
         <v>3000</v>
       </c>
       <c r="K439" s="15">
-        <v>0.02263</v>
+        <v>0.01981</v>
       </c>
       <c r="L439" s="15">
-        <v>0.01886</v>
+        <v>0.01651</v>
       </c>
       <c r="M439" s="15">
-        <v>0.0181</v>
+        <v>0.01586</v>
       </c>
       <c r="N439" s="15"/>
       <c r="O439" s="15"/>
       <c r="P439" s="15"/>
       <c r="Q439" s="15"/>
       <c r="R439" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="440" spans="1:18">
       <c r="B440" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C440" s="15" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="D440" s="15" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="E440" s="15">
-        <v>10080060073</v>
+        <v>10080069603</v>
       </c>
       <c r="F440" s="15"/>
       <c r="G440" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H440" s="15" t="s">
         <v>84</v>
       </c>
       <c r="I440" s="15" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="J440" s="15">
         <v>3000</v>
       </c>
       <c r="K440" s="15">
-        <v>0.01925</v>
+        <v>0.02263</v>
       </c>
       <c r="L440" s="15">
-        <v>0.01614</v>
+        <v>0.01886</v>
       </c>
       <c r="M440" s="15">
-        <v>0.01552</v>
+        <v>0.0181</v>
       </c>
       <c r="N440" s="15"/>
       <c r="O440" s="15"/>
       <c r="P440" s="15"/>
       <c r="Q440" s="15"/>
       <c r="R440" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="441" spans="1:18">
       <c r="B441" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C441" s="15" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="D441" s="15" t="s">
-        <v>1471</v>
-[...1 lines deleted...]
-      <c r="E441" s="15" t="s">
         <v>1472</v>
+      </c>
+      <c r="E441" s="15">
+        <v>10080060073</v>
       </c>
       <c r="F441" s="15"/>
       <c r="G441" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H441" s="15" t="s">
-        <v>158</v>
+        <v>84</v>
       </c>
       <c r="I441" s="15" t="s">
         <v>1473</v>
       </c>
       <c r="J441" s="15">
         <v>3000</v>
       </c>
       <c r="K441" s="15">
-        <v>0.01169</v>
+        <v>0.01925</v>
       </c>
       <c r="L441" s="15">
-        <v>0.01013</v>
+        <v>0.01614</v>
       </c>
       <c r="M441" s="15">
-        <v>0.00974</v>
+        <v>0.01552</v>
       </c>
       <c r="N441" s="15"/>
       <c r="O441" s="15"/>
       <c r="P441" s="15"/>
       <c r="Q441" s="15"/>
       <c r="R441" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="442" spans="1:18">
       <c r="B442" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C442" s="15" t="s">
         <v>1474</v>
       </c>
       <c r="D442" s="15" t="s">
         <v>1475</v>
       </c>
       <c r="E442" s="15" t="s">
         <v>1476</v>
       </c>
       <c r="F442" s="15"/>
       <c r="G442" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H442" s="15" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="I442" s="15" t="s">
         <v>1477</v>
       </c>
       <c r="J442" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K442" s="15">
-        <v>0.01025</v>
+        <v>0.01169</v>
       </c>
       <c r="L442" s="15">
-        <v>0.01025</v>
+        <v>0.01013</v>
       </c>
       <c r="M442" s="15">
-        <v>0.01025</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00974</v>
+      </c>
+      <c r="N442" s="15"/>
       <c r="O442" s="15"/>
       <c r="P442" s="15"/>
       <c r="Q442" s="15"/>
       <c r="R442" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="443" spans="1:18">
       <c r="B443" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C443" s="15" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="D443" s="15" t="s">
-        <v>1475</v>
+        <v>1479</v>
       </c>
       <c r="E443" s="15" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="F443" s="15"/>
       <c r="G443" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H443" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I443" s="15" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="J443" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K443" s="15">
-        <v>0.0112</v>
+        <v>0.01025</v>
       </c>
       <c r="L443" s="15">
-        <v>0.0081</v>
+        <v>0.01025</v>
       </c>
       <c r="M443" s="15">
-        <v>0.00707</v>
+        <v>0.01025</v>
       </c>
       <c r="N443" s="15"/>
       <c r="O443" s="15"/>
       <c r="P443" s="15"/>
       <c r="Q443" s="15"/>
       <c r="R443" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="444" spans="1:18">
       <c r="B444" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C444" s="15" t="s">
-        <v>1480</v>
+        <v>1478</v>
       </c>
       <c r="D444" s="15" t="s">
-        <v>1481</v>
+        <v>1479</v>
       </c>
       <c r="E444" s="15" t="s">
         <v>1482</v>
       </c>
       <c r="F444" s="15"/>
       <c r="G444" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H444" s="15" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="I444" s="15"/>
+        <v>49</v>
+      </c>
+      <c r="I444" s="15" t="s">
+        <v>1483</v>
+      </c>
       <c r="J444" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K444" s="15">
-        <v>0.008970000000000001</v>
+        <v>0.0112</v>
       </c>
       <c r="L444" s="15">
-        <v>0.00752</v>
+        <v>0.0081</v>
       </c>
       <c r="M444" s="15">
-        <v>0.00723</v>
+        <v>0.00707</v>
       </c>
       <c r="N444" s="15"/>
       <c r="O444" s="15"/>
       <c r="P444" s="15"/>
       <c r="Q444" s="15"/>
       <c r="R444" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="445" spans="1:18">
       <c r="B445" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C445" s="15" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="D445" s="15" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="E445" s="15" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="F445" s="15"/>
       <c r="G445" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H445" s="15" t="s">
-        <v>44</v>
+        <v>1115</v>
       </c>
       <c r="I445" s="15"/>
       <c r="J445" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K445" s="15">
-        <v>83.29000000000001</v>
+        <v>0.008970000000000001</v>
       </c>
       <c r="L445" s="15">
-        <v>48.11</v>
+        <v>0.00752</v>
       </c>
       <c r="M445" s="15">
-        <v>0</v>
+        <v>0.00723</v>
       </c>
       <c r="N445" s="15"/>
       <c r="O445" s="15"/>
       <c r="P445" s="15"/>
       <c r="Q445" s="15"/>
       <c r="R445" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="446" spans="1:18">
       <c r="B446" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C446" s="15" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="D446" s="15" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="E446" s="15" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="F446" s="15"/>
       <c r="G446" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H446" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I446" s="15"/>
       <c r="J446" s="15">
         <v>4000</v>
       </c>
       <c r="K446" s="15">
-        <v>0.009769999999999999</v>
+        <v>83.29000000000001</v>
       </c>
       <c r="L446" s="15">
-        <v>0.00707</v>
+        <v>48.11</v>
       </c>
       <c r="M446" s="15">
-        <v>0.00617</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N446" s="15"/>
       <c r="O446" s="15"/>
       <c r="P446" s="15"/>
       <c r="Q446" s="15"/>
       <c r="R446" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="447" spans="1:18">
       <c r="B447" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C447" s="15" t="s">
         <v>1490</v>
       </c>
       <c r="D447" s="15" t="s">
         <v>1491</v>
       </c>
       <c r="E447" s="15" t="s">
         <v>1492</v>
       </c>
       <c r="F447" s="15"/>
       <c r="G447" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H447" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I447" s="15" t="s">
         <v>1493</v>
       </c>
       <c r="J447" s="15">
         <v>4000</v>
       </c>
       <c r="K447" s="15">
-        <v>0.00576</v>
+        <v>0.009769999999999999</v>
       </c>
       <c r="L447" s="15">
-        <v>0.00576</v>
+        <v>0.00707</v>
       </c>
       <c r="M447" s="15">
-        <v>0.00576</v>
-[...1 lines deleted...]
-      <c r="N447" s="15"/>
+        <v>0.00617</v>
+      </c>
+      <c r="N447" s="15">
+        <v>16000</v>
+      </c>
       <c r="O447" s="15"/>
       <c r="P447" s="15"/>
       <c r="Q447" s="15"/>
       <c r="R447" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="448" spans="1:18">
       <c r="B448" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C448" s="15" t="s">
         <v>1494</v>
       </c>
       <c r="D448" s="15" t="s">
         <v>1495</v>
       </c>
-      <c r="E448" s="15">
-        <v>10080054233</v>
+      <c r="E448" s="15" t="s">
+        <v>1496</v>
       </c>
       <c r="F448" s="15"/>
       <c r="G448" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H448" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I448" s="15" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="J448" s="15">
         <v>4000</v>
       </c>
       <c r="K448" s="15">
-        <v>0.00737</v>
+        <v>0.00576</v>
       </c>
       <c r="L448" s="15">
-        <v>0.00638</v>
+        <v>0.00576</v>
       </c>
       <c r="M448" s="15">
-        <v>0.00614</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00576</v>
+      </c>
+      <c r="N448" s="15"/>
       <c r="O448" s="15"/>
       <c r="P448" s="15"/>
       <c r="Q448" s="15"/>
       <c r="R448" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="449" spans="1:18">
       <c r="B449" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C449" s="15" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="D449" s="15" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="E449" s="15">
-        <v>10000021654</v>
+        <v>10080054233</v>
       </c>
       <c r="F449" s="15"/>
       <c r="G449" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H449" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I449" s="15" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="J449" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K449" s="15">
-        <v>0.07343</v>
+        <v>0.00737</v>
       </c>
       <c r="L449" s="15">
-        <v>0.0265</v>
+        <v>0.00638</v>
       </c>
       <c r="M449" s="15">
-        <v>0.02406</v>
-[...1 lines deleted...]
-      <c r="N449" s="15"/>
+        <v>0.00614</v>
+      </c>
+      <c r="N449" s="15">
+        <v>4000</v>
+      </c>
       <c r="O449" s="15"/>
       <c r="P449" s="15"/>
       <c r="Q449" s="15"/>
       <c r="R449" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="450" spans="1:18">
       <c r="B450" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C450" s="15" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="D450" s="15" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="E450" s="15">
-        <v>10080060074</v>
+        <v>10000021654</v>
       </c>
       <c r="F450" s="15"/>
       <c r="G450" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H450" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I450" s="15" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="J450" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K450" s="15">
-        <v>0.01099</v>
+        <v>0.07343</v>
       </c>
       <c r="L450" s="15">
-        <v>0.01099</v>
+        <v>0.0265</v>
       </c>
       <c r="M450" s="15">
-        <v>0.01099</v>
+        <v>0.02406</v>
       </c>
       <c r="N450" s="15"/>
       <c r="O450" s="15"/>
       <c r="P450" s="15"/>
       <c r="Q450" s="15"/>
       <c r="R450" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="451" spans="1:18">
       <c r="B451" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C451" s="15" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="D451" s="15" t="s">
-        <v>1504</v>
-[...1 lines deleted...]
-      <c r="E451" s="15" t="s">
         <v>1505</v>
+      </c>
+      <c r="E451" s="15">
+        <v>10080060074</v>
       </c>
       <c r="F451" s="15"/>
       <c r="G451" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H451" s="15" t="s">
-        <v>244</v>
+        <v>119</v>
       </c>
       <c r="I451" s="15" t="s">
         <v>1506</v>
       </c>
       <c r="J451" s="15">
         <v>4000</v>
       </c>
       <c r="K451" s="15">
-        <v>0.00983</v>
+        <v>0.01099</v>
       </c>
       <c r="L451" s="15">
-        <v>0.00852</v>
+        <v>0.01099</v>
       </c>
       <c r="M451" s="15">
-        <v>0.008189999999999999</v>
+        <v>0.01099</v>
       </c>
       <c r="N451" s="15"/>
       <c r="O451" s="15"/>
       <c r="P451" s="15"/>
       <c r="Q451" s="15"/>
       <c r="R451" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="452" spans="1:18">
       <c r="B452" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C452" s="15" t="s">
         <v>1507</v>
       </c>
       <c r="D452" s="15" t="s">
         <v>1508</v>
       </c>
-      <c r="E452" s="15">
-        <v>10080033370</v>
+      <c r="E452" s="15" t="s">
+        <v>1509</v>
       </c>
       <c r="F452" s="15"/>
       <c r="G452" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H452" s="15" t="s">
-        <v>39</v>
+        <v>244</v>
       </c>
       <c r="I452" s="15" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="J452" s="15">
         <v>4000</v>
       </c>
       <c r="K452" s="15">
-        <v>0.01209</v>
+        <v>0.00983</v>
       </c>
       <c r="L452" s="15">
-        <v>0.01048</v>
+        <v>0.00852</v>
       </c>
       <c r="M452" s="15">
-        <v>0.01008</v>
+        <v>0.008189999999999999</v>
       </c>
       <c r="N452" s="15"/>
       <c r="O452" s="15"/>
       <c r="P452" s="15"/>
       <c r="Q452" s="15"/>
       <c r="R452" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="453" spans="1:18">
       <c r="B453" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C453" s="15" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="D453" s="15" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="E453" s="15">
-        <v>10000017939</v>
+        <v>10080033370</v>
       </c>
       <c r="F453" s="15"/>
       <c r="G453" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H453" s="15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="I453" s="15" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="J453" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K453" s="15">
-        <v>0.07649</v>
+        <v>0.01209</v>
       </c>
       <c r="L453" s="15">
-        <v>0.0309</v>
+        <v>0.01048</v>
       </c>
       <c r="M453" s="15">
-        <v>0.02806</v>
+        <v>0.01008</v>
       </c>
       <c r="N453" s="15"/>
       <c r="O453" s="15"/>
       <c r="P453" s="15"/>
       <c r="Q453" s="15"/>
       <c r="R453" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="454" spans="1:18">
       <c r="B454" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C454" s="15" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="D454" s="15" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="E454" s="15">
-        <v>10000006492</v>
+        <v>10000017939</v>
       </c>
       <c r="F454" s="15"/>
       <c r="G454" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H454" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I454" s="15" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="J454" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K454" s="15">
-        <v>0.01247</v>
+        <v>0.07649</v>
       </c>
       <c r="L454" s="15">
-        <v>0.01046</v>
+        <v>0.0309</v>
       </c>
       <c r="M454" s="15">
-        <v>0.01005</v>
+        <v>0.02806</v>
       </c>
       <c r="N454" s="15"/>
       <c r="O454" s="15"/>
       <c r="P454" s="15"/>
       <c r="Q454" s="15"/>
       <c r="R454" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="455" spans="1:18">
       <c r="B455" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C455" s="15" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="D455" s="15" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="E455" s="15">
-        <v>10080002709</v>
+        <v>10000006492</v>
       </c>
       <c r="F455" s="15"/>
       <c r="G455" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H455" s="15" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="I455" s="15" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="J455" s="15">
         <v>3000</v>
       </c>
       <c r="K455" s="15">
-        <v>0.07205</v>
+        <v>0.01247</v>
       </c>
       <c r="L455" s="15">
-        <v>0.02602</v>
+        <v>0.01046</v>
       </c>
       <c r="M455" s="15">
-        <v>0.02366</v>
+        <v>0.01005</v>
       </c>
       <c r="N455" s="15"/>
       <c r="O455" s="15"/>
       <c r="P455" s="15"/>
       <c r="Q455" s="15"/>
       <c r="R455" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="456" spans="1:18">
       <c r="B456" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C456" s="15" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="D456" s="15" t="s">
-        <v>1520</v>
-[...1 lines deleted...]
-      <c r="E456" s="15" t="s">
         <v>1521</v>
+      </c>
+      <c r="E456" s="15">
+        <v>10080002709</v>
       </c>
       <c r="F456" s="15"/>
       <c r="G456" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H456" s="15" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I456" s="15" t="s">
         <v>1522</v>
       </c>
       <c r="J456" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K456" s="15">
-        <v>0.01607</v>
+        <v>0.07205</v>
       </c>
       <c r="L456" s="15">
-        <v>0.01163</v>
+        <v>0.02602</v>
       </c>
       <c r="M456" s="15">
-        <v>0.01014</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02366</v>
+      </c>
+      <c r="N456" s="15"/>
       <c r="O456" s="15"/>
       <c r="P456" s="15"/>
       <c r="Q456" s="15"/>
       <c r="R456" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="457" spans="1:18">
       <c r="B457" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C457" s="15" t="s">
         <v>1523</v>
       </c>
       <c r="D457" s="15" t="s">
         <v>1524</v>
       </c>
-      <c r="E457" s="15">
-        <v>10080026765</v>
+      <c r="E457" s="15" t="s">
+        <v>1525</v>
       </c>
       <c r="F457" s="15"/>
       <c r="G457" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H457" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I457" s="15" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="J457" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K457" s="15">
-        <v>0.00983</v>
+        <v>0.01607</v>
       </c>
       <c r="L457" s="15">
-        <v>0.00852</v>
+        <v>0.01163</v>
       </c>
       <c r="M457" s="15">
-        <v>0.008189999999999999</v>
-[...1 lines deleted...]
-      <c r="N457" s="15"/>
+        <v>0.01014</v>
+      </c>
+      <c r="N457" s="15">
+        <v>2000</v>
+      </c>
       <c r="O457" s="15"/>
       <c r="P457" s="15"/>
       <c r="Q457" s="15"/>
       <c r="R457" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="458" spans="1:18">
       <c r="B458" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C458" s="15" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="D458" s="15" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="E458" s="15">
-        <v>10000013240</v>
+        <v>10080026765</v>
       </c>
       <c r="F458" s="15"/>
       <c r="G458" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H458" s="15" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="I458" s="15"/>
+        <v>244</v>
+      </c>
+      <c r="I458" s="15" t="s">
+        <v>1529</v>
+      </c>
       <c r="J458" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K458" s="15">
-        <v>0.07585</v>
+        <v>0.00983</v>
       </c>
       <c r="L458" s="15">
-        <v>0.07378999999999999</v>
+        <v>0.00852</v>
       </c>
       <c r="M458" s="15">
-        <v>0.07378999999999999</v>
+        <v>0.008189999999999999</v>
       </c>
       <c r="N458" s="15"/>
       <c r="O458" s="15"/>
       <c r="P458" s="15"/>
       <c r="Q458" s="15"/>
       <c r="R458" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="459" spans="1:18">
       <c r="B459" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C459" s="15" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="D459" s="15" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="E459" s="15">
-        <v>10080017158</v>
+        <v>10000013240</v>
       </c>
       <c r="F459" s="15"/>
       <c r="G459" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H459" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="I459" s="15"/>
       <c r="J459" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K459" s="15">
-        <v>0.00617</v>
+        <v>0.07585</v>
       </c>
       <c r="L459" s="15">
-        <v>0.00534</v>
+        <v>0.07378999999999999</v>
       </c>
       <c r="M459" s="15">
-        <v>0.00514</v>
+        <v>0.07378999999999999</v>
       </c>
       <c r="N459" s="15"/>
-      <c r="O459" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O459" s="15"/>
+      <c r="P459" s="15"/>
       <c r="Q459" s="15"/>
       <c r="R459" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="460" spans="1:18">
       <c r="B460" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C460" s="15" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="D460" s="15" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E460" s="15">
-        <v>10080013525</v>
+        <v>10080017158</v>
       </c>
       <c r="F460" s="15"/>
       <c r="G460" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H460" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I460" s="15" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="J460" s="15">
         <v>3000</v>
       </c>
       <c r="K460" s="15">
-        <v>0.01087</v>
+        <v>0.00545</v>
       </c>
       <c r="L460" s="15">
-        <v>0.02504</v>
+        <v>0.00472</v>
       </c>
       <c r="M460" s="15">
-        <v>0.00834</v>
+        <v>0.00454</v>
       </c>
       <c r="N460" s="15"/>
-      <c r="O460" s="15"/>
-      <c r="P460" s="15"/>
+      <c r="O460" s="15">
+        <v>6000</v>
+      </c>
+      <c r="P460" s="15" t="s">
+        <v>210</v>
+      </c>
       <c r="Q460" s="15"/>
       <c r="R460" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="461" spans="1:18">
       <c r="B461" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C461" s="15" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="D461" s="15" t="s">
-        <v>1535</v>
-[...1 lines deleted...]
-      <c r="E461" s="15" t="s">
         <v>1536</v>
+      </c>
+      <c r="E461" s="15">
+        <v>10080013525</v>
       </c>
       <c r="F461" s="15"/>
       <c r="G461" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H461" s="15" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I461" s="15" t="s">
         <v>1537</v>
       </c>
       <c r="J461" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K461" s="15">
-        <v>0.008829999999999999</v>
+        <v>0.01087</v>
       </c>
       <c r="L461" s="15">
-        <v>0.00639</v>
+        <v>0.02504</v>
       </c>
       <c r="M461" s="15">
-        <v>0.00558</v>
+        <v>0.00834</v>
       </c>
       <c r="N461" s="15"/>
       <c r="O461" s="15"/>
       <c r="P461" s="15"/>
       <c r="Q461" s="15"/>
       <c r="R461" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="462" spans="1:18">
       <c r="B462" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C462" s="15" t="s">
         <v>1538</v>
       </c>
       <c r="D462" s="15" t="s">
         <v>1539</v>
       </c>
-      <c r="E462" s="15">
-        <v>10080026766</v>
+      <c r="E462" s="15" t="s">
+        <v>1540</v>
       </c>
       <c r="F462" s="15"/>
       <c r="G462" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H462" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I462" s="15" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="J462" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K462" s="15">
-        <v>0.007939999999999999</v>
+        <v>0.008829999999999999</v>
       </c>
       <c r="L462" s="15">
-        <v>0.00688</v>
+        <v>0.00639</v>
       </c>
       <c r="M462" s="15">
-        <v>0.00661</v>
+        <v>0.00558</v>
       </c>
       <c r="N462" s="15"/>
       <c r="O462" s="15"/>
       <c r="P462" s="15"/>
       <c r="Q462" s="15"/>
       <c r="R462" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="463" spans="1:18">
       <c r="B463" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C463" s="15" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D463" s="15" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="E463" s="15">
-        <v>10080047052</v>
+        <v>10080026766</v>
       </c>
       <c r="F463" s="15"/>
       <c r="G463" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H463" s="15" t="s">
-        <v>39</v>
+        <v>244</v>
       </c>
       <c r="I463" s="15" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="J463" s="15">
         <v>2000</v>
       </c>
       <c r="K463" s="15">
-        <v>0.00768</v>
+        <v>0.007939999999999999</v>
       </c>
       <c r="L463" s="15">
-        <v>0.00768</v>
+        <v>0.00688</v>
       </c>
       <c r="M463" s="15">
-        <v>0.00768</v>
+        <v>0.00661</v>
       </c>
       <c r="N463" s="15"/>
       <c r="O463" s="15"/>
       <c r="P463" s="15"/>
       <c r="Q463" s="15"/>
       <c r="R463" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="464" spans="1:18">
       <c r="B464" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C464" s="15" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="D464" s="15" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="E464" s="15">
-        <v>10080017859</v>
+        <v>10080047052</v>
       </c>
       <c r="F464" s="15"/>
       <c r="G464" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H464" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I464" s="15" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="J464" s="15">
         <v>2000</v>
       </c>
       <c r="K464" s="15">
-        <v>0.00495</v>
+        <v>0.00768</v>
       </c>
       <c r="L464" s="15">
-        <v>0.00429</v>
+        <v>0.00768</v>
       </c>
       <c r="M464" s="15">
-        <v>0.00413</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00768</v>
+      </c>
+      <c r="N464" s="15"/>
       <c r="O464" s="15"/>
       <c r="P464" s="15"/>
       <c r="Q464" s="15"/>
       <c r="R464" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="465" spans="1:18">
       <c r="B465" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C465" s="15" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="D465" s="15" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="E465" s="15">
-        <v>10000022876</v>
+        <v>10080017859</v>
       </c>
       <c r="F465" s="15"/>
       <c r="G465" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H465" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I465" s="15" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="J465" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K465" s="15">
-        <v>0.03253</v>
+        <v>0.00495</v>
       </c>
       <c r="L465" s="15">
-        <v>0.02711</v>
+        <v>0.00429</v>
       </c>
       <c r="M465" s="15">
-        <v>0.02602</v>
-[...1 lines deleted...]
-      <c r="N465" s="15"/>
+        <v>0.00413</v>
+      </c>
+      <c r="N465" s="15">
+        <v>16000</v>
+      </c>
       <c r="O465" s="15"/>
       <c r="P465" s="15"/>
       <c r="Q465" s="15"/>
       <c r="R465" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="466" spans="1:18">
       <c r="B466" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C466" s="15" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="D466" s="15" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="E466" s="15">
-        <v>10080074203</v>
+        <v>10000022876</v>
       </c>
       <c r="F466" s="15"/>
       <c r="G466" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H466" s="15" t="s">
-        <v>1112</v>
+        <v>44</v>
       </c>
       <c r="I466" s="15" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="J466" s="15">
         <v>3000</v>
       </c>
       <c r="K466" s="15">
-        <v>0.01239</v>
+        <v>0.03253</v>
       </c>
       <c r="L466" s="15">
-        <v>0.01239</v>
+        <v>0.02711</v>
       </c>
       <c r="M466" s="15">
-        <v>0.01239</v>
+        <v>0.02602</v>
       </c>
       <c r="N466" s="15"/>
       <c r="O466" s="15"/>
       <c r="P466" s="15"/>
       <c r="Q466" s="15"/>
       <c r="R466" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="467" spans="1:18">
       <c r="B467" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C467" s="15" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="D467" s="15" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="E467" s="15">
-        <v>10080012511</v>
+        <v>10080074203</v>
       </c>
       <c r="F467" s="15"/>
       <c r="G467" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H467" s="15" t="s">
-        <v>119</v>
+        <v>1115</v>
       </c>
       <c r="I467" s="15" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="J467" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K467" s="15">
-        <v>0.01745</v>
+        <v>0.01239</v>
       </c>
       <c r="L467" s="15">
-        <v>0.01454</v>
+        <v>0.01239</v>
       </c>
       <c r="M467" s="15">
-        <v>0.01396</v>
+        <v>0.01239</v>
       </c>
       <c r="N467" s="15"/>
       <c r="O467" s="15"/>
       <c r="P467" s="15"/>
       <c r="Q467" s="15"/>
       <c r="R467" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="468" spans="1:18">
       <c r="B468" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C468" s="15" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="D468" s="15" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="E468" s="15">
-        <v>10080042018</v>
+        <v>10080012511</v>
       </c>
       <c r="F468" s="15"/>
       <c r="G468" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H468" s="15" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="I468" s="15" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="J468" s="15">
         <v>2000</v>
       </c>
       <c r="K468" s="15">
-        <v>0.01271</v>
+        <v>0.01745</v>
       </c>
       <c r="L468" s="15">
-        <v>0.01101</v>
+        <v>0.01454</v>
       </c>
       <c r="M468" s="15">
-        <v>0.01059</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.01396</v>
+      </c>
+      <c r="N468" s="15"/>
+      <c r="O468" s="15"/>
+      <c r="P468" s="15"/>
       <c r="Q468" s="15"/>
       <c r="R468" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="469" spans="1:18">
       <c r="B469" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C469" s="15" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="D469" s="15" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="E469" s="15">
-        <v>10080056235</v>
+        <v>10080042018</v>
       </c>
       <c r="F469" s="15"/>
       <c r="G469" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H469" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I469" s="15" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="J469" s="15">
         <v>2000</v>
       </c>
       <c r="K469" s="15">
-        <v>0.03442</v>
+        <v>0.01271</v>
       </c>
       <c r="L469" s="15">
-        <v>0.03442</v>
+        <v>0.01101</v>
       </c>
       <c r="M469" s="15">
-        <v>0.03442</v>
+        <v>0.01059</v>
       </c>
       <c r="N469" s="15"/>
-      <c r="O469" s="15"/>
-      <c r="P469" s="15"/>
+      <c r="O469" s="15">
+        <v>16000</v>
+      </c>
+      <c r="P469" s="15" t="s">
+        <v>210</v>
+      </c>
       <c r="Q469" s="15"/>
       <c r="R469" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="470" spans="1:18">
       <c r="B470" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C470" s="15" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="D470" s="15" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="E470" s="15">
-        <v>10080012148</v>
+        <v>10080056235</v>
       </c>
       <c r="F470" s="15"/>
       <c r="G470" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H470" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I470" s="15" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="J470" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K470" s="15">
-        <v>0.01874</v>
+        <v>0.03442</v>
       </c>
       <c r="L470" s="15">
-        <v>0.01874</v>
+        <v>0.03442</v>
       </c>
       <c r="M470" s="15">
-        <v>0.01874</v>
+        <v>0.03442</v>
       </c>
       <c r="N470" s="15"/>
       <c r="O470" s="15"/>
       <c r="P470" s="15"/>
       <c r="Q470" s="15"/>
       <c r="R470" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="471" spans="1:18">
       <c r="B471" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C471" s="15" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="D471" s="15" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="E471" s="15">
-        <v>10080056961</v>
+        <v>10080012148</v>
       </c>
       <c r="F471" s="15"/>
       <c r="G471" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H471" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I471" s="15" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="J471" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K471" s="15">
-        <v>0.01239</v>
+        <v>0.01874</v>
       </c>
       <c r="L471" s="15">
-        <v>0.01185</v>
+        <v>0.01874</v>
       </c>
       <c r="M471" s="15">
-        <v>0.01185</v>
+        <v>0.01874</v>
       </c>
       <c r="N471" s="15"/>
       <c r="O471" s="15"/>
       <c r="P471" s="15"/>
       <c r="Q471" s="15"/>
       <c r="R471" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="472" spans="1:18">
       <c r="B472" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C472" s="15" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="D472" s="15" t="s">
-        <v>1569</v>
-[...1 lines deleted...]
-      <c r="E472" s="15" t="s">
         <v>1570</v>
+      </c>
+      <c r="E472" s="15">
+        <v>10080056961</v>
       </c>
       <c r="F472" s="15"/>
       <c r="G472" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H472" s="15" t="s">
-        <v>1112</v>
+        <v>119</v>
       </c>
       <c r="I472" s="15" t="s">
         <v>1571</v>
       </c>
       <c r="J472" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K472" s="15">
-        <v>0.01174</v>
+        <v>0.01239</v>
       </c>
       <c r="L472" s="15">
-        <v>0.009860000000000001</v>
+        <v>0.01185</v>
       </c>
       <c r="M472" s="15">
-        <v>0.009480000000000001</v>
+        <v>0.01185</v>
       </c>
       <c r="N472" s="15"/>
       <c r="O472" s="15"/>
       <c r="P472" s="15"/>
       <c r="Q472" s="15"/>
       <c r="R472" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="473" spans="1:18">
       <c r="B473" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C473" s="15" t="s">
         <v>1572</v>
       </c>
       <c r="D473" s="15" t="s">
         <v>1573</v>
       </c>
       <c r="E473" s="15" t="s">
         <v>1574</v>
       </c>
       <c r="F473" s="15"/>
       <c r="G473" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H473" s="15" t="s">
-        <v>84</v>
+        <v>1115</v>
       </c>
       <c r="I473" s="15" t="s">
         <v>1575</v>
       </c>
       <c r="J473" s="15">
         <v>3000</v>
       </c>
       <c r="K473" s="15">
-        <v>0.02624</v>
+        <v>0.01174</v>
       </c>
       <c r="L473" s="15">
-        <v>0.02201</v>
+        <v>0.009860000000000001</v>
       </c>
       <c r="M473" s="15">
-        <v>0.02116</v>
+        <v>0.009480000000000001</v>
       </c>
       <c r="N473" s="15"/>
       <c r="O473" s="15"/>
       <c r="P473" s="15"/>
       <c r="Q473" s="15"/>
       <c r="R473" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="474" spans="1:18">
       <c r="B474" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C474" s="15" t="s">
         <v>1576</v>
       </c>
       <c r="D474" s="15" t="s">
         <v>1577</v>
       </c>
       <c r="E474" s="15" t="s">
         <v>1578</v>
       </c>
       <c r="F474" s="15"/>
       <c r="G474" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H474" s="15" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="I474" s="15" t="s">
         <v>1579</v>
       </c>
       <c r="J474" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K474" s="15">
-        <v>0.18255</v>
+        <v>0.02624</v>
       </c>
       <c r="L474" s="15">
-        <v>0.09823999999999999</v>
+        <v>0.02201</v>
       </c>
       <c r="M474" s="15">
-        <v>0.08919000000000001</v>
+        <v>0.02116</v>
       </c>
       <c r="N474" s="15"/>
       <c r="O474" s="15"/>
       <c r="P474" s="15"/>
       <c r="Q474" s="15"/>
       <c r="R474" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="475" spans="1:18">
       <c r="B475" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C475" s="15" t="s">
         <v>1580</v>
       </c>
       <c r="D475" s="15" t="s">
         <v>1581</v>
       </c>
-      <c r="E475" s="15">
-        <v>10080035550</v>
+      <c r="E475" s="15" t="s">
+        <v>1582</v>
       </c>
       <c r="F475" s="15"/>
       <c r="G475" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H475" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I475" s="15" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="J475" s="15">
         <v>2000</v>
       </c>
       <c r="K475" s="15">
-        <v>0.01674</v>
+        <v>0.18255</v>
       </c>
       <c r="L475" s="15">
-        <v>0.01451</v>
+        <v>0.09823999999999999</v>
       </c>
       <c r="M475" s="15">
-        <v>0.01395</v>
+        <v>0.08919000000000001</v>
       </c>
       <c r="N475" s="15"/>
       <c r="O475" s="15"/>
       <c r="P475" s="15"/>
       <c r="Q475" s="15"/>
       <c r="R475" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="476" spans="1:18">
       <c r="B476" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C476" s="15" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="D476" s="15" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="E476" s="15">
-        <v>10080052682</v>
+        <v>10080035550</v>
       </c>
       <c r="F476" s="15"/>
       <c r="G476" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H476" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I476" s="15" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="J476" s="15">
         <v>2000</v>
       </c>
       <c r="K476" s="15">
-        <v>0.07153</v>
+        <v>0.01674</v>
       </c>
       <c r="L476" s="15">
-        <v>0.06439</v>
+        <v>0.01451</v>
       </c>
       <c r="M476" s="15">
-        <v>0.06201</v>
+        <v>0.01395</v>
       </c>
       <c r="N476" s="15"/>
       <c r="O476" s="15"/>
       <c r="P476" s="15"/>
       <c r="Q476" s="15"/>
       <c r="R476" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="477" spans="1:18">
       <c r="B477" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C477" s="15" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="D477" s="15" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="E477" s="15">
-        <v>10080057746</v>
+        <v>10080052682</v>
       </c>
       <c r="F477" s="15"/>
       <c r="G477" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H477" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I477" s="15" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="J477" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K477" s="15">
-        <v>0.01995</v>
+        <v>0.07153</v>
       </c>
       <c r="L477" s="15">
-        <v>0.01528</v>
+        <v>0.06439</v>
       </c>
       <c r="M477" s="15">
-        <v>0.01528</v>
+        <v>0.06201</v>
       </c>
       <c r="N477" s="15"/>
       <c r="O477" s="15"/>
       <c r="P477" s="15"/>
       <c r="Q477" s="15"/>
       <c r="R477" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="478" spans="1:18">
       <c r="B478" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C478" s="15" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="D478" s="15" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="E478" s="15">
-        <v>10080066249</v>
+        <v>10080057746</v>
       </c>
       <c r="F478" s="15"/>
       <c r="G478" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H478" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I478" s="15" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="J478" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K478" s="15">
-        <v>0.0177</v>
+        <v>0.01995</v>
       </c>
       <c r="L478" s="15">
-        <v>0.01485</v>
+        <v>0.01528</v>
       </c>
       <c r="M478" s="15">
-        <v>0.01428</v>
+        <v>0.01528</v>
       </c>
       <c r="N478" s="15"/>
       <c r="O478" s="15"/>
       <c r="P478" s="15"/>
       <c r="Q478" s="15"/>
       <c r="R478" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="479" spans="1:18">
       <c r="B479" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C479" s="15" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="D479" s="15" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="E479" s="15">
-        <v>10080074174</v>
+        <v>10080066249</v>
       </c>
       <c r="F479" s="15"/>
       <c r="G479" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H479" s="15" t="s">
-        <v>1141</v>
+        <v>119</v>
       </c>
       <c r="I479" s="15" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="J479" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K479" s="15">
-        <v>0.03317</v>
+        <v>0.0177</v>
       </c>
       <c r="L479" s="15">
-        <v>0.02543</v>
+        <v>0.01485</v>
       </c>
       <c r="M479" s="15">
-        <v>0.02543</v>
+        <v>0.01428</v>
       </c>
       <c r="N479" s="15"/>
       <c r="O479" s="15"/>
       <c r="P479" s="15"/>
       <c r="Q479" s="15"/>
       <c r="R479" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="480" spans="1:18">
       <c r="B480" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C480" s="15" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="D480" s="15" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="E480" s="15">
-        <v>10080070870</v>
+        <v>10080074174</v>
       </c>
       <c r="F480" s="15"/>
       <c r="G480" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H480" s="15" t="s">
-        <v>84</v>
+        <v>1144</v>
       </c>
       <c r="I480" s="15" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="J480" s="15">
         <v>3000</v>
       </c>
       <c r="K480" s="15">
-        <v>0.02423</v>
+        <v>0.03317</v>
       </c>
       <c r="L480" s="15">
-        <v>0.02032</v>
+        <v>0.02543</v>
       </c>
       <c r="M480" s="15">
-        <v>0.01953</v>
+        <v>0.02543</v>
       </c>
       <c r="N480" s="15"/>
       <c r="O480" s="15"/>
       <c r="P480" s="15"/>
       <c r="Q480" s="15"/>
       <c r="R480" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="481" spans="1:18">
       <c r="B481" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C481" s="15" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="D481" s="15" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="E481" s="15">
-        <v>10080071861</v>
+        <v>10080070870</v>
       </c>
       <c r="F481" s="15"/>
       <c r="G481" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H481" s="15" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="I481" s="15" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="J481" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K481" s="15">
-        <v>0.02023</v>
+        <v>0.02423</v>
       </c>
       <c r="L481" s="15">
-        <v>0.01697</v>
+        <v>0.02032</v>
       </c>
       <c r="M481" s="15">
-        <v>0.01631</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01953</v>
+      </c>
+      <c r="N481" s="15"/>
       <c r="O481" s="15"/>
       <c r="P481" s="15"/>
       <c r="Q481" s="15"/>
       <c r="R481" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="482" spans="1:18">
       <c r="B482" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C482" s="15" t="s">
-        <v>1598</v>
+        <v>1602</v>
       </c>
       <c r="D482" s="15" t="s">
-        <v>1599</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>1603</v>
+      </c>
+      <c r="E482" s="15">
+        <v>10080071861</v>
       </c>
       <c r="F482" s="15"/>
       <c r="G482" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H482" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I482" s="15" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="J482" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K482" s="15">
-        <v>0.02504</v>
+        <v>0.02023</v>
       </c>
       <c r="L482" s="15">
-        <v>0.01812</v>
+        <v>0.01697</v>
       </c>
       <c r="M482" s="15">
-        <v>0.01581</v>
-[...1 lines deleted...]
-      <c r="N482" s="15"/>
+        <v>0.01631</v>
+      </c>
+      <c r="N482" s="15">
+        <v>88000</v>
+      </c>
       <c r="O482" s="15"/>
       <c r="P482" s="15"/>
       <c r="Q482" s="15"/>
       <c r="R482" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="483" spans="1:18">
       <c r="B483" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C483" s="15" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D483" s="15" t="s">
         <v>1603</v>
       </c>
-      <c r="D483" s="15" t="s">
-[...3 lines deleted...]
-        <v>10080034565</v>
+      <c r="E483" s="15" t="s">
+        <v>1605</v>
       </c>
       <c r="F483" s="15"/>
       <c r="G483" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H483" s="15" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I483" s="15"/>
+        <v>49</v>
+      </c>
+      <c r="I483" s="15" t="s">
+        <v>1606</v>
+      </c>
       <c r="J483" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K483" s="15">
-        <v>0.03526</v>
+        <v>0.02504</v>
       </c>
       <c r="L483" s="15">
-        <v>0.01426</v>
+        <v>0.01812</v>
       </c>
       <c r="M483" s="15">
-        <v>0.01298</v>
+        <v>0.01581</v>
       </c>
       <c r="N483" s="15"/>
       <c r="O483" s="15"/>
       <c r="P483" s="15"/>
       <c r="Q483" s="15"/>
       <c r="R483" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="484" spans="1:18">
       <c r="B484" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C484" s="15" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="D484" s="15" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="E484" s="15">
-        <v>10080058947</v>
+        <v>10080034565</v>
       </c>
       <c r="F484" s="15"/>
       <c r="G484" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H484" s="15" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I484" s="15"/>
       <c r="J484" s="15">
         <v>4000</v>
       </c>
       <c r="K484" s="15">
-        <v>0.009690000000000001</v>
+        <v>0.03526</v>
       </c>
       <c r="L484" s="15">
-        <v>0.007820000000000001</v>
+        <v>0.01426</v>
       </c>
       <c r="M484" s="15">
-        <v>0.00751</v>
+        <v>0.01298</v>
       </c>
       <c r="N484" s="15"/>
       <c r="O484" s="15"/>
       <c r="P484" s="15"/>
       <c r="Q484" s="15"/>
       <c r="R484" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="485" spans="1:18">
       <c r="B485" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C485" s="15" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="D485" s="15" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="E485" s="15">
-        <v>10080070494</v>
+        <v>10080058947</v>
       </c>
       <c r="F485" s="15"/>
       <c r="G485" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H485" s="15" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="I485" s="15"/>
       <c r="J485" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K485" s="15">
-        <v>0.02269</v>
+        <v>0.009690000000000001</v>
       </c>
       <c r="L485" s="15">
-        <v>0.02269</v>
+        <v>0.007820000000000001</v>
       </c>
       <c r="M485" s="15">
-        <v>0.02269</v>
+        <v>0.00751</v>
       </c>
       <c r="N485" s="15"/>
       <c r="O485" s="15"/>
       <c r="P485" s="15"/>
       <c r="Q485" s="15"/>
       <c r="R485" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="486" spans="1:18">
       <c r="B486" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C486" s="15" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="D486" s="15" t="s">
-        <v>1610</v>
-[...2 lines deleted...]
-        <v>1611</v>
+        <v>1612</v>
+      </c>
+      <c r="E486" s="15">
+        <v>10080070494</v>
       </c>
       <c r="F486" s="15"/>
       <c r="G486" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H486" s="15" t="s">
-        <v>44</v>
+        <v>84</v>
       </c>
       <c r="I486" s="15"/>
       <c r="J486" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K486" s="15">
-        <v>0.00712</v>
+        <v>0.02269</v>
       </c>
       <c r="L486" s="15">
-        <v>0.00598</v>
+        <v>0.02269</v>
       </c>
       <c r="M486" s="15">
-        <v>0.00574</v>
+        <v>0.02269</v>
       </c>
       <c r="N486" s="15"/>
       <c r="O486" s="15"/>
       <c r="P486" s="15"/>
       <c r="Q486" s="15"/>
       <c r="R486" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="487" spans="1:18">
       <c r="B487" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C487" s="15" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="D487" s="15" t="s">
-        <v>1613</v>
-[...2 lines deleted...]
-        <v>10080042019</v>
+        <v>1614</v>
+      </c>
+      <c r="E487" s="15" t="s">
+        <v>1615</v>
       </c>
       <c r="F487" s="15"/>
       <c r="G487" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H487" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I487" s="15"/>
       <c r="J487" s="15">
         <v>4000</v>
       </c>
       <c r="K487" s="15">
-        <v>0.00381</v>
+        <v>0.00712</v>
       </c>
       <c r="L487" s="15">
-        <v>0.0033</v>
+        <v>0.00598</v>
       </c>
       <c r="M487" s="15">
-        <v>0.00318</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00574</v>
+      </c>
+      <c r="N487" s="15"/>
       <c r="O487" s="15"/>
       <c r="P487" s="15"/>
       <c r="Q487" s="15"/>
       <c r="R487" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="488" spans="1:18">
       <c r="B488" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C488" s="15" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="D488" s="15" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="E488" s="15">
-        <v>10080064063</v>
+        <v>10080042019</v>
       </c>
       <c r="F488" s="15"/>
       <c r="G488" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H488" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I488" s="15" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="J488" s="15">
         <v>4000</v>
       </c>
       <c r="K488" s="15">
-        <v>0.00714</v>
+        <v>0.00381</v>
       </c>
       <c r="L488" s="15">
-        <v>0.00596</v>
+        <v>0.0033</v>
       </c>
       <c r="M488" s="15">
-        <v>0.00572</v>
-[...1 lines deleted...]
-      <c r="N488" s="15"/>
+        <v>0.00318</v>
+      </c>
+      <c r="N488" s="15">
+        <v>4000</v>
+      </c>
       <c r="O488" s="15"/>
       <c r="P488" s="15"/>
       <c r="Q488" s="15"/>
       <c r="R488" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="489" spans="1:18">
       <c r="B489" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C489" s="15" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="D489" s="15" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="E489" s="15">
-        <v>10080034564</v>
+        <v>10080064063</v>
       </c>
       <c r="F489" s="15"/>
       <c r="G489" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H489" s="15" t="s">
-        <v>31</v>
+        <v>244</v>
       </c>
       <c r="I489" s="15" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="J489" s="15">
         <v>4000</v>
       </c>
       <c r="K489" s="15">
-        <v>0.03526</v>
+        <v>0.00714</v>
       </c>
       <c r="L489" s="15">
-        <v>0.01426</v>
+        <v>0.00596</v>
       </c>
       <c r="M489" s="15">
-        <v>0.01298</v>
+        <v>0.00572</v>
       </c>
       <c r="N489" s="15"/>
       <c r="O489" s="15"/>
       <c r="P489" s="15"/>
       <c r="Q489" s="15"/>
       <c r="R489" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="490" spans="1:18">
       <c r="B490" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C490" s="15" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="D490" s="15" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="E490" s="15">
-        <v>10080064064</v>
+        <v>10080034564</v>
       </c>
       <c r="F490" s="15"/>
       <c r="G490" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H490" s="15" t="s">
-        <v>244</v>
+        <v>31</v>
       </c>
       <c r="I490" s="15" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="J490" s="15">
         <v>4000</v>
       </c>
       <c r="K490" s="15">
-        <v>0.008059999999999999</v>
+        <v>0.03526</v>
       </c>
       <c r="L490" s="15">
-        <v>0.00672</v>
+        <v>0.01426</v>
       </c>
       <c r="M490" s="15">
-        <v>0.00645</v>
+        <v>0.01298</v>
       </c>
       <c r="N490" s="15"/>
       <c r="O490" s="15"/>
       <c r="P490" s="15"/>
       <c r="Q490" s="15"/>
       <c r="R490" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="491" spans="1:18">
       <c r="B491" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C491" s="15" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="D491" s="15" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="E491" s="15">
-        <v>10080052659</v>
+        <v>10080064064</v>
       </c>
       <c r="F491" s="15"/>
       <c r="G491" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H491" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I491" s="15" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="J491" s="15">
         <v>4000</v>
       </c>
       <c r="K491" s="15">
-        <v>0.009169999999999999</v>
+        <v>0.008059999999999999</v>
       </c>
       <c r="L491" s="15">
-        <v>0</v>
+        <v>0.00672</v>
       </c>
       <c r="M491" s="15">
-        <v>0.00703</v>
+        <v>0.00645</v>
       </c>
       <c r="N491" s="15"/>
       <c r="O491" s="15"/>
       <c r="P491" s="15"/>
       <c r="Q491" s="15"/>
       <c r="R491" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="492" spans="1:18">
       <c r="B492" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C492" s="15" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="D492" s="15" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="E492" s="15">
-        <v>10080042020</v>
+        <v>10080052659</v>
       </c>
       <c r="F492" s="15"/>
       <c r="G492" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H492" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I492" s="15" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="J492" s="15">
         <v>4000</v>
       </c>
       <c r="K492" s="15">
-        <v>0.00422</v>
+        <v>0.009169999999999999</v>
       </c>
       <c r="L492" s="15">
-        <v>0.00365</v>
+        <v>0</v>
       </c>
       <c r="M492" s="15">
-        <v>0.00351</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00703</v>
+      </c>
+      <c r="N492" s="15"/>
       <c r="O492" s="15"/>
       <c r="P492" s="15"/>
       <c r="Q492" s="15"/>
       <c r="R492" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="493" spans="1:18">
       <c r="B493" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C493" s="15" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="D493" s="15" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="E493" s="15">
-        <v>10000017708</v>
+        <v>10080042020</v>
       </c>
       <c r="F493" s="15"/>
       <c r="G493" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H493" s="15" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="I493" s="15" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="J493" s="15">
         <v>4000</v>
       </c>
       <c r="K493" s="15">
-        <v>0.03511</v>
+        <v>0.00422</v>
       </c>
       <c r="L493" s="15">
-        <v>0.0127</v>
+        <v>0.00365</v>
       </c>
       <c r="M493" s="15">
-        <v>0.01155</v>
-[...1 lines deleted...]
-      <c r="N493" s="15"/>
+        <v>0.00351</v>
+      </c>
+      <c r="N493" s="15">
+        <v>4000</v>
+      </c>
       <c r="O493" s="15"/>
       <c r="P493" s="15"/>
       <c r="Q493" s="15"/>
       <c r="R493" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="494" spans="1:18">
       <c r="B494" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C494" s="15" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="D494" s="15" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="E494" s="15">
-        <v>10080017897</v>
+        <v>10000017708</v>
       </c>
       <c r="F494" s="15"/>
       <c r="G494" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H494" s="15" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I494" s="15" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="J494" s="15">
         <v>4000</v>
       </c>
       <c r="K494" s="15">
-        <v>0.00305</v>
+        <v>0.03511</v>
       </c>
       <c r="L494" s="15">
-        <v>0.00264</v>
+        <v>0.0127</v>
       </c>
       <c r="M494" s="15">
-        <v>0.00254</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01155</v>
+      </c>
+      <c r="N494" s="15"/>
       <c r="O494" s="15"/>
       <c r="P494" s="15"/>
       <c r="Q494" s="15"/>
       <c r="R494" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="495" spans="1:18">
       <c r="B495" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C495" s="15" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="D495" s="15" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="E495" s="15">
-        <v>10000021110</v>
+        <v>10080017897</v>
       </c>
       <c r="F495" s="15"/>
       <c r="G495" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H495" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I495" s="15" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="J495" s="15">
         <v>4000</v>
       </c>
       <c r="K495" s="15">
-        <v>0.02569</v>
+        <v>0.00305</v>
       </c>
       <c r="L495" s="15">
-        <v>0.01286</v>
+        <v>0.00264</v>
       </c>
       <c r="M495" s="15">
-        <v>0.01164</v>
-[...1 lines deleted...]
-      <c r="N495" s="15"/>
+        <v>0.00254</v>
+      </c>
+      <c r="N495" s="15">
+        <v>8000</v>
+      </c>
       <c r="O495" s="15"/>
       <c r="P495" s="15"/>
       <c r="Q495" s="15"/>
       <c r="R495" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="496" spans="1:18">
       <c r="B496" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C496" s="15" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="D496" s="15" t="s">
-        <v>1640</v>
-[...1 lines deleted...]
-      <c r="E496" s="15" t="s">
         <v>1641</v>
+      </c>
+      <c r="E496" s="15">
+        <v>10000021110</v>
       </c>
       <c r="F496" s="15"/>
       <c r="G496" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H496" s="15" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I496" s="15" t="s">
         <v>1642</v>
       </c>
       <c r="J496" s="15">
         <v>4000</v>
       </c>
       <c r="K496" s="15">
-        <v>0.00471</v>
+        <v>0.02569</v>
       </c>
       <c r="L496" s="15">
-        <v>0.00341</v>
+        <v>0.01286</v>
       </c>
       <c r="M496" s="15">
-        <v>0.00297</v>
+        <v>0.01164</v>
       </c>
       <c r="N496" s="15"/>
       <c r="O496" s="15"/>
       <c r="P496" s="15"/>
       <c r="Q496" s="15"/>
       <c r="R496" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="497" spans="1:18">
       <c r="B497" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C497" s="15" t="s">
         <v>1643</v>
       </c>
       <c r="D497" s="15" t="s">
         <v>1644</v>
       </c>
-      <c r="E497" s="15">
-        <v>10080028437</v>
+      <c r="E497" s="15" t="s">
+        <v>1645</v>
       </c>
       <c r="F497" s="15"/>
       <c r="G497" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H497" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I497" s="15" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="J497" s="15">
         <v>4000</v>
       </c>
       <c r="K497" s="15">
-        <v>0.00218</v>
+        <v>0.00471</v>
       </c>
       <c r="L497" s="15">
-        <v>0.00218</v>
+        <v>0.00341</v>
       </c>
       <c r="M497" s="15">
-        <v>0.00218</v>
+        <v>0.00297</v>
       </c>
       <c r="N497" s="15"/>
       <c r="O497" s="15"/>
       <c r="P497" s="15"/>
       <c r="Q497" s="15"/>
       <c r="R497" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="498" spans="1:18">
       <c r="B498" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C498" s="15" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="D498" s="15" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="E498" s="15">
-        <v>10000019778</v>
+        <v>10080028437</v>
       </c>
       <c r="F498" s="15"/>
       <c r="G498" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H498" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I498" s="15" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="J498" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K498" s="15">
-        <v>41.3</v>
+        <v>0.00218</v>
       </c>
       <c r="L498" s="15">
-        <v>23.85</v>
+        <v>0.00218</v>
       </c>
       <c r="M498" s="15">
-        <v>21.67</v>
+        <v>0.00218</v>
       </c>
       <c r="N498" s="15"/>
       <c r="O498" s="15"/>
       <c r="P498" s="15"/>
       <c r="Q498" s="15"/>
       <c r="R498" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="499" spans="1:18">
       <c r="B499" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C499" s="15" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="D499" s="15" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="E499" s="15">
-        <v>10000019850</v>
+        <v>10000019778</v>
       </c>
       <c r="F499" s="15"/>
       <c r="G499" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H499" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I499" s="15" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="J499" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K499" s="15">
-        <v>0.00641</v>
+        <v>41.3</v>
       </c>
       <c r="L499" s="15">
-        <v>0.00641</v>
+        <v>23.85</v>
       </c>
       <c r="M499" s="15">
-        <v>0.00641</v>
+        <v>21.67</v>
       </c>
       <c r="N499" s="15"/>
       <c r="O499" s="15"/>
       <c r="P499" s="15"/>
       <c r="Q499" s="15"/>
       <c r="R499" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="500" spans="1:18">
       <c r="B500" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C500" s="15" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="D500" s="15" t="s">
-        <v>1653</v>
-[...1 lines deleted...]
-      <c r="E500" s="15" t="s">
         <v>1654</v>
+      </c>
+      <c r="E500" s="15">
+        <v>10000019850</v>
       </c>
       <c r="F500" s="15"/>
       <c r="G500" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H500" s="15" t="s">
-        <v>244</v>
+        <v>44</v>
       </c>
       <c r="I500" s="15" t="s">
         <v>1655</v>
       </c>
       <c r="J500" s="15">
         <v>4000</v>
       </c>
       <c r="K500" s="15">
-        <v>0.00974</v>
+        <v>0.00641</v>
       </c>
       <c r="L500" s="15">
-        <v>0.00844</v>
+        <v>0.00641</v>
       </c>
       <c r="M500" s="15">
-        <v>0.008109999999999999</v>
+        <v>0.00641</v>
       </c>
       <c r="N500" s="15"/>
       <c r="O500" s="15"/>
       <c r="P500" s="15"/>
       <c r="Q500" s="15"/>
       <c r="R500" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="501" spans="1:18">
       <c r="B501" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C501" s="15" t="s">
         <v>1656</v>
       </c>
       <c r="D501" s="15" t="s">
         <v>1657</v>
       </c>
-      <c r="E501" s="15">
-        <v>10080002240</v>
+      <c r="E501" s="15" t="s">
+        <v>1658</v>
       </c>
       <c r="F501" s="15"/>
       <c r="G501" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H501" s="15" t="s">
-        <v>39</v>
+        <v>244</v>
       </c>
       <c r="I501" s="15" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="J501" s="15">
         <v>4000</v>
       </c>
       <c r="K501" s="15">
-        <v>0.00611</v>
+        <v>0.00974</v>
       </c>
       <c r="L501" s="15">
-        <v>0.00529</v>
+        <v>0.00844</v>
       </c>
       <c r="M501" s="15">
-        <v>0.00509</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.008109999999999999</v>
+      </c>
+      <c r="N501" s="15"/>
       <c r="O501" s="15"/>
       <c r="P501" s="15"/>
       <c r="Q501" s="15"/>
       <c r="R501" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="502" spans="1:18">
       <c r="B502" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C502" s="15" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="D502" s="15" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="E502" s="15">
-        <v>10000009797</v>
+        <v>10080002240</v>
       </c>
       <c r="F502" s="15"/>
       <c r="G502" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H502" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I502" s="15" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="J502" s="15">
         <v>4000</v>
       </c>
       <c r="K502" s="15">
-        <v>0.0091</v>
+        <v>0.00611</v>
       </c>
       <c r="L502" s="15">
-        <v>0.00762</v>
+        <v>0.00529</v>
       </c>
       <c r="M502" s="15">
-        <v>0.00734</v>
-[...1 lines deleted...]
-      <c r="N502" s="15"/>
+        <v>0.00509</v>
+      </c>
+      <c r="N502" s="15">
+        <v>20000</v>
+      </c>
       <c r="O502" s="15"/>
       <c r="P502" s="15"/>
       <c r="Q502" s="15"/>
       <c r="R502" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="503" spans="1:18">
       <c r="B503" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C503" s="15" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="D503" s="15" t="s">
-        <v>1663</v>
-[...1 lines deleted...]
-      <c r="E503" s="15" t="s">
         <v>1664</v>
+      </c>
+      <c r="E503" s="15">
+        <v>10000009797</v>
       </c>
       <c r="F503" s="15"/>
       <c r="G503" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H503" s="15" t="s">
-        <v>228</v>
+        <v>44</v>
       </c>
       <c r="I503" s="15" t="s">
         <v>1665</v>
       </c>
       <c r="J503" s="15">
         <v>4000</v>
       </c>
       <c r="K503" s="15">
-        <v>80.17</v>
+        <v>0.0091</v>
       </c>
       <c r="L503" s="15">
-        <v>46.31</v>
+        <v>0.00762</v>
       </c>
       <c r="M503" s="15">
-        <v>42.06</v>
+        <v>0.00734</v>
       </c>
       <c r="N503" s="15"/>
       <c r="O503" s="15"/>
       <c r="P503" s="15"/>
       <c r="Q503" s="15"/>
       <c r="R503" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="504" spans="1:18">
       <c r="B504" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C504" s="15" t="s">
         <v>1666</v>
       </c>
       <c r="D504" s="15" t="s">
         <v>1667</v>
       </c>
-      <c r="E504" s="15">
-        <v>10080064089</v>
+      <c r="E504" s="15" t="s">
+        <v>1668</v>
       </c>
       <c r="F504" s="15"/>
       <c r="G504" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H504" s="15" t="s">
-        <v>49</v>
+        <v>228</v>
       </c>
       <c r="I504" s="15" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="J504" s="15">
         <v>4000</v>
       </c>
       <c r="K504" s="15">
-        <v>0.01319</v>
+        <v>80.17</v>
       </c>
       <c r="L504" s="15">
-        <v>0.007900000000000001</v>
+        <v>46.31</v>
       </c>
       <c r="M504" s="15">
-        <v>0.007900000000000001</v>
+        <v>42.06</v>
       </c>
       <c r="N504" s="15"/>
       <c r="O504" s="15"/>
       <c r="P504" s="15"/>
       <c r="Q504" s="15"/>
       <c r="R504" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="505" spans="1:18">
       <c r="B505" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C505" s="15" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D505" s="15" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="E505" s="15">
-        <v>10080054235</v>
+        <v>10080064089</v>
       </c>
       <c r="F505" s="15"/>
       <c r="G505" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H505" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I505" s="15" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="J505" s="15">
         <v>4000</v>
       </c>
       <c r="K505" s="15">
-        <v>0.01199</v>
+        <v>0.01319</v>
       </c>
       <c r="L505" s="15">
-        <v>0.007990000000000001</v>
+        <v>0.007900000000000001</v>
       </c>
       <c r="M505" s="15">
-        <v>0.007990000000000001</v>
+        <v>0.007900000000000001</v>
       </c>
       <c r="N505" s="15"/>
       <c r="O505" s="15"/>
       <c r="P505" s="15"/>
       <c r="Q505" s="15"/>
       <c r="R505" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="506" spans="1:18">
       <c r="B506" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C506" s="15" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="D506" s="15" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="E506" s="15">
-        <v>10080003499</v>
+        <v>10080054235</v>
       </c>
       <c r="F506" s="15"/>
       <c r="G506" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H506" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I506" s="15" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="J506" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K506" s="15">
-        <v>0.00628</v>
+        <v>0.01199</v>
       </c>
       <c r="L506" s="15">
-        <v>0.00628</v>
+        <v>0.007990000000000001</v>
       </c>
       <c r="M506" s="15">
-        <v>0.00628</v>
+        <v>0.007990000000000001</v>
       </c>
       <c r="N506" s="15"/>
       <c r="O506" s="15"/>
       <c r="P506" s="15"/>
       <c r="Q506" s="15"/>
       <c r="R506" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="507" spans="1:18">
       <c r="B507" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C507" s="15" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="D507" s="15" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="E507" s="15">
-        <v>10080060075</v>
+        <v>10080003499</v>
       </c>
       <c r="F507" s="15"/>
       <c r="G507" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H507" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I507" s="15" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="J507" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K507" s="15">
-        <v>0.01864</v>
+        <v>0.00628</v>
       </c>
       <c r="L507" s="15">
-        <v>0.01503</v>
+        <v>0.00628</v>
       </c>
       <c r="M507" s="15">
-        <v>0.01443</v>
+        <v>0.00628</v>
       </c>
       <c r="N507" s="15"/>
       <c r="O507" s="15"/>
       <c r="P507" s="15"/>
       <c r="Q507" s="15"/>
       <c r="R507" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="508" spans="1:18">
       <c r="B508" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C508" s="15" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="D508" s="15" t="s">
-        <v>1679</v>
-[...1 lines deleted...]
-      <c r="E508" s="15" t="s">
         <v>1680</v>
+      </c>
+      <c r="E508" s="15">
+        <v>10080060075</v>
       </c>
       <c r="F508" s="15"/>
       <c r="G508" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H508" s="15" t="s">
-        <v>228</v>
+        <v>119</v>
       </c>
       <c r="I508" s="15" t="s">
         <v>1681</v>
       </c>
       <c r="J508" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K508" s="15">
-        <v>118</v>
+        <v>0.01864</v>
       </c>
       <c r="L508" s="15">
-        <v>68.16</v>
+        <v>0.01503</v>
       </c>
       <c r="M508" s="15">
-        <v>0</v>
+        <v>0.01443</v>
       </c>
       <c r="N508" s="15"/>
       <c r="O508" s="15"/>
       <c r="P508" s="15"/>
       <c r="Q508" s="15"/>
       <c r="R508" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="509" spans="1:18">
       <c r="B509" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C509" s="15" t="s">
         <v>1682</v>
       </c>
       <c r="D509" s="15" t="s">
         <v>1683</v>
       </c>
-      <c r="E509" s="15">
-        <v>10080054236</v>
+      <c r="E509" s="15" t="s">
+        <v>1684</v>
       </c>
       <c r="F509" s="15"/>
       <c r="G509" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H509" s="15" t="s">
-        <v>39</v>
+        <v>228</v>
       </c>
       <c r="I509" s="15" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="J509" s="15">
         <v>4000</v>
       </c>
       <c r="K509" s="15">
-        <v>0.00695</v>
+        <v>118</v>
       </c>
       <c r="L509" s="15">
-        <v>0.00602</v>
+        <v>68.16</v>
       </c>
       <c r="M509" s="15">
-        <v>0.00579</v>
+        <v>0</v>
       </c>
       <c r="N509" s="15"/>
       <c r="O509" s="15"/>
       <c r="P509" s="15"/>
       <c r="Q509" s="15"/>
       <c r="R509" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="510" spans="1:18">
       <c r="B510" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C510" s="15" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="D510" s="15" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="E510" s="15">
-        <v>10080054510</v>
+        <v>10080054236</v>
       </c>
       <c r="F510" s="15"/>
       <c r="G510" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H510" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I510" s="15" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="J510" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K510" s="15">
-        <v>0.03593</v>
+        <v>0.00695</v>
       </c>
       <c r="L510" s="15">
-        <v>0.02567</v>
+        <v>0.00602</v>
       </c>
       <c r="M510" s="15">
-        <v>0.02224</v>
+        <v>0.00579</v>
       </c>
       <c r="N510" s="15"/>
       <c r="O510" s="15"/>
       <c r="P510" s="15"/>
       <c r="Q510" s="15"/>
       <c r="R510" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="511" spans="1:18">
       <c r="B511" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C511" s="15" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="D511" s="15" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="E511" s="15">
-        <v>10080008907</v>
+        <v>10080054510</v>
       </c>
       <c r="F511" s="15"/>
       <c r="G511" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H511" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I511" s="15" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="J511" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K511" s="15">
-        <v>0.008999999999999999</v>
+        <v>0.03593</v>
       </c>
       <c r="L511" s="15">
-        <v>0.008999999999999999</v>
+        <v>0.02567</v>
       </c>
       <c r="M511" s="15">
-        <v>0.008999999999999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02224</v>
+      </c>
+      <c r="N511" s="15"/>
       <c r="O511" s="15"/>
       <c r="P511" s="15"/>
       <c r="Q511" s="15"/>
       <c r="R511" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="512" spans="1:18">
       <c r="B512" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C512" s="15" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="D512" s="15" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="E512" s="15">
-        <v>10080008958</v>
+        <v>10080008907</v>
       </c>
       <c r="F512" s="15"/>
       <c r="G512" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H512" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I512" s="15" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="J512" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K512" s="15">
-        <v>0.00637</v>
+        <v>0.008999999999999999</v>
       </c>
       <c r="L512" s="15">
-        <v>0.00637</v>
+        <v>0.008999999999999999</v>
       </c>
       <c r="M512" s="15">
-        <v>0.00637</v>
+        <v>0.008999999999999999</v>
       </c>
       <c r="N512" s="15">
-        <v>8000</v>
+        <v>1000</v>
       </c>
       <c r="O512" s="15"/>
       <c r="P512" s="15"/>
       <c r="Q512" s="15"/>
       <c r="R512" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="513" spans="1:18">
       <c r="B513" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C513" s="15" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="D513" s="15" t="s">
-        <v>1695</v>
-[...1 lines deleted...]
-      <c r="E513" s="15" t="s">
         <v>1696</v>
+      </c>
+      <c r="E513" s="15">
+        <v>10080008958</v>
       </c>
       <c r="F513" s="15"/>
       <c r="G513" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H513" s="15" t="s">
-        <v>64</v>
+        <v>119</v>
       </c>
       <c r="I513" s="15" t="s">
         <v>1697</v>
       </c>
       <c r="J513" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K513" s="15">
-        <v>131.88</v>
+        <v>0.00637</v>
       </c>
       <c r="L513" s="15">
-        <v>76.17</v>
+        <v>0.00637</v>
       </c>
       <c r="M513" s="15">
-        <v>69.19</v>
-[...1 lines deleted...]
-      <c r="N513" s="15"/>
+        <v>0.00637</v>
+      </c>
+      <c r="N513" s="15">
+        <v>8000</v>
+      </c>
       <c r="O513" s="15"/>
       <c r="P513" s="15"/>
       <c r="Q513" s="15"/>
       <c r="R513" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="514" spans="1:18">
       <c r="B514" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C514" s="15" t="s">
         <v>1698</v>
       </c>
       <c r="D514" s="15" t="s">
         <v>1699</v>
       </c>
-      <c r="E514" s="15">
-        <v>10080033101</v>
+      <c r="E514" s="15" t="s">
+        <v>1700</v>
       </c>
       <c r="F514" s="15"/>
       <c r="G514" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H514" s="15" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="I514" s="15" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="J514" s="15">
         <v>3000</v>
       </c>
       <c r="K514" s="15">
-        <v>0.08594</v>
+        <v>131.88</v>
       </c>
       <c r="L514" s="15">
-        <v>0.03475</v>
+        <v>76.17</v>
       </c>
       <c r="M514" s="15">
-        <v>0.03156</v>
+        <v>69.19</v>
       </c>
       <c r="N514" s="15"/>
       <c r="O514" s="15"/>
       <c r="P514" s="15"/>
       <c r="Q514" s="15"/>
       <c r="R514" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="515" spans="1:18">
       <c r="B515" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C515" s="15" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="D515" s="15" t="s">
-        <v>1702</v>
-[...1 lines deleted...]
-      <c r="E515" s="15" t="s">
         <v>1703</v>
+      </c>
+      <c r="E515" s="15">
+        <v>10080033101</v>
       </c>
       <c r="F515" s="15"/>
       <c r="G515" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H515" s="15" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I515" s="15" t="s">
         <v>1704</v>
       </c>
       <c r="J515" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K515" s="15">
-        <v>0.01089</v>
+        <v>0.08594</v>
       </c>
       <c r="L515" s="15">
-        <v>0.00788</v>
+        <v>0.03475</v>
       </c>
       <c r="M515" s="15">
-        <v>0.00688</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.03156</v>
+      </c>
+      <c r="N515" s="15"/>
       <c r="O515" s="15"/>
       <c r="P515" s="15"/>
       <c r="Q515" s="15"/>
       <c r="R515" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="516" spans="1:18">
       <c r="B516" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C516" s="15" t="s">
         <v>1705</v>
       </c>
       <c r="D516" s="15" t="s">
         <v>1706</v>
       </c>
       <c r="E516" s="15" t="s">
         <v>1707</v>
       </c>
       <c r="F516" s="15"/>
       <c r="G516" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H516" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I516" s="15" t="s">
         <v>1708</v>
       </c>
       <c r="J516" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K516" s="15">
-        <v>0.01497</v>
+        <v>0.01089</v>
       </c>
       <c r="L516" s="15">
-        <v>0.01297</v>
+        <v>0.00788</v>
       </c>
       <c r="M516" s="15">
-        <v>0.01248</v>
+        <v>0.00688</v>
       </c>
       <c r="N516" s="15">
         <v>12000</v>
       </c>
       <c r="O516" s="15"/>
       <c r="P516" s="15"/>
       <c r="Q516" s="15"/>
       <c r="R516" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="517" spans="1:18">
       <c r="B517" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C517" s="15" t="s">
         <v>1709</v>
       </c>
       <c r="D517" s="15" t="s">
         <v>1710</v>
       </c>
-      <c r="E517" s="15">
-        <v>10080007649</v>
+      <c r="E517" s="15" t="s">
+        <v>1711</v>
       </c>
       <c r="F517" s="15"/>
       <c r="G517" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H517" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I517" s="15" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="J517" s="15">
         <v>3000</v>
       </c>
       <c r="K517" s="15">
-        <v>0.10023</v>
+        <v>0.01497</v>
       </c>
       <c r="L517" s="15">
-        <v>0.0362</v>
+        <v>0.01297</v>
       </c>
       <c r="M517" s="15">
-        <v>0.0329</v>
-[...1 lines deleted...]
-      <c r="N517" s="15"/>
+        <v>0.01248</v>
+      </c>
+      <c r="N517" s="15">
+        <v>12000</v>
+      </c>
       <c r="O517" s="15"/>
       <c r="P517" s="15"/>
       <c r="Q517" s="15"/>
       <c r="R517" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="518" spans="1:18">
       <c r="B518" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C518" s="15" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="D518" s="15" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="E518" s="15">
-        <v>10080034411</v>
+        <v>10080007649</v>
       </c>
       <c r="F518" s="15"/>
       <c r="G518" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H518" s="15" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="I518" s="15" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="J518" s="15">
         <v>3000</v>
       </c>
       <c r="K518" s="15">
-        <v>0.01014</v>
+        <v>0.10023</v>
       </c>
       <c r="L518" s="15">
-        <v>0.01014</v>
+        <v>0.0362</v>
       </c>
       <c r="M518" s="15">
-        <v>0.01014</v>
+        <v>0.0329</v>
       </c>
       <c r="N518" s="15"/>
       <c r="O518" s="15"/>
       <c r="P518" s="15"/>
       <c r="Q518" s="15"/>
       <c r="R518" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="519" spans="1:18">
       <c r="B519" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C519" s="15" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="D519" s="15" t="s">
-        <v>1716</v>
-[...1 lines deleted...]
-      <c r="E519" s="15" t="s">
         <v>1717</v>
+      </c>
+      <c r="E519" s="15">
+        <v>10080034411</v>
       </c>
       <c r="F519" s="15"/>
       <c r="G519" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H519" s="15" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I519" s="15" t="s">
         <v>1718</v>
       </c>
       <c r="J519" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K519" s="15">
-        <v>0.09371</v>
+        <v>0.01014</v>
       </c>
       <c r="L519" s="15">
-        <v>0.05052</v>
+        <v>0.01014</v>
       </c>
       <c r="M519" s="15">
-        <v>0.0459</v>
+        <v>0.01014</v>
       </c>
       <c r="N519" s="15"/>
       <c r="O519" s="15"/>
       <c r="P519" s="15"/>
       <c r="Q519" s="15"/>
       <c r="R519" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="520" spans="1:18">
       <c r="B520" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C520" s="15" t="s">
         <v>1719</v>
       </c>
       <c r="D520" s="15" t="s">
         <v>1720</v>
       </c>
       <c r="E520" s="15" t="s">
         <v>1721</v>
       </c>
       <c r="F520" s="15"/>
       <c r="G520" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H520" s="15" t="s">
-        <v>357</v>
+        <v>49</v>
       </c>
       <c r="I520" s="15" t="s">
         <v>1722</v>
       </c>
       <c r="J520" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K520" s="15">
-        <v>0.01014</v>
+        <v>0.09371</v>
       </c>
       <c r="L520" s="15">
-        <v>0.01014</v>
+        <v>0.05052</v>
       </c>
       <c r="M520" s="15">
-        <v>0.01014</v>
+        <v>0.0459</v>
       </c>
       <c r="N520" s="15"/>
       <c r="O520" s="15"/>
       <c r="P520" s="15"/>
       <c r="Q520" s="15"/>
       <c r="R520" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="521" spans="1:18">
       <c r="B521" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C521" s="15" t="s">
         <v>1723</v>
       </c>
       <c r="D521" s="15" t="s">
         <v>1724</v>
       </c>
       <c r="E521" s="15" t="s">
         <v>1725</v>
       </c>
       <c r="F521" s="15"/>
       <c r="G521" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H521" s="15" t="s">
-        <v>1096</v>
+        <v>357</v>
       </c>
       <c r="I521" s="15" t="s">
         <v>1726</v>
       </c>
       <c r="J521" s="15">
         <v>3000</v>
       </c>
       <c r="K521" s="15">
-        <v>0.008059999999999999</v>
+        <v>0.01014</v>
       </c>
       <c r="L521" s="15">
-        <v>0.00676</v>
+        <v>0.01014</v>
       </c>
       <c r="M521" s="15">
-        <v>0.0065</v>
+        <v>0.01014</v>
       </c>
       <c r="N521" s="15"/>
       <c r="O521" s="15"/>
       <c r="P521" s="15"/>
       <c r="Q521" s="15"/>
       <c r="R521" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="522" spans="1:18">
       <c r="B522" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C522" s="15" t="s">
         <v>1727</v>
       </c>
       <c r="D522" s="15" t="s">
         <v>1728</v>
       </c>
-      <c r="E522" s="15">
-        <v>10080034410</v>
+      <c r="E522" s="15" t="s">
+        <v>1729</v>
       </c>
       <c r="F522" s="15"/>
       <c r="G522" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H522" s="15" t="s">
-        <v>31</v>
+        <v>1099</v>
       </c>
       <c r="I522" s="15" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="J522" s="15">
         <v>3000</v>
       </c>
       <c r="K522" s="15">
-        <v>0.07165000000000001</v>
+        <v>0.008059999999999999</v>
       </c>
       <c r="L522" s="15">
-        <v>0.02896</v>
+        <v>0.00676</v>
       </c>
       <c r="M522" s="15">
-        <v>0.02635</v>
+        <v>0.0065</v>
       </c>
       <c r="N522" s="15"/>
       <c r="O522" s="15"/>
       <c r="P522" s="15"/>
       <c r="Q522" s="15"/>
       <c r="R522" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="523" spans="1:18">
       <c r="B523" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C523" s="15" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="D523" s="15" t="s">
-        <v>1731</v>
-[...1 lines deleted...]
-      <c r="E523" s="15" t="s">
         <v>1732</v>
+      </c>
+      <c r="E523" s="15">
+        <v>10080034410</v>
       </c>
       <c r="F523" s="15"/>
       <c r="G523" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H523" s="15" t="s">
-        <v>244</v>
+        <v>31</v>
       </c>
       <c r="I523" s="15" t="s">
         <v>1733</v>
       </c>
       <c r="J523" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K523" s="15">
-        <v>0.00809</v>
+        <v>0.07165000000000001</v>
       </c>
       <c r="L523" s="15">
-        <v>0.00701</v>
+        <v>0.02896</v>
       </c>
       <c r="M523" s="15">
-        <v>0.00674</v>
+        <v>0.02635</v>
       </c>
       <c r="N523" s="15"/>
       <c r="O523" s="15"/>
       <c r="P523" s="15"/>
       <c r="Q523" s="15"/>
       <c r="R523" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="524" spans="1:18">
       <c r="B524" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C524" s="15" t="s">
         <v>1734</v>
       </c>
       <c r="D524" s="15" t="s">
         <v>1735</v>
       </c>
-      <c r="E524" s="15">
-        <v>10080064248</v>
+      <c r="E524" s="15" t="s">
+        <v>1736</v>
       </c>
       <c r="F524" s="15"/>
       <c r="G524" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H524" s="15" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="I524" s="15" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="J524" s="15">
         <v>2000</v>
       </c>
       <c r="K524" s="15">
-        <v>0.01122</v>
+        <v>0.00809</v>
       </c>
       <c r="L524" s="15">
-        <v>0.00942</v>
+        <v>0.00701</v>
       </c>
       <c r="M524" s="15">
-        <v>0.00906</v>
+        <v>0.00674</v>
       </c>
       <c r="N524" s="15"/>
       <c r="O524" s="15"/>
       <c r="P524" s="15"/>
       <c r="Q524" s="15"/>
       <c r="R524" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="525" spans="1:18">
       <c r="B525" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C525" s="15" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="D525" s="15" t="s">
-        <v>1738</v>
-[...1 lines deleted...]
-      <c r="E525" s="15" t="s">
         <v>1739</v>
+      </c>
+      <c r="E525" s="15">
+        <v>10080064248</v>
       </c>
       <c r="F525" s="15"/>
       <c r="G525" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H525" s="15" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="I525" s="15" t="s">
         <v>1740</v>
       </c>
       <c r="J525" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K525" s="15">
-        <v>0.01126</v>
+        <v>0.01122</v>
       </c>
       <c r="L525" s="15">
-        <v>0.00814</v>
+        <v>0.00942</v>
       </c>
       <c r="M525" s="15">
-        <v>0.00711</v>
+        <v>0.00906</v>
       </c>
       <c r="N525" s="15"/>
       <c r="O525" s="15"/>
       <c r="P525" s="15"/>
       <c r="Q525" s="15"/>
       <c r="R525" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="526" spans="1:18">
       <c r="B526" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C526" s="15" t="s">
-        <v>1737</v>
+        <v>1741</v>
       </c>
       <c r="D526" s="15" t="s">
-        <v>1738</v>
-[...2 lines deleted...]
-        <v>10080017898</v>
+        <v>1742</v>
+      </c>
+      <c r="E526" s="15" t="s">
+        <v>1743</v>
       </c>
       <c r="F526" s="15"/>
       <c r="G526" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H526" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I526" s="15" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="J526" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K526" s="15">
-        <v>0.00638</v>
+        <v>0.01126</v>
       </c>
       <c r="L526" s="15">
-        <v>0.00553</v>
+        <v>0.00814</v>
       </c>
       <c r="M526" s="15">
-        <v>0.00531</v>
+        <v>0.00711</v>
       </c>
       <c r="N526" s="15"/>
       <c r="O526" s="15"/>
       <c r="P526" s="15"/>
       <c r="Q526" s="15"/>
       <c r="R526" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="527" spans="1:18">
       <c r="B527" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C527" s="15" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D527" s="15" t="s">
         <v>1742</v>
       </c>
-      <c r="D527" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E527" s="15">
-        <v>10080032543</v>
+        <v>10080017898</v>
       </c>
       <c r="F527" s="15"/>
       <c r="G527" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H527" s="15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="I527" s="15" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="J527" s="15">
         <v>3000</v>
       </c>
       <c r="K527" s="15">
-        <v>0.06207</v>
+        <v>0.00638</v>
       </c>
       <c r="L527" s="15">
-        <v>0.0251</v>
+        <v>0.00553</v>
       </c>
       <c r="M527" s="15">
-        <v>0.02285</v>
+        <v>0.00531</v>
       </c>
       <c r="N527" s="15"/>
       <c r="O527" s="15"/>
       <c r="P527" s="15"/>
       <c r="Q527" s="15"/>
       <c r="R527" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="528" spans="1:18">
       <c r="B528" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C528" s="15" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="D528" s="15" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="E528" s="15">
-        <v>10000029901</v>
+        <v>10080032543</v>
       </c>
       <c r="F528" s="15"/>
       <c r="G528" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H528" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I528" s="15" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="J528" s="15">
         <v>3000</v>
       </c>
       <c r="K528" s="15">
-        <v>0.01339</v>
+        <v>0.06207</v>
       </c>
       <c r="L528" s="15">
-        <v>0.01116</v>
+        <v>0.0251</v>
       </c>
       <c r="M528" s="15">
-        <v>0.01071</v>
+        <v>0.02285</v>
       </c>
       <c r="N528" s="15"/>
       <c r="O528" s="15"/>
       <c r="P528" s="15"/>
       <c r="Q528" s="15"/>
       <c r="R528" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="529" spans="1:18">
       <c r="B529" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C529" s="15" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="D529" s="15" t="s">
-        <v>1749</v>
-[...1 lines deleted...]
-      <c r="E529" s="15" t="s">
         <v>1750</v>
+      </c>
+      <c r="E529" s="15">
+        <v>10000029901</v>
       </c>
       <c r="F529" s="15"/>
       <c r="G529" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H529" s="15" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I529" s="15" t="s">
         <v>1751</v>
       </c>
       <c r="J529" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K529" s="15">
-        <v>0.009140000000000001</v>
+        <v>0.01339</v>
       </c>
       <c r="L529" s="15">
-        <v>0.00661</v>
+        <v>0.01116</v>
       </c>
       <c r="M529" s="15">
-        <v>0.00577</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01071</v>
+      </c>
+      <c r="N529" s="15"/>
       <c r="O529" s="15"/>
       <c r="P529" s="15"/>
       <c r="Q529" s="15"/>
       <c r="R529" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="530" spans="1:18">
       <c r="B530" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C530" s="15" t="s">
         <v>1752</v>
       </c>
       <c r="D530" s="15" t="s">
         <v>1753</v>
       </c>
       <c r="E530" s="15" t="s">
         <v>1754</v>
       </c>
       <c r="F530" s="15"/>
       <c r="G530" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H530" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I530" s="15" t="s">
         <v>1755</v>
       </c>
       <c r="J530" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K530" s="15">
-        <v>0.13188</v>
+        <v>0.009140000000000001</v>
       </c>
       <c r="L530" s="15">
-        <v>0.0762</v>
+        <v>0.00661</v>
       </c>
       <c r="M530" s="15">
-        <v>0.06920999999999999</v>
-[...1 lines deleted...]
-      <c r="N530" s="15"/>
+        <v>0.00577</v>
+      </c>
+      <c r="N530" s="15">
+        <v>12000</v>
+      </c>
       <c r="O530" s="15"/>
       <c r="P530" s="15"/>
       <c r="Q530" s="15"/>
       <c r="R530" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="531" spans="1:18">
       <c r="B531" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C531" s="15" t="s">
         <v>1756</v>
       </c>
       <c r="D531" s="15" t="s">
         <v>1757</v>
       </c>
-      <c r="E531" s="15">
-        <v>10080061295</v>
+      <c r="E531" s="15" t="s">
+        <v>1758</v>
       </c>
       <c r="F531" s="15"/>
       <c r="G531" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H531" s="15" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I531" s="15" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="J531" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K531" s="15">
-        <v>0.02614</v>
+        <v>0.13188</v>
       </c>
       <c r="L531" s="15">
-        <v>0.02003</v>
+        <v>0.0762</v>
       </c>
       <c r="M531" s="15">
-        <v>0.02003</v>
+        <v>0.06920999999999999</v>
       </c>
       <c r="N531" s="15"/>
       <c r="O531" s="15"/>
       <c r="P531" s="15"/>
       <c r="Q531" s="15"/>
       <c r="R531" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="532" spans="1:18">
       <c r="B532" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C532" s="15" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="D532" s="15" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="E532" s="15">
-        <v>10080017860</v>
+        <v>10080061295</v>
       </c>
       <c r="F532" s="15"/>
       <c r="G532" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H532" s="15" t="s">
-        <v>244</v>
+        <v>44</v>
       </c>
       <c r="I532" s="15" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="J532" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K532" s="15">
-        <v>0.01921</v>
+        <v>0.02614</v>
       </c>
       <c r="L532" s="15">
-        <v>0.01921</v>
+        <v>0.02003</v>
       </c>
       <c r="M532" s="15">
-        <v>0.01921</v>
+        <v>0.02003</v>
       </c>
       <c r="N532" s="15"/>
       <c r="O532" s="15"/>
       <c r="P532" s="15"/>
       <c r="Q532" s="15"/>
       <c r="R532" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="533" spans="1:18">
       <c r="B533" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C533" s="15" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="D533" s="15" t="s">
-        <v>1763</v>
-[...1 lines deleted...]
-      <c r="E533" s="15" t="s">
         <v>1764</v>
+      </c>
+      <c r="E533" s="15">
+        <v>10080017860</v>
       </c>
       <c r="F533" s="15"/>
       <c r="G533" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H533" s="15" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="I533" s="15" t="s">
         <v>1765</v>
       </c>
       <c r="J533" s="15">
         <v>2000</v>
       </c>
       <c r="K533" s="15">
-        <v>0.12772</v>
+        <v>0.01921</v>
       </c>
       <c r="L533" s="15">
-        <v>0.06898</v>
+        <v>0.01921</v>
       </c>
       <c r="M533" s="15">
-        <v>0.06263000000000001</v>
+        <v>0.01921</v>
       </c>
       <c r="N533" s="15"/>
       <c r="O533" s="15"/>
       <c r="P533" s="15"/>
       <c r="Q533" s="15"/>
       <c r="R533" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="534" spans="1:18">
       <c r="B534" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C534" s="15" t="s">
         <v>1766</v>
       </c>
       <c r="D534" s="15" t="s">
         <v>1767</v>
       </c>
-      <c r="E534" s="15">
-        <v>10080071960</v>
+      <c r="E534" s="15" t="s">
+        <v>1768</v>
       </c>
       <c r="F534" s="15"/>
       <c r="G534" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H534" s="15" t="s">
-        <v>1112</v>
+        <v>119</v>
       </c>
       <c r="I534" s="15" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="J534" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K534" s="15">
-        <v>0.01067</v>
+        <v>0.12772</v>
       </c>
       <c r="L534" s="15">
-        <v>0.008959999999999999</v>
+        <v>0.06898</v>
       </c>
       <c r="M534" s="15">
-        <v>0.00861</v>
+        <v>0.06263000000000001</v>
       </c>
       <c r="N534" s="15"/>
       <c r="O534" s="15"/>
       <c r="P534" s="15"/>
       <c r="Q534" s="15"/>
       <c r="R534" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="535" spans="1:18">
       <c r="B535" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C535" s="15" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="D535" s="15" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="E535" s="15">
-        <v>10080012564</v>
+        <v>10080071960</v>
       </c>
       <c r="F535" s="15"/>
       <c r="G535" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H535" s="15" t="s">
-        <v>39</v>
+        <v>1115</v>
       </c>
       <c r="I535" s="15" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="J535" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K535" s="15">
-        <v>0.01061</v>
+        <v>0.01067</v>
       </c>
       <c r="L535" s="15">
-        <v>0.00919</v>
+        <v>0.008959999999999999</v>
       </c>
       <c r="M535" s="15">
-        <v>0.008840000000000001</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.00861</v>
+      </c>
+      <c r="N535" s="15"/>
+      <c r="O535" s="15"/>
+      <c r="P535" s="15"/>
       <c r="Q535" s="15"/>
       <c r="R535" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="536" spans="1:18">
       <c r="B536" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C536" s="15" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="D536" s="15" t="s">
-        <v>1773</v>
-[...1 lines deleted...]
-      <c r="E536" s="15" t="s">
         <v>1774</v>
+      </c>
+      <c r="E536" s="15">
+        <v>10080012564</v>
       </c>
       <c r="F536" s="15"/>
       <c r="G536" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H536" s="15" t="s">
-        <v>119</v>
+        <v>39</v>
       </c>
       <c r="I536" s="15" t="s">
         <v>1775</v>
       </c>
       <c r="J536" s="15">
         <v>2000</v>
       </c>
       <c r="K536" s="15">
-        <v>0.01198</v>
+        <v>0.01061</v>
       </c>
       <c r="L536" s="15">
-        <v>0.01005</v>
+        <v>0.00919</v>
       </c>
       <c r="M536" s="15">
-        <v>0.00966</v>
-[...3 lines deleted...]
-      <c r="P536" s="15"/>
+        <v>0.008840000000000001</v>
+      </c>
+      <c r="N536" s="15">
+        <v>8000</v>
+      </c>
+      <c r="O536" s="15">
+        <v>8000</v>
+      </c>
+      <c r="P536" s="15" t="s">
+        <v>210</v>
+      </c>
       <c r="Q536" s="15"/>
       <c r="R536" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="537" spans="1:18">
       <c r="B537" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C537" s="15" t="s">
         <v>1776</v>
       </c>
       <c r="D537" s="15" t="s">
         <v>1777</v>
       </c>
-      <c r="E537" s="15">
-        <v>10080064180</v>
+      <c r="E537" s="15" t="s">
+        <v>1778</v>
       </c>
       <c r="F537" s="15"/>
       <c r="G537" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H537" s="15" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="I537" s="15" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="J537" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K537" s="15">
-        <v>0.04231</v>
+        <v>0.01198</v>
       </c>
       <c r="L537" s="15">
-        <v>0.03243</v>
+        <v>0.01005</v>
       </c>
       <c r="M537" s="15">
-        <v>0.03243</v>
+        <v>0.00966</v>
       </c>
       <c r="N537" s="15"/>
       <c r="O537" s="15"/>
       <c r="P537" s="15"/>
       <c r="Q537" s="15"/>
       <c r="R537" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="538" spans="1:18">
       <c r="B538" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C538" s="15" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="D538" s="15" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="E538" s="15">
-        <v>10080056863</v>
+        <v>10080064180</v>
       </c>
       <c r="F538" s="15"/>
       <c r="G538" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H538" s="15" t="s">
-        <v>1141</v>
+        <v>84</v>
       </c>
       <c r="I538" s="15" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="J538" s="15">
         <v>3000</v>
       </c>
       <c r="K538" s="15">
-        <v>0.02916</v>
+        <v>0.04231</v>
       </c>
       <c r="L538" s="15">
-        <v>0.02352</v>
+        <v>0.03243</v>
       </c>
       <c r="M538" s="15">
-        <v>0.02259</v>
+        <v>0.03243</v>
       </c>
       <c r="N538" s="15"/>
       <c r="O538" s="15"/>
       <c r="P538" s="15"/>
       <c r="Q538" s="15"/>
       <c r="R538" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="539" spans="1:18">
       <c r="B539" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C539" s="15" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="D539" s="15" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="E539" s="15">
-        <v>10080075430</v>
+        <v>10080056863</v>
       </c>
       <c r="F539" s="15"/>
       <c r="G539" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H539" s="15" t="s">
-        <v>39</v>
+        <v>1144</v>
       </c>
       <c r="I539" s="15" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="J539" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K539" s="15">
-        <v>0.01431</v>
+        <v>0.02916</v>
       </c>
       <c r="L539" s="15">
-        <v>0.0124</v>
+        <v>0.02352</v>
       </c>
       <c r="M539" s="15">
-        <v>0.01193</v>
+        <v>0.02259</v>
       </c>
       <c r="N539" s="15"/>
       <c r="O539" s="15"/>
       <c r="P539" s="15"/>
       <c r="Q539" s="15"/>
       <c r="R539" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="540" spans="1:18">
       <c r="B540" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C540" s="15" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="D540" s="15" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="E540" s="15">
-        <v>10080074204</v>
+        <v>10080075430</v>
       </c>
       <c r="F540" s="15"/>
       <c r="G540" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H540" s="15" t="s">
-        <v>1112</v>
+        <v>39</v>
       </c>
       <c r="I540" s="15" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="J540" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K540" s="15">
-        <v>0.00787</v>
+        <v>0.01431</v>
       </c>
       <c r="L540" s="15">
-        <v>0.00787</v>
+        <v>0.0124</v>
       </c>
       <c r="M540" s="15">
-        <v>0.00787</v>
+        <v>0.01193</v>
       </c>
       <c r="N540" s="15"/>
       <c r="O540" s="15"/>
       <c r="P540" s="15"/>
       <c r="Q540" s="15"/>
       <c r="R540" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="541" spans="1:18">
       <c r="B541" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C541" s="15" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="D541" s="15" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="E541" s="15">
-        <v>10080069281</v>
+        <v>10080074204</v>
       </c>
       <c r="F541" s="15"/>
       <c r="G541" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H541" s="15" t="s">
-        <v>44</v>
+        <v>1115</v>
       </c>
       <c r="I541" s="15" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="J541" s="15">
         <v>3000</v>
       </c>
       <c r="K541" s="15">
-        <v>0.02915</v>
+        <v>0.00787</v>
       </c>
       <c r="L541" s="15">
-        <v>0.02234</v>
+        <v>0.00787</v>
       </c>
       <c r="M541" s="15">
-        <v>0.02234</v>
+        <v>0.00787</v>
       </c>
       <c r="N541" s="15"/>
       <c r="O541" s="15"/>
       <c r="P541" s="15"/>
       <c r="Q541" s="15"/>
       <c r="R541" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="542" spans="1:18">
       <c r="B542" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C542" s="15" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="D542" s="15" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="E542" s="15">
-        <v>10080066250</v>
+        <v>10080069281</v>
       </c>
       <c r="F542" s="15"/>
       <c r="G542" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H542" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I542" s="15" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="J542" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K542" s="15">
-        <v>0.01302</v>
+        <v>0.02915</v>
       </c>
       <c r="L542" s="15">
-        <v>0.01245</v>
+        <v>0.02234</v>
       </c>
       <c r="M542" s="15">
-        <v>0.01245</v>
+        <v>0.02234</v>
       </c>
       <c r="N542" s="15"/>
       <c r="O542" s="15"/>
       <c r="P542" s="15"/>
       <c r="Q542" s="15"/>
       <c r="R542" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="543" spans="1:18">
       <c r="B543" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C543" s="15" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="D543" s="15" t="s">
-        <v>1795</v>
-[...1 lines deleted...]
-      <c r="E543" s="15" t="s">
         <v>1796</v>
+      </c>
+      <c r="E543" s="15">
+        <v>10080066250</v>
       </c>
       <c r="F543" s="15"/>
       <c r="G543" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H543" s="15" t="s">
-        <v>1141</v>
+        <v>119</v>
       </c>
       <c r="I543" s="15" t="s">
         <v>1797</v>
       </c>
       <c r="J543" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K543" s="15">
-        <v>0.01438</v>
+        <v>0.01302</v>
       </c>
       <c r="L543" s="15">
-        <v>0.01206</v>
+        <v>0.01245</v>
       </c>
       <c r="M543" s="15">
-        <v>0.0116</v>
+        <v>0.01245</v>
       </c>
       <c r="N543" s="15"/>
       <c r="O543" s="15"/>
       <c r="P543" s="15"/>
       <c r="Q543" s="15"/>
       <c r="R543" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="544" spans="1:18">
       <c r="B544" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C544" s="15" t="s">
         <v>1798</v>
       </c>
       <c r="D544" s="15" t="s">
         <v>1799</v>
       </c>
       <c r="E544" s="15" t="s">
         <v>1800</v>
       </c>
       <c r="F544" s="15"/>
       <c r="G544" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H544" s="15" t="s">
-        <v>49</v>
+        <v>1144</v>
       </c>
       <c r="I544" s="15" t="s">
         <v>1801</v>
       </c>
       <c r="J544" s="15">
         <v>3000</v>
       </c>
       <c r="K544" s="15">
-        <v>0.03675</v>
+        <v>0.01438</v>
       </c>
       <c r="L544" s="15">
-        <v>0.02818</v>
+        <v>0.01206</v>
       </c>
       <c r="M544" s="15">
-        <v>0.02818</v>
+        <v>0.0116</v>
       </c>
       <c r="N544" s="15"/>
-      <c r="O544" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O544" s="15"/>
+      <c r="P544" s="15"/>
       <c r="Q544" s="15"/>
       <c r="R544" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="545" spans="1:18">
       <c r="B545" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C545" s="15" t="s">
         <v>1802</v>
       </c>
       <c r="D545" s="15" t="s">
         <v>1803</v>
       </c>
-      <c r="E545" s="15">
-        <v>10080033556</v>
+      <c r="E545" s="15" t="s">
+        <v>1804</v>
       </c>
       <c r="F545" s="15"/>
       <c r="G545" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H545" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I545" s="15" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="J545" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K545" s="15">
-        <v>0.09780999999999999</v>
+        <v>0.03675</v>
       </c>
       <c r="L545" s="15">
-        <v>0.09780999999999999</v>
+        <v>0.02818</v>
       </c>
       <c r="M545" s="15">
-        <v>0.09780999999999999</v>
+        <v>0.02818</v>
       </c>
       <c r="N545" s="15"/>
-      <c r="O545" s="15"/>
-      <c r="P545" s="15"/>
+      <c r="O545" s="15">
+        <v>15000</v>
+      </c>
+      <c r="P545" s="15" t="s">
+        <v>702</v>
+      </c>
       <c r="Q545" s="15"/>
       <c r="R545" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="546" spans="1:18">
       <c r="B546" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C546" s="15" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="D546" s="15" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="E546" s="15">
-        <v>10080068882</v>
+        <v>10080033556</v>
       </c>
       <c r="F546" s="15"/>
       <c r="G546" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H546" s="15" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="I546" s="15" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="J546" s="15">
         <v>2000</v>
       </c>
       <c r="K546" s="15">
-        <v>0.03481</v>
+        <v>0.09780999999999999</v>
       </c>
       <c r="L546" s="15">
-        <v>0.0292</v>
+        <v>0.09780999999999999</v>
       </c>
       <c r="M546" s="15">
-        <v>0.02807</v>
+        <v>0.09780999999999999</v>
       </c>
       <c r="N546" s="15"/>
       <c r="O546" s="15"/>
       <c r="P546" s="15"/>
       <c r="Q546" s="15"/>
       <c r="R546" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="547" spans="1:18">
       <c r="B547" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C547" s="15" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="D547" s="15" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="E547" s="15">
-        <v>10080070258</v>
+        <v>10080068882</v>
       </c>
       <c r="F547" s="15"/>
       <c r="G547" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H547" s="15" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="I547" s="15" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="J547" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K547" s="15">
-        <v>0.04384</v>
+        <v>0.03481</v>
       </c>
       <c r="L547" s="15">
-        <v>0.03361</v>
+        <v>0.0292</v>
       </c>
       <c r="M547" s="15">
-        <v>0.03361</v>
+        <v>0.02807</v>
       </c>
       <c r="N547" s="15"/>
       <c r="O547" s="15"/>
       <c r="P547" s="15"/>
       <c r="Q547" s="15"/>
       <c r="R547" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="548" spans="1:18">
       <c r="B548" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C548" s="15" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="D548" s="15" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="E548" s="15">
-        <v>10080071862</v>
+        <v>10080070258</v>
       </c>
       <c r="F548" s="15"/>
       <c r="G548" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H548" s="15" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="I548" s="15" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="J548" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K548" s="15">
-        <v>0.03274</v>
+        <v>0.04384</v>
       </c>
       <c r="L548" s="15">
-        <v>0.02889</v>
+        <v>0.03361</v>
       </c>
       <c r="M548" s="15">
-        <v>0.026</v>
+        <v>0.03361</v>
       </c>
       <c r="N548" s="15"/>
-      <c r="O548" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O548" s="15"/>
+      <c r="P548" s="15"/>
       <c r="Q548" s="15"/>
       <c r="R548" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="549" spans="1:18">
       <c r="B549" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C549" s="15" t="s">
-        <v>1811</v>
+        <v>1815</v>
       </c>
       <c r="D549" s="15" t="s">
-        <v>1812</v>
-[...2 lines deleted...]
-        <v>1814</v>
+        <v>1816</v>
+      </c>
+      <c r="E549" s="15">
+        <v>10080071862</v>
       </c>
       <c r="F549" s="15"/>
       <c r="G549" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H549" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I549" s="15" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
       <c r="J549" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K549" s="15">
-        <v>0.03863</v>
+        <v>0.03274</v>
       </c>
       <c r="L549" s="15">
-        <v>0.02795</v>
+        <v>0.02889</v>
       </c>
       <c r="M549" s="15">
-        <v>0.02439</v>
-[...3 lines deleted...]
-      <c r="P549" s="15"/>
+        <v>0.026</v>
+      </c>
+      <c r="N549" s="15">
+        <v>6000</v>
+      </c>
+      <c r="O549" s="15">
+        <v>32000</v>
+      </c>
+      <c r="P549" s="15" t="s">
+        <v>702</v>
+      </c>
       <c r="Q549" s="15"/>
       <c r="R549" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="550" spans="1:18">
       <c r="B550" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C550" s="15" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D550" s="15" t="s">
         <v>1816</v>
       </c>
-      <c r="D550" s="15" t="s">
-[...3 lines deleted...]
-        <v>10080039237</v>
+      <c r="E550" s="15" t="s">
+        <v>1818</v>
       </c>
       <c r="F550" s="15"/>
       <c r="G550" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H550" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I550" s="15" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="J550" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K550" s="15">
-        <v>0.41745</v>
+        <v>0.03863</v>
       </c>
       <c r="L550" s="15">
-        <v>0.15072</v>
+        <v>0.02795</v>
       </c>
       <c r="M550" s="15">
-        <v>0.13685</v>
+        <v>0.02439</v>
       </c>
       <c r="N550" s="15"/>
       <c r="O550" s="15"/>
       <c r="P550" s="15"/>
       <c r="Q550" s="15"/>
       <c r="R550" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="551" spans="1:18">
       <c r="B551" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C551" s="15" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="D551" s="15" t="s">
-        <v>1820</v>
-[...1 lines deleted...]
-      <c r="E551" s="15" t="s">
         <v>1821</v>
+      </c>
+      <c r="E551" s="15">
+        <v>10080039237</v>
       </c>
       <c r="F551" s="15"/>
       <c r="G551" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H551" s="15" t="s">
-        <v>49</v>
+        <v>244</v>
       </c>
       <c r="I551" s="15" t="s">
         <v>1822</v>
       </c>
       <c r="J551" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K551" s="15">
-        <v>0.05692</v>
+        <v>0.41745</v>
       </c>
       <c r="L551" s="15">
-        <v>0.04118</v>
+        <v>0.15072</v>
       </c>
       <c r="M551" s="15">
-        <v>0.03594</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.13685</v>
+      </c>
+      <c r="N551" s="15"/>
       <c r="O551" s="15"/>
       <c r="P551" s="15"/>
       <c r="Q551" s="15"/>
       <c r="R551" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="552" spans="1:18">
       <c r="B552" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C552" s="15" t="s">
         <v>1823</v>
       </c>
       <c r="D552" s="15" t="s">
         <v>1824</v>
       </c>
-      <c r="E552" s="15">
-        <v>10080064946</v>
+      <c r="E552" s="15" t="s">
+        <v>1825</v>
       </c>
       <c r="F552" s="15"/>
       <c r="G552" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H552" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I552" s="15" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="J552" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K552" s="15">
-        <v>0.00365</v>
+        <v>0.05692</v>
       </c>
       <c r="L552" s="15">
-        <v>0.00316</v>
+        <v>0.04118</v>
       </c>
       <c r="M552" s="15">
-        <v>0.00304</v>
-[...1 lines deleted...]
-      <c r="N552" s="15"/>
+        <v>0.03594</v>
+      </c>
+      <c r="N552" s="15">
+        <v>3000</v>
+      </c>
       <c r="O552" s="15"/>
       <c r="P552" s="15"/>
       <c r="Q552" s="15"/>
       <c r="R552" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="553" spans="1:18">
       <c r="B553" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C553" s="15" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="D553" s="15" t="s">
-        <v>1827</v>
-[...1 lines deleted...]
-      <c r="E553" s="15" t="s">
         <v>1828</v>
+      </c>
+      <c r="E553" s="15">
+        <v>10080064946</v>
       </c>
       <c r="F553" s="15"/>
       <c r="G553" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H553" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I553" s="15" t="s">
         <v>1829</v>
       </c>
       <c r="J553" s="15">
         <v>4000</v>
       </c>
       <c r="K553" s="15">
-        <v>0.01088</v>
+        <v>0.00365</v>
       </c>
       <c r="L553" s="15">
-        <v>0.00912</v>
+        <v>0.00316</v>
       </c>
       <c r="M553" s="15">
-        <v>0.00877</v>
+        <v>0.00304</v>
       </c>
       <c r="N553" s="15"/>
       <c r="O553" s="15"/>
       <c r="P553" s="15"/>
       <c r="Q553" s="15"/>
       <c r="R553" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="554" spans="1:18">
       <c r="B554" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C554" s="15" t="s">
         <v>1830</v>
       </c>
       <c r="D554" s="15" t="s">
         <v>1831</v>
       </c>
       <c r="E554" s="15" t="s">
         <v>1832</v>
       </c>
       <c r="F554" s="15"/>
       <c r="G554" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H554" s="15" t="s">
-        <v>158</v>
+        <v>44</v>
       </c>
       <c r="I554" s="15" t="s">
         <v>1833</v>
       </c>
       <c r="J554" s="15">
         <v>4000</v>
       </c>
       <c r="K554" s="15">
-        <v>0.00322</v>
+        <v>0.01088</v>
       </c>
       <c r="L554" s="15">
-        <v>0.0027</v>
+        <v>0.00912</v>
       </c>
       <c r="M554" s="15">
-        <v>0.0026</v>
+        <v>0.00877</v>
       </c>
       <c r="N554" s="15"/>
       <c r="O554" s="15"/>
       <c r="P554" s="15"/>
       <c r="Q554" s="15"/>
       <c r="R554" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="555" spans="1:18">
       <c r="B555" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C555" s="15" t="s">
         <v>1834</v>
       </c>
       <c r="D555" s="15" t="s">
         <v>1835</v>
       </c>
       <c r="E555" s="15" t="s">
         <v>1836</v>
       </c>
       <c r="F555" s="15"/>
       <c r="G555" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H555" s="15" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="I555" s="15" t="s">
         <v>1837</v>
       </c>
       <c r="J555" s="15">
         <v>4000</v>
       </c>
       <c r="K555" s="15">
-        <v>0.00471</v>
+        <v>0.00322</v>
       </c>
       <c r="L555" s="15">
-        <v>0.00341</v>
+        <v>0.0027</v>
       </c>
       <c r="M555" s="15">
-        <v>0.00297</v>
+        <v>0.0026</v>
       </c>
       <c r="N555" s="15"/>
       <c r="O555" s="15"/>
       <c r="P555" s="15"/>
       <c r="Q555" s="15"/>
       <c r="R555" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="556" spans="1:18">
       <c r="B556" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C556" s="15" t="s">
         <v>1838</v>
       </c>
       <c r="D556" s="15" t="s">
         <v>1839</v>
       </c>
-      <c r="E556" s="15">
-        <v>10080026792</v>
+      <c r="E556" s="15" t="s">
+        <v>1840</v>
       </c>
       <c r="F556" s="15"/>
       <c r="G556" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H556" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I556" s="15" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="J556" s="15">
         <v>4000</v>
       </c>
       <c r="K556" s="15">
-        <v>0.0038</v>
+        <v>0.00471</v>
       </c>
       <c r="L556" s="15">
-        <v>0.00329</v>
+        <v>0.00341</v>
       </c>
       <c r="M556" s="15">
-        <v>0.00316</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00297</v>
+      </c>
+      <c r="N556" s="15"/>
       <c r="O556" s="15"/>
       <c r="P556" s="15"/>
       <c r="Q556" s="15"/>
       <c r="R556" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="557" spans="1:18">
       <c r="B557" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C557" s="15" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="D557" s="15" t="s">
-        <v>1842</v>
-[...1 lines deleted...]
-      <c r="E557" s="15" t="s">
         <v>1843</v>
+      </c>
+      <c r="E557" s="15">
+        <v>10080026792</v>
       </c>
       <c r="F557" s="15"/>
       <c r="G557" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H557" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I557" s="15" t="s">
         <v>1844</v>
       </c>
       <c r="J557" s="15">
         <v>4000</v>
       </c>
       <c r="K557" s="15">
-        <v>0.00249</v>
+        <v>0.0038</v>
       </c>
       <c r="L557" s="15">
-        <v>0.00249</v>
+        <v>0.00329</v>
       </c>
       <c r="M557" s="15">
-        <v>0.00249</v>
+        <v>0.00316</v>
       </c>
       <c r="N557" s="15">
-        <v>8000</v>
+        <v>12000</v>
       </c>
       <c r="O557" s="15"/>
       <c r="P557" s="15"/>
       <c r="Q557" s="15"/>
       <c r="R557" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="558" spans="1:18">
       <c r="B558" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C558" s="15" t="s">
         <v>1845</v>
       </c>
       <c r="D558" s="15" t="s">
         <v>1846</v>
       </c>
-      <c r="E558" s="15">
-        <v>10000004799</v>
+      <c r="E558" s="15" t="s">
+        <v>1847</v>
       </c>
       <c r="F558" s="15"/>
       <c r="G558" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H558" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I558" s="15" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="J558" s="15">
         <v>4000</v>
       </c>
       <c r="K558" s="15">
-        <v>0.02914</v>
+        <v>0.00249</v>
       </c>
       <c r="L558" s="15">
-        <v>0.01573</v>
+        <v>0.00249</v>
       </c>
       <c r="M558" s="15">
-        <v>0.01432</v>
-[...1 lines deleted...]
-      <c r="N558" s="15"/>
+        <v>0.00249</v>
+      </c>
+      <c r="N558" s="15">
+        <v>8000</v>
+      </c>
       <c r="O558" s="15"/>
       <c r="P558" s="15"/>
       <c r="Q558" s="15"/>
       <c r="R558" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="559" spans="1:18">
       <c r="B559" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C559" s="15" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="D559" s="15" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="E559" s="15">
-        <v>10080066317</v>
+        <v>10000004799</v>
       </c>
       <c r="F559" s="15"/>
       <c r="G559" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H559" s="15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I559" s="15"/>
+        <v>44</v>
+      </c>
+      <c r="I559" s="15" t="s">
+        <v>1851</v>
+      </c>
       <c r="J559" s="15">
         <v>4000</v>
       </c>
       <c r="K559" s="15">
-        <v>0.00377</v>
+        <v>0.02914</v>
       </c>
       <c r="L559" s="15">
-        <v>0.00326</v>
+        <v>0.01573</v>
       </c>
       <c r="M559" s="15">
-        <v>0.00314</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01432</v>
+      </c>
+      <c r="N559" s="15"/>
       <c r="O559" s="15"/>
       <c r="P559" s="15"/>
       <c r="Q559" s="15"/>
       <c r="R559" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="560" spans="1:18">
       <c r="B560" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C560" s="15" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="D560" s="15" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
       <c r="E560" s="15">
-        <v>10080064693</v>
+        <v>10080066317</v>
       </c>
       <c r="F560" s="15"/>
       <c r="G560" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H560" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I560" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I560" s="15"/>
       <c r="J560" s="15">
         <v>4000</v>
       </c>
       <c r="K560" s="15">
-        <v>0.00372</v>
+        <v>0.00377</v>
       </c>
       <c r="L560" s="15">
-        <v>0.00322</v>
+        <v>0.00326</v>
       </c>
       <c r="M560" s="15">
-        <v>0.0031</v>
+        <v>0.00314</v>
       </c>
       <c r="N560" s="15">
-        <v>4000</v>
+        <v>16000</v>
       </c>
       <c r="O560" s="15"/>
       <c r="P560" s="15"/>
       <c r="Q560" s="15"/>
       <c r="R560" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="561" spans="1:18">
       <c r="B561" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C561" s="15" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="D561" s="15" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="E561" s="15">
-        <v>10080037167</v>
+        <v>10080064693</v>
       </c>
       <c r="F561" s="15"/>
       <c r="G561" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H561" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I561" s="15"/>
+      <c r="I561" s="15" t="s">
+        <v>1856</v>
+      </c>
       <c r="J561" s="15">
         <v>4000</v>
       </c>
       <c r="K561" s="15">
         <v>0.00372</v>
       </c>
       <c r="L561" s="15">
         <v>0.00322</v>
       </c>
       <c r="M561" s="15">
         <v>0.0031</v>
       </c>
       <c r="N561" s="15">
         <v>4000</v>
       </c>
       <c r="O561" s="15"/>
       <c r="P561" s="15"/>
       <c r="Q561" s="15"/>
       <c r="R561" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="562" spans="1:18">
       <c r="B562" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C562" s="15" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="D562" s="15" t="s">
-        <v>1856</v>
-[...2 lines deleted...]
-        <v>1857</v>
+        <v>1858</v>
+      </c>
+      <c r="E562" s="15">
+        <v>10080037167</v>
       </c>
       <c r="F562" s="15"/>
       <c r="G562" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H562" s="15" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I562" s="15"/>
       <c r="J562" s="15">
         <v>4000</v>
       </c>
       <c r="K562" s="15">
-        <v>0.007</v>
+        <v>0.00372</v>
       </c>
       <c r="L562" s="15">
-        <v>0.007</v>
+        <v>0.00322</v>
       </c>
       <c r="M562" s="15">
-        <v>0.007</v>
+        <v>0.0031</v>
       </c>
       <c r="N562" s="15">
-        <v>500</v>
+        <v>4000</v>
       </c>
       <c r="O562" s="15"/>
       <c r="P562" s="15"/>
       <c r="Q562" s="15"/>
       <c r="R562" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="563" spans="1:18">
       <c r="B563" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C563" s="15" t="s">
         <v>1859</v>
       </c>
       <c r="D563" s="15" t="s">
         <v>1860</v>
       </c>
-      <c r="E563" s="15">
-        <v>10080012241</v>
+      <c r="E563" s="15" t="s">
+        <v>1861</v>
       </c>
       <c r="F563" s="15"/>
       <c r="G563" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H563" s="15" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="I563" s="15" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="J563" s="15">
         <v>4000</v>
       </c>
       <c r="K563" s="15">
-        <v>0.00318</v>
+        <v>0.007</v>
       </c>
       <c r="L563" s="15">
-        <v>0.00276</v>
+        <v>0.007</v>
       </c>
       <c r="M563" s="15">
-        <v>0.00265</v>
+        <v>0.007</v>
       </c>
       <c r="N563" s="15">
-        <v>12000</v>
+        <v>500</v>
       </c>
       <c r="O563" s="15"/>
       <c r="P563" s="15"/>
       <c r="Q563" s="15"/>
       <c r="R563" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="564" spans="1:18">
       <c r="B564" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C564" s="15" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="D564" s="15" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="E564" s="15">
-        <v>10080003371</v>
+        <v>10080012241</v>
       </c>
       <c r="F564" s="15"/>
       <c r="G564" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H564" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I564" s="15" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="J564" s="15">
         <v>4000</v>
       </c>
       <c r="K564" s="15">
-        <v>0.00731</v>
+        <v>0.00318</v>
       </c>
       <c r="L564" s="15">
-        <v>0.0059</v>
+        <v>0.00276</v>
       </c>
       <c r="M564" s="15">
-        <v>0.00566</v>
-[...1 lines deleted...]
-      <c r="N564" s="15"/>
+        <v>0.00265</v>
+      </c>
+      <c r="N564" s="15">
+        <v>12000</v>
+      </c>
       <c r="O564" s="15"/>
       <c r="P564" s="15"/>
       <c r="Q564" s="15"/>
       <c r="R564" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="565" spans="1:18">
       <c r="B565" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C565" s="15" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="D565" s="15" t="s">
-        <v>1866</v>
-[...1 lines deleted...]
-      <c r="E565" s="15" t="s">
         <v>1867</v>
+      </c>
+      <c r="E565" s="15">
+        <v>10080003371</v>
       </c>
       <c r="F565" s="15"/>
       <c r="G565" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H565" s="15" t="s">
-        <v>228</v>
+        <v>44</v>
       </c>
       <c r="I565" s="15" t="s">
         <v>1868</v>
       </c>
       <c r="J565" s="15">
         <v>4000</v>
       </c>
       <c r="K565" s="15">
-        <v>27.76</v>
+        <v>0.00731</v>
       </c>
       <c r="L565" s="15">
-        <v>16.04</v>
+        <v>0.0059</v>
       </c>
       <c r="M565" s="15">
-        <v>0</v>
+        <v>0.00566</v>
       </c>
       <c r="N565" s="15"/>
       <c r="O565" s="15"/>
       <c r="P565" s="15"/>
       <c r="Q565" s="15"/>
       <c r="R565" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="566" spans="1:18">
       <c r="B566" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C566" s="15" t="s">
         <v>1869</v>
       </c>
       <c r="D566" s="15" t="s">
         <v>1870</v>
       </c>
       <c r="E566" s="15" t="s">
         <v>1871</v>
       </c>
       <c r="F566" s="15"/>
       <c r="G566" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H566" s="15" t="s">
-        <v>49</v>
+        <v>228</v>
       </c>
       <c r="I566" s="15" t="s">
         <v>1872</v>
       </c>
       <c r="J566" s="15">
         <v>4000</v>
       </c>
       <c r="K566" s="15">
-        <v>0.00471</v>
+        <v>27.76</v>
       </c>
       <c r="L566" s="15">
-        <v>0.00341</v>
+        <v>16.04</v>
       </c>
       <c r="M566" s="15">
-        <v>0.00297</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N566" s="15"/>
       <c r="O566" s="15"/>
       <c r="P566" s="15"/>
       <c r="Q566" s="15"/>
       <c r="R566" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="567" spans="1:18">
       <c r="B567" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C567" s="15" t="s">
         <v>1873</v>
       </c>
       <c r="D567" s="15" t="s">
         <v>1874</v>
       </c>
       <c r="E567" s="15" t="s">
         <v>1875</v>
       </c>
       <c r="F567" s="15"/>
       <c r="G567" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H567" s="15" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I567" s="15" t="s">
         <v>1876</v>
       </c>
       <c r="J567" s="15">
         <v>4000</v>
       </c>
       <c r="K567" s="15">
-        <v>0.02985</v>
+        <v>0.00471</v>
       </c>
       <c r="L567" s="15">
-        <v>0.01723</v>
+        <v>0.00341</v>
       </c>
       <c r="M567" s="15">
-        <v>0.01567</v>
-[...1 lines deleted...]
-      <c r="N567" s="15"/>
+        <v>0.00297</v>
+      </c>
+      <c r="N567" s="15">
+        <v>4000</v>
+      </c>
       <c r="O567" s="15"/>
       <c r="P567" s="15"/>
       <c r="Q567" s="15"/>
       <c r="R567" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="568" spans="1:18">
       <c r="B568" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C568" s="15" t="s">
         <v>1877</v>
       </c>
       <c r="D568" s="15" t="s">
         <v>1878</v>
       </c>
-      <c r="E568" s="15">
-        <v>10080049774</v>
+      <c r="E568" s="15" t="s">
+        <v>1879</v>
       </c>
       <c r="F568" s="15"/>
       <c r="G568" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H568" s="15" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="I568" s="15" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="J568" s="15">
         <v>4000</v>
       </c>
       <c r="K568" s="15">
-        <v>0.00362</v>
+        <v>0.02985</v>
       </c>
       <c r="L568" s="15">
-        <v>0.00313</v>
+        <v>0.01723</v>
       </c>
       <c r="M568" s="15">
-        <v>0.00301</v>
+        <v>0.01567</v>
       </c>
       <c r="N568" s="15"/>
       <c r="O568" s="15"/>
       <c r="P568" s="15"/>
       <c r="Q568" s="15"/>
       <c r="R568" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="569" spans="1:18">
       <c r="B569" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C569" s="15" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="D569" s="15" t="s">
-        <v>1881</v>
-[...1 lines deleted...]
-      <c r="E569" s="15" t="s">
         <v>1882</v>
+      </c>
+      <c r="E569" s="15">
+        <v>10080049774</v>
       </c>
       <c r="F569" s="15"/>
       <c r="G569" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H569" s="15" t="s">
-        <v>228</v>
+        <v>39</v>
       </c>
       <c r="I569" s="15" t="s">
         <v>1883</v>
       </c>
       <c r="J569" s="15">
         <v>4000</v>
       </c>
       <c r="K569" s="15">
-        <v>27.76</v>
+        <v>0.00362</v>
       </c>
       <c r="L569" s="15">
-        <v>16.04</v>
+        <v>0.00313</v>
       </c>
       <c r="M569" s="15">
-        <v>0</v>
+        <v>0.00301</v>
       </c>
       <c r="N569" s="15"/>
       <c r="O569" s="15"/>
       <c r="P569" s="15"/>
       <c r="Q569" s="15"/>
       <c r="R569" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="570" spans="1:18">
       <c r="B570" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C570" s="15" t="s">
         <v>1884</v>
       </c>
       <c r="D570" s="15" t="s">
         <v>1885</v>
       </c>
       <c r="E570" s="15" t="s">
         <v>1886</v>
       </c>
       <c r="F570" s="15"/>
       <c r="G570" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H570" s="15" t="s">
-        <v>49</v>
+        <v>228</v>
       </c>
       <c r="I570" s="15" t="s">
         <v>1887</v>
       </c>
       <c r="J570" s="15">
         <v>4000</v>
       </c>
       <c r="K570" s="15">
-        <v>0.00445</v>
+        <v>27.76</v>
       </c>
       <c r="L570" s="15">
-        <v>0.00393</v>
+        <v>16.04</v>
       </c>
       <c r="M570" s="15">
-        <v>0.00354</v>
+        <v>0</v>
       </c>
       <c r="N570" s="15"/>
-      <c r="O570" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="O570" s="15"/>
       <c r="P570" s="15"/>
       <c r="Q570" s="15"/>
       <c r="R570" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="571" spans="1:18">
       <c r="B571" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C571" s="15" t="s">
         <v>1888</v>
       </c>
       <c r="D571" s="15" t="s">
         <v>1889</v>
       </c>
-      <c r="E571" s="15">
-        <v>10080047053</v>
+      <c r="E571" s="15" t="s">
+        <v>1890</v>
       </c>
       <c r="F571" s="15"/>
       <c r="G571" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H571" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I571" s="15" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="J571" s="15">
         <v>4000</v>
       </c>
       <c r="K571" s="15">
-        <v>0.00666</v>
+        <v>0.00445</v>
       </c>
       <c r="L571" s="15">
-        <v>0.00482</v>
+        <v>0.00393</v>
       </c>
       <c r="M571" s="15">
-        <v>0.00421</v>
+        <v>0.00354</v>
       </c>
       <c r="N571" s="15">
         <v>8000</v>
       </c>
       <c r="O571" s="15"/>
       <c r="P571" s="15"/>
       <c r="Q571" s="15"/>
       <c r="R571" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="572" spans="1:18">
       <c r="B572" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C572" s="15" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="D572" s="15" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="E572" s="15">
-        <v>10000016294</v>
+        <v>10080047053</v>
       </c>
       <c r="F572" s="15"/>
       <c r="G572" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H572" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I572" s="15" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="J572" s="15">
         <v>4000</v>
       </c>
       <c r="K572" s="15">
-        <v>0.03</v>
+        <v>0.00666</v>
       </c>
       <c r="L572" s="15">
-        <v>0.01083</v>
+        <v>0.00482</v>
       </c>
       <c r="M572" s="15">
-        <v>0.00987</v>
-[...1 lines deleted...]
-      <c r="N572" s="15"/>
+        <v>0.00421</v>
+      </c>
+      <c r="N572" s="15">
+        <v>8000</v>
+      </c>
       <c r="O572" s="15"/>
       <c r="P572" s="15"/>
       <c r="Q572" s="15"/>
       <c r="R572" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="573" spans="1:18">
       <c r="B573" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C573" s="15" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="D573" s="15" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="E573" s="15">
-        <v>10080049775</v>
+        <v>10000016294</v>
       </c>
       <c r="F573" s="15"/>
       <c r="G573" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H573" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I573" s="15" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="J573" s="15">
         <v>4000</v>
       </c>
       <c r="K573" s="15">
-        <v>0.0036</v>
+        <v>0.03</v>
       </c>
       <c r="L573" s="15">
-        <v>0.00312</v>
+        <v>0.01083</v>
       </c>
       <c r="M573" s="15">
-        <v>0.003</v>
+        <v>0.00987</v>
       </c>
       <c r="N573" s="15"/>
       <c r="O573" s="15"/>
       <c r="P573" s="15"/>
       <c r="Q573" s="15"/>
       <c r="R573" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="574" spans="1:18">
       <c r="B574" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C574" s="15" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="D574" s="15" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="E574" s="15">
-        <v>10000009552</v>
+        <v>10080049775</v>
       </c>
       <c r="F574" s="15"/>
       <c r="G574" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H574" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I574" s="15" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="J574" s="15">
         <v>4000</v>
       </c>
       <c r="K574" s="15">
-        <v>0.00431</v>
+        <v>0.0036</v>
       </c>
       <c r="L574" s="15">
-        <v>0.01429</v>
+        <v>0.00312</v>
       </c>
       <c r="M574" s="15">
-        <v>0.00431</v>
+        <v>0.003</v>
       </c>
       <c r="N574" s="15"/>
       <c r="O574" s="15"/>
       <c r="P574" s="15"/>
       <c r="Q574" s="15"/>
       <c r="R574" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="575" spans="1:18">
       <c r="B575" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C575" s="15" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="D575" s="15" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="E575" s="15">
-        <v>10080028452</v>
+        <v>10000009552</v>
       </c>
       <c r="F575" s="15"/>
       <c r="G575" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H575" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I575" s="15" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="J575" s="15">
         <v>4000</v>
       </c>
       <c r="K575" s="15">
-        <v>0.00666</v>
+        <v>0.00431</v>
       </c>
       <c r="L575" s="15">
-        <v>0.00482</v>
+        <v>0.01429</v>
       </c>
       <c r="M575" s="15">
-        <v>0.00421</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00431</v>
+      </c>
+      <c r="N575" s="15"/>
       <c r="O575" s="15"/>
       <c r="P575" s="15"/>
       <c r="Q575" s="15"/>
       <c r="R575" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="576" spans="1:18">
       <c r="B576" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C576" s="15" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="D576" s="15" t="s">
-        <v>1904</v>
-[...1 lines deleted...]
-      <c r="E576" s="15" t="s">
         <v>1905</v>
+      </c>
+      <c r="E576" s="15">
+        <v>10080028452</v>
       </c>
       <c r="F576" s="15"/>
       <c r="G576" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H576" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I576" s="15" t="s">
         <v>1906</v>
       </c>
       <c r="J576" s="15">
         <v>4000</v>
       </c>
       <c r="K576" s="15">
-        <v>0.00431</v>
+        <v>0.00666</v>
       </c>
       <c r="L576" s="15">
-        <v>0.00431</v>
+        <v>0.00482</v>
       </c>
       <c r="M576" s="15">
-        <v>0.00431</v>
-[...1 lines deleted...]
-      <c r="N576" s="15"/>
+        <v>0.00421</v>
+      </c>
+      <c r="N576" s="15">
+        <v>4000</v>
+      </c>
       <c r="O576" s="15"/>
       <c r="P576" s="15"/>
       <c r="Q576" s="15"/>
       <c r="R576" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="577" spans="1:18">
       <c r="B577" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C577" s="15" t="s">
         <v>1907</v>
       </c>
       <c r="D577" s="15" t="s">
         <v>1908</v>
       </c>
       <c r="E577" s="15" t="s">
         <v>1909</v>
       </c>
       <c r="F577" s="15"/>
       <c r="G577" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H577" s="15" t="s">
-        <v>228</v>
+        <v>44</v>
       </c>
       <c r="I577" s="15" t="s">
         <v>1910</v>
       </c>
       <c r="J577" s="15">
         <v>4000</v>
       </c>
       <c r="K577" s="15">
-        <v>27.76</v>
+        <v>0.00431</v>
       </c>
       <c r="L577" s="15">
-        <v>16.04</v>
+        <v>0.00431</v>
       </c>
       <c r="M577" s="15">
-        <v>0</v>
+        <v>0.00431</v>
       </c>
       <c r="N577" s="15"/>
       <c r="O577" s="15"/>
       <c r="P577" s="15"/>
       <c r="Q577" s="15"/>
       <c r="R577" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="578" spans="1:18">
       <c r="B578" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C578" s="15" t="s">
         <v>1911</v>
       </c>
       <c r="D578" s="15" t="s">
         <v>1912</v>
       </c>
-      <c r="E578" s="15">
-        <v>10000020749</v>
+      <c r="E578" s="15" t="s">
+        <v>1913</v>
       </c>
       <c r="F578" s="15"/>
       <c r="G578" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H578" s="15" t="s">
-        <v>44</v>
+        <v>228</v>
       </c>
       <c r="I578" s="15" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="J578" s="15">
         <v>4000</v>
       </c>
       <c r="K578" s="15">
-        <v>0.0034</v>
+        <v>27.76</v>
       </c>
       <c r="L578" s="15">
-        <v>0.0034</v>
+        <v>16.04</v>
       </c>
       <c r="M578" s="15">
-        <v>0.0034</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N578" s="15"/>
       <c r="O578" s="15"/>
       <c r="P578" s="15"/>
       <c r="Q578" s="15"/>
       <c r="R578" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="579" spans="1:18">
       <c r="B579" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C579" s="15" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="D579" s="15" t="s">
-        <v>1915</v>
-[...1 lines deleted...]
-      <c r="E579" s="15" t="s">
         <v>1916</v>
+      </c>
+      <c r="E579" s="15">
+        <v>10000020749</v>
       </c>
       <c r="F579" s="15"/>
       <c r="G579" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H579" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I579" s="15" t="s">
         <v>1917</v>
       </c>
       <c r="J579" s="15">
         <v>4000</v>
       </c>
       <c r="K579" s="15">
-        <v>0.00411</v>
+        <v>0.0034</v>
       </c>
       <c r="L579" s="15">
-        <v>0.00411</v>
+        <v>0.0034</v>
       </c>
       <c r="M579" s="15">
-        <v>0.00411</v>
-[...1 lines deleted...]
-      <c r="N579" s="15"/>
+        <v>0.0034</v>
+      </c>
+      <c r="N579" s="15">
+        <v>236000</v>
+      </c>
       <c r="O579" s="15"/>
       <c r="P579" s="15"/>
       <c r="Q579" s="15"/>
       <c r="R579" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="580" spans="1:18">
       <c r="B580" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C580" s="15" t="s">
         <v>1918</v>
       </c>
       <c r="D580" s="15" t="s">
         <v>1919</v>
       </c>
       <c r="E580" s="15" t="s">
         <v>1920</v>
       </c>
       <c r="F580" s="15"/>
       <c r="G580" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H580" s="15" t="s">
-        <v>911</v>
+        <v>64</v>
       </c>
       <c r="I580" s="15" t="s">
         <v>1921</v>
       </c>
       <c r="J580" s="15">
         <v>4000</v>
       </c>
       <c r="K580" s="15">
-        <v>0.00554</v>
+        <v>0.00411</v>
       </c>
       <c r="L580" s="15">
-        <v>0.00465</v>
+        <v>0.00411</v>
       </c>
       <c r="M580" s="15">
-        <v>0.00447</v>
+        <v>0.00411</v>
       </c>
       <c r="N580" s="15"/>
       <c r="O580" s="15"/>
       <c r="P580" s="15"/>
       <c r="Q580" s="15"/>
       <c r="R580" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="581" spans="1:18">
       <c r="B581" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C581" s="15" t="s">
         <v>1922</v>
       </c>
       <c r="D581" s="15" t="s">
         <v>1923</v>
       </c>
       <c r="E581" s="15" t="s">
         <v>1924</v>
       </c>
       <c r="F581" s="15"/>
       <c r="G581" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H581" s="15" t="s">
-        <v>158</v>
+        <v>910</v>
       </c>
       <c r="I581" s="15" t="s">
         <v>1925</v>
       </c>
       <c r="J581" s="15">
         <v>4000</v>
       </c>
       <c r="K581" s="15">
-        <v>0.00422</v>
+        <v>0.00554</v>
       </c>
       <c r="L581" s="15">
-        <v>0.00354</v>
+        <v>0.00465</v>
       </c>
       <c r="M581" s="15">
-        <v>0.0034</v>
+        <v>0.00447</v>
       </c>
       <c r="N581" s="15"/>
       <c r="O581" s="15"/>
       <c r="P581" s="15"/>
       <c r="Q581" s="15"/>
       <c r="R581" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="582" spans="1:18">
       <c r="B582" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C582" s="15" t="s">
         <v>1926</v>
       </c>
       <c r="D582" s="15" t="s">
         <v>1927</v>
       </c>
-      <c r="E582" s="15">
-        <v>10080001676</v>
+      <c r="E582" s="15" t="s">
+        <v>1928</v>
       </c>
       <c r="F582" s="15"/>
       <c r="G582" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H582" s="15" t="s">
-        <v>39</v>
+        <v>158</v>
       </c>
       <c r="I582" s="15" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="J582" s="15">
         <v>4000</v>
       </c>
       <c r="K582" s="15">
-        <v>0.003</v>
+        <v>0.00422</v>
       </c>
       <c r="L582" s="15">
-        <v>0.0026</v>
+        <v>0.00354</v>
       </c>
       <c r="M582" s="15">
-        <v>0.0025</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0034</v>
+      </c>
+      <c r="N582" s="15"/>
       <c r="O582" s="15"/>
       <c r="P582" s="15"/>
       <c r="Q582" s="15"/>
       <c r="R582" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="583" spans="1:18">
       <c r="B583" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C583" s="15" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="D583" s="15" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="E583" s="15">
-        <v>10000020750</v>
+        <v>10080001676</v>
       </c>
       <c r="F583" s="15"/>
       <c r="G583" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H583" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I583" s="15" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="J583" s="15">
         <v>4000</v>
       </c>
       <c r="K583" s="15">
-        <v>0.00536</v>
+        <v>0.003</v>
       </c>
       <c r="L583" s="15">
-        <v>0.00411</v>
+        <v>0.0026</v>
       </c>
       <c r="M583" s="15">
-        <v>0.00411</v>
-[...1 lines deleted...]
-      <c r="N583" s="15"/>
+        <v>0.0025</v>
+      </c>
+      <c r="N583" s="15">
+        <v>76000</v>
+      </c>
       <c r="O583" s="15"/>
       <c r="P583" s="15"/>
       <c r="Q583" s="15"/>
       <c r="R583" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="584" spans="1:18">
       <c r="B584" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C584" s="15" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="D584" s="15" t="s">
-        <v>1933</v>
-[...1 lines deleted...]
-      <c r="E584" s="15" t="s">
         <v>1934</v>
+      </c>
+      <c r="E584" s="15">
+        <v>10000020750</v>
       </c>
       <c r="F584" s="15"/>
       <c r="G584" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H584" s="15" t="s">
-        <v>228</v>
+        <v>44</v>
       </c>
       <c r="I584" s="15" t="s">
         <v>1935</v>
       </c>
       <c r="J584" s="15">
         <v>4000</v>
       </c>
       <c r="K584" s="15">
-        <v>27.76</v>
+        <v>0.00536</v>
       </c>
       <c r="L584" s="15">
-        <v>16.04</v>
+        <v>0.00411</v>
       </c>
       <c r="M584" s="15">
-        <v>14.57</v>
+        <v>0.00411</v>
       </c>
       <c r="N584" s="15"/>
       <c r="O584" s="15"/>
       <c r="P584" s="15"/>
       <c r="Q584" s="15"/>
       <c r="R584" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="585" spans="1:18">
       <c r="B585" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C585" s="15" t="s">
         <v>1936</v>
       </c>
       <c r="D585" s="15" t="s">
         <v>1937</v>
       </c>
       <c r="E585" s="15" t="s">
         <v>1938</v>
       </c>
       <c r="F585" s="15"/>
       <c r="G585" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H585" s="15" t="s">
-        <v>244</v>
+        <v>228</v>
       </c>
       <c r="I585" s="15" t="s">
         <v>1939</v>
       </c>
       <c r="J585" s="15">
         <v>4000</v>
       </c>
       <c r="K585" s="15">
-        <v>0.02333</v>
+        <v>27.76</v>
       </c>
       <c r="L585" s="15">
-        <v>0.01179</v>
+        <v>16.04</v>
       </c>
       <c r="M585" s="15">
-        <v>0.0107</v>
+        <v>14.57</v>
       </c>
       <c r="N585" s="15"/>
       <c r="O585" s="15"/>
       <c r="P585" s="15"/>
       <c r="Q585" s="15"/>
       <c r="R585" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="586" spans="1:18">
       <c r="B586" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C586" s="15" t="s">
         <v>1940</v>
       </c>
       <c r="D586" s="15" t="s">
         <v>1941</v>
       </c>
       <c r="E586" s="15" t="s">
         <v>1942</v>
       </c>
       <c r="F586" s="15"/>
       <c r="G586" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H586" s="15" t="s">
-        <v>49</v>
+        <v>244</v>
       </c>
       <c r="I586" s="15" t="s">
         <v>1943</v>
       </c>
       <c r="J586" s="15">
         <v>4000</v>
       </c>
       <c r="K586" s="15">
-        <v>0.00471</v>
+        <v>0.02333</v>
       </c>
       <c r="L586" s="15">
-        <v>0.00341</v>
+        <v>0.01179</v>
       </c>
       <c r="M586" s="15">
-        <v>0.00297</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0107</v>
+      </c>
+      <c r="N586" s="15"/>
       <c r="O586" s="15"/>
       <c r="P586" s="15"/>
       <c r="Q586" s="15"/>
       <c r="R586" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="587" spans="1:18">
       <c r="B587" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C587" s="15" t="s">
         <v>1944</v>
       </c>
       <c r="D587" s="15" t="s">
         <v>1945</v>
       </c>
-      <c r="E587" s="15">
-        <v>10080035822</v>
+      <c r="E587" s="15" t="s">
+        <v>1946</v>
       </c>
       <c r="F587" s="15"/>
       <c r="G587" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H587" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I587" s="15" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="J587" s="15">
         <v>4000</v>
       </c>
       <c r="K587" s="15">
-        <v>0.00292</v>
+        <v>0.00471</v>
       </c>
       <c r="L587" s="15">
-        <v>0.00279</v>
+        <v>0.00341</v>
       </c>
       <c r="M587" s="15">
-        <v>0.00279</v>
-[...1 lines deleted...]
-      <c r="N587" s="15"/>
+        <v>0.00297</v>
+      </c>
+      <c r="N587" s="15">
+        <v>16000</v>
+      </c>
       <c r="O587" s="15"/>
       <c r="P587" s="15"/>
       <c r="Q587" s="15"/>
       <c r="R587" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="588" spans="1:18">
       <c r="B588" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C588" s="15" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="D588" s="15" t="s">
-        <v>1948</v>
-[...1 lines deleted...]
-      <c r="E588" s="15" t="s">
         <v>1949</v>
+      </c>
+      <c r="E588" s="15">
+        <v>10080035822</v>
       </c>
       <c r="F588" s="15"/>
       <c r="G588" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H588" s="15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="I588" s="15" t="s">
         <v>1950</v>
       </c>
       <c r="J588" s="15">
         <v>4000</v>
       </c>
       <c r="K588" s="15">
-        <v>27.76</v>
+        <v>0.00292</v>
       </c>
       <c r="L588" s="15">
-        <v>16.04</v>
+        <v>0.00279</v>
       </c>
       <c r="M588" s="15">
-        <v>0</v>
+        <v>0.00279</v>
       </c>
       <c r="N588" s="15"/>
       <c r="O588" s="15"/>
       <c r="P588" s="15"/>
       <c r="Q588" s="15"/>
       <c r="R588" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="589" spans="1:18">
       <c r="B589" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C589" s="15" t="s">
         <v>1951</v>
       </c>
       <c r="D589" s="15" t="s">
         <v>1952</v>
       </c>
-      <c r="E589" s="15">
-        <v>10000015662</v>
+      <c r="E589" s="15" t="s">
+        <v>1953</v>
       </c>
       <c r="F589" s="15"/>
       <c r="G589" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H589" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I589" s="15" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="J589" s="15">
         <v>4000</v>
       </c>
       <c r="K589" s="15">
-        <v>0.02611</v>
+        <v>27.76</v>
       </c>
       <c r="L589" s="15">
-        <v>0.00979</v>
+        <v>16.04</v>
       </c>
       <c r="M589" s="15">
-        <v>0.0089</v>
+        <v>0</v>
       </c>
       <c r="N589" s="15"/>
       <c r="O589" s="15"/>
       <c r="P589" s="15"/>
       <c r="Q589" s="15"/>
       <c r="R589" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="590" spans="1:18">
       <c r="B590" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C590" s="15" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="D590" s="15" t="s">
-        <v>1955</v>
-[...1 lines deleted...]
-      <c r="E590" s="15" t="s">
         <v>1956</v>
+      </c>
+      <c r="E590" s="15">
+        <v>10000015662</v>
       </c>
       <c r="F590" s="15"/>
       <c r="G590" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H590" s="15" t="s">
-        <v>228</v>
+        <v>44</v>
       </c>
       <c r="I590" s="15" t="s">
         <v>1957</v>
       </c>
       <c r="J590" s="15">
         <v>4000</v>
       </c>
       <c r="K590" s="15">
-        <v>27.76</v>
+        <v>0.02611</v>
       </c>
       <c r="L590" s="15">
-        <v>16.04</v>
+        <v>0.00979</v>
       </c>
       <c r="M590" s="15">
-        <v>0</v>
+        <v>0.0089</v>
       </c>
       <c r="N590" s="15"/>
       <c r="O590" s="15"/>
       <c r="P590" s="15"/>
       <c r="Q590" s="15"/>
       <c r="R590" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="591" spans="1:18">
       <c r="B591" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C591" s="15" t="s">
         <v>1958</v>
       </c>
       <c r="D591" s="15" t="s">
         <v>1959</v>
       </c>
       <c r="E591" s="15" t="s">
         <v>1960</v>
       </c>
       <c r="F591" s="15"/>
       <c r="G591" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H591" s="15" t="s">
-        <v>158</v>
+        <v>228</v>
       </c>
       <c r="I591" s="15" t="s">
         <v>1961</v>
       </c>
       <c r="J591" s="15">
         <v>4000</v>
       </c>
       <c r="K591" s="15">
-        <v>0.00322</v>
+        <v>27.76</v>
       </c>
       <c r="L591" s="15">
-        <v>0.0027</v>
+        <v>16.04</v>
       </c>
       <c r="M591" s="15">
-        <v>0.0027</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N591" s="15"/>
       <c r="O591" s="15"/>
       <c r="P591" s="15"/>
       <c r="Q591" s="15"/>
       <c r="R591" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="592" spans="1:18">
       <c r="B592" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C592" s="15" t="s">
         <v>1962</v>
       </c>
       <c r="D592" s="15" t="s">
         <v>1963</v>
       </c>
-      <c r="E592" s="15">
-        <v>10080013509</v>
+      <c r="E592" s="15" t="s">
+        <v>1964</v>
       </c>
       <c r="F592" s="15"/>
       <c r="G592" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H592" s="15" t="s">
-        <v>39</v>
+        <v>158</v>
       </c>
       <c r="I592" s="15" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="J592" s="15">
         <v>4000</v>
       </c>
       <c r="K592" s="15">
-        <v>0.00309</v>
+        <v>0.00322</v>
       </c>
       <c r="L592" s="15">
-        <v>0.00268</v>
+        <v>0.0027</v>
       </c>
       <c r="M592" s="15">
-        <v>0.00258</v>
+        <v>0.0027</v>
       </c>
       <c r="N592" s="15">
-        <v>28000</v>
+        <v>8000</v>
       </c>
       <c r="O592" s="15"/>
       <c r="P592" s="15"/>
       <c r="Q592" s="15"/>
       <c r="R592" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="593" spans="1:18">
       <c r="B593" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C593" s="15" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="D593" s="15" t="s">
-        <v>1966</v>
-[...1 lines deleted...]
-      <c r="E593" s="15" t="s">
         <v>1967</v>
+      </c>
+      <c r="E593" s="15">
+        <v>10080013509</v>
       </c>
       <c r="F593" s="15"/>
       <c r="G593" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H593" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I593" s="15" t="s">
         <v>1968</v>
       </c>
       <c r="J593" s="15">
         <v>4000</v>
       </c>
       <c r="K593" s="15">
-        <v>0.00608</v>
+        <v>0.00309</v>
       </c>
       <c r="L593" s="15">
-        <v>0.0044</v>
+        <v>0.00268</v>
       </c>
       <c r="M593" s="15">
-        <v>0.00384</v>
-[...1 lines deleted...]
-      <c r="N593" s="15"/>
+        <v>0.00258</v>
+      </c>
+      <c r="N593" s="15">
+        <v>20000</v>
+      </c>
       <c r="O593" s="15"/>
       <c r="P593" s="15"/>
       <c r="Q593" s="15"/>
       <c r="R593" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="594" spans="1:18">
       <c r="B594" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C594" s="15" t="s">
         <v>1969</v>
       </c>
       <c r="D594" s="15" t="s">
         <v>1970</v>
       </c>
-      <c r="E594" s="15">
-        <v>10000015661</v>
+      <c r="E594" s="15" t="s">
+        <v>1971</v>
       </c>
       <c r="F594" s="15"/>
       <c r="G594" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H594" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I594" s="15" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="J594" s="15">
         <v>4000</v>
       </c>
       <c r="K594" s="15">
-        <v>0.01679</v>
+        <v>0.00608</v>
       </c>
       <c r="L594" s="15">
-        <v>0.009719999999999999</v>
+        <v>0.0044</v>
       </c>
       <c r="M594" s="15">
-        <v>0.00882</v>
+        <v>0.00384</v>
       </c>
       <c r="N594" s="15"/>
       <c r="O594" s="15"/>
       <c r="P594" s="15"/>
       <c r="Q594" s="15"/>
       <c r="R594" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="595" spans="1:18">
       <c r="B595" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C595" s="15" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="D595" s="15" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="E595" s="15">
-        <v>10080059539</v>
+        <v>10000015661</v>
       </c>
       <c r="F595" s="15"/>
-      <c r="G595" s="15"/>
+      <c r="G595" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="H595" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I595" s="15" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="J595" s="15">
         <v>4000</v>
       </c>
       <c r="K595" s="15">
-        <v>0.01749</v>
+        <v>0.01679</v>
       </c>
       <c r="L595" s="15">
-        <v>0.01411</v>
+        <v>0.009719999999999999</v>
       </c>
       <c r="M595" s="15">
-        <v>0.01355</v>
+        <v>0.00882</v>
       </c>
       <c r="N595" s="15"/>
       <c r="O595" s="15"/>
       <c r="P595" s="15"/>
       <c r="Q595" s="15"/>
       <c r="R595" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="596" spans="1:18">
       <c r="B596" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C596" s="15" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="D596" s="15" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="E596" s="15">
-        <v>10080012242</v>
+        <v>10080059539</v>
       </c>
       <c r="F596" s="15"/>
-      <c r="G596" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G596" s="15"/>
       <c r="H596" s="15" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="I596" s="15" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="J596" s="15">
         <v>4000</v>
       </c>
       <c r="K596" s="15">
-        <v>0.0035</v>
+        <v>0.01749</v>
       </c>
       <c r="L596" s="15">
-        <v>0.00303</v>
+        <v>0.01411</v>
       </c>
       <c r="M596" s="15">
-        <v>0.00291</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01355</v>
+      </c>
+      <c r="N596" s="15"/>
       <c r="O596" s="15"/>
       <c r="P596" s="15"/>
       <c r="Q596" s="15"/>
       <c r="R596" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="597" spans="1:18">
       <c r="B597" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C597" s="15" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="D597" s="15" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="E597" s="15">
-        <v>10080003394</v>
+        <v>10080012242</v>
       </c>
       <c r="F597" s="15"/>
       <c r="G597" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H597" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I597" s="15" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="J597" s="15">
         <v>4000</v>
       </c>
       <c r="K597" s="15">
-        <v>0.00375</v>
+        <v>0.0035</v>
       </c>
       <c r="L597" s="15">
-        <v>0.00375</v>
+        <v>0.00303</v>
       </c>
       <c r="M597" s="15">
-        <v>0.00375</v>
-[...1 lines deleted...]
-      <c r="N597" s="15"/>
+        <v>0.00291</v>
+      </c>
+      <c r="N597" s="15">
+        <v>8000</v>
+      </c>
       <c r="O597" s="15"/>
       <c r="P597" s="15"/>
       <c r="Q597" s="15"/>
       <c r="R597" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="598" spans="1:18">
       <c r="B598" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C598" s="15" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="D598" s="15" t="s">
-        <v>1982</v>
-[...1 lines deleted...]
-      <c r="E598" s="15" t="s">
         <v>1983</v>
+      </c>
+      <c r="E598" s="15">
+        <v>10080003394</v>
       </c>
       <c r="F598" s="15"/>
       <c r="G598" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H598" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I598" s="15" t="s">
         <v>1984</v>
       </c>
       <c r="J598" s="15">
         <v>4000</v>
       </c>
       <c r="K598" s="15">
-        <v>27.76</v>
+        <v>0.00375</v>
       </c>
       <c r="L598" s="15">
-        <v>16.04</v>
+        <v>0.00375</v>
       </c>
       <c r="M598" s="15">
-        <v>0</v>
+        <v>0.00375</v>
       </c>
       <c r="N598" s="15"/>
       <c r="O598" s="15"/>
       <c r="P598" s="15"/>
       <c r="Q598" s="15"/>
       <c r="R598" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="599" spans="1:18">
       <c r="B599" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C599" s="15" t="s">
         <v>1985</v>
       </c>
       <c r="D599" s="15" t="s">
         <v>1986</v>
       </c>
-      <c r="E599" s="15">
-        <v>10080002241</v>
+      <c r="E599" s="15" t="s">
+        <v>1987</v>
       </c>
       <c r="F599" s="15"/>
       <c r="G599" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H599" s="15" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="I599" s="15" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="J599" s="15">
         <v>4000</v>
       </c>
       <c r="K599" s="15">
-        <v>0.0039</v>
+        <v>27.76</v>
       </c>
       <c r="L599" s="15">
-        <v>0.00338</v>
+        <v>16.04</v>
       </c>
       <c r="M599" s="15">
-        <v>0.00325</v>
+        <v>0</v>
       </c>
       <c r="N599" s="15"/>
-      <c r="O599" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O599" s="15"/>
+      <c r="P599" s="15"/>
       <c r="Q599" s="15"/>
       <c r="R599" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="600" spans="1:18">
       <c r="B600" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C600" s="15" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="D600" s="15" t="s">
-        <v>1989</v>
-[...1 lines deleted...]
-      <c r="E600" s="15" t="s">
         <v>1990</v>
+      </c>
+      <c r="E600" s="15">
+        <v>10080002241</v>
       </c>
       <c r="F600" s="15"/>
       <c r="G600" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H600" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I600" s="15" t="s">
         <v>1991</v>
       </c>
       <c r="J600" s="15">
         <v>4000</v>
       </c>
       <c r="K600" s="15">
-        <v>0.00608</v>
+        <v>0.00269</v>
       </c>
       <c r="L600" s="15">
-        <v>0.0044</v>
+        <v>0.00233</v>
       </c>
       <c r="M600" s="15">
-        <v>0.00384</v>
+        <v>0.00224</v>
       </c>
       <c r="N600" s="15"/>
-      <c r="O600" s="15"/>
-      <c r="P600" s="15"/>
+      <c r="O600" s="15">
+        <v>56000</v>
+      </c>
+      <c r="P600" s="15" t="s">
+        <v>210</v>
+      </c>
       <c r="Q600" s="15"/>
       <c r="R600" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="601" spans="1:18">
       <c r="B601" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C601" s="15" t="s">
         <v>1992</v>
       </c>
       <c r="D601" s="15" t="s">
         <v>1993</v>
       </c>
-      <c r="E601" s="15">
-        <v>10000015660</v>
+      <c r="E601" s="15" t="s">
+        <v>1994</v>
       </c>
       <c r="F601" s="15"/>
       <c r="G601" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H601" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I601" s="15" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="J601" s="15">
         <v>4000</v>
       </c>
       <c r="K601" s="15">
-        <v>0.00825</v>
+        <v>0.00608</v>
       </c>
       <c r="L601" s="15">
-        <v>0.00692</v>
+        <v>0.0044</v>
       </c>
       <c r="M601" s="15">
-        <v>0.00666</v>
+        <v>0.00384</v>
       </c>
       <c r="N601" s="15"/>
       <c r="O601" s="15"/>
       <c r="P601" s="15"/>
       <c r="Q601" s="15"/>
       <c r="R601" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="602" spans="1:18">
       <c r="B602" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C602" s="15" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="D602" s="15" t="s">
-        <v>1996</v>
-[...1 lines deleted...]
-      <c r="E602" s="15" t="s">
         <v>1997</v>
+      </c>
+      <c r="E602" s="15">
+        <v>10000015660</v>
       </c>
       <c r="F602" s="15"/>
       <c r="G602" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H602" s="15" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I602" s="15" t="s">
         <v>1998</v>
       </c>
       <c r="J602" s="15">
         <v>4000</v>
       </c>
       <c r="K602" s="15">
-        <v>0.00471</v>
+        <v>0.00825</v>
       </c>
       <c r="L602" s="15">
-        <v>0.00341</v>
+        <v>0.00692</v>
       </c>
       <c r="M602" s="15">
-        <v>0.00297</v>
+        <v>0.00666</v>
       </c>
       <c r="N602" s="15"/>
       <c r="O602" s="15"/>
       <c r="P602" s="15"/>
       <c r="Q602" s="15"/>
       <c r="R602" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="603" spans="1:18">
       <c r="B603" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C603" s="15" t="s">
         <v>1999</v>
       </c>
       <c r="D603" s="15" t="s">
         <v>2000</v>
       </c>
-      <c r="E603" s="15">
-        <v>10080027520</v>
+      <c r="E603" s="15" t="s">
+        <v>2001</v>
       </c>
       <c r="F603" s="15"/>
       <c r="G603" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H603" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I603" s="15" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="J603" s="15">
         <v>4000</v>
       </c>
       <c r="K603" s="15">
-        <v>0.00514</v>
+        <v>0.00471</v>
       </c>
       <c r="L603" s="15">
-        <v>0.00372</v>
+        <v>0.00341</v>
       </c>
       <c r="M603" s="15">
-        <v>0.00325</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00297</v>
+      </c>
+      <c r="N603" s="15"/>
       <c r="O603" s="15"/>
       <c r="P603" s="15"/>
       <c r="Q603" s="15"/>
       <c r="R603" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="604" spans="1:18">
       <c r="B604" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C604" s="15" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="D604" s="15" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="E604" s="15">
-        <v>10080039254</v>
+        <v>10080027520</v>
       </c>
       <c r="F604" s="15"/>
       <c r="G604" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H604" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I604" s="15" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="J604" s="15">
         <v>4000</v>
       </c>
       <c r="K604" s="15">
-        <v>0.02584</v>
+        <v>0.00514</v>
       </c>
       <c r="L604" s="15">
-        <v>0.009339999999999999</v>
+        <v>0.00372</v>
       </c>
       <c r="M604" s="15">
-        <v>0.008500000000000001</v>
-[...1 lines deleted...]
-      <c r="N604" s="15"/>
+        <v>0.00325</v>
+      </c>
+      <c r="N604" s="15">
+        <v>4000</v>
+      </c>
       <c r="O604" s="15"/>
       <c r="P604" s="15"/>
       <c r="Q604" s="15"/>
       <c r="R604" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="605" spans="1:18">
       <c r="B605" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C605" s="15" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D605" s="15" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="E605" s="15">
-        <v>10080008921</v>
+        <v>10080039254</v>
       </c>
       <c r="F605" s="15"/>
       <c r="G605" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H605" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I605" s="15" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="J605" s="15">
         <v>4000</v>
       </c>
       <c r="K605" s="15">
-        <v>0.00375</v>
+        <v>0.02584</v>
       </c>
       <c r="L605" s="15">
-        <v>0.00375</v>
+        <v>0.009339999999999999</v>
       </c>
       <c r="M605" s="15">
-        <v>0.00375</v>
+        <v>0.008500000000000001</v>
       </c>
       <c r="N605" s="15"/>
       <c r="O605" s="15"/>
       <c r="P605" s="15"/>
       <c r="Q605" s="15"/>
       <c r="R605" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="606" spans="1:18">
       <c r="B606" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C606" s="15" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D606" s="15" t="s">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="E606" s="15" t="s">
         <v>2010</v>
+      </c>
+      <c r="E606" s="15">
+        <v>10080008921</v>
       </c>
       <c r="F606" s="15"/>
       <c r="G606" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H606" s="15" t="s">
-        <v>49</v>
+        <v>119</v>
       </c>
       <c r="I606" s="15" t="s">
         <v>2011</v>
       </c>
       <c r="J606" s="15">
         <v>4000</v>
       </c>
       <c r="K606" s="15">
-        <v>0.00471</v>
+        <v>0.00375</v>
       </c>
       <c r="L606" s="15">
-        <v>0.00341</v>
+        <v>0.00375</v>
       </c>
       <c r="M606" s="15">
-        <v>0.00297</v>
+        <v>0.00375</v>
       </c>
       <c r="N606" s="15"/>
       <c r="O606" s="15"/>
       <c r="P606" s="15"/>
       <c r="Q606" s="15"/>
       <c r="R606" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="607" spans="1:18">
       <c r="B607" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C607" s="15" t="s">
         <v>2012</v>
       </c>
       <c r="D607" s="15" t="s">
         <v>2013</v>
       </c>
-      <c r="E607" s="15">
-        <v>10080057833</v>
+      <c r="E607" s="15" t="s">
+        <v>2014</v>
       </c>
       <c r="F607" s="15"/>
       <c r="G607" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H607" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I607" s="15" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J607" s="15">
         <v>4000</v>
       </c>
       <c r="K607" s="15">
-        <v>0.00507</v>
+        <v>0.00471</v>
       </c>
       <c r="L607" s="15">
-        <v>0.00507</v>
+        <v>0.00341</v>
       </c>
       <c r="M607" s="15">
-        <v>0.00507</v>
+        <v>0.00297</v>
       </c>
       <c r="N607" s="15"/>
       <c r="O607" s="15"/>
       <c r="P607" s="15"/>
       <c r="Q607" s="15"/>
       <c r="R607" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="608" spans="1:18">
       <c r="B608" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C608" s="15" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D608" s="15" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="E608" s="15">
-        <v>10080035713</v>
+        <v>10080057833</v>
       </c>
       <c r="F608" s="15"/>
       <c r="G608" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H608" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I608" s="15" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="J608" s="15">
         <v>4000</v>
       </c>
       <c r="K608" s="15">
-        <v>0.02847</v>
+        <v>0.00507</v>
       </c>
       <c r="L608" s="15">
-        <v>0.0115</v>
+        <v>0.00507</v>
       </c>
       <c r="M608" s="15">
-        <v>0.01044</v>
+        <v>0.00507</v>
       </c>
       <c r="N608" s="15"/>
       <c r="O608" s="15"/>
       <c r="P608" s="15"/>
       <c r="Q608" s="15"/>
       <c r="R608" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="609" spans="1:18">
       <c r="B609" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C609" s="15" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D609" s="15" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="E609" s="15">
-        <v>10080012243</v>
+        <v>10080035713</v>
       </c>
       <c r="F609" s="15"/>
       <c r="G609" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H609" s="15" t="s">
-        <v>39</v>
+        <v>244</v>
       </c>
       <c r="I609" s="15" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J609" s="15">
         <v>4000</v>
       </c>
       <c r="K609" s="15">
-        <v>0.00309</v>
+        <v>0.02847</v>
       </c>
       <c r="L609" s="15">
-        <v>0.00268</v>
+        <v>0.0115</v>
       </c>
       <c r="M609" s="15">
-        <v>0.00258</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01044</v>
+      </c>
+      <c r="N609" s="15"/>
       <c r="O609" s="15"/>
       <c r="P609" s="15"/>
       <c r="Q609" s="15"/>
       <c r="R609" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="610" spans="1:18">
       <c r="B610" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C610" s="15" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D610" s="15" t="s">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="E610" s="15" t="s">
         <v>2023</v>
+      </c>
+      <c r="E610" s="15">
+        <v>10080012243</v>
       </c>
       <c r="F610" s="15"/>
       <c r="G610" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H610" s="15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="I610" s="15" t="s">
         <v>2024</v>
       </c>
       <c r="J610" s="15">
         <v>4000</v>
       </c>
       <c r="K610" s="15">
-        <v>27.76</v>
+        <v>0.00309</v>
       </c>
       <c r="L610" s="15">
-        <v>16.04</v>
+        <v>0.00268</v>
       </c>
       <c r="M610" s="15">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N610" s="15"/>
+        <v>0.00258</v>
+      </c>
+      <c r="N610" s="15">
+        <v>4000</v>
+      </c>
       <c r="O610" s="15"/>
       <c r="P610" s="15"/>
       <c r="Q610" s="15"/>
       <c r="R610" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="611" spans="1:18">
       <c r="B611" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C611" s="15" t="s">
         <v>2025</v>
       </c>
       <c r="D611" s="15" t="s">
         <v>2026</v>
       </c>
-      <c r="E611" s="15">
-        <v>10000029991</v>
+      <c r="E611" s="15" t="s">
+        <v>2027</v>
       </c>
       <c r="F611" s="15"/>
       <c r="G611" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H611" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I611" s="15" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="J611" s="15">
         <v>4000</v>
       </c>
       <c r="K611" s="15">
-        <v>0.00984</v>
+        <v>27.76</v>
       </c>
       <c r="L611" s="15">
-        <v>0.00825</v>
+        <v>16.04</v>
       </c>
       <c r="M611" s="15">
-        <v>0.007939999999999999</v>
+        <v>0</v>
       </c>
       <c r="N611" s="15"/>
       <c r="O611" s="15"/>
       <c r="P611" s="15"/>
       <c r="Q611" s="15"/>
       <c r="R611" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="612" spans="1:18">
       <c r="B612" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C612" s="15" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="D612" s="15" t="s">
-        <v>2029</v>
-[...1 lines deleted...]
-      <c r="E612" s="15" t="s">
         <v>2030</v>
+      </c>
+      <c r="E612" s="15">
+        <v>10000029991</v>
       </c>
       <c r="F612" s="15"/>
       <c r="G612" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H612" s="15" t="s">
-        <v>228</v>
+        <v>44</v>
       </c>
       <c r="I612" s="15" t="s">
         <v>2031</v>
       </c>
       <c r="J612" s="15">
         <v>4000</v>
       </c>
       <c r="K612" s="15">
-        <v>27.76</v>
+        <v>0.00984</v>
       </c>
       <c r="L612" s="15">
-        <v>16.04</v>
+        <v>0.00825</v>
       </c>
       <c r="M612" s="15">
-        <v>0</v>
+        <v>0.007939999999999999</v>
       </c>
       <c r="N612" s="15"/>
       <c r="O612" s="15"/>
       <c r="P612" s="15"/>
       <c r="Q612" s="15"/>
       <c r="R612" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="613" spans="1:18">
       <c r="B613" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C613" s="15" t="s">
         <v>2032</v>
       </c>
       <c r="D613" s="15" t="s">
         <v>2033</v>
       </c>
       <c r="E613" s="15" t="s">
         <v>2034</v>
       </c>
       <c r="F613" s="15"/>
       <c r="G613" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H613" s="15" t="s">
-        <v>49</v>
+        <v>228</v>
       </c>
       <c r="I613" s="15" t="s">
         <v>2035</v>
       </c>
       <c r="J613" s="15">
         <v>4000</v>
       </c>
       <c r="K613" s="15">
-        <v>0.00471</v>
+        <v>27.76</v>
       </c>
       <c r="L613" s="15">
-        <v>0.00341</v>
+        <v>16.04</v>
       </c>
       <c r="M613" s="15">
-        <v>0.00297</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N613" s="15"/>
       <c r="O613" s="15"/>
       <c r="P613" s="15"/>
       <c r="Q613" s="15"/>
       <c r="R613" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="614" spans="1:18">
       <c r="B614" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C614" s="15" t="s">
         <v>2036</v>
       </c>
       <c r="D614" s="15" t="s">
         <v>2037</v>
       </c>
-      <c r="E614" s="15">
-        <v>10080012244</v>
+      <c r="E614" s="15" t="s">
+        <v>2038</v>
       </c>
       <c r="F614" s="15"/>
       <c r="G614" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H614" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I614" s="15" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="J614" s="15">
         <v>4000</v>
       </c>
       <c r="K614" s="15">
-        <v>0.00365</v>
+        <v>0.00471</v>
       </c>
       <c r="L614" s="15">
-        <v>0.00316</v>
+        <v>0.00341</v>
       </c>
       <c r="M614" s="15">
-        <v>0.00304</v>
-[...1 lines deleted...]
-      <c r="N614" s="15"/>
+        <v>0.00297</v>
+      </c>
+      <c r="N614" s="15">
+        <v>8000</v>
+      </c>
       <c r="O614" s="15"/>
       <c r="P614" s="15"/>
       <c r="Q614" s="15"/>
       <c r="R614" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="615" spans="1:18">
       <c r="B615" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C615" s="15" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="D615" s="15" t="s">
-        <v>2040</v>
-[...1 lines deleted...]
-      <c r="E615" s="15" t="s">
         <v>2041</v>
+      </c>
+      <c r="E615" s="15">
+        <v>10080012244</v>
       </c>
       <c r="F615" s="15"/>
       <c r="G615" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H615" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I615" s="15" t="s">
         <v>2042</v>
       </c>
       <c r="J615" s="15">
         <v>4000</v>
       </c>
       <c r="K615" s="15">
-        <v>0.00366</v>
+        <v>0.00365</v>
       </c>
       <c r="L615" s="15">
-        <v>0.00317</v>
+        <v>0.00316</v>
       </c>
       <c r="M615" s="15">
-        <v>0.00305</v>
+        <v>0.00304</v>
       </c>
       <c r="N615" s="15"/>
       <c r="O615" s="15"/>
       <c r="P615" s="15"/>
       <c r="Q615" s="15"/>
       <c r="R615" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="616" spans="1:18">
       <c r="B616" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C616" s="15" t="s">
         <v>2043</v>
       </c>
       <c r="D616" s="15" t="s">
         <v>2044</v>
       </c>
-      <c r="E616" s="15">
-        <v>10080007194</v>
+      <c r="E616" s="15" t="s">
+        <v>2045</v>
       </c>
       <c r="F616" s="15"/>
       <c r="G616" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H616" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I616" s="15" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="J616" s="15">
         <v>4000</v>
       </c>
       <c r="K616" s="15">
-        <v>0.02315</v>
+        <v>0.00366</v>
       </c>
       <c r="L616" s="15">
-        <v>0.01244</v>
+        <v>0.00317</v>
       </c>
       <c r="M616" s="15">
-        <v>0.01133</v>
+        <v>0.00305</v>
       </c>
       <c r="N616" s="15"/>
       <c r="O616" s="15"/>
       <c r="P616" s="15"/>
       <c r="Q616" s="15"/>
       <c r="R616" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="617" spans="1:18">
       <c r="B617" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C617" s="15" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="D617" s="15" t="s">
-        <v>2047</v>
-[...1 lines deleted...]
-      <c r="E617" s="15" t="s">
         <v>2048</v>
+      </c>
+      <c r="E617" s="15">
+        <v>10080007194</v>
       </c>
       <c r="F617" s="15"/>
       <c r="G617" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H617" s="15" t="s">
-        <v>158</v>
+        <v>44</v>
       </c>
       <c r="I617" s="15" t="s">
         <v>2049</v>
       </c>
       <c r="J617" s="15">
         <v>4000</v>
       </c>
       <c r="K617" s="15">
-        <v>0.00538</v>
+        <v>0.02315</v>
       </c>
       <c r="L617" s="15">
-        <v>0.00451</v>
+        <v>0.01244</v>
       </c>
       <c r="M617" s="15">
-        <v>0.00434</v>
-[...5 lines deleted...]
-      <c r="P617" s="15"/>
+        <v>0.01133</v>
+      </c>
+      <c r="N617" s="15"/>
+      <c r="O617" s="15">
+        <v>8000</v>
+      </c>
+      <c r="P617" s="15" t="s">
+        <v>2050</v>
+      </c>
       <c r="Q617" s="15"/>
       <c r="R617" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="618" spans="1:18">
       <c r="B618" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C618" s="15" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="D618" s="15" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="E618" s="15" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="F618" s="15"/>
       <c r="G618" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H618" s="15" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="I618" s="15" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="J618" s="15">
         <v>4000</v>
       </c>
       <c r="K618" s="15">
-        <v>0.00471</v>
+        <v>0.00538</v>
       </c>
       <c r="L618" s="15">
-        <v>0.00341</v>
+        <v>0.00451</v>
       </c>
       <c r="M618" s="15">
-        <v>0.00297</v>
-[...1 lines deleted...]
-      <c r="N618" s="15"/>
+        <v>0.00434</v>
+      </c>
+      <c r="N618" s="15">
+        <v>4000</v>
+      </c>
       <c r="O618" s="15"/>
       <c r="P618" s="15"/>
       <c r="Q618" s="15"/>
       <c r="R618" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="619" spans="1:18">
       <c r="B619" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C619" s="15" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="D619" s="15" t="s">
-        <v>2055</v>
-[...2 lines deleted...]
-        <v>10080016015</v>
+        <v>2056</v>
+      </c>
+      <c r="E619" s="15" t="s">
+        <v>2057</v>
       </c>
       <c r="F619" s="15"/>
       <c r="G619" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H619" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I619" s="15" t="s">
-        <v>2056</v>
+        <v>2058</v>
       </c>
       <c r="J619" s="15">
         <v>4000</v>
       </c>
       <c r="K619" s="15">
-        <v>0.00293</v>
+        <v>0.00471</v>
       </c>
       <c r="L619" s="15">
-        <v>0.00254</v>
+        <v>0.00341</v>
       </c>
       <c r="M619" s="15">
-        <v>0.00244</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00297</v>
+      </c>
+      <c r="N619" s="15"/>
       <c r="O619" s="15"/>
       <c r="P619" s="15"/>
       <c r="Q619" s="15"/>
       <c r="R619" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="620" spans="1:18">
       <c r="B620" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C620" s="15" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="D620" s="15" t="s">
-        <v>2058</v>
-[...2 lines deleted...]
-        <v>2059</v>
+        <v>2060</v>
+      </c>
+      <c r="E620" s="15">
+        <v>10080016015</v>
       </c>
       <c r="F620" s="15"/>
       <c r="G620" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H620" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I620" s="15" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="J620" s="15">
         <v>4000</v>
       </c>
       <c r="K620" s="15">
-        <v>0.00608</v>
+        <v>0.00293</v>
       </c>
       <c r="L620" s="15">
-        <v>0.0044</v>
+        <v>0.00254</v>
       </c>
       <c r="M620" s="15">
-        <v>0.00384</v>
-[...1 lines deleted...]
-      <c r="N620" s="15"/>
+        <v>0.00244</v>
+      </c>
+      <c r="N620" s="15">
+        <v>20000</v>
+      </c>
       <c r="O620" s="15"/>
       <c r="P620" s="15"/>
       <c r="Q620" s="15"/>
       <c r="R620" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="621" spans="1:18">
       <c r="B621" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C621" s="15" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="D621" s="15" t="s">
-        <v>2062</v>
-[...2 lines deleted...]
-        <v>10000013206</v>
+        <v>2063</v>
+      </c>
+      <c r="E621" s="15" t="s">
+        <v>2064</v>
       </c>
       <c r="F621" s="15"/>
       <c r="G621" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H621" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I621" s="15" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="J621" s="15">
         <v>4000</v>
       </c>
       <c r="K621" s="15">
-        <v>0.02624</v>
+        <v>0.00608</v>
       </c>
       <c r="L621" s="15">
-        <v>0.00945</v>
+        <v>0.0044</v>
       </c>
       <c r="M621" s="15">
-        <v>0.00859</v>
+        <v>0.00384</v>
       </c>
       <c r="N621" s="15"/>
       <c r="O621" s="15"/>
       <c r="P621" s="15"/>
       <c r="Q621" s="15"/>
       <c r="R621" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="622" spans="1:18">
       <c r="B622" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C622" s="15" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
       <c r="D622" s="15" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="E622" s="15">
-        <v>10080009346</v>
+        <v>10000013206</v>
       </c>
       <c r="F622" s="15"/>
       <c r="G622" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H622" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I622" s="15" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
       <c r="J622" s="15">
         <v>4000</v>
       </c>
       <c r="K622" s="15">
-        <v>0.03702</v>
+        <v>0.02624</v>
       </c>
       <c r="L622" s="15">
-        <v>0.01714</v>
+        <v>0.00945</v>
       </c>
       <c r="M622" s="15">
-        <v>0.01444</v>
+        <v>0.00859</v>
       </c>
       <c r="N622" s="15"/>
       <c r="O622" s="15"/>
       <c r="P622" s="15"/>
       <c r="Q622" s="15"/>
       <c r="R622" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="623" spans="1:18">
       <c r="B623" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C623" s="15" t="s">
-        <v>2067</v>
+        <v>2069</v>
       </c>
       <c r="D623" s="15" t="s">
-        <v>2068</v>
-[...2 lines deleted...]
-        <v>2069</v>
+        <v>2070</v>
+      </c>
+      <c r="E623" s="15">
+        <v>10080009346</v>
       </c>
       <c r="F623" s="15"/>
       <c r="G623" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H623" s="15" t="s">
-        <v>49</v>
+        <v>119</v>
       </c>
       <c r="I623" s="15" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="J623" s="15">
         <v>4000</v>
       </c>
       <c r="K623" s="15">
-        <v>0.00471</v>
+        <v>0.03702</v>
       </c>
       <c r="L623" s="15">
-        <v>0.00341</v>
+        <v>0.01714</v>
       </c>
       <c r="M623" s="15">
-        <v>0.00297</v>
+        <v>0.01444</v>
       </c>
       <c r="N623" s="15"/>
       <c r="O623" s="15"/>
       <c r="P623" s="15"/>
       <c r="Q623" s="15"/>
       <c r="R623" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="624" spans="1:18">
       <c r="B624" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C624" s="15" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="D624" s="15" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="E624" s="15" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="F624" s="15"/>
       <c r="G624" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H624" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I624" s="15" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="J624" s="15">
         <v>4000</v>
       </c>
       <c r="K624" s="15">
-        <v>0.0056</v>
+        <v>0.00471</v>
       </c>
       <c r="L624" s="15">
-        <v>0.00485</v>
+        <v>0.00341</v>
       </c>
       <c r="M624" s="15">
-        <v>0.00466</v>
+        <v>0.00297</v>
       </c>
       <c r="N624" s="15"/>
       <c r="O624" s="15"/>
       <c r="P624" s="15"/>
       <c r="Q624" s="15"/>
       <c r="R624" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="625" spans="1:18">
       <c r="B625" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C625" s="15" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="D625" s="15" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="E625" s="15" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="F625" s="15"/>
       <c r="G625" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H625" s="15" t="s">
-        <v>49</v>
+        <v>244</v>
       </c>
       <c r="I625" s="15" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="J625" s="15">
         <v>4000</v>
       </c>
       <c r="K625" s="15">
-        <v>0.00384</v>
+        <v>0.0056</v>
       </c>
       <c r="L625" s="15">
-        <v>0.00333</v>
+        <v>0.00485</v>
       </c>
       <c r="M625" s="15">
-        <v>0.0032</v>
+        <v>0.00466</v>
       </c>
       <c r="N625" s="15"/>
       <c r="O625" s="15"/>
       <c r="P625" s="15"/>
       <c r="Q625" s="15"/>
       <c r="R625" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="626" spans="1:18">
       <c r="B626" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C626" s="15" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="D626" s="15" t="s">
-        <v>2080</v>
-[...2 lines deleted...]
-        <v>10080048094</v>
+        <v>2081</v>
+      </c>
+      <c r="E626" s="15" t="s">
+        <v>2082</v>
       </c>
       <c r="F626" s="15"/>
       <c r="G626" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H626" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I626" s="15" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
       <c r="J626" s="15">
         <v>4000</v>
       </c>
       <c r="K626" s="15">
-        <v>0.00365</v>
+        <v>0.00384</v>
       </c>
       <c r="L626" s="15">
-        <v>0.00316</v>
+        <v>0.00333</v>
       </c>
       <c r="M626" s="15">
-        <v>0.00304</v>
+        <v>0.0032</v>
       </c>
       <c r="N626" s="15"/>
       <c r="O626" s="15"/>
       <c r="P626" s="15"/>
       <c r="Q626" s="15"/>
       <c r="R626" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="627" spans="1:18">
       <c r="B627" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C627" s="15" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
       <c r="D627" s="15" t="s">
-        <v>2083</v>
-[...2 lines deleted...]
-        <v>2084</v>
+        <v>2085</v>
+      </c>
+      <c r="E627" s="15">
+        <v>10080048094</v>
       </c>
       <c r="F627" s="15"/>
       <c r="G627" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H627" s="15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="I627" s="15" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="J627" s="15">
         <v>4000</v>
       </c>
       <c r="K627" s="15">
-        <v>27.76</v>
+        <v>0.00365</v>
       </c>
       <c r="L627" s="15">
-        <v>16.04</v>
+        <v>0.00316</v>
       </c>
       <c r="M627" s="15">
-        <v>0</v>
+        <v>0.00304</v>
       </c>
       <c r="N627" s="15"/>
       <c r="O627" s="15"/>
       <c r="P627" s="15"/>
       <c r="Q627" s="15"/>
       <c r="R627" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="628" spans="1:18">
       <c r="B628" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C628" s="15" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="D628" s="15" t="s">
-        <v>2087</v>
-[...2 lines deleted...]
-        <v>10080012245</v>
+        <v>2088</v>
+      </c>
+      <c r="E628" s="15" t="s">
+        <v>2089</v>
       </c>
       <c r="F628" s="15"/>
       <c r="G628" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H628" s="15" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="I628" s="15" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
       <c r="J628" s="15">
         <v>4000</v>
       </c>
       <c r="K628" s="15">
-        <v>0.00283</v>
+        <v>27.76</v>
       </c>
       <c r="L628" s="15">
-        <v>0.00271</v>
+        <v>16.04</v>
       </c>
       <c r="M628" s="15">
-        <v>0.00271</v>
+        <v>0</v>
       </c>
       <c r="N628" s="15"/>
       <c r="O628" s="15"/>
       <c r="P628" s="15"/>
       <c r="Q628" s="15"/>
       <c r="R628" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="629" spans="1:18">
       <c r="B629" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C629" s="15" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="D629" s="15" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
       <c r="E629" s="15">
-        <v>10000013878</v>
+        <v>10080012245</v>
       </c>
       <c r="F629" s="15"/>
       <c r="G629" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H629" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I629" s="15" t="s">
-        <v>2091</v>
+        <v>2093</v>
       </c>
       <c r="J629" s="15">
         <v>4000</v>
       </c>
       <c r="K629" s="15">
-        <v>0.00375</v>
+        <v>0.00283</v>
       </c>
       <c r="L629" s="15">
-        <v>0.00375</v>
+        <v>0.00271</v>
       </c>
       <c r="M629" s="15">
-        <v>0.00375</v>
+        <v>0.00271</v>
       </c>
       <c r="N629" s="15"/>
       <c r="O629" s="15"/>
       <c r="P629" s="15"/>
       <c r="Q629" s="15"/>
       <c r="R629" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="630" spans="1:18">
       <c r="B630" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C630" s="15" t="s">
-        <v>2092</v>
+        <v>2094</v>
       </c>
       <c r="D630" s="15" t="s">
-        <v>2093</v>
-[...2 lines deleted...]
-        <v>2094</v>
+        <v>2095</v>
+      </c>
+      <c r="E630" s="15">
+        <v>10000013878</v>
       </c>
       <c r="F630" s="15"/>
       <c r="G630" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H630" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I630" s="15" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="J630" s="15">
         <v>4000</v>
       </c>
       <c r="K630" s="15">
-        <v>0.02498</v>
+        <v>0.00375</v>
       </c>
       <c r="L630" s="15">
-        <v>0.01241</v>
+        <v>0.00375</v>
       </c>
       <c r="M630" s="15">
-        <v>0.0113</v>
+        <v>0.00375</v>
       </c>
       <c r="N630" s="15"/>
       <c r="O630" s="15"/>
       <c r="P630" s="15"/>
       <c r="Q630" s="15"/>
       <c r="R630" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="631" spans="1:18">
       <c r="B631" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C631" s="15" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="D631" s="15" t="s">
-        <v>2097</v>
-[...2 lines deleted...]
-        <v>10080028406</v>
+        <v>2098</v>
+      </c>
+      <c r="E631" s="15" t="s">
+        <v>2099</v>
       </c>
       <c r="F631" s="15"/>
       <c r="G631" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H631" s="15" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="I631" s="15" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
       <c r="J631" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K631" s="15">
-        <v>0.05136</v>
+        <v>0.02498</v>
       </c>
       <c r="L631" s="15">
-        <v>0.02085</v>
+        <v>0.01241</v>
       </c>
       <c r="M631" s="15">
-        <v>0.01896</v>
+        <v>0.0113</v>
       </c>
       <c r="N631" s="15"/>
       <c r="O631" s="15"/>
       <c r="P631" s="15"/>
       <c r="Q631" s="15"/>
       <c r="R631" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="632" spans="1:18">
       <c r="B632" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C632" s="15" t="s">
-        <v>2096</v>
+        <v>2101</v>
       </c>
       <c r="D632" s="15" t="s">
-        <v>2097</v>
+        <v>2102</v>
       </c>
       <c r="E632" s="15">
-        <v>10080042027</v>
+        <v>10080028406</v>
       </c>
       <c r="F632" s="15"/>
       <c r="G632" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H632" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I632" s="15" t="s">
-        <v>2098</v>
+        <v>2103</v>
       </c>
       <c r="J632" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K632" s="15">
-        <v>0.0057</v>
+        <v>0.05136</v>
       </c>
       <c r="L632" s="15">
-        <v>0.00494</v>
+        <v>0.02085</v>
       </c>
       <c r="M632" s="15">
-        <v>0.00475</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01896</v>
+      </c>
+      <c r="N632" s="15"/>
       <c r="O632" s="15"/>
       <c r="P632" s="15"/>
       <c r="Q632" s="15"/>
       <c r="R632" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="633" spans="1:18">
       <c r="B633" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C633" s="15" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
       <c r="D633" s="15" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
       <c r="E633" s="15">
-        <v>10080012246</v>
+        <v>10080042027</v>
       </c>
       <c r="F633" s="15"/>
       <c r="G633" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H633" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I633" s="15" t="s">
-        <v>2101</v>
+        <v>2103</v>
       </c>
       <c r="J633" s="15">
         <v>4000</v>
       </c>
       <c r="K633" s="15">
-        <v>0.00309</v>
+        <v>0.0057</v>
       </c>
       <c r="L633" s="15">
-        <v>0.00268</v>
+        <v>0.00494</v>
       </c>
       <c r="M633" s="15">
-        <v>0.00258</v>
+        <v>0.00475</v>
       </c>
       <c r="N633" s="15">
-        <v>16000</v>
+        <v>4000</v>
       </c>
       <c r="O633" s="15"/>
       <c r="P633" s="15"/>
       <c r="Q633" s="15"/>
       <c r="R633" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="634" spans="1:18">
       <c r="B634" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C634" s="15" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
       <c r="D634" s="15" t="s">
-        <v>2103</v>
+        <v>2105</v>
       </c>
       <c r="E634" s="15">
-        <v>10080041254</v>
+        <v>10080012246</v>
       </c>
       <c r="F634" s="15"/>
       <c r="G634" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H634" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I634" s="15" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="J634" s="15">
         <v>4000</v>
       </c>
       <c r="K634" s="15">
-        <v>0.03027</v>
+        <v>0.00309</v>
       </c>
       <c r="L634" s="15">
-        <v>0.01097</v>
+        <v>0.00268</v>
       </c>
       <c r="M634" s="15">
-        <v>0.009950000000000001</v>
-[...1 lines deleted...]
-      <c r="N634" s="15"/>
+        <v>0.00258</v>
+      </c>
+      <c r="N634" s="15">
+        <v>20000</v>
+      </c>
       <c r="O634" s="15"/>
       <c r="P634" s="15"/>
       <c r="Q634" s="15"/>
       <c r="R634" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="635" spans="1:18">
       <c r="B635" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C635" s="15" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
       <c r="D635" s="15" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="E635" s="15">
-        <v>10080002386</v>
+        <v>10080041254</v>
       </c>
       <c r="F635" s="15"/>
       <c r="G635" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H635" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I635" s="15" t="s">
-        <v>2107</v>
+        <v>2109</v>
       </c>
       <c r="J635" s="15">
         <v>4000</v>
       </c>
       <c r="K635" s="15">
-        <v>0.00771</v>
+        <v>0.03027</v>
       </c>
       <c r="L635" s="15">
-        <v>0.0059</v>
+        <v>0.01097</v>
       </c>
       <c r="M635" s="15">
-        <v>0.0059</v>
+        <v>0.009950000000000001</v>
       </c>
       <c r="N635" s="15"/>
       <c r="O635" s="15"/>
       <c r="P635" s="15"/>
       <c r="Q635" s="15"/>
       <c r="R635" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="636" spans="1:18">
       <c r="B636" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C636" s="15" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
       <c r="D636" s="15" t="s">
-        <v>2109</v>
-[...2 lines deleted...]
-        <v>2110</v>
+        <v>2111</v>
+      </c>
+      <c r="E636" s="15">
+        <v>10080002386</v>
       </c>
       <c r="F636" s="15"/>
       <c r="G636" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H636" s="15" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="I636" s="15" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="J636" s="15">
         <v>4000</v>
       </c>
       <c r="K636" s="15">
-        <v>27.07</v>
+        <v>0.00771</v>
       </c>
       <c r="L636" s="15">
-        <v>15.64</v>
+        <v>0.0059</v>
       </c>
       <c r="M636" s="15">
-        <v>14.2</v>
+        <v>0.0059</v>
       </c>
       <c r="N636" s="15"/>
       <c r="O636" s="15"/>
       <c r="P636" s="15"/>
       <c r="Q636" s="15"/>
       <c r="R636" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="637" spans="1:18">
       <c r="B637" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C637" s="15" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="D637" s="15" t="s">
-        <v>2113</v>
-[...2 lines deleted...]
-        <v>10080016016</v>
+        <v>2114</v>
+      </c>
+      <c r="E637" s="15" t="s">
+        <v>2115</v>
       </c>
       <c r="F637" s="15"/>
       <c r="G637" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H637" s="15" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="I637" s="15" t="s">
-        <v>2114</v>
+        <v>2116</v>
       </c>
       <c r="J637" s="15">
         <v>4000</v>
       </c>
       <c r="K637" s="15">
-        <v>0.00378</v>
+        <v>27.07</v>
       </c>
       <c r="L637" s="15">
-        <v>0.00328</v>
+        <v>15.64</v>
       </c>
       <c r="M637" s="15">
-        <v>0.00315</v>
-[...3 lines deleted...]
-      </c>
+        <v>14.2</v>
+      </c>
+      <c r="N637" s="15"/>
       <c r="O637" s="15"/>
       <c r="P637" s="15"/>
       <c r="Q637" s="15"/>
       <c r="R637" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="638" spans="1:18">
       <c r="B638" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C638" s="15" t="s">
-        <v>2115</v>
+        <v>2117</v>
       </c>
       <c r="D638" s="15" t="s">
-        <v>2116</v>
-[...2 lines deleted...]
-        <v>2117</v>
+        <v>2118</v>
+      </c>
+      <c r="E638" s="15">
+        <v>10080016016</v>
       </c>
       <c r="F638" s="15"/>
       <c r="G638" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H638" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I638" s="15" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="J638" s="15">
         <v>4000</v>
       </c>
       <c r="K638" s="15">
-        <v>0.00608</v>
+        <v>0.00378</v>
       </c>
       <c r="L638" s="15">
-        <v>0.0044</v>
+        <v>0.00328</v>
       </c>
       <c r="M638" s="15">
-        <v>0.00384</v>
+        <v>0.00315</v>
       </c>
       <c r="N638" s="15">
-        <v>32000</v>
+        <v>8000</v>
       </c>
       <c r="O638" s="15"/>
       <c r="P638" s="15"/>
       <c r="Q638" s="15"/>
       <c r="R638" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="639" spans="1:18">
       <c r="B639" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C639" s="15" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="D639" s="15" t="s">
-        <v>2120</v>
-[...2 lines deleted...]
-        <v>10000009556</v>
+        <v>2121</v>
+      </c>
+      <c r="E639" s="15" t="s">
+        <v>2122</v>
       </c>
       <c r="F639" s="15"/>
       <c r="G639" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H639" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I639" s="15" t="s">
-        <v>2121</v>
+        <v>2123</v>
       </c>
       <c r="J639" s="15">
         <v>4000</v>
       </c>
       <c r="K639" s="15">
-        <v>0.02744</v>
+        <v>0.00608</v>
       </c>
       <c r="L639" s="15">
-        <v>0.01389</v>
+        <v>0.0044</v>
       </c>
       <c r="M639" s="15">
-        <v>0.01263</v>
-[...1 lines deleted...]
-      <c r="N639" s="15"/>
+        <v>0.00384</v>
+      </c>
+      <c r="N639" s="15">
+        <v>40000</v>
+      </c>
       <c r="O639" s="15"/>
       <c r="P639" s="15"/>
       <c r="Q639" s="15"/>
       <c r="R639" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="640" spans="1:18">
       <c r="B640" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C640" s="15" t="s">
-        <v>2122</v>
+        <v>2124</v>
       </c>
       <c r="D640" s="15" t="s">
-        <v>2123</v>
+        <v>2125</v>
       </c>
       <c r="E640" s="15">
-        <v>10080010429</v>
+        <v>10000009556</v>
       </c>
       <c r="F640" s="15"/>
       <c r="G640" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H640" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I640" s="15" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="J640" s="15">
         <v>4000</v>
       </c>
       <c r="K640" s="15">
-        <v>0.02398</v>
+        <v>0.02744</v>
       </c>
       <c r="L640" s="15">
-        <v>0.01295</v>
+        <v>0.01389</v>
       </c>
       <c r="M640" s="15">
-        <v>0.01173</v>
+        <v>0.01263</v>
       </c>
       <c r="N640" s="15"/>
       <c r="O640" s="15"/>
       <c r="P640" s="15"/>
       <c r="Q640" s="15"/>
       <c r="R640" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="641" spans="1:18">
       <c r="B641" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C641" s="15" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="D641" s="15" t="s">
-        <v>2126</v>
-[...2 lines deleted...]
-        <v>2127</v>
+        <v>2128</v>
+      </c>
+      <c r="E641" s="15">
+        <v>10080010429</v>
       </c>
       <c r="F641" s="15"/>
       <c r="G641" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H641" s="15" t="s">
-        <v>228</v>
+        <v>119</v>
       </c>
       <c r="I641" s="15" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="J641" s="15">
         <v>4000</v>
       </c>
       <c r="K641" s="15">
-        <v>27.07</v>
+        <v>0.02398</v>
       </c>
       <c r="L641" s="15">
-        <v>15.64</v>
+        <v>0.01295</v>
       </c>
       <c r="M641" s="15">
-        <v>14.2</v>
+        <v>0.01173</v>
       </c>
       <c r="N641" s="15"/>
       <c r="O641" s="15"/>
       <c r="P641" s="15"/>
       <c r="Q641" s="15"/>
       <c r="R641" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="642" spans="1:18">
       <c r="B642" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C642" s="15" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="D642" s="15" t="s">
-        <v>2130</v>
-[...2 lines deleted...]
-        <v>10080009174</v>
+        <v>2131</v>
+      </c>
+      <c r="E642" s="15" t="s">
+        <v>2132</v>
       </c>
       <c r="F642" s="15"/>
       <c r="G642" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H642" s="15" t="s">
-        <v>2131</v>
+        <v>228</v>
       </c>
       <c r="I642" s="15" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="J642" s="15">
         <v>4000</v>
       </c>
       <c r="K642" s="15">
-        <v>0.02967</v>
+        <v>27.07</v>
       </c>
       <c r="L642" s="15">
-        <v>0.02139</v>
+        <v>15.64</v>
       </c>
       <c r="M642" s="15">
-        <v>0.01444</v>
+        <v>14.2</v>
       </c>
       <c r="N642" s="15"/>
       <c r="O642" s="15"/>
       <c r="P642" s="15"/>
       <c r="Q642" s="15"/>
       <c r="R642" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="643" spans="1:18">
       <c r="B643" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C643" s="15" t="s">
-        <v>2129</v>
+        <v>2134</v>
       </c>
       <c r="D643" s="15" t="s">
-        <v>2130</v>
+        <v>2135</v>
       </c>
       <c r="E643" s="15">
-        <v>10000010933</v>
+        <v>10080009174</v>
       </c>
       <c r="F643" s="15"/>
       <c r="G643" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H643" s="15" t="s">
-        <v>44</v>
+        <v>2136</v>
       </c>
       <c r="I643" s="15" t="s">
-        <v>2133</v>
+        <v>2137</v>
       </c>
       <c r="J643" s="15">
         <v>4000</v>
       </c>
       <c r="K643" s="15">
-        <v>0.00588</v>
+        <v>0.02967</v>
       </c>
       <c r="L643" s="15">
-        <v>0.00475</v>
+        <v>0.02139</v>
       </c>
       <c r="M643" s="15">
-        <v>0.00455</v>
+        <v>0.01444</v>
       </c>
       <c r="N643" s="15"/>
       <c r="O643" s="15"/>
       <c r="P643" s="15"/>
       <c r="Q643" s="15"/>
       <c r="R643" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="644" spans="1:18">
       <c r="B644" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C644" s="15" t="s">
         <v>2134</v>
       </c>
       <c r="D644" s="15" t="s">
         <v>2135</v>
       </c>
       <c r="E644" s="15">
-        <v>10080075792</v>
+        <v>10000010933</v>
       </c>
       <c r="F644" s="15"/>
       <c r="G644" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H644" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I644" s="15" t="s">
-        <v>2136</v>
+        <v>2138</v>
       </c>
       <c r="J644" s="15">
         <v>4000</v>
       </c>
       <c r="K644" s="15">
-        <v>0.009860000000000001</v>
+        <v>0.00588</v>
       </c>
       <c r="L644" s="15">
-        <v>0.00821</v>
+        <v>0.00475</v>
       </c>
       <c r="M644" s="15">
-        <v>0.007889999999999999</v>
+        <v>0.00455</v>
       </c>
       <c r="N644" s="15"/>
       <c r="O644" s="15"/>
       <c r="P644" s="15"/>
       <c r="Q644" s="15"/>
       <c r="R644" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="645" spans="1:18">
       <c r="B645" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C645" s="15" t="s">
-        <v>2137</v>
+        <v>2139</v>
       </c>
       <c r="D645" s="15" t="s">
-        <v>2138</v>
+        <v>2140</v>
       </c>
       <c r="E645" s="15">
-        <v>10080064042</v>
+        <v>10080075792</v>
       </c>
       <c r="F645" s="15"/>
       <c r="G645" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H645" s="15" t="s">
         <v>119</v>
       </c>
       <c r="I645" s="15" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
       <c r="J645" s="15">
         <v>4000</v>
       </c>
       <c r="K645" s="15">
-        <v>0.00705</v>
+        <v>0.009860000000000001</v>
       </c>
       <c r="L645" s="15">
-        <v>0.00569</v>
+        <v>0.00821</v>
       </c>
       <c r="M645" s="15">
-        <v>0.00546</v>
+        <v>0.007889999999999999</v>
       </c>
       <c r="N645" s="15"/>
       <c r="O645" s="15"/>
       <c r="P645" s="15"/>
       <c r="Q645" s="15"/>
       <c r="R645" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="646" spans="1:18">
       <c r="B646" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C646" s="15" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="D646" s="15" t="s">
-        <v>2141</v>
-[...2 lines deleted...]
-        <v>2142</v>
+        <v>2143</v>
+      </c>
+      <c r="E646" s="15">
+        <v>10080064042</v>
       </c>
       <c r="F646" s="15"/>
       <c r="G646" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H646" s="15" t="s">
-        <v>158</v>
+        <v>119</v>
       </c>
       <c r="I646" s="15" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="J646" s="15">
         <v>4000</v>
       </c>
       <c r="K646" s="15">
-        <v>0.00264</v>
+        <v>0.00705</v>
       </c>
       <c r="L646" s="15">
-        <v>0.00253</v>
+        <v>0.00569</v>
       </c>
       <c r="M646" s="15">
-        <v>0.00242</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00546</v>
+      </c>
+      <c r="N646" s="15"/>
       <c r="O646" s="15"/>
       <c r="P646" s="15"/>
       <c r="Q646" s="15"/>
       <c r="R646" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="647" spans="1:18">
       <c r="B647" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C647" s="15" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="D647" s="15" t="s">
-        <v>2145</v>
-[...2 lines deleted...]
-        <v>10080004853</v>
+        <v>2146</v>
+      </c>
+      <c r="E647" s="15" t="s">
+        <v>2147</v>
       </c>
       <c r="F647" s="15"/>
       <c r="G647" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H647" s="15" t="s">
-        <v>39</v>
+        <v>158</v>
       </c>
       <c r="I647" s="15" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="J647" s="15">
         <v>4000</v>
       </c>
       <c r="K647" s="15">
-        <v>0.00408</v>
+        <v>0.00264</v>
       </c>
       <c r="L647" s="15">
-        <v>0.00342</v>
+        <v>0.00253</v>
       </c>
       <c r="M647" s="15">
-        <v>0.00329</v>
+        <v>0.00242</v>
       </c>
       <c r="N647" s="15">
-        <v>316000</v>
+        <v>4000</v>
       </c>
       <c r="O647" s="15"/>
       <c r="P647" s="15"/>
       <c r="Q647" s="15"/>
       <c r="R647" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="648" spans="1:18">
       <c r="B648" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C648" s="15" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="D648" s="15" t="s">
-        <v>2148</v>
-[...2 lines deleted...]
-        <v>2149</v>
+        <v>2150</v>
+      </c>
+      <c r="E648" s="15">
+        <v>10080004853</v>
       </c>
       <c r="F648" s="15"/>
       <c r="G648" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H648" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I648" s="15" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="J648" s="15">
         <v>4000</v>
       </c>
       <c r="K648" s="15">
-        <v>0.00208</v>
+        <v>0.00408</v>
       </c>
       <c r="L648" s="15">
-        <v>0.00208</v>
+        <v>0.00342</v>
       </c>
       <c r="M648" s="15">
-        <v>0.00208</v>
-[...1 lines deleted...]
-      <c r="N648" s="15"/>
+        <v>0.00329</v>
+      </c>
+      <c r="N648" s="15">
+        <v>260000</v>
+      </c>
       <c r="O648" s="15"/>
       <c r="P648" s="15"/>
       <c r="Q648" s="15"/>
       <c r="R648" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="649" spans="1:18">
       <c r="B649" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C649" s="15" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="D649" s="15" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="E649" s="15" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="F649" s="15"/>
       <c r="G649" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H649" s="15" t="s">
-        <v>39</v>
+        <v>244</v>
       </c>
       <c r="I649" s="15" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="J649" s="15">
         <v>4000</v>
       </c>
       <c r="K649" s="15">
-        <v>0.00494</v>
+        <v>0.00208</v>
       </c>
       <c r="L649" s="15">
-        <v>0.00428</v>
+        <v>0.00208</v>
       </c>
       <c r="M649" s="15">
-        <v>0.00411</v>
+        <v>0.00208</v>
       </c>
       <c r="N649" s="15"/>
       <c r="O649" s="15"/>
       <c r="P649" s="15"/>
       <c r="Q649" s="15"/>
       <c r="R649" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="650" spans="1:18">
       <c r="B650" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C650" s="15" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="D650" s="15" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="E650" s="15" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="F650" s="15"/>
       <c r="G650" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H650" s="15" t="s">
-        <v>357</v>
+        <v>39</v>
       </c>
       <c r="I650" s="15" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="J650" s="15">
         <v>4000</v>
       </c>
       <c r="K650" s="15">
-        <v>0.00685</v>
+        <v>0.00494</v>
       </c>
       <c r="L650" s="15">
-        <v>0.00575</v>
+        <v>0.00428</v>
       </c>
       <c r="M650" s="15">
-        <v>0.00553</v>
+        <v>0.00411</v>
       </c>
       <c r="N650" s="15"/>
       <c r="O650" s="15"/>
       <c r="P650" s="15"/>
       <c r="Q650" s="15"/>
       <c r="R650" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="651" spans="1:18">
       <c r="B651" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C651" s="15" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="D651" s="15" t="s">
-        <v>2160</v>
-[...2 lines deleted...]
-        <v>10080026793</v>
+        <v>2161</v>
+      </c>
+      <c r="E651" s="15" t="s">
+        <v>2162</v>
       </c>
       <c r="F651" s="15"/>
       <c r="G651" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H651" s="15" t="s">
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="I651" s="15" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="J651" s="15">
         <v>4000</v>
       </c>
       <c r="K651" s="15">
-        <v>0.00452</v>
+        <v>0.00685</v>
       </c>
       <c r="L651" s="15">
-        <v>0.00391</v>
+        <v>0.00575</v>
       </c>
       <c r="M651" s="15">
-        <v>0.00376</v>
+        <v>0.00553</v>
       </c>
       <c r="N651" s="15"/>
       <c r="O651" s="15"/>
       <c r="P651" s="15"/>
       <c r="Q651" s="15"/>
       <c r="R651" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="652" spans="1:18">
       <c r="B652" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C652" s="15" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="D652" s="15" t="s">
-        <v>2163</v>
-[...2 lines deleted...]
-        <v>2164</v>
+        <v>2165</v>
+      </c>
+      <c r="E652" s="15">
+        <v>10080026793</v>
       </c>
       <c r="F652" s="15"/>
       <c r="G652" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H652" s="15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="I652" s="15" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="J652" s="15">
         <v>4000</v>
       </c>
       <c r="K652" s="15">
-        <v>0.0211</v>
+        <v>0.00452</v>
       </c>
       <c r="L652" s="15">
-        <v>0.01218</v>
+        <v>0.00391</v>
       </c>
       <c r="M652" s="15">
-        <v>0.0111</v>
+        <v>0.00376</v>
       </c>
       <c r="N652" s="15"/>
       <c r="O652" s="15"/>
       <c r="P652" s="15"/>
       <c r="Q652" s="15"/>
       <c r="R652" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="653" spans="1:18">
       <c r="B653" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C653" s="15" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="D653" s="15" t="s">
-        <v>2167</v>
-[...2 lines deleted...]
-        <v>10000020623</v>
+        <v>2168</v>
+      </c>
+      <c r="E653" s="15" t="s">
+        <v>2169</v>
       </c>
       <c r="F653" s="15"/>
       <c r="G653" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H653" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I653" s="15" t="s">
-        <v>2168</v>
+        <v>2170</v>
       </c>
       <c r="J653" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K653" s="15">
-        <v>31.1</v>
+        <v>0.0211</v>
       </c>
       <c r="L653" s="15">
-        <v>17.96</v>
+        <v>0.01218</v>
       </c>
       <c r="M653" s="15">
-        <v>16.31</v>
+        <v>0.0111</v>
       </c>
       <c r="N653" s="15"/>
       <c r="O653" s="15"/>
       <c r="P653" s="15"/>
       <c r="Q653" s="15"/>
       <c r="R653" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="654" spans="1:18">
       <c r="B654" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C654" s="15" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
       <c r="D654" s="15" t="s">
-        <v>2170</v>
-[...2 lines deleted...]
-        <v>2171</v>
+        <v>2172</v>
+      </c>
+      <c r="E654" s="15">
+        <v>10000020623</v>
       </c>
       <c r="F654" s="15"/>
       <c r="G654" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H654" s="15" t="s">
-        <v>2172</v>
+        <v>44</v>
       </c>
       <c r="I654" s="15" t="s">
         <v>2173</v>
       </c>
       <c r="J654" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K654" s="15">
-        <v>0.00544</v>
+        <v>31.1</v>
       </c>
       <c r="L654" s="15">
-        <v>0.00544</v>
+        <v>17.96</v>
       </c>
       <c r="M654" s="15">
-        <v>0.00544</v>
+        <v>16.31</v>
       </c>
       <c r="N654" s="15"/>
       <c r="O654" s="15"/>
       <c r="P654" s="15"/>
       <c r="Q654" s="15"/>
       <c r="R654" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="655" spans="1:18">
       <c r="B655" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C655" s="15" t="s">
-        <v>2169</v>
+        <v>2174</v>
       </c>
       <c r="D655" s="15" t="s">
-        <v>2170</v>
-[...2 lines deleted...]
-        <v>10080003376</v>
+        <v>2175</v>
+      </c>
+      <c r="E655" s="15" t="s">
+        <v>2176</v>
       </c>
       <c r="F655" s="15"/>
       <c r="G655" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H655" s="15" t="s">
-        <v>44</v>
+        <v>2177</v>
       </c>
       <c r="I655" s="15" t="s">
-        <v>2174</v>
+        <v>2178</v>
       </c>
       <c r="J655" s="15">
         <v>4000</v>
       </c>
       <c r="K655" s="15">
-        <v>0.03194</v>
+        <v>0.00544</v>
       </c>
       <c r="L655" s="15">
-        <v>0.01845</v>
+        <v>0.00544</v>
       </c>
       <c r="M655" s="15">
-        <v>0.01677</v>
+        <v>0.00544</v>
       </c>
       <c r="N655" s="15"/>
       <c r="O655" s="15"/>
       <c r="P655" s="15"/>
       <c r="Q655" s="15"/>
       <c r="R655" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="656" spans="1:18">
       <c r="B656" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C656" s="15" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D656" s="15" t="s">
         <v>2175</v>
       </c>
-      <c r="D656" s="15" t="s">
-[...3 lines deleted...]
-        <v>2177</v>
+      <c r="E656" s="15">
+        <v>10080003376</v>
       </c>
       <c r="F656" s="15"/>
       <c r="G656" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H656" s="15" t="s">
-        <v>158</v>
+        <v>44</v>
       </c>
       <c r="I656" s="15" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="J656" s="15">
         <v>4000</v>
       </c>
       <c r="K656" s="15">
-        <v>0.00392</v>
+        <v>0.03194</v>
       </c>
       <c r="L656" s="15">
-        <v>0.00329</v>
+        <v>0.01845</v>
       </c>
       <c r="M656" s="15">
-        <v>0.00316</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01677</v>
+      </c>
+      <c r="N656" s="15"/>
       <c r="O656" s="15"/>
       <c r="P656" s="15"/>
       <c r="Q656" s="15"/>
       <c r="R656" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="657" spans="1:18">
       <c r="B657" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C657" s="15" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="D657" s="15" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="E657" s="15" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="F657" s="15"/>
       <c r="G657" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H657" s="15" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="I657" s="15" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="J657" s="15">
         <v>4000</v>
       </c>
       <c r="K657" s="15">
-        <v>0.00534</v>
+        <v>0.00392</v>
       </c>
       <c r="L657" s="15">
-        <v>0.00463</v>
+        <v>0.00329</v>
       </c>
       <c r="M657" s="15">
-        <v>0.00445</v>
+        <v>0.00316</v>
       </c>
       <c r="N657" s="15">
-        <v>16000</v>
+        <v>12000</v>
       </c>
       <c r="O657" s="15"/>
       <c r="P657" s="15"/>
       <c r="Q657" s="15"/>
       <c r="R657" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="658" spans="1:18">
       <c r="B658" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C658" s="15" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="D658" s="15" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="E658" s="15" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="F658" s="15"/>
       <c r="G658" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H658" s="15" t="s">
-        <v>119</v>
+        <v>49</v>
       </c>
       <c r="I658" s="15" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="J658" s="15">
         <v>4000</v>
       </c>
       <c r="K658" s="15">
-        <v>0.00544</v>
+        <v>0.00534</v>
       </c>
       <c r="L658" s="15">
-        <v>0.00544</v>
+        <v>0.00463</v>
       </c>
       <c r="M658" s="15">
-        <v>0.00544</v>
-[...1 lines deleted...]
-      <c r="N658" s="15"/>
+        <v>0.00445</v>
+      </c>
+      <c r="N658" s="15">
+        <v>16000</v>
+      </c>
       <c r="O658" s="15"/>
       <c r="P658" s="15"/>
       <c r="Q658" s="15"/>
       <c r="R658" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="659" spans="1:18">
       <c r="B659" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C659" s="15" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="D659" s="15" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="E659" s="15" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="F659" s="15"/>
       <c r="G659" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H659" s="15" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="I659" s="15" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="J659" s="15">
         <v>4000</v>
       </c>
       <c r="K659" s="15">
-        <v>0.00699</v>
+        <v>0.00544</v>
       </c>
       <c r="L659" s="15">
-        <v>0.00506</v>
+        <v>0.00544</v>
       </c>
       <c r="M659" s="15">
-        <v>0.00441</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00544</v>
+      </c>
+      <c r="N659" s="15"/>
       <c r="O659" s="15"/>
       <c r="P659" s="15"/>
       <c r="Q659" s="15"/>
       <c r="R659" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="660" spans="1:18">
       <c r="B660" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C660" s="15" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="D660" s="15" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="E660" s="15" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="F660" s="15"/>
       <c r="G660" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H660" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I660" s="15" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="J660" s="15">
         <v>4000</v>
       </c>
       <c r="K660" s="15">
-        <v>0.00953</v>
+        <v>0.00699</v>
       </c>
       <c r="L660" s="15">
-        <v>0.00801</v>
+        <v>0.00506</v>
       </c>
       <c r="M660" s="15">
-        <v>0.00769</v>
-[...1 lines deleted...]
-      <c r="N660" s="15"/>
+        <v>0.00441</v>
+      </c>
+      <c r="N660" s="15">
+        <v>4000</v>
+      </c>
       <c r="O660" s="15"/>
       <c r="P660" s="15"/>
       <c r="Q660" s="15"/>
       <c r="R660" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="661" spans="1:18">
       <c r="B661" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C661" s="15" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="D661" s="15" t="s">
-        <v>2196</v>
-[...2 lines deleted...]
-        <v>10080002770</v>
+        <v>2197</v>
+      </c>
+      <c r="E661" s="15" t="s">
+        <v>2198</v>
       </c>
       <c r="F661" s="15"/>
       <c r="G661" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H661" s="15" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="I661" s="15" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="J661" s="15">
         <v>4000</v>
       </c>
       <c r="K661" s="15">
-        <v>0.03472</v>
+        <v>0.00953</v>
       </c>
       <c r="L661" s="15">
-        <v>0.01405</v>
+        <v>0.00801</v>
       </c>
       <c r="M661" s="15">
-        <v>0.01278</v>
+        <v>0.00769</v>
       </c>
       <c r="N661" s="15"/>
       <c r="O661" s="15"/>
       <c r="P661" s="15"/>
       <c r="Q661" s="15"/>
       <c r="R661" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="662" spans="1:18">
       <c r="B662" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C662" s="15" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
       <c r="D662" s="15" t="s">
-        <v>2199</v>
-[...2 lines deleted...]
-        <v>2200</v>
+        <v>2201</v>
+      </c>
+      <c r="E662" s="15">
+        <v>10080002770</v>
       </c>
       <c r="F662" s="15"/>
       <c r="G662" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H662" s="15" t="s">
-        <v>357</v>
+        <v>31</v>
       </c>
       <c r="I662" s="15" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="J662" s="15">
         <v>4000</v>
       </c>
       <c r="K662" s="15">
-        <v>0.00764</v>
+        <v>0.03472</v>
       </c>
       <c r="L662" s="15">
-        <v>0.00641</v>
+        <v>0.01405</v>
       </c>
       <c r="M662" s="15">
-        <v>0.00617</v>
+        <v>0.01278</v>
       </c>
       <c r="N662" s="15"/>
       <c r="O662" s="15"/>
       <c r="P662" s="15"/>
       <c r="Q662" s="15"/>
       <c r="R662" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="663" spans="1:18">
       <c r="B663" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C663" s="15" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="D663" s="15" t="s">
-        <v>2203</v>
-[...2 lines deleted...]
-        <v>10080003154</v>
+        <v>2204</v>
+      </c>
+      <c r="E663" s="15" t="s">
+        <v>2205</v>
       </c>
       <c r="F663" s="15"/>
       <c r="G663" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H663" s="15" t="s">
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="I663" s="15" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="J663" s="15">
         <v>4000</v>
       </c>
       <c r="K663" s="15">
-        <v>0.00562</v>
+        <v>0.00764</v>
       </c>
       <c r="L663" s="15">
-        <v>0.00407</v>
+        <v>0.00641</v>
       </c>
       <c r="M663" s="15">
-        <v>0.00355</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00617</v>
+      </c>
+      <c r="N663" s="15"/>
       <c r="O663" s="15"/>
       <c r="P663" s="15"/>
       <c r="Q663" s="15"/>
       <c r="R663" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="664" spans="1:18">
       <c r="B664" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C664" s="15" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
       <c r="D664" s="15" t="s">
-        <v>2206</v>
-[...2 lines deleted...]
-        <v>2207</v>
+        <v>2208</v>
+      </c>
+      <c r="E664" s="15">
+        <v>10080003154</v>
       </c>
       <c r="F664" s="15"/>
       <c r="G664" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H664" s="15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="I664" s="15" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="J664" s="15">
         <v>4000</v>
       </c>
       <c r="K664" s="15">
-        <v>0.0058</v>
+        <v>0.00562</v>
       </c>
       <c r="L664" s="15">
-        <v>0.0058</v>
+        <v>0.00407</v>
       </c>
       <c r="M664" s="15">
-        <v>0.0058</v>
+        <v>0.00355</v>
       </c>
       <c r="N664" s="15">
-        <v>10</v>
+        <v>28000</v>
       </c>
       <c r="O664" s="15"/>
       <c r="P664" s="15"/>
       <c r="Q664" s="15"/>
       <c r="R664" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="665" spans="1:18">
       <c r="B665" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C665" s="15" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="D665" s="15" t="s">
-        <v>2210</v>
-[...2 lines deleted...]
-        <v>10080037741</v>
+        <v>2211</v>
+      </c>
+      <c r="E665" s="15" t="s">
+        <v>2212</v>
       </c>
       <c r="F665" s="15"/>
       <c r="G665" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H665" s="15" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="I665" s="15" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
       <c r="J665" s="15">
         <v>4000</v>
       </c>
       <c r="K665" s="15">
-        <v>0.03472</v>
+        <v>0.0058</v>
       </c>
       <c r="L665" s="15">
-        <v>0.01405</v>
+        <v>0.0058</v>
       </c>
       <c r="M665" s="15">
-        <v>0.01278</v>
-[...1 lines deleted...]
-      <c r="N665" s="15"/>
+        <v>0.0058</v>
+      </c>
+      <c r="N665" s="15">
+        <v>10</v>
+      </c>
       <c r="O665" s="15"/>
       <c r="P665" s="15"/>
       <c r="Q665" s="15"/>
       <c r="R665" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="666" spans="1:18">
       <c r="B666" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C666" s="15" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="D666" s="15" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="E666" s="15">
-        <v>10080053876</v>
+        <v>10080037741</v>
       </c>
       <c r="F666" s="15"/>
       <c r="G666" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H666" s="15" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I666" s="15" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="J666" s="15">
         <v>4000</v>
       </c>
       <c r="K666" s="15">
-        <v>0.01543</v>
+        <v>0.03472</v>
       </c>
       <c r="L666" s="15">
-        <v>0.00961</v>
+        <v>0.01405</v>
       </c>
       <c r="M666" s="15">
-        <v>0.00961</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01278</v>
+      </c>
+      <c r="N666" s="15"/>
       <c r="O666" s="15"/>
       <c r="P666" s="15"/>
       <c r="Q666" s="15"/>
       <c r="R666" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="667" spans="1:18">
       <c r="B667" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C667" s="15" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
       <c r="D667" s="15" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="E667" s="15">
-        <v>10080068883</v>
+        <v>10080053876</v>
       </c>
       <c r="F667" s="15"/>
       <c r="G667" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H667" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I667" s="15" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="J667" s="15">
         <v>4000</v>
       </c>
       <c r="K667" s="15">
-        <v>0.0098</v>
+        <v>0.01543</v>
       </c>
       <c r="L667" s="15">
-        <v>0.00822</v>
+        <v>0.00961</v>
       </c>
       <c r="M667" s="15">
-        <v>0.007900000000000001</v>
-[...1 lines deleted...]
-      <c r="N667" s="15"/>
+        <v>0.00961</v>
+      </c>
+      <c r="N667" s="15">
+        <v>4000</v>
+      </c>
       <c r="O667" s="15"/>
       <c r="P667" s="15"/>
       <c r="Q667" s="15"/>
       <c r="R667" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="668" spans="1:18">
       <c r="B668" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C668" s="15" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="D668" s="15" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="E668" s="15">
-        <v>10080074175</v>
+        <v>10080068883</v>
       </c>
       <c r="F668" s="15"/>
       <c r="G668" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H668" s="15" t="s">
-        <v>357</v>
+        <v>44</v>
       </c>
       <c r="I668" s="15" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
       <c r="J668" s="15">
         <v>4000</v>
       </c>
       <c r="K668" s="15">
-        <v>0.00557</v>
+        <v>0.0098</v>
       </c>
       <c r="L668" s="15">
-        <v>0.00467</v>
+        <v>0.00822</v>
       </c>
       <c r="M668" s="15">
-        <v>0.00449</v>
+        <v>0.007900000000000001</v>
       </c>
       <c r="N668" s="15"/>
       <c r="O668" s="15"/>
       <c r="P668" s="15"/>
       <c r="Q668" s="15"/>
       <c r="R668" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="669" spans="1:18">
       <c r="B669" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C669" s="15" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="D669" s="15" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="E669" s="15">
-        <v>10080013510</v>
+        <v>10080074175</v>
       </c>
       <c r="F669" s="15"/>
       <c r="G669" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H669" s="15" t="s">
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="I669" s="15" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
       <c r="J669" s="15">
         <v>4000</v>
       </c>
       <c r="K669" s="15">
-        <v>0.00332</v>
+        <v>0.00557</v>
       </c>
       <c r="L669" s="15">
-        <v>0.00319</v>
+        <v>0.00467</v>
       </c>
       <c r="M669" s="15">
-        <v>0.00319</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00449</v>
+      </c>
+      <c r="N669" s="15"/>
       <c r="O669" s="15"/>
       <c r="P669" s="15"/>
       <c r="Q669" s="15"/>
       <c r="R669" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="670" spans="1:18">
       <c r="B670" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C670" s="15" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
       <c r="D670" s="15" t="s">
-        <v>2225</v>
-[...2 lines deleted...]
-        <v>2226</v>
+        <v>2227</v>
+      </c>
+      <c r="E670" s="15">
+        <v>10080013510</v>
       </c>
       <c r="F670" s="15"/>
       <c r="G670" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H670" s="15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="I670" s="15" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="J670" s="15">
         <v>4000</v>
       </c>
       <c r="K670" s="15">
-        <v>34.01</v>
+        <v>0.00332</v>
       </c>
       <c r="L670" s="15">
-        <v>19.64</v>
+        <v>0.00319</v>
       </c>
       <c r="M670" s="15">
-        <v>17.84</v>
-[...1 lines deleted...]
-      <c r="N670" s="15"/>
+        <v>0.00319</v>
+      </c>
+      <c r="N670" s="15">
+        <v>44000</v>
+      </c>
       <c r="O670" s="15"/>
       <c r="P670" s="15"/>
       <c r="Q670" s="15"/>
       <c r="R670" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="671" spans="1:18">
       <c r="B671" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C671" s="15" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="D671" s="15" t="s">
-        <v>2229</v>
-[...2 lines deleted...]
-        <v>10000020754</v>
+        <v>2230</v>
+      </c>
+      <c r="E671" s="15" t="s">
+        <v>2231</v>
       </c>
       <c r="F671" s="15"/>
       <c r="G671" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H671" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I671" s="15" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="J671" s="15">
         <v>4000</v>
       </c>
       <c r="K671" s="15">
-        <v>0.00608</v>
+        <v>34.01</v>
       </c>
       <c r="L671" s="15">
-        <v>0.00509</v>
+        <v>19.64</v>
       </c>
       <c r="M671" s="15">
-        <v>0.0049</v>
+        <v>17.84</v>
       </c>
       <c r="N671" s="15"/>
       <c r="O671" s="15"/>
       <c r="P671" s="15"/>
       <c r="Q671" s="15"/>
       <c r="R671" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="672" spans="1:18">
       <c r="B672" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C672" s="15" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
       <c r="D672" s="15" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
       <c r="E672" s="15">
-        <v>10080071961</v>
+        <v>10000020754</v>
       </c>
       <c r="F672" s="15"/>
       <c r="G672" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H672" s="15" t="s">
-        <v>1112</v>
+        <v>44</v>
       </c>
       <c r="I672" s="15" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
       <c r="J672" s="15">
         <v>4000</v>
       </c>
       <c r="K672" s="15">
-        <v>0.00765</v>
+        <v>0.00608</v>
       </c>
       <c r="L672" s="15">
-        <v>0.00585</v>
+        <v>0.00509</v>
       </c>
       <c r="M672" s="15">
-        <v>0.00585</v>
+        <v>0.0049</v>
       </c>
       <c r="N672" s="15"/>
       <c r="O672" s="15"/>
       <c r="P672" s="15"/>
       <c r="Q672" s="15"/>
       <c r="R672" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="673" spans="1:18">
       <c r="B673" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C673" s="15" t="s">
-        <v>2234</v>
+        <v>2236</v>
       </c>
       <c r="D673" s="15" t="s">
-        <v>2235</v>
-[...2 lines deleted...]
-        <v>2236</v>
+        <v>2237</v>
+      </c>
+      <c r="E673" s="15">
+        <v>10080071961</v>
       </c>
       <c r="F673" s="15"/>
       <c r="G673" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H673" s="15" t="s">
-        <v>31</v>
+        <v>1115</v>
       </c>
       <c r="I673" s="15" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="J673" s="15">
         <v>4000</v>
       </c>
       <c r="K673" s="15">
-        <v>0.02744</v>
+        <v>0.00765</v>
       </c>
       <c r="L673" s="15">
-        <v>0.01477</v>
+        <v>0.00585</v>
       </c>
       <c r="M673" s="15">
-        <v>0.01336</v>
+        <v>0.00585</v>
       </c>
       <c r="N673" s="15"/>
       <c r="O673" s="15"/>
       <c r="P673" s="15"/>
       <c r="Q673" s="15"/>
       <c r="R673" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="674" spans="1:18">
       <c r="B674" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C674" s="15" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="D674" s="15" t="s">
-        <v>2239</v>
-[...2 lines deleted...]
-        <v>10080048192</v>
+        <v>2240</v>
+      </c>
+      <c r="E674" s="15" t="s">
+        <v>2241</v>
       </c>
       <c r="F674" s="15"/>
       <c r="G674" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H674" s="15" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="I674" s="15" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="J674" s="15">
         <v>4000</v>
       </c>
       <c r="K674" s="15">
-        <v>0.01141</v>
+        <v>0.02744</v>
       </c>
       <c r="L674" s="15">
-        <v>0.008750000000000001</v>
+        <v>0.01477</v>
       </c>
       <c r="M674" s="15">
-        <v>0.008750000000000001</v>
+        <v>0.01336</v>
       </c>
       <c r="N674" s="15"/>
       <c r="O674" s="15"/>
       <c r="P674" s="15"/>
       <c r="Q674" s="15"/>
       <c r="R674" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="675" spans="1:18">
       <c r="B675" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C675" s="15" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="D675" s="15" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="E675" s="15">
-        <v>10080056656</v>
+        <v>10080048192</v>
       </c>
       <c r="F675" s="15"/>
       <c r="G675" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H675" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I675" s="15" t="s">
-        <v>2243</v>
+        <v>2245</v>
       </c>
       <c r="J675" s="15">
         <v>4000</v>
       </c>
       <c r="K675" s="15">
-        <v>0.00471</v>
+        <v>0.01141</v>
       </c>
       <c r="L675" s="15">
-        <v>0.00408</v>
+        <v>0.008750000000000001</v>
       </c>
       <c r="M675" s="15">
-        <v>0.00393</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.008750000000000001</v>
+      </c>
+      <c r="N675" s="15"/>
       <c r="O675" s="15"/>
       <c r="P675" s="15"/>
       <c r="Q675" s="15"/>
       <c r="R675" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="676" spans="1:18">
       <c r="B676" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C676" s="15" t="s">
-        <v>2244</v>
+        <v>2246</v>
       </c>
       <c r="D676" s="15" t="s">
-        <v>2245</v>
+        <v>2247</v>
       </c>
       <c r="E676" s="15">
-        <v>10080016017</v>
+        <v>10080056656</v>
       </c>
       <c r="F676" s="15"/>
       <c r="G676" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H676" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I676" s="15" t="s">
-        <v>2246</v>
+        <v>2248</v>
       </c>
       <c r="J676" s="15">
         <v>4000</v>
       </c>
       <c r="K676" s="15">
-        <v>0.00371</v>
+        <v>0.00471</v>
       </c>
       <c r="L676" s="15">
-        <v>0.00321</v>
+        <v>0.00408</v>
       </c>
       <c r="M676" s="15">
-        <v>0.00309</v>
+        <v>0.00393</v>
       </c>
       <c r="N676" s="15">
-        <v>156000</v>
+        <v>8000</v>
       </c>
       <c r="O676" s="15"/>
       <c r="P676" s="15"/>
       <c r="Q676" s="15"/>
       <c r="R676" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="677" spans="1:18">
       <c r="B677" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C677" s="15" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
       <c r="D677" s="15" t="s">
-        <v>2248</v>
-[...2 lines deleted...]
-        <v>2249</v>
+        <v>2250</v>
+      </c>
+      <c r="E677" s="15">
+        <v>10080016017</v>
       </c>
       <c r="F677" s="15"/>
       <c r="G677" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H677" s="15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="I677" s="15" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="J677" s="15">
         <v>4000</v>
       </c>
       <c r="K677" s="15">
-        <v>0.03013</v>
+        <v>0.00371</v>
       </c>
       <c r="L677" s="15">
-        <v>0.0174</v>
+        <v>0.00321</v>
       </c>
       <c r="M677" s="15">
-        <v>0.01579</v>
-[...1 lines deleted...]
-      <c r="N677" s="15"/>
+        <v>0.00309</v>
+      </c>
+      <c r="N677" s="15">
+        <v>204000</v>
+      </c>
       <c r="O677" s="15"/>
       <c r="P677" s="15"/>
       <c r="Q677" s="15"/>
       <c r="R677" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="678" spans="1:18">
       <c r="B678" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C678" s="15" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="D678" s="15" t="s">
-        <v>2252</v>
-[...2 lines deleted...]
-        <v>10000005496</v>
+        <v>2253</v>
+      </c>
+      <c r="E678" s="15" t="s">
+        <v>2254</v>
       </c>
       <c r="F678" s="15"/>
       <c r="G678" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H678" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I678" s="15" t="s">
-        <v>2253</v>
+        <v>2255</v>
       </c>
       <c r="J678" s="15">
         <v>4000</v>
       </c>
       <c r="K678" s="15">
-        <v>0.007939999999999999</v>
+        <v>0.03013</v>
       </c>
       <c r="L678" s="15">
-        <v>0.00661</v>
+        <v>0.0174</v>
       </c>
       <c r="M678" s="15">
-        <v>0.00635</v>
+        <v>0.01579</v>
       </c>
       <c r="N678" s="15"/>
       <c r="O678" s="15"/>
       <c r="P678" s="15"/>
       <c r="Q678" s="15"/>
       <c r="R678" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="679" spans="1:18">
       <c r="B679" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C679" s="15" t="s">
-        <v>2254</v>
+        <v>2256</v>
       </c>
       <c r="D679" s="15" t="s">
-        <v>2255</v>
+        <v>2257</v>
       </c>
       <c r="E679" s="15">
-        <v>10080032136</v>
+        <v>10000005496</v>
       </c>
       <c r="F679" s="15"/>
       <c r="G679" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H679" s="15" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="I679" s="15" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="J679" s="15">
         <v>4000</v>
       </c>
       <c r="K679" s="15">
-        <v>0.0318</v>
+        <v>0.007939999999999999</v>
       </c>
       <c r="L679" s="15">
-        <v>0.01145</v>
+        <v>0.00661</v>
       </c>
       <c r="M679" s="15">
-        <v>0.01043</v>
+        <v>0.00635</v>
       </c>
       <c r="N679" s="15"/>
       <c r="O679" s="15"/>
       <c r="P679" s="15"/>
       <c r="Q679" s="15"/>
       <c r="R679" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="680" spans="1:18">
       <c r="B680" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C680" s="15" t="s">
-        <v>2257</v>
+        <v>2259</v>
       </c>
       <c r="D680" s="15" t="s">
-        <v>2258</v>
-[...2 lines deleted...]
-        <v>2259</v>
+        <v>2260</v>
+      </c>
+      <c r="E680" s="15">
+        <v>10080032136</v>
       </c>
       <c r="F680" s="15"/>
       <c r="G680" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H680" s="15" t="s">
-        <v>357</v>
+        <v>31</v>
       </c>
       <c r="I680" s="15" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="J680" s="15">
         <v>4000</v>
       </c>
       <c r="K680" s="15">
-        <v>0.00535</v>
+        <v>0.0318</v>
       </c>
       <c r="L680" s="15">
-        <v>0.00449</v>
+        <v>0.01145</v>
       </c>
       <c r="M680" s="15">
-        <v>0.00431</v>
+        <v>0.01043</v>
       </c>
       <c r="N680" s="15"/>
       <c r="O680" s="15"/>
       <c r="P680" s="15"/>
       <c r="Q680" s="15"/>
       <c r="R680" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="681" spans="1:18">
       <c r="B681" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C681" s="15" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="D681" s="15" t="s">
-        <v>2262</v>
-[...2 lines deleted...]
-        <v>10080031533</v>
+        <v>2263</v>
+      </c>
+      <c r="E681" s="15" t="s">
+        <v>2264</v>
       </c>
       <c r="F681" s="15"/>
       <c r="G681" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H681" s="15" t="s">
-        <v>56</v>
+        <v>357</v>
       </c>
       <c r="I681" s="15" t="s">
-        <v>2263</v>
+        <v>2265</v>
       </c>
       <c r="J681" s="15">
         <v>4000</v>
       </c>
       <c r="K681" s="15">
-        <v>0.04026</v>
+        <v>0.00535</v>
       </c>
       <c r="L681" s="15">
-        <v>0.01645</v>
+        <v>0.00449</v>
       </c>
       <c r="M681" s="15">
-        <v>0.01495</v>
+        <v>0.00431</v>
       </c>
       <c r="N681" s="15"/>
       <c r="O681" s="15"/>
       <c r="P681" s="15"/>
       <c r="Q681" s="15"/>
       <c r="R681" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="682" spans="1:18">
       <c r="B682" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C682" s="15" t="s">
-        <v>2264</v>
+        <v>2266</v>
       </c>
       <c r="D682" s="15" t="s">
-        <v>2265</v>
+        <v>2267</v>
       </c>
       <c r="E682" s="15">
-        <v>10080054238</v>
+        <v>10080031533</v>
       </c>
       <c r="F682" s="15"/>
       <c r="G682" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H682" s="15" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="I682" s="15" t="s">
-        <v>2266</v>
+        <v>2268</v>
       </c>
       <c r="J682" s="15">
         <v>4000</v>
       </c>
       <c r="K682" s="15">
-        <v>0.01038</v>
+        <v>0.04026</v>
       </c>
       <c r="L682" s="15">
-        <v>0.01038</v>
+        <v>0.01645</v>
       </c>
       <c r="M682" s="15">
-        <v>0.01038</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01495</v>
+      </c>
+      <c r="N682" s="15"/>
       <c r="O682" s="15"/>
       <c r="P682" s="15"/>
       <c r="Q682" s="15"/>
       <c r="R682" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="683" spans="1:18">
       <c r="B683" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C683" s="15" t="s">
-        <v>2267</v>
+        <v>2269</v>
       </c>
       <c r="D683" s="15" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
       <c r="E683" s="15">
-        <v>10080045661</v>
+        <v>10080054238</v>
       </c>
       <c r="F683" s="15"/>
       <c r="G683" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H683" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I683" s="15" t="s">
-        <v>2269</v>
+        <v>2271</v>
       </c>
       <c r="J683" s="15">
         <v>4000</v>
       </c>
       <c r="K683" s="15">
-        <v>0.04026</v>
+        <v>0.01038</v>
       </c>
       <c r="L683" s="15">
-        <v>0.01457</v>
+        <v>0.01038</v>
       </c>
       <c r="M683" s="15">
-        <v>0.01326</v>
-[...1 lines deleted...]
-      <c r="N683" s="15"/>
+        <v>0.01038</v>
+      </c>
+      <c r="N683" s="15">
+        <v>8000</v>
+      </c>
       <c r="O683" s="15"/>
       <c r="P683" s="15"/>
       <c r="Q683" s="15"/>
       <c r="R683" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="684" spans="1:18">
       <c r="B684" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C684" s="15" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
       <c r="D684" s="15" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="E684" s="15">
-        <v>10080075903</v>
+        <v>10080045661</v>
       </c>
       <c r="F684" s="15"/>
       <c r="G684" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H684" s="15" t="s">
-        <v>357</v>
+        <v>44</v>
       </c>
       <c r="I684" s="15" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="J684" s="15">
         <v>4000</v>
       </c>
       <c r="K684" s="15">
-        <v>0.01013</v>
+        <v>0.04026</v>
       </c>
       <c r="L684" s="15">
-        <v>0.00844</v>
+        <v>0.01457</v>
       </c>
       <c r="M684" s="15">
-        <v>0.008109999999999999</v>
+        <v>0.01326</v>
       </c>
       <c r="N684" s="15"/>
       <c r="O684" s="15"/>
       <c r="P684" s="15"/>
       <c r="Q684" s="15"/>
       <c r="R684" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="685" spans="1:18">
       <c r="B685" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C685" s="15" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="D685" s="15" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
       <c r="E685" s="15">
-        <v>10080016018</v>
+        <v>10080075903</v>
       </c>
       <c r="F685" s="15"/>
       <c r="G685" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H685" s="15" t="s">
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="I685" s="15" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="J685" s="15">
         <v>4000</v>
       </c>
       <c r="K685" s="15">
-        <v>0.00404</v>
+        <v>0.01013</v>
       </c>
       <c r="L685" s="15">
-        <v>0.0035</v>
+        <v>0.00844</v>
       </c>
       <c r="M685" s="15">
-        <v>0.00336</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.008109999999999999</v>
+      </c>
+      <c r="N685" s="15"/>
       <c r="O685" s="15"/>
       <c r="P685" s="15"/>
       <c r="Q685" s="15"/>
       <c r="R685" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="686" spans="1:18">
       <c r="B686" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C686" s="15" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="D686" s="15" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="E686" s="15">
-        <v>10000009930</v>
+        <v>10080016018</v>
       </c>
       <c r="F686" s="15"/>
       <c r="G686" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H686" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I686" s="15" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
       <c r="J686" s="15">
         <v>4000</v>
       </c>
       <c r="K686" s="15">
-        <v>0.01257</v>
+        <v>0.00404</v>
       </c>
       <c r="L686" s="15">
-        <v>0.009639999999999999</v>
+        <v>0.0035</v>
       </c>
       <c r="M686" s="15">
-        <v>0.009639999999999999</v>
-[...1 lines deleted...]
-      <c r="N686" s="15"/>
+        <v>0.00336</v>
+      </c>
+      <c r="N686" s="15">
+        <v>20000</v>
+      </c>
       <c r="O686" s="15"/>
       <c r="P686" s="15"/>
       <c r="Q686" s="15"/>
       <c r="R686" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="687" spans="1:18">
       <c r="B687" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C687" s="15" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
       <c r="D687" s="15" t="s">
-        <v>2280</v>
-[...2 lines deleted...]
-        <v>2281</v>
+        <v>2282</v>
+      </c>
+      <c r="E687" s="15">
+        <v>10000009930</v>
       </c>
       <c r="F687" s="15"/>
       <c r="G687" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H687" s="15" t="s">
-        <v>228</v>
+        <v>44</v>
       </c>
       <c r="I687" s="15" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="J687" s="15">
         <v>4000</v>
       </c>
       <c r="K687" s="15">
-        <v>69.41</v>
+        <v>0.01257</v>
       </c>
       <c r="L687" s="15">
-        <v>40.09</v>
+        <v>0.009639999999999999</v>
       </c>
       <c r="M687" s="15">
-        <v>0</v>
+        <v>0.009639999999999999</v>
       </c>
       <c r="N687" s="15"/>
       <c r="O687" s="15"/>
       <c r="P687" s="15"/>
       <c r="Q687" s="15"/>
       <c r="R687" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="688" spans="1:18">
       <c r="B688" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C688" s="15" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="D688" s="15" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="E688" s="15" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="F688" s="15"/>
       <c r="G688" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H688" s="15" t="s">
-        <v>31</v>
+        <v>228</v>
       </c>
       <c r="I688" s="15" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="J688" s="15">
         <v>4000</v>
       </c>
       <c r="K688" s="15">
-        <v>0.02744</v>
+        <v>69.41</v>
       </c>
       <c r="L688" s="15">
-        <v>0.01477</v>
+        <v>40.09</v>
       </c>
       <c r="M688" s="15">
-        <v>0.01336</v>
+        <v>0</v>
       </c>
       <c r="N688" s="15"/>
       <c r="O688" s="15"/>
       <c r="P688" s="15"/>
       <c r="Q688" s="15"/>
       <c r="R688" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="689" spans="1:18">
       <c r="B689" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C689" s="15" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="D689" s="15" t="s">
-        <v>2288</v>
-[...2 lines deleted...]
-        <v>10080057834</v>
+        <v>2289</v>
+      </c>
+      <c r="E689" s="15" t="s">
+        <v>2290</v>
       </c>
       <c r="F689" s="15"/>
       <c r="G689" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H689" s="15" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I689" s="15" t="s">
-        <v>2289</v>
+        <v>2291</v>
       </c>
       <c r="J689" s="15">
         <v>4000</v>
       </c>
       <c r="K689" s="15">
-        <v>0.01063</v>
+        <v>0.02744</v>
       </c>
       <c r="L689" s="15">
-        <v>0.01063</v>
+        <v>0.01477</v>
       </c>
       <c r="M689" s="15">
-        <v>0.01063</v>
+        <v>0.01336</v>
       </c>
       <c r="N689" s="15"/>
       <c r="O689" s="15"/>
       <c r="P689" s="15"/>
       <c r="Q689" s="15"/>
       <c r="R689" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="690" spans="1:18">
       <c r="B690" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C690" s="15" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
       <c r="D690" s="15" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
       <c r="E690" s="15">
-        <v>10080027551</v>
+        <v>10080057834</v>
       </c>
       <c r="F690" s="15"/>
       <c r="G690" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H690" s="15" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="I690" s="15" t="s">
-        <v>2292</v>
+        <v>2294</v>
       </c>
       <c r="J690" s="15">
         <v>4000</v>
       </c>
       <c r="K690" s="15">
-        <v>0.03611</v>
+        <v>0.01063</v>
       </c>
       <c r="L690" s="15">
-        <v>0.01459</v>
+        <v>0.01063</v>
       </c>
       <c r="M690" s="15">
-        <v>0.01328</v>
+        <v>0.01063</v>
       </c>
       <c r="N690" s="15"/>
       <c r="O690" s="15"/>
       <c r="P690" s="15"/>
       <c r="Q690" s="15"/>
       <c r="R690" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="691" spans="1:18">
       <c r="B691" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C691" s="15" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
       <c r="D691" s="15" t="s">
-        <v>2294</v>
-[...2 lines deleted...]
-        <v>2295</v>
+        <v>2296</v>
+      </c>
+      <c r="E691" s="15">
+        <v>10080027551</v>
       </c>
       <c r="F691" s="15"/>
       <c r="G691" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H691" s="15" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I691" s="15" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="J691" s="15">
         <v>4000</v>
       </c>
       <c r="K691" s="15">
-        <v>0.00418</v>
+        <v>0.03611</v>
       </c>
       <c r="L691" s="15">
-        <v>0.00418</v>
+        <v>0.01459</v>
       </c>
       <c r="M691" s="15">
-        <v>0.00418</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01328</v>
+      </c>
+      <c r="N691" s="15"/>
       <c r="O691" s="15"/>
       <c r="P691" s="15"/>
       <c r="Q691" s="15"/>
       <c r="R691" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="692" spans="1:18">
       <c r="B692" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C692" s="15" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="D692" s="15" t="s">
-        <v>2298</v>
-[...2 lines deleted...]
-        <v>10000029942</v>
+        <v>2299</v>
+      </c>
+      <c r="E692" s="15" t="s">
+        <v>2300</v>
       </c>
       <c r="F692" s="15"/>
       <c r="G692" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H692" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I692" s="15" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="J692" s="15">
         <v>4000</v>
       </c>
       <c r="K692" s="15">
-        <v>0.00421</v>
+        <v>0.00418</v>
       </c>
       <c r="L692" s="15">
-        <v>0.00305</v>
+        <v>0.00418</v>
       </c>
       <c r="M692" s="15">
-        <v>0.00266</v>
-[...1 lines deleted...]
-      <c r="N692" s="15"/>
+        <v>0.00418</v>
+      </c>
+      <c r="N692" s="15">
+        <v>8000</v>
+      </c>
       <c r="O692" s="15"/>
       <c r="P692" s="15"/>
       <c r="Q692" s="15"/>
       <c r="R692" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="693" spans="1:18">
       <c r="B693" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C693" s="15" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
       <c r="D693" s="15" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
       <c r="E693" s="15">
-        <v>10080031531</v>
+        <v>10000029942</v>
       </c>
       <c r="F693" s="15"/>
       <c r="G693" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H693" s="15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="I693" s="15" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="J693" s="15">
         <v>4000</v>
       </c>
       <c r="K693" s="15">
-        <v>0.03013</v>
+        <v>0.00421</v>
       </c>
       <c r="L693" s="15">
-        <v>0.01218</v>
+        <v>0.00305</v>
       </c>
       <c r="M693" s="15">
-        <v>0.0111</v>
+        <v>0.00266</v>
       </c>
       <c r="N693" s="15"/>
       <c r="O693" s="15"/>
       <c r="P693" s="15"/>
       <c r="Q693" s="15"/>
       <c r="R693" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="694" spans="1:18">
       <c r="B694" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C694" s="15" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
       <c r="D694" s="15" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="E694" s="15">
-        <v>10080002366</v>
+        <v>10080031531</v>
       </c>
       <c r="F694" s="15"/>
       <c r="G694" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H694" s="15" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="I694" s="15" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="J694" s="15">
         <v>4000</v>
       </c>
       <c r="K694" s="15">
-        <v>1.64</v>
+        <v>0.03013</v>
       </c>
       <c r="L694" s="15">
-        <v>0.7577199999999999</v>
+        <v>0.01218</v>
       </c>
       <c r="M694" s="15">
-        <v>0.63909</v>
+        <v>0.0111</v>
       </c>
       <c r="N694" s="15"/>
       <c r="O694" s="15"/>
       <c r="P694" s="15"/>
       <c r="Q694" s="15"/>
       <c r="R694" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="695" spans="1:18">
       <c r="B695" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C695" s="15" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
       <c r="D695" s="15" t="s">
-        <v>2307</v>
-[...2 lines deleted...]
-        <v>2308</v>
+        <v>2309</v>
+      </c>
+      <c r="E695" s="15">
+        <v>10080002366</v>
       </c>
       <c r="F695" s="15"/>
       <c r="G695" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H695" s="15" t="s">
-        <v>2172</v>
+        <v>35</v>
       </c>
       <c r="I695" s="15" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
       <c r="J695" s="15">
         <v>4000</v>
       </c>
       <c r="K695" s="15">
-        <v>0.00658</v>
+        <v>1.64</v>
       </c>
       <c r="L695" s="15">
-        <v>0.00552</v>
+        <v>0.7577199999999999</v>
       </c>
       <c r="M695" s="15">
-        <v>0.00531</v>
+        <v>0.63909</v>
       </c>
       <c r="N695" s="15"/>
       <c r="O695" s="15"/>
       <c r="P695" s="15"/>
       <c r="Q695" s="15"/>
       <c r="R695" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="696" spans="1:18">
       <c r="B696" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C696" s="15" t="s">
-        <v>2306</v>
+        <v>2311</v>
       </c>
       <c r="D696" s="15" t="s">
-        <v>2307</v>
-[...2 lines deleted...]
-        <v>10000029992</v>
+        <v>2312</v>
+      </c>
+      <c r="E696" s="15" t="s">
+        <v>2313</v>
       </c>
       <c r="F696" s="15"/>
       <c r="G696" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H696" s="15" t="s">
-        <v>44</v>
+        <v>2177</v>
       </c>
       <c r="I696" s="15" t="s">
-        <v>2310</v>
+        <v>2314</v>
       </c>
       <c r="J696" s="15">
         <v>4000</v>
       </c>
       <c r="K696" s="15">
-        <v>0.00738</v>
+        <v>0.00658</v>
       </c>
       <c r="L696" s="15">
-        <v>0.00619</v>
+        <v>0.00552</v>
       </c>
       <c r="M696" s="15">
-        <v>0.00594</v>
+        <v>0.00531</v>
       </c>
       <c r="N696" s="15"/>
       <c r="O696" s="15"/>
       <c r="P696" s="15"/>
       <c r="Q696" s="15"/>
       <c r="R696" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="697" spans="1:18">
       <c r="B697" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C697" s="15" t="s">
         <v>2311</v>
       </c>
       <c r="D697" s="15" t="s">
         <v>2312</v>
       </c>
-      <c r="E697" s="15" t="s">
-        <v>2313</v>
+      <c r="E697" s="15">
+        <v>10000029992</v>
       </c>
       <c r="F697" s="15"/>
       <c r="G697" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H697" s="15" t="s">
-        <v>1096</v>
+        <v>44</v>
       </c>
       <c r="I697" s="15" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="J697" s="15">
         <v>4000</v>
       </c>
       <c r="K697" s="15">
-        <v>0.00242</v>
+        <v>0.00738</v>
       </c>
       <c r="L697" s="15">
-        <v>0.00242</v>
+        <v>0.00619</v>
       </c>
       <c r="M697" s="15">
-        <v>0.00242</v>
+        <v>0.00594</v>
       </c>
       <c r="N697" s="15"/>
       <c r="O697" s="15"/>
       <c r="P697" s="15"/>
       <c r="Q697" s="15"/>
       <c r="R697" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="698" spans="1:18">
       <c r="B698" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C698" s="15" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="D698" s="15" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="E698" s="15" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="F698" s="15"/>
       <c r="G698" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H698" s="15" t="s">
-        <v>911</v>
+        <v>1099</v>
       </c>
       <c r="I698" s="15" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="J698" s="15">
         <v>4000</v>
       </c>
       <c r="K698" s="15">
-        <v>0.0052</v>
+        <v>0.00242</v>
       </c>
       <c r="L698" s="15">
-        <v>0.0052</v>
+        <v>0.00242</v>
       </c>
       <c r="M698" s="15">
-        <v>0.0052</v>
+        <v>0.00242</v>
       </c>
       <c r="N698" s="15"/>
       <c r="O698" s="15"/>
       <c r="P698" s="15"/>
       <c r="Q698" s="15"/>
       <c r="R698" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="699" spans="1:18">
       <c r="B699" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C699" s="15" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="D699" s="15" t="s">
-        <v>2320</v>
-[...2 lines deleted...]
-        <v>10080025934</v>
+        <v>2321</v>
+      </c>
+      <c r="E699" s="15" t="s">
+        <v>2322</v>
       </c>
       <c r="F699" s="15"/>
       <c r="G699" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H699" s="15" t="s">
-        <v>31</v>
+        <v>910</v>
       </c>
       <c r="I699" s="15" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
       <c r="J699" s="15">
         <v>4000</v>
       </c>
       <c r="K699" s="15">
-        <v>0.02709</v>
+        <v>0.0052</v>
       </c>
       <c r="L699" s="15">
-        <v>0.00979</v>
+        <v>0.0052</v>
       </c>
       <c r="M699" s="15">
-        <v>0.0089</v>
+        <v>0.0052</v>
       </c>
       <c r="N699" s="15"/>
       <c r="O699" s="15"/>
       <c r="P699" s="15"/>
       <c r="Q699" s="15"/>
       <c r="R699" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="700" spans="1:18">
       <c r="B700" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C700" s="15" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="D700" s="15" t="s">
-        <v>2323</v>
-[...2 lines deleted...]
-        <v>2324</v>
+        <v>2325</v>
+      </c>
+      <c r="E700" s="15">
+        <v>10080025934</v>
       </c>
       <c r="F700" s="15"/>
       <c r="G700" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H700" s="15" t="s">
-        <v>158</v>
+        <v>31</v>
       </c>
       <c r="I700" s="15" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="J700" s="15">
         <v>4000</v>
       </c>
       <c r="K700" s="15">
-        <v>0.00378</v>
+        <v>0.02709</v>
       </c>
       <c r="L700" s="15">
-        <v>0.00317</v>
+        <v>0.00979</v>
       </c>
       <c r="M700" s="15">
-        <v>0.00305</v>
+        <v>0.0089</v>
       </c>
       <c r="N700" s="15"/>
       <c r="O700" s="15"/>
       <c r="P700" s="15"/>
       <c r="Q700" s="15"/>
       <c r="R700" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="701" spans="1:18">
       <c r="B701" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C701" s="15" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
       <c r="D701" s="15" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
       <c r="E701" s="15" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="F701" s="15"/>
       <c r="G701" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H701" s="15" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="I701" s="15" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="J701" s="15">
         <v>4000</v>
       </c>
       <c r="K701" s="15">
-        <v>0.00462</v>
+        <v>0.00378</v>
       </c>
       <c r="L701" s="15">
-        <v>0.00334</v>
+        <v>0.00317</v>
       </c>
       <c r="M701" s="15">
-        <v>0.00292</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00305</v>
+      </c>
+      <c r="N701" s="15"/>
       <c r="O701" s="15"/>
       <c r="P701" s="15"/>
       <c r="Q701" s="15"/>
       <c r="R701" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="702" spans="1:18">
       <c r="B702" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C702" s="15" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
       <c r="D702" s="15" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="E702" s="15" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="F702" s="15"/>
       <c r="G702" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H702" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I702" s="15" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="J702" s="15">
         <v>4000</v>
       </c>
       <c r="K702" s="15">
-        <v>0.004</v>
+        <v>0.00462</v>
       </c>
       <c r="L702" s="15">
-        <v>0.0033</v>
+        <v>0.00334</v>
       </c>
       <c r="M702" s="15">
-        <v>0.003</v>
-[...1 lines deleted...]
-      <c r="N702" s="15"/>
+        <v>0.00292</v>
+      </c>
+      <c r="N702" s="15">
+        <v>2152000</v>
+      </c>
       <c r="O702" s="15"/>
       <c r="P702" s="15"/>
       <c r="Q702" s="15"/>
       <c r="R702" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="703" spans="1:18">
       <c r="B703" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C703" s="15" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="D703" s="15" t="s">
-        <v>2335</v>
-[...2 lines deleted...]
-        <v>10080040379</v>
+        <v>2336</v>
+      </c>
+      <c r="E703" s="15" t="s">
+        <v>2337</v>
       </c>
       <c r="F703" s="15"/>
       <c r="G703" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H703" s="15" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="I703" s="15" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
       <c r="J703" s="15">
         <v>4000</v>
       </c>
       <c r="K703" s="15">
-        <v>0.00521</v>
+        <v>0.004</v>
       </c>
       <c r="L703" s="15">
-        <v>0.00399</v>
+        <v>0.0033</v>
       </c>
       <c r="M703" s="15">
-        <v>0.00399</v>
+        <v>0.003</v>
       </c>
       <c r="N703" s="15"/>
       <c r="O703" s="15"/>
-      <c r="P703" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P703" s="15"/>
       <c r="Q703" s="15"/>
       <c r="R703" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="704" spans="1:18">
       <c r="B704" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C704" s="15" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="D704" s="15" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="E704" s="15">
-        <v>10080011297</v>
+        <v>10080040379</v>
       </c>
       <c r="F704" s="15"/>
       <c r="G704" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H704" s="15" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="I704" s="15" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="J704" s="15">
         <v>4000</v>
       </c>
       <c r="K704" s="15">
-        <v>0.00804</v>
+        <v>0.00521</v>
       </c>
       <c r="L704" s="15">
-        <v>0.00697</v>
+        <v>0.00399</v>
       </c>
       <c r="M704" s="15">
-        <v>0.0067</v>
+        <v>0.00399</v>
       </c>
       <c r="N704" s="15"/>
       <c r="O704" s="15"/>
       <c r="P704" s="15"/>
       <c r="Q704" s="15"/>
       <c r="R704" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="705" spans="1:18">
       <c r="B705" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C705" s="15" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
       <c r="D705" s="15" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="E705" s="15">
-        <v>10080032544</v>
+        <v>10080011297</v>
       </c>
       <c r="F705" s="15"/>
       <c r="G705" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H705" s="15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="I705" s="15" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="J705" s="15">
         <v>4000</v>
       </c>
       <c r="K705" s="15">
-        <v>0.06776</v>
+        <v>0.00804</v>
       </c>
       <c r="L705" s="15">
-        <v>0.02738</v>
+        <v>0.00697</v>
       </c>
       <c r="M705" s="15">
-        <v>0.02487</v>
+        <v>0.0067</v>
       </c>
       <c r="N705" s="15"/>
       <c r="O705" s="15"/>
       <c r="P705" s="15"/>
       <c r="Q705" s="15"/>
       <c r="R705" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="706" spans="1:18">
       <c r="B706" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C706" s="15" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="D706" s="15" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="E706" s="15">
-        <v>10000005497</v>
+        <v>10080032544</v>
       </c>
       <c r="F706" s="15"/>
       <c r="G706" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H706" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I706" s="15" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
       <c r="J706" s="15">
         <v>4000</v>
       </c>
       <c r="K706" s="15">
-        <v>0.02441</v>
+        <v>0.06776</v>
       </c>
       <c r="L706" s="15">
-        <v>0.01709</v>
+        <v>0.02738</v>
       </c>
       <c r="M706" s="15">
-        <v>0.01709</v>
+        <v>0.02487</v>
       </c>
       <c r="N706" s="15"/>
       <c r="O706" s="15"/>
       <c r="P706" s="15"/>
       <c r="Q706" s="15"/>
       <c r="R706" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="707" spans="1:18">
       <c r="B707" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C707" s="15" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
       <c r="D707" s="15" t="s">
-        <v>2347</v>
-[...2 lines deleted...]
-        <v>2348</v>
+        <v>2349</v>
+      </c>
+      <c r="E707" s="15">
+        <v>10000005497</v>
       </c>
       <c r="F707" s="15"/>
       <c r="G707" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H707" s="15" t="s">
-        <v>158</v>
+        <v>44</v>
       </c>
       <c r="I707" s="15" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="J707" s="15">
         <v>4000</v>
       </c>
       <c r="K707" s="15">
-        <v>0.008449999999999999</v>
+        <v>0.02441</v>
       </c>
       <c r="L707" s="15">
-        <v>0.00709</v>
+        <v>0.01709</v>
       </c>
       <c r="M707" s="15">
-        <v>0.00681</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01709</v>
+      </c>
+      <c r="N707" s="15"/>
       <c r="O707" s="15"/>
       <c r="P707" s="15"/>
       <c r="Q707" s="15"/>
       <c r="R707" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="708" spans="1:18">
       <c r="B708" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C708" s="15" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="D708" s="15" t="s">
-        <v>2351</v>
-[...2 lines deleted...]
-        <v>10080012247</v>
+        <v>2352</v>
+      </c>
+      <c r="E708" s="15" t="s">
+        <v>2353</v>
       </c>
       <c r="F708" s="15"/>
       <c r="G708" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H708" s="15" t="s">
-        <v>39</v>
+        <v>158</v>
       </c>
       <c r="I708" s="15" t="s">
-        <v>2352</v>
+        <v>2354</v>
       </c>
       <c r="J708" s="15">
         <v>4000</v>
       </c>
       <c r="K708" s="15">
-        <v>0.00587</v>
+        <v>0.008449999999999999</v>
       </c>
       <c r="L708" s="15">
-        <v>0.00508</v>
+        <v>0.00709</v>
       </c>
       <c r="M708" s="15">
-        <v>0.00489</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.00681</v>
+      </c>
+      <c r="N708" s="15">
+        <v>20000</v>
+      </c>
+      <c r="O708" s="15"/>
+      <c r="P708" s="15"/>
       <c r="Q708" s="15"/>
       <c r="R708" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="709" spans="1:18">
       <c r="B709" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C709" s="15" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
       <c r="D709" s="15" t="s">
-        <v>2354</v>
+        <v>2356</v>
       </c>
       <c r="E709" s="15">
-        <v>10080008922</v>
+        <v>10080012247</v>
       </c>
       <c r="F709" s="15"/>
       <c r="G709" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H709" s="15" t="s">
-        <v>119</v>
+        <v>39</v>
       </c>
       <c r="I709" s="15" t="s">
-        <v>2355</v>
+        <v>2357</v>
       </c>
       <c r="J709" s="15">
         <v>4000</v>
       </c>
       <c r="K709" s="15">
-        <v>0.05208</v>
+        <v>0.00539</v>
       </c>
       <c r="L709" s="15">
-        <v>0.02806</v>
+        <v>0.00467</v>
       </c>
       <c r="M709" s="15">
-        <v>0.02551</v>
+        <v>0.00449</v>
       </c>
       <c r="N709" s="15"/>
-      <c r="O709" s="15"/>
-      <c r="P709" s="15"/>
+      <c r="O709" s="15">
+        <v>8000</v>
+      </c>
+      <c r="P709" s="15" t="s">
+        <v>210</v>
+      </c>
       <c r="Q709" s="15"/>
       <c r="R709" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="710" spans="1:18">
       <c r="B710" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C710" s="15" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="D710" s="15" t="s">
-        <v>2357</v>
-[...2 lines deleted...]
-        <v>2358</v>
+        <v>2359</v>
+      </c>
+      <c r="E710" s="15">
+        <v>10080008922</v>
       </c>
       <c r="F710" s="15"/>
       <c r="G710" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H710" s="15" t="s">
-        <v>228</v>
+        <v>119</v>
       </c>
       <c r="I710" s="15" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
       <c r="J710" s="15">
         <v>4000</v>
       </c>
       <c r="K710" s="15">
-        <v>93.7</v>
+        <v>0.05208</v>
       </c>
       <c r="L710" s="15">
-        <v>54.12</v>
+        <v>0.02806</v>
       </c>
       <c r="M710" s="15">
-        <v>0</v>
+        <v>0.02551</v>
       </c>
       <c r="N710" s="15"/>
       <c r="O710" s="15"/>
       <c r="P710" s="15"/>
       <c r="Q710" s="15"/>
       <c r="R710" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="711" spans="1:18">
       <c r="B711" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C711" s="15" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="D711" s="15" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="E711" s="15" t="s">
-        <v>2362</v>
+        <v>2363</v>
       </c>
       <c r="F711" s="15"/>
       <c r="G711" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H711" s="15" t="s">
-        <v>244</v>
+        <v>228</v>
       </c>
       <c r="I711" s="15" t="s">
-        <v>2363</v>
+        <v>2364</v>
       </c>
       <c r="J711" s="15">
         <v>4000</v>
       </c>
       <c r="K711" s="15">
-        <v>0.00929</v>
+        <v>93.7</v>
       </c>
       <c r="L711" s="15">
-        <v>0.00805</v>
+        <v>54.12</v>
       </c>
       <c r="M711" s="15">
-        <v>0.00774</v>
+        <v>0</v>
       </c>
       <c r="N711" s="15"/>
       <c r="O711" s="15"/>
       <c r="P711" s="15"/>
       <c r="Q711" s="15"/>
       <c r="R711" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="712" spans="1:18">
       <c r="B712" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C712" s="15" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
       <c r="D712" s="15" t="s">
-        <v>2365</v>
-[...2 lines deleted...]
-        <v>10080064090</v>
+        <v>2366</v>
+      </c>
+      <c r="E712" s="15" t="s">
+        <v>2367</v>
       </c>
       <c r="F712" s="15"/>
       <c r="G712" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H712" s="15" t="s">
-        <v>49</v>
+        <v>244</v>
       </c>
       <c r="I712" s="15" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="J712" s="15">
         <v>4000</v>
       </c>
       <c r="K712" s="15">
-        <v>0.0138</v>
+        <v>0.00929</v>
       </c>
       <c r="L712" s="15">
-        <v>0.00827</v>
+        <v>0.00805</v>
       </c>
       <c r="M712" s="15">
-        <v>0.00827</v>
+        <v>0.00774</v>
       </c>
       <c r="N712" s="15"/>
       <c r="O712" s="15"/>
       <c r="P712" s="15"/>
       <c r="Q712" s="15"/>
       <c r="R712" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="713" spans="1:18">
       <c r="B713" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C713" s="15" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="D713" s="15" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
       <c r="E713" s="15">
-        <v>10080032000</v>
+        <v>10080064090</v>
       </c>
       <c r="F713" s="15"/>
       <c r="G713" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H713" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I713" s="15" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
       <c r="J713" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K713" s="15">
-        <v>0.02415</v>
+        <v>0.0138</v>
       </c>
       <c r="L713" s="15">
-        <v>0.02415</v>
+        <v>0.00827</v>
       </c>
       <c r="M713" s="15">
-        <v>0.02415</v>
+        <v>0.00827</v>
       </c>
       <c r="N713" s="15"/>
       <c r="O713" s="15"/>
       <c r="P713" s="15"/>
       <c r="Q713" s="15"/>
       <c r="R713" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="714" spans="1:18">
       <c r="B714" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C714" s="15" t="s">
-        <v>2367</v>
+        <v>2372</v>
       </c>
       <c r="D714" s="15" t="s">
-        <v>2368</v>
+        <v>2373</v>
       </c>
       <c r="E714" s="15">
-        <v>10080012665</v>
+        <v>10080032000</v>
       </c>
       <c r="F714" s="15"/>
       <c r="G714" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H714" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I714" s="15" t="s">
-        <v>2370</v>
+        <v>2374</v>
       </c>
       <c r="J714" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K714" s="15">
-        <v>0.00678</v>
+        <v>0.02415</v>
       </c>
       <c r="L714" s="15">
-        <v>0.00588</v>
+        <v>0.02415</v>
       </c>
       <c r="M714" s="15">
-        <v>0.00565</v>
+        <v>0.02415</v>
       </c>
       <c r="N714" s="15"/>
       <c r="O714" s="15"/>
       <c r="P714" s="15"/>
       <c r="Q714" s="15"/>
       <c r="R714" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="715" spans="1:18">
       <c r="B715" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C715" s="15" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="D715" s="15" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
       <c r="E715" s="15">
-        <v>10080071962</v>
+        <v>10080012665</v>
       </c>
       <c r="F715" s="15"/>
       <c r="G715" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H715" s="15" t="s">
-        <v>1112</v>
+        <v>39</v>
       </c>
       <c r="I715" s="15" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
       <c r="J715" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K715" s="15">
-        <v>0.01441</v>
+        <v>0.00678</v>
       </c>
       <c r="L715" s="15">
-        <v>0.01201</v>
+        <v>0.00588</v>
       </c>
       <c r="M715" s="15">
-        <v>0.01152</v>
+        <v>0.00565</v>
       </c>
       <c r="N715" s="15"/>
       <c r="O715" s="15"/>
       <c r="P715" s="15"/>
       <c r="Q715" s="15"/>
       <c r="R715" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="716" spans="1:18">
       <c r="B716" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C716" s="15" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="D716" s="15" t="s">
-        <v>2375</v>
-[...2 lines deleted...]
-        <v>2376</v>
+        <v>2377</v>
+      </c>
+      <c r="E716" s="15">
+        <v>10080071962</v>
       </c>
       <c r="F716" s="15"/>
       <c r="G716" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H716" s="15" t="s">
-        <v>228</v>
+        <v>1115</v>
       </c>
       <c r="I716" s="15" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="J716" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K716" s="15">
-        <v>104.11</v>
+        <v>0.01441</v>
       </c>
       <c r="L716" s="15">
-        <v>60.14</v>
+        <v>0.01201</v>
       </c>
       <c r="M716" s="15">
-        <v>0</v>
+        <v>0.01152</v>
       </c>
       <c r="N716" s="15"/>
       <c r="O716" s="15"/>
       <c r="P716" s="15"/>
       <c r="Q716" s="15"/>
       <c r="R716" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="717" spans="1:18">
       <c r="B717" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C717" s="15" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="D717" s="15" t="s">
-        <v>2379</v>
-[...2 lines deleted...]
-        <v>10080038186</v>
+        <v>2380</v>
+      </c>
+      <c r="E717" s="15" t="s">
+        <v>2381</v>
       </c>
       <c r="F717" s="15"/>
       <c r="G717" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H717" s="15" t="s">
-        <v>31</v>
+        <v>228</v>
       </c>
       <c r="I717" s="15" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
       <c r="J717" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K717" s="15">
-        <v>0.0897</v>
+        <v>104.11</v>
       </c>
       <c r="L717" s="15">
-        <v>0.0324</v>
+        <v>60.14</v>
       </c>
       <c r="M717" s="15">
-        <v>0.02943</v>
+        <v>0</v>
       </c>
       <c r="N717" s="15"/>
       <c r="O717" s="15"/>
       <c r="P717" s="15"/>
       <c r="Q717" s="15"/>
       <c r="R717" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="718" spans="1:18">
       <c r="B718" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C718" s="15" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
       <c r="D718" s="15" t="s">
-        <v>2382</v>
-[...2 lines deleted...]
-        <v>2383</v>
+        <v>2384</v>
+      </c>
+      <c r="E718" s="15">
+        <v>10080038186</v>
       </c>
       <c r="F718" s="15"/>
       <c r="G718" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H718" s="15" t="s">
-        <v>158</v>
+        <v>31</v>
       </c>
       <c r="I718" s="15" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
       <c r="J718" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K718" s="15">
-        <v>0.00611</v>
+        <v>0.0897</v>
       </c>
       <c r="L718" s="15">
-        <v>0.00585</v>
+        <v>0.0324</v>
       </c>
       <c r="M718" s="15">
-        <v>0.0056</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02943</v>
+      </c>
+      <c r="N718" s="15"/>
       <c r="O718" s="15"/>
       <c r="P718" s="15"/>
       <c r="Q718" s="15"/>
       <c r="R718" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="719" spans="1:18">
       <c r="B719" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C719" s="15" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
       <c r="D719" s="15" t="s">
-        <v>2386</v>
-[...2 lines deleted...]
-        <v>10080018868</v>
+        <v>2387</v>
+      </c>
+      <c r="E719" s="15" t="s">
+        <v>2388</v>
       </c>
       <c r="F719" s="15"/>
       <c r="G719" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H719" s="15" t="s">
-        <v>244</v>
+        <v>158</v>
       </c>
       <c r="I719" s="15" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="J719" s="15">
         <v>4000</v>
       </c>
       <c r="K719" s="15">
-        <v>0.02119</v>
+        <v>0.00611</v>
       </c>
       <c r="L719" s="15">
-        <v>0.01271</v>
+        <v>0.00585</v>
       </c>
       <c r="M719" s="15">
-        <v>0.01271</v>
-[...1 lines deleted...]
-      <c r="N719" s="15"/>
+        <v>0.0056</v>
+      </c>
+      <c r="N719" s="15">
+        <v>148000</v>
+      </c>
       <c r="O719" s="15"/>
       <c r="P719" s="15"/>
       <c r="Q719" s="15"/>
       <c r="R719" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="720" spans="1:18">
       <c r="B720" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C720" s="15" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="D720" s="15" t="s">
-        <v>2389</v>
+        <v>2391</v>
       </c>
       <c r="E720" s="15">
-        <v>10080002600</v>
+        <v>10080018868</v>
       </c>
       <c r="F720" s="15"/>
       <c r="G720" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H720" s="15" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="I720" s="15" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="J720" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K720" s="15">
-        <v>0.00649</v>
+        <v>0.02119</v>
       </c>
       <c r="L720" s="15">
-        <v>0.00649</v>
+        <v>0.01271</v>
       </c>
       <c r="M720" s="15">
-        <v>0.00649</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01271</v>
+      </c>
+      <c r="N720" s="15"/>
       <c r="O720" s="15"/>
       <c r="P720" s="15"/>
       <c r="Q720" s="15"/>
       <c r="R720" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="721" spans="1:18">
       <c r="B721" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C721" s="15" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="D721" s="15" t="s">
-        <v>2392</v>
-[...2 lines deleted...]
-        <v>2393</v>
+        <v>2394</v>
+      </c>
+      <c r="E721" s="15">
+        <v>10080002600</v>
       </c>
       <c r="F721" s="15"/>
       <c r="G721" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H721" s="15" t="s">
-        <v>357</v>
+        <v>119</v>
       </c>
       <c r="I721" s="15" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
       <c r="J721" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K721" s="15">
-        <v>0.009560000000000001</v>
+        <v>0.00649</v>
       </c>
       <c r="L721" s="15">
-        <v>0.009560000000000001</v>
+        <v>0.00649</v>
       </c>
       <c r="M721" s="15">
-        <v>0.009560000000000001</v>
-[...1 lines deleted...]
-      <c r="N721" s="15"/>
+        <v>0.00649</v>
+      </c>
+      <c r="N721" s="15">
+        <v>2000</v>
+      </c>
       <c r="O721" s="15"/>
       <c r="P721" s="15"/>
       <c r="Q721" s="15"/>
       <c r="R721" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="722" spans="1:18">
       <c r="B722" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C722" s="15" t="s">
-        <v>2395</v>
+        <v>2396</v>
       </c>
       <c r="D722" s="15" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
       <c r="E722" s="15" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="F722" s="15"/>
       <c r="G722" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H722" s="15" t="s">
-        <v>49</v>
+        <v>357</v>
       </c>
       <c r="I722" s="15" t="s">
-        <v>2398</v>
+        <v>2399</v>
       </c>
       <c r="J722" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K722" s="15">
-        <v>0.01486</v>
+        <v>0.009560000000000001</v>
       </c>
       <c r="L722" s="15">
-        <v>0.01075</v>
+        <v>0.009560000000000001</v>
       </c>
       <c r="M722" s="15">
-        <v>0.009379999999999999</v>
+        <v>0.009560000000000001</v>
       </c>
       <c r="N722" s="15"/>
       <c r="O722" s="15"/>
       <c r="P722" s="15"/>
       <c r="Q722" s="15"/>
       <c r="R722" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="723" spans="1:18">
       <c r="B723" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C723" s="15" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
       <c r="D723" s="15" t="s">
-        <v>2400</v>
-[...2 lines deleted...]
-        <v>10080032552</v>
+        <v>2401</v>
+      </c>
+      <c r="E723" s="15" t="s">
+        <v>2402</v>
       </c>
       <c r="F723" s="15"/>
       <c r="G723" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H723" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I723" s="15" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
       <c r="J723" s="15">
         <v>4000</v>
       </c>
       <c r="K723" s="15">
-        <v>0.00693</v>
+        <v>0.01486</v>
       </c>
       <c r="L723" s="15">
-        <v>0.00601</v>
+        <v>0.01075</v>
       </c>
       <c r="M723" s="15">
-        <v>0.00578</v>
+        <v>0.009379999999999999</v>
       </c>
       <c r="N723" s="15"/>
       <c r="O723" s="15"/>
       <c r="P723" s="15"/>
       <c r="Q723" s="15"/>
       <c r="R723" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="724" spans="1:18">
       <c r="B724" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C724" s="15" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="D724" s="15" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="E724" s="15">
-        <v>10080070406</v>
+        <v>10080032552</v>
       </c>
       <c r="F724" s="15"/>
       <c r="G724" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H724" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I724" s="15" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
       <c r="J724" s="15">
         <v>4000</v>
       </c>
       <c r="K724" s="15">
-        <v>0.01046</v>
+        <v>0.00693</v>
       </c>
       <c r="L724" s="15">
-        <v>0.00757</v>
+        <v>0.00601</v>
       </c>
       <c r="M724" s="15">
-        <v>0.0066</v>
+        <v>0.00578</v>
       </c>
       <c r="N724" s="15"/>
       <c r="O724" s="15"/>
       <c r="P724" s="15"/>
       <c r="Q724" s="15"/>
       <c r="R724" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="725" spans="1:18">
       <c r="B725" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C725" s="15" t="s">
-        <v>2405</v>
+        <v>2407</v>
       </c>
       <c r="D725" s="15" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
       <c r="E725" s="15">
-        <v>10080008959</v>
+        <v>10080070406</v>
       </c>
       <c r="F725" s="15"/>
       <c r="G725" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H725" s="15" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="I725" s="15" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
       <c r="J725" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K725" s="15">
-        <v>0.009010000000000001</v>
+        <v>0.01046</v>
       </c>
       <c r="L725" s="15">
-        <v>0.00755</v>
+        <v>0.00757</v>
       </c>
       <c r="M725" s="15">
-        <v>0.00726</v>
+        <v>0.0066</v>
       </c>
       <c r="N725" s="15"/>
-      <c r="O725" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O725" s="15"/>
+      <c r="P725" s="15"/>
       <c r="Q725" s="15"/>
       <c r="R725" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="726" spans="1:18">
       <c r="B726" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C726" s="15" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="D726" s="15" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
       <c r="E726" s="15">
-        <v>10080012705</v>
+        <v>10080008959</v>
       </c>
       <c r="F726" s="15"/>
       <c r="G726" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H726" s="15" t="s">
-        <v>49</v>
+        <v>119</v>
       </c>
       <c r="I726" s="15" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="J726" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K726" s="15">
-        <v>0.0112</v>
+        <v>0.009480000000000001</v>
       </c>
       <c r="L726" s="15">
-        <v>0.0081</v>
+        <v>0.00822</v>
       </c>
       <c r="M726" s="15">
-        <v>0.00707</v>
-[...5 lines deleted...]
-      <c r="P726" s="15"/>
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="N726" s="15"/>
+      <c r="O726" s="15">
+        <v>82000</v>
+      </c>
+      <c r="P726" s="15" t="s">
+        <v>2413</v>
+      </c>
       <c r="Q726" s="15"/>
       <c r="R726" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="727" spans="1:18">
       <c r="B727" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C727" s="15" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
       <c r="D727" s="15" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
       <c r="E727" s="15">
-        <v>10080028617</v>
+        <v>10080012705</v>
       </c>
       <c r="F727" s="15"/>
       <c r="G727" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H727" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I727" s="15" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="J727" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K727" s="15">
-        <v>0.00715</v>
+        <v>0.0112</v>
       </c>
       <c r="L727" s="15">
-        <v>0.00685</v>
+        <v>0.0081</v>
       </c>
       <c r="M727" s="15">
-        <v>0.00685</v>
+        <v>0.00707</v>
       </c>
       <c r="N727" s="15">
-        <v>24000</v>
+        <v>60000</v>
       </c>
       <c r="O727" s="15"/>
       <c r="P727" s="15"/>
       <c r="Q727" s="15"/>
       <c r="R727" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="728" spans="1:18">
       <c r="B728" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C728" s="15" t="s">
-        <v>2412</v>
+        <v>2417</v>
       </c>
       <c r="D728" s="15" t="s">
-        <v>2413</v>
+        <v>2418</v>
       </c>
       <c r="E728" s="15">
-        <v>10080018839</v>
+        <v>10080028617</v>
       </c>
       <c r="F728" s="15"/>
       <c r="G728" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H728" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I728" s="15" t="s">
-        <v>2415</v>
+        <v>2419</v>
       </c>
       <c r="J728" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K728" s="15">
-        <v>0.02777</v>
+        <v>0.00715</v>
       </c>
       <c r="L728" s="15">
-        <v>0.02777</v>
+        <v>0.00685</v>
       </c>
       <c r="M728" s="15">
-        <v>0.02777</v>
-[...1 lines deleted...]
-      <c r="N728" s="15"/>
+        <v>0.00685</v>
+      </c>
+      <c r="N728" s="15">
+        <v>27000</v>
+      </c>
       <c r="O728" s="15"/>
       <c r="P728" s="15"/>
       <c r="Q728" s="15"/>
       <c r="R728" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="729" spans="1:18">
       <c r="B729" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C729" s="15" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
       <c r="D729" s="15" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
       <c r="E729" s="15">
-        <v>10080071914</v>
+        <v>10080018839</v>
       </c>
       <c r="F729" s="15"/>
       <c r="G729" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H729" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I729" s="15" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="J729" s="15">
         <v>4000</v>
       </c>
       <c r="K729" s="15">
-        <v>0.00713</v>
+        <v>0.02777</v>
       </c>
       <c r="L729" s="15">
-        <v>0.00713</v>
+        <v>0.02777</v>
       </c>
       <c r="M729" s="15">
-        <v>0.00713</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02777</v>
+      </c>
+      <c r="N729" s="15"/>
       <c r="O729" s="15"/>
       <c r="P729" s="15"/>
       <c r="Q729" s="15"/>
       <c r="R729" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="730" spans="1:18">
       <c r="B730" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C730" s="15" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
       <c r="D730" s="15" t="s">
-        <v>2420</v>
+        <v>2422</v>
       </c>
       <c r="E730" s="15">
-        <v>10080054229</v>
+        <v>10080071914</v>
       </c>
       <c r="F730" s="15"/>
       <c r="G730" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H730" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I730" s="15" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
       <c r="J730" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K730" s="15">
-        <v>0.01227</v>
+        <v>0.00713</v>
       </c>
       <c r="L730" s="15">
-        <v>0.01227</v>
+        <v>0.00713</v>
       </c>
       <c r="M730" s="15">
-        <v>0.01227</v>
+        <v>0.00713</v>
       </c>
       <c r="N730" s="15">
-        <v>3000</v>
+        <v>60000</v>
       </c>
       <c r="O730" s="15"/>
       <c r="P730" s="15"/>
       <c r="Q730" s="15"/>
       <c r="R730" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="731" spans="1:18">
       <c r="B731" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C731" s="15" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="D731" s="15" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
       <c r="E731" s="15">
-        <v>10080068884</v>
+        <v>10080054229</v>
       </c>
       <c r="F731" s="15"/>
       <c r="G731" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H731" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I731" s="15" t="s">
-        <v>2424</v>
+        <v>2426</v>
       </c>
       <c r="J731" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K731" s="15">
-        <v>0.03033</v>
+        <v>0.01227</v>
       </c>
       <c r="L731" s="15">
-        <v>0.02324</v>
+        <v>0.01227</v>
       </c>
       <c r="M731" s="15">
-        <v>0.02324</v>
-[...1 lines deleted...]
-      <c r="N731" s="15"/>
+        <v>0.01227</v>
+      </c>
+      <c r="N731" s="15">
+        <v>3000</v>
+      </c>
       <c r="O731" s="15"/>
       <c r="P731" s="15"/>
       <c r="Q731" s="15"/>
       <c r="R731" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="732" spans="1:18">
       <c r="B732" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C732" s="15" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
       <c r="D732" s="15" t="s">
-        <v>2426</v>
-[...2 lines deleted...]
-        <v>2427</v>
+        <v>2428</v>
+      </c>
+      <c r="E732" s="15">
+        <v>10080068884</v>
       </c>
       <c r="F732" s="15"/>
       <c r="G732" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H732" s="15" t="s">
-        <v>911</v>
+        <v>119</v>
       </c>
       <c r="I732" s="15" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="J732" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K732" s="15">
-        <v>0.03393</v>
+        <v>0.03033</v>
       </c>
       <c r="L732" s="15">
-        <v>0.02845</v>
+        <v>0.02324</v>
       </c>
       <c r="M732" s="15">
-        <v>0.02736</v>
+        <v>0.02324</v>
       </c>
       <c r="N732" s="15"/>
       <c r="O732" s="15"/>
       <c r="P732" s="15"/>
       <c r="Q732" s="15"/>
       <c r="R732" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="733" spans="1:18">
       <c r="B733" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C733" s="15" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="D733" s="15" t="s">
-        <v>2430</v>
-[...2 lines deleted...]
-        <v>10080012181</v>
+        <v>2431</v>
+      </c>
+      <c r="E733" s="15" t="s">
+        <v>2432</v>
       </c>
       <c r="F733" s="15"/>
       <c r="G733" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H733" s="15" t="s">
-        <v>49</v>
+        <v>910</v>
       </c>
       <c r="I733" s="15" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="J733" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K733" s="15">
-        <v>0.02428</v>
+        <v>0.03393</v>
       </c>
       <c r="L733" s="15">
-        <v>0.01454</v>
+        <v>0.02845</v>
       </c>
       <c r="M733" s="15">
-        <v>0.01454</v>
+        <v>0.02736</v>
       </c>
       <c r="N733" s="15"/>
       <c r="O733" s="15"/>
       <c r="P733" s="15"/>
       <c r="Q733" s="15"/>
       <c r="R733" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="734" spans="1:18">
       <c r="B734" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C734" s="15" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
       <c r="D734" s="15" t="s">
-        <v>2433</v>
-[...2 lines deleted...]
-        <v>2434</v>
+        <v>2435</v>
+      </c>
+      <c r="E734" s="15">
+        <v>10080012181</v>
       </c>
       <c r="F734" s="15"/>
       <c r="G734" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H734" s="15" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="I734" s="15" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="J734" s="15">
         <v>4000</v>
       </c>
       <c r="K734" s="15">
-        <v>0.01234</v>
+        <v>0.02428</v>
       </c>
       <c r="L734" s="15">
-        <v>0.01035</v>
+        <v>0.01454</v>
       </c>
       <c r="M734" s="15">
-        <v>0.009950000000000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01454</v>
+      </c>
+      <c r="N734" s="15"/>
       <c r="O734" s="15"/>
       <c r="P734" s="15"/>
       <c r="Q734" s="15"/>
       <c r="R734" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="735" spans="1:18">
       <c r="B735" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C735" s="15" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="D735" s="15" t="s">
-        <v>2437</v>
-[...2 lines deleted...]
-        <v>10080016020</v>
+        <v>2438</v>
+      </c>
+      <c r="E735" s="15" t="s">
+        <v>2439</v>
       </c>
       <c r="F735" s="15"/>
       <c r="G735" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H735" s="15" t="s">
-        <v>39</v>
+        <v>158</v>
       </c>
       <c r="I735" s="15" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
       <c r="J735" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K735" s="15">
-        <v>0.00669</v>
+        <v>0.01234</v>
       </c>
       <c r="L735" s="15">
-        <v>0.0058</v>
+        <v>0.01035</v>
       </c>
       <c r="M735" s="15">
-        <v>0.00558</v>
+        <v>0.009950000000000001</v>
       </c>
       <c r="N735" s="15">
-        <v>84000</v>
+        <v>40000</v>
       </c>
       <c r="O735" s="15"/>
       <c r="P735" s="15"/>
       <c r="Q735" s="15"/>
       <c r="R735" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="736" spans="1:18">
       <c r="B736" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C736" s="15" t="s">
-        <v>2436</v>
+        <v>2441</v>
       </c>
       <c r="D736" s="15" t="s">
-        <v>2437</v>
+        <v>2442</v>
       </c>
       <c r="E736" s="15">
-        <v>10080012666</v>
+        <v>10080016020</v>
       </c>
       <c r="F736" s="15"/>
       <c r="G736" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H736" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I736" s="15" t="s">
-        <v>2439</v>
+        <v>2443</v>
       </c>
       <c r="J736" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K736" s="15">
-        <v>0.08329</v>
+        <v>0.00669</v>
       </c>
       <c r="L736" s="15">
-        <v>0.03367</v>
+        <v>0.0058</v>
       </c>
       <c r="M736" s="15">
-        <v>0.0306</v>
-[...1 lines deleted...]
-      <c r="N736" s="15"/>
+        <v>0.00558</v>
+      </c>
+      <c r="N736" s="15">
+        <v>96000</v>
+      </c>
       <c r="O736" s="15"/>
       <c r="P736" s="15"/>
       <c r="Q736" s="15"/>
       <c r="R736" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="737" spans="1:18">
       <c r="B737" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C737" s="15" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="D737" s="15" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="E737" s="15">
-        <v>10080008957</v>
+        <v>10080012666</v>
       </c>
       <c r="F737" s="15"/>
       <c r="G737" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H737" s="15" t="s">
-        <v>119</v>
+        <v>39</v>
       </c>
       <c r="I737" s="15" t="s">
-        <v>2442</v>
+        <v>2444</v>
       </c>
       <c r="J737" s="15">
         <v>2000</v>
       </c>
       <c r="K737" s="15">
-        <v>0.01028</v>
+        <v>0.08329</v>
       </c>
       <c r="L737" s="15">
-        <v>0.008619999999999999</v>
+        <v>0.03367</v>
       </c>
       <c r="M737" s="15">
-        <v>0.00829</v>
+        <v>0.0306</v>
       </c>
       <c r="N737" s="15"/>
       <c r="O737" s="15"/>
       <c r="P737" s="15"/>
       <c r="Q737" s="15"/>
       <c r="R737" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="738" spans="1:18">
       <c r="B738" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C738" s="15" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
       <c r="D738" s="15" t="s">
-        <v>2444</v>
-[...2 lines deleted...]
-        <v>2445</v>
+        <v>2446</v>
+      </c>
+      <c r="E738" s="15">
+        <v>10080008957</v>
       </c>
       <c r="F738" s="15"/>
       <c r="G738" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H738" s="15" t="s">
-        <v>1096</v>
+        <v>119</v>
       </c>
       <c r="I738" s="15" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="J738" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K738" s="15">
-        <v>0.008970000000000001</v>
+        <v>0.01028</v>
       </c>
       <c r="L738" s="15">
-        <v>0.00752</v>
+        <v>0.008619999999999999</v>
       </c>
       <c r="M738" s="15">
-        <v>0.00723</v>
+        <v>0.00829</v>
       </c>
       <c r="N738" s="15"/>
       <c r="O738" s="15"/>
       <c r="P738" s="15"/>
       <c r="Q738" s="15"/>
       <c r="R738" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="739" spans="1:18">
       <c r="B739" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C739" s="15" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="D739" s="15" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
       <c r="E739" s="15" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
       <c r="F739" s="15"/>
       <c r="G739" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H739" s="15" t="s">
-        <v>228</v>
+        <v>1099</v>
       </c>
       <c r="I739" s="15" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
       <c r="J739" s="15">
         <v>3000</v>
       </c>
       <c r="K739" s="15">
-        <v>173.52</v>
+        <v>0.008970000000000001</v>
       </c>
       <c r="L739" s="15">
-        <v>100.23</v>
+        <v>0.00752</v>
       </c>
       <c r="M739" s="15">
-        <v>0</v>
+        <v>0.00723</v>
       </c>
       <c r="N739" s="15"/>
       <c r="O739" s="15"/>
       <c r="P739" s="15"/>
       <c r="Q739" s="15"/>
       <c r="R739" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="740" spans="1:18">
       <c r="B740" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C740" s="15" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="D740" s="15" t="s">
-        <v>2452</v>
-[...2 lines deleted...]
-        <v>10080038396</v>
+        <v>2453</v>
+      </c>
+      <c r="E740" s="15" t="s">
+        <v>2454</v>
       </c>
       <c r="F740" s="15"/>
       <c r="G740" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H740" s="15" t="s">
-        <v>31</v>
+        <v>228</v>
       </c>
       <c r="I740" s="15" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
       <c r="J740" s="15">
         <v>3000</v>
       </c>
       <c r="K740" s="15">
-        <v>0.07582</v>
+        <v>173.52</v>
       </c>
       <c r="L740" s="15">
-        <v>0.03064</v>
+        <v>100.23</v>
       </c>
       <c r="M740" s="15">
-        <v>0.02782</v>
+        <v>0</v>
       </c>
       <c r="N740" s="15"/>
       <c r="O740" s="15"/>
       <c r="P740" s="15"/>
       <c r="Q740" s="15"/>
       <c r="R740" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="741" spans="1:18">
       <c r="B741" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C741" s="15" t="s">
-        <v>2451</v>
+        <v>2456</v>
       </c>
       <c r="D741" s="15" t="s">
-        <v>2452</v>
+        <v>2457</v>
       </c>
       <c r="E741" s="15">
-        <v>10080044563</v>
+        <v>10080038396</v>
       </c>
       <c r="F741" s="15"/>
       <c r="G741" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H741" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I741" s="15" t="s">
-        <v>2453</v>
+        <v>2458</v>
       </c>
       <c r="J741" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K741" s="15">
-        <v>0.07205</v>
+        <v>0.07582</v>
       </c>
       <c r="L741" s="15">
-        <v>0.02602</v>
+        <v>0.03064</v>
       </c>
       <c r="M741" s="15">
-        <v>0.02366</v>
+        <v>0.02782</v>
       </c>
       <c r="N741" s="15"/>
       <c r="O741" s="15"/>
       <c r="P741" s="15"/>
       <c r="Q741" s="15"/>
       <c r="R741" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="742" spans="1:18">
       <c r="B742" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C742" s="15" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
       <c r="D742" s="15" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
       <c r="E742" s="15">
-        <v>10080012953</v>
+        <v>10080044563</v>
       </c>
       <c r="F742" s="15"/>
       <c r="G742" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H742" s="15" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I742" s="15" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
       <c r="J742" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K742" s="15">
-        <v>0.01</v>
+        <v>0.07205</v>
       </c>
       <c r="L742" s="15">
-        <v>0.00724</v>
+        <v>0.02602</v>
       </c>
       <c r="M742" s="15">
-        <v>0.00632</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02366</v>
+      </c>
+      <c r="N742" s="15"/>
       <c r="O742" s="15"/>
       <c r="P742" s="15"/>
       <c r="Q742" s="15"/>
       <c r="R742" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="743" spans="1:18">
       <c r="B743" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C743" s="15" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
       <c r="D743" s="15" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
       <c r="E743" s="15" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
       <c r="F743" s="15"/>
       <c r="G743" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H743" s="15" t="s">
-        <v>244</v>
+        <v>158</v>
       </c>
       <c r="I743" s="15" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
       <c r="J743" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K743" s="15">
-        <v>0.07074999999999999</v>
+        <v>0.00621</v>
       </c>
       <c r="L743" s="15">
-        <v>0.03577</v>
+        <v>0.00538</v>
       </c>
       <c r="M743" s="15">
-        <v>0.0325</v>
-[...1 lines deleted...]
-      <c r="N743" s="15"/>
+        <v>0.00518</v>
+      </c>
+      <c r="N743" s="15">
+        <v>152000</v>
+      </c>
       <c r="O743" s="15"/>
       <c r="P743" s="15"/>
       <c r="Q743" s="15"/>
       <c r="R743" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="744" spans="1:18">
       <c r="B744" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C744" s="15" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
       <c r="D744" s="15" t="s">
-        <v>2462</v>
+        <v>2464</v>
       </c>
       <c r="E744" s="15">
-        <v>10080064091</v>
+        <v>10080012953</v>
       </c>
       <c r="F744" s="15"/>
       <c r="G744" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H744" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I744" s="15" t="s">
-        <v>2463</v>
+        <v>2465</v>
       </c>
       <c r="J744" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K744" s="15">
-        <v>0.01315</v>
+        <v>0.01</v>
       </c>
       <c r="L744" s="15">
-        <v>0.01315</v>
+        <v>0.00724</v>
       </c>
       <c r="M744" s="15">
-        <v>0.01315</v>
-[...1 lines deleted...]
-      <c r="N744" s="15"/>
+        <v>0.00632</v>
+      </c>
+      <c r="N744" s="15">
+        <v>160000</v>
+      </c>
       <c r="O744" s="15"/>
       <c r="P744" s="15"/>
       <c r="Q744" s="15"/>
       <c r="R744" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="745" spans="1:18">
       <c r="B745" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C745" s="15" t="s">
-        <v>2461</v>
+        <v>2466</v>
       </c>
       <c r="D745" s="15" t="s">
-        <v>2462</v>
+        <v>2467</v>
       </c>
       <c r="E745" s="15" t="s">
-        <v>2464</v>
+        <v>2468</v>
       </c>
       <c r="F745" s="15"/>
       <c r="G745" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H745" s="15" t="s">
-        <v>49</v>
+        <v>244</v>
       </c>
       <c r="I745" s="15" t="s">
-        <v>2463</v>
+        <v>2469</v>
       </c>
       <c r="J745" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K745" s="15">
-        <v>0.01923</v>
+        <v>0.07074999999999999</v>
       </c>
       <c r="L745" s="15">
-        <v>0.01667</v>
+        <v>0.03577</v>
       </c>
       <c r="M745" s="15">
-        <v>0.01603</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0325</v>
+      </c>
+      <c r="N745" s="15"/>
       <c r="O745" s="15"/>
       <c r="P745" s="15"/>
       <c r="Q745" s="15"/>
       <c r="R745" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="746" spans="1:18">
       <c r="B746" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C746" s="15" t="s">
-        <v>2465</v>
+        <v>2470</v>
       </c>
       <c r="D746" s="15" t="s">
-        <v>2466</v>
-[...2 lines deleted...]
-        <v>2467</v>
+        <v>2471</v>
+      </c>
+      <c r="E746" s="15">
+        <v>10080064091</v>
       </c>
       <c r="F746" s="15"/>
       <c r="G746" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H746" s="15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I746" s="15" t="s">
-        <v>2468</v>
+        <v>2472</v>
       </c>
       <c r="J746" s="15">
         <v>2000</v>
       </c>
       <c r="K746" s="15">
-        <v>0.01655</v>
+        <v>0.01315</v>
       </c>
       <c r="L746" s="15">
-        <v>0.01434</v>
+        <v>0.01315</v>
       </c>
       <c r="M746" s="15">
-        <v>0.01379</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.01315</v>
+      </c>
+      <c r="N746" s="15"/>
+      <c r="O746" s="15"/>
+      <c r="P746" s="15"/>
       <c r="Q746" s="15"/>
       <c r="R746" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="747" spans="1:18">
       <c r="B747" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C747" s="15" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="D747" s="15" t="s">
-        <v>2470</v>
-[...2 lines deleted...]
-        <v>10080032781</v>
+        <v>2471</v>
+      </c>
+      <c r="E747" s="15" t="s">
+        <v>2473</v>
       </c>
       <c r="F747" s="15"/>
       <c r="G747" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H747" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I747" s="15" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
       <c r="J747" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K747" s="15">
-        <v>0.25306</v>
+        <v>0.01923</v>
       </c>
       <c r="L747" s="15">
-        <v>0.09137000000000001</v>
+        <v>0.01667</v>
       </c>
       <c r="M747" s="15">
-        <v>0.08301</v>
-[...1 lines deleted...]
-      <c r="N747" s="15"/>
+        <v>0.01603</v>
+      </c>
+      <c r="N747" s="15">
+        <v>6000</v>
+      </c>
       <c r="O747" s="15"/>
       <c r="P747" s="15"/>
       <c r="Q747" s="15"/>
       <c r="R747" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="748" spans="1:18">
       <c r="B748" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C748" s="15" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
       <c r="D748" s="15" t="s">
-        <v>2473</v>
-[...2 lines deleted...]
-        <v>10080066251</v>
+        <v>2475</v>
+      </c>
+      <c r="E748" s="15" t="s">
+        <v>2476</v>
       </c>
       <c r="F748" s="15"/>
       <c r="G748" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H748" s="15" t="s">
-        <v>119</v>
+        <v>39</v>
       </c>
       <c r="I748" s="15" t="s">
-        <v>2474</v>
+        <v>2477</v>
       </c>
       <c r="J748" s="15">
         <v>2000</v>
       </c>
       <c r="K748" s="15">
-        <v>0.03053</v>
+        <v>0.01655</v>
       </c>
       <c r="L748" s="15">
-        <v>0.02341</v>
+        <v>0.01434</v>
       </c>
       <c r="M748" s="15">
-        <v>0.02341</v>
-[...1 lines deleted...]
-      <c r="N748" s="15"/>
+        <v>0.01379</v>
+      </c>
+      <c r="N748" s="15">
+        <v>2000</v>
+      </c>
       <c r="O748" s="15">
-        <v>8000</v>
+        <v>34000</v>
       </c>
       <c r="P748" s="15" t="s">
-        <v>2475</v>
+        <v>210</v>
       </c>
       <c r="Q748" s="15"/>
       <c r="R748" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="749" spans="1:18">
       <c r="B749" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C749" s="15" t="s">
-        <v>2476</v>
+        <v>2478</v>
       </c>
       <c r="D749" s="15" t="s">
-        <v>2477</v>
-[...2 lines deleted...]
-        <v>2478</v>
+        <v>2479</v>
+      </c>
+      <c r="E749" s="15">
+        <v>10080032781</v>
       </c>
       <c r="F749" s="15"/>
       <c r="G749" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H749" s="15" t="s">
-        <v>1141</v>
+        <v>244</v>
       </c>
       <c r="I749" s="15" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="J749" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K749" s="15">
-        <v>0.03319</v>
+        <v>0.25306</v>
       </c>
       <c r="L749" s="15">
-        <v>0.02783</v>
+        <v>0.09137000000000001</v>
       </c>
       <c r="M749" s="15">
-        <v>0.026</v>
+        <v>0.08301</v>
       </c>
       <c r="N749" s="15"/>
       <c r="O749" s="15"/>
       <c r="P749" s="15"/>
       <c r="Q749" s="15"/>
       <c r="R749" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="750" spans="1:18">
       <c r="B750" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C750" s="15" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="D750" s="15" t="s">
-        <v>2481</v>
-[...1 lines deleted...]
-      <c r="E750" s="15" t="s">
         <v>2482</v>
+      </c>
+      <c r="E750" s="15">
+        <v>10080066251</v>
       </c>
       <c r="F750" s="15"/>
       <c r="G750" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H750" s="15" t="s">
-        <v>44</v>
+        <v>119</v>
       </c>
       <c r="I750" s="15" t="s">
         <v>2483</v>
       </c>
       <c r="J750" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K750" s="15">
-        <v>0.01758</v>
+        <v>0.03053</v>
       </c>
       <c r="L750" s="15">
-        <v>0.01474</v>
+        <v>0.02341</v>
       </c>
       <c r="M750" s="15">
-        <v>0.01418</v>
+        <v>0.02341</v>
       </c>
       <c r="N750" s="15"/>
-      <c r="O750" s="15"/>
-      <c r="P750" s="15"/>
+      <c r="O750" s="15">
+        <v>8000</v>
+      </c>
+      <c r="P750" s="15" t="s">
+        <v>2484</v>
+      </c>
       <c r="Q750" s="15"/>
       <c r="R750" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="751" spans="1:18">
       <c r="B751" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C751" s="15" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="D751" s="15" t="s">
-        <v>2485</v>
-[...2 lines deleted...]
-        <v>10080070185</v>
+        <v>2486</v>
+      </c>
+      <c r="E751" s="15" t="s">
+        <v>2487</v>
       </c>
       <c r="F751" s="15"/>
       <c r="G751" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H751" s="15" t="s">
-        <v>49</v>
+        <v>1144</v>
       </c>
       <c r="I751" s="15" t="s">
-        <v>2486</v>
+        <v>2488</v>
       </c>
       <c r="J751" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K751" s="15">
-        <v>0.04669</v>
+        <v>0.03319</v>
       </c>
       <c r="L751" s="15">
-        <v>0.03348</v>
+        <v>0.02783</v>
       </c>
       <c r="M751" s="15">
-        <v>0.02907</v>
+        <v>0.026</v>
       </c>
       <c r="N751" s="15"/>
       <c r="O751" s="15"/>
       <c r="P751" s="15"/>
       <c r="Q751" s="15"/>
       <c r="R751" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="752" spans="1:18">
       <c r="B752" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C752" s="15" t="s">
-        <v>2484</v>
+        <v>2489</v>
       </c>
       <c r="D752" s="15" t="s">
-        <v>2485</v>
+        <v>2490</v>
       </c>
       <c r="E752" s="15" t="s">
-        <v>2487</v>
+        <v>2491</v>
       </c>
       <c r="F752" s="15"/>
       <c r="G752" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H752" s="15" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I752" s="15" t="s">
-        <v>2486</v>
+        <v>2492</v>
       </c>
       <c r="J752" s="15">
         <v>3000</v>
       </c>
       <c r="K752" s="15">
-        <v>0.02589</v>
+        <v>0.01758</v>
       </c>
       <c r="L752" s="15">
-        <v>0.01873</v>
+        <v>0.01474</v>
       </c>
       <c r="M752" s="15">
-        <v>0.01634</v>
+        <v>0.01418</v>
       </c>
       <c r="N752" s="15"/>
       <c r="O752" s="15"/>
       <c r="P752" s="15"/>
       <c r="Q752" s="15"/>
       <c r="R752" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="753" spans="1:18">
       <c r="B753" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C753" s="15" t="s">
-        <v>2488</v>
+        <v>2493</v>
       </c>
       <c r="D753" s="15" t="s">
-        <v>2489</v>
-[...2 lines deleted...]
-        <v>2490</v>
+        <v>2494</v>
+      </c>
+      <c r="E753" s="15">
+        <v>10080070185</v>
       </c>
       <c r="F753" s="15"/>
       <c r="G753" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H753" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I753" s="15" t="s">
-        <v>2491</v>
+        <v>2495</v>
       </c>
       <c r="J753" s="15">
         <v>2000</v>
       </c>
       <c r="K753" s="15">
-        <v>0.02355</v>
+        <v>0.04669</v>
       </c>
       <c r="L753" s="15">
-        <v>0.02355</v>
+        <v>0.03348</v>
       </c>
       <c r="M753" s="15">
-        <v>0.02355</v>
+        <v>0.02907</v>
       </c>
       <c r="N753" s="15"/>
       <c r="O753" s="15"/>
       <c r="P753" s="15"/>
       <c r="Q753" s="15"/>
       <c r="R753" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="754" spans="1:18">
       <c r="B754" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C754" s="15" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="D754" s="15" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="E754" s="15" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
       <c r="F754" s="15"/>
       <c r="G754" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H754" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I754" s="15" t="s">
         <v>2495</v>
       </c>
       <c r="J754" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K754" s="15">
-        <v>0.0573</v>
+        <v>0.02589</v>
       </c>
       <c r="L754" s="15">
-        <v>0.04394</v>
+        <v>0.01873</v>
       </c>
       <c r="M754" s="15">
-        <v>0.04394</v>
+        <v>0.01634</v>
       </c>
       <c r="N754" s="15"/>
-      <c r="O754" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O754" s="15"/>
+      <c r="P754" s="15"/>
       <c r="Q754" s="15"/>
       <c r="R754" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="755" spans="1:18">
       <c r="B755" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C755" s="15" t="s">
-        <v>2492</v>
+        <v>2497</v>
       </c>
       <c r="D755" s="15" t="s">
-        <v>2493</v>
+        <v>2498</v>
       </c>
       <c r="E755" s="15" t="s">
-        <v>2496</v>
+        <v>2499</v>
       </c>
       <c r="F755" s="15"/>
       <c r="G755" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H755" s="15" t="s">
-        <v>49</v>
+        <v>244</v>
       </c>
       <c r="I755" s="15" t="s">
-        <v>2495</v>
+        <v>2500</v>
       </c>
       <c r="J755" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K755" s="15">
-        <v>0.03863</v>
+        <v>0.02355</v>
       </c>
       <c r="L755" s="15">
-        <v>0.02795</v>
+        <v>0.02355</v>
       </c>
       <c r="M755" s="15">
-        <v>0.02439</v>
+        <v>0.02355</v>
       </c>
       <c r="N755" s="15"/>
       <c r="O755" s="15"/>
       <c r="P755" s="15"/>
       <c r="Q755" s="15"/>
       <c r="R755" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="756" spans="1:18">
       <c r="B756" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C756" s="15" t="s">
-        <v>2497</v>
+        <v>2501</v>
       </c>
       <c r="D756" s="15" t="s">
-        <v>2498</v>
-[...2 lines deleted...]
-        <v>10080031413</v>
+        <v>2502</v>
+      </c>
+      <c r="E756" s="15" t="s">
+        <v>2503</v>
       </c>
       <c r="F756" s="15"/>
       <c r="G756" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H756" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I756" s="15" t="s">
-        <v>2499</v>
+        <v>2504</v>
       </c>
       <c r="J756" s="15">
         <v>2000</v>
       </c>
       <c r="K756" s="15">
-        <v>0.35052</v>
+        <v>0.0573</v>
       </c>
       <c r="L756" s="15">
-        <v>0.0107</v>
+        <v>0.04394</v>
       </c>
       <c r="M756" s="15">
-        <v>0.11495</v>
+        <v>0.04394</v>
       </c>
       <c r="N756" s="15"/>
-      <c r="O756" s="15"/>
-      <c r="P756" s="15"/>
+      <c r="O756" s="15">
+        <v>8000</v>
+      </c>
+      <c r="P756" s="15" t="s">
+        <v>702</v>
+      </c>
       <c r="Q756" s="15"/>
       <c r="R756" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="757" spans="1:18">
       <c r="B757" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C757" s="15" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="D757" s="15" t="s">
-        <v>2501</v>
-[...2 lines deleted...]
-        <v>10080066240</v>
+        <v>2502</v>
+      </c>
+      <c r="E757" s="15" t="s">
+        <v>2505</v>
       </c>
       <c r="F757" s="15"/>
       <c r="G757" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H757" s="15" t="s">
-        <v>989</v>
+        <v>49</v>
       </c>
       <c r="I757" s="15" t="s">
-        <v>2502</v>
+        <v>2504</v>
       </c>
       <c r="J757" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K757" s="15">
-        <v>0.01593</v>
+        <v>0.03863</v>
       </c>
       <c r="L757" s="15">
-        <v>0.01336</v>
+        <v>0.02795</v>
       </c>
       <c r="M757" s="15">
-        <v>0.01285</v>
+        <v>0.02439</v>
       </c>
       <c r="N757" s="15"/>
       <c r="O757" s="15"/>
       <c r="P757" s="15"/>
       <c r="Q757" s="15"/>
       <c r="R757" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="758" spans="1:18">
       <c r="B758" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C758" s="15" t="s">
-        <v>2503</v>
+        <v>2506</v>
       </c>
       <c r="D758" s="15" t="s">
-        <v>2504</v>
+        <v>2507</v>
       </c>
       <c r="E758" s="15">
-        <v>10000023335</v>
+        <v>10080031413</v>
       </c>
       <c r="F758" s="15"/>
       <c r="G758" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H758" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I758" s="15" t="s">
-        <v>2505</v>
+        <v>2508</v>
       </c>
       <c r="J758" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K758" s="15">
-        <v>0.04005</v>
+        <v>0.35052</v>
       </c>
       <c r="L758" s="15">
-        <v>0.03071</v>
+        <v>0.0107</v>
       </c>
       <c r="M758" s="15">
-        <v>0.03071</v>
+        <v>0.11495</v>
       </c>
       <c r="N758" s="15"/>
       <c r="O758" s="15"/>
       <c r="P758" s="15"/>
       <c r="Q758" s="15"/>
       <c r="R758" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="759" spans="1:18">
       <c r="B759" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C759" s="15" t="s">
-        <v>2506</v>
+        <v>2509</v>
       </c>
       <c r="D759" s="15" t="s">
-        <v>2507</v>
+        <v>2510</v>
       </c>
       <c r="E759" s="15">
-        <v>10080048170</v>
+        <v>10080066240</v>
       </c>
       <c r="F759" s="15"/>
       <c r="G759" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H759" s="15" t="s">
-        <v>49</v>
+        <v>992</v>
       </c>
       <c r="I759" s="15" t="s">
-        <v>2508</v>
+        <v>2511</v>
       </c>
       <c r="J759" s="15">
         <v>2000</v>
       </c>
       <c r="K759" s="15">
-        <v>0.02462</v>
+        <v>0.01593</v>
       </c>
       <c r="L759" s="15">
-        <v>0.02133</v>
+        <v>0.01336</v>
       </c>
       <c r="M759" s="15">
-        <v>0.02051</v>
+        <v>0.01285</v>
       </c>
       <c r="N759" s="15"/>
       <c r="O759" s="15"/>
       <c r="P759" s="15"/>
       <c r="Q759" s="15"/>
       <c r="R759" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="760" spans="1:18">
       <c r="B760" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C760" s="15" t="s">
-        <v>2506</v>
+        <v>2512</v>
       </c>
       <c r="D760" s="15" t="s">
-        <v>2507</v>
-[...2 lines deleted...]
-        <v>2509</v>
+        <v>2513</v>
+      </c>
+      <c r="E760" s="15">
+        <v>10000023335</v>
       </c>
       <c r="F760" s="15"/>
       <c r="G760" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H760" s="15" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I760" s="15" t="s">
-        <v>2508</v>
+        <v>2514</v>
       </c>
       <c r="J760" s="15">
         <v>3000</v>
       </c>
       <c r="K760" s="15">
-        <v>0.02625</v>
+        <v>0.04005</v>
       </c>
       <c r="L760" s="15">
-        <v>0.02316</v>
+        <v>0.03071</v>
       </c>
       <c r="M760" s="15">
-        <v>0.02084</v>
+        <v>0.03071</v>
       </c>
       <c r="N760" s="15"/>
-      <c r="O760" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O760" s="15"/>
+      <c r="P760" s="15"/>
       <c r="Q760" s="15"/>
       <c r="R760" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="761" spans="1:18">
       <c r="B761" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C761" s="15" t="s">
-        <v>2510</v>
+        <v>2515</v>
       </c>
       <c r="D761" s="15" t="s">
-        <v>2511</v>
+        <v>2516</v>
       </c>
       <c r="E761" s="15">
-        <v>10080038407</v>
+        <v>10080048170</v>
       </c>
       <c r="F761" s="15"/>
       <c r="G761" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H761" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I761" s="15" t="s">
-        <v>2512</v>
+        <v>2517</v>
       </c>
       <c r="J761" s="15">
         <v>2000</v>
       </c>
       <c r="K761" s="15">
-        <v>0.31332</v>
+        <v>0.02462</v>
       </c>
       <c r="L761" s="15">
-        <v>0.1131</v>
+        <v>0.02133</v>
       </c>
       <c r="M761" s="15">
-        <v>0.10272</v>
+        <v>0.02051</v>
       </c>
       <c r="N761" s="15"/>
       <c r="O761" s="15"/>
       <c r="P761" s="15"/>
       <c r="Q761" s="15"/>
       <c r="R761" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="762" spans="1:18">
       <c r="B762" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C762" s="15" t="s">
-        <v>2513</v>
+        <v>2515</v>
       </c>
       <c r="D762" s="15" t="s">
-        <v>2514</v>
+        <v>2516</v>
       </c>
       <c r="E762" s="15" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="F762" s="15"/>
       <c r="G762" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H762" s="15" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="I762" s="15"/>
+        <v>49</v>
+      </c>
+      <c r="I762" s="15" t="s">
+        <v>2517</v>
+      </c>
       <c r="J762" s="15">
         <v>3000</v>
       </c>
       <c r="K762" s="15">
-        <v>0.02276</v>
+        <v>0.02625</v>
       </c>
       <c r="L762" s="15">
-        <v>0.01972</v>
+        <v>0.02316</v>
       </c>
       <c r="M762" s="15">
-        <v>0.01896</v>
-[...3 lines deleted...]
-      <c r="P762" s="15"/>
+        <v>0.02084</v>
+      </c>
+      <c r="N762" s="15">
+        <v>57000</v>
+      </c>
+      <c r="O762" s="15">
+        <v>129000</v>
+      </c>
+      <c r="P762" s="15" t="s">
+        <v>702</v>
+      </c>
       <c r="Q762" s="15"/>
       <c r="R762" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="763" spans="1:18">
       <c r="B763" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C763" s="15" t="s">
-        <v>2516</v>
+        <v>2519</v>
       </c>
       <c r="D763" s="15" t="s">
-        <v>2517</v>
-[...2 lines deleted...]
-        <v>2518</v>
+        <v>2520</v>
+      </c>
+      <c r="E763" s="15">
+        <v>10080038407</v>
       </c>
       <c r="F763" s="15"/>
       <c r="G763" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H763" s="15" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="I763" s="15"/>
+        <v>244</v>
+      </c>
+      <c r="I763" s="15" t="s">
+        <v>2521</v>
+      </c>
       <c r="J763" s="15">
         <v>2000</v>
       </c>
       <c r="K763" s="15">
-        <v>0.01513</v>
+        <v>0.31332</v>
       </c>
       <c r="L763" s="15">
-        <v>0.01269</v>
+        <v>0.1131</v>
       </c>
       <c r="M763" s="15">
-        <v>0.0122</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.10272</v>
+      </c>
+      <c r="N763" s="15"/>
       <c r="O763" s="15"/>
       <c r="P763" s="15"/>
       <c r="Q763" s="15"/>
       <c r="R763" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="764" spans="1:18">
       <c r="B764" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C764" s="15" t="s">
-        <v>2519</v>
+        <v>2522</v>
       </c>
       <c r="D764" s="15" t="s">
-        <v>2520</v>
+        <v>2523</v>
       </c>
       <c r="E764" s="15" t="s">
-        <v>2521</v>
+        <v>2524</v>
       </c>
       <c r="F764" s="15"/>
       <c r="G764" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H764" s="15" t="s">
-        <v>244</v>
+        <v>84</v>
       </c>
       <c r="I764" s="15"/>
       <c r="J764" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K764" s="15">
-        <v>0.10988</v>
+        <v>0.02276</v>
       </c>
       <c r="L764" s="15">
-        <v>0.10988</v>
+        <v>0.01972</v>
       </c>
       <c r="M764" s="15">
-        <v>0.10988</v>
-[...4 lines deleted...]
-      <c r="O764" s="15"/>
+        <v>0.01896</v>
+      </c>
+      <c r="N764" s="15"/>
+      <c r="O764" s="15">
+        <v>3000</v>
+      </c>
       <c r="P764" s="15"/>
       <c r="Q764" s="15"/>
       <c r="R764" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="765" spans="1:18">
       <c r="B765" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C765" s="15" t="s">
-        <v>2522</v>
+        <v>2525</v>
       </c>
       <c r="D765" s="15" t="s">
-        <v>2523</v>
-[...2 lines deleted...]
-        <v>10080016019</v>
+        <v>2526</v>
+      </c>
+      <c r="E765" s="15" t="s">
+        <v>2527</v>
       </c>
       <c r="F765" s="15"/>
       <c r="G765" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H765" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>275</v>
+      </c>
+      <c r="I765" s="15"/>
       <c r="J765" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K765" s="15">
-        <v>0.06733</v>
+        <v>0.01513</v>
       </c>
       <c r="L765" s="15">
-        <v>0.03409</v>
+        <v>0.01269</v>
       </c>
       <c r="M765" s="15">
-        <v>0.03096</v>
-[...1 lines deleted...]
-      <c r="N765" s="15"/>
+        <v>0.0122</v>
+      </c>
+      <c r="N765" s="15">
+        <v>2000</v>
+      </c>
       <c r="O765" s="15"/>
       <c r="P765" s="15"/>
       <c r="Q765" s="15"/>
       <c r="R765" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="766" spans="1:18">
       <c r="B766" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C766" s="15" t="s">
-        <v>2525</v>
+        <v>2528</v>
       </c>
       <c r="D766" s="15" t="s">
-        <v>2526</v>
-[...2 lines deleted...]
-        <v>10080003500</v>
+        <v>2529</v>
+      </c>
+      <c r="E766" s="15" t="s">
+        <v>2530</v>
       </c>
       <c r="F766" s="15"/>
       <c r="G766" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H766" s="15" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>244</v>
+      </c>
+      <c r="I766" s="15"/>
       <c r="J766" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="K766" s="15">
-        <v>0.03017</v>
+        <v>0.10988</v>
       </c>
       <c r="L766" s="15">
-        <v>0.0253</v>
+        <v>0.10988</v>
       </c>
       <c r="M766" s="15">
-        <v>0.02433</v>
-[...1 lines deleted...]
-      <c r="N766" s="15"/>
+        <v>0.10988</v>
+      </c>
+      <c r="N766" s="15">
+        <v>6000</v>
+      </c>
       <c r="O766" s="15"/>
       <c r="P766" s="15"/>
       <c r="Q766" s="15"/>
       <c r="R766" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="767" spans="1:18">
       <c r="B767" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C767" s="15" t="s">
-        <v>2528</v>
+        <v>2531</v>
       </c>
       <c r="D767" s="15" t="s">
-        <v>2529</v>
+        <v>2532</v>
       </c>
       <c r="E767" s="15">
-        <v>10000030437</v>
+        <v>10080016019</v>
       </c>
       <c r="F767" s="15"/>
       <c r="G767" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H767" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I767" s="15" t="s">
-        <v>2530</v>
+        <v>2533</v>
       </c>
       <c r="J767" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K767" s="15">
-        <v>0.05859</v>
+        <v>0.06733</v>
       </c>
       <c r="L767" s="15">
-        <v>0.02117</v>
+        <v>0.03409</v>
       </c>
       <c r="M767" s="15">
-        <v>0.01923</v>
+        <v>0.03096</v>
       </c>
       <c r="N767" s="15"/>
       <c r="O767" s="15"/>
       <c r="P767" s="15"/>
       <c r="Q767" s="15"/>
       <c r="R767" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="768" spans="1:18">
       <c r="B768" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C768" s="15" t="s">
-        <v>2531</v>
+        <v>2534</v>
       </c>
       <c r="D768" s="15" t="s">
-        <v>2532</v>
+        <v>2535</v>
       </c>
       <c r="E768" s="15">
-        <v>10000013581</v>
+        <v>10080003500</v>
       </c>
       <c r="F768" s="15"/>
       <c r="G768" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H768" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I768" s="15" t="s">
-        <v>2533</v>
+        <v>2536</v>
       </c>
       <c r="J768" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K768" s="15">
-        <v>0.0472</v>
+        <v>0.03017</v>
       </c>
       <c r="L768" s="15">
-        <v>0.02566</v>
+        <v>0.0253</v>
       </c>
       <c r="M768" s="15">
-        <v>0.02331</v>
+        <v>0.02433</v>
       </c>
       <c r="N768" s="15"/>
       <c r="O768" s="15"/>
       <c r="P768" s="15"/>
       <c r="Q768" s="15"/>
       <c r="R768" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="769" spans="1:18">
       <c r="B769" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C769" s="15" t="s">
-        <v>2534</v>
+        <v>2537</v>
       </c>
       <c r="D769" s="15" t="s">
-        <v>2535</v>
+        <v>2538</v>
       </c>
       <c r="E769" s="15">
-        <v>10000022877</v>
+        <v>10000030437</v>
       </c>
       <c r="F769" s="15"/>
       <c r="G769" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H769" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="I769" s="15"/>
+      <c r="I769" s="15" t="s">
+        <v>2539</v>
+      </c>
       <c r="J769" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K769" s="15">
-        <v>0.01656</v>
+        <v>0.05859</v>
       </c>
       <c r="L769" s="15">
-        <v>0.0127</v>
+        <v>0.02117</v>
       </c>
       <c r="M769" s="15">
-        <v>0.0127</v>
+        <v>0.01923</v>
       </c>
       <c r="N769" s="15"/>
       <c r="O769" s="15"/>
       <c r="P769" s="15"/>
       <c r="Q769" s="15"/>
       <c r="R769" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="770" spans="1:18">
       <c r="B770" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C770" s="15" t="s">
-        <v>2536</v>
+        <v>2540</v>
       </c>
       <c r="D770" s="15" t="s">
-        <v>2537</v>
-[...2 lines deleted...]
-        <v>2538</v>
+        <v>2541</v>
+      </c>
+      <c r="E770" s="15">
+        <v>10000013581</v>
       </c>
       <c r="F770" s="15"/>
       <c r="G770" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H770" s="15" t="s">
-        <v>44</v>
+        <v>119</v>
       </c>
       <c r="I770" s="15" t="s">
-        <v>2539</v>
+        <v>2542</v>
       </c>
       <c r="J770" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K770" s="15">
-        <v>0.00834</v>
+        <v>0.0472</v>
       </c>
       <c r="L770" s="15">
-        <v>0.00834</v>
+        <v>0.02566</v>
       </c>
       <c r="M770" s="15">
-        <v>0.00834</v>
+        <v>0.02331</v>
       </c>
       <c r="N770" s="15"/>
       <c r="O770" s="15"/>
       <c r="P770" s="15"/>
       <c r="Q770" s="15"/>
       <c r="R770" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="771" spans="1:18">
       <c r="B771" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C771" s="15" t="s">
-        <v>2540</v>
+        <v>2543</v>
       </c>
       <c r="D771" s="15" t="s">
-        <v>2541</v>
-[...2 lines deleted...]
-        <v>2542</v>
+        <v>2544</v>
+      </c>
+      <c r="E771" s="15">
+        <v>10000022877</v>
       </c>
       <c r="F771" s="15"/>
       <c r="G771" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H771" s="15" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I771" s="15"/>
       <c r="J771" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K771" s="15">
-        <v>0.00834</v>
+        <v>0.01656</v>
       </c>
       <c r="L771" s="15">
-        <v>0.00834</v>
+        <v>0.0127</v>
       </c>
       <c r="M771" s="15">
-        <v>0.00834</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0127</v>
+      </c>
+      <c r="N771" s="15"/>
       <c r="O771" s="15"/>
       <c r="P771" s="15"/>
       <c r="Q771" s="15"/>
       <c r="R771" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="772" spans="1:18">
       <c r="B772" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C772" s="15" t="s">
-        <v>2544</v>
+        <v>2545</v>
       </c>
       <c r="D772" s="15" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
       <c r="E772" s="15" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
       <c r="F772" s="15"/>
       <c r="G772" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H772" s="15" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="I772" s="15" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="J772" s="15">
         <v>4000</v>
       </c>
       <c r="K772" s="15">
-        <v>69.41</v>
+        <v>0.00834</v>
       </c>
       <c r="L772" s="15">
-        <v>40.09</v>
+        <v>0.00834</v>
       </c>
       <c r="M772" s="15">
-        <v>0</v>
+        <v>0.00834</v>
       </c>
       <c r="N772" s="15"/>
       <c r="O772" s="15"/>
       <c r="P772" s="15"/>
       <c r="Q772" s="15"/>
       <c r="R772" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="773" spans="1:18">
       <c r="B773" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C773" s="15" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
       <c r="D773" s="15" t="s">
-        <v>2549</v>
-[...2 lines deleted...]
-        <v>10080008908</v>
+        <v>2550</v>
+      </c>
+      <c r="E773" s="15" t="s">
+        <v>2551</v>
       </c>
       <c r="F773" s="15"/>
       <c r="G773" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H773" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I773" s="15" t="s">
-        <v>2550</v>
+        <v>2552</v>
       </c>
       <c r="J773" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K773" s="15">
-        <v>0.00608</v>
+        <v>0.00834</v>
       </c>
       <c r="L773" s="15">
-        <v>0.00608</v>
+        <v>0.00834</v>
       </c>
       <c r="M773" s="15">
-        <v>0.00608</v>
-[...1 lines deleted...]
-      <c r="N773" s="15"/>
+        <v>0.00834</v>
+      </c>
+      <c r="N773" s="15">
+        <v>4000</v>
+      </c>
       <c r="O773" s="15"/>
       <c r="P773" s="15"/>
       <c r="Q773" s="15"/>
       <c r="R773" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="774" spans="1:18">
       <c r="B774" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C774" s="15" t="s">
-        <v>2551</v>
+        <v>2553</v>
       </c>
       <c r="D774" s="15" t="s">
-        <v>2552</v>
+        <v>2554</v>
       </c>
       <c r="E774" s="15" t="s">
-        <v>2553</v>
+        <v>2555</v>
       </c>
       <c r="F774" s="15"/>
       <c r="G774" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H774" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I774" s="15" t="s">
-        <v>2554</v>
+        <v>2556</v>
       </c>
       <c r="J774" s="15">
         <v>4000</v>
       </c>
       <c r="K774" s="15">
-        <v>82.59999999999999</v>
+        <v>69.41</v>
       </c>
       <c r="L774" s="15">
-        <v>47.71</v>
+        <v>40.09</v>
       </c>
       <c r="M774" s="15">
-        <v>43.33</v>
+        <v>0</v>
       </c>
       <c r="N774" s="15"/>
       <c r="O774" s="15"/>
       <c r="P774" s="15"/>
       <c r="Q774" s="15"/>
       <c r="R774" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="775" spans="1:18">
       <c r="B775" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C775" s="15" t="s">
-        <v>2555</v>
+        <v>2557</v>
       </c>
       <c r="D775" s="15" t="s">
-        <v>2556</v>
+        <v>2558</v>
       </c>
       <c r="E775" s="15">
-        <v>10000020756</v>
+        <v>10080008908</v>
       </c>
       <c r="F775" s="15"/>
       <c r="G775" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H775" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I775" s="15" t="s">
-        <v>2557</v>
+        <v>2559</v>
       </c>
       <c r="J775" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K775" s="15">
-        <v>0.02446</v>
+        <v>0.00608</v>
       </c>
       <c r="L775" s="15">
-        <v>0.02052</v>
+        <v>0.00608</v>
       </c>
       <c r="M775" s="15">
-        <v>0.01973</v>
+        <v>0.00608</v>
       </c>
       <c r="N775" s="15"/>
       <c r="O775" s="15"/>
       <c r="P775" s="15"/>
       <c r="Q775" s="15"/>
       <c r="R775" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="776" spans="1:18">
       <c r="B776" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C776" s="15" t="s">
-        <v>2558</v>
+        <v>2560</v>
       </c>
       <c r="D776" s="15" t="s">
-        <v>2559</v>
+        <v>2561</v>
       </c>
       <c r="E776" s="15" t="s">
-        <v>2560</v>
+        <v>2562</v>
       </c>
       <c r="F776" s="15"/>
       <c r="G776" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H776" s="15" t="s">
-        <v>119</v>
+        <v>56</v>
       </c>
       <c r="I776" s="15" t="s">
-        <v>2561</v>
+        <v>2563</v>
       </c>
       <c r="J776" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K776" s="15">
-        <v>0.07151</v>
+        <v>82.59999999999999</v>
       </c>
       <c r="L776" s="15">
-        <v>0.03849</v>
+        <v>47.71</v>
       </c>
       <c r="M776" s="15">
-        <v>0.03495</v>
+        <v>43.33</v>
       </c>
       <c r="N776" s="15"/>
       <c r="O776" s="15"/>
       <c r="P776" s="15"/>
       <c r="Q776" s="15"/>
       <c r="R776" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="777" spans="1:18">
       <c r="B777" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C777" s="15" t="s">
-        <v>2562</v>
+        <v>2564</v>
       </c>
       <c r="D777" s="15" t="s">
-        <v>2563</v>
+        <v>2565</v>
       </c>
       <c r="E777" s="15">
-        <v>10080033441</v>
+        <v>10000020756</v>
       </c>
       <c r="F777" s="15"/>
       <c r="G777" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H777" s="15" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="I777" s="15" t="s">
-        <v>2564</v>
+        <v>2566</v>
       </c>
       <c r="J777" s="15">
         <v>4000</v>
       </c>
       <c r="K777" s="15">
-        <v>0.07468</v>
+        <v>0.02446</v>
       </c>
       <c r="L777" s="15">
-        <v>0.02804</v>
+        <v>0.02052</v>
       </c>
       <c r="M777" s="15">
-        <v>0.02545</v>
+        <v>0.01973</v>
       </c>
       <c r="N777" s="15"/>
       <c r="O777" s="15"/>
       <c r="P777" s="15"/>
       <c r="Q777" s="15"/>
       <c r="R777" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="778" spans="1:18">
       <c r="B778" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C778" s="15" t="s">
-        <v>2565</v>
+        <v>2567</v>
       </c>
       <c r="D778" s="15" t="s">
-        <v>2566</v>
-[...2 lines deleted...]
-        <v>10080064112</v>
+        <v>2568</v>
+      </c>
+      <c r="E778" s="15" t="s">
+        <v>2569</v>
       </c>
       <c r="F778" s="15"/>
       <c r="G778" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H778" s="15" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="I778" s="15" t="s">
-        <v>2567</v>
+        <v>2570</v>
       </c>
       <c r="J778" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K778" s="15">
-        <v>0.01389</v>
+        <v>0.07151</v>
       </c>
       <c r="L778" s="15">
-        <v>0.01204</v>
+        <v>0.03849</v>
       </c>
       <c r="M778" s="15">
-        <v>0.01158</v>
+        <v>0.03495</v>
       </c>
       <c r="N778" s="15"/>
       <c r="O778" s="15"/>
       <c r="P778" s="15"/>
       <c r="Q778" s="15"/>
       <c r="R778" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="779" spans="1:18">
       <c r="B779" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C779" s="15" t="s">
-        <v>2568</v>
+        <v>2571</v>
       </c>
       <c r="D779" s="15" t="s">
-        <v>2569</v>
+        <v>2572</v>
       </c>
       <c r="E779" s="15">
-        <v>10080010436</v>
+        <v>10080033441</v>
       </c>
       <c r="F779" s="15"/>
       <c r="G779" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H779" s="15" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="I779" s="15" t="s">
-        <v>2570</v>
+        <v>2573</v>
       </c>
       <c r="J779" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K779" s="15">
-        <v>0.07630000000000001</v>
+        <v>0.07468</v>
       </c>
       <c r="L779" s="15">
-        <v>0.03857</v>
+        <v>0.02804</v>
       </c>
       <c r="M779" s="15">
-        <v>0.03505</v>
+        <v>0.02545</v>
       </c>
       <c r="N779" s="15"/>
       <c r="O779" s="15"/>
       <c r="P779" s="15"/>
       <c r="Q779" s="15"/>
       <c r="R779" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="780" spans="1:18">
       <c r="B780" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C780" s="15" t="s">
-        <v>2571</v>
+        <v>2574</v>
       </c>
       <c r="D780" s="15" t="s">
-        <v>2572</v>
+        <v>2575</v>
       </c>
       <c r="E780" s="15">
-        <v>10000030432</v>
+        <v>10080064112</v>
       </c>
       <c r="F780" s="15"/>
       <c r="G780" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H780" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I780" s="15" t="s">
-        <v>2573</v>
+        <v>2576</v>
       </c>
       <c r="J780" s="15">
         <v>4000</v>
       </c>
       <c r="K780" s="15">
-        <v>80.65000000000001</v>
+        <v>0.01389</v>
       </c>
       <c r="L780" s="15">
-        <v>46.59</v>
+        <v>0.01204</v>
       </c>
       <c r="M780" s="15">
-        <v>42.31</v>
+        <v>0.01158</v>
       </c>
       <c r="N780" s="15"/>
       <c r="O780" s="15"/>
       <c r="P780" s="15"/>
       <c r="Q780" s="15"/>
       <c r="R780" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="781" spans="1:18">
       <c r="B781" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C781" s="15" t="s">
-        <v>2574</v>
+        <v>2577</v>
       </c>
       <c r="D781" s="15" t="s">
-        <v>2575</v>
+        <v>2578</v>
       </c>
       <c r="E781" s="15">
-        <v>10080033371</v>
+        <v>10080010436</v>
       </c>
       <c r="F781" s="15"/>
       <c r="G781" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H781" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I781" s="15" t="s">
-        <v>2576</v>
+        <v>2579</v>
       </c>
       <c r="J781" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K781" s="15">
-        <v>0.07550999999999999</v>
+        <v>0.07630000000000001</v>
       </c>
       <c r="L781" s="15">
-        <v>0.02832</v>
+        <v>0.03857</v>
       </c>
       <c r="M781" s="15">
-        <v>0.02576</v>
+        <v>0.03505</v>
       </c>
       <c r="N781" s="15"/>
       <c r="O781" s="15"/>
       <c r="P781" s="15"/>
       <c r="Q781" s="15"/>
       <c r="R781" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="782" spans="1:18">
       <c r="B782" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C782" s="15" t="s">
-        <v>2577</v>
+        <v>2580</v>
       </c>
       <c r="D782" s="15" t="s">
-        <v>2578</v>
+        <v>2581</v>
       </c>
       <c r="E782" s="15">
-        <v>10080045627</v>
+        <v>10000030432</v>
       </c>
       <c r="F782" s="15"/>
       <c r="G782" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H782" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I782" s="15" t="s">
-        <v>2579</v>
+        <v>2582</v>
       </c>
       <c r="J782" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K782" s="15">
-        <v>0.02241</v>
+        <v>80.65000000000001</v>
       </c>
       <c r="L782" s="15">
-        <v>0.01424</v>
+        <v>46.59</v>
       </c>
       <c r="M782" s="15">
-        <v>0.01424</v>
+        <v>42.31</v>
       </c>
       <c r="N782" s="15"/>
       <c r="O782" s="15"/>
       <c r="P782" s="15"/>
       <c r="Q782" s="15"/>
       <c r="R782" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="783" spans="1:18">
       <c r="B783" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C783" s="15" t="s">
-        <v>2580</v>
+        <v>2583</v>
       </c>
       <c r="D783" s="15" t="s">
-        <v>2581</v>
+        <v>2584</v>
       </c>
       <c r="E783" s="15">
-        <v>10080041219</v>
+        <v>10080033371</v>
       </c>
       <c r="F783" s="15"/>
       <c r="G783" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H783" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I783" s="15" t="s">
-        <v>2582</v>
+        <v>2585</v>
       </c>
       <c r="J783" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K783" s="15">
-        <v>0.01449</v>
+        <v>0.07550999999999999</v>
       </c>
       <c r="L783" s="15">
-        <v>0.01449</v>
+        <v>0.02832</v>
       </c>
       <c r="M783" s="15">
-        <v>0.01449</v>
+        <v>0.02576</v>
       </c>
       <c r="N783" s="15"/>
       <c r="O783" s="15"/>
       <c r="P783" s="15"/>
       <c r="Q783" s="15"/>
       <c r="R783" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="784" spans="1:18">
       <c r="B784" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C784" s="15" t="s">
-        <v>2583</v>
+        <v>2586</v>
       </c>
       <c r="D784" s="15" t="s">
-        <v>2584</v>
-[...2 lines deleted...]
-        <v>2585</v>
+        <v>2587</v>
+      </c>
+      <c r="E784" s="15">
+        <v>10080045627</v>
       </c>
       <c r="F784" s="15"/>
       <c r="G784" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H784" s="15" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I784" s="15"/>
+        <v>39</v>
+      </c>
+      <c r="I784" s="15" t="s">
+        <v>2588</v>
+      </c>
       <c r="J784" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K784" s="15">
-        <v>0.02367</v>
+        <v>0.02241</v>
       </c>
       <c r="L784" s="15">
-        <v>0.01984</v>
+        <v>0.01424</v>
       </c>
       <c r="M784" s="15">
-        <v>0.01908</v>
+        <v>0.01424</v>
       </c>
       <c r="N784" s="15"/>
       <c r="O784" s="15"/>
       <c r="P784" s="15"/>
       <c r="Q784" s="15"/>
       <c r="R784" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="785" spans="1:18">
       <c r="B785" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C785" s="15" t="s">
-        <v>2586</v>
+        <v>2589</v>
       </c>
       <c r="D785" s="15" t="s">
-        <v>2587</v>
-[...2 lines deleted...]
-        <v>2588</v>
+        <v>2590</v>
+      </c>
+      <c r="E785" s="15">
+        <v>10080041219</v>
       </c>
       <c r="F785" s="15"/>
       <c r="G785" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H785" s="15" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="I785" s="15"/>
+        <v>44</v>
+      </c>
+      <c r="I785" s="15" t="s">
+        <v>2591</v>
+      </c>
       <c r="J785" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K785" s="15">
-        <v>0.00797</v>
+        <v>0.01449</v>
       </c>
       <c r="L785" s="15">
-        <v>0.00797</v>
+        <v>0.01449</v>
       </c>
       <c r="M785" s="15">
-        <v>0.00797</v>
+        <v>0.01449</v>
       </c>
       <c r="N785" s="15"/>
       <c r="O785" s="15"/>
       <c r="P785" s="15"/>
       <c r="Q785" s="15"/>
       <c r="R785" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="786" spans="1:18">
       <c r="B786" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C786" s="15" t="s">
-        <v>2589</v>
+        <v>2592</v>
       </c>
       <c r="D786" s="15" t="s">
-        <v>2590</v>
+        <v>2593</v>
       </c>
       <c r="E786" s="15" t="s">
-        <v>2591</v>
+        <v>2594</v>
       </c>
       <c r="F786" s="15"/>
       <c r="G786" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H786" s="15" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I786" s="15"/>
       <c r="J786" s="15">
         <v>4000</v>
       </c>
       <c r="K786" s="15">
-        <v>34.98</v>
+        <v>0.02367</v>
       </c>
       <c r="L786" s="15">
-        <v>20.21</v>
+        <v>0.01984</v>
       </c>
       <c r="M786" s="15">
-        <v>18.35</v>
+        <v>0.01908</v>
       </c>
       <c r="N786" s="15"/>
       <c r="O786" s="15"/>
       <c r="P786" s="15"/>
       <c r="Q786" s="15"/>
       <c r="R786" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="787" spans="1:18">
       <c r="B787" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C787" s="15" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="D787" s="15" t="s">
-        <v>2594</v>
-[...2 lines deleted...]
-        <v>10000018113</v>
+        <v>2596</v>
+      </c>
+      <c r="E787" s="15" t="s">
+        <v>2597</v>
       </c>
       <c r="F787" s="15"/>
       <c r="G787" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H787" s="15" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I787" s="15"/>
       <c r="J787" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K787" s="15">
-        <v>0.02847</v>
+        <v>0.00797</v>
       </c>
       <c r="L787" s="15">
-        <v>0.01645</v>
+        <v>0.00797</v>
       </c>
       <c r="M787" s="15">
-        <v>0.01495</v>
+        <v>0.00797</v>
       </c>
       <c r="N787" s="15"/>
       <c r="O787" s="15"/>
       <c r="P787" s="15"/>
       <c r="Q787" s="15"/>
       <c r="R787" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="788" spans="1:18">
       <c r="B788" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C788" s="15" t="s">
-        <v>2596</v>
+        <v>2598</v>
       </c>
       <c r="D788" s="15" t="s">
-        <v>2597</v>
-[...2 lines deleted...]
-        <v>10080008918</v>
+        <v>2599</v>
+      </c>
+      <c r="E788" s="15" t="s">
+        <v>2600</v>
       </c>
       <c r="F788" s="15"/>
       <c r="G788" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H788" s="15" t="s">
-        <v>119</v>
+        <v>56</v>
       </c>
       <c r="I788" s="15" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
       <c r="J788" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K788" s="15">
-        <v>0.01079</v>
+        <v>34.98</v>
       </c>
       <c r="L788" s="15">
-        <v>0.01723</v>
+        <v>20.21</v>
       </c>
       <c r="M788" s="15">
-        <v>0.00826</v>
-[...3 lines deleted...]
-      </c>
+        <v>18.35</v>
+      </c>
+      <c r="N788" s="15"/>
       <c r="O788" s="15"/>
       <c r="P788" s="15"/>
       <c r="Q788" s="15"/>
       <c r="R788" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="789" spans="1:18">
       <c r="B789" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C789" s="15" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="D789" s="15" t="s">
-        <v>2600</v>
-[...2 lines deleted...]
-        <v>2601</v>
+        <v>2603</v>
+      </c>
+      <c r="E789" s="15">
+        <v>10000018113</v>
       </c>
       <c r="F789" s="15"/>
       <c r="G789" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H789" s="15" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I789" s="15" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
       <c r="J789" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K789" s="15">
-        <v>0.04929</v>
+        <v>0.02847</v>
       </c>
       <c r="L789" s="15">
-        <v>0.02655</v>
+        <v>0.01645</v>
       </c>
       <c r="M789" s="15">
-        <v>0.02412</v>
+        <v>0.01495</v>
       </c>
       <c r="N789" s="15"/>
       <c r="O789" s="15"/>
       <c r="P789" s="15"/>
       <c r="Q789" s="15"/>
       <c r="R789" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="790" spans="1:18">
       <c r="B790" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C790" s="15" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
       <c r="D790" s="15" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
       <c r="E790" s="15">
-        <v>10080032553</v>
+        <v>10080008918</v>
       </c>
       <c r="F790" s="15"/>
       <c r="G790" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H790" s="15" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="I790" s="15" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
       <c r="J790" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K790" s="15">
-        <v>0.01103</v>
+        <v>0.01079</v>
       </c>
       <c r="L790" s="15">
-        <v>0.009560000000000001</v>
+        <v>0.01723</v>
       </c>
       <c r="M790" s="15">
-        <v>0.00919</v>
-[...1 lines deleted...]
-      <c r="N790" s="15"/>
+        <v>0.00826</v>
+      </c>
+      <c r="N790" s="15">
+        <v>2000</v>
+      </c>
       <c r="O790" s="15"/>
       <c r="P790" s="15"/>
       <c r="Q790" s="15"/>
       <c r="R790" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="791" spans="1:18">
       <c r="B791" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C791" s="15" t="s">
-        <v>2606</v>
+        <v>2608</v>
       </c>
       <c r="D791" s="15" t="s">
-        <v>2607</v>
-[...2 lines deleted...]
-        <v>10000018949</v>
+        <v>2609</v>
+      </c>
+      <c r="E791" s="15" t="s">
+        <v>2610</v>
       </c>
       <c r="F791" s="15"/>
       <c r="G791" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H791" s="15" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I791" s="15" t="s">
-        <v>2608</v>
+        <v>2611</v>
       </c>
       <c r="J791" s="15">
         <v>4000</v>
       </c>
       <c r="K791" s="15">
-        <v>0.03194</v>
+        <v>0.04929</v>
       </c>
       <c r="L791" s="15">
-        <v>0.01708</v>
+        <v>0.02655</v>
       </c>
       <c r="M791" s="15">
-        <v>0.01553</v>
+        <v>0.02412</v>
       </c>
       <c r="N791" s="15"/>
       <c r="O791" s="15"/>
       <c r="P791" s="15"/>
       <c r="Q791" s="15"/>
       <c r="R791" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="792" spans="1:18">
       <c r="B792" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C792" s="15" t="s">
-        <v>2609</v>
+        <v>2612</v>
       </c>
       <c r="D792" s="15" t="s">
-        <v>2610</v>
-[...2 lines deleted...]
-        <v>2611</v>
+        <v>2613</v>
+      </c>
+      <c r="E792" s="15">
+        <v>10080032553</v>
       </c>
       <c r="F792" s="15"/>
       <c r="G792" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H792" s="15" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="I792" s="15" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="J792" s="15">
         <v>4000</v>
       </c>
       <c r="K792" s="15">
-        <v>69.41</v>
+        <v>0.01103</v>
       </c>
       <c r="L792" s="15">
-        <v>40.09</v>
+        <v>0.009560000000000001</v>
       </c>
       <c r="M792" s="15">
-        <v>0</v>
+        <v>0.00919</v>
       </c>
       <c r="N792" s="15"/>
       <c r="O792" s="15"/>
       <c r="P792" s="15"/>
       <c r="Q792" s="15"/>
       <c r="R792" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="793" spans="1:18">
       <c r="B793" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C793" s="15" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="D793" s="15" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
       <c r="E793" s="15">
-        <v>10080033442</v>
+        <v>10000018949</v>
       </c>
       <c r="F793" s="15"/>
       <c r="G793" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H793" s="15" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="I793" s="15" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
       <c r="J793" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K793" s="15">
-        <v>0.10023</v>
+        <v>0.03194</v>
       </c>
       <c r="L793" s="15">
-        <v>0.03765</v>
+        <v>0.01708</v>
       </c>
       <c r="M793" s="15">
-        <v>0.0342</v>
+        <v>0.01553</v>
       </c>
       <c r="N793" s="15"/>
       <c r="O793" s="15"/>
       <c r="P793" s="15"/>
       <c r="Q793" s="15"/>
       <c r="R793" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="794" spans="1:18">
       <c r="B794" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C794" s="15" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
       <c r="D794" s="15" t="s">
-        <v>2617</v>
-[...2 lines deleted...]
-        <v>10080032554</v>
+        <v>2619</v>
+      </c>
+      <c r="E794" s="15" t="s">
+        <v>2620</v>
       </c>
       <c r="F794" s="15"/>
       <c r="G794" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H794" s="15" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="I794" s="15" t="s">
-        <v>2618</v>
+        <v>2621</v>
       </c>
       <c r="J794" s="15">
         <v>4000</v>
       </c>
       <c r="K794" s="15">
-        <v>0.01681</v>
+        <v>69.41</v>
       </c>
       <c r="L794" s="15">
-        <v>0.01067</v>
+        <v>40.09</v>
       </c>
       <c r="M794" s="15">
-        <v>0.01067</v>
+        <v>0</v>
       </c>
       <c r="N794" s="15"/>
       <c r="O794" s="15"/>
       <c r="P794" s="15"/>
       <c r="Q794" s="15"/>
       <c r="R794" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="795" spans="1:18">
       <c r="B795" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C795" s="15" t="s">
-        <v>2619</v>
+        <v>2622</v>
       </c>
       <c r="D795" s="15" t="s">
-        <v>2620</v>
+        <v>2623</v>
       </c>
       <c r="E795" s="15">
-        <v>10080028555</v>
+        <v>10080033442</v>
       </c>
       <c r="F795" s="15"/>
       <c r="G795" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H795" s="15" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="I795" s="15" t="s">
-        <v>2621</v>
+        <v>2624</v>
       </c>
       <c r="J795" s="15">
         <v>3000</v>
       </c>
       <c r="K795" s="15">
-        <v>0.0198</v>
+        <v>0.10023</v>
       </c>
       <c r="L795" s="15">
-        <v>0.01597</v>
+        <v>0.03765</v>
       </c>
       <c r="M795" s="15">
-        <v>0.01534</v>
+        <v>0.0342</v>
       </c>
       <c r="N795" s="15"/>
       <c r="O795" s="15"/>
       <c r="P795" s="15"/>
       <c r="Q795" s="15"/>
       <c r="R795" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="796" spans="1:18">
       <c r="B796" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C796" s="15" t="s">
-        <v>2622</v>
+        <v>2625</v>
       </c>
       <c r="D796" s="15" t="s">
-        <v>2623</v>
+        <v>2626</v>
       </c>
       <c r="E796" s="15">
-        <v>10080012667</v>
+        <v>10080032554</v>
       </c>
       <c r="F796" s="15"/>
       <c r="G796" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H796" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I796" s="15" t="s">
-        <v>2624</v>
+        <v>2627</v>
       </c>
       <c r="J796" s="15">
         <v>4000</v>
       </c>
       <c r="K796" s="15">
-        <v>0.0058</v>
+        <v>0.01681</v>
       </c>
       <c r="L796" s="15">
-        <v>0.0058</v>
+        <v>0.01067</v>
       </c>
       <c r="M796" s="15">
-        <v>0.0058</v>
+        <v>0.01067</v>
       </c>
       <c r="N796" s="15"/>
       <c r="O796" s="15"/>
       <c r="P796" s="15"/>
       <c r="Q796" s="15"/>
       <c r="R796" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="797" spans="1:18">
       <c r="B797" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C797" s="15" t="s">
-        <v>2625</v>
+        <v>2628</v>
       </c>
       <c r="D797" s="15" t="s">
-        <v>2626</v>
+        <v>2629</v>
       </c>
       <c r="E797" s="15">
-        <v>10000020797</v>
+        <v>10080028555</v>
       </c>
       <c r="F797" s="15"/>
       <c r="G797" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H797" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I797" s="15" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="J797" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K797" s="15">
-        <v>0.02676</v>
+        <v>0.0198</v>
       </c>
       <c r="L797" s="15">
-        <v>0.01546</v>
+        <v>0.01597</v>
       </c>
       <c r="M797" s="15">
-        <v>0.01405</v>
+        <v>0.01534</v>
       </c>
       <c r="N797" s="15"/>
       <c r="O797" s="15"/>
       <c r="P797" s="15"/>
       <c r="Q797" s="15"/>
       <c r="R797" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="798" spans="1:18">
       <c r="B798" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C798" s="15" t="s">
-        <v>2628</v>
+        <v>2631</v>
       </c>
       <c r="D798" s="15" t="s">
-        <v>2629</v>
-[...2 lines deleted...]
-        <v>2630</v>
+        <v>2632</v>
+      </c>
+      <c r="E798" s="15">
+        <v>10080012667</v>
       </c>
       <c r="F798" s="15"/>
       <c r="G798" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H798" s="15" t="s">
-        <v>228</v>
+        <v>39</v>
       </c>
       <c r="I798" s="15" t="s">
-        <v>2631</v>
+        <v>2633</v>
       </c>
       <c r="J798" s="15">
-        <v>5000</v>
+        <v>4000</v>
       </c>
       <c r="K798" s="15">
-        <v>27.76</v>
+        <v>0.0058</v>
       </c>
       <c r="L798" s="15">
-        <v>16.04</v>
+        <v>0.0058</v>
       </c>
       <c r="M798" s="15">
-        <v>0</v>
+        <v>0.0058</v>
       </c>
       <c r="N798" s="15"/>
       <c r="O798" s="15"/>
       <c r="P798" s="15"/>
       <c r="Q798" s="15"/>
       <c r="R798" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="799" spans="1:18">
       <c r="B799" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C799" s="15" t="s">
-        <v>2632</v>
+        <v>2634</v>
       </c>
       <c r="D799" s="15" t="s">
-        <v>2633</v>
-[...2 lines deleted...]
-        <v>2634</v>
+        <v>2635</v>
+      </c>
+      <c r="E799" s="15">
+        <v>10000020797</v>
       </c>
       <c r="F799" s="15"/>
       <c r="G799" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H799" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I799" s="15" t="s">
-        <v>2635</v>
+        <v>2636</v>
       </c>
       <c r="J799" s="15">
         <v>4000</v>
       </c>
       <c r="K799" s="15">
-        <v>27.76</v>
+        <v>0.02676</v>
       </c>
       <c r="L799" s="15">
-        <v>16.04</v>
+        <v>0.01546</v>
       </c>
       <c r="M799" s="15">
-        <v>0</v>
+        <v>0.01405</v>
       </c>
       <c r="N799" s="15"/>
       <c r="O799" s="15"/>
       <c r="P799" s="15"/>
       <c r="Q799" s="15"/>
       <c r="R799" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="800" spans="1:18">
       <c r="B800" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C800" s="15" t="s">
-        <v>2636</v>
+        <v>2637</v>
       </c>
       <c r="D800" s="15" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
       <c r="E800" s="15" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="F800" s="15"/>
       <c r="G800" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H800" s="15" t="s">
-        <v>49</v>
+        <v>228</v>
       </c>
       <c r="I800" s="15" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
       <c r="J800" s="15">
-        <v>4000</v>
+        <v>5000</v>
       </c>
       <c r="K800" s="15">
-        <v>0.00436</v>
+        <v>27.76</v>
       </c>
       <c r="L800" s="15">
-        <v>0.00365</v>
+        <v>16.04</v>
       </c>
       <c r="M800" s="15">
-        <v>0.00351</v>
+        <v>0</v>
       </c>
       <c r="N800" s="15"/>
       <c r="O800" s="15"/>
       <c r="P800" s="15"/>
       <c r="Q800" s="15"/>
       <c r="R800" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="801" spans="1:18">
       <c r="B801" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C801" s="15" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="D801" s="15" t="s">
-        <v>2641</v>
-[...2 lines deleted...]
-        <v>10080027521</v>
+        <v>2642</v>
+      </c>
+      <c r="E801" s="15" t="s">
+        <v>2643</v>
       </c>
       <c r="F801" s="15"/>
       <c r="G801" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H801" s="15" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="I801" s="15" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
       <c r="J801" s="15">
         <v>4000</v>
       </c>
       <c r="K801" s="15">
-        <v>0.00446</v>
+        <v>27.76</v>
       </c>
       <c r="L801" s="15">
-        <v>0.00386</v>
+        <v>16.04</v>
       </c>
       <c r="M801" s="15">
-        <v>0.00371</v>
+        <v>0</v>
       </c>
       <c r="N801" s="15"/>
       <c r="O801" s="15"/>
       <c r="P801" s="15"/>
       <c r="Q801" s="15"/>
       <c r="R801" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="802" spans="1:18">
       <c r="B802" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C802" s="15" t="s">
-        <v>2643</v>
+        <v>2645</v>
       </c>
       <c r="D802" s="15" t="s">
-        <v>2644</v>
-[...2 lines deleted...]
-        <v>10080064065</v>
+        <v>2646</v>
+      </c>
+      <c r="E802" s="15" t="s">
+        <v>2647</v>
       </c>
       <c r="F802" s="15"/>
       <c r="G802" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H802" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I802" s="15" t="s">
-        <v>2645</v>
+        <v>2648</v>
       </c>
       <c r="J802" s="15">
         <v>4000</v>
       </c>
       <c r="K802" s="15">
-        <v>0.00738</v>
+        <v>0.00436</v>
       </c>
       <c r="L802" s="15">
-        <v>0.00614</v>
+        <v>0.00365</v>
       </c>
       <c r="M802" s="15">
-        <v>0.00589</v>
+        <v>0.00351</v>
       </c>
       <c r="N802" s="15"/>
       <c r="O802" s="15"/>
       <c r="P802" s="15"/>
       <c r="Q802" s="15"/>
       <c r="R802" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="803" spans="1:18">
       <c r="B803" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C803" s="15" t="s">
-        <v>2646</v>
+        <v>2649</v>
       </c>
       <c r="D803" s="15" t="s">
-        <v>2647</v>
+        <v>2650</v>
       </c>
       <c r="E803" s="15">
-        <v>10080005929</v>
+        <v>10080027521</v>
       </c>
       <c r="F803" s="15"/>
       <c r="G803" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H803" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I803" s="15" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
       <c r="J803" s="15">
         <v>4000</v>
       </c>
       <c r="K803" s="15">
-        <v>0.02552</v>
+        <v>0.00446</v>
       </c>
       <c r="L803" s="15">
-        <v>0.01295</v>
+        <v>0.00386</v>
       </c>
       <c r="M803" s="15">
-        <v>0.01173</v>
+        <v>0.00371</v>
       </c>
       <c r="N803" s="15"/>
       <c r="O803" s="15"/>
       <c r="P803" s="15"/>
       <c r="Q803" s="15"/>
       <c r="R803" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="804" spans="1:18">
       <c r="B804" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C804" s="15" t="s">
-        <v>2649</v>
+        <v>2652</v>
       </c>
       <c r="D804" s="15" t="s">
-        <v>2650</v>
-[...2 lines deleted...]
-        <v>2651</v>
+        <v>2653</v>
+      </c>
+      <c r="E804" s="15">
+        <v>10080064065</v>
       </c>
       <c r="F804" s="15"/>
       <c r="G804" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H804" s="15" t="s">
-        <v>64</v>
+        <v>244</v>
       </c>
       <c r="I804" s="15" t="s">
-        <v>2652</v>
+        <v>2654</v>
       </c>
       <c r="J804" s="15">
         <v>4000</v>
       </c>
       <c r="K804" s="15">
-        <v>27.76</v>
+        <v>0.00738</v>
       </c>
       <c r="L804" s="15">
-        <v>16.04</v>
+        <v>0.00614</v>
       </c>
       <c r="M804" s="15">
-        <v>0</v>
+        <v>0.00589</v>
       </c>
       <c r="N804" s="15"/>
       <c r="O804" s="15"/>
       <c r="P804" s="15"/>
       <c r="Q804" s="15"/>
       <c r="R804" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="805" spans="1:18">
       <c r="B805" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C805" s="15" t="s">
-        <v>2653</v>
+        <v>2655</v>
       </c>
       <c r="D805" s="15" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
       <c r="E805" s="15">
-        <v>10080071907</v>
+        <v>10080005929</v>
       </c>
       <c r="F805" s="15"/>
       <c r="G805" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H805" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I805" s="15" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="J805" s="15">
         <v>4000</v>
       </c>
       <c r="K805" s="15">
-        <v>0.00714</v>
+        <v>0.02552</v>
       </c>
       <c r="L805" s="15">
-        <v>0.00428</v>
+        <v>0.01295</v>
       </c>
       <c r="M805" s="15">
-        <v>0.00428</v>
+        <v>0.01173</v>
       </c>
       <c r="N805" s="15"/>
       <c r="O805" s="15"/>
       <c r="P805" s="15"/>
       <c r="Q805" s="15"/>
       <c r="R805" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="806" spans="1:18">
       <c r="B806" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C806" s="15" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
       <c r="D806" s="15" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="E806" s="15" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
       <c r="F806" s="15"/>
       <c r="G806" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H806" s="15" t="s">
         <v>64</v>
       </c>
       <c r="I806" s="15" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="J806" s="15">
         <v>4000</v>
       </c>
       <c r="K806" s="15">
         <v>27.76</v>
       </c>
       <c r="L806" s="15">
         <v>16.04</v>
       </c>
       <c r="M806" s="15">
         <v>0</v>
       </c>
       <c r="N806" s="15"/>
       <c r="O806" s="15"/>
       <c r="P806" s="15"/>
       <c r="Q806" s="15"/>
       <c r="R806" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="807" spans="1:18">
       <c r="B807" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C807" s="15" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="D807" s="15" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="E807" s="15">
-        <v>10080008667</v>
+        <v>10080071907</v>
       </c>
       <c r="F807" s="15"/>
       <c r="G807" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H807" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I807" s="15" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
       <c r="J807" s="15">
         <v>4000</v>
       </c>
       <c r="K807" s="15">
-        <v>0.0334</v>
+        <v>0.00714</v>
       </c>
       <c r="L807" s="15">
-        <v>0.01546</v>
+        <v>0.00428</v>
       </c>
       <c r="M807" s="15">
-        <v>0.01301</v>
+        <v>0.00428</v>
       </c>
       <c r="N807" s="15"/>
       <c r="O807" s="15"/>
       <c r="P807" s="15"/>
       <c r="Q807" s="15"/>
       <c r="R807" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="808" spans="1:18">
       <c r="B808" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C808" s="15" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="D808" s="15" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
       <c r="E808" s="15" t="s">
-        <v>2665</v>
+        <v>2667</v>
       </c>
       <c r="F808" s="15"/>
       <c r="G808" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H808" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="I808" s="15"/>
+      <c r="I808" s="15" t="s">
+        <v>2668</v>
+      </c>
       <c r="J808" s="15">
         <v>4000</v>
       </c>
       <c r="K808" s="15">
         <v>27.76</v>
       </c>
       <c r="L808" s="15">
         <v>16.04</v>
       </c>
       <c r="M808" s="15">
         <v>0</v>
       </c>
       <c r="N808" s="15"/>
       <c r="O808" s="15"/>
       <c r="P808" s="15"/>
       <c r="Q808" s="15"/>
       <c r="R808" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="809" spans="1:18">
       <c r="B809" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C809" s="15" t="s">
-        <v>2666</v>
+        <v>2669</v>
       </c>
       <c r="D809" s="15" t="s">
-        <v>2667</v>
-[...2 lines deleted...]
-        <v>2668</v>
+        <v>2670</v>
+      </c>
+      <c r="E809" s="15">
+        <v>10080008667</v>
       </c>
       <c r="F809" s="15"/>
       <c r="G809" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H809" s="15" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="I809" s="15"/>
+        <v>44</v>
+      </c>
+      <c r="I809" s="15" t="s">
+        <v>2671</v>
+      </c>
       <c r="J809" s="15">
         <v>4000</v>
       </c>
       <c r="K809" s="15">
-        <v>27.76</v>
+        <v>0.0334</v>
       </c>
       <c r="L809" s="15">
-        <v>16.04</v>
+        <v>0.01546</v>
       </c>
       <c r="M809" s="15">
-        <v>0</v>
+        <v>0.01301</v>
       </c>
       <c r="N809" s="15"/>
       <c r="O809" s="15"/>
       <c r="P809" s="15"/>
       <c r="Q809" s="15"/>
       <c r="R809" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="810" spans="1:18">
       <c r="B810" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C810" s="15" t="s">
-        <v>2669</v>
+        <v>2672</v>
       </c>
       <c r="D810" s="15" t="s">
-        <v>2670</v>
-[...2 lines deleted...]
-        <v>10080017899</v>
+        <v>2673</v>
+      </c>
+      <c r="E810" s="15" t="s">
+        <v>2674</v>
       </c>
       <c r="F810" s="15"/>
       <c r="G810" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H810" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I810" s="15"/>
       <c r="J810" s="15">
         <v>4000</v>
       </c>
       <c r="K810" s="15">
-        <v>0.00507</v>
+        <v>27.76</v>
       </c>
       <c r="L810" s="15">
-        <v>0.00474</v>
+        <v>16.04</v>
       </c>
       <c r="M810" s="15">
-        <v>0.00439</v>
+        <v>0</v>
       </c>
       <c r="N810" s="15"/>
       <c r="O810" s="15"/>
       <c r="P810" s="15"/>
       <c r="Q810" s="15"/>
       <c r="R810" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="811" spans="1:18">
       <c r="B811" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C811" s="15" t="s">
-        <v>2672</v>
+        <v>2675</v>
       </c>
       <c r="D811" s="15" t="s">
-        <v>2673</v>
-[...2 lines deleted...]
-        <v>10000029902</v>
+        <v>2676</v>
+      </c>
+      <c r="E811" s="15" t="s">
+        <v>2677</v>
       </c>
       <c r="F811" s="15"/>
       <c r="G811" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H811" s="15" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I811" s="15"/>
       <c r="J811" s="15">
         <v>4000</v>
       </c>
       <c r="K811" s="15">
-        <v>0.02315</v>
+        <v>27.76</v>
       </c>
       <c r="L811" s="15">
-        <v>0.01244</v>
+        <v>16.04</v>
       </c>
       <c r="M811" s="15">
-        <v>0.01133</v>
+        <v>0</v>
       </c>
       <c r="N811" s="15"/>
       <c r="O811" s="15"/>
       <c r="P811" s="15"/>
       <c r="Q811" s="15"/>
       <c r="R811" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="812" spans="1:18">
       <c r="B812" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C812" s="15" t="s">
-        <v>2675</v>
+        <v>2678</v>
       </c>
       <c r="D812" s="15" t="s">
-        <v>2676</v>
-[...2 lines deleted...]
-        <v>2677</v>
+        <v>2679</v>
+      </c>
+      <c r="E812" s="15">
+        <v>10080017899</v>
       </c>
       <c r="F812" s="15"/>
       <c r="G812" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H812" s="15" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="I812" s="15" t="s">
-        <v>2678</v>
+        <v>2680</v>
       </c>
       <c r="J812" s="15">
         <v>4000</v>
       </c>
       <c r="K812" s="15">
-        <v>29.15</v>
+        <v>0.00507</v>
       </c>
       <c r="L812" s="15">
-        <v>16.84</v>
+        <v>0.00474</v>
       </c>
       <c r="M812" s="15">
-        <v>15.29</v>
+        <v>0.00439</v>
       </c>
       <c r="N812" s="15"/>
       <c r="O812" s="15"/>
       <c r="P812" s="15"/>
       <c r="Q812" s="15"/>
       <c r="R812" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="813" spans="1:18">
       <c r="B813" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C813" s="15" t="s">
-        <v>2679</v>
+        <v>2681</v>
       </c>
       <c r="D813" s="15" t="s">
-        <v>2680</v>
+        <v>2682</v>
       </c>
       <c r="E813" s="15">
-        <v>10080013511</v>
+        <v>10000029902</v>
       </c>
       <c r="F813" s="15"/>
       <c r="G813" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H813" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I813" s="15" t="s">
-        <v>2681</v>
+        <v>2683</v>
       </c>
       <c r="J813" s="15">
         <v>4000</v>
       </c>
       <c r="K813" s="15">
-        <v>0.00618</v>
+        <v>0.02315</v>
       </c>
       <c r="L813" s="15">
-        <v>0.00384</v>
+        <v>0.01244</v>
       </c>
       <c r="M813" s="15">
-        <v>0.00384</v>
+        <v>0.01133</v>
       </c>
       <c r="N813" s="15"/>
       <c r="O813" s="15"/>
       <c r="P813" s="15"/>
       <c r="Q813" s="15"/>
       <c r="R813" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="814" spans="1:18">
       <c r="B814" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C814" s="15" t="s">
-        <v>2682</v>
+        <v>2684</v>
       </c>
       <c r="D814" s="15" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
       <c r="E814" s="15" t="s">
-        <v>2684</v>
+        <v>2686</v>
       </c>
       <c r="F814" s="15"/>
       <c r="G814" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H814" s="15" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="I814" s="15" t="s">
-        <v>2685</v>
+        <v>2687</v>
       </c>
       <c r="J814" s="15">
         <v>4000</v>
       </c>
       <c r="K814" s="15">
-        <v>61.77</v>
+        <v>29.15</v>
       </c>
       <c r="L814" s="15">
-        <v>35.68</v>
+        <v>16.84</v>
       </c>
       <c r="M814" s="15">
-        <v>32.41</v>
+        <v>15.29</v>
       </c>
       <c r="N814" s="15"/>
       <c r="O814" s="15"/>
       <c r="P814" s="15"/>
       <c r="Q814" s="15"/>
       <c r="R814" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="815" spans="1:18">
       <c r="B815" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C815" s="15" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
       <c r="D815" s="15" t="s">
-        <v>2687</v>
-[...2 lines deleted...]
-        <v>2688</v>
+        <v>2689</v>
+      </c>
+      <c r="E815" s="15">
+        <v>10080013511</v>
       </c>
       <c r="F815" s="15"/>
       <c r="G815" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H815" s="15" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="I815" s="15" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
       <c r="J815" s="15">
         <v>4000</v>
       </c>
       <c r="K815" s="15">
-        <v>0.00386</v>
+        <v>0.00618</v>
       </c>
       <c r="L815" s="15">
-        <v>0.00386</v>
+        <v>0.00384</v>
       </c>
       <c r="M815" s="15">
-        <v>0.00386</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00384</v>
+      </c>
+      <c r="N815" s="15"/>
       <c r="O815" s="15"/>
       <c r="P815" s="15"/>
       <c r="Q815" s="15"/>
       <c r="R815" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="816" spans="1:18">
       <c r="B816" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C816" s="15" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
       <c r="D816" s="15" t="s">
-        <v>2691</v>
-[...2 lines deleted...]
-        <v>10080064066</v>
+        <v>2692</v>
+      </c>
+      <c r="E816" s="15" t="s">
+        <v>2693</v>
       </c>
       <c r="F816" s="15"/>
       <c r="G816" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H816" s="15" t="s">
-        <v>244</v>
+        <v>44</v>
       </c>
       <c r="I816" s="15" t="s">
-        <v>2692</v>
+        <v>2694</v>
       </c>
       <c r="J816" s="15">
         <v>4000</v>
       </c>
       <c r="K816" s="15">
-        <v>0.00761</v>
+        <v>61.77</v>
       </c>
       <c r="L816" s="15">
-        <v>0.00634</v>
+        <v>35.68</v>
       </c>
       <c r="M816" s="15">
-        <v>0.00608</v>
+        <v>32.41</v>
       </c>
       <c r="N816" s="15"/>
       <c r="O816" s="15"/>
       <c r="P816" s="15"/>
       <c r="Q816" s="15"/>
       <c r="R816" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="817" spans="1:18">
       <c r="B817" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C817" s="15" t="s">
-        <v>2693</v>
+        <v>2695</v>
       </c>
       <c r="D817" s="15" t="s">
-        <v>2694</v>
+        <v>2696</v>
       </c>
       <c r="E817" s="15" t="s">
-        <v>2695</v>
+        <v>2697</v>
       </c>
       <c r="F817" s="15"/>
       <c r="G817" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H817" s="15" t="s">
         <v>64</v>
       </c>
       <c r="I817" s="15" t="s">
-        <v>2696</v>
+        <v>2698</v>
       </c>
       <c r="J817" s="15">
         <v>4000</v>
       </c>
       <c r="K817" s="15">
-        <v>27.76</v>
+        <v>0.00386</v>
       </c>
       <c r="L817" s="15">
-        <v>0.00535</v>
+        <v>0.00386</v>
       </c>
       <c r="M817" s="15">
-        <v>0.00535</v>
-[...1 lines deleted...]
-      <c r="N817" s="15"/>
+        <v>0.00386</v>
+      </c>
+      <c r="N817" s="15">
+        <v>1755</v>
+      </c>
       <c r="O817" s="15"/>
       <c r="P817" s="15"/>
       <c r="Q817" s="15"/>
       <c r="R817" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="818" spans="1:18">
       <c r="B818" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C818" s="15" t="s">
-        <v>2697</v>
+        <v>2699</v>
       </c>
       <c r="D818" s="15" t="s">
-        <v>2698</v>
-[...2 lines deleted...]
-        <v>2699</v>
+        <v>2700</v>
+      </c>
+      <c r="E818" s="15">
+        <v>10080064066</v>
       </c>
       <c r="F818" s="15"/>
       <c r="G818" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H818" s="15" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="I818" s="15" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="J818" s="15">
         <v>4000</v>
       </c>
       <c r="K818" s="15">
-        <v>27.76</v>
+        <v>0.00761</v>
       </c>
       <c r="L818" s="15">
-        <v>16.04</v>
+        <v>0.00634</v>
       </c>
       <c r="M818" s="15">
-        <v>0</v>
+        <v>0.00608</v>
       </c>
       <c r="N818" s="15"/>
       <c r="O818" s="15"/>
       <c r="P818" s="15"/>
       <c r="Q818" s="15"/>
       <c r="R818" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="819" spans="1:18">
       <c r="B819" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C819" s="15" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
       <c r="D819" s="15" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
       <c r="E819" s="15" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
       <c r="F819" s="15"/>
       <c r="G819" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H819" s="15" t="s">
         <v>64</v>
       </c>
       <c r="I819" s="15" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="J819" s="15">
         <v>4000</v>
       </c>
       <c r="K819" s="15">
         <v>27.76</v>
       </c>
       <c r="L819" s="15">
-        <v>16.04</v>
+        <v>0.00535</v>
       </c>
       <c r="M819" s="15">
-        <v>0</v>
+        <v>0.00535</v>
       </c>
       <c r="N819" s="15"/>
       <c r="O819" s="15"/>
       <c r="P819" s="15"/>
       <c r="Q819" s="15"/>
       <c r="R819" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="820" spans="1:18">
       <c r="B820" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C820" s="15" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
       <c r="D820" s="15" t="s">
-        <v>2706</v>
+        <v>2707</v>
       </c>
       <c r="E820" s="15" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
       <c r="F820" s="15"/>
       <c r="G820" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H820" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I820" s="15" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
       <c r="J820" s="15">
         <v>4000</v>
       </c>
       <c r="K820" s="15">
-        <v>0.00554</v>
+        <v>27.76</v>
       </c>
       <c r="L820" s="15">
-        <v>0.00465</v>
+        <v>16.04</v>
       </c>
       <c r="M820" s="15">
-        <v>0.00447</v>
+        <v>0</v>
       </c>
       <c r="N820" s="15"/>
       <c r="O820" s="15"/>
       <c r="P820" s="15"/>
       <c r="Q820" s="15"/>
       <c r="R820" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="821" spans="1:18">
       <c r="B821" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C821" s="15" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
       <c r="D821" s="15" t="s">
-        <v>2710</v>
-[...2 lines deleted...]
-        <v>10080008955</v>
+        <v>2711</v>
+      </c>
+      <c r="E821" s="15" t="s">
+        <v>2712</v>
       </c>
       <c r="F821" s="15"/>
       <c r="G821" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H821" s="15" t="s">
-        <v>119</v>
+        <v>64</v>
       </c>
       <c r="I821" s="15" t="s">
-        <v>2711</v>
+        <v>2713</v>
       </c>
       <c r="J821" s="15">
         <v>4000</v>
       </c>
       <c r="K821" s="15">
-        <v>0.02286</v>
+        <v>27.76</v>
       </c>
       <c r="L821" s="15">
-        <v>0.01232</v>
+        <v>16.04</v>
       </c>
       <c r="M821" s="15">
-        <v>0.01116</v>
+        <v>0</v>
       </c>
       <c r="N821" s="15"/>
       <c r="O821" s="15"/>
       <c r="P821" s="15"/>
       <c r="Q821" s="15"/>
       <c r="R821" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="822" spans="1:18">
       <c r="B822" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C822" s="15" t="s">
-        <v>2712</v>
+        <v>2714</v>
       </c>
       <c r="D822" s="15" t="s">
-        <v>2713</v>
+        <v>2715</v>
       </c>
       <c r="E822" s="15" t="s">
-        <v>2714</v>
+        <v>2716</v>
       </c>
       <c r="F822" s="15"/>
       <c r="G822" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H822" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I822" s="15" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
       <c r="J822" s="15">
         <v>4000</v>
       </c>
       <c r="K822" s="15">
-        <v>41.65</v>
+        <v>0.00554</v>
       </c>
       <c r="L822" s="15">
-        <v>24.05</v>
+        <v>0.00465</v>
       </c>
       <c r="M822" s="15">
-        <v>0</v>
+        <v>0.00447</v>
       </c>
       <c r="N822" s="15"/>
       <c r="O822" s="15"/>
       <c r="P822" s="15"/>
       <c r="Q822" s="15"/>
       <c r="R822" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="823" spans="1:18">
       <c r="B823" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C823" s="15" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
       <c r="D823" s="15" t="s">
-        <v>2717</v>
-[...2 lines deleted...]
-        <v>2718</v>
+        <v>2719</v>
+      </c>
+      <c r="E823" s="15">
+        <v>10080008955</v>
       </c>
       <c r="F823" s="15"/>
       <c r="G823" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H823" s="15" t="s">
-        <v>228</v>
+        <v>119</v>
       </c>
       <c r="I823" s="15" t="s">
-        <v>2719</v>
+        <v>2720</v>
       </c>
       <c r="J823" s="15">
         <v>4000</v>
       </c>
       <c r="K823" s="15">
-        <v>27.76</v>
+        <v>0.02286</v>
       </c>
       <c r="L823" s="15">
-        <v>16.04</v>
+        <v>0.01232</v>
       </c>
       <c r="M823" s="15">
-        <v>0</v>
+        <v>0.01116</v>
       </c>
       <c r="N823" s="15"/>
       <c r="O823" s="15"/>
       <c r="P823" s="15"/>
       <c r="Q823" s="15"/>
       <c r="R823" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="824" spans="1:18">
       <c r="B824" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C824" s="15" t="s">
-        <v>2720</v>
+        <v>2721</v>
       </c>
       <c r="D824" s="15" t="s">
-        <v>2721</v>
-[...2 lines deleted...]
-        <v>10080002889</v>
+        <v>2722</v>
+      </c>
+      <c r="E824" s="15" t="s">
+        <v>2723</v>
       </c>
       <c r="F824" s="15"/>
       <c r="G824" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H824" s="15" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="I824" s="15" t="s">
-        <v>2722</v>
+        <v>2724</v>
       </c>
       <c r="J824" s="15">
         <v>4000</v>
       </c>
       <c r="K824" s="15">
-        <v>0.00298</v>
+        <v>41.65</v>
       </c>
       <c r="L824" s="15">
-        <v>0.00285</v>
+        <v>24.05</v>
       </c>
       <c r="M824" s="15">
-        <v>0.00285</v>
+        <v>0</v>
       </c>
       <c r="N824" s="15"/>
       <c r="O824" s="15"/>
       <c r="P824" s="15"/>
       <c r="Q824" s="15"/>
       <c r="R824" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="825" spans="1:18">
       <c r="B825" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C825" s="15" t="s">
-        <v>2723</v>
+        <v>2725</v>
       </c>
       <c r="D825" s="15" t="s">
-        <v>2724</v>
+        <v>2726</v>
       </c>
       <c r="E825" s="15" t="s">
-        <v>2725</v>
+        <v>2727</v>
       </c>
       <c r="F825" s="15"/>
       <c r="G825" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H825" s="15" t="s">
-        <v>56</v>
+        <v>228</v>
       </c>
       <c r="I825" s="15" t="s">
-        <v>2726</v>
+        <v>2728</v>
       </c>
       <c r="J825" s="15">
         <v>4000</v>
       </c>
       <c r="K825" s="15">
-        <v>0.01403</v>
+        <v>27.76</v>
       </c>
       <c r="L825" s="15">
-        <v>0.00691</v>
+        <v>16.04</v>
       </c>
       <c r="M825" s="15">
-        <v>0.0065</v>
+        <v>0</v>
       </c>
       <c r="N825" s="15"/>
       <c r="O825" s="15"/>
       <c r="P825" s="15"/>
       <c r="Q825" s="15"/>
       <c r="R825" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="826" spans="1:18">
       <c r="B826" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C826" s="15" t="s">
-        <v>2727</v>
+        <v>2729</v>
       </c>
       <c r="D826" s="15" t="s">
-        <v>2728</v>
+        <v>2730</v>
       </c>
       <c r="E826" s="15">
-        <v>10080033363</v>
+        <v>10080002889</v>
       </c>
       <c r="F826" s="15"/>
       <c r="G826" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H826" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I826" s="15" t="s">
-        <v>2729</v>
+        <v>2731</v>
       </c>
       <c r="J826" s="15">
         <v>4000</v>
       </c>
       <c r="K826" s="15">
-        <v>0.00868</v>
+        <v>0.00298</v>
       </c>
       <c r="L826" s="15">
-        <v>0.00521</v>
+        <v>0.00285</v>
       </c>
       <c r="M826" s="15">
-        <v>0.00521</v>
+        <v>0.00285</v>
       </c>
       <c r="N826" s="15"/>
       <c r="O826" s="15"/>
       <c r="P826" s="15"/>
       <c r="Q826" s="15"/>
       <c r="R826" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="827" spans="1:18">
       <c r="B827" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C827" s="15" t="s">
-        <v>2730</v>
+        <v>2732</v>
       </c>
       <c r="D827" s="15" t="s">
-        <v>2731</v>
+        <v>2733</v>
       </c>
       <c r="E827" s="15" t="s">
-        <v>2732</v>
+        <v>2734</v>
       </c>
       <c r="F827" s="15"/>
       <c r="G827" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H827" s="15" t="s">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="I827" s="15" t="s">
-        <v>2733</v>
+        <v>2735</v>
       </c>
       <c r="J827" s="15">
         <v>4000</v>
       </c>
       <c r="K827" s="15">
-        <v>26.24</v>
+        <v>0.01403</v>
       </c>
       <c r="L827" s="15">
-        <v>15.15</v>
+        <v>0.00691</v>
       </c>
       <c r="M827" s="15">
-        <v>13.76</v>
+        <v>0.0065</v>
       </c>
       <c r="N827" s="15"/>
       <c r="O827" s="15"/>
       <c r="P827" s="15"/>
       <c r="Q827" s="15"/>
       <c r="R827" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="828" spans="1:18">
       <c r="B828" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C828" s="15" t="s">
-        <v>2734</v>
+        <v>2736</v>
       </c>
       <c r="D828" s="15" t="s">
-        <v>2735</v>
-[...2 lines deleted...]
-        <v>2736</v>
+        <v>2737</v>
+      </c>
+      <c r="E828" s="15">
+        <v>10080033363</v>
       </c>
       <c r="F828" s="15"/>
       <c r="G828" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H828" s="15" t="s">
-        <v>64</v>
+        <v>244</v>
       </c>
       <c r="I828" s="15" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
       <c r="J828" s="15">
         <v>4000</v>
       </c>
       <c r="K828" s="15">
-        <v>41.65</v>
+        <v>0.00868</v>
       </c>
       <c r="L828" s="15">
-        <v>24.05</v>
+        <v>0.00521</v>
       </c>
       <c r="M828" s="15">
-        <v>0</v>
+        <v>0.00521</v>
       </c>
       <c r="N828" s="15"/>
       <c r="O828" s="15"/>
       <c r="P828" s="15"/>
       <c r="Q828" s="15"/>
       <c r="R828" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="829" spans="1:18">
       <c r="B829" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C829" s="15" t="s">
-        <v>2738</v>
+        <v>2739</v>
       </c>
       <c r="D829" s="15" t="s">
-        <v>2739</v>
+        <v>2740</v>
       </c>
       <c r="E829" s="15" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
       <c r="F829" s="15"/>
       <c r="G829" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H829" s="15" t="s">
-        <v>49</v>
+        <v>228</v>
       </c>
       <c r="I829" s="15" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
       <c r="J829" s="15">
         <v>4000</v>
       </c>
       <c r="K829" s="15">
-        <v>0.00394</v>
+        <v>26.24</v>
       </c>
       <c r="L829" s="15">
-        <v>0.0033</v>
+        <v>15.15</v>
       </c>
       <c r="M829" s="15">
-        <v>0.00318</v>
+        <v>13.76</v>
       </c>
       <c r="N829" s="15"/>
       <c r="O829" s="15"/>
       <c r="P829" s="15"/>
       <c r="Q829" s="15"/>
       <c r="R829" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="830" spans="1:18">
       <c r="B830" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C830" s="15" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
       <c r="D830" s="15" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
       <c r="E830" s="15" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="F830" s="15"/>
       <c r="G830" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H830" s="15" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="I830" s="15" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
       <c r="J830" s="15">
         <v>4000</v>
       </c>
       <c r="K830" s="15">
-        <v>48.59</v>
+        <v>41.65</v>
       </c>
       <c r="L830" s="15">
-        <v>28.06</v>
+        <v>24.05</v>
       </c>
       <c r="M830" s="15">
         <v>0</v>
       </c>
       <c r="N830" s="15"/>
       <c r="O830" s="15"/>
       <c r="P830" s="15"/>
       <c r="Q830" s="15"/>
       <c r="R830" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="831" spans="1:18">
       <c r="B831" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C831" s="15" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
       <c r="D831" s="15" t="s">
-        <v>2747</v>
-[...2 lines deleted...]
-        <v>10000020779</v>
+        <v>2748</v>
+      </c>
+      <c r="E831" s="15" t="s">
+        <v>2749</v>
       </c>
       <c r="F831" s="15"/>
       <c r="G831" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H831" s="15" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I831" s="15" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
       <c r="J831" s="15">
         <v>4000</v>
       </c>
       <c r="K831" s="15">
-        <v>0.02847</v>
+        <v>0.00394</v>
       </c>
       <c r="L831" s="15">
-        <v>0.0154</v>
+        <v>0.0033</v>
       </c>
       <c r="M831" s="15">
-        <v>0.014</v>
+        <v>0.00318</v>
       </c>
       <c r="N831" s="15"/>
       <c r="O831" s="15"/>
       <c r="P831" s="15"/>
       <c r="Q831" s="15"/>
       <c r="R831" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="832" spans="1:18">
       <c r="B832" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C832" s="15" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
       <c r="D832" s="15" t="s">
-        <v>2750</v>
-[...2 lines deleted...]
-        <v>10080075431</v>
+        <v>2752</v>
+      </c>
+      <c r="E832" s="15" t="s">
+        <v>2753</v>
       </c>
       <c r="F832" s="15"/>
       <c r="G832" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H832" s="15" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="I832" s="15" t="s">
-        <v>2751</v>
+        <v>2754</v>
       </c>
       <c r="J832" s="15">
         <v>4000</v>
       </c>
       <c r="K832" s="15">
-        <v>0.01268</v>
+        <v>48.59</v>
       </c>
       <c r="L832" s="15">
-        <v>0.01099</v>
+        <v>28.06</v>
       </c>
       <c r="M832" s="15">
-        <v>0.01056</v>
+        <v>0</v>
       </c>
       <c r="N832" s="15"/>
       <c r="O832" s="15"/>
       <c r="P832" s="15"/>
       <c r="Q832" s="15"/>
       <c r="R832" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="833" spans="1:18">
       <c r="B833" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C833" s="15" t="s">
-        <v>2752</v>
+        <v>2755</v>
       </c>
       <c r="D833" s="15" t="s">
-        <v>2753</v>
+        <v>2756</v>
       </c>
       <c r="E833" s="15">
-        <v>10080008668</v>
+        <v>10000020779</v>
       </c>
       <c r="F833" s="15"/>
       <c r="G833" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H833" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I833" s="15" t="s">
-        <v>2754</v>
+        <v>2757</v>
       </c>
       <c r="J833" s="15">
         <v>4000</v>
       </c>
       <c r="K833" s="15">
-        <v>0.0058</v>
+        <v>0.02847</v>
       </c>
       <c r="L833" s="15">
-        <v>0.0058</v>
+        <v>0.0154</v>
       </c>
       <c r="M833" s="15">
-        <v>0.0058</v>
+        <v>0.014</v>
       </c>
       <c r="N833" s="15"/>
       <c r="O833" s="15"/>
       <c r="P833" s="15"/>
       <c r="Q833" s="15"/>
       <c r="R833" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="834" spans="1:18">
       <c r="B834" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C834" s="15" t="s">
-        <v>2755</v>
+        <v>2758</v>
       </c>
       <c r="D834" s="15" t="s">
-        <v>2756</v>
-[...2 lines deleted...]
-        <v>2757</v>
+        <v>2759</v>
+      </c>
+      <c r="E834" s="15">
+        <v>10080075431</v>
       </c>
       <c r="F834" s="15"/>
       <c r="G834" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H834" s="15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="I834" s="15" t="s">
-        <v>2758</v>
+        <v>2760</v>
       </c>
       <c r="J834" s="15">
         <v>4000</v>
       </c>
       <c r="K834" s="15">
-        <v>55.53</v>
+        <v>0.01268</v>
       </c>
       <c r="L834" s="15">
-        <v>32.07</v>
+        <v>0.01099</v>
       </c>
       <c r="M834" s="15">
-        <v>0</v>
+        <v>0.01056</v>
       </c>
       <c r="N834" s="15"/>
       <c r="O834" s="15"/>
       <c r="P834" s="15"/>
       <c r="Q834" s="15"/>
       <c r="R834" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="835" spans="1:18">
       <c r="B835" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C835" s="15" t="s">
-        <v>2759</v>
+        <v>2761</v>
       </c>
       <c r="D835" s="15" t="s">
-        <v>2760</v>
-[...2 lines deleted...]
-        <v>2761</v>
+        <v>2762</v>
+      </c>
+      <c r="E835" s="15">
+        <v>10080008668</v>
       </c>
       <c r="F835" s="15"/>
       <c r="G835" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H835" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I835" s="15" t="s">
-        <v>2762</v>
+        <v>2763</v>
       </c>
       <c r="J835" s="15">
         <v>4000</v>
       </c>
       <c r="K835" s="15">
-        <v>0.01247</v>
+        <v>0.0058</v>
       </c>
       <c r="L835" s="15">
-        <v>0.01046</v>
+        <v>0.0058</v>
       </c>
       <c r="M835" s="15">
-        <v>0.01005</v>
+        <v>0.0058</v>
       </c>
       <c r="N835" s="15"/>
       <c r="O835" s="15"/>
       <c r="P835" s="15"/>
       <c r="Q835" s="15"/>
       <c r="R835" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="836" spans="1:18">
       <c r="B836" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C836" s="15" t="s">
-        <v>2763</v>
+        <v>2764</v>
       </c>
       <c r="D836" s="15" t="s">
-        <v>2764</v>
-[...2 lines deleted...]
-        <v>10080008783</v>
+        <v>2765</v>
+      </c>
+      <c r="E836" s="15" t="s">
+        <v>2766</v>
       </c>
       <c r="F836" s="15"/>
       <c r="G836" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H836" s="15" t="s">
-        <v>119</v>
+        <v>56</v>
       </c>
       <c r="I836" s="15" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
       <c r="J836" s="15">
         <v>4000</v>
       </c>
       <c r="K836" s="15">
-        <v>0.00689</v>
+        <v>55.53</v>
       </c>
       <c r="L836" s="15">
-        <v>0.00689</v>
+        <v>32.07</v>
       </c>
       <c r="M836" s="15">
-        <v>0.00689</v>
+        <v>0</v>
       </c>
       <c r="N836" s="15"/>
       <c r="O836" s="15"/>
       <c r="P836" s="15"/>
       <c r="Q836" s="15"/>
       <c r="R836" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="837" spans="1:18">
       <c r="B837" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C837" s="15" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
       <c r="D837" s="15" t="s">
-        <v>2767</v>
-[...2 lines deleted...]
-        <v>10080051308</v>
+        <v>2769</v>
+      </c>
+      <c r="E837" s="15" t="s">
+        <v>2770</v>
       </c>
       <c r="F837" s="15"/>
       <c r="G837" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H837" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I837" s="15" t="s">
-        <v>2768</v>
+        <v>2771</v>
       </c>
       <c r="J837" s="15">
         <v>4000</v>
       </c>
       <c r="K837" s="15">
-        <v>0.00843</v>
+        <v>0.01247</v>
       </c>
       <c r="L837" s="15">
-        <v>0.00731</v>
+        <v>0.01046</v>
       </c>
       <c r="M837" s="15">
-        <v>0.00703</v>
+        <v>0.01005</v>
       </c>
       <c r="N837" s="15"/>
       <c r="O837" s="15"/>
       <c r="P837" s="15"/>
       <c r="Q837" s="15"/>
       <c r="R837" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="838" spans="1:18">
       <c r="B838" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C838" s="15" t="s">
-        <v>2769</v>
+        <v>2772</v>
       </c>
       <c r="D838" s="15" t="s">
-        <v>2770</v>
+        <v>2773</v>
       </c>
       <c r="E838" s="15">
-        <v>10000012560</v>
+        <v>10080008783</v>
       </c>
       <c r="F838" s="15"/>
       <c r="G838" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H838" s="15" t="s">
-        <v>44</v>
+        <v>119</v>
       </c>
       <c r="I838" s="15" t="s">
-        <v>2771</v>
+        <v>2774</v>
       </c>
       <c r="J838" s="15">
         <v>4000</v>
       </c>
       <c r="K838" s="15">
-        <v>0.04645</v>
+        <v>0.00689</v>
       </c>
       <c r="L838" s="15">
-        <v>0.02684</v>
+        <v>0.00689</v>
       </c>
       <c r="M838" s="15">
-        <v>0.0244</v>
+        <v>0.00689</v>
       </c>
       <c r="N838" s="15"/>
       <c r="O838" s="15"/>
       <c r="P838" s="15"/>
       <c r="Q838" s="15"/>
       <c r="R838" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="839" spans="1:18">
       <c r="B839" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C839" s="15" t="s">
-        <v>2772</v>
+        <v>2775</v>
       </c>
       <c r="D839" s="15" t="s">
-        <v>2773</v>
+        <v>2776</v>
       </c>
       <c r="E839" s="15">
-        <v>10080064092</v>
+        <v>10080051308</v>
       </c>
       <c r="F839" s="15"/>
       <c r="G839" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H839" s="15" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="I839" s="15" t="s">
-        <v>2774</v>
+        <v>2777</v>
       </c>
       <c r="J839" s="15">
         <v>4000</v>
       </c>
       <c r="K839" s="15">
-        <v>0.01395</v>
+        <v>0.00843</v>
       </c>
       <c r="L839" s="15">
-        <v>0.0101</v>
+        <v>0.00731</v>
       </c>
       <c r="M839" s="15">
-        <v>0.00881</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00703</v>
+      </c>
+      <c r="N839" s="15"/>
       <c r="O839" s="15"/>
       <c r="P839" s="15"/>
       <c r="Q839" s="15"/>
       <c r="R839" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="840" spans="1:18">
       <c r="B840" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C840" s="15" t="s">
-        <v>2772</v>
+        <v>2778</v>
       </c>
       <c r="D840" s="15" t="s">
-        <v>2773</v>
-[...2 lines deleted...]
-        <v>2775</v>
+        <v>2779</v>
+      </c>
+      <c r="E840" s="15">
+        <v>10000012560</v>
       </c>
       <c r="F840" s="15"/>
       <c r="G840" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H840" s="15" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I840" s="15" t="s">
-        <v>2774</v>
+        <v>2780</v>
       </c>
       <c r="J840" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K840" s="15">
-        <v>0.00547</v>
+        <v>0.04645</v>
       </c>
       <c r="L840" s="15">
-        <v>0.00547</v>
+        <v>0.02684</v>
       </c>
       <c r="M840" s="15">
-        <v>0.00547</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0244</v>
+      </c>
+      <c r="N840" s="15"/>
       <c r="O840" s="15"/>
       <c r="P840" s="15"/>
       <c r="Q840" s="15"/>
       <c r="R840" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="841" spans="1:18">
       <c r="B841" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C841" s="15" t="s">
-        <v>2776</v>
+        <v>2781</v>
       </c>
       <c r="D841" s="15" t="s">
-        <v>2777</v>
-[...2 lines deleted...]
-        <v>2778</v>
+        <v>2782</v>
+      </c>
+      <c r="E841" s="15">
+        <v>10080064092</v>
       </c>
       <c r="F841" s="15"/>
       <c r="G841" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H841" s="15" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I841" s="15" t="s">
-        <v>2779</v>
+        <v>2783</v>
       </c>
       <c r="J841" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K841" s="15">
-        <v>54.42</v>
+        <v>0.01395</v>
       </c>
       <c r="L841" s="15">
-        <v>31.43</v>
+        <v>0.0101</v>
       </c>
       <c r="M841" s="15">
-        <v>28.55</v>
-[...1 lines deleted...]
-      <c r="N841" s="15"/>
+        <v>0.00881</v>
+      </c>
+      <c r="N841" s="15">
+        <v>8000</v>
+      </c>
       <c r="O841" s="15"/>
       <c r="P841" s="15"/>
       <c r="Q841" s="15"/>
       <c r="R841" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="842" spans="1:18">
       <c r="B842" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C842" s="15" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="D842" s="15" t="s">
-        <v>2781</v>
-[...2 lines deleted...]
-        <v>10000030431</v>
+        <v>2782</v>
+      </c>
+      <c r="E842" s="15" t="s">
+        <v>2784</v>
       </c>
       <c r="F842" s="15"/>
       <c r="G842" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H842" s="15" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I842" s="15" t="s">
-        <v>2782</v>
+        <v>2783</v>
       </c>
       <c r="J842" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K842" s="15">
-        <v>0.01717</v>
+        <v>0.00547</v>
       </c>
       <c r="L842" s="15">
-        <v>0.01317</v>
+        <v>0.00547</v>
       </c>
       <c r="M842" s="15">
-        <v>0.01317</v>
-[...1 lines deleted...]
-      <c r="N842" s="15"/>
+        <v>0.00547</v>
+      </c>
+      <c r="N842" s="15">
+        <v>8000</v>
+      </c>
       <c r="O842" s="15"/>
       <c r="P842" s="15"/>
       <c r="Q842" s="15"/>
       <c r="R842" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="843" spans="1:18">
       <c r="B843" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C843" s="15" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
       <c r="D843" s="15" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
       <c r="E843" s="15" t="s">
-        <v>2785</v>
+        <v>2787</v>
       </c>
       <c r="F843" s="15"/>
       <c r="G843" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H843" s="15" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I843" s="15" t="s">
-        <v>2786</v>
+        <v>2788</v>
       </c>
       <c r="J843" s="15">
         <v>2000</v>
       </c>
       <c r="K843" s="15">
-        <v>0.01442</v>
+        <v>54.42</v>
       </c>
       <c r="L843" s="15">
-        <v>0.01043</v>
+        <v>31.43</v>
       </c>
       <c r="M843" s="15">
-        <v>0.00911</v>
+        <v>28.55</v>
       </c>
       <c r="N843" s="15"/>
       <c r="O843" s="15"/>
       <c r="P843" s="15"/>
       <c r="Q843" s="15"/>
       <c r="R843" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="844" spans="1:18">
       <c r="B844" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C844" s="15" t="s">
-        <v>2787</v>
+        <v>2789</v>
       </c>
       <c r="D844" s="15" t="s">
-        <v>2788</v>
+        <v>2790</v>
       </c>
       <c r="E844" s="15">
-        <v>10080037914</v>
+        <v>10000030431</v>
       </c>
       <c r="F844" s="15"/>
       <c r="G844" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H844" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I844" s="15" t="s">
-        <v>2789</v>
+        <v>2791</v>
       </c>
       <c r="J844" s="15">
         <v>4000</v>
       </c>
       <c r="K844" s="15">
-        <v>0.01023</v>
+        <v>0.01717</v>
       </c>
       <c r="L844" s="15">
-        <v>0.008869999999999999</v>
+        <v>0.01317</v>
       </c>
       <c r="M844" s="15">
-        <v>0.008529999999999999</v>
+        <v>0.01317</v>
       </c>
       <c r="N844" s="15"/>
       <c r="O844" s="15"/>
       <c r="P844" s="15"/>
       <c r="Q844" s="15"/>
       <c r="R844" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="845" spans="1:18">
       <c r="B845" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C845" s="15" t="s">
-        <v>2790</v>
+        <v>2792</v>
       </c>
       <c r="D845" s="15" t="s">
-        <v>2791</v>
+        <v>2793</v>
       </c>
       <c r="E845" s="15" t="s">
-        <v>2792</v>
+        <v>2794</v>
       </c>
       <c r="F845" s="15"/>
       <c r="G845" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H845" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I845" s="15" t="s">
-        <v>2793</v>
+        <v>2795</v>
       </c>
       <c r="J845" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K845" s="15">
-        <v>0.01087</v>
+        <v>0.01442</v>
       </c>
       <c r="L845" s="15">
-        <v>0.00787</v>
+        <v>0.01043</v>
       </c>
       <c r="M845" s="15">
-        <v>0.00686</v>
+        <v>0.00911</v>
       </c>
       <c r="N845" s="15"/>
       <c r="O845" s="15"/>
       <c r="P845" s="15"/>
       <c r="Q845" s="15"/>
       <c r="R845" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="846" spans="1:18">
       <c r="B846" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C846" s="15" t="s">
-        <v>2794</v>
+        <v>2796</v>
       </c>
       <c r="D846" s="15" t="s">
-        <v>2795</v>
+        <v>2797</v>
       </c>
       <c r="E846" s="15">
-        <v>10000020771</v>
+        <v>10080037914</v>
       </c>
       <c r="F846" s="15"/>
       <c r="G846" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H846" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I846" s="15" t="s">
-        <v>2796</v>
+        <v>2798</v>
       </c>
       <c r="J846" s="15">
         <v>4000</v>
       </c>
       <c r="K846" s="15">
-        <v>0.04621</v>
+        <v>0.01023</v>
       </c>
       <c r="L846" s="15">
-        <v>0.02674</v>
+        <v>0.008869999999999999</v>
       </c>
       <c r="M846" s="15">
-        <v>0.02424</v>
+        <v>0.008529999999999999</v>
       </c>
       <c r="N846" s="15"/>
       <c r="O846" s="15"/>
       <c r="P846" s="15"/>
       <c r="Q846" s="15"/>
       <c r="R846" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="847" spans="1:18">
       <c r="B847" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C847" s="15" t="s">
-        <v>2797</v>
+        <v>2799</v>
       </c>
       <c r="D847" s="15" t="s">
-        <v>2798</v>
+        <v>2800</v>
       </c>
       <c r="E847" s="15" t="s">
-        <v>2799</v>
+        <v>2801</v>
       </c>
       <c r="F847" s="15"/>
       <c r="G847" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H847" s="15" t="s">
-        <v>64</v>
+        <v>244</v>
       </c>
       <c r="I847" s="15" t="s">
-        <v>2800</v>
+        <v>2802</v>
       </c>
       <c r="J847" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K847" s="15">
-        <v>69.41</v>
+        <v>0.01087</v>
       </c>
       <c r="L847" s="15">
-        <v>40.09</v>
+        <v>0.00787</v>
       </c>
       <c r="M847" s="15">
-        <v>0</v>
+        <v>0.00686</v>
       </c>
       <c r="N847" s="15"/>
       <c r="O847" s="15"/>
       <c r="P847" s="15"/>
       <c r="Q847" s="15"/>
       <c r="R847" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="848" spans="1:18">
       <c r="B848" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C848" s="15" t="s">
-        <v>2801</v>
+        <v>2803</v>
       </c>
       <c r="D848" s="15" t="s">
-        <v>2802</v>
-[...2 lines deleted...]
-        <v>2803</v>
+        <v>2804</v>
+      </c>
+      <c r="E848" s="15">
+        <v>10000020771</v>
       </c>
       <c r="F848" s="15"/>
       <c r="G848" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H848" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I848" s="15" t="s">
-        <v>2804</v>
+        <v>2805</v>
       </c>
       <c r="J848" s="15">
         <v>4000</v>
       </c>
       <c r="K848" s="15">
-        <v>0.01151</v>
+        <v>0.04621</v>
       </c>
       <c r="L848" s="15">
-        <v>0.009650000000000001</v>
+        <v>0.02674</v>
       </c>
       <c r="M848" s="15">
-        <v>0.00928</v>
+        <v>0.02424</v>
       </c>
       <c r="N848" s="15"/>
       <c r="O848" s="15"/>
       <c r="P848" s="15"/>
       <c r="Q848" s="15"/>
       <c r="R848" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="849" spans="1:18">
       <c r="B849" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C849" s="15" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
       <c r="D849" s="15" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
       <c r="E849" s="15" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
       <c r="F849" s="15"/>
       <c r="G849" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H849" s="15" t="s">
         <v>64</v>
       </c>
       <c r="I849" s="15" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="J849" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K849" s="15">
         <v>69.41</v>
       </c>
       <c r="L849" s="15">
         <v>40.09</v>
       </c>
       <c r="M849" s="15">
         <v>0</v>
       </c>
       <c r="N849" s="15"/>
       <c r="O849" s="15"/>
       <c r="P849" s="15"/>
       <c r="Q849" s="15"/>
       <c r="R849" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="850" spans="1:18">
       <c r="B850" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C850" s="15" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
       <c r="D850" s="15" t="s">
-        <v>2810</v>
-[...2 lines deleted...]
-        <v>10080017900</v>
+        <v>2811</v>
+      </c>
+      <c r="E850" s="15" t="s">
+        <v>2812</v>
       </c>
       <c r="F850" s="15"/>
       <c r="G850" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H850" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I850" s="15" t="s">
-        <v>2811</v>
+        <v>2813</v>
       </c>
       <c r="J850" s="15">
         <v>4000</v>
       </c>
       <c r="K850" s="15">
-        <v>0.00983</v>
+        <v>0.01151</v>
       </c>
       <c r="L850" s="15">
-        <v>0.00852</v>
+        <v>0.009650000000000001</v>
       </c>
       <c r="M850" s="15">
-        <v>0.008189999999999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00928</v>
+      </c>
+      <c r="N850" s="15"/>
       <c r="O850" s="15"/>
       <c r="P850" s="15"/>
       <c r="Q850" s="15"/>
       <c r="R850" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="851" spans="1:18">
       <c r="B851" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C851" s="15" t="s">
-        <v>2812</v>
+        <v>2814</v>
       </c>
       <c r="D851" s="15" t="s">
-        <v>2813</v>
+        <v>2815</v>
       </c>
       <c r="E851" s="15" t="s">
-        <v>2814</v>
+        <v>2816</v>
       </c>
       <c r="F851" s="15"/>
       <c r="G851" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H851" s="15" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="I851" s="15" t="s">
-        <v>2815</v>
+        <v>2817</v>
       </c>
       <c r="J851" s="15">
         <v>4000</v>
       </c>
       <c r="K851" s="15">
         <v>69.41</v>
       </c>
       <c r="L851" s="15">
         <v>40.09</v>
       </c>
       <c r="M851" s="15">
         <v>0</v>
       </c>
       <c r="N851" s="15"/>
       <c r="O851" s="15"/>
       <c r="P851" s="15"/>
       <c r="Q851" s="15"/>
       <c r="R851" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="852" spans="1:18">
       <c r="B852" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C852" s="15" t="s">
-        <v>2816</v>
+        <v>2818</v>
       </c>
       <c r="D852" s="15" t="s">
-        <v>2817</v>
-[...2 lines deleted...]
-        <v>2818</v>
+        <v>2819</v>
+      </c>
+      <c r="E852" s="15">
+        <v>10080017900</v>
       </c>
       <c r="F852" s="15"/>
       <c r="G852" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H852" s="15" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="I852" s="15" t="s">
-        <v>2819</v>
+        <v>2820</v>
       </c>
       <c r="J852" s="15">
         <v>4000</v>
       </c>
       <c r="K852" s="15">
-        <v>0.0053</v>
+        <v>0.00983</v>
       </c>
       <c r="L852" s="15">
-        <v>0.00459</v>
+        <v>0.00852</v>
       </c>
       <c r="M852" s="15">
-        <v>0.00441</v>
+        <v>0.008189999999999999</v>
       </c>
       <c r="N852" s="15">
         <v>4000</v>
       </c>
       <c r="O852" s="15"/>
       <c r="P852" s="15"/>
       <c r="Q852" s="15"/>
       <c r="R852" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="853" spans="1:18">
       <c r="B853" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C853" s="15" t="s">
-        <v>2820</v>
+        <v>2821</v>
       </c>
       <c r="D853" s="15" t="s">
-        <v>2821</v>
-[...2 lines deleted...]
-        <v>10000020770</v>
+        <v>2822</v>
+      </c>
+      <c r="E853" s="15" t="s">
+        <v>2823</v>
       </c>
       <c r="F853" s="15"/>
       <c r="G853" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H853" s="15" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I853" s="15" t="s">
-        <v>2822</v>
+        <v>2824</v>
       </c>
       <c r="J853" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K853" s="15">
-        <v>51.02</v>
+        <v>69.41</v>
       </c>
       <c r="L853" s="15">
-        <v>29.47</v>
+        <v>40.09</v>
       </c>
       <c r="M853" s="15">
-        <v>26.77</v>
+        <v>0</v>
       </c>
       <c r="N853" s="15"/>
       <c r="O853" s="15"/>
       <c r="P853" s="15"/>
       <c r="Q853" s="15"/>
       <c r="R853" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="854" spans="1:18">
       <c r="B854" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C854" s="15" t="s">
-        <v>2823</v>
+        <v>2825</v>
       </c>
       <c r="D854" s="15" t="s">
-        <v>2824</v>
-[...2 lines deleted...]
-        <v>10080002640</v>
+        <v>2826</v>
+      </c>
+      <c r="E854" s="15" t="s">
+        <v>2827</v>
       </c>
       <c r="F854" s="15"/>
       <c r="G854" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H854" s="15" t="s">
-        <v>1112</v>
+        <v>244</v>
       </c>
       <c r="I854" s="15" t="s">
-        <v>2825</v>
+        <v>2828</v>
       </c>
       <c r="J854" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K854" s="15">
-        <v>0.00713</v>
+        <v>0.0053</v>
       </c>
       <c r="L854" s="15">
-        <v>0.00713</v>
+        <v>0.00459</v>
       </c>
       <c r="M854" s="15">
-        <v>0.00713</v>
-[...1 lines deleted...]
-      <c r="N854" s="15"/>
+        <v>0.00441</v>
+      </c>
+      <c r="N854" s="15">
+        <v>4000</v>
+      </c>
       <c r="O854" s="15"/>
       <c r="P854" s="15"/>
       <c r="Q854" s="15"/>
       <c r="R854" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="855" spans="1:18">
       <c r="B855" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C855" s="15" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="D855" s="15" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="E855" s="15">
-        <v>10080002571</v>
+        <v>10000020770</v>
       </c>
       <c r="F855" s="15"/>
       <c r="G855" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H855" s="15" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I855" s="15" t="s">
-        <v>2828</v>
+        <v>2831</v>
       </c>
       <c r="J855" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K855" s="15">
-        <v>0.00713</v>
+        <v>51.02</v>
       </c>
       <c r="L855" s="15">
-        <v>0.00713</v>
+        <v>29.47</v>
       </c>
       <c r="M855" s="15">
-        <v>0.00713</v>
+        <v>26.77</v>
       </c>
       <c r="N855" s="15"/>
       <c r="O855" s="15"/>
       <c r="P855" s="15"/>
       <c r="Q855" s="15"/>
       <c r="R855" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="856" spans="1:18">
       <c r="B856" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C856" s="15" t="s">
-        <v>2829</v>
+        <v>2832</v>
       </c>
       <c r="D856" s="15" t="s">
-        <v>2830</v>
+        <v>2833</v>
       </c>
       <c r="E856" s="15">
-        <v>10080002403</v>
+        <v>10080002640</v>
       </c>
       <c r="F856" s="15"/>
       <c r="G856" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H856" s="15" t="s">
-        <v>44</v>
+        <v>1115</v>
       </c>
       <c r="I856" s="15" t="s">
-        <v>2831</v>
+        <v>2834</v>
       </c>
       <c r="J856" s="15">
         <v>3000</v>
       </c>
       <c r="K856" s="15">
-        <v>0.01404</v>
+        <v>0.00713</v>
       </c>
       <c r="L856" s="15">
-        <v>0.0117</v>
+        <v>0.00713</v>
       </c>
       <c r="M856" s="15">
-        <v>0.01124</v>
+        <v>0.00713</v>
       </c>
       <c r="N856" s="15"/>
       <c r="O856" s="15"/>
       <c r="P856" s="15"/>
       <c r="Q856" s="15"/>
       <c r="R856" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="857" spans="1:18">
       <c r="B857" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C857" s="15" t="s">
-        <v>2832</v>
+        <v>2835</v>
       </c>
       <c r="D857" s="15" t="s">
-        <v>2833</v>
+        <v>2836</v>
       </c>
       <c r="E857" s="15">
-        <v>10080002404</v>
+        <v>10080002571</v>
       </c>
       <c r="F857" s="15"/>
       <c r="G857" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H857" s="15" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I857" s="15" t="s">
-        <v>2834</v>
+        <v>2837</v>
       </c>
       <c r="J857" s="15">
         <v>4000</v>
       </c>
       <c r="K857" s="15">
-        <v>0.08022</v>
+        <v>0.00713</v>
       </c>
       <c r="L857" s="15">
-        <v>0.04636</v>
+        <v>0.00713</v>
       </c>
       <c r="M857" s="15">
-        <v>0.0421</v>
+        <v>0.00713</v>
       </c>
       <c r="N857" s="15"/>
       <c r="O857" s="15"/>
       <c r="P857" s="15"/>
       <c r="Q857" s="15"/>
       <c r="R857" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="858" spans="1:18">
       <c r="B858" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C858" s="15" t="s">
-        <v>2835</v>
+        <v>2838</v>
       </c>
       <c r="D858" s="15" t="s">
-        <v>2836</v>
+        <v>2839</v>
       </c>
       <c r="E858" s="15">
-        <v>10080008919</v>
+        <v>10080002403</v>
       </c>
       <c r="F858" s="15"/>
       <c r="G858" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H858" s="15" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="I858" s="15" t="s">
-        <v>2837</v>
+        <v>2840</v>
       </c>
       <c r="J858" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K858" s="15">
-        <v>0.03894</v>
+        <v>0.01404</v>
       </c>
       <c r="L858" s="15">
-        <v>0.02098</v>
+        <v>0.0117</v>
       </c>
       <c r="M858" s="15">
-        <v>0.01908</v>
+        <v>0.01124</v>
       </c>
       <c r="N858" s="15"/>
       <c r="O858" s="15"/>
       <c r="P858" s="15"/>
       <c r="Q858" s="15"/>
       <c r="R858" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="859" spans="1:18">
       <c r="B859" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C859" s="15" t="s">
-        <v>2838</v>
+        <v>2841</v>
       </c>
       <c r="D859" s="15" t="s">
-        <v>2839</v>
-[...2 lines deleted...]
-        <v>2840</v>
+        <v>2842</v>
+      </c>
+      <c r="E859" s="15">
+        <v>10080002404</v>
       </c>
       <c r="F859" s="15"/>
       <c r="G859" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H859" s="15" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="I859" s="15" t="s">
-        <v>2841</v>
+        <v>2843</v>
       </c>
       <c r="J859" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K859" s="15">
-        <v>0.05465</v>
+        <v>0.08022</v>
       </c>
       <c r="L859" s="15">
-        <v>0.02659</v>
+        <v>0.04636</v>
       </c>
       <c r="M859" s="15">
-        <v>0.02416</v>
+        <v>0.0421</v>
       </c>
       <c r="N859" s="15"/>
       <c r="O859" s="15"/>
       <c r="P859" s="15"/>
       <c r="Q859" s="15"/>
       <c r="R859" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="860" spans="1:18">
       <c r="B860" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C860" s="15" t="s">
-        <v>2842</v>
+        <v>2844</v>
       </c>
       <c r="D860" s="15" t="s">
-        <v>2843</v>
+        <v>2845</v>
       </c>
       <c r="E860" s="15">
-        <v>10080016021</v>
+        <v>10080008919</v>
       </c>
       <c r="F860" s="15"/>
       <c r="G860" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H860" s="15" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="I860" s="15" t="s">
-        <v>2844</v>
+        <v>2846</v>
       </c>
       <c r="J860" s="15">
         <v>4000</v>
       </c>
       <c r="K860" s="15">
-        <v>0.00603</v>
+        <v>0.03894</v>
       </c>
       <c r="L860" s="15">
-        <v>0.00523</v>
+        <v>0.02098</v>
       </c>
       <c r="M860" s="15">
-        <v>0.00503</v>
+        <v>0.01908</v>
       </c>
       <c r="N860" s="15"/>
       <c r="O860" s="15"/>
       <c r="P860" s="15"/>
       <c r="Q860" s="15"/>
       <c r="R860" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="861" spans="1:18">
       <c r="B861" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C861" s="15" t="s">
-        <v>2845</v>
+        <v>2847</v>
       </c>
       <c r="D861" s="15" t="s">
-        <v>2846</v>
+        <v>2848</v>
       </c>
       <c r="E861" s="15" t="s">
-        <v>2847</v>
+        <v>2849</v>
       </c>
       <c r="F861" s="15"/>
       <c r="G861" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H861" s="15" t="s">
-        <v>244</v>
+        <v>31</v>
       </c>
       <c r="I861" s="15" t="s">
-        <v>2848</v>
+        <v>2850</v>
       </c>
       <c r="J861" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="K861" s="15">
-        <v>0.05274</v>
+        <v>0.05465</v>
       </c>
       <c r="L861" s="15">
-        <v>0.02647</v>
+        <v>0.02659</v>
       </c>
       <c r="M861" s="15">
-        <v>0.02405</v>
+        <v>0.02416</v>
       </c>
       <c r="N861" s="15"/>
       <c r="O861" s="15"/>
       <c r="P861" s="15"/>
       <c r="Q861" s="15"/>
       <c r="R861" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="862" spans="1:18">
       <c r="B862" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C862" s="15" t="s">
-        <v>2849</v>
+        <v>2851</v>
       </c>
       <c r="D862" s="15" t="s">
-        <v>2850</v>
+        <v>2852</v>
       </c>
       <c r="E862" s="15">
-        <v>10000030405</v>
+        <v>10080016021</v>
       </c>
       <c r="F862" s="15"/>
       <c r="G862" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H862" s="15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I862" s="15" t="s">
-        <v>2851</v>
+        <v>2853</v>
       </c>
       <c r="J862" s="15">
         <v>4000</v>
       </c>
       <c r="K862" s="15">
-        <v>0.04077</v>
+        <v>0.00603</v>
       </c>
       <c r="L862" s="15">
-        <v>0.0206</v>
+        <v>0.00523</v>
       </c>
       <c r="M862" s="15">
-        <v>0.01869</v>
+        <v>0.00503</v>
       </c>
       <c r="N862" s="15"/>
       <c r="O862" s="15"/>
       <c r="P862" s="15"/>
       <c r="Q862" s="15"/>
       <c r="R862" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="863" spans="1:18">
       <c r="B863" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C863" s="15" t="s">
-        <v>2852</v>
+        <v>2854</v>
       </c>
       <c r="D863" s="15" t="s">
-        <v>2853</v>
+        <v>2855</v>
       </c>
       <c r="E863" s="15" t="s">
-        <v>2854</v>
+        <v>2856</v>
       </c>
       <c r="F863" s="15"/>
       <c r="G863" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H863" s="15" t="s">
-        <v>49</v>
+        <v>244</v>
       </c>
       <c r="I863" s="15" t="s">
-        <v>2855</v>
+        <v>2857</v>
       </c>
       <c r="J863" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K863" s="15">
-        <v>0.01059</v>
+        <v>0.05274</v>
       </c>
       <c r="L863" s="15">
-        <v>0.00766</v>
+        <v>0.02647</v>
       </c>
       <c r="M863" s="15">
-        <v>0.00669</v>
+        <v>0.02405</v>
       </c>
       <c r="N863" s="15"/>
       <c r="O863" s="15"/>
       <c r="P863" s="15"/>
       <c r="Q863" s="15"/>
       <c r="R863" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="864" spans="1:18">
       <c r="B864" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C864" s="15" t="s">
-        <v>2856</v>
+        <v>2858</v>
       </c>
       <c r="D864" s="15" t="s">
-        <v>2857</v>
+        <v>2859</v>
       </c>
       <c r="E864" s="15">
-        <v>10080066318</v>
+        <v>10000030405</v>
       </c>
       <c r="F864" s="15"/>
       <c r="G864" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H864" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I864" s="15" t="s">
-        <v>2858</v>
+        <v>2860</v>
       </c>
       <c r="J864" s="15">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="K864" s="15">
-        <v>0.01872</v>
+        <v>0.04077</v>
       </c>
       <c r="L864" s="15">
-        <v>0.01355</v>
+        <v>0.0206</v>
       </c>
       <c r="M864" s="15">
-        <v>0.01182</v>
+        <v>0.01869</v>
       </c>
       <c r="N864" s="15"/>
       <c r="O864" s="15"/>
       <c r="P864" s="15"/>
       <c r="Q864" s="15"/>
       <c r="R864" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="865" spans="1:18">
       <c r="B865" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C865" s="15" t="s">
-        <v>2859</v>
+        <v>2861</v>
       </c>
       <c r="D865" s="15" t="s">
-        <v>2860</v>
-[...2 lines deleted...]
-        <v>10080006047</v>
+        <v>2862</v>
+      </c>
+      <c r="E865" s="15" t="s">
+        <v>2863</v>
       </c>
       <c r="F865" s="15"/>
       <c r="G865" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H865" s="15" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="I865" s="15" t="s">
-        <v>2861</v>
+        <v>2864</v>
       </c>
       <c r="J865" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K865" s="15">
-        <v>0.00638</v>
+        <v>0.01059</v>
       </c>
       <c r="L865" s="15">
-        <v>0.00514</v>
+        <v>0.00766</v>
       </c>
       <c r="M865" s="15">
-        <v>0.00493</v>
+        <v>0.00669</v>
       </c>
       <c r="N865" s="15"/>
       <c r="O865" s="15"/>
       <c r="P865" s="15"/>
       <c r="Q865" s="15"/>
       <c r="R865" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="866" spans="1:18">
       <c r="B866" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C866" s="15" t="s">
-        <v>2862</v>
+        <v>2865</v>
       </c>
       <c r="D866" s="15" t="s">
-        <v>2863</v>
-[...2 lines deleted...]
-        <v>2864</v>
+        <v>2866</v>
+      </c>
+      <c r="E866" s="15">
+        <v>10080066318</v>
       </c>
       <c r="F866" s="15"/>
       <c r="G866" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H866" s="15" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="I866" s="15" t="s">
-        <v>2865</v>
+        <v>2867</v>
       </c>
       <c r="J866" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K866" s="15">
-        <v>0.02229</v>
+        <v>0.01872</v>
       </c>
       <c r="L866" s="15">
-        <v>0.01612</v>
+        <v>0.01355</v>
       </c>
       <c r="M866" s="15">
-        <v>0.01406</v>
+        <v>0.01182</v>
       </c>
       <c r="N866" s="15"/>
       <c r="O866" s="15"/>
       <c r="P866" s="15"/>
       <c r="Q866" s="15"/>
       <c r="R866" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="867" spans="1:18">
-      <c r="B867" s="14"/>
-[...2 lines deleted...]
-      <c r="E867" s="15"/>
+      <c r="B867" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C867" s="15" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D867" s="15" t="s">
+        <v>2869</v>
+      </c>
+      <c r="E867" s="15">
+        <v>10080006047</v>
+      </c>
       <c r="F867" s="15"/>
-      <c r="G867" s="15"/>
-[...5 lines deleted...]
-      <c r="M867" s="15"/>
+      <c r="G867" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H867" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="I867" s="15" t="s">
+        <v>2870</v>
+      </c>
+      <c r="J867" s="15">
+        <v>2000</v>
+      </c>
+      <c r="K867" s="15">
+        <v>0.00638</v>
+      </c>
+      <c r="L867" s="15">
+        <v>0.00514</v>
+      </c>
+      <c r="M867" s="15">
+        <v>0.00493</v>
+      </c>
       <c r="N867" s="15"/>
       <c r="O867" s="15"/>
       <c r="P867" s="15"/>
       <c r="Q867" s="15"/>
+      <c r="R867" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="868" spans="1:18">
+      <c r="B868" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C868" s="15" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D868" s="15" t="s">
+        <v>2872</v>
+      </c>
+      <c r="E868" s="15" t="s">
+        <v>2873</v>
+      </c>
+      <c r="F868" s="15"/>
+      <c r="G868" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H868" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="I868" s="15" t="s">
+        <v>2874</v>
+      </c>
+      <c r="J868" s="15">
+        <v>2000</v>
+      </c>
+      <c r="K868" s="15">
+        <v>0.02229</v>
+      </c>
+      <c r="L868" s="15">
+        <v>0.01612</v>
+      </c>
+      <c r="M868" s="15">
+        <v>0.01406</v>
+      </c>
+      <c r="N868" s="15"/>
+      <c r="O868" s="15"/>
+      <c r="P868" s="15"/>
+      <c r="Q868" s="15"/>
+      <c r="R868" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="869" spans="1:18">
+      <c r="B869" s="14"/>
+      <c r="C869" s="15"/>
+      <c r="D869" s="15"/>
+      <c r="E869" s="15"/>
+      <c r="F869" s="15"/>
+      <c r="G869" s="15"/>
+      <c r="H869" s="15"/>
+      <c r="I869" s="15"/>
+      <c r="J869" s="15"/>
+      <c r="K869" s="15"/>
+      <c r="L869" s="15"/>
+      <c r="M869" s="15"/>
+      <c r="N869" s="15"/>
+      <c r="O869" s="15"/>
+      <c r="P869" s="15"/>
+      <c r="Q869" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -46759,317 +46868,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>2866</v>
+        <v>2875</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>2867</v>
+        <v>2876</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>2868</v>
+        <v>2877</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>2869</v>
+        <v>2878</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>2870</v>
+        <v>2879</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>2871</v>
+        <v>2880</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>2872</v>
+        <v>2881</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>2873</v>
+        <v>2882</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>2874</v>
+        <v>2883</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>2875</v>
+        <v>2884</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>2876</v>
+        <v>2885</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>2877</v>
+        <v>2886</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>2878</v>
+        <v>2887</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>2879</v>
+        <v>2888</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>2880</v>
+        <v>2889</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>2881</v>
+        <v>2890</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>2882</v>
+        <v>2891</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>2883</v>
+        <v>2892</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>2884</v>
+        <v>2893</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>2885</v>
+        <v>2894</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>2886</v>
+        <v>2895</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>2887</v>
+        <v>2896</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>2888</v>
+        <v>2897</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>2889</v>
+        <v>2898</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>2890</v>
+        <v>2899</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>2891</v>
+        <v>2900</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>2892</v>
+        <v>2901</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>