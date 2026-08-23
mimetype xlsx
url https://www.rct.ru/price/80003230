--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1416">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -4087,50 +4087,59 @@
   <si>
     <t>0402 - 1 MОм 1% RC0402FR-071ML (RC-02W1004FT)</t>
   </si>
   <si>
     <t>RI0402L1004FT</t>
   </si>
   <si>
     <t>0402 - 1 MОм 1% RC0402FR-071ML (RI0402L1004FT)</t>
   </si>
   <si>
     <t>RC-02U1104FT</t>
   </si>
   <si>
     <t xml:space="preserve">0402 - 1.1 MОм 1% RC-02U1104FT </t>
   </si>
   <si>
     <t>RC0402FR-071M37L</t>
   </si>
   <si>
     <t>0402 - 1.37 MОм 1% RC0402FR-071M37L</t>
   </si>
   <si>
     <t>UT-00134914</t>
   </si>
   <si>
+    <t>RC0402FR-071M6L</t>
+  </si>
+  <si>
+    <t>0402 - 1.6 МОм 1% RC0402FR-071M6L</t>
+  </si>
+  <si>
+    <t>UT-00159652</t>
+  </si>
+  <si>
     <t>RC-02U1604FT</t>
   </si>
   <si>
     <t>0402 - 1.6 МОм 1% RC0402FR-071M6L (RC-02U1604FT)</t>
   </si>
   <si>
     <t>UT-00149807</t>
   </si>
   <si>
     <t>RC-02U2704FT</t>
   </si>
   <si>
     <t>0402 - 2.7 МОм 1% RC0402FR-072M7L (RC-02U2704FT)</t>
   </si>
   <si>
     <t>CR-02FL6----3M</t>
   </si>
   <si>
     <t>0402 - 3 MОм 1% RC0402FR-073ML (CR-02FL6----3M)</t>
   </si>
   <si>
     <t>UT-00139382</t>
   </si>
   <si>
     <t>RC-02U3004FT</t>
@@ -4160,50 +4169,62 @@
     <t>CR-02FL6---10M</t>
   </si>
   <si>
     <t>0402 -10 MОм 1% RC0402FR-0710ML (CR-02FL6---10M)</t>
   </si>
   <si>
     <t>10-00061798</t>
   </si>
   <si>
     <t>RC-02U1005FT</t>
   </si>
   <si>
     <t>0402 -10 MОм 1% RC0402FR-0710ML (RC-02U1005FT)</t>
   </si>
   <si>
     <t>CR0402-FX-1001GLF</t>
   </si>
   <si>
     <t>0402- 1 кОм 1% CR0402-FX-1001GLF</t>
   </si>
   <si>
     <t>10-00062060</t>
   </si>
   <si>
     <t>BOURNS</t>
+  </si>
+  <si>
+    <t>MMA02040C3909FB300</t>
+  </si>
+  <si>
+    <t>0204 39 Ом 1% 0.4 W 50ppm/C / MMA02040C3909FB300</t>
+  </si>
+  <si>
+    <t>UT-00156049</t>
+  </si>
+  <si>
+    <t>MELF 0204</t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Адрес:</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
@@ -4749,51 +4770,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R549"/>
+  <dimension ref="A1:R551"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -5086,53 +5107,51 @@
         <v>38</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>10000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00668</v>
       </c>
       <c r="L11" s="15">
         <v>0.0056</v>
       </c>
       <c r="M11" s="15">
         <v>0.00539</v>
       </c>
-      <c r="N11" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15" t="s">
@@ -5339,51 +5358,51 @@
       </c>
       <c r="E17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>10000</v>
       </c>
       <c r="K17" s="15">
         <v>0.00044</v>
       </c>
       <c r="L17" s="15">
         <v>0.00038</v>
       </c>
       <c r="M17" s="15">
         <v>0.00036</v>
       </c>
       <c r="N17" s="15">
-        <v>80000</v>
+        <v>70000</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>30</v>
       </c>
@@ -5878,51 +5897,51 @@
       </c>
       <c r="E30" s="15">
         <v>10080046672</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>10000</v>
       </c>
       <c r="K30" s="15">
         <v>0.00036</v>
       </c>
       <c r="L30" s="15">
         <v>0.00031</v>
       </c>
       <c r="M30" s="15">
         <v>0.0003</v>
       </c>
       <c r="N30" s="15">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15" t="s">
         <v>30</v>
       </c>
@@ -6962,51 +6981,51 @@
       </c>
       <c r="E56" s="15" t="s">
         <v>162</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H56" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>10000</v>
       </c>
       <c r="K56" s="15">
         <v>0.0004</v>
       </c>
       <c r="L56" s="15">
         <v>0.0003</v>
       </c>
       <c r="M56" s="15">
         <v>0.00027</v>
       </c>
       <c r="N56" s="15">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>163</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>164</v>
       </c>
       <c r="E57" s="15">
         <v>10080073422</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15" t="s">
         <v>30</v>
       </c>
@@ -7130,51 +7149,51 @@
       </c>
       <c r="E60" s="15">
         <v>10080031313</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H60" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>10000</v>
       </c>
       <c r="K60" s="15">
         <v>0.00041</v>
       </c>
       <c r="L60" s="15">
         <v>0.00035</v>
       </c>
       <c r="M60" s="15">
         <v>0.00034</v>
       </c>
       <c r="N60" s="15">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>173</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>172</v>
       </c>
       <c r="E61" s="15" t="s">
         <v>174</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
         <v>30</v>
       </c>
@@ -8829,51 +8848,51 @@
       </c>
       <c r="E101" s="15">
         <v>10080053737</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H101" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>10000</v>
       </c>
       <c r="K101" s="15">
         <v>0.00039</v>
       </c>
       <c r="L101" s="15">
         <v>0.00034</v>
       </c>
       <c r="M101" s="15">
         <v>0.00033</v>
       </c>
       <c r="N101" s="15">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>272</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>273</v>
       </c>
       <c r="E102" s="15">
         <v>10080065501</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
         <v>30</v>
       </c>
@@ -8955,51 +8974,51 @@
       <c r="E104" s="15">
         <v>10080050683</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H104" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>10000</v>
       </c>
       <c r="K104" s="15">
         <v>0.00036</v>
       </c>
       <c r="L104" s="15">
         <v>0.00031</v>
       </c>
       <c r="M104" s="15">
         <v>0.0003</v>
       </c>
       <c r="N104" s="15"/>
       <c r="O104" s="15">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="P104" s="15" t="s">
         <v>278</v>
       </c>
       <c r="Q104" s="15"/>
       <c r="R104" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>279</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>280</v>
       </c>
       <c r="E105" s="15">
         <v>10080065502</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
         <v>30</v>
@@ -9122,51 +9141,51 @@
       </c>
       <c r="E108" s="15">
         <v>10080060378</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H108" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>10000</v>
       </c>
       <c r="K108" s="15">
         <v>0.00039</v>
       </c>
       <c r="L108" s="15">
         <v>0.00034</v>
       </c>
       <c r="M108" s="15">
         <v>0.00033</v>
       </c>
       <c r="N108" s="15">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>289</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>290</v>
       </c>
       <c r="E109" s="15">
         <v>10080048271</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
         <v>30</v>
       </c>
@@ -9422,51 +9441,51 @@
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H115" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I115" s="15" t="s">
         <v>308</v>
       </c>
       <c r="J115" s="15">
         <v>10000</v>
       </c>
       <c r="K115" s="15">
         <v>0.00041</v>
       </c>
       <c r="L115" s="15">
         <v>0.00035</v>
       </c>
       <c r="M115" s="15">
         <v>0.00034</v>
       </c>
       <c r="N115" s="15"/>
       <c r="O115" s="15">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="P115" s="15" t="s">
         <v>278</v>
       </c>
       <c r="Q115" s="15"/>
       <c r="R115" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>309</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>310</v>
       </c>
       <c r="E116" s="15" t="s">
         <v>311</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
         <v>30</v>
@@ -9798,51 +9817,51 @@
       </c>
       <c r="E124" s="15">
         <v>10080055713</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H124" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
         <v>10000</v>
       </c>
       <c r="K124" s="15">
         <v>0.00036</v>
       </c>
       <c r="L124" s="15">
         <v>0.00031</v>
       </c>
       <c r="M124" s="15">
         <v>0.0003</v>
       </c>
       <c r="N124" s="15">
-        <v>90000</v>
+        <v>100000</v>
       </c>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
         <v>333</v>
       </c>
       <c r="D125" s="15" t="s">
         <v>334</v>
       </c>
       <c r="E125" s="15" t="s">
         <v>335</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>30</v>
       </c>
@@ -10132,51 +10151,51 @@
       </c>
       <c r="E132" s="15">
         <v>10080055714</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H132" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>10000</v>
       </c>
       <c r="K132" s="15">
         <v>0.00045</v>
       </c>
       <c r="L132" s="15">
         <v>0.00039</v>
       </c>
       <c r="M132" s="15">
         <v>0.00038</v>
       </c>
       <c r="N132" s="15">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C133" s="15" t="s">
         <v>353</v>
       </c>
       <c r="D133" s="15" t="s">
         <v>354</v>
       </c>
       <c r="E133" s="15">
         <v>10080063418</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15" t="s">
         <v>30</v>
       </c>
@@ -10630,94 +10649,94 @@
       </c>
       <c r="E144" s="15" t="s">
         <v>384</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H144" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>10000</v>
       </c>
       <c r="K144" s="15">
         <v>0.00033</v>
       </c>
       <c r="L144" s="15">
         <v>0.00029</v>
       </c>
       <c r="M144" s="15">
         <v>0.00028</v>
       </c>
       <c r="N144" s="15">
-        <v>170000</v>
+        <v>150000</v>
       </c>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
         <v>385</v>
       </c>
       <c r="D145" s="15" t="s">
         <v>386</v>
       </c>
       <c r="E145" s="15">
         <v>10080063820</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H145" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>10000</v>
       </c>
       <c r="K145" s="15">
         <v>0.00035</v>
       </c>
       <c r="L145" s="15">
         <v>0.0003</v>
       </c>
       <c r="M145" s="15">
         <v>0.00029</v>
       </c>
       <c r="N145" s="15">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
         <v>387</v>
       </c>
       <c r="D146" s="15" t="s">
         <v>388</v>
       </c>
       <c r="E146" s="15">
         <v>10080053379</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15" t="s">
         <v>30</v>
       </c>
@@ -10918,60 +10937,60 @@
     <row r="151" spans="1:18">
       <c r="B151" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="15" t="s">
         <v>399</v>
       </c>
       <c r="D151" s="15" t="s">
         <v>400</v>
       </c>
       <c r="E151" s="15">
         <v>10080011218</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H151" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I151" s="15"/>
       <c r="J151" s="15">
         <v>10000</v>
       </c>
       <c r="K151" s="15">
-        <v>0.0004</v>
+        <v>0.00077</v>
       </c>
       <c r="L151" s="15">
-        <v>0.0003</v>
+        <v>0.00055</v>
       </c>
       <c r="M151" s="15">
-        <v>0.00027</v>
+        <v>0.0005</v>
       </c>
       <c r="N151" s="15">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
         <v>401</v>
       </c>
       <c r="D152" s="15" t="s">
         <v>402</v>
       </c>
       <c r="E152" s="15" t="s">
         <v>403</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15" t="s">
         <v>30</v>
       </c>
@@ -11308,51 +11327,51 @@
       </c>
       <c r="E160" s="15" t="s">
         <v>422</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H160" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I160" s="15"/>
       <c r="J160" s="15">
         <v>10000</v>
       </c>
       <c r="K160" s="15">
         <v>0.00036</v>
       </c>
       <c r="L160" s="15">
         <v>0.00031</v>
       </c>
       <c r="M160" s="15">
         <v>0.0003</v>
       </c>
       <c r="N160" s="15">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="O160" s="15"/>
       <c r="P160" s="15"/>
       <c r="Q160" s="15"/>
       <c r="R160" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="B161" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C161" s="15" t="s">
         <v>423</v>
       </c>
       <c r="D161" s="15" t="s">
         <v>424</v>
       </c>
       <c r="E161" s="15" t="s">
         <v>425</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15" t="s">
         <v>30</v>
       </c>
@@ -11476,51 +11495,51 @@
       </c>
       <c r="E164" s="15" t="s">
         <v>434</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H164" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I164" s="15"/>
       <c r="J164" s="15">
         <v>10000</v>
       </c>
       <c r="K164" s="15">
         <v>0.00036</v>
       </c>
       <c r="L164" s="15">
         <v>0.00031</v>
       </c>
       <c r="M164" s="15">
         <v>0.0003</v>
       </c>
       <c r="N164" s="15">
-        <v>100000</v>
+        <v>130000</v>
       </c>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
         <v>435</v>
       </c>
       <c r="D165" s="15" t="s">
         <v>436</v>
       </c>
       <c r="E165" s="15">
         <v>10080033680</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15" t="s">
         <v>30</v>
       </c>
@@ -11646,51 +11665,51 @@
       </c>
       <c r="E168" s="15" t="s">
         <v>443</v>
       </c>
       <c r="F168" s="15"/>
       <c r="G168" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H168" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I168" s="15"/>
       <c r="J168" s="15">
         <v>10000</v>
       </c>
       <c r="K168" s="15">
         <v>0.00041</v>
       </c>
       <c r="L168" s="15">
         <v>0.00035</v>
       </c>
       <c r="M168" s="15">
         <v>0.00034</v>
       </c>
       <c r="N168" s="15">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="O168" s="15"/>
       <c r="P168" s="15"/>
       <c r="Q168" s="15"/>
       <c r="R168" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="B169" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C169" s="15" t="s">
         <v>444</v>
       </c>
       <c r="D169" s="15" t="s">
         <v>445</v>
       </c>
       <c r="E169" s="15">
         <v>10080037467</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15" t="s">
         <v>30</v>
       </c>
@@ -12226,51 +12245,51 @@
       </c>
       <c r="E182" s="15">
         <v>10080050687</v>
       </c>
       <c r="F182" s="15"/>
       <c r="G182" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H182" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I182" s="15"/>
       <c r="J182" s="15">
         <v>10000</v>
       </c>
       <c r="K182" s="15">
         <v>0.00038</v>
       </c>
       <c r="L182" s="15">
         <v>0.00038</v>
       </c>
       <c r="M182" s="15">
         <v>0.00038</v>
       </c>
       <c r="N182" s="15">
-        <v>1170000</v>
+        <v>1400000</v>
       </c>
       <c r="O182" s="15"/>
       <c r="P182" s="15"/>
       <c r="Q182" s="15"/>
       <c r="R182" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="B183" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C183" s="15" t="s">
         <v>477</v>
       </c>
       <c r="D183" s="15" t="s">
         <v>478</v>
       </c>
       <c r="E183" s="15">
         <v>10080063421</v>
       </c>
       <c r="F183" s="15"/>
       <c r="G183" s="15" t="s">
         <v>30</v>
       </c>
@@ -12933,51 +12952,51 @@
       </c>
       <c r="E199" s="15" t="s">
         <v>521</v>
       </c>
       <c r="F199" s="15"/>
       <c r="G199" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H199" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I199" s="15"/>
       <c r="J199" s="15">
         <v>10000</v>
       </c>
       <c r="K199" s="15">
         <v>0.00079</v>
       </c>
       <c r="L199" s="15">
         <v>0.00079</v>
       </c>
       <c r="M199" s="15">
         <v>0.00079</v>
       </c>
       <c r="N199" s="15">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="O199" s="15"/>
       <c r="P199" s="15"/>
       <c r="Q199" s="15"/>
       <c r="R199" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="B200" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C200" s="15" t="s">
         <v>522</v>
       </c>
       <c r="D200" s="15" t="s">
         <v>523</v>
       </c>
       <c r="E200" s="15" t="s">
         <v>524</v>
       </c>
       <c r="F200" s="15"/>
       <c r="G200" s="15" t="s">
         <v>30</v>
       </c>
@@ -13143,53 +13162,51 @@
         <v>534</v>
       </c>
       <c r="E204" s="15">
         <v>10080000176</v>
       </c>
       <c r="F204" s="15"/>
       <c r="G204" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H204" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I204" s="15"/>
       <c r="J204" s="15">
         <v>10000</v>
       </c>
       <c r="K204" s="15">
         <v>0.0004</v>
       </c>
       <c r="L204" s="15">
         <v>0.0003</v>
       </c>
       <c r="M204" s="15">
         <v>0.00027</v>
       </c>
-      <c r="N204" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N204" s="15"/>
       <c r="O204" s="15"/>
       <c r="P204" s="15"/>
       <c r="Q204" s="15"/>
       <c r="R204" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="B205" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C205" s="15" t="s">
         <v>535</v>
       </c>
       <c r="D205" s="15" t="s">
         <v>536</v>
       </c>
       <c r="E205" s="15" t="s">
         <v>537</v>
       </c>
       <c r="F205" s="15"/>
       <c r="G205" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H205" s="15" t="s">
@@ -14480,51 +14497,51 @@
       </c>
       <c r="E236" s="15">
         <v>10080028082</v>
       </c>
       <c r="F236" s="15"/>
       <c r="G236" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H236" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I236" s="15"/>
       <c r="J236" s="15">
         <v>10000</v>
       </c>
       <c r="K236" s="15">
         <v>0.00041</v>
       </c>
       <c r="L236" s="15">
         <v>0.00035</v>
       </c>
       <c r="M236" s="15">
         <v>0.00034</v>
       </c>
       <c r="N236" s="15">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="O236" s="15"/>
       <c r="P236" s="15"/>
       <c r="Q236" s="15"/>
       <c r="R236" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="237" spans="1:18">
       <c r="B237" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C237" s="15" t="s">
         <v>611</v>
       </c>
       <c r="D237" s="15" t="s">
         <v>612</v>
       </c>
       <c r="E237" s="15">
         <v>10080065505</v>
       </c>
       <c r="F237" s="15"/>
       <c r="G237" s="15" t="s">
         <v>30</v>
       </c>
@@ -15611,137 +15628,137 @@
       </c>
       <c r="E263" s="15" t="s">
         <v>678</v>
       </c>
       <c r="F263" s="15"/>
       <c r="G263" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H263" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I263" s="15"/>
       <c r="J263" s="15">
         <v>10000</v>
       </c>
       <c r="K263" s="15">
         <v>0.00033</v>
       </c>
       <c r="L263" s="15">
         <v>0.00029</v>
       </c>
       <c r="M263" s="15">
         <v>0.00028</v>
       </c>
       <c r="N263" s="15">
-        <v>60000</v>
+        <v>70000</v>
       </c>
       <c r="O263" s="15"/>
       <c r="P263" s="15"/>
       <c r="Q263" s="15"/>
       <c r="R263" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="264" spans="1:18">
       <c r="B264" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C264" s="15" t="s">
         <v>679</v>
       </c>
       <c r="D264" s="15" t="s">
         <v>680</v>
       </c>
       <c r="E264" s="15">
         <v>10080056979</v>
       </c>
       <c r="F264" s="15"/>
       <c r="G264" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H264" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I264" s="15"/>
       <c r="J264" s="15">
         <v>10000</v>
       </c>
       <c r="K264" s="15">
         <v>0.00036</v>
       </c>
       <c r="L264" s="15">
         <v>0.00031</v>
       </c>
       <c r="M264" s="15">
         <v>0.0003</v>
       </c>
       <c r="N264" s="15">
-        <v>160000</v>
+        <v>130000</v>
       </c>
       <c r="O264" s="15"/>
       <c r="P264" s="15"/>
       <c r="Q264" s="15"/>
       <c r="R264" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="265" spans="1:18">
       <c r="B265" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C265" s="15" t="s">
         <v>681</v>
       </c>
       <c r="D265" s="15" t="s">
         <v>682</v>
       </c>
       <c r="E265" s="15" t="s">
         <v>683</v>
       </c>
       <c r="F265" s="15"/>
       <c r="G265" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H265" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I265" s="15"/>
       <c r="J265" s="15">
         <v>10000</v>
       </c>
       <c r="K265" s="15">
         <v>0.00079</v>
       </c>
       <c r="L265" s="15">
         <v>0.00056</v>
       </c>
       <c r="M265" s="15">
         <v>0.00049</v>
       </c>
       <c r="N265" s="15">
-        <v>40000</v>
+        <v>60000</v>
       </c>
       <c r="O265" s="15"/>
       <c r="P265" s="15"/>
       <c r="Q265" s="15"/>
       <c r="R265" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="266" spans="1:18">
       <c r="B266" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C266" s="15" t="s">
         <v>684</v>
       </c>
       <c r="D266" s="15" t="s">
         <v>685</v>
       </c>
       <c r="E266" s="15">
         <v>10080037758</v>
       </c>
       <c r="F266" s="15"/>
       <c r="G266" s="15" t="s">
         <v>30</v>
       </c>
@@ -16321,51 +16338,51 @@
       <c r="E280" s="15">
         <v>10080028085</v>
       </c>
       <c r="F280" s="15"/>
       <c r="G280" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H280" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I280" s="15"/>
       <c r="J280" s="15">
         <v>10000</v>
       </c>
       <c r="K280" s="15">
         <v>0.00042</v>
       </c>
       <c r="L280" s="15">
         <v>0.00036</v>
       </c>
       <c r="M280" s="15">
         <v>0.00035</v>
       </c>
       <c r="N280" s="15"/>
       <c r="O280" s="15">
-        <v>780000</v>
+        <v>1080000</v>
       </c>
       <c r="P280" s="15" t="s">
         <v>122</v>
       </c>
       <c r="Q280" s="15"/>
       <c r="R280" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="281" spans="1:18">
       <c r="B281" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C281" s="15" t="s">
         <v>723</v>
       </c>
       <c r="D281" s="15" t="s">
         <v>724</v>
       </c>
       <c r="E281" s="15">
         <v>10080063423</v>
       </c>
       <c r="F281" s="15"/>
       <c r="G281" s="15" t="s">
         <v>30</v>
@@ -16787,51 +16804,51 @@
       </c>
       <c r="E291" s="15">
         <v>10080050697</v>
       </c>
       <c r="F291" s="15"/>
       <c r="G291" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H291" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I291" s="15"/>
       <c r="J291" s="15">
         <v>10000</v>
       </c>
       <c r="K291" s="15">
         <v>0.00041</v>
       </c>
       <c r="L291" s="15">
         <v>0.00035</v>
       </c>
       <c r="M291" s="15">
         <v>0.00034</v>
       </c>
       <c r="N291" s="15">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="O291" s="15"/>
       <c r="P291" s="15"/>
       <c r="Q291" s="15"/>
       <c r="R291" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="292" spans="1:18">
       <c r="B292" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C292" s="15" t="s">
         <v>749</v>
       </c>
       <c r="D292" s="15" t="s">
         <v>750</v>
       </c>
       <c r="E292" s="15" t="s">
         <v>751</v>
       </c>
       <c r="F292" s="15"/>
       <c r="G292" s="15" t="s">
         <v>30</v>
       </c>
@@ -17246,51 +17263,51 @@
       </c>
       <c r="E302" s="15">
         <v>10080052687</v>
       </c>
       <c r="F302" s="15"/>
       <c r="G302" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H302" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I302" s="15"/>
       <c r="J302" s="15">
         <v>10000</v>
       </c>
       <c r="K302" s="15">
         <v>0.00035</v>
       </c>
       <c r="L302" s="15">
         <v>0.0003</v>
       </c>
       <c r="M302" s="15">
         <v>0.00029</v>
       </c>
       <c r="N302" s="15">
-        <v>40000</v>
+        <v>30000</v>
       </c>
       <c r="O302" s="15"/>
       <c r="P302" s="15"/>
       <c r="Q302" s="15"/>
       <c r="R302" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="303" spans="1:18">
       <c r="B303" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C303" s="15" t="s">
         <v>776</v>
       </c>
       <c r="D303" s="15" t="s">
         <v>777</v>
       </c>
       <c r="E303" s="15">
         <v>10080065507</v>
       </c>
       <c r="F303" s="15"/>
       <c r="G303" s="15" t="s">
         <v>30</v>
       </c>
@@ -18125,51 +18142,51 @@
       </c>
       <c r="E323" s="15">
         <v>10080065891</v>
       </c>
       <c r="F323" s="15"/>
       <c r="G323" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H323" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I323" s="15"/>
       <c r="J323" s="15">
         <v>10000</v>
       </c>
       <c r="K323" s="15">
         <v>0.00036</v>
       </c>
       <c r="L323" s="15">
         <v>0.00031</v>
       </c>
       <c r="M323" s="15">
         <v>0.0003</v>
       </c>
       <c r="N323" s="15">
-        <v>30000</v>
+        <v>40000</v>
       </c>
       <c r="O323" s="15"/>
       <c r="P323" s="15"/>
       <c r="Q323" s="15"/>
       <c r="R323" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="324" spans="1:18">
       <c r="B324" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C324" s="15" t="s">
         <v>826</v>
       </c>
       <c r="D324" s="15" t="s">
         <v>827</v>
       </c>
       <c r="E324" s="15">
         <v>10080047465</v>
       </c>
       <c r="F324" s="15"/>
       <c r="G324" s="15" t="s">
         <v>30</v>
       </c>
@@ -18709,51 +18726,51 @@
       </c>
       <c r="E337" s="15">
         <v>10080028090</v>
       </c>
       <c r="F337" s="15"/>
       <c r="G337" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H337" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I337" s="15"/>
       <c r="J337" s="15">
         <v>10000</v>
       </c>
       <c r="K337" s="15">
         <v>0.00036</v>
       </c>
       <c r="L337" s="15">
         <v>0.00031</v>
       </c>
       <c r="M337" s="15">
         <v>0.0003</v>
       </c>
       <c r="N337" s="15">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="O337" s="15"/>
       <c r="P337" s="15"/>
       <c r="Q337" s="15"/>
       <c r="R337" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="338" spans="1:18">
       <c r="B338" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C338" s="15" t="s">
         <v>860</v>
       </c>
       <c r="D338" s="15" t="s">
         <v>861</v>
       </c>
       <c r="E338" s="15">
         <v>10080063424</v>
       </c>
       <c r="F338" s="15"/>
       <c r="G338" s="15" t="s">
         <v>30</v>
       </c>
@@ -19420,51 +19437,51 @@
       </c>
       <c r="E354" s="15">
         <v>10080035399</v>
       </c>
       <c r="F354" s="15"/>
       <c r="G354" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H354" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I354" s="15"/>
       <c r="J354" s="15">
         <v>10000</v>
       </c>
       <c r="K354" s="15">
         <v>0.00036</v>
       </c>
       <c r="L354" s="15">
         <v>0.00031</v>
       </c>
       <c r="M354" s="15">
         <v>0.0003</v>
       </c>
       <c r="N354" s="15">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="O354" s="15"/>
       <c r="P354" s="15"/>
       <c r="Q354" s="15"/>
       <c r="R354" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="355" spans="1:18">
       <c r="B355" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C355" s="15" t="s">
         <v>905</v>
       </c>
       <c r="D355" s="15" t="s">
         <v>906</v>
       </c>
       <c r="E355" s="15">
         <v>10080065508</v>
       </c>
       <c r="F355" s="15"/>
       <c r="G355" s="15" t="s">
         <v>30</v>
       </c>
@@ -20002,51 +20019,51 @@
       </c>
       <c r="E368" s="15">
         <v>10080058362</v>
       </c>
       <c r="F368" s="15"/>
       <c r="G368" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H368" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I368" s="15"/>
       <c r="J368" s="15">
         <v>10000</v>
       </c>
       <c r="K368" s="15">
         <v>0.00038</v>
       </c>
       <c r="L368" s="15">
         <v>0.00033</v>
       </c>
       <c r="M368" s="15">
         <v>0.00031</v>
       </c>
       <c r="N368" s="15">
-        <v>40000</v>
+        <v>30000</v>
       </c>
       <c r="O368" s="15"/>
       <c r="P368" s="15"/>
       <c r="Q368" s="15"/>
       <c r="R368" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="369" spans="1:18">
       <c r="B369" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C369" s="15" t="s">
         <v>942</v>
       </c>
       <c r="D369" s="15" t="s">
         <v>943</v>
       </c>
       <c r="E369" s="15" t="s">
         <v>944</v>
       </c>
       <c r="F369" s="15"/>
       <c r="G369" s="15" t="s">
         <v>30</v>
       </c>
@@ -20293,51 +20310,51 @@
       </c>
       <c r="E375" s="15" t="s">
         <v>960</v>
       </c>
       <c r="F375" s="15"/>
       <c r="G375" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H375" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I375" s="15"/>
       <c r="J375" s="15">
         <v>10000</v>
       </c>
       <c r="K375" s="15">
         <v>0.00054</v>
       </c>
       <c r="L375" s="15">
         <v>0.00039</v>
       </c>
       <c r="M375" s="15">
         <v>0.00034</v>
       </c>
       <c r="N375" s="15">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="O375" s="15"/>
       <c r="P375" s="15"/>
       <c r="Q375" s="15"/>
       <c r="R375" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="376" spans="1:18">
       <c r="B376" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C376" s="15" t="s">
         <v>961</v>
       </c>
       <c r="D376" s="15" t="s">
         <v>962</v>
       </c>
       <c r="E376" s="15">
         <v>10080055723</v>
       </c>
       <c r="F376" s="15"/>
       <c r="G376" s="15" t="s">
         <v>30</v>
       </c>
@@ -21295,51 +21312,51 @@
       </c>
       <c r="E399" s="15">
         <v>10080050699</v>
       </c>
       <c r="F399" s="15"/>
       <c r="G399" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H399" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I399" s="15"/>
       <c r="J399" s="15">
         <v>10000</v>
       </c>
       <c r="K399" s="15">
         <v>0.0004</v>
       </c>
       <c r="L399" s="15">
         <v>0.00038</v>
       </c>
       <c r="M399" s="15">
         <v>0.00037</v>
       </c>
       <c r="N399" s="15">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="O399" s="15"/>
       <c r="P399" s="15"/>
       <c r="Q399" s="15"/>
       <c r="R399" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="400" spans="1:18">
       <c r="B400" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C400" s="15" t="s">
         <v>1019</v>
       </c>
       <c r="D400" s="15" t="s">
         <v>1020</v>
       </c>
       <c r="E400" s="15">
         <v>10080033911</v>
       </c>
       <c r="F400" s="15"/>
       <c r="G400" s="15" t="s">
         <v>30</v>
       </c>
@@ -21709,51 +21726,51 @@
       </c>
       <c r="E409" s="15">
         <v>10080052689</v>
       </c>
       <c r="F409" s="15"/>
       <c r="G409" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H409" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I409" s="15"/>
       <c r="J409" s="15">
         <v>10000</v>
       </c>
       <c r="K409" s="15">
         <v>0.00035</v>
       </c>
       <c r="L409" s="15">
         <v>0.0003</v>
       </c>
       <c r="M409" s="15">
         <v>0.00029</v>
       </c>
       <c r="N409" s="15">
-        <v>130000</v>
+        <v>120000</v>
       </c>
       <c r="O409" s="15"/>
       <c r="P409" s="15"/>
       <c r="Q409" s="15"/>
       <c r="R409" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="410" spans="1:18">
       <c r="B410" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C410" s="15" t="s">
         <v>1040</v>
       </c>
       <c r="D410" s="15" t="s">
         <v>1041</v>
       </c>
       <c r="E410" s="15">
         <v>10080029029</v>
       </c>
       <c r="F410" s="15"/>
       <c r="G410" s="15" t="s">
         <v>30</v>
       </c>
@@ -22461,51 +22478,51 @@
       </c>
       <c r="E427" s="15">
         <v>10080061250</v>
       </c>
       <c r="F427" s="15"/>
       <c r="G427" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H427" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I427" s="15"/>
       <c r="J427" s="15">
         <v>10000</v>
       </c>
       <c r="K427" s="15">
         <v>0.00035</v>
       </c>
       <c r="L427" s="15">
         <v>0.0003</v>
       </c>
       <c r="M427" s="15">
         <v>0.00029</v>
       </c>
       <c r="N427" s="15">
-        <v>60000</v>
+        <v>40000</v>
       </c>
       <c r="O427" s="15"/>
       <c r="P427" s="15"/>
       <c r="Q427" s="15"/>
       <c r="R427" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="428" spans="1:18">
       <c r="B428" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C428" s="15" t="s">
         <v>1084</v>
       </c>
       <c r="D428" s="15" t="s">
         <v>1085</v>
       </c>
       <c r="E428" s="15">
         <v>10080065511</v>
       </c>
       <c r="F428" s="15"/>
       <c r="G428" s="15" t="s">
         <v>30</v>
       </c>
@@ -22668,51 +22685,51 @@
       </c>
       <c r="E432" s="15">
         <v>10080055725</v>
       </c>
       <c r="F432" s="15"/>
       <c r="G432" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H432" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I432" s="15"/>
       <c r="J432" s="15">
         <v>10000</v>
       </c>
       <c r="K432" s="15">
         <v>0.00041</v>
       </c>
       <c r="L432" s="15">
         <v>0.00035</v>
       </c>
       <c r="M432" s="15">
         <v>0.00034</v>
       </c>
       <c r="N432" s="15">
-        <v>110000</v>
+        <v>120000</v>
       </c>
       <c r="O432" s="15"/>
       <c r="P432" s="15"/>
       <c r="Q432" s="15"/>
       <c r="R432" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="433" spans="1:18">
       <c r="B433" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C433" s="15" t="s">
         <v>1096</v>
       </c>
       <c r="D433" s="15" t="s">
         <v>1097</v>
       </c>
       <c r="E433" s="15">
         <v>10080065512</v>
       </c>
       <c r="F433" s="15"/>
       <c r="G433" s="15" t="s">
         <v>30</v>
       </c>
@@ -23084,51 +23101,51 @@
       </c>
       <c r="E442" s="15" t="s">
         <v>1121</v>
       </c>
       <c r="F442" s="15"/>
       <c r="G442" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H442" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I442" s="15"/>
       <c r="J442" s="15">
         <v>10000</v>
       </c>
       <c r="K442" s="15">
         <v>0.00048</v>
       </c>
       <c r="L442" s="15">
         <v>0.00035</v>
       </c>
       <c r="M442" s="15">
         <v>0.0003</v>
       </c>
       <c r="N442" s="15">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="O442" s="15"/>
       <c r="P442" s="15"/>
       <c r="Q442" s="15"/>
       <c r="R442" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="443" spans="1:18">
       <c r="B443" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C443" s="15" t="s">
         <v>1122</v>
       </c>
       <c r="D443" s="15" t="s">
         <v>1123</v>
       </c>
       <c r="E443" s="15">
         <v>10080028092</v>
       </c>
       <c r="F443" s="15"/>
       <c r="G443" s="15" t="s">
         <v>30</v>
       </c>
@@ -23338,51 +23355,51 @@
       </c>
       <c r="E448" s="15">
         <v>10080028093</v>
       </c>
       <c r="F448" s="15"/>
       <c r="G448" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H448" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I448" s="15"/>
       <c r="J448" s="15">
         <v>10000</v>
       </c>
       <c r="K448" s="15">
         <v>0.00041</v>
       </c>
       <c r="L448" s="15">
         <v>0.00035</v>
       </c>
       <c r="M448" s="15">
         <v>0.00034</v>
       </c>
       <c r="N448" s="15">
-        <v>150000</v>
+        <v>140000</v>
       </c>
       <c r="O448" s="15"/>
       <c r="P448" s="15"/>
       <c r="Q448" s="15"/>
       <c r="R448" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="449" spans="1:18">
       <c r="B449" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C449" s="15" t="s">
         <v>1135</v>
       </c>
       <c r="D449" s="15" t="s">
         <v>1136</v>
       </c>
       <c r="E449" s="15">
         <v>10080065513</v>
       </c>
       <c r="F449" s="15"/>
       <c r="G449" s="15" t="s">
         <v>30</v>
       </c>
@@ -23802,51 +23819,51 @@
       <c r="E459" s="15">
         <v>10080055727</v>
       </c>
       <c r="F459" s="15"/>
       <c r="G459" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H459" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I459" s="15"/>
       <c r="J459" s="15">
         <v>10000</v>
       </c>
       <c r="K459" s="15">
         <v>0.00041</v>
       </c>
       <c r="L459" s="15">
         <v>0.00035</v>
       </c>
       <c r="M459" s="15">
         <v>0.00034</v>
       </c>
       <c r="N459" s="15"/>
       <c r="O459" s="15">
-        <v>80000</v>
+        <v>90000</v>
       </c>
       <c r="P459" s="15" t="s">
         <v>278</v>
       </c>
       <c r="Q459" s="15"/>
       <c r="R459" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="460" spans="1:18">
       <c r="B460" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C460" s="15" t="s">
         <v>1159</v>
       </c>
       <c r="D460" s="15" t="s">
         <v>1160</v>
       </c>
       <c r="E460" s="15">
         <v>10080061403</v>
       </c>
       <c r="F460" s="15"/>
       <c r="G460" s="15" t="s">
         <v>30</v>
@@ -23928,51 +23945,51 @@
       </c>
       <c r="E462" s="15">
         <v>10080055728</v>
       </c>
       <c r="F462" s="15"/>
       <c r="G462" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H462" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I462" s="15"/>
       <c r="J462" s="15">
         <v>10000</v>
       </c>
       <c r="K462" s="15">
         <v>0.00054</v>
       </c>
       <c r="L462" s="15">
         <v>0.00039</v>
       </c>
       <c r="M462" s="15">
         <v>0.00034</v>
       </c>
       <c r="N462" s="15">
-        <v>140000</v>
+        <v>160000</v>
       </c>
       <c r="O462" s="15"/>
       <c r="P462" s="15"/>
       <c r="Q462" s="15"/>
       <c r="R462" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="463" spans="1:18">
       <c r="B463" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C463" s="15" t="s">
         <v>1165</v>
       </c>
       <c r="D463" s="15" t="s">
         <v>1166</v>
       </c>
       <c r="E463" s="15">
         <v>10080065514</v>
       </c>
       <c r="F463" s="15"/>
       <c r="G463" s="15" t="s">
         <v>30</v>
       </c>
@@ -24594,51 +24611,51 @@
       </c>
       <c r="E478" s="15">
         <v>10080061480</v>
       </c>
       <c r="F478" s="15"/>
       <c r="G478" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H478" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I478" s="15"/>
       <c r="J478" s="15">
         <v>10000</v>
       </c>
       <c r="K478" s="15">
         <v>0.00041</v>
       </c>
       <c r="L478" s="15">
         <v>0.00035</v>
       </c>
       <c r="M478" s="15">
         <v>0.00034</v>
       </c>
       <c r="N478" s="15">
-        <v>50000</v>
+        <v>70000</v>
       </c>
       <c r="O478" s="15"/>
       <c r="P478" s="15"/>
       <c r="Q478" s="15"/>
       <c r="R478" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="479" spans="1:18">
       <c r="B479" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C479" s="15" t="s">
         <v>1201</v>
       </c>
       <c r="D479" s="15" t="s">
         <v>1202</v>
       </c>
       <c r="E479" s="15" t="s">
         <v>1203</v>
       </c>
       <c r="F479" s="15"/>
       <c r="G479" s="15" t="s">
         <v>30</v>
       </c>
@@ -25562,51 +25579,51 @@
       <c r="E501" s="15" t="s">
         <v>1258</v>
       </c>
       <c r="F501" s="15"/>
       <c r="G501" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H501" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I501" s="15"/>
       <c r="J501" s="15">
         <v>10000</v>
       </c>
       <c r="K501" s="15">
         <v>0.00044</v>
       </c>
       <c r="L501" s="15">
         <v>0.00038</v>
       </c>
       <c r="M501" s="15">
         <v>0.00036</v>
       </c>
       <c r="N501" s="15"/>
       <c r="O501" s="15">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="P501" s="15" t="s">
         <v>1259</v>
       </c>
       <c r="Q501" s="15"/>
       <c r="R501" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="502" spans="1:18">
       <c r="B502" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C502" s="15" t="s">
         <v>1260</v>
       </c>
       <c r="D502" s="15" t="s">
         <v>1261</v>
       </c>
       <c r="E502" s="15">
         <v>10080058292</v>
       </c>
       <c r="F502" s="15"/>
       <c r="G502" s="15" t="s">
         <v>30</v>
@@ -26825,51 +26842,51 @@
       </c>
       <c r="E531" s="15">
         <v>10080057557</v>
       </c>
       <c r="F531" s="15"/>
       <c r="G531" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H531" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I531" s="15"/>
       <c r="J531" s="15">
         <v>10000</v>
       </c>
       <c r="K531" s="15">
         <v>0.00079</v>
       </c>
       <c r="L531" s="15">
         <v>0.00056</v>
       </c>
       <c r="M531" s="15">
         <v>0.00049</v>
       </c>
       <c r="N531" s="15">
-        <v>50000</v>
+        <v>60000</v>
       </c>
       <c r="O531" s="15"/>
       <c r="P531" s="15"/>
       <c r="Q531" s="15"/>
       <c r="R531" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="532" spans="1:18">
       <c r="B532" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C532" s="15" t="s">
         <v>1338</v>
       </c>
       <c r="D532" s="15" t="s">
         <v>1339</v>
       </c>
       <c r="E532" s="15">
         <v>10080044266</v>
       </c>
       <c r="F532" s="15"/>
       <c r="G532" s="15" t="s">
         <v>30</v>
       </c>
@@ -27035,51 +27052,51 @@
       <c r="E536" s="15">
         <v>10080050700</v>
       </c>
       <c r="F536" s="15"/>
       <c r="G536" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H536" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I536" s="15"/>
       <c r="J536" s="15">
         <v>10000</v>
       </c>
       <c r="K536" s="15">
         <v>0.00036</v>
       </c>
       <c r="L536" s="15">
         <v>0.00031</v>
       </c>
       <c r="M536" s="15">
         <v>0.0003</v>
       </c>
       <c r="N536" s="15"/>
       <c r="O536" s="15">
-        <v>120000</v>
+        <v>90000</v>
       </c>
       <c r="P536" s="15" t="s">
         <v>278</v>
       </c>
       <c r="Q536" s="15"/>
       <c r="R536" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="537" spans="1:18">
       <c r="B537" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C537" s="15" t="s">
         <v>1350</v>
       </c>
       <c r="D537" s="15" t="s">
         <v>1351</v>
       </c>
       <c r="E537" s="15">
         <v>10080065515</v>
       </c>
       <c r="F537" s="15"/>
       <c r="G537" s="15" t="s">
         <v>30</v>
@@ -27188,432 +27205,514 @@
       <c r="O539" s="15"/>
       <c r="P539" s="15"/>
       <c r="Q539" s="15"/>
       <c r="R539" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="540" spans="1:18">
       <c r="B540" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C540" s="15" t="s">
         <v>1357</v>
       </c>
       <c r="D540" s="15" t="s">
         <v>1358</v>
       </c>
       <c r="E540" s="15" t="s">
         <v>1359</v>
       </c>
       <c r="F540" s="15"/>
       <c r="G540" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H540" s="15" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="I540" s="15"/>
       <c r="J540" s="15">
         <v>10000</v>
       </c>
       <c r="K540" s="15">
-        <v>0.00053</v>
+        <v>0.00639</v>
       </c>
       <c r="L540" s="15">
-        <v>0.00046</v>
+        <v>0.00554</v>
       </c>
       <c r="M540" s="15">
-        <v>0.00044</v>
+        <v>0.00533</v>
       </c>
       <c r="N540" s="15"/>
-      <c r="O540" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O540" s="15"/>
+      <c r="P540" s="15"/>
       <c r="Q540" s="15"/>
       <c r="R540" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="541" spans="1:18">
       <c r="B541" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C541" s="15" t="s">
         <v>1360</v>
       </c>
       <c r="D541" s="15" t="s">
         <v>1361</v>
       </c>
-      <c r="E541" s="15">
-        <v>10080065263</v>
+      <c r="E541" s="15" t="s">
+        <v>1362</v>
       </c>
       <c r="F541" s="15"/>
       <c r="G541" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H541" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I541" s="15"/>
       <c r="J541" s="15">
         <v>10000</v>
       </c>
       <c r="K541" s="15">
-        <v>0.00049</v>
+        <v>0.00053</v>
       </c>
       <c r="L541" s="15">
-        <v>0.00047</v>
+        <v>0.00046</v>
       </c>
       <c r="M541" s="15">
-        <v>0.00045</v>
-[...5 lines deleted...]
-      <c r="P541" s="15"/>
+        <v>0.00044</v>
+      </c>
+      <c r="N541" s="15"/>
+      <c r="O541" s="15">
+        <v>70000</v>
+      </c>
+      <c r="P541" s="15" t="s">
+        <v>278</v>
+      </c>
       <c r="Q541" s="15"/>
       <c r="R541" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="542" spans="1:18">
       <c r="B542" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C542" s="15" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="D542" s="15" t="s">
-        <v>1363</v>
-[...1 lines deleted...]
-      <c r="E542" s="15" t="s">
         <v>1364</v>
+      </c>
+      <c r="E542" s="15">
+        <v>10080065263</v>
       </c>
       <c r="F542" s="15"/>
       <c r="G542" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H542" s="15" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="I542" s="15"/>
       <c r="J542" s="15">
         <v>10000</v>
       </c>
       <c r="K542" s="15">
-        <v>0.00036</v>
+        <v>0.00049</v>
       </c>
       <c r="L542" s="15">
-        <v>0.00031</v>
+        <v>0.00047</v>
       </c>
       <c r="M542" s="15">
-        <v>0.0003</v>
+        <v>0.00045</v>
       </c>
       <c r="N542" s="15">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="O542" s="15"/>
       <c r="P542" s="15"/>
       <c r="Q542" s="15"/>
       <c r="R542" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="543" spans="1:18">
       <c r="B543" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C543" s="15" t="s">
         <v>1365</v>
       </c>
       <c r="D543" s="15" t="s">
         <v>1366</v>
       </c>
-      <c r="E543" s="15">
-        <v>10080065029</v>
+      <c r="E543" s="15" t="s">
+        <v>1367</v>
       </c>
       <c r="F543" s="15"/>
       <c r="G543" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H543" s="15" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="I543" s="15"/>
       <c r="J543" s="15">
         <v>10000</v>
       </c>
       <c r="K543" s="15">
-        <v>0.00063</v>
+        <v>0.00036</v>
       </c>
       <c r="L543" s="15">
-        <v>0.00046</v>
+        <v>0.00031</v>
       </c>
       <c r="M543" s="15">
-        <v>0.0004</v>
+        <v>0.0003</v>
       </c>
       <c r="N543" s="15">
         <v>10000</v>
       </c>
       <c r="O543" s="15"/>
       <c r="P543" s="15"/>
       <c r="Q543" s="15"/>
       <c r="R543" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="544" spans="1:18">
       <c r="B544" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C544" s="15" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="D544" s="15" t="s">
-        <v>1368</v>
-[...1 lines deleted...]
-      <c r="E544" s="15" t="s">
         <v>1369</v>
+      </c>
+      <c r="E544" s="15">
+        <v>10080065029</v>
       </c>
       <c r="F544" s="15"/>
       <c r="G544" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H544" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I544" s="15"/>
       <c r="J544" s="15">
         <v>10000</v>
       </c>
       <c r="K544" s="15">
-        <v>0.00044</v>
+        <v>0.00063</v>
       </c>
       <c r="L544" s="15">
-        <v>0.00038</v>
+        <v>0.00046</v>
       </c>
       <c r="M544" s="15">
-        <v>0.00036</v>
+        <v>0.0004</v>
       </c>
       <c r="N544" s="15">
         <v>10000</v>
       </c>
       <c r="O544" s="15"/>
       <c r="P544" s="15"/>
       <c r="Q544" s="15"/>
       <c r="R544" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="545" spans="1:18">
       <c r="B545" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C545" s="15" t="s">
         <v>1370</v>
       </c>
       <c r="D545" s="15" t="s">
         <v>1371</v>
       </c>
       <c r="E545" s="15" t="s">
         <v>1372</v>
       </c>
       <c r="F545" s="15"/>
       <c r="G545" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H545" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I545" s="15"/>
       <c r="J545" s="15">
         <v>10000</v>
       </c>
       <c r="K545" s="15">
-        <v>0.00056</v>
+        <v>0.00044</v>
       </c>
       <c r="L545" s="15">
-        <v>0.00048</v>
+        <v>0.00038</v>
       </c>
       <c r="M545" s="15">
-        <v>0.00046</v>
+        <v>0.00036</v>
       </c>
       <c r="N545" s="15">
         <v>10000</v>
       </c>
       <c r="O545" s="15"/>
       <c r="P545" s="15"/>
       <c r="Q545" s="15"/>
       <c r="R545" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="546" spans="1:18">
       <c r="B546" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C546" s="15" t="s">
         <v>1373</v>
       </c>
       <c r="D546" s="15" t="s">
         <v>1374</v>
       </c>
       <c r="E546" s="15" t="s">
         <v>1375</v>
       </c>
       <c r="F546" s="15"/>
       <c r="G546" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H546" s="15" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="I546" s="15"/>
       <c r="J546" s="15">
         <v>10000</v>
       </c>
       <c r="K546" s="15">
-        <v>0.00044</v>
+        <v>0.00056</v>
       </c>
       <c r="L546" s="15">
-        <v>0.00033</v>
+        <v>0.00048</v>
       </c>
       <c r="M546" s="15">
-        <v>0.0003</v>
-[...1 lines deleted...]
-      <c r="N546" s="15"/>
+        <v>0.00046</v>
+      </c>
+      <c r="N546" s="15">
+        <v>10000</v>
+      </c>
       <c r="O546" s="15"/>
       <c r="P546" s="15"/>
       <c r="Q546" s="15"/>
       <c r="R546" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="547" spans="1:18">
       <c r="B547" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C547" s="15" t="s">
         <v>1376</v>
       </c>
       <c r="D547" s="15" t="s">
         <v>1377</v>
       </c>
-      <c r="E547" s="15">
-        <v>10080064326</v>
+      <c r="E547" s="15" t="s">
+        <v>1378</v>
       </c>
       <c r="F547" s="15"/>
       <c r="G547" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H547" s="15" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="I547" s="15"/>
       <c r="J547" s="15">
         <v>10000</v>
       </c>
       <c r="K547" s="15">
-        <v>0.00054</v>
+        <v>0.00044</v>
       </c>
       <c r="L547" s="15">
-        <v>0.00047</v>
+        <v>0.00033</v>
       </c>
       <c r="M547" s="15">
-        <v>0.00045</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0003</v>
+      </c>
+      <c r="N547" s="15"/>
       <c r="O547" s="15"/>
       <c r="P547" s="15"/>
       <c r="Q547" s="15"/>
       <c r="R547" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="548" spans="1:18">
       <c r="B548" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C548" s="15" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="D548" s="15" t="s">
-        <v>1379</v>
-[...1 lines deleted...]
-      <c r="E548" s="15" t="s">
         <v>1380</v>
+      </c>
+      <c r="E548" s="15">
+        <v>10080064326</v>
       </c>
       <c r="F548" s="15"/>
       <c r="G548" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H548" s="15" t="s">
-        <v>1381</v>
+        <v>36</v>
       </c>
       <c r="I548" s="15"/>
-      <c r="J548" s="15"/>
+      <c r="J548" s="15">
+        <v>10000</v>
+      </c>
       <c r="K548" s="15">
-        <v>0.00079</v>
+        <v>0.00054</v>
       </c>
       <c r="L548" s="15">
-        <v>0.00056</v>
+        <v>0.00047</v>
       </c>
       <c r="M548" s="15">
-        <v>0.00049</v>
-[...1 lines deleted...]
-      <c r="N548" s="15"/>
+        <v>0.00045</v>
+      </c>
+      <c r="N548" s="15">
+        <v>10000</v>
+      </c>
       <c r="O548" s="15"/>
       <c r="P548" s="15"/>
       <c r="Q548" s="15"/>
       <c r="R548" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="549" spans="1:18">
-      <c r="B549" s="14"/>
-[...2 lines deleted...]
-      <c r="E549" s="15"/>
+      <c r="B549" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C549" s="15" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D549" s="15" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E549" s="15" t="s">
+        <v>1383</v>
+      </c>
       <c r="F549" s="15"/>
-      <c r="G549" s="15"/>
-      <c r="H549" s="15"/>
+      <c r="G549" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H549" s="15" t="s">
+        <v>1384</v>
+      </c>
       <c r="I549" s="15"/>
       <c r="J549" s="15"/>
-      <c r="K549" s="15"/>
-[...1 lines deleted...]
-      <c r="M549" s="15"/>
+      <c r="K549" s="15">
+        <v>0.00079</v>
+      </c>
+      <c r="L549" s="15">
+        <v>0.00056</v>
+      </c>
+      <c r="M549" s="15">
+        <v>0.00049</v>
+      </c>
       <c r="N549" s="15"/>
       <c r="O549" s="15"/>
       <c r="P549" s="15"/>
       <c r="Q549" s="15"/>
+      <c r="R549" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="550" spans="1:18">
+      <c r="B550" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C550" s="15" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D550" s="15" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E550" s="15" t="s">
+        <v>1387</v>
+      </c>
+      <c r="F550" s="15"/>
+      <c r="G550" s="15" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H550" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="I550" s="15"/>
+      <c r="J550" s="15">
+        <v>3000</v>
+      </c>
+      <c r="K550" s="15">
+        <v>0.0455</v>
+      </c>
+      <c r="L550" s="15">
+        <v>0.03943</v>
+      </c>
+      <c r="M550" s="15">
+        <v>0.03791</v>
+      </c>
+      <c r="N550" s="15"/>
+      <c r="O550" s="15"/>
+      <c r="P550" s="15"/>
+      <c r="Q550" s="15"/>
+      <c r="R550" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="551" spans="1:18">
+      <c r="B551" s="14"/>
+      <c r="C551" s="15"/>
+      <c r="D551" s="15"/>
+      <c r="E551" s="15"/>
+      <c r="F551" s="15"/>
+      <c r="G551" s="15"/>
+      <c r="H551" s="15"/>
+      <c r="I551" s="15"/>
+      <c r="J551" s="15"/>
+      <c r="K551" s="15"/>
+      <c r="L551" s="15"/>
+      <c r="M551" s="15"/>
+      <c r="N551" s="15"/>
+      <c r="O551" s="15"/>
+      <c r="P551" s="15"/>
+      <c r="Q551" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -27633,317 +27732,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>1382</v>
+        <v>1389</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>1383</v>
+        <v>1390</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>1384</v>
+        <v>1391</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>1385</v>
+        <v>1392</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>1386</v>
+        <v>1393</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>1387</v>
+        <v>1394</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>1388</v>
+        <v>1395</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>1389</v>
+        <v>1396</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>1390</v>
+        <v>1397</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>1391</v>
+        <v>1398</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>1392</v>
+        <v>1399</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>1393</v>
+        <v>1400</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>1394</v>
+        <v>1401</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>1395</v>
+        <v>1402</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>1396</v>
+        <v>1403</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>1397</v>
+        <v>1404</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>1398</v>
+        <v>1405</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>1399</v>
+        <v>1406</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>1400</v>
+        <v>1407</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>1401</v>
+        <v>1408</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>1402</v>
+        <v>1409</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>1403</v>
+        <v>1410</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>1404</v>
+        <v>1411</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>1405</v>
+        <v>1412</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>1406</v>
+        <v>1413</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>