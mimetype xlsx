--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1416">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1417">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -382,53 +382,50 @@
   <si>
     <t>CR-02FL6---22R</t>
   </si>
   <si>
     <t>0402 - 22 Ом 1% RC0402FR-0722RL (CR-02FL6---22R)</t>
   </si>
   <si>
     <t>UT-00132350</t>
   </si>
   <si>
     <t>RC-02K22R0FT</t>
   </si>
   <si>
     <t>±100ppm/℃ / 0402 - 22 Ом 1% RC0402FR-0722RL (RC-02K22R0FT)</t>
   </si>
   <si>
     <t>UT-00120542</t>
   </si>
   <si>
     <t>RC-02W22R0FT</t>
   </si>
   <si>
     <t>0402 - 22 Ом 1% RC0402FR-0722RL (RC-02W22R0FT)</t>
   </si>
   <si>
-    <t>02.09.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>RI0402L22R0FT</t>
   </si>
   <si>
     <t>0402 - 22 Ом 1% RC0402FR-0722RL (RI0402L22R0FT)</t>
   </si>
   <si>
     <t>RC-02W27R0FT</t>
   </si>
   <si>
     <t>0402 - 27 Ом 1% RC0402FR-0727RL (RC-02W27R0FT)</t>
   </si>
   <si>
     <t>UT-00092862</t>
   </si>
   <si>
     <t>CR-02FL6---30R</t>
   </si>
   <si>
     <t>0402 - 30 Ом 1% RC0402FR-0730RL (CR-02FL6-30R)</t>
   </si>
   <si>
     <t>10-00061712</t>
   </si>
   <si>
     <t>RC0402FR-0733RL</t>
@@ -850,51 +847,51 @@
   <si>
     <t>RC-02W2200FT</t>
   </si>
   <si>
     <t>0402 - 220 Ом 1% RC0402FR-07220RL (RC-02W2200FT)</t>
   </si>
   <si>
     <t>RI0402L2200FT</t>
   </si>
   <si>
     <t>0402 - 220 Ом 1% RC0402FR-07220RL (RI0402L2200FT)</t>
   </si>
   <si>
     <t>CR-02FL6--240R</t>
   </si>
   <si>
     <t>0402 - 240 Ом 1% RC0402FR-07240RL (CR-02FL6--240R)</t>
   </si>
   <si>
     <t>RC-02W2400FT</t>
   </si>
   <si>
     <t>0402 - 240 Ом 1% RC0402FR-07240RL (RC-02W2400FT)</t>
   </si>
   <si>
-    <t>26.11.2026</t>
+    <t>16.12.2026</t>
   </si>
   <si>
     <t>RI0402L2400FT</t>
   </si>
   <si>
     <t>0402 - 240 Ом 1% RC0402FR-07240RL (RI0402L2400FT)</t>
   </si>
   <si>
     <t>RC0402FR-07270RL</t>
   </si>
   <si>
     <t>0402 - 270 Ом 1% RC0402FR-07270RL</t>
   </si>
   <si>
     <t>UT-00123536</t>
   </si>
   <si>
     <t>CR-02FL6--270R</t>
   </si>
   <si>
     <t>0402 - 270 Ом 1% RC0402FR-07270RL (CR-02FL6--270R)</t>
   </si>
   <si>
     <t>UT-00132354</t>
   </si>
@@ -1948,50 +1945,53 @@
   <si>
     <t>RC-02W5901FT</t>
   </si>
   <si>
     <t>0402 - 5.9 кОм 1% RC0402FR-075K9L (RC-02W5901FT)</t>
   </si>
   <si>
     <t>10-00061850</t>
   </si>
   <si>
     <t>RC0402FR-076K04L</t>
   </si>
   <si>
     <t>0402 - 6.04 кОм 1% RC0402FR-076K04L</t>
   </si>
   <si>
     <t>10-00061840</t>
   </si>
   <si>
     <t>RC-02W6041FT</t>
   </si>
   <si>
     <t>0402 - 6.04 кОм 1% RC0402FR-076K04L (RC-02W6041FT)</t>
   </si>
   <si>
+    <t>10.10.2026</t>
+  </si>
+  <si>
     <t>RC-02W6201FT</t>
   </si>
   <si>
     <t>0402 - 6.2 кОм 1% RC-02W6201FT</t>
   </si>
   <si>
     <t>UT-00120383</t>
   </si>
   <si>
     <t>RC0402FR-076K2L</t>
   </si>
   <si>
     <t>0402 - 6.2 кОм 1% RC0402FR-076K2L</t>
   </si>
   <si>
     <t>UT-00118367</t>
   </si>
   <si>
     <t>CR-02FL6---6K2</t>
   </si>
   <si>
     <t>0402 - 6.2 кОм 1% RC0402FR-076K2L (CR-02FL6-6K2)</t>
   </si>
   <si>
     <t>0402 - 6.34 кОм 1% RC0402FR-076K34L</t>
@@ -3800,50 +3800,53 @@
     <t>CR-02FL6--360K</t>
   </si>
   <si>
     <t>0402 - 360 кОм 1% RC0402FR-07360KL (CR-02FL6--360K)</t>
   </si>
   <si>
     <t>10-00061969</t>
   </si>
   <si>
     <t>RC-02K3603FT</t>
   </si>
   <si>
     <t>0402 - 360 кОм 1% RC0402FR-07360KL (RC-02K3603FT)</t>
   </si>
   <si>
     <t>UT-00132141</t>
   </si>
   <si>
     <t>03.12.2026</t>
   </si>
   <si>
     <t>RC-02W3603FT</t>
   </si>
   <si>
     <t>0402 - 360 кОм 1% RC0402FR-07360KL (RC-02W3603FT)</t>
+  </si>
+  <si>
+    <t>27.01.2027</t>
   </si>
   <si>
     <t>CR-02FL6--430K</t>
   </si>
   <si>
     <t>0402 - 430 кОм 1% RC0402FR-07430KL (CR-02FL6--430K)</t>
   </si>
   <si>
     <t>UT-00132368</t>
   </si>
   <si>
     <t>RC-02W4303FT</t>
   </si>
   <si>
     <t>0402 - 430 кОм 1% RC0402FR-07430KL (RC-02W4303FT)</t>
   </si>
   <si>
     <t>RI0402L4303FT</t>
   </si>
   <si>
     <t>0402 - 430 кОм 1% RC0402FR-07430KL (RI0402L4303FT)</t>
   </si>
   <si>
     <t>10-00062056</t>
   </si>
@@ -5358,51 +5361,51 @@
       </c>
       <c r="E17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>10000</v>
       </c>
       <c r="K17" s="15">
         <v>0.00044</v>
       </c>
       <c r="L17" s="15">
         <v>0.00038</v>
       </c>
       <c r="M17" s="15">
         <v>0.00036</v>
       </c>
       <c r="N17" s="15">
-        <v>70000</v>
+        <v>90000</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>30</v>
       </c>
@@ -6343,8754 +6346,8740 @@
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E41" s="15">
         <v>10080057769</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>10000</v>
       </c>
       <c r="K41" s="15">
+        <v>0.00056</v>
+      </c>
+      <c r="L41" s="15">
         <v>0.00048</v>
       </c>
-      <c r="L41" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="M41" s="15">
-        <v>0.0004</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.00046</v>
+      </c>
+      <c r="N41" s="15">
+        <v>10000</v>
+      </c>
+      <c r="O41" s="15"/>
+      <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="D42" s="15" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E42" s="15">
         <v>10080065498</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H42" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>10000</v>
       </c>
       <c r="K42" s="15">
         <v>0.00079</v>
       </c>
       <c r="L42" s="15">
         <v>0.00056</v>
       </c>
       <c r="M42" s="15">
         <v>0.00049</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="D43" s="15" t="s">
         <v>125</v>
       </c>
-      <c r="D43" s="15" t="s">
+      <c r="E43" s="15" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H43" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>10000</v>
       </c>
       <c r="K43" s="15">
         <v>0.00091</v>
       </c>
       <c r="L43" s="15">
         <v>0.00076</v>
       </c>
       <c r="M43" s="15">
         <v>0.00072</v>
       </c>
       <c r="N43" s="15">
         <v>10000</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="D44" s="15" t="s">
         <v>128</v>
       </c>
-      <c r="D44" s="15" t="s">
+      <c r="E44" s="15" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>10000</v>
       </c>
       <c r="K44" s="15">
         <v>0.00079</v>
       </c>
       <c r="L44" s="15">
         <v>0.00056</v>
       </c>
       <c r="M44" s="15">
         <v>0.00049</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="D45" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="D45" s="15" t="s">
+      <c r="E45" s="15" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.00079</v>
       </c>
       <c r="L45" s="15">
         <v>0.00056</v>
       </c>
       <c r="M45" s="15">
         <v>0.00049</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="D46" s="15" t="s">
         <v>134</v>
       </c>
-      <c r="D46" s="15" t="s">
+      <c r="E46" s="15" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H46" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>10000</v>
       </c>
       <c r="K46" s="15">
         <v>0.0004</v>
       </c>
       <c r="L46" s="15">
         <v>0.0003</v>
       </c>
       <c r="M46" s="15">
         <v>0.00027</v>
       </c>
       <c r="N46" s="15"/>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="D47" s="15" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="E47" s="15">
         <v>10080060422</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>10000</v>
       </c>
       <c r="K47" s="15">
         <v>0.00041</v>
       </c>
       <c r="L47" s="15">
         <v>0.00035</v>
       </c>
       <c r="M47" s="15">
         <v>0.00034</v>
       </c>
       <c r="N47" s="15">
         <v>20000</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="D48" s="15" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E48" s="15">
         <v>10080032215</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H48" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>10000</v>
       </c>
       <c r="K48" s="15">
         <v>0.0004</v>
       </c>
       <c r="L48" s="15">
         <v>0.0003</v>
       </c>
       <c r="M48" s="15">
         <v>0.00027</v>
       </c>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D49" s="15" t="s">
         <v>141</v>
       </c>
-      <c r="D49" s="15" t="s">
+      <c r="E49" s="15" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H49" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>10000</v>
       </c>
       <c r="K49" s="15">
         <v>0.00039</v>
       </c>
       <c r="L49" s="15">
         <v>0.00034</v>
       </c>
       <c r="M49" s="15">
         <v>0.00033</v>
       </c>
       <c r="N49" s="15">
         <v>20000</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="D50" s="15" t="s">
         <v>144</v>
       </c>
-      <c r="D50" s="15" t="s">
+      <c r="E50" s="15" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H50" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>10000</v>
       </c>
       <c r="K50" s="15">
         <v>0.00081</v>
       </c>
       <c r="L50" s="15">
         <v>0.00068</v>
       </c>
       <c r="M50" s="15">
         <v>0.0006400000000000001</v>
       </c>
       <c r="N50" s="15"/>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="D51" s="15" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E51" s="15">
         <v>10080041614</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>10000</v>
       </c>
       <c r="K51" s="15">
         <v>0.00079</v>
       </c>
       <c r="L51" s="15">
         <v>0.00056</v>
       </c>
       <c r="M51" s="15">
         <v>0.00049</v>
       </c>
       <c r="N51" s="15"/>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="D52" s="15" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E52" s="15">
         <v>10080028072</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>10000</v>
       </c>
       <c r="K52" s="15">
         <v>0.00041</v>
       </c>
       <c r="L52" s="15">
         <v>0.00035</v>
       </c>
       <c r="M52" s="15">
         <v>0.00034</v>
       </c>
       <c r="N52" s="15">
         <v>10000</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="D53" s="15" t="s">
         <v>151</v>
       </c>
-      <c r="D53" s="15" t="s">
+      <c r="E53" s="15" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>10000</v>
       </c>
       <c r="K53" s="15">
         <v>0.00271</v>
       </c>
       <c r="L53" s="15">
         <v>0.00227</v>
       </c>
       <c r="M53" s="15">
         <v>0.00217</v>
       </c>
       <c r="N53" s="15">
         <v>300</v>
       </c>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="D54" s="15" t="s">
         <v>154</v>
       </c>
-      <c r="D54" s="15" t="s">
+      <c r="E54" s="15" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H54" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>10000</v>
       </c>
       <c r="K54" s="15">
         <v>0.00045</v>
       </c>
       <c r="L54" s="15">
         <v>0.00039</v>
       </c>
       <c r="M54" s="15">
         <v>0.00038</v>
       </c>
       <c r="N54" s="15">
         <v>10000</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="D55" s="15" t="s">
         <v>157</v>
       </c>
-      <c r="D55" s="15" t="s">
+      <c r="E55" s="15" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H55" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>10000</v>
       </c>
       <c r="K55" s="15">
         <v>0.00079</v>
       </c>
       <c r="L55" s="15">
         <v>0.00056</v>
       </c>
       <c r="M55" s="15">
         <v>0.00049</v>
       </c>
       <c r="N55" s="15"/>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="D56" s="15" t="s">
         <v>160</v>
       </c>
-      <c r="D56" s="15" t="s">
+      <c r="E56" s="15" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H56" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>10000</v>
       </c>
       <c r="K56" s="15">
         <v>0.0004</v>
       </c>
       <c r="L56" s="15">
         <v>0.0003</v>
       </c>
       <c r="M56" s="15">
         <v>0.00027</v>
       </c>
       <c r="N56" s="15">
         <v>30000</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="D57" s="15" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="E57" s="15">
         <v>10080073422</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H57" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>10000</v>
       </c>
       <c r="K57" s="15">
         <v>0.00035</v>
       </c>
       <c r="L57" s="15">
         <v>0.0003</v>
       </c>
       <c r="M57" s="15">
         <v>0.00029</v>
       </c>
       <c r="N57" s="15">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="D58" s="15" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E58" s="15">
         <v>10080032216</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H58" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>10000</v>
       </c>
       <c r="K58" s="15">
         <v>0.00079</v>
       </c>
       <c r="L58" s="15">
         <v>0.00056</v>
       </c>
       <c r="M58" s="15">
         <v>0.00049</v>
       </c>
       <c r="N58" s="15"/>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D59" s="15" t="s">
         <v>167</v>
       </c>
-      <c r="D59" s="15" t="s">
+      <c r="E59" s="15" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H59" s="15" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>10000</v>
       </c>
       <c r="K59" s="15">
         <v>0.00351</v>
       </c>
       <c r="L59" s="15">
         <v>0.00351</v>
       </c>
       <c r="M59" s="15">
         <v>0.00351</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="D60" s="15" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E60" s="15">
         <v>10080031313</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H60" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>10000</v>
       </c>
       <c r="K60" s="15">
         <v>0.00041</v>
       </c>
       <c r="L60" s="15">
         <v>0.00035</v>
       </c>
       <c r="M60" s="15">
         <v>0.00034</v>
       </c>
       <c r="N60" s="15">
         <v>50000</v>
       </c>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="D61" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="E61" s="15" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H61" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>10000</v>
       </c>
       <c r="K61" s="15">
         <v>0.00181</v>
       </c>
       <c r="L61" s="15">
         <v>0.00152</v>
       </c>
       <c r="M61" s="15">
         <v>0.00146</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="D62" s="15" t="s">
         <v>175</v>
       </c>
-      <c r="D62" s="15" t="s">
+      <c r="E62" s="15" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H62" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>10000</v>
       </c>
       <c r="K62" s="15">
         <v>0.00079</v>
       </c>
       <c r="L62" s="15">
         <v>0.00056</v>
       </c>
       <c r="M62" s="15">
         <v>0.00049</v>
       </c>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="D63" s="15" t="s">
         <v>178</v>
       </c>
-      <c r="D63" s="15" t="s">
+      <c r="E63" s="15" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H63" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>10000</v>
       </c>
       <c r="K63" s="15">
         <v>0.00045</v>
       </c>
       <c r="L63" s="15">
         <v>0.00039</v>
       </c>
       <c r="M63" s="15">
         <v>0.00038</v>
       </c>
       <c r="N63" s="15">
         <v>10000</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="D64" s="15" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E64" s="15">
         <v>10080041615</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H64" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>10000</v>
       </c>
       <c r="K64" s="15">
         <v>0.00079</v>
       </c>
       <c r="L64" s="15">
         <v>0.00056</v>
       </c>
       <c r="M64" s="15">
         <v>0.00049</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="D65" s="15" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="E65" s="15">
         <v>10080028073</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H65" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>10000</v>
       </c>
       <c r="K65" s="15">
         <v>0.00036</v>
       </c>
       <c r="L65" s="15">
         <v>0.00031</v>
       </c>
       <c r="M65" s="15">
         <v>0.0003</v>
       </c>
       <c r="N65" s="15">
         <v>30000</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="D66" s="15" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E66" s="15">
         <v>10080054593</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H66" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>10000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00045</v>
       </c>
       <c r="L66" s="15">
         <v>0.00039</v>
       </c>
       <c r="M66" s="15">
         <v>0.00038</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="D67" s="15" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="E67" s="15">
         <v>10080048270</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H67" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>10000</v>
       </c>
       <c r="K67" s="15">
         <v>0.0004</v>
       </c>
       <c r="L67" s="15">
         <v>0.0003</v>
       </c>
       <c r="M67" s="15">
         <v>0.00027</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="D68" s="15" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E68" s="15">
         <v>10080040029</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H68" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15">
         <v>10000</v>
       </c>
       <c r="K68" s="15">
         <v>0.00047</v>
       </c>
       <c r="L68" s="15">
         <v>0.0004</v>
       </c>
       <c r="M68" s="15">
         <v>0.00039</v>
       </c>
       <c r="N68" s="15">
         <v>10000</v>
       </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="D69" s="15" t="s">
         <v>191</v>
       </c>
-      <c r="D69" s="15" t="s">
+      <c r="E69" s="15" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H69" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>10000</v>
       </c>
       <c r="K69" s="15">
         <v>0.00152</v>
       </c>
       <c r="L69" s="15">
         <v>0.00127</v>
       </c>
       <c r="M69" s="15">
         <v>0.00123</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="D70" s="15" t="s">
         <v>194</v>
       </c>
-      <c r="D70" s="15" t="s">
+      <c r="E70" s="15" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H70" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>10000</v>
       </c>
       <c r="K70" s="15">
         <v>0.00045</v>
       </c>
       <c r="L70" s="15">
         <v>0.00039</v>
       </c>
       <c r="M70" s="15">
         <v>0.00038</v>
       </c>
       <c r="N70" s="15">
         <v>10000</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="D71" s="15" t="s">
         <v>197</v>
       </c>
-      <c r="D71" s="15" t="s">
+      <c r="E71" s="15" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H71" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>10000</v>
       </c>
       <c r="K71" s="15">
         <v>0.00082</v>
       </c>
       <c r="L71" s="15">
         <v>0.00069</v>
       </c>
       <c r="M71" s="15">
         <v>0.00066</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="D72" s="15" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="E72" s="15">
         <v>10080032217</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H72" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>10000</v>
       </c>
       <c r="K72" s="15">
         <v>0.0004</v>
       </c>
       <c r="L72" s="15">
         <v>0.0003</v>
       </c>
       <c r="M72" s="15">
         <v>0.00027</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="D73" s="15" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="E73" s="15">
         <v>10080031314</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H73" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>10000</v>
       </c>
       <c r="K73" s="15">
         <v>0.00047</v>
       </c>
       <c r="L73" s="15">
         <v>0.0004</v>
       </c>
       <c r="M73" s="15">
         <v>0.00039</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="D74" s="15" t="s">
         <v>204</v>
       </c>
-      <c r="D74" s="15" t="s">
+      <c r="E74" s="15" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H74" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>10000</v>
       </c>
       <c r="K74" s="15">
         <v>0.00155</v>
       </c>
       <c r="L74" s="15">
         <v>0.00155</v>
       </c>
       <c r="M74" s="15">
         <v>0.00155</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="D75" s="15" t="s">
         <v>207</v>
       </c>
-      <c r="D75" s="15" t="s">
+      <c r="E75" s="15" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H75" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>10000</v>
       </c>
       <c r="K75" s="15">
         <v>0.00223</v>
       </c>
       <c r="L75" s="15">
         <v>0.00187</v>
       </c>
       <c r="M75" s="15">
         <v>0.00179</v>
       </c>
       <c r="N75" s="15">
         <v>10000</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
+        <v>209</v>
+      </c>
+      <c r="D76" s="15" t="s">
         <v>210</v>
       </c>
-      <c r="D76" s="15" t="s">
+      <c r="E76" s="15" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H76" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>10000</v>
       </c>
       <c r="K76" s="15">
         <v>0.00079</v>
       </c>
       <c r="L76" s="15">
         <v>0.00056</v>
       </c>
       <c r="M76" s="15">
         <v>0.00049</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="D77" s="15" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E77" s="15">
         <v>10080034514</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H77" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>10000</v>
       </c>
       <c r="K77" s="15">
         <v>0.00079</v>
       </c>
       <c r="L77" s="15">
         <v>0.00056</v>
       </c>
       <c r="M77" s="15">
         <v>0.00049</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="D78" s="15" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E78" s="15">
         <v>10080028074</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H78" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>10000</v>
       </c>
       <c r="K78" s="15">
         <v>0.00036</v>
       </c>
       <c r="L78" s="15">
         <v>0.00031</v>
       </c>
       <c r="M78" s="15">
         <v>0.0003</v>
       </c>
       <c r="N78" s="15">
         <v>10000</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="D79" s="15" t="s">
         <v>217</v>
       </c>
-      <c r="D79" s="15" t="s">
+      <c r="E79" s="15" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H79" s="15" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15"/>
       <c r="K79" s="15">
         <v>0.00071</v>
       </c>
       <c r="L79" s="15">
         <v>0.0005</v>
       </c>
       <c r="M79" s="15">
         <v>0.00044</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="D80" s="15" t="s">
         <v>221</v>
       </c>
-      <c r="D80" s="15" t="s">
+      <c r="E80" s="15" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>10000</v>
       </c>
       <c r="K80" s="15">
         <v>0.00082</v>
       </c>
       <c r="L80" s="15">
         <v>0.00069</v>
       </c>
       <c r="M80" s="15">
         <v>0.00066</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="D81" s="15" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="E81" s="15">
         <v>10080016225</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>10000</v>
       </c>
       <c r="K81" s="15">
         <v>0.0004</v>
       </c>
       <c r="L81" s="15">
         <v>0.0003</v>
       </c>
       <c r="M81" s="15">
         <v>0.00027</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="D82" s="15" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="E82" s="15">
         <v>10080028075</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H82" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>10000</v>
       </c>
       <c r="K82" s="15">
         <v>0.00039</v>
       </c>
       <c r="L82" s="15">
         <v>0.00034</v>
       </c>
       <c r="M82" s="15">
         <v>0.00033</v>
       </c>
-      <c r="N82" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N82" s="15"/>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="D83" s="15" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E83" s="15">
         <v>10080063416</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H83" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>10000</v>
       </c>
       <c r="K83" s="15">
         <v>0.00079</v>
       </c>
       <c r="L83" s="15">
         <v>0.00056</v>
       </c>
       <c r="M83" s="15">
         <v>0.00049</v>
       </c>
       <c r="N83" s="15"/>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="D84" s="15" t="s">
         <v>230</v>
       </c>
-      <c r="D84" s="15" t="s">
+      <c r="E84" s="15" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H84" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>10000</v>
       </c>
       <c r="K84" s="15">
         <v>0.00079</v>
       </c>
       <c r="L84" s="15">
         <v>0.00056</v>
       </c>
       <c r="M84" s="15">
         <v>0.00049</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="D85" s="15" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E85" s="15">
         <v>10080055712</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H85" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>10000</v>
       </c>
       <c r="K85" s="15">
         <v>0.00045</v>
       </c>
       <c r="L85" s="15">
         <v>0.00039</v>
       </c>
       <c r="M85" s="15">
         <v>0.00038</v>
       </c>
       <c r="N85" s="15">
         <v>20000</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="D86" s="15" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="E86" s="15">
         <v>10080065499</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H86" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>10000</v>
       </c>
       <c r="K86" s="15">
         <v>0.00079</v>
       </c>
       <c r="L86" s="15">
         <v>0.00056</v>
       </c>
       <c r="M86" s="15">
         <v>0.00049</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="D87" s="15" t="s">
         <v>237</v>
       </c>
-      <c r="D87" s="15" t="s">
+      <c r="E87" s="15" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H87" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>10000</v>
       </c>
       <c r="K87" s="15">
         <v>0.00079</v>
       </c>
       <c r="L87" s="15">
         <v>0.00056</v>
       </c>
       <c r="M87" s="15">
         <v>0.00049</v>
       </c>
       <c r="N87" s="15"/>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="D88" s="15" t="s">
         <v>240</v>
       </c>
-      <c r="D88" s="15" t="s">
+      <c r="E88" s="15" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H88" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>10000</v>
       </c>
       <c r="K88" s="15">
         <v>0.00079</v>
       </c>
       <c r="L88" s="15">
         <v>0.00056</v>
       </c>
       <c r="M88" s="15">
         <v>0.00049</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="D89" s="15" t="s">
         <v>243</v>
       </c>
-      <c r="D89" s="15" t="s">
+      <c r="E89" s="15" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H89" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>10000</v>
       </c>
       <c r="K89" s="15">
         <v>0.00079</v>
       </c>
       <c r="L89" s="15">
         <v>0.00056</v>
       </c>
       <c r="M89" s="15">
         <v>0.00049</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
+        <v>245</v>
+      </c>
+      <c r="D90" s="15" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="E90" s="15">
         <v>10080056976</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H90" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>10000</v>
       </c>
       <c r="K90" s="15">
         <v>0.00036</v>
       </c>
       <c r="L90" s="15">
         <v>0.00031</v>
       </c>
       <c r="M90" s="15">
         <v>0.0003</v>
       </c>
       <c r="N90" s="15">
         <v>40000</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="D91" s="15" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="E91" s="15">
         <v>10080065500</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H91" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>10000</v>
       </c>
       <c r="K91" s="15">
         <v>0.00079</v>
       </c>
       <c r="L91" s="15">
         <v>0.00056</v>
       </c>
       <c r="M91" s="15">
         <v>0.00049</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="D92" s="15" t="s">
         <v>250</v>
       </c>
-      <c r="D92" s="15" t="s">
+      <c r="E92" s="15" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H92" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15"/>
       <c r="K92" s="15">
         <v>0.00079</v>
       </c>
       <c r="L92" s="15">
         <v>0.00056</v>
       </c>
       <c r="M92" s="15">
         <v>0.00049</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="D93" s="15" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="E93" s="15">
         <v>10080041613</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H93" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>10000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00079</v>
       </c>
       <c r="L93" s="15">
         <v>0.00056</v>
       </c>
       <c r="M93" s="15">
         <v>0.00049</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E94" s="15">
         <v>10080028076</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H94" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>10000</v>
       </c>
       <c r="K94" s="15">
         <v>0.00035</v>
       </c>
       <c r="L94" s="15">
         <v>0.0003</v>
       </c>
       <c r="M94" s="15">
         <v>0.00029</v>
       </c>
       <c r="N94" s="15">
         <v>10000</v>
       </c>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="D95" s="15" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="E95" s="15">
         <v>10080047237</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H95" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>10000</v>
       </c>
       <c r="K95" s="15">
         <v>0.00079</v>
       </c>
       <c r="L95" s="15">
         <v>0.00056</v>
       </c>
       <c r="M95" s="15">
         <v>0.00049</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="D96" s="15" t="s">
         <v>259</v>
       </c>
-      <c r="D96" s="15" t="s">
+      <c r="E96" s="15" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H96" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>10000</v>
       </c>
       <c r="K96" s="15">
         <v>0.00079</v>
       </c>
       <c r="L96" s="15">
         <v>0.00056</v>
       </c>
       <c r="M96" s="15">
         <v>0.00049</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
+        <v>261</v>
+      </c>
+      <c r="D97" s="15" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="E97" s="15">
         <v>10080032218</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H97" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>10000</v>
       </c>
       <c r="K97" s="15">
         <v>0.00079</v>
       </c>
       <c r="L97" s="15">
         <v>0.00056</v>
       </c>
       <c r="M97" s="15">
         <v>0.00049</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
+        <v>263</v>
+      </c>
+      <c r="D98" s="15" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E98" s="15">
         <v>10080051709</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H98" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>10000</v>
       </c>
       <c r="K98" s="15">
         <v>0.00048</v>
       </c>
       <c r="L98" s="15">
         <v>0.00042</v>
       </c>
       <c r="M98" s="15">
         <v>0.0004</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="D99" s="15" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="E99" s="15">
         <v>10080063417</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H99" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>10000</v>
       </c>
       <c r="K99" s="15">
         <v>0.00079</v>
       </c>
       <c r="L99" s="15">
         <v>0.00056</v>
       </c>
       <c r="M99" s="15">
         <v>0.00049</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
+        <v>267</v>
+      </c>
+      <c r="D100" s="15" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="E100" s="15">
         <v>10080033746</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H100" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>10000</v>
       </c>
       <c r="K100" s="15">
         <v>0.00079</v>
       </c>
       <c r="L100" s="15">
         <v>0.00056</v>
       </c>
       <c r="M100" s="15">
         <v>0.00049</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
+        <v>269</v>
+      </c>
+      <c r="D101" s="15" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="E101" s="15">
         <v>10080053737</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H101" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>10000</v>
       </c>
       <c r="K101" s="15">
         <v>0.00039</v>
       </c>
       <c r="L101" s="15">
         <v>0.00034</v>
       </c>
       <c r="M101" s="15">
         <v>0.00033</v>
       </c>
       <c r="N101" s="15">
         <v>50000</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="D102" s="15" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="E102" s="15">
         <v>10080065501</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H102" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>10000</v>
       </c>
       <c r="K102" s="15">
         <v>0.00079</v>
       </c>
       <c r="L102" s="15">
         <v>0.00056</v>
       </c>
       <c r="M102" s="15">
         <v>0.00049</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="D103" s="15" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="E103" s="15">
         <v>10080035504</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H103" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>10000</v>
       </c>
       <c r="K103" s="15">
         <v>0.0004</v>
       </c>
       <c r="L103" s="15">
         <v>0.0003</v>
       </c>
       <c r="M103" s="15">
         <v>0.00027</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="D104" s="15" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="E104" s="15">
         <v>10080050683</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H104" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>10000</v>
       </c>
       <c r="K104" s="15">
         <v>0.00036</v>
       </c>
       <c r="L104" s="15">
         <v>0.00031</v>
       </c>
       <c r="M104" s="15">
         <v>0.0003</v>
       </c>
       <c r="N104" s="15"/>
       <c r="O104" s="15">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="P104" s="15" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="Q104" s="15"/>
       <c r="R104" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="D105" s="15" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="E105" s="15">
         <v>10080065502</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H105" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>10000</v>
       </c>
       <c r="K105" s="15">
         <v>0.00079</v>
       </c>
       <c r="L105" s="15">
         <v>0.00056</v>
       </c>
       <c r="M105" s="15">
         <v>0.00049</v>
       </c>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
+        <v>280</v>
+      </c>
+      <c r="D106" s="15" t="s">
         <v>281</v>
       </c>
-      <c r="D106" s="15" t="s">
+      <c r="E106" s="15" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H106" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>10000</v>
       </c>
       <c r="K106" s="15">
         <v>0.001</v>
       </c>
       <c r="L106" s="15">
         <v>0.00084</v>
       </c>
       <c r="M106" s="15">
         <v>0.00081</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="D107" s="15" t="s">
         <v>284</v>
       </c>
-      <c r="D107" s="15" t="s">
+      <c r="E107" s="15" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H107" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>10000</v>
       </c>
       <c r="K107" s="15">
         <v>0.0004</v>
       </c>
       <c r="L107" s="15">
         <v>0.0003</v>
       </c>
       <c r="M107" s="15">
         <v>0.00027</v>
       </c>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="D108" s="15" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="E108" s="15">
         <v>10080060378</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H108" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>10000</v>
       </c>
       <c r="K108" s="15">
         <v>0.00039</v>
       </c>
       <c r="L108" s="15">
         <v>0.00034</v>
       </c>
       <c r="M108" s="15">
         <v>0.00033</v>
       </c>
       <c r="N108" s="15">
         <v>20000</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="D109" s="15" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="E109" s="15">
         <v>10080048271</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H109" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>10000</v>
       </c>
       <c r="K109" s="15">
         <v>0.00079</v>
       </c>
       <c r="L109" s="15">
         <v>0.00056</v>
       </c>
       <c r="M109" s="15">
         <v>0.00049</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="D110" s="15" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="E110" s="15">
         <v>10080050686</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H110" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>10000</v>
       </c>
       <c r="K110" s="15">
         <v>0.00036</v>
       </c>
       <c r="L110" s="15">
         <v>0.00031</v>
       </c>
       <c r="M110" s="15">
         <v>0.0003</v>
       </c>
       <c r="N110" s="15">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="D111" s="15" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="E111" s="15">
         <v>10080047466</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H111" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>10000</v>
       </c>
       <c r="K111" s="15">
         <v>0.00079</v>
       </c>
       <c r="L111" s="15">
         <v>0.00056</v>
       </c>
       <c r="M111" s="15">
         <v>0.00049</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="D112" s="15" t="s">
         <v>295</v>
       </c>
-      <c r="D112" s="15" t="s">
+      <c r="E112" s="15" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H112" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I112" s="15" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="J112" s="15">
         <v>10000</v>
       </c>
       <c r="K112" s="15">
         <v>0.00082</v>
       </c>
       <c r="L112" s="15">
         <v>0.00069</v>
       </c>
       <c r="M112" s="15">
         <v>0.00066</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
+        <v>298</v>
+      </c>
+      <c r="D113" s="15" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="E113" s="15">
         <v>10080034634</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H113" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I113" s="15" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="J113" s="15">
         <v>10000</v>
       </c>
       <c r="K113" s="15">
         <v>0.0004</v>
       </c>
       <c r="L113" s="15">
         <v>0.0003</v>
       </c>
       <c r="M113" s="15">
         <v>0.00027</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="D114" s="15" t="s">
         <v>302</v>
       </c>
-      <c r="D114" s="15" t="s">
+      <c r="E114" s="15" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H114" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I114" s="15" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="J114" s="15">
         <v>10000</v>
       </c>
       <c r="K114" s="15">
         <v>0.00048</v>
       </c>
       <c r="L114" s="15">
         <v>0.00035</v>
       </c>
       <c r="M114" s="15">
         <v>0.0003</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="D115" s="15" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="E115" s="15">
         <v>10080051710</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H115" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I115" s="15" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="J115" s="15">
         <v>10000</v>
       </c>
       <c r="K115" s="15">
         <v>0.00041</v>
       </c>
       <c r="L115" s="15">
         <v>0.00035</v>
       </c>
       <c r="M115" s="15">
         <v>0.00034</v>
       </c>
       <c r="N115" s="15"/>
       <c r="O115" s="15">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="P115" s="15" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="Q115" s="15"/>
       <c r="R115" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
+        <v>308</v>
+      </c>
+      <c r="D116" s="15" t="s">
         <v>309</v>
       </c>
-      <c r="D116" s="15" t="s">
+      <c r="E116" s="15" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H116" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15"/>
       <c r="K116" s="15">
         <v>0.00079</v>
       </c>
       <c r="L116" s="15">
         <v>0.00056</v>
       </c>
       <c r="M116" s="15">
         <v>0.00049</v>
       </c>
       <c r="N116" s="15"/>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="D117" s="15" t="s">
         <v>312</v>
       </c>
-      <c r="D117" s="15" t="s">
+      <c r="E117" s="15" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H117" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>10000</v>
       </c>
       <c r="K117" s="15">
         <v>0.00032</v>
       </c>
       <c r="L117" s="15">
         <v>0.00027</v>
       </c>
       <c r="M117" s="15">
         <v>0.00026</v>
       </c>
       <c r="N117" s="15">
         <v>10000</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="D118" s="15" t="s">
         <v>315</v>
       </c>
-      <c r="D118" s="15" t="s">
+      <c r="E118" s="15" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H118" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>10000</v>
       </c>
       <c r="K118" s="15">
         <v>0.00048</v>
       </c>
       <c r="L118" s="15">
         <v>0.00035</v>
       </c>
       <c r="M118" s="15">
         <v>0.0003</v>
       </c>
       <c r="N118" s="15">
         <v>10000</v>
       </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="D119" s="15" t="s">
         <v>318</v>
       </c>
-      <c r="D119" s="15" t="s">
+      <c r="E119" s="15" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H119" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
         <v>10000</v>
       </c>
       <c r="K119" s="15">
         <v>0.00036</v>
       </c>
       <c r="L119" s="15">
         <v>0.00031</v>
       </c>
       <c r="M119" s="15">
         <v>0.0003</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
+        <v>320</v>
+      </c>
+      <c r="D120" s="15" t="s">
         <v>321</v>
       </c>
-      <c r="D120" s="15" t="s">
+      <c r="E120" s="15" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H120" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>10000</v>
       </c>
       <c r="K120" s="15">
         <v>0.0004</v>
       </c>
       <c r="L120" s="15">
         <v>0.0003</v>
       </c>
       <c r="M120" s="15">
         <v>0.00027</v>
       </c>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
+        <v>323</v>
+      </c>
+      <c r="D121" s="15" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="E121" s="15">
         <v>10080054592</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>10000</v>
       </c>
       <c r="K121" s="15">
         <v>0.00036</v>
       </c>
       <c r="L121" s="15">
         <v>0.00031</v>
       </c>
       <c r="M121" s="15">
         <v>0.0003</v>
       </c>
       <c r="N121" s="15">
         <v>20000</v>
       </c>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
+        <v>325</v>
+      </c>
+      <c r="D122" s="15" t="s">
         <v>326</v>
       </c>
-      <c r="D122" s="15" t="s">
+      <c r="E122" s="15" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H122" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>10000</v>
       </c>
       <c r="K122" s="15">
         <v>0.00045</v>
       </c>
       <c r="L122" s="15">
         <v>0.00038</v>
       </c>
       <c r="M122" s="15">
         <v>0.00036</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
+        <v>328</v>
+      </c>
+      <c r="D123" s="15" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="E123" s="15">
         <v>10080029038</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H123" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>10000</v>
       </c>
       <c r="K123" s="15">
         <v>0.00079</v>
       </c>
       <c r="L123" s="15">
         <v>0.00056</v>
       </c>
       <c r="M123" s="15">
         <v>0.00049</v>
       </c>
       <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
+        <v>330</v>
+      </c>
+      <c r="D124" s="15" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="E124" s="15">
         <v>10080055713</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H124" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
         <v>10000</v>
       </c>
       <c r="K124" s="15">
         <v>0.00036</v>
       </c>
       <c r="L124" s="15">
         <v>0.00031</v>
       </c>
       <c r="M124" s="15">
         <v>0.0003</v>
       </c>
       <c r="N124" s="15">
         <v>100000</v>
       </c>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="D125" s="15" t="s">
         <v>333</v>
       </c>
-      <c r="D125" s="15" t="s">
+      <c r="E125" s="15" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H125" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
         <v>10000</v>
       </c>
       <c r="K125" s="15">
         <v>0.00032</v>
       </c>
       <c r="L125" s="15">
         <v>0.00027</v>
       </c>
       <c r="M125" s="15">
         <v>0.00026</v>
       </c>
       <c r="N125" s="15"/>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="D126" s="15" t="s">
         <v>336</v>
       </c>
-      <c r="D126" s="15" t="s">
+      <c r="E126" s="15" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H126" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>10000</v>
       </c>
       <c r="K126" s="15">
         <v>0.00048</v>
       </c>
       <c r="L126" s="15">
         <v>0.00035</v>
       </c>
       <c r="M126" s="15">
         <v>0.0003</v>
       </c>
       <c r="N126" s="15"/>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="D127" s="15" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="E127" s="15">
         <v>10080060351</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H127" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>10000</v>
       </c>
       <c r="K127" s="15">
+        <v>0.00056</v>
+      </c>
+      <c r="L127" s="15">
         <v>0.00048</v>
       </c>
-      <c r="L127" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="M127" s="15">
-        <v>0.0004</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.00046</v>
+      </c>
+      <c r="N127" s="15">
+        <v>10000</v>
+      </c>
+      <c r="O127" s="15"/>
+      <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
+        <v>340</v>
+      </c>
+      <c r="D128" s="15" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="E128" s="15">
         <v>10080065503</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H128" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>10000</v>
       </c>
       <c r="K128" s="15">
         <v>0.00079</v>
       </c>
       <c r="L128" s="15">
         <v>0.00056</v>
       </c>
       <c r="M128" s="15">
         <v>0.00049</v>
       </c>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
+        <v>342</v>
+      </c>
+      <c r="D129" s="15" t="s">
         <v>343</v>
       </c>
-      <c r="D129" s="15" t="s">
+      <c r="E129" s="15" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H129" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
         <v>10000</v>
       </c>
       <c r="K129" s="15">
         <v>0.00139</v>
       </c>
       <c r="L129" s="15">
         <v>0.00116</v>
       </c>
       <c r="M129" s="15">
         <v>0.00113</v>
       </c>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
+        <v>345</v>
+      </c>
+      <c r="D130" s="15" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="E130" s="15">
         <v>10080064563</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H130" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
         <v>10000</v>
       </c>
       <c r="K130" s="15">
         <v>0.00079</v>
       </c>
       <c r="L130" s="15">
         <v>0.00056</v>
       </c>
       <c r="M130" s="15">
         <v>0.00049</v>
       </c>
       <c r="N130" s="15"/>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
+        <v>347</v>
+      </c>
+      <c r="D131" s="15" t="s">
         <v>348</v>
       </c>
-      <c r="D131" s="15" t="s">
+      <c r="E131" s="15" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H131" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>10000</v>
       </c>
       <c r="K131" s="15">
         <v>0.0004</v>
       </c>
       <c r="L131" s="15">
         <v>0.0003</v>
       </c>
       <c r="M131" s="15">
         <v>0.00027</v>
       </c>
       <c r="N131" s="15"/>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="D132" s="15" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="E132" s="15">
         <v>10080055714</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H132" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>10000</v>
       </c>
       <c r="K132" s="15">
         <v>0.00045</v>
       </c>
       <c r="L132" s="15">
         <v>0.00039</v>
       </c>
       <c r="M132" s="15">
         <v>0.00038</v>
       </c>
       <c r="N132" s="15">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C133" s="15" t="s">
+        <v>352</v>
+      </c>
+      <c r="D133" s="15" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="E133" s="15">
         <v>10080063418</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H133" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
         <v>10000</v>
       </c>
       <c r="K133" s="15">
         <v>0.00079</v>
       </c>
       <c r="L133" s="15">
         <v>0.00056</v>
       </c>
       <c r="M133" s="15">
         <v>0.00049</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C134" s="15" t="s">
+        <v>354</v>
+      </c>
+      <c r="D134" s="15" t="s">
         <v>355</v>
       </c>
-      <c r="D134" s="15" t="s">
+      <c r="E134" s="15" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H134" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>10000</v>
       </c>
       <c r="K134" s="15">
         <v>0.00109</v>
       </c>
       <c r="L134" s="15">
         <v>0.00091</v>
       </c>
       <c r="M134" s="15">
         <v>0.00087</v>
       </c>
       <c r="N134" s="15"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
+        <v>357</v>
+      </c>
+      <c r="D135" s="15" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="E135" s="15">
         <v>10080016226</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H135" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
         <v>10000</v>
       </c>
       <c r="K135" s="15">
         <v>0.00079</v>
       </c>
       <c r="L135" s="15">
         <v>0.00056</v>
       </c>
       <c r="M135" s="15">
         <v>0.00049</v>
       </c>
       <c r="N135" s="15"/>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="15" t="s">
+        <v>359</v>
+      </c>
+      <c r="D136" s="15" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="E136" s="15">
         <v>10080055715</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H136" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
         <v>10000</v>
       </c>
       <c r="K136" s="15">
         <v>0.00038</v>
       </c>
       <c r="L136" s="15">
         <v>0.00033</v>
       </c>
       <c r="M136" s="15">
         <v>0.00031</v>
       </c>
       <c r="N136" s="15">
         <v>10000</v>
       </c>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C137" s="15" t="s">
+        <v>361</v>
+      </c>
+      <c r="D137" s="15" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="E137" s="15">
         <v>10080054596</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H137" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
         <v>10000</v>
       </c>
       <c r="K137" s="15">
         <v>0.00079</v>
       </c>
       <c r="L137" s="15">
         <v>0.00056</v>
       </c>
       <c r="M137" s="15">
         <v>0.00049</v>
       </c>
       <c r="N137" s="15">
         <v>20000</v>
       </c>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="D138" s="15" t="s">
         <v>364</v>
       </c>
-      <c r="D138" s="15" t="s">
+      <c r="E138" s="15" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H138" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15"/>
       <c r="K138" s="15">
         <v>0.00079</v>
       </c>
       <c r="L138" s="15">
         <v>0.00056</v>
       </c>
       <c r="M138" s="15">
         <v>0.00049</v>
       </c>
       <c r="N138" s="15"/>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="D139" s="15" t="s">
         <v>367</v>
       </c>
-      <c r="D139" s="15" t="s">
+      <c r="E139" s="15" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H139" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I139" s="15"/>
       <c r="J139" s="15">
         <v>10000</v>
       </c>
       <c r="K139" s="15">
         <v>0.00039</v>
       </c>
       <c r="L139" s="15">
         <v>0.00034</v>
       </c>
       <c r="M139" s="15">
         <v>0.00033</v>
       </c>
       <c r="N139" s="15">
         <v>10000</v>
       </c>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C140" s="15" t="s">
+        <v>369</v>
+      </c>
+      <c r="D140" s="15" t="s">
         <v>370</v>
       </c>
-      <c r="D140" s="15" t="s">
+      <c r="E140" s="15" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H140" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I140" s="15"/>
       <c r="J140" s="15">
         <v>10000</v>
       </c>
       <c r="K140" s="15">
         <v>0.00079</v>
       </c>
       <c r="L140" s="15">
         <v>0.00056</v>
       </c>
       <c r="M140" s="15">
         <v>0.00049</v>
       </c>
       <c r="N140" s="15"/>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C141" s="15" t="s">
+        <v>372</v>
+      </c>
+      <c r="D141" s="15" t="s">
         <v>373</v>
       </c>
-      <c r="D141" s="15" t="s">
+      <c r="E141" s="15" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H141" s="15" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>10000</v>
       </c>
       <c r="K141" s="15">
         <v>0.00129</v>
       </c>
       <c r="L141" s="15">
         <v>0.00108</v>
       </c>
       <c r="M141" s="15">
         <v>0.00104</v>
       </c>
       <c r="N141" s="15"/>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
+        <v>376</v>
+      </c>
+      <c r="D142" s="15" t="s">
         <v>377</v>
       </c>
-      <c r="D142" s="15" t="s">
+      <c r="E142" s="15" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H142" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="15">
         <v>10000</v>
       </c>
       <c r="K142" s="15">
         <v>0.0004</v>
       </c>
       <c r="L142" s="15">
         <v>0.0003</v>
       </c>
       <c r="M142" s="15">
         <v>0.00027</v>
       </c>
       <c r="N142" s="15"/>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C143" s="15" t="s">
+        <v>379</v>
+      </c>
+      <c r="D143" s="15" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="E143" s="15">
         <v>10080033653</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H143" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
         <v>10000</v>
       </c>
       <c r="K143" s="15">
         <v>0.00079</v>
       </c>
       <c r="L143" s="15">
         <v>0.00056</v>
       </c>
       <c r="M143" s="15">
         <v>0.00049</v>
       </c>
       <c r="N143" s="15"/>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="B144" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C144" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="D144" s="15" t="s">
         <v>382</v>
       </c>
-      <c r="D144" s="15" t="s">
+      <c r="E144" s="15" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H144" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>10000</v>
       </c>
       <c r="K144" s="15">
         <v>0.00033</v>
       </c>
       <c r="L144" s="15">
         <v>0.00029</v>
       </c>
       <c r="M144" s="15">
         <v>0.00028</v>
       </c>
       <c r="N144" s="15">
-        <v>150000</v>
+        <v>160000</v>
       </c>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
+        <v>384</v>
+      </c>
+      <c r="D145" s="15" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="E145" s="15">
         <v>10080063820</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H145" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>10000</v>
       </c>
       <c r="K145" s="15">
         <v>0.00035</v>
       </c>
       <c r="L145" s="15">
         <v>0.0003</v>
       </c>
       <c r="M145" s="15">
         <v>0.00029</v>
       </c>
       <c r="N145" s="15">
         <v>40000</v>
       </c>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
+        <v>386</v>
+      </c>
+      <c r="D146" s="15" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="E146" s="15">
         <v>10080053379</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H146" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I146" s="15"/>
       <c r="J146" s="15">
         <v>10000</v>
       </c>
       <c r="K146" s="15">
         <v>0.00032</v>
       </c>
       <c r="L146" s="15">
         <v>0.00027</v>
       </c>
       <c r="M146" s="15">
         <v>0.00026</v>
       </c>
       <c r="N146" s="15">
         <v>10000</v>
       </c>
       <c r="O146" s="15"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="B147" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C147" s="15" t="s">
+        <v>388</v>
+      </c>
+      <c r="D147" s="15" t="s">
         <v>389</v>
       </c>
-      <c r="D147" s="15" t="s">
+      <c r="E147" s="15" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="F147" s="15"/>
       <c r="G147" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H147" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I147" s="15"/>
       <c r="J147" s="15">
         <v>10000</v>
       </c>
       <c r="K147" s="15">
         <v>0.00048</v>
       </c>
       <c r="L147" s="15">
         <v>0.00035</v>
       </c>
       <c r="M147" s="15">
         <v>0.0003</v>
       </c>
       <c r="N147" s="15">
         <v>10000</v>
       </c>
       <c r="O147" s="15"/>
       <c r="P147" s="15"/>
       <c r="Q147" s="15"/>
       <c r="R147" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="B148" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C148" s="15" t="s">
+        <v>391</v>
+      </c>
+      <c r="D148" s="15" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="E148" s="15">
         <v>10080051740</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H148" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15">
         <v>10000</v>
       </c>
       <c r="K148" s="15">
         <v>0.00035</v>
       </c>
       <c r="L148" s="15">
         <v>0.0003</v>
       </c>
       <c r="M148" s="15">
         <v>0.00029</v>
       </c>
       <c r="N148" s="15"/>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
+        <v>393</v>
+      </c>
+      <c r="D149" s="15" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="E149" s="15">
         <v>10080028077</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H149" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I149" s="15"/>
       <c r="J149" s="15">
         <v>10000</v>
       </c>
       <c r="K149" s="15">
         <v>0.00079</v>
       </c>
       <c r="L149" s="15">
         <v>0.00056</v>
       </c>
       <c r="M149" s="15">
         <v>0.00049</v>
       </c>
       <c r="N149" s="15">
         <v>10000</v>
       </c>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
+        <v>395</v>
+      </c>
+      <c r="D150" s="15" t="s">
         <v>396</v>
       </c>
-      <c r="D150" s="15" t="s">
+      <c r="E150" s="15" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H150" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I150" s="15"/>
       <c r="J150" s="15">
         <v>10000</v>
       </c>
       <c r="K150" s="15">
         <v>0.00082</v>
       </c>
       <c r="L150" s="15">
         <v>0.00069</v>
       </c>
       <c r="M150" s="15">
         <v>0.00066</v>
       </c>
       <c r="N150" s="15"/>
       <c r="O150" s="15"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="B151" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="15" t="s">
+        <v>398</v>
+      </c>
+      <c r="D151" s="15" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="E151" s="15">
         <v>10080011218</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H151" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I151" s="15"/>
       <c r="J151" s="15">
         <v>10000</v>
       </c>
       <c r="K151" s="15">
         <v>0.00077</v>
       </c>
       <c r="L151" s="15">
         <v>0.00055</v>
       </c>
       <c r="M151" s="15">
         <v>0.0005</v>
       </c>
-      <c r="N151" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N151" s="15"/>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="D152" s="15" t="s">
         <v>401</v>
       </c>
-      <c r="D152" s="15" t="s">
+      <c r="E152" s="15" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H152" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
         <v>10000</v>
       </c>
       <c r="K152" s="15">
         <v>0.00048</v>
       </c>
       <c r="L152" s="15">
         <v>0.00035</v>
       </c>
       <c r="M152" s="15">
         <v>0.0003</v>
       </c>
       <c r="N152" s="15"/>
       <c r="O152" s="15"/>
       <c r="P152" s="15"/>
       <c r="Q152" s="15"/>
       <c r="R152" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="B153" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="D153" s="15" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="E153" s="15">
         <v>10080028078</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H153" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>10000</v>
       </c>
       <c r="K153" s="15">
         <v>0.00038</v>
       </c>
       <c r="L153" s="15">
         <v>0.00033</v>
       </c>
       <c r="M153" s="15">
         <v>0.00031</v>
       </c>
       <c r="N153" s="15"/>
       <c r="O153" s="15">
-        <v>440000</v>
+        <v>450000</v>
       </c>
       <c r="P153" s="15" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="Q153" s="15"/>
       <c r="R153" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
+        <v>405</v>
+      </c>
+      <c r="D154" s="15" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="E154" s="15">
         <v>10080063420</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H154" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>10000</v>
       </c>
       <c r="K154" s="15">
         <v>0.00079</v>
       </c>
       <c r="L154" s="15">
         <v>0.00056</v>
       </c>
       <c r="M154" s="15">
         <v>0.00049</v>
       </c>
       <c r="N154" s="15"/>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
+        <v>407</v>
+      </c>
+      <c r="D155" s="15" t="s">
         <v>408</v>
       </c>
-      <c r="D155" s="15" t="s">
+      <c r="E155" s="15" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H155" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>10000</v>
       </c>
       <c r="K155" s="15">
         <v>0.00079</v>
       </c>
       <c r="L155" s="15">
         <v>0.00056</v>
       </c>
       <c r="M155" s="15">
         <v>0.00049</v>
       </c>
       <c r="N155" s="15"/>
       <c r="O155" s="15"/>
       <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="D156" s="15" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="E156" s="15">
         <v>10080015589</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H156" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I156" s="15"/>
       <c r="J156" s="15">
         <v>10000</v>
       </c>
       <c r="K156" s="15">
         <v>0.00079</v>
       </c>
       <c r="L156" s="15">
         <v>0.00056</v>
       </c>
       <c r="M156" s="15">
         <v>0.00049</v>
       </c>
       <c r="N156" s="15"/>
       <c r="O156" s="15"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
+        <v>412</v>
+      </c>
+      <c r="D157" s="15" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="E157" s="15">
         <v>10080055721</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H157" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I157" s="15"/>
       <c r="J157" s="15">
         <v>10000</v>
       </c>
       <c r="K157" s="15">
         <v>0.00079</v>
       </c>
       <c r="L157" s="15">
         <v>0.00056</v>
       </c>
       <c r="M157" s="15">
         <v>0.00049</v>
       </c>
       <c r="N157" s="15">
-        <v>70000</v>
+        <v>80000</v>
       </c>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
+        <v>414</v>
+      </c>
+      <c r="D158" s="15" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="E158" s="15">
         <v>10080034635</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H158" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I158" s="15"/>
       <c r="J158" s="15">
         <v>10000</v>
       </c>
       <c r="K158" s="15">
         <v>0.0004</v>
       </c>
       <c r="L158" s="15">
         <v>0.0003</v>
       </c>
       <c r="M158" s="15">
         <v>0.00027</v>
       </c>
       <c r="N158" s="15"/>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="D159" s="15" t="s">
         <v>417</v>
       </c>
-      <c r="D159" s="15" t="s">
+      <c r="E159" s="15" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H159" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>10000</v>
       </c>
       <c r="K159" s="15">
+        <v>0.00056</v>
+      </c>
+      <c r="L159" s="15">
         <v>0.00048</v>
       </c>
-      <c r="L159" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="M159" s="15">
-        <v>0.0004</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.00046</v>
+      </c>
+      <c r="N159" s="15">
+        <v>10000</v>
+      </c>
+      <c r="O159" s="15"/>
+      <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
+        <v>419</v>
+      </c>
+      <c r="D160" s="15" t="s">
         <v>420</v>
       </c>
-      <c r="D160" s="15" t="s">
+      <c r="E160" s="15" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H160" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I160" s="15"/>
       <c r="J160" s="15">
         <v>10000</v>
       </c>
       <c r="K160" s="15">
         <v>0.00036</v>
       </c>
       <c r="L160" s="15">
         <v>0.00031</v>
       </c>
       <c r="M160" s="15">
         <v>0.0003</v>
       </c>
       <c r="N160" s="15">
-        <v>50000</v>
+        <v>60000</v>
       </c>
       <c r="O160" s="15"/>
       <c r="P160" s="15"/>
       <c r="Q160" s="15"/>
       <c r="R160" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="B161" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C161" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="D161" s="15" t="s">
         <v>423</v>
       </c>
-      <c r="D161" s="15" t="s">
+      <c r="E161" s="15" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H161" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I161" s="15"/>
       <c r="J161" s="15">
         <v>10000</v>
       </c>
       <c r="K161" s="15">
         <v>0.00079</v>
       </c>
       <c r="L161" s="15">
         <v>0.00056</v>
       </c>
       <c r="M161" s="15">
         <v>0.00049</v>
       </c>
       <c r="N161" s="15"/>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
       <c r="R161" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="B162" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="15" t="s">
+        <v>425</v>
+      </c>
+      <c r="D162" s="15" t="s">
         <v>426</v>
       </c>
-      <c r="D162" s="15" t="s">
+      <c r="E162" s="15" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H162" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I162" s="15"/>
       <c r="J162" s="15">
         <v>10000</v>
       </c>
       <c r="K162" s="15">
         <v>0.00036</v>
       </c>
       <c r="L162" s="15">
         <v>0.00031</v>
       </c>
       <c r="M162" s="15">
         <v>0.0003</v>
       </c>
       <c r="N162" s="15">
         <v>20000</v>
       </c>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
       <c r="R162" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="B163" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C163" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="D163" s="15" t="s">
         <v>429</v>
       </c>
-      <c r="D163" s="15" t="s">
+      <c r="E163" s="15" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H163" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>10000</v>
       </c>
       <c r="K163" s="15">
         <v>0.00078</v>
       </c>
       <c r="L163" s="15">
         <v>0.0006400000000000001</v>
       </c>
       <c r="M163" s="15">
         <v>0.00063</v>
       </c>
       <c r="N163" s="15"/>
       <c r="O163" s="15"/>
       <c r="P163" s="15"/>
       <c r="Q163" s="15"/>
       <c r="R163" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="B164" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C164" s="15" t="s">
+        <v>431</v>
+      </c>
+      <c r="D164" s="15" t="s">
         <v>432</v>
       </c>
-      <c r="D164" s="15" t="s">
+      <c r="E164" s="15" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H164" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I164" s="15"/>
       <c r="J164" s="15">
         <v>10000</v>
       </c>
       <c r="K164" s="15">
         <v>0.00036</v>
       </c>
       <c r="L164" s="15">
         <v>0.00031</v>
       </c>
       <c r="M164" s="15">
         <v>0.0003</v>
       </c>
       <c r="N164" s="15">
-        <v>130000</v>
+        <v>100000</v>
       </c>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
+        <v>434</v>
+      </c>
+      <c r="D165" s="15" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="E165" s="15">
         <v>10080033680</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H165" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I165" s="15"/>
       <c r="J165" s="15">
         <v>10000</v>
       </c>
       <c r="K165" s="15">
         <v>0.0004</v>
       </c>
       <c r="L165" s="15">
         <v>0.0003</v>
       </c>
       <c r="M165" s="15">
         <v>0.00027</v>
       </c>
       <c r="N165" s="15"/>
       <c r="O165" s="15"/>
       <c r="P165" s="15"/>
       <c r="Q165" s="15"/>
       <c r="R165" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="B166" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C166" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="D166" s="15" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="E166" s="15">
         <v>10080028080</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H166" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I166" s="15"/>
       <c r="J166" s="15">
         <v>10000</v>
       </c>
       <c r="K166" s="15">
+        <v>0.00056</v>
+      </c>
+      <c r="L166" s="15">
         <v>0.00048</v>
       </c>
-      <c r="L166" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="M166" s="15">
-        <v>0.0004</v>
-[...2 lines deleted...]
-      <c r="O166" s="15">
+        <v>0.00046</v>
+      </c>
+      <c r="N166" s="15">
         <v>20000</v>
       </c>
-      <c r="P166" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O166" s="15"/>
+      <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
       <c r="R166" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="B167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="15" t="s">
+        <v>438</v>
+      </c>
+      <c r="D167" s="15" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="E167" s="15">
         <v>10080048273</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H167" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I167" s="15"/>
       <c r="J167" s="15">
         <v>10000</v>
       </c>
       <c r="K167" s="15">
         <v>0.00079</v>
       </c>
       <c r="L167" s="15">
         <v>0.00056</v>
       </c>
       <c r="M167" s="15">
         <v>0.00049</v>
       </c>
       <c r="N167" s="15"/>
       <c r="O167" s="15"/>
       <c r="P167" s="15"/>
       <c r="Q167" s="15"/>
       <c r="R167" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="B168" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C168" s="15" t="s">
+        <v>440</v>
+      </c>
+      <c r="D168" s="15" t="s">
         <v>441</v>
       </c>
-      <c r="D168" s="15" t="s">
+      <c r="E168" s="15" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="F168" s="15"/>
       <c r="G168" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H168" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I168" s="15"/>
       <c r="J168" s="15">
         <v>10000</v>
       </c>
       <c r="K168" s="15">
         <v>0.00041</v>
       </c>
       <c r="L168" s="15">
         <v>0.00035</v>
       </c>
       <c r="M168" s="15">
         <v>0.00034</v>
       </c>
       <c r="N168" s="15">
         <v>30000</v>
       </c>
       <c r="O168" s="15"/>
       <c r="P168" s="15"/>
       <c r="Q168" s="15"/>
       <c r="R168" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="B169" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C169" s="15" t="s">
+        <v>443</v>
+      </c>
+      <c r="D169" s="15" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="E169" s="15">
         <v>10080037467</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H169" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
         <v>10000</v>
       </c>
       <c r="K169" s="15">
         <v>0.00079</v>
       </c>
       <c r="L169" s="15">
         <v>0.00056</v>
       </c>
       <c r="M169" s="15">
         <v>0.00049</v>
       </c>
       <c r="N169" s="15">
         <v>10000</v>
       </c>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
+        <v>445</v>
+      </c>
+      <c r="D170" s="15" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="E170" s="15">
         <v>10080053738</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H170" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
         <v>10000</v>
       </c>
       <c r="K170" s="15">
         <v>0.00079</v>
       </c>
       <c r="L170" s="15">
         <v>0.00056</v>
       </c>
       <c r="M170" s="15">
         <v>0.00049</v>
       </c>
       <c r="N170" s="15">
         <v>10000</v>
       </c>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
+        <v>447</v>
+      </c>
+      <c r="D171" s="15" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="E171" s="15">
         <v>10080047467</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H171" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
         <v>10000</v>
       </c>
       <c r="K171" s="15">
         <v>0.00079</v>
       </c>
       <c r="L171" s="15">
         <v>0.00056</v>
       </c>
       <c r="M171" s="15">
         <v>0.00049</v>
       </c>
       <c r="N171" s="15"/>
       <c r="O171" s="15"/>
       <c r="P171" s="15"/>
       <c r="Q171" s="15"/>
       <c r="R171" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="B172" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C172" s="15" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="D172" s="15" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="E172" s="15">
         <v>10080048274</v>
       </c>
       <c r="F172" s="15"/>
       <c r="G172" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H172" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I172" s="15"/>
       <c r="J172" s="15">
         <v>10000</v>
       </c>
       <c r="K172" s="15">
         <v>0.00079</v>
       </c>
       <c r="L172" s="15">
         <v>0.00056</v>
       </c>
       <c r="M172" s="15">
         <v>0.00049</v>
       </c>
       <c r="N172" s="15"/>
       <c r="O172" s="15"/>
       <c r="P172" s="15"/>
       <c r="Q172" s="15"/>
       <c r="R172" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="B173" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C173" s="15" t="s">
+        <v>450</v>
+      </c>
+      <c r="D173" s="15" t="s">
         <v>451</v>
       </c>
-      <c r="D173" s="15" t="s">
+      <c r="E173" s="15" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
       <c r="F173" s="15"/>
       <c r="G173" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H173" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I173" s="15"/>
       <c r="J173" s="15">
         <v>10000</v>
       </c>
       <c r="K173" s="15">
         <v>0.0004</v>
       </c>
       <c r="L173" s="15">
         <v>0.00038</v>
       </c>
       <c r="M173" s="15">
         <v>0.00037</v>
       </c>
       <c r="N173" s="15"/>
       <c r="O173" s="15"/>
       <c r="P173" s="15"/>
       <c r="Q173" s="15"/>
       <c r="R173" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="B174" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C174" s="15" t="s">
+        <v>453</v>
+      </c>
+      <c r="D174" s="15" t="s">
         <v>454</v>
       </c>
-      <c r="D174" s="15" t="s">
+      <c r="E174" s="15" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
       <c r="F174" s="15"/>
       <c r="G174" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H174" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I174" s="15"/>
       <c r="J174" s="15">
         <v>10000</v>
       </c>
       <c r="K174" s="15">
         <v>0.00152</v>
       </c>
       <c r="L174" s="15">
         <v>0.00128</v>
       </c>
       <c r="M174" s="15">
         <v>0.00122</v>
       </c>
       <c r="N174" s="15"/>
       <c r="O174" s="15"/>
       <c r="P174" s="15"/>
       <c r="Q174" s="15"/>
       <c r="R174" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="B175" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C175" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="D175" s="15" t="s">
         <v>457</v>
       </c>
-      <c r="D175" s="15" t="s">
+      <c r="E175" s="15" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H175" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I175" s="15"/>
       <c r="J175" s="15">
         <v>10000</v>
       </c>
       <c r="K175" s="15">
         <v>0.00079</v>
       </c>
       <c r="L175" s="15">
         <v>0.00056</v>
       </c>
       <c r="M175" s="15">
         <v>0.00049</v>
       </c>
       <c r="N175" s="15"/>
       <c r="O175" s="15"/>
       <c r="P175" s="15"/>
       <c r="Q175" s="15"/>
       <c r="R175" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="B176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C176" s="15" t="s">
+        <v>459</v>
+      </c>
+      <c r="D176" s="15" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="E176" s="15">
         <v>10080058360</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H176" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I176" s="15"/>
       <c r="J176" s="15">
         <v>10000</v>
       </c>
       <c r="K176" s="15">
         <v>0.00045</v>
       </c>
       <c r="L176" s="15">
         <v>0.00039</v>
       </c>
       <c r="M176" s="15">
         <v>0.00038</v>
       </c>
       <c r="N176" s="15"/>
       <c r="O176" s="15"/>
       <c r="P176" s="15"/>
       <c r="Q176" s="15"/>
       <c r="R176" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="B177" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C177" s="15" t="s">
+        <v>461</v>
+      </c>
+      <c r="D177" s="15" t="s">
         <v>462</v>
       </c>
-      <c r="D177" s="15" t="s">
+      <c r="E177" s="15" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F177" s="15"/>
       <c r="G177" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H177" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I177" s="15"/>
       <c r="J177" s="15">
         <v>10000</v>
       </c>
       <c r="K177" s="15">
         <v>0.00079</v>
       </c>
       <c r="L177" s="15">
         <v>0.00056</v>
       </c>
       <c r="M177" s="15">
         <v>0.00049</v>
       </c>
       <c r="N177" s="15"/>
       <c r="O177" s="15"/>
       <c r="P177" s="15"/>
       <c r="Q177" s="15"/>
       <c r="R177" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="B178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="15" t="s">
+        <v>464</v>
+      </c>
+      <c r="D178" s="15" t="s">
         <v>465</v>
       </c>
-      <c r="D178" s="15" t="s">
+      <c r="E178" s="15" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H178" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I178" s="15"/>
       <c r="J178" s="15">
         <v>10000</v>
       </c>
       <c r="K178" s="15">
         <v>0.00079</v>
       </c>
       <c r="L178" s="15">
         <v>0.00056</v>
       </c>
       <c r="M178" s="15">
         <v>0.00049</v>
       </c>
       <c r="N178" s="15"/>
       <c r="O178" s="15"/>
       <c r="P178" s="15"/>
       <c r="Q178" s="15"/>
       <c r="R178" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="B179" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C179" s="15" t="s">
+        <v>467</v>
+      </c>
+      <c r="D179" s="15" t="s">
         <v>468</v>
       </c>
-      <c r="D179" s="15" t="s">
+      <c r="E179" s="15" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F179" s="15"/>
       <c r="G179" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H179" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I179" s="15"/>
       <c r="J179" s="15">
         <v>10000</v>
       </c>
       <c r="K179" s="15">
         <v>0.00079</v>
       </c>
       <c r="L179" s="15">
         <v>0.00056</v>
       </c>
       <c r="M179" s="15">
         <v>0.00049</v>
       </c>
       <c r="N179" s="15"/>
       <c r="O179" s="15"/>
       <c r="P179" s="15"/>
       <c r="Q179" s="15"/>
       <c r="R179" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="B180" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C180" s="15" t="s">
+        <v>470</v>
+      </c>
+      <c r="D180" s="15" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="E180" s="15">
         <v>10080064564</v>
       </c>
       <c r="F180" s="15"/>
       <c r="G180" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H180" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I180" s="15"/>
       <c r="J180" s="15">
         <v>10000</v>
       </c>
       <c r="K180" s="15">
         <v>0.00079</v>
       </c>
       <c r="L180" s="15">
         <v>0.00056</v>
       </c>
       <c r="M180" s="15">
         <v>0.00049</v>
       </c>
       <c r="N180" s="15"/>
       <c r="O180" s="15"/>
       <c r="P180" s="15"/>
       <c r="Q180" s="15"/>
       <c r="R180" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="B181" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C181" s="15" t="s">
+        <v>472</v>
+      </c>
+      <c r="D181" s="15" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="E181" s="15">
         <v>10080018055</v>
       </c>
       <c r="F181" s="15"/>
       <c r="G181" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H181" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I181" s="15"/>
       <c r="J181" s="15">
         <v>10000</v>
       </c>
       <c r="K181" s="15">
         <v>0.00079</v>
       </c>
       <c r="L181" s="15">
         <v>0.00056</v>
       </c>
       <c r="M181" s="15">
         <v>0.00049</v>
       </c>
       <c r="N181" s="15"/>
       <c r="O181" s="15"/>
       <c r="P181" s="15"/>
       <c r="Q181" s="15"/>
       <c r="R181" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="B182" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C182" s="15" t="s">
+        <v>474</v>
+      </c>
+      <c r="D182" s="15" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="E182" s="15">
         <v>10080050687</v>
       </c>
       <c r="F182" s="15"/>
       <c r="G182" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H182" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I182" s="15"/>
       <c r="J182" s="15">
         <v>10000</v>
       </c>
       <c r="K182" s="15">
         <v>0.00038</v>
       </c>
       <c r="L182" s="15">
         <v>0.00038</v>
       </c>
       <c r="M182" s="15">
         <v>0.00038</v>
       </c>
       <c r="N182" s="15">
-        <v>1400000</v>
+        <v>990000</v>
       </c>
       <c r="O182" s="15"/>
       <c r="P182" s="15"/>
       <c r="Q182" s="15"/>
       <c r="R182" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="B183" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C183" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="D183" s="15" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="E183" s="15">
         <v>10080063421</v>
       </c>
       <c r="F183" s="15"/>
       <c r="G183" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H183" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I183" s="15"/>
       <c r="J183" s="15">
         <v>10000</v>
       </c>
       <c r="K183" s="15">
         <v>0.00079</v>
       </c>
       <c r="L183" s="15">
         <v>0.00056</v>
       </c>
       <c r="M183" s="15">
         <v>0.00049</v>
       </c>
       <c r="N183" s="15"/>
       <c r="O183" s="15"/>
       <c r="P183" s="15"/>
       <c r="Q183" s="15"/>
       <c r="R183" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="B184" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C184" s="15" t="s">
+        <v>478</v>
+      </c>
+      <c r="D184" s="15" t="s">
         <v>479</v>
       </c>
-      <c r="D184" s="15" t="s">
+      <c r="E184" s="15" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="F184" s="15"/>
       <c r="G184" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H184" s="15" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="I184" s="15"/>
       <c r="J184" s="15">
         <v>10000</v>
       </c>
       <c r="K184" s="15">
         <v>0.00079</v>
       </c>
       <c r="L184" s="15">
         <v>0.00056</v>
       </c>
       <c r="M184" s="15">
         <v>0.00049</v>
       </c>
       <c r="N184" s="15"/>
       <c r="O184" s="15"/>
       <c r="P184" s="15"/>
       <c r="Q184" s="15"/>
       <c r="R184" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="B185" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C185" s="15" t="s">
+        <v>481</v>
+      </c>
+      <c r="D185" s="15" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="E185" s="15">
         <v>10080065504</v>
       </c>
       <c r="F185" s="15"/>
       <c r="G185" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H185" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I185" s="15"/>
       <c r="J185" s="15">
         <v>10000</v>
       </c>
       <c r="K185" s="15">
         <v>0.00079</v>
       </c>
       <c r="L185" s="15">
         <v>0.00056</v>
       </c>
       <c r="M185" s="15">
         <v>0.00049</v>
       </c>
       <c r="N185" s="15"/>
       <c r="O185" s="15"/>
       <c r="P185" s="15"/>
       <c r="Q185" s="15"/>
       <c r="R185" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="B186" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C186" s="15" t="s">
+        <v>483</v>
+      </c>
+      <c r="D186" s="15" t="s">
         <v>484</v>
       </c>
-      <c r="D186" s="15" t="s">
+      <c r="E186" s="15" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="F186" s="15"/>
       <c r="G186" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H186" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I186" s="15"/>
       <c r="J186" s="15">
         <v>10000</v>
       </c>
       <c r="K186" s="15">
         <v>0.00079</v>
       </c>
       <c r="L186" s="15">
         <v>0.00056</v>
       </c>
       <c r="M186" s="15">
         <v>0.00049</v>
       </c>
       <c r="N186" s="15"/>
       <c r="O186" s="15"/>
       <c r="P186" s="15"/>
       <c r="Q186" s="15"/>
       <c r="R186" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="B187" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C187" s="15" t="s">
+        <v>486</v>
+      </c>
+      <c r="D187" s="15" t="s">
         <v>487</v>
       </c>
-      <c r="D187" s="15" t="s">
+      <c r="E187" s="15" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="F187" s="15"/>
       <c r="G187" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H187" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I187" s="15"/>
       <c r="J187" s="15">
         <v>10000</v>
       </c>
       <c r="K187" s="15">
         <v>0.0004</v>
       </c>
       <c r="L187" s="15">
         <v>0.0003</v>
       </c>
       <c r="M187" s="15">
         <v>0.00027</v>
       </c>
       <c r="N187" s="15"/>
       <c r="O187" s="15"/>
       <c r="P187" s="15"/>
       <c r="Q187" s="15"/>
       <c r="R187" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="B188" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C188" s="15" t="s">
+        <v>489</v>
+      </c>
+      <c r="D188" s="15" t="s">
         <v>490</v>
       </c>
-      <c r="D188" s="15" t="s">
+      <c r="E188" s="15" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
       <c r="F188" s="15"/>
       <c r="G188" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H188" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I188" s="15"/>
       <c r="J188" s="15">
         <v>10000</v>
       </c>
       <c r="K188" s="15">
         <v>0.00041</v>
       </c>
       <c r="L188" s="15">
         <v>0.00035</v>
       </c>
       <c r="M188" s="15">
         <v>0.00034</v>
       </c>
       <c r="N188" s="15">
         <v>10000</v>
       </c>
       <c r="O188" s="15"/>
       <c r="P188" s="15"/>
       <c r="Q188" s="15"/>
       <c r="R188" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="B189" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C189" s="15" t="s">
+        <v>492</v>
+      </c>
+      <c r="D189" s="15" t="s">
         <v>493</v>
       </c>
-      <c r="D189" s="15" t="s">
+      <c r="E189" s="15" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="F189" s="15"/>
       <c r="G189" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H189" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I189" s="15"/>
       <c r="J189" s="15">
         <v>10000</v>
       </c>
       <c r="K189" s="15">
         <v>0.00038</v>
       </c>
       <c r="L189" s="15">
         <v>0.00033</v>
       </c>
       <c r="M189" s="15">
         <v>0.00031</v>
       </c>
       <c r="N189" s="15">
         <v>20000</v>
       </c>
       <c r="O189" s="15"/>
       <c r="P189" s="15"/>
       <c r="Q189" s="15"/>
       <c r="R189" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="B190" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C190" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="D190" s="15" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="E190" s="15">
         <v>10080040232</v>
       </c>
       <c r="F190" s="15"/>
       <c r="G190" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H190" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I190" s="15"/>
       <c r="J190" s="15">
         <v>10000</v>
       </c>
       <c r="K190" s="15">
         <v>0.0004</v>
       </c>
       <c r="L190" s="15">
         <v>0.0003</v>
       </c>
       <c r="M190" s="15">
         <v>0.00027</v>
       </c>
       <c r="N190" s="15"/>
       <c r="O190" s="15"/>
       <c r="P190" s="15"/>
       <c r="Q190" s="15"/>
       <c r="R190" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="B191" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C191" s="15" t="s">
+        <v>497</v>
+      </c>
+      <c r="D191" s="15" t="s">
         <v>498</v>
       </c>
-      <c r="D191" s="15" t="s">
+      <c r="E191" s="15" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
       <c r="F191" s="15"/>
       <c r="G191" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H191" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I191" s="15"/>
       <c r="J191" s="15">
         <v>10000</v>
       </c>
       <c r="K191" s="15">
         <v>0.00048</v>
       </c>
       <c r="L191" s="15">
         <v>0.00035</v>
       </c>
       <c r="M191" s="15">
         <v>0.0003</v>
       </c>
       <c r="N191" s="15">
         <v>10000</v>
       </c>
       <c r="O191" s="15"/>
       <c r="P191" s="15"/>
       <c r="Q191" s="15"/>
       <c r="R191" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="B192" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C192" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="D192" s="15" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="E192" s="15">
         <v>10080050688</v>
       </c>
       <c r="F192" s="15"/>
       <c r="G192" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H192" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I192" s="15"/>
       <c r="J192" s="15">
         <v>10000</v>
       </c>
       <c r="K192" s="15">
         <v>0.00036</v>
       </c>
       <c r="L192" s="15">
         <v>0.00031</v>
       </c>
       <c r="M192" s="15">
         <v>0.0003</v>
       </c>
       <c r="N192" s="15"/>
       <c r="O192" s="15"/>
       <c r="P192" s="15"/>
       <c r="Q192" s="15"/>
       <c r="R192" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="B193" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C193" s="15" t="s">
+        <v>502</v>
+      </c>
+      <c r="D193" s="15" t="s">
         <v>503</v>
       </c>
-      <c r="D193" s="15" t="s">
+      <c r="E193" s="15" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="F193" s="15"/>
       <c r="G193" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H193" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I193" s="15"/>
       <c r="J193" s="15">
         <v>10000</v>
       </c>
       <c r="K193" s="15">
         <v>0.00079</v>
       </c>
       <c r="L193" s="15">
         <v>0.00056</v>
       </c>
       <c r="M193" s="15">
         <v>0.00049</v>
       </c>
       <c r="N193" s="15"/>
       <c r="O193" s="15"/>
       <c r="P193" s="15"/>
       <c r="Q193" s="15"/>
       <c r="R193" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="B194" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C194" s="15" t="s">
+        <v>505</v>
+      </c>
+      <c r="D194" s="15" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
       <c r="E194" s="15">
         <v>10080032133</v>
       </c>
       <c r="F194" s="15"/>
       <c r="G194" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H194" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I194" s="15"/>
       <c r="J194" s="15">
         <v>10000</v>
       </c>
       <c r="K194" s="15">
         <v>0.00032</v>
       </c>
       <c r="L194" s="15">
         <v>0.00027</v>
       </c>
       <c r="M194" s="15">
         <v>0.00026</v>
       </c>
       <c r="N194" s="15"/>
       <c r="O194" s="15"/>
       <c r="P194" s="15"/>
       <c r="Q194" s="15"/>
       <c r="R194" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="B195" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C195" s="15" t="s">
+        <v>507</v>
+      </c>
+      <c r="D195" s="15" t="s">
         <v>508</v>
       </c>
-      <c r="D195" s="15" t="s">
+      <c r="E195" s="15" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="F195" s="15"/>
       <c r="G195" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H195" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I195" s="15"/>
       <c r="J195" s="15">
         <v>10000</v>
       </c>
       <c r="K195" s="15">
         <v>0.00048</v>
       </c>
       <c r="L195" s="15">
         <v>0.00035</v>
       </c>
       <c r="M195" s="15">
         <v>0.0003</v>
       </c>
       <c r="N195" s="15"/>
       <c r="O195" s="15"/>
       <c r="P195" s="15"/>
       <c r="Q195" s="15"/>
       <c r="R195" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="B196" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C196" s="15" t="s">
+        <v>510</v>
+      </c>
+      <c r="D196" s="15" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="E196" s="15">
         <v>10080053739</v>
       </c>
       <c r="F196" s="15"/>
       <c r="G196" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H196" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I196" s="15"/>
       <c r="J196" s="15">
         <v>10000</v>
       </c>
       <c r="K196" s="15">
         <v>0.00079</v>
       </c>
       <c r="L196" s="15">
         <v>0.00056</v>
       </c>
       <c r="M196" s="15">
         <v>0.00049</v>
       </c>
       <c r="N196" s="15"/>
       <c r="O196" s="15"/>
       <c r="P196" s="15"/>
       <c r="Q196" s="15"/>
       <c r="R196" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="B197" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C197" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="D197" s="15" t="s">
         <v>513</v>
       </c>
-      <c r="D197" s="15" t="s">
+      <c r="E197" s="15" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="F197" s="15"/>
       <c r="G197" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H197" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I197" s="15"/>
       <c r="J197" s="15">
         <v>10000</v>
       </c>
       <c r="K197" s="15">
         <v>0.00122</v>
       </c>
       <c r="L197" s="15">
         <v>0.00103</v>
       </c>
       <c r="M197" s="15">
         <v>0.00098</v>
       </c>
       <c r="N197" s="15"/>
       <c r="O197" s="15"/>
       <c r="P197" s="15"/>
       <c r="Q197" s="15"/>
       <c r="R197" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="B198" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C198" s="15" t="s">
+        <v>515</v>
+      </c>
+      <c r="D198" s="15" t="s">
         <v>516</v>
       </c>
-      <c r="D198" s="15" t="s">
+      <c r="E198" s="15" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="F198" s="15"/>
       <c r="G198" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H198" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I198" s="15"/>
       <c r="J198" s="15">
         <v>10000</v>
       </c>
       <c r="K198" s="15">
         <v>0.00041</v>
       </c>
       <c r="L198" s="15">
         <v>0.00035</v>
       </c>
       <c r="M198" s="15">
         <v>0.00034</v>
       </c>
-      <c r="N198" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N198" s="15"/>
       <c r="O198" s="15"/>
       <c r="P198" s="15"/>
       <c r="Q198" s="15"/>
       <c r="R198" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="B199" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C199" s="15" t="s">
+        <v>518</v>
+      </c>
+      <c r="D199" s="15" t="s">
         <v>519</v>
       </c>
-      <c r="D199" s="15" t="s">
+      <c r="E199" s="15" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="F199" s="15"/>
       <c r="G199" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H199" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I199" s="15"/>
       <c r="J199" s="15">
         <v>10000</v>
       </c>
       <c r="K199" s="15">
         <v>0.00079</v>
       </c>
       <c r="L199" s="15">
         <v>0.00079</v>
       </c>
       <c r="M199" s="15">
         <v>0.00079</v>
       </c>
       <c r="N199" s="15">
         <v>30000</v>
       </c>
       <c r="O199" s="15"/>
       <c r="P199" s="15"/>
       <c r="Q199" s="15"/>
       <c r="R199" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="B200" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C200" s="15" t="s">
+        <v>521</v>
+      </c>
+      <c r="D200" s="15" t="s">
         <v>522</v>
       </c>
-      <c r="D200" s="15" t="s">
+      <c r="E200" s="15" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="F200" s="15"/>
       <c r="G200" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H200" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I200" s="15"/>
       <c r="J200" s="15">
         <v>10000</v>
       </c>
       <c r="K200" s="15">
         <v>0.00079</v>
       </c>
       <c r="L200" s="15">
         <v>0.00056</v>
       </c>
       <c r="M200" s="15">
         <v>0.00049</v>
       </c>
       <c r="N200" s="15"/>
       <c r="O200" s="15"/>
       <c r="P200" s="15"/>
       <c r="Q200" s="15"/>
       <c r="R200" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="B201" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C201" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="D201" s="15" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="E201" s="15">
         <v>10080053380</v>
       </c>
       <c r="F201" s="15"/>
       <c r="G201" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H201" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I201" s="15"/>
       <c r="J201" s="15">
         <v>10000</v>
       </c>
       <c r="K201" s="15">
         <v>0.00079</v>
       </c>
       <c r="L201" s="15">
         <v>0.00056</v>
       </c>
       <c r="M201" s="15">
         <v>0.00049</v>
       </c>
       <c r="N201" s="15"/>
       <c r="O201" s="15"/>
       <c r="P201" s="15"/>
       <c r="Q201" s="15"/>
       <c r="R201" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="B202" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C202" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="D202" s="15" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="E202" s="15">
         <v>10080051785</v>
       </c>
       <c r="F202" s="15"/>
       <c r="G202" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H202" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I202" s="15"/>
       <c r="J202" s="15">
         <v>10000</v>
       </c>
       <c r="K202" s="15">
         <v>0.00042</v>
       </c>
       <c r="L202" s="15">
         <v>0.00036</v>
       </c>
       <c r="M202" s="15">
         <v>0.00035</v>
       </c>
       <c r="N202" s="15">
         <v>10000</v>
       </c>
       <c r="O202" s="15"/>
       <c r="P202" s="15"/>
       <c r="Q202" s="15"/>
       <c r="R202" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="B203" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C203" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="D203" s="15" t="s">
         <v>529</v>
       </c>
-      <c r="D203" s="15" t="s">
+      <c r="E203" s="15" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
       <c r="F203" s="15"/>
       <c r="G203" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H203" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I203" s="15" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="J203" s="15">
         <v>50000</v>
       </c>
       <c r="K203" s="15">
         <v>0.00079</v>
       </c>
       <c r="L203" s="15">
         <v>0.00056</v>
       </c>
       <c r="M203" s="15">
         <v>0.00049</v>
       </c>
       <c r="N203" s="15"/>
       <c r="O203" s="15"/>
       <c r="P203" s="15"/>
       <c r="Q203" s="15"/>
       <c r="R203" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="B204" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C204" s="15" t="s">
+        <v>532</v>
+      </c>
+      <c r="D204" s="15" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="E204" s="15">
         <v>10080000176</v>
       </c>
       <c r="F204" s="15"/>
       <c r="G204" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H204" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I204" s="15"/>
       <c r="J204" s="15">
         <v>10000</v>
       </c>
       <c r="K204" s="15">
         <v>0.0004</v>
       </c>
       <c r="L204" s="15">
         <v>0.0003</v>
       </c>
       <c r="M204" s="15">
         <v>0.00027</v>
       </c>
       <c r="N204" s="15"/>
       <c r="O204" s="15"/>
       <c r="P204" s="15"/>
       <c r="Q204" s="15"/>
       <c r="R204" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="B205" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C205" s="15" t="s">
+        <v>534</v>
+      </c>
+      <c r="D205" s="15" t="s">
         <v>535</v>
       </c>
-      <c r="D205" s="15" t="s">
+      <c r="E205" s="15" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="F205" s="15"/>
       <c r="G205" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H205" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I205" s="15"/>
       <c r="J205" s="15">
         <v>10000</v>
       </c>
       <c r="K205" s="15">
         <v>0.00036</v>
       </c>
       <c r="L205" s="15">
         <v>0.00031</v>
       </c>
       <c r="M205" s="15">
         <v>0.0003</v>
       </c>
       <c r="N205" s="15"/>
       <c r="O205" s="15"/>
       <c r="P205" s="15"/>
       <c r="Q205" s="15"/>
       <c r="R205" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="B206" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C206" s="15" t="s">
+        <v>537</v>
+      </c>
+      <c r="D206" s="15" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="E206" s="15">
         <v>10080029039</v>
       </c>
       <c r="F206" s="15"/>
       <c r="G206" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H206" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I206" s="15"/>
       <c r="J206" s="15">
         <v>10000</v>
       </c>
       <c r="K206" s="15">
         <v>0.00032</v>
       </c>
       <c r="L206" s="15">
         <v>0.00027</v>
       </c>
       <c r="M206" s="15">
         <v>0.00026</v>
       </c>
       <c r="N206" s="15">
         <v>10000</v>
       </c>
       <c r="O206" s="15"/>
       <c r="P206" s="15"/>
       <c r="Q206" s="15"/>
       <c r="R206" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="B207" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C207" s="15" t="s">
+        <v>539</v>
+      </c>
+      <c r="D207" s="15" t="s">
         <v>540</v>
       </c>
-      <c r="D207" s="15" t="s">
+      <c r="E207" s="15" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
       <c r="F207" s="15"/>
       <c r="G207" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H207" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I207" s="15"/>
       <c r="J207" s="15">
         <v>10000</v>
       </c>
       <c r="K207" s="15">
         <v>0.00048</v>
       </c>
       <c r="L207" s="15">
         <v>0.00035</v>
       </c>
       <c r="M207" s="15">
         <v>0.0003</v>
       </c>
       <c r="N207" s="15">
         <v>10000</v>
       </c>
       <c r="O207" s="15"/>
       <c r="P207" s="15"/>
       <c r="Q207" s="15"/>
       <c r="R207" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="B208" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C208" s="15" t="s">
+        <v>542</v>
+      </c>
+      <c r="D208" s="15" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="E208" s="15">
         <v>10080058361</v>
       </c>
       <c r="F208" s="15"/>
       <c r="G208" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H208" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I208" s="15"/>
       <c r="J208" s="15">
         <v>10000</v>
       </c>
       <c r="K208" s="15">
         <v>0.00036</v>
       </c>
       <c r="L208" s="15">
         <v>0.00031</v>
       </c>
       <c r="M208" s="15">
         <v>0.0003</v>
       </c>
       <c r="N208" s="15"/>
       <c r="O208" s="15"/>
       <c r="P208" s="15"/>
       <c r="Q208" s="15"/>
       <c r="R208" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="B209" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C209" s="15" t="s">
+        <v>544</v>
+      </c>
+      <c r="D209" s="15" t="s">
         <v>545</v>
       </c>
-      <c r="D209" s="15" t="s">
+      <c r="E209" s="15" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="F209" s="15"/>
       <c r="G209" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H209" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I209" s="15"/>
       <c r="J209" s="15">
         <v>10000</v>
       </c>
       <c r="K209" s="15">
         <v>0.00079</v>
       </c>
       <c r="L209" s="15">
         <v>0.00056</v>
       </c>
       <c r="M209" s="15">
         <v>0.00049</v>
       </c>
       <c r="N209" s="15"/>
       <c r="O209" s="15"/>
       <c r="P209" s="15"/>
       <c r="Q209" s="15"/>
       <c r="R209" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="B210" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C210" s="15" t="s">
+        <v>547</v>
+      </c>
+      <c r="D210" s="15" t="s">
         <v>548</v>
       </c>
-      <c r="D210" s="15" t="s">
+      <c r="E210" s="15" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F210" s="15"/>
       <c r="G210" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H210" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I210" s="15"/>
       <c r="J210" s="15">
         <v>10000</v>
       </c>
       <c r="K210" s="15">
         <v>0.00079</v>
       </c>
       <c r="L210" s="15">
         <v>0.00056</v>
       </c>
       <c r="M210" s="15">
         <v>0.00049</v>
       </c>
       <c r="N210" s="15"/>
       <c r="O210" s="15"/>
       <c r="P210" s="15"/>
       <c r="Q210" s="15"/>
       <c r="R210" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="B211" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C211" s="15" t="s">
+        <v>550</v>
+      </c>
+      <c r="D211" s="15" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="E211" s="15">
         <v>10080029023</v>
       </c>
       <c r="F211" s="15"/>
       <c r="G211" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H211" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I211" s="15"/>
       <c r="J211" s="15">
         <v>10000</v>
       </c>
       <c r="K211" s="15">
         <v>0.0004</v>
       </c>
       <c r="L211" s="15">
         <v>0.0003</v>
       </c>
       <c r="M211" s="15">
         <v>0.00027</v>
       </c>
       <c r="N211" s="15"/>
       <c r="O211" s="15"/>
       <c r="P211" s="15"/>
       <c r="Q211" s="15"/>
       <c r="R211" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="B212" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C212" s="15" t="s">
+        <v>552</v>
+      </c>
+      <c r="D212" s="15" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
       <c r="E212" s="15">
         <v>10080060423</v>
       </c>
       <c r="F212" s="15"/>
       <c r="G212" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H212" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I212" s="15"/>
       <c r="J212" s="15">
         <v>10000</v>
       </c>
       <c r="K212" s="15">
         <v>0.00041</v>
       </c>
       <c r="L212" s="15">
         <v>0.00035</v>
       </c>
       <c r="M212" s="15">
         <v>0.00034</v>
       </c>
       <c r="N212" s="15">
         <v>10000</v>
       </c>
       <c r="O212" s="15">
         <v>80000</v>
       </c>
       <c r="P212" s="15" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="Q212" s="15"/>
       <c r="R212" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="B213" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C213" s="15" t="s">
+        <v>554</v>
+      </c>
+      <c r="D213" s="15" t="s">
         <v>555</v>
       </c>
-      <c r="D213" s="15" t="s">
+      <c r="E213" s="15" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="F213" s="15"/>
       <c r="G213" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H213" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I213" s="15"/>
       <c r="J213" s="15">
         <v>10000</v>
       </c>
       <c r="K213" s="15">
         <v>0.0004</v>
       </c>
       <c r="L213" s="15">
         <v>0.0003</v>
       </c>
       <c r="M213" s="15">
         <v>0.00027</v>
       </c>
       <c r="N213" s="15"/>
       <c r="O213" s="15"/>
       <c r="P213" s="15"/>
       <c r="Q213" s="15"/>
       <c r="R213" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="B214" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C214" s="15" t="s">
+        <v>557</v>
+      </c>
+      <c r="D214" s="15" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="E214" s="15">
         <v>10080050689</v>
       </c>
       <c r="F214" s="15"/>
       <c r="G214" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H214" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I214" s="15"/>
       <c r="J214" s="15">
         <v>10000</v>
       </c>
       <c r="K214" s="15">
         <v>0.00036</v>
       </c>
       <c r="L214" s="15">
         <v>0.00031</v>
       </c>
       <c r="M214" s="15">
         <v>0.0003</v>
       </c>
       <c r="N214" s="15">
         <v>10000</v>
       </c>
       <c r="O214" s="15"/>
       <c r="P214" s="15"/>
       <c r="Q214" s="15"/>
       <c r="R214" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="B215" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C215" s="15" t="s">
+        <v>559</v>
+      </c>
+      <c r="D215" s="15" t="s">
         <v>560</v>
       </c>
-      <c r="D215" s="15" t="s">
+      <c r="E215" s="15" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="F215" s="15"/>
       <c r="G215" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H215" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I215" s="15"/>
       <c r="J215" s="15">
         <v>10000</v>
       </c>
       <c r="K215" s="15">
         <v>0.00041</v>
       </c>
       <c r="L215" s="15">
         <v>0.00035</v>
       </c>
       <c r="M215" s="15">
         <v>0.00034</v>
       </c>
       <c r="N215" s="15">
         <v>10000</v>
       </c>
       <c r="O215" s="15"/>
       <c r="P215" s="15"/>
       <c r="Q215" s="15"/>
       <c r="R215" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="B216" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C216" s="15" t="s">
+        <v>562</v>
+      </c>
+      <c r="D216" s="15" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="E216" s="15">
         <v>10080048275</v>
       </c>
       <c r="F216" s="15"/>
       <c r="G216" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H216" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I216" s="15"/>
       <c r="J216" s="15">
         <v>10000</v>
       </c>
       <c r="K216" s="15">
         <v>0.00079</v>
       </c>
       <c r="L216" s="15">
         <v>0.00056</v>
       </c>
       <c r="M216" s="15">
         <v>0.00049</v>
       </c>
       <c r="N216" s="15"/>
       <c r="O216" s="15"/>
       <c r="P216" s="15"/>
       <c r="Q216" s="15"/>
       <c r="R216" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="217" spans="1:18">
       <c r="B217" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C217" s="15" t="s">
+        <v>564</v>
+      </c>
+      <c r="D217" s="15" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
       <c r="E217" s="15">
         <v>10080053740</v>
       </c>
       <c r="F217" s="15"/>
       <c r="G217" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H217" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I217" s="15"/>
       <c r="J217" s="15">
         <v>10000</v>
       </c>
       <c r="K217" s="15">
         <v>0.00042</v>
       </c>
       <c r="L217" s="15">
         <v>0.00036</v>
       </c>
       <c r="M217" s="15">
         <v>0.00035</v>
       </c>
       <c r="N217" s="15"/>
       <c r="O217" s="15"/>
       <c r="P217" s="15"/>
       <c r="Q217" s="15"/>
       <c r="R217" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="218" spans="1:18">
       <c r="B218" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C218" s="15" t="s">
+        <v>566</v>
+      </c>
+      <c r="D218" s="15" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="E218" s="15">
         <v>10080047468</v>
       </c>
       <c r="F218" s="15"/>
       <c r="G218" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H218" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I218" s="15"/>
       <c r="J218" s="15">
         <v>10000</v>
       </c>
       <c r="K218" s="15">
         <v>0.00079</v>
       </c>
       <c r="L218" s="15">
         <v>0.00056</v>
       </c>
       <c r="M218" s="15">
         <v>0.00049</v>
       </c>
       <c r="N218" s="15"/>
       <c r="O218" s="15"/>
       <c r="P218" s="15"/>
       <c r="Q218" s="15"/>
       <c r="R218" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="B219" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C219" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="D219" s="15" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="E219" s="15">
         <v>10080002942</v>
       </c>
       <c r="F219" s="15"/>
       <c r="G219" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H219" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I219" s="15"/>
       <c r="J219" s="15">
         <v>10000</v>
       </c>
       <c r="K219" s="15">
         <v>0.00079</v>
       </c>
       <c r="L219" s="15">
         <v>0.00056</v>
       </c>
       <c r="M219" s="15">
         <v>0.00049</v>
       </c>
       <c r="N219" s="15"/>
       <c r="O219" s="15"/>
       <c r="P219" s="15"/>
       <c r="Q219" s="15"/>
       <c r="R219" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="220" spans="1:18">
       <c r="B220" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C220" s="15" t="s">
+        <v>570</v>
+      </c>
+      <c r="D220" s="15" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="E220" s="15">
         <v>10080001828</v>
       </c>
       <c r="F220" s="15"/>
       <c r="G220" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H220" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I220" s="15"/>
       <c r="J220" s="15">
         <v>10000</v>
       </c>
       <c r="K220" s="15">
         <v>0.00079</v>
       </c>
       <c r="L220" s="15">
         <v>0.00056</v>
       </c>
       <c r="M220" s="15">
         <v>0.00049</v>
       </c>
       <c r="N220" s="15"/>
       <c r="O220" s="15"/>
       <c r="P220" s="15"/>
       <c r="Q220" s="15"/>
       <c r="R220" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="221" spans="1:18">
       <c r="B221" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C221" s="15" t="s">
+        <v>572</v>
+      </c>
+      <c r="D221" s="15" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
       <c r="E221" s="15">
         <v>10080055722</v>
       </c>
       <c r="F221" s="15"/>
       <c r="G221" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H221" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I221" s="15"/>
       <c r="J221" s="15">
         <v>10000</v>
       </c>
       <c r="K221" s="15">
         <v>0.0004</v>
       </c>
       <c r="L221" s="15">
         <v>0.00038</v>
       </c>
       <c r="M221" s="15">
         <v>0.00037</v>
       </c>
       <c r="N221" s="15">
         <v>10000</v>
       </c>
       <c r="O221" s="15"/>
       <c r="P221" s="15"/>
       <c r="Q221" s="15"/>
       <c r="R221" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="222" spans="1:18">
       <c r="B222" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C222" s="15" t="s">
+        <v>574</v>
+      </c>
+      <c r="D222" s="15" t="s">
         <v>575</v>
       </c>
-      <c r="D222" s="15" t="s">
+      <c r="E222" s="15" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="F222" s="15"/>
       <c r="G222" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H222" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I222" s="15"/>
       <c r="J222" s="15">
         <v>10000</v>
       </c>
       <c r="K222" s="15">
         <v>0.00079</v>
       </c>
       <c r="L222" s="15">
         <v>0.00056</v>
       </c>
       <c r="M222" s="15">
         <v>0.00049</v>
       </c>
       <c r="N222" s="15"/>
       <c r="O222" s="15"/>
       <c r="P222" s="15"/>
       <c r="Q222" s="15"/>
       <c r="R222" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="223" spans="1:18">
       <c r="B223" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C223" s="15" t="s">
+        <v>577</v>
+      </c>
+      <c r="D223" s="15" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="E223" s="15">
         <v>10080064898</v>
       </c>
       <c r="F223" s="15"/>
       <c r="G223" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H223" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I223" s="15"/>
       <c r="J223" s="15">
         <v>10000</v>
       </c>
       <c r="K223" s="15">
         <v>0.00042</v>
       </c>
       <c r="L223" s="15">
         <v>0.00035</v>
       </c>
       <c r="M223" s="15">
         <v>0.00034</v>
       </c>
       <c r="N223" s="15">
-        <v>60000</v>
+        <v>70000</v>
       </c>
       <c r="O223" s="15"/>
       <c r="P223" s="15"/>
       <c r="Q223" s="15"/>
       <c r="R223" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="224" spans="1:18">
       <c r="B224" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C224" s="15" t="s">
+        <v>579</v>
+      </c>
+      <c r="D224" s="15" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="E224" s="15">
         <v>10080032454</v>
       </c>
       <c r="F224" s="15"/>
       <c r="G224" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H224" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I224" s="15"/>
       <c r="J224" s="15">
         <v>10000</v>
       </c>
       <c r="K224" s="15">
         <v>0.00082</v>
       </c>
       <c r="L224" s="15">
         <v>0.00069</v>
       </c>
       <c r="M224" s="15">
         <v>0.00066</v>
       </c>
       <c r="N224" s="15"/>
       <c r="O224" s="15"/>
       <c r="P224" s="15"/>
       <c r="Q224" s="15"/>
       <c r="R224" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="225" spans="1:18">
       <c r="B225" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C225" s="15" t="s">
+        <v>581</v>
+      </c>
+      <c r="D225" s="15" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="E225" s="15">
         <v>10080029034</v>
       </c>
       <c r="F225" s="15"/>
       <c r="G225" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H225" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I225" s="15"/>
       <c r="J225" s="15">
         <v>10000</v>
       </c>
       <c r="K225" s="15">
         <v>0.0004</v>
       </c>
       <c r="L225" s="15">
         <v>0.0003</v>
       </c>
       <c r="M225" s="15">
         <v>0.00027</v>
       </c>
       <c r="N225" s="15"/>
       <c r="O225" s="15"/>
       <c r="P225" s="15"/>
       <c r="Q225" s="15"/>
       <c r="R225" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="226" spans="1:18">
       <c r="B226" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C226" s="15" t="s">
+        <v>583</v>
+      </c>
+      <c r="D226" s="15" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
       <c r="E226" s="15">
         <v>10080050690</v>
       </c>
       <c r="F226" s="15"/>
       <c r="G226" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H226" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I226" s="15"/>
       <c r="J226" s="15">
         <v>10000</v>
       </c>
       <c r="K226" s="15">
         <v>0.00038</v>
       </c>
       <c r="L226" s="15">
         <v>0.00033</v>
       </c>
       <c r="M226" s="15">
         <v>0.00031</v>
       </c>
       <c r="N226" s="15">
-        <v>120000</v>
+        <v>60000</v>
       </c>
       <c r="O226" s="15"/>
       <c r="P226" s="15"/>
       <c r="Q226" s="15"/>
       <c r="R226" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="227" spans="1:18">
       <c r="B227" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C227" s="15" t="s">
+        <v>585</v>
+      </c>
+      <c r="D227" s="15" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="E227" s="15">
         <v>10080063422</v>
       </c>
       <c r="F227" s="15"/>
       <c r="G227" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H227" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I227" s="15"/>
       <c r="J227" s="15">
         <v>10000</v>
       </c>
       <c r="K227" s="15">
         <v>0.00079</v>
       </c>
       <c r="L227" s="15">
         <v>0.00056</v>
       </c>
       <c r="M227" s="15">
         <v>0.00049</v>
       </c>
       <c r="N227" s="15"/>
       <c r="O227" s="15"/>
       <c r="P227" s="15"/>
       <c r="Q227" s="15"/>
       <c r="R227" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="228" spans="1:18">
       <c r="B228" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C228" s="15" t="s">
+        <v>587</v>
+      </c>
+      <c r="D228" s="15" t="s">
         <v>588</v>
       </c>
-      <c r="D228" s="15" t="s">
+      <c r="E228" s="15" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
       <c r="F228" s="15"/>
       <c r="G228" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H228" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I228" s="15"/>
       <c r="J228" s="15">
         <v>10000</v>
       </c>
       <c r="K228" s="15">
         <v>0.00079</v>
       </c>
       <c r="L228" s="15">
         <v>0.00056</v>
       </c>
       <c r="M228" s="15">
         <v>0.00049</v>
       </c>
       <c r="N228" s="15"/>
       <c r="O228" s="15"/>
       <c r="P228" s="15"/>
       <c r="Q228" s="15"/>
       <c r="R228" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="229" spans="1:18">
       <c r="B229" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C229" s="15" t="s">
+        <v>590</v>
+      </c>
+      <c r="D229" s="15" t="s">
         <v>591</v>
       </c>
-      <c r="D229" s="15" t="s">
+      <c r="E229" s="15" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
       <c r="F229" s="15"/>
       <c r="G229" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H229" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I229" s="15"/>
       <c r="J229" s="15">
         <v>10000</v>
       </c>
       <c r="K229" s="15">
         <v>0.00041</v>
       </c>
       <c r="L229" s="15">
         <v>0.00035</v>
       </c>
       <c r="M229" s="15">
         <v>0.00034</v>
       </c>
       <c r="N229" s="15">
         <v>10000</v>
       </c>
       <c r="O229" s="15"/>
       <c r="P229" s="15"/>
       <c r="Q229" s="15"/>
       <c r="R229" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="230" spans="1:18">
       <c r="B230" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C230" s="15" t="s">
+        <v>593</v>
+      </c>
+      <c r="D230" s="15" t="s">
         <v>594</v>
       </c>
-      <c r="D230" s="15" t="s">
+      <c r="E230" s="15" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
       <c r="F230" s="15"/>
       <c r="G230" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H230" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I230" s="15"/>
       <c r="J230" s="15">
         <v>10000</v>
       </c>
       <c r="K230" s="15">
         <v>0.00079</v>
       </c>
       <c r="L230" s="15">
         <v>0.00056</v>
       </c>
       <c r="M230" s="15">
         <v>0.00049</v>
       </c>
       <c r="N230" s="15"/>
       <c r="O230" s="15"/>
       <c r="P230" s="15"/>
       <c r="Q230" s="15"/>
       <c r="R230" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="231" spans="1:18">
       <c r="B231" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C231" s="15" t="s">
+        <v>596</v>
+      </c>
+      <c r="D231" s="15" t="s">
         <v>597</v>
       </c>
-      <c r="D231" s="15" t="s">
+      <c r="E231" s="15" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="F231" s="15"/>
       <c r="G231" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H231" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I231" s="15"/>
       <c r="J231" s="15"/>
       <c r="K231" s="15">
         <v>0.00079</v>
       </c>
       <c r="L231" s="15">
         <v>0.00056</v>
       </c>
       <c r="M231" s="15">
         <v>0.00049</v>
       </c>
       <c r="N231" s="15"/>
       <c r="O231" s="15"/>
       <c r="P231" s="15"/>
       <c r="Q231" s="15"/>
       <c r="R231" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="232" spans="1:18">
       <c r="B232" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C232" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="D232" s="15" t="s">
         <v>600</v>
       </c>
-      <c r="D232" s="15" t="s">
+      <c r="E232" s="15" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="F232" s="15"/>
       <c r="G232" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H232" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I232" s="15"/>
       <c r="J232" s="15">
         <v>10000</v>
       </c>
       <c r="K232" s="15">
         <v>0.00133</v>
       </c>
       <c r="L232" s="15">
         <v>0.00113</v>
       </c>
       <c r="M232" s="15">
         <v>0.00108</v>
       </c>
       <c r="N232" s="15"/>
       <c r="O232" s="15"/>
       <c r="P232" s="15"/>
       <c r="Q232" s="15"/>
       <c r="R232" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="233" spans="1:18">
       <c r="B233" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C233" s="15" t="s">
+        <v>602</v>
+      </c>
+      <c r="D233" s="15" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="E233" s="15">
         <v>10080031315</v>
       </c>
       <c r="F233" s="15"/>
       <c r="G233" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H233" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I233" s="15"/>
       <c r="J233" s="15">
         <v>10000</v>
       </c>
       <c r="K233" s="15">
         <v>0.00079</v>
       </c>
       <c r="L233" s="15">
         <v>0.00056</v>
       </c>
       <c r="M233" s="15">
         <v>0.00049</v>
       </c>
       <c r="N233" s="15"/>
       <c r="O233" s="15"/>
       <c r="P233" s="15"/>
       <c r="Q233" s="15"/>
       <c r="R233" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="234" spans="1:18">
       <c r="B234" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C234" s="15" t="s">
+        <v>604</v>
+      </c>
+      <c r="D234" s="15" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="E234" s="15">
         <v>10080050691</v>
       </c>
       <c r="F234" s="15"/>
       <c r="G234" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H234" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I234" s="15"/>
       <c r="J234" s="15">
         <v>10000</v>
       </c>
       <c r="K234" s="15">
         <v>0.00045</v>
       </c>
       <c r="L234" s="15">
         <v>0.00039</v>
       </c>
       <c r="M234" s="15">
         <v>0.00038</v>
       </c>
       <c r="N234" s="15">
         <v>10000</v>
       </c>
       <c r="O234" s="15"/>
       <c r="P234" s="15"/>
       <c r="Q234" s="15"/>
       <c r="R234" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="235" spans="1:18">
       <c r="B235" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C235" s="15" t="s">
+        <v>606</v>
+      </c>
+      <c r="D235" s="15" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
       <c r="E235" s="15">
         <v>10080032220</v>
       </c>
       <c r="F235" s="15"/>
       <c r="G235" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H235" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I235" s="15"/>
       <c r="J235" s="15">
         <v>10000</v>
       </c>
       <c r="K235" s="15">
         <v>0.0004</v>
       </c>
       <c r="L235" s="15">
         <v>0.0003</v>
       </c>
       <c r="M235" s="15">
         <v>0.00027</v>
       </c>
       <c r="N235" s="15"/>
       <c r="O235" s="15"/>
       <c r="P235" s="15"/>
       <c r="Q235" s="15"/>
       <c r="R235" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="236" spans="1:18">
       <c r="B236" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C236" s="15" t="s">
+        <v>608</v>
+      </c>
+      <c r="D236" s="15" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
       <c r="E236" s="15">
         <v>10080028082</v>
       </c>
       <c r="F236" s="15"/>
       <c r="G236" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H236" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I236" s="15"/>
       <c r="J236" s="15">
         <v>10000</v>
       </c>
       <c r="K236" s="15">
         <v>0.00041</v>
       </c>
       <c r="L236" s="15">
         <v>0.00035</v>
       </c>
       <c r="M236" s="15">
         <v>0.00034</v>
       </c>
       <c r="N236" s="15">
         <v>20000</v>
       </c>
       <c r="O236" s="15"/>
       <c r="P236" s="15"/>
       <c r="Q236" s="15"/>
       <c r="R236" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="237" spans="1:18">
       <c r="B237" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C237" s="15" t="s">
+        <v>610</v>
+      </c>
+      <c r="D237" s="15" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="E237" s="15">
         <v>10080065505</v>
       </c>
       <c r="F237" s="15"/>
       <c r="G237" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H237" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I237" s="15"/>
       <c r="J237" s="15">
         <v>10000</v>
       </c>
       <c r="K237" s="15">
         <v>0.00079</v>
       </c>
       <c r="L237" s="15">
         <v>0.00056</v>
       </c>
       <c r="M237" s="15">
         <v>0.00049</v>
       </c>
       <c r="N237" s="15"/>
       <c r="O237" s="15"/>
       <c r="P237" s="15"/>
       <c r="Q237" s="15"/>
       <c r="R237" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="238" spans="1:18">
       <c r="B238" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C238" s="15" t="s">
+        <v>612</v>
+      </c>
+      <c r="D238" s="15" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
       <c r="E238" s="15">
         <v>10080047469</v>
       </c>
       <c r="F238" s="15"/>
       <c r="G238" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H238" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I238" s="15"/>
       <c r="J238" s="15">
         <v>10000</v>
       </c>
       <c r="K238" s="15">
         <v>0.00079</v>
       </c>
       <c r="L238" s="15">
         <v>0.00056</v>
       </c>
       <c r="M238" s="15">
         <v>0.00049</v>
       </c>
       <c r="N238" s="15"/>
       <c r="O238" s="15"/>
       <c r="P238" s="15"/>
       <c r="Q238" s="15"/>
       <c r="R238" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="239" spans="1:18">
       <c r="B239" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C239" s="15" t="s">
+        <v>614</v>
+      </c>
+      <c r="D239" s="15" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="E239" s="15">
         <v>10080050692</v>
       </c>
       <c r="F239" s="15"/>
       <c r="G239" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H239" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I239" s="15"/>
       <c r="J239" s="15">
         <v>10000</v>
       </c>
       <c r="K239" s="15">
         <v>0.0004</v>
       </c>
       <c r="L239" s="15">
         <v>0.00038</v>
       </c>
       <c r="M239" s="15">
         <v>0.00037</v>
       </c>
       <c r="N239" s="15">
         <v>10000</v>
       </c>
       <c r="O239" s="15"/>
       <c r="P239" s="15"/>
       <c r="Q239" s="15"/>
       <c r="R239" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="240" spans="1:18">
       <c r="B240" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C240" s="15" t="s">
+        <v>616</v>
+      </c>
+      <c r="D240" s="15" t="s">
         <v>617</v>
       </c>
-      <c r="D240" s="15" t="s">
+      <c r="E240" s="15" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="F240" s="15"/>
       <c r="G240" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H240" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I240" s="15"/>
       <c r="J240" s="15">
         <v>10000</v>
       </c>
       <c r="K240" s="15">
         <v>0.00041</v>
       </c>
       <c r="L240" s="15">
         <v>0.00035</v>
       </c>
       <c r="M240" s="15">
         <v>0.00034</v>
       </c>
       <c r="N240" s="15"/>
       <c r="O240" s="15"/>
       <c r="P240" s="15"/>
       <c r="Q240" s="15"/>
       <c r="R240" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="241" spans="1:18">
       <c r="B241" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C241" s="15" t="s">
+        <v>619</v>
+      </c>
+      <c r="D241" s="15" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="E241" s="15">
         <v>10080032994</v>
       </c>
       <c r="F241" s="15"/>
       <c r="G241" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H241" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I241" s="15"/>
       <c r="J241" s="15">
         <v>10000</v>
       </c>
       <c r="K241" s="15">
         <v>0.00079</v>
       </c>
       <c r="L241" s="15">
         <v>0.00056</v>
       </c>
       <c r="M241" s="15">
         <v>0.00049</v>
       </c>
       <c r="N241" s="15"/>
       <c r="O241" s="15"/>
       <c r="P241" s="15"/>
       <c r="Q241" s="15"/>
       <c r="R241" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="242" spans="1:18">
       <c r="B242" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C242" s="15" t="s">
+        <v>621</v>
+      </c>
+      <c r="D242" s="15" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
       <c r="E242" s="15">
         <v>10080050693</v>
       </c>
       <c r="F242" s="15"/>
       <c r="G242" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H242" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I242" s="15"/>
       <c r="J242" s="15">
         <v>10000</v>
       </c>
       <c r="K242" s="15">
         <v>0.00045</v>
       </c>
       <c r="L242" s="15">
         <v>0.00039</v>
       </c>
       <c r="M242" s="15">
         <v>0.00038</v>
       </c>
       <c r="N242" s="15">
         <v>20000</v>
       </c>
       <c r="O242" s="15"/>
       <c r="P242" s="15"/>
       <c r="Q242" s="15"/>
       <c r="R242" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="B243" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C243" s="15" t="s">
+        <v>623</v>
+      </c>
+      <c r="D243" s="15" t="s">
         <v>624</v>
       </c>
-      <c r="D243" s="15" t="s">
+      <c r="E243" s="15" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="F243" s="15"/>
       <c r="G243" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H243" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I243" s="15"/>
       <c r="J243" s="15">
         <v>10000</v>
       </c>
       <c r="K243" s="15">
         <v>0.00041</v>
       </c>
       <c r="L243" s="15">
         <v>0.00035</v>
       </c>
       <c r="M243" s="15">
         <v>0.00034</v>
       </c>
       <c r="N243" s="15">
         <v>10000</v>
       </c>
       <c r="O243" s="15"/>
       <c r="P243" s="15"/>
       <c r="Q243" s="15"/>
       <c r="R243" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="244" spans="1:18">
       <c r="B244" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C244" s="15" t="s">
+        <v>626</v>
+      </c>
+      <c r="D244" s="15" t="s">
         <v>627</v>
       </c>
-      <c r="D244" s="15" t="s">
+      <c r="E244" s="15" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
       <c r="F244" s="15"/>
       <c r="G244" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H244" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I244" s="15"/>
       <c r="J244" s="15">
         <v>10000</v>
       </c>
       <c r="K244" s="15">
         <v>0.00079</v>
       </c>
       <c r="L244" s="15">
         <v>0.00056</v>
       </c>
       <c r="M244" s="15">
         <v>0.00049</v>
       </c>
       <c r="N244" s="15"/>
       <c r="O244" s="15"/>
       <c r="P244" s="15"/>
       <c r="Q244" s="15"/>
       <c r="R244" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="245" spans="1:18">
       <c r="B245" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C245" s="15" t="s">
+        <v>629</v>
+      </c>
+      <c r="D245" s="15" t="s">
         <v>630</v>
       </c>
-      <c r="D245" s="15" t="s">
+      <c r="E245" s="15" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="F245" s="15"/>
       <c r="G245" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H245" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I245" s="15"/>
       <c r="J245" s="15">
         <v>10000</v>
       </c>
       <c r="K245" s="15">
         <v>0.0004</v>
       </c>
       <c r="L245" s="15">
         <v>0.00038</v>
       </c>
       <c r="M245" s="15">
         <v>0.00037</v>
       </c>
       <c r="N245" s="15">
         <v>10000</v>
       </c>
       <c r="O245" s="15"/>
       <c r="P245" s="15"/>
       <c r="Q245" s="15"/>
       <c r="R245" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="246" spans="1:18">
       <c r="B246" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C246" s="15" t="s">
+        <v>632</v>
+      </c>
+      <c r="D246" s="15" t="s">
         <v>633</v>
       </c>
-      <c r="D246" s="15" t="s">
+      <c r="E246" s="15" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
       <c r="F246" s="15"/>
       <c r="G246" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H246" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I246" s="15"/>
       <c r="J246" s="15">
         <v>10000</v>
       </c>
       <c r="K246" s="15">
         <v>0.0004</v>
       </c>
       <c r="L246" s="15">
         <v>0.0003</v>
       </c>
       <c r="M246" s="15">
         <v>0.00027</v>
       </c>
       <c r="N246" s="15">
         <v>10000</v>
       </c>
       <c r="O246" s="15"/>
       <c r="P246" s="15"/>
       <c r="Q246" s="15"/>
       <c r="R246" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="247" spans="1:18">
       <c r="B247" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C247" s="15" t="s">
+        <v>635</v>
+      </c>
+      <c r="D247" s="15" t="s">
         <v>636</v>
       </c>
-      <c r="D247" s="15" t="s">
+      <c r="E247" s="15" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F247" s="15"/>
       <c r="G247" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H247" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I247" s="15"/>
       <c r="J247" s="15">
         <v>10000</v>
       </c>
       <c r="K247" s="15">
         <v>0.00079</v>
       </c>
       <c r="L247" s="15">
         <v>0.00056</v>
       </c>
       <c r="M247" s="15">
         <v>0.00049</v>
       </c>
       <c r="N247" s="15"/>
       <c r="O247" s="15"/>
       <c r="P247" s="15"/>
       <c r="Q247" s="15"/>
       <c r="R247" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="248" spans="1:18">
       <c r="B248" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C248" s="15" t="s">
+        <v>638</v>
+      </c>
+      <c r="D248" s="15" t="s">
         <v>639</v>
       </c>
-      <c r="D248" s="15" t="s">
+      <c r="E248" s="15" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F248" s="15"/>
       <c r="G248" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H248" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I248" s="15"/>
       <c r="J248" s="15">
         <v>10000</v>
       </c>
       <c r="K248" s="15">
         <v>0.00079</v>
       </c>
       <c r="L248" s="15">
         <v>0.00056</v>
       </c>
       <c r="M248" s="15">
         <v>0.00049</v>
       </c>
       <c r="N248" s="15"/>
       <c r="O248" s="15"/>
       <c r="P248" s="15"/>
       <c r="Q248" s="15"/>
       <c r="R248" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="249" spans="1:18">
       <c r="B249" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C249" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="D249" s="15" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
       <c r="E249" s="15">
         <v>10080061192</v>
       </c>
       <c r="F249" s="15"/>
       <c r="G249" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H249" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I249" s="15"/>
       <c r="J249" s="15">
         <v>10000</v>
       </c>
       <c r="K249" s="15">
-        <v>0.00054</v>
+        <v>0.00048</v>
       </c>
       <c r="L249" s="15">
-        <v>0.00039</v>
+        <v>0.00042</v>
       </c>
       <c r="M249" s="15">
-        <v>0.00034</v>
+        <v>0.0004</v>
       </c>
       <c r="N249" s="15"/>
       <c r="O249" s="15">
         <v>10000</v>
       </c>
       <c r="P249" s="15" t="s">
-        <v>278</v>
+        <v>643</v>
       </c>
       <c r="Q249" s="15"/>
       <c r="R249" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="250" spans="1:18">
       <c r="B250" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C250" s="15" t="s">
         <v>644</v>
       </c>
       <c r="D250" s="15" t="s">
         <v>645</v>
       </c>
       <c r="E250" s="15" t="s">
         <v>646</v>
       </c>
       <c r="F250" s="15"/>
       <c r="G250" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H250" s="15" t="s">
         <v>36</v>
@@ -15503,51 +15492,51 @@
       </c>
       <c r="E260" s="15">
         <v>10080028083</v>
       </c>
       <c r="F260" s="15"/>
       <c r="G260" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H260" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I260" s="15"/>
       <c r="J260" s="15">
         <v>10000</v>
       </c>
       <c r="K260" s="15">
         <v>0.00041</v>
       </c>
       <c r="L260" s="15">
         <v>0.00035</v>
       </c>
       <c r="M260" s="15">
         <v>0.00034</v>
       </c>
       <c r="N260" s="15">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="O260" s="15"/>
       <c r="P260" s="15"/>
       <c r="Q260" s="15"/>
       <c r="R260" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="261" spans="1:18">
       <c r="B261" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C261" s="15" t="s">
         <v>671</v>
       </c>
       <c r="D261" s="15" t="s">
         <v>672</v>
       </c>
       <c r="E261" s="15" t="s">
         <v>673</v>
       </c>
       <c r="F261" s="15"/>
       <c r="G261" s="15" t="s">
         <v>30</v>
       </c>
@@ -15671,94 +15660,94 @@
       </c>
       <c r="E264" s="15">
         <v>10080056979</v>
       </c>
       <c r="F264" s="15"/>
       <c r="G264" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H264" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I264" s="15"/>
       <c r="J264" s="15">
         <v>10000</v>
       </c>
       <c r="K264" s="15">
         <v>0.00036</v>
       </c>
       <c r="L264" s="15">
         <v>0.00031</v>
       </c>
       <c r="M264" s="15">
         <v>0.0003</v>
       </c>
       <c r="N264" s="15">
-        <v>130000</v>
+        <v>190000</v>
       </c>
       <c r="O264" s="15"/>
       <c r="P264" s="15"/>
       <c r="Q264" s="15"/>
       <c r="R264" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="265" spans="1:18">
       <c r="B265" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C265" s="15" t="s">
         <v>681</v>
       </c>
       <c r="D265" s="15" t="s">
         <v>682</v>
       </c>
       <c r="E265" s="15" t="s">
         <v>683</v>
       </c>
       <c r="F265" s="15"/>
       <c r="G265" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H265" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I265" s="15"/>
       <c r="J265" s="15">
         <v>10000</v>
       </c>
       <c r="K265" s="15">
         <v>0.00079</v>
       </c>
       <c r="L265" s="15">
         <v>0.00056</v>
       </c>
       <c r="M265" s="15">
         <v>0.00049</v>
       </c>
       <c r="N265" s="15">
-        <v>60000</v>
+        <v>40000</v>
       </c>
       <c r="O265" s="15"/>
       <c r="P265" s="15"/>
       <c r="Q265" s="15"/>
       <c r="R265" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="266" spans="1:18">
       <c r="B266" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C266" s="15" t="s">
         <v>684</v>
       </c>
       <c r="D266" s="15" t="s">
         <v>685</v>
       </c>
       <c r="E266" s="15">
         <v>10080037758</v>
       </c>
       <c r="F266" s="15"/>
       <c r="G266" s="15" t="s">
         <v>30</v>
       </c>
@@ -16157,51 +16146,51 @@
       <c r="O275" s="15"/>
       <c r="P275" s="15"/>
       <c r="Q275" s="15"/>
       <c r="R275" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="276" spans="1:18">
       <c r="B276" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C276" s="15" t="s">
         <v>711</v>
       </c>
       <c r="D276" s="15" t="s">
         <v>712</v>
       </c>
       <c r="E276" s="15" t="s">
         <v>713</v>
       </c>
       <c r="F276" s="15"/>
       <c r="G276" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H276" s="15" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="I276" s="15"/>
       <c r="J276" s="15">
         <v>10000</v>
       </c>
       <c r="K276" s="15">
         <v>0.00079</v>
       </c>
       <c r="L276" s="15">
         <v>0.00056</v>
       </c>
       <c r="M276" s="15">
         <v>0.00049</v>
       </c>
       <c r="N276" s="15"/>
       <c r="O276" s="15"/>
       <c r="P276" s="15"/>
       <c r="Q276" s="15"/>
       <c r="R276" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="277" spans="1:18">
       <c r="B277" s="14" t="s">
         <v>26</v>
@@ -16328,64 +16317,66 @@
     <row r="280" spans="1:18">
       <c r="B280" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C280" s="15" t="s">
         <v>721</v>
       </c>
       <c r="D280" s="15" t="s">
         <v>722</v>
       </c>
       <c r="E280" s="15">
         <v>10080028085</v>
       </c>
       <c r="F280" s="15"/>
       <c r="G280" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H280" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I280" s="15"/>
       <c r="J280" s="15">
         <v>10000</v>
       </c>
       <c r="K280" s="15">
-        <v>0.00042</v>
+        <v>0.0005</v>
       </c>
       <c r="L280" s="15">
-        <v>0.00036</v>
+        <v>0.00043</v>
       </c>
       <c r="M280" s="15">
-        <v>0.00035</v>
-[...1 lines deleted...]
-      <c r="N280" s="15"/>
+        <v>0.00041</v>
+      </c>
+      <c r="N280" s="15">
+        <v>420000</v>
+      </c>
       <c r="O280" s="15">
-        <v>1080000</v>
+        <v>680000</v>
       </c>
       <c r="P280" s="15" t="s">
-        <v>122</v>
+        <v>277</v>
       </c>
       <c r="Q280" s="15"/>
       <c r="R280" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="281" spans="1:18">
       <c r="B281" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C281" s="15" t="s">
         <v>723</v>
       </c>
       <c r="D281" s="15" t="s">
         <v>724</v>
       </c>
       <c r="E281" s="15">
         <v>10080063423</v>
       </c>
       <c r="F281" s="15"/>
       <c r="G281" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H281" s="15" t="s">
         <v>50</v>
@@ -16804,51 +16795,51 @@
       </c>
       <c r="E291" s="15">
         <v>10080050697</v>
       </c>
       <c r="F291" s="15"/>
       <c r="G291" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H291" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I291" s="15"/>
       <c r="J291" s="15">
         <v>10000</v>
       </c>
       <c r="K291" s="15">
         <v>0.00041</v>
       </c>
       <c r="L291" s="15">
         <v>0.00035</v>
       </c>
       <c r="M291" s="15">
         <v>0.00034</v>
       </c>
       <c r="N291" s="15">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="O291" s="15"/>
       <c r="P291" s="15"/>
       <c r="Q291" s="15"/>
       <c r="R291" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="292" spans="1:18">
       <c r="B292" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C292" s="15" t="s">
         <v>749</v>
       </c>
       <c r="D292" s="15" t="s">
         <v>750</v>
       </c>
       <c r="E292" s="15" t="s">
         <v>751</v>
       </c>
       <c r="F292" s="15"/>
       <c r="G292" s="15" t="s">
         <v>30</v>
       </c>
@@ -17086,65 +17077,63 @@
     <row r="298" spans="1:18">
       <c r="B298" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C298" s="15" t="s">
         <v>764</v>
       </c>
       <c r="D298" s="15" t="s">
         <v>765</v>
       </c>
       <c r="E298" s="15" t="s">
         <v>766</v>
       </c>
       <c r="F298" s="15"/>
       <c r="G298" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H298" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I298" s="15"/>
       <c r="J298" s="15">
         <v>10000</v>
       </c>
       <c r="K298" s="15">
-        <v>0.00042</v>
+        <v>0.0005</v>
       </c>
       <c r="L298" s="15">
-        <v>0.00036</v>
+        <v>0.00043</v>
       </c>
       <c r="M298" s="15">
-        <v>0.00035</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.00041</v>
+      </c>
+      <c r="N298" s="15">
+        <v>10000</v>
+      </c>
+      <c r="O298" s="15"/>
+      <c r="P298" s="15"/>
       <c r="Q298" s="15"/>
       <c r="R298" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="299" spans="1:18">
       <c r="B299" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C299" s="15" t="s">
         <v>767</v>
       </c>
       <c r="D299" s="15" t="s">
         <v>768</v>
       </c>
       <c r="E299" s="15">
         <v>10080053478</v>
       </c>
       <c r="F299" s="15"/>
       <c r="G299" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H299" s="15" t="s">
         <v>36</v>
       </c>
@@ -17263,51 +17252,51 @@
       </c>
       <c r="E302" s="15">
         <v>10080052687</v>
       </c>
       <c r="F302" s="15"/>
       <c r="G302" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H302" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I302" s="15"/>
       <c r="J302" s="15">
         <v>10000</v>
       </c>
       <c r="K302" s="15">
         <v>0.00035</v>
       </c>
       <c r="L302" s="15">
         <v>0.0003</v>
       </c>
       <c r="M302" s="15">
         <v>0.00029</v>
       </c>
       <c r="N302" s="15">
-        <v>30000</v>
+        <v>40000</v>
       </c>
       <c r="O302" s="15"/>
       <c r="P302" s="15"/>
       <c r="Q302" s="15"/>
       <c r="R302" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="303" spans="1:18">
       <c r="B303" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C303" s="15" t="s">
         <v>776</v>
       </c>
       <c r="D303" s="15" t="s">
         <v>777</v>
       </c>
       <c r="E303" s="15">
         <v>10080065507</v>
       </c>
       <c r="F303" s="15"/>
       <c r="G303" s="15" t="s">
         <v>30</v>
       </c>
@@ -17963,65 +17952,63 @@
     <row r="319" spans="1:18">
       <c r="B319" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C319" s="15" t="s">
         <v>813</v>
       </c>
       <c r="D319" s="15" t="s">
         <v>814</v>
       </c>
       <c r="E319" s="15" t="s">
         <v>815</v>
       </c>
       <c r="F319" s="15"/>
       <c r="G319" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H319" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I319" s="15"/>
       <c r="J319" s="15">
         <v>10000</v>
       </c>
       <c r="K319" s="15">
+        <v>0.00056</v>
+      </c>
+      <c r="L319" s="15">
         <v>0.00048</v>
       </c>
-      <c r="L319" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="M319" s="15">
-        <v>0.0004</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.00046</v>
+      </c>
+      <c r="N319" s="15">
+        <v>10000</v>
+      </c>
+      <c r="O319" s="15"/>
+      <c r="P319" s="15"/>
       <c r="Q319" s="15"/>
       <c r="R319" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="320" spans="1:18">
       <c r="B320" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C320" s="15" t="s">
         <v>816</v>
       </c>
       <c r="D320" s="15" t="s">
         <v>817</v>
       </c>
       <c r="E320" s="15" t="s">
         <v>818</v>
       </c>
       <c r="F320" s="15"/>
       <c r="G320" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H320" s="15" t="s">
         <v>45</v>
       </c>
@@ -18794,51 +18781,51 @@
       <c r="O338" s="15"/>
       <c r="P338" s="15"/>
       <c r="Q338" s="15"/>
       <c r="R338" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="339" spans="1:18">
       <c r="B339" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C339" s="15" t="s">
         <v>862</v>
       </c>
       <c r="D339" s="15" t="s">
         <v>863</v>
       </c>
       <c r="E339" s="15" t="s">
         <v>864</v>
       </c>
       <c r="F339" s="15"/>
       <c r="G339" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H339" s="15" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="I339" s="15"/>
       <c r="J339" s="15">
         <v>10000</v>
       </c>
       <c r="K339" s="15">
         <v>0.00129</v>
       </c>
       <c r="L339" s="15">
         <v>0.00108</v>
       </c>
       <c r="M339" s="15">
         <v>0.00104</v>
       </c>
       <c r="N339" s="15"/>
       <c r="O339" s="15"/>
       <c r="P339" s="15"/>
       <c r="Q339" s="15"/>
       <c r="R339" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="340" spans="1:18">
       <c r="B340" s="14" t="s">
         <v>26</v>
@@ -18883,67 +18870,63 @@
     <row r="341" spans="1:18">
       <c r="B341" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C341" s="15" t="s">
         <v>868</v>
       </c>
       <c r="D341" s="15" t="s">
         <v>869</v>
       </c>
       <c r="E341" s="15" t="s">
         <v>870</v>
       </c>
       <c r="F341" s="15"/>
       <c r="G341" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H341" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I341" s="15"/>
       <c r="J341" s="15">
         <v>10000</v>
       </c>
       <c r="K341" s="15">
+        <v>0.00056</v>
+      </c>
+      <c r="L341" s="15">
         <v>0.00048</v>
       </c>
-      <c r="L341" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="M341" s="15">
-        <v>0.0004</v>
+        <v>0.00046</v>
       </c>
       <c r="N341" s="15">
-        <v>10000</v>
-[...6 lines deleted...]
-      </c>
+        <v>30000</v>
+      </c>
+      <c r="O341" s="15"/>
+      <c r="P341" s="15"/>
       <c r="Q341" s="15"/>
       <c r="R341" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="342" spans="1:18">
       <c r="B342" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C342" s="15" t="s">
         <v>871</v>
       </c>
       <c r="D342" s="15" t="s">
         <v>872</v>
       </c>
       <c r="E342" s="15" t="s">
         <v>873</v>
       </c>
       <c r="F342" s="15"/>
       <c r="G342" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H342" s="15" t="s">
         <v>45</v>
       </c>
@@ -19437,51 +19420,51 @@
       </c>
       <c r="E354" s="15">
         <v>10080035399</v>
       </c>
       <c r="F354" s="15"/>
       <c r="G354" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H354" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I354" s="15"/>
       <c r="J354" s="15">
         <v>10000</v>
       </c>
       <c r="K354" s="15">
         <v>0.00036</v>
       </c>
       <c r="L354" s="15">
         <v>0.00031</v>
       </c>
       <c r="M354" s="15">
         <v>0.0003</v>
       </c>
       <c r="N354" s="15">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="O354" s="15"/>
       <c r="P354" s="15"/>
       <c r="Q354" s="15"/>
       <c r="R354" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="355" spans="1:18">
       <c r="B355" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C355" s="15" t="s">
         <v>905</v>
       </c>
       <c r="D355" s="15" t="s">
         <v>906</v>
       </c>
       <c r="E355" s="15">
         <v>10080065508</v>
       </c>
       <c r="F355" s="15"/>
       <c r="G355" s="15" t="s">
         <v>30</v>
       </c>
@@ -20310,51 +20293,51 @@
       </c>
       <c r="E375" s="15" t="s">
         <v>960</v>
       </c>
       <c r="F375" s="15"/>
       <c r="G375" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H375" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I375" s="15"/>
       <c r="J375" s="15">
         <v>10000</v>
       </c>
       <c r="K375" s="15">
         <v>0.00054</v>
       </c>
       <c r="L375" s="15">
         <v>0.00039</v>
       </c>
       <c r="M375" s="15">
         <v>0.00034</v>
       </c>
       <c r="N375" s="15">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="O375" s="15"/>
       <c r="P375" s="15"/>
       <c r="Q375" s="15"/>
       <c r="R375" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="376" spans="1:18">
       <c r="B376" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C376" s="15" t="s">
         <v>961</v>
       </c>
       <c r="D376" s="15" t="s">
         <v>962</v>
       </c>
       <c r="E376" s="15">
         <v>10080055723</v>
       </c>
       <c r="F376" s="15"/>
       <c r="G376" s="15" t="s">
         <v>30</v>
       </c>
@@ -21021,51 +21004,51 @@
       </c>
       <c r="E392" s="15">
         <v>10080002941</v>
       </c>
       <c r="F392" s="15"/>
       <c r="G392" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H392" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I392" s="15"/>
       <c r="J392" s="15">
         <v>10000</v>
       </c>
       <c r="K392" s="15">
         <v>0.0004</v>
       </c>
       <c r="L392" s="15">
         <v>0.0003</v>
       </c>
       <c r="M392" s="15">
         <v>0.00027</v>
       </c>
       <c r="N392" s="15">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="O392" s="15"/>
       <c r="P392" s="15"/>
       <c r="Q392" s="15"/>
       <c r="R392" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="393" spans="1:18">
       <c r="B393" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C393" s="15" t="s">
         <v>1002</v>
       </c>
       <c r="D393" s="15" t="s">
         <v>1003</v>
       </c>
       <c r="E393" s="15">
         <v>10080051711</v>
       </c>
       <c r="F393" s="15"/>
       <c r="G393" s="15" t="s">
         <v>30</v>
       </c>
@@ -21726,51 +21709,51 @@
       </c>
       <c r="E409" s="15">
         <v>10080052689</v>
       </c>
       <c r="F409" s="15"/>
       <c r="G409" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H409" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I409" s="15"/>
       <c r="J409" s="15">
         <v>10000</v>
       </c>
       <c r="K409" s="15">
         <v>0.00035</v>
       </c>
       <c r="L409" s="15">
         <v>0.0003</v>
       </c>
       <c r="M409" s="15">
         <v>0.00029</v>
       </c>
       <c r="N409" s="15">
-        <v>120000</v>
+        <v>150000</v>
       </c>
       <c r="O409" s="15"/>
       <c r="P409" s="15"/>
       <c r="Q409" s="15"/>
       <c r="R409" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="410" spans="1:18">
       <c r="B410" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C410" s="15" t="s">
         <v>1040</v>
       </c>
       <c r="D410" s="15" t="s">
         <v>1041</v>
       </c>
       <c r="E410" s="15">
         <v>10080029029</v>
       </c>
       <c r="F410" s="15"/>
       <c r="G410" s="15" t="s">
         <v>30</v>
       </c>
@@ -22478,51 +22461,51 @@
       </c>
       <c r="E427" s="15">
         <v>10080061250</v>
       </c>
       <c r="F427" s="15"/>
       <c r="G427" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H427" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I427" s="15"/>
       <c r="J427" s="15">
         <v>10000</v>
       </c>
       <c r="K427" s="15">
         <v>0.00035</v>
       </c>
       <c r="L427" s="15">
         <v>0.0003</v>
       </c>
       <c r="M427" s="15">
         <v>0.00029</v>
       </c>
       <c r="N427" s="15">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="O427" s="15"/>
       <c r="P427" s="15"/>
       <c r="Q427" s="15"/>
       <c r="R427" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="428" spans="1:18">
       <c r="B428" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C428" s="15" t="s">
         <v>1084</v>
       </c>
       <c r="D428" s="15" t="s">
         <v>1085</v>
       </c>
       <c r="E428" s="15">
         <v>10080065511</v>
       </c>
       <c r="F428" s="15"/>
       <c r="G428" s="15" t="s">
         <v>30</v>
       </c>
@@ -22685,51 +22668,51 @@
       </c>
       <c r="E432" s="15">
         <v>10080055725</v>
       </c>
       <c r="F432" s="15"/>
       <c r="G432" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H432" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I432" s="15"/>
       <c r="J432" s="15">
         <v>10000</v>
       </c>
       <c r="K432" s="15">
         <v>0.00041</v>
       </c>
       <c r="L432" s="15">
         <v>0.00035</v>
       </c>
       <c r="M432" s="15">
         <v>0.00034</v>
       </c>
       <c r="N432" s="15">
-        <v>120000</v>
+        <v>110000</v>
       </c>
       <c r="O432" s="15"/>
       <c r="P432" s="15"/>
       <c r="Q432" s="15"/>
       <c r="R432" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="433" spans="1:18">
       <c r="B433" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C433" s="15" t="s">
         <v>1096</v>
       </c>
       <c r="D433" s="15" t="s">
         <v>1097</v>
       </c>
       <c r="E433" s="15">
         <v>10080065512</v>
       </c>
       <c r="F433" s="15"/>
       <c r="G433" s="15" t="s">
         <v>30</v>
       </c>
@@ -23148,51 +23131,51 @@
       <c r="F443" s="15"/>
       <c r="G443" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H443" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I443" s="15"/>
       <c r="J443" s="15">
         <v>10000</v>
       </c>
       <c r="K443" s="15">
         <v>0.00036</v>
       </c>
       <c r="L443" s="15">
         <v>0.00031</v>
       </c>
       <c r="M443" s="15">
         <v>0.0003</v>
       </c>
       <c r="N443" s="15"/>
       <c r="O443" s="15">
         <v>50000</v>
       </c>
       <c r="P443" s="15" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="Q443" s="15"/>
       <c r="R443" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="444" spans="1:18">
       <c r="B444" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C444" s="15" t="s">
         <v>1124</v>
       </c>
       <c r="D444" s="15" t="s">
         <v>1125</v>
       </c>
       <c r="E444" s="15">
         <v>10080063426</v>
       </c>
       <c r="F444" s="15"/>
       <c r="G444" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H444" s="15" t="s">
         <v>50</v>
@@ -23355,51 +23338,51 @@
       </c>
       <c r="E448" s="15">
         <v>10080028093</v>
       </c>
       <c r="F448" s="15"/>
       <c r="G448" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H448" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I448" s="15"/>
       <c r="J448" s="15">
         <v>10000</v>
       </c>
       <c r="K448" s="15">
         <v>0.00041</v>
       </c>
       <c r="L448" s="15">
         <v>0.00035</v>
       </c>
       <c r="M448" s="15">
         <v>0.00034</v>
       </c>
       <c r="N448" s="15">
-        <v>140000</v>
+        <v>160000</v>
       </c>
       <c r="O448" s="15"/>
       <c r="P448" s="15"/>
       <c r="Q448" s="15"/>
       <c r="R448" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="449" spans="1:18">
       <c r="B449" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C449" s="15" t="s">
         <v>1135</v>
       </c>
       <c r="D449" s="15" t="s">
         <v>1136</v>
       </c>
       <c r="E449" s="15">
         <v>10080065513</v>
       </c>
       <c r="F449" s="15"/>
       <c r="G449" s="15" t="s">
         <v>30</v>
       </c>
@@ -23441,51 +23424,51 @@
       </c>
       <c r="E450" s="15" t="s">
         <v>1139</v>
       </c>
       <c r="F450" s="15"/>
       <c r="G450" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H450" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I450" s="15"/>
       <c r="J450" s="15">
         <v>10000</v>
       </c>
       <c r="K450" s="15">
         <v>0.00079</v>
       </c>
       <c r="L450" s="15">
         <v>0.00056</v>
       </c>
       <c r="M450" s="15">
         <v>0.00049</v>
       </c>
       <c r="N450" s="15">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="O450" s="15"/>
       <c r="P450" s="15"/>
       <c r="Q450" s="15"/>
       <c r="R450" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="451" spans="1:18">
       <c r="B451" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C451" s="15" t="s">
         <v>1140</v>
       </c>
       <c r="D451" s="15" t="s">
         <v>1141</v>
       </c>
       <c r="E451" s="15">
         <v>10080011160</v>
       </c>
       <c r="F451" s="15"/>
       <c r="G451" s="15" t="s">
         <v>30</v>
       </c>
@@ -23819,54 +23802,54 @@
       <c r="E459" s="15">
         <v>10080055727</v>
       </c>
       <c r="F459" s="15"/>
       <c r="G459" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H459" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I459" s="15"/>
       <c r="J459" s="15">
         <v>10000</v>
       </c>
       <c r="K459" s="15">
         <v>0.00041</v>
       </c>
       <c r="L459" s="15">
         <v>0.00035</v>
       </c>
       <c r="M459" s="15">
         <v>0.00034</v>
       </c>
       <c r="N459" s="15"/>
       <c r="O459" s="15">
-        <v>90000</v>
+        <v>80000</v>
       </c>
       <c r="P459" s="15" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="Q459" s="15"/>
       <c r="R459" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="460" spans="1:18">
       <c r="B460" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C460" s="15" t="s">
         <v>1159</v>
       </c>
       <c r="D460" s="15" t="s">
         <v>1160</v>
       </c>
       <c r="E460" s="15">
         <v>10080061403</v>
       </c>
       <c r="F460" s="15"/>
       <c r="G460" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H460" s="15" t="s">
         <v>31</v>
@@ -24070,51 +24053,51 @@
       </c>
       <c r="E465" s="15">
         <v>10080055729</v>
       </c>
       <c r="F465" s="15"/>
       <c r="G465" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H465" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I465" s="15"/>
       <c r="J465" s="15">
         <v>10000</v>
       </c>
       <c r="K465" s="15">
         <v>0.00079</v>
       </c>
       <c r="L465" s="15">
         <v>0.00056</v>
       </c>
       <c r="M465" s="15">
         <v>0.00049</v>
       </c>
       <c r="N465" s="15">
-        <v>30000</v>
+        <v>40000</v>
       </c>
       <c r="O465" s="15"/>
       <c r="P465" s="15"/>
       <c r="Q465" s="15"/>
       <c r="R465" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="466" spans="1:18">
       <c r="B466" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C466" s="15" t="s">
         <v>1171</v>
       </c>
       <c r="D466" s="15" t="s">
         <v>1172</v>
       </c>
       <c r="E466" s="15">
         <v>10000022833</v>
       </c>
       <c r="F466" s="15"/>
       <c r="G466" s="15" t="s">
         <v>30</v>
       </c>
@@ -24347,51 +24330,51 @@
       <c r="O471" s="15"/>
       <c r="P471" s="15"/>
       <c r="Q471" s="15"/>
       <c r="R471" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="472" spans="1:18">
       <c r="B472" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C472" s="15" t="s">
         <v>1185</v>
       </c>
       <c r="D472" s="15" t="s">
         <v>1186</v>
       </c>
       <c r="E472" s="15" t="s">
         <v>1187</v>
       </c>
       <c r="F472" s="15"/>
       <c r="G472" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H472" s="15" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="I472" s="15"/>
       <c r="J472" s="15">
         <v>10000</v>
       </c>
       <c r="K472" s="15">
         <v>0.00079</v>
       </c>
       <c r="L472" s="15">
         <v>0.00056</v>
       </c>
       <c r="M472" s="15">
         <v>0.00049</v>
       </c>
       <c r="N472" s="15"/>
       <c r="O472" s="15"/>
       <c r="P472" s="15"/>
       <c r="Q472" s="15"/>
       <c r="R472" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="473" spans="1:18">
       <c r="B473" s="14" t="s">
         <v>26</v>
@@ -24486,51 +24469,51 @@
       </c>
       <c r="E475" s="15">
         <v>10080028096</v>
       </c>
       <c r="F475" s="15"/>
       <c r="G475" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H475" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I475" s="15"/>
       <c r="J475" s="15">
         <v>10000</v>
       </c>
       <c r="K475" s="15">
         <v>0.00038</v>
       </c>
       <c r="L475" s="15">
         <v>0.00033</v>
       </c>
       <c r="M475" s="15">
         <v>0.00031</v>
       </c>
       <c r="N475" s="15">
-        <v>80000</v>
+        <v>60000</v>
       </c>
       <c r="O475" s="15"/>
       <c r="P475" s="15"/>
       <c r="Q475" s="15"/>
       <c r="R475" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="476" spans="1:18">
       <c r="B476" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C476" s="15" t="s">
         <v>1194</v>
       </c>
       <c r="D476" s="15" t="s">
         <v>1195</v>
       </c>
       <c r="E476" s="15">
         <v>10080063427</v>
       </c>
       <c r="F476" s="15"/>
       <c r="G476" s="15" t="s">
         <v>30</v>
       </c>
@@ -24725,65 +24708,63 @@
     <row r="481" spans="1:18">
       <c r="B481" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C481" s="15" t="s">
         <v>1207</v>
       </c>
       <c r="D481" s="15" t="s">
         <v>1208</v>
       </c>
       <c r="E481" s="15">
         <v>10080060426</v>
       </c>
       <c r="F481" s="15"/>
       <c r="G481" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H481" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I481" s="15"/>
       <c r="J481" s="15">
         <v>10000</v>
       </c>
       <c r="K481" s="15">
+        <v>0.00056</v>
+      </c>
+      <c r="L481" s="15">
         <v>0.00048</v>
       </c>
-      <c r="L481" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="M481" s="15">
-        <v>0.0004</v>
-[...2 lines deleted...]
-      <c r="O481" s="15">
+        <v>0.00046</v>
+      </c>
+      <c r="N481" s="15">
         <v>20000</v>
       </c>
-      <c r="P481" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O481" s="15"/>
+      <c r="P481" s="15"/>
       <c r="Q481" s="15"/>
       <c r="R481" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="482" spans="1:18">
       <c r="B482" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C482" s="15" t="s">
         <v>1209</v>
       </c>
       <c r="D482" s="15" t="s">
         <v>1210</v>
       </c>
       <c r="E482" s="15" t="s">
         <v>1211</v>
       </c>
       <c r="F482" s="15"/>
       <c r="G482" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H482" s="15" t="s">
         <v>31</v>
       </c>
@@ -25579,2101 +25560,2101 @@
       <c r="E501" s="15" t="s">
         <v>1258</v>
       </c>
       <c r="F501" s="15"/>
       <c r="G501" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H501" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I501" s="15"/>
       <c r="J501" s="15">
         <v>10000</v>
       </c>
       <c r="K501" s="15">
         <v>0.00044</v>
       </c>
       <c r="L501" s="15">
         <v>0.00038</v>
       </c>
       <c r="M501" s="15">
         <v>0.00036</v>
       </c>
       <c r="N501" s="15"/>
       <c r="O501" s="15">
-        <v>50000</v>
+        <v>60000</v>
       </c>
       <c r="P501" s="15" t="s">
         <v>1259</v>
       </c>
       <c r="Q501" s="15"/>
       <c r="R501" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="502" spans="1:18">
       <c r="B502" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C502" s="15" t="s">
         <v>1260</v>
       </c>
       <c r="D502" s="15" t="s">
         <v>1261</v>
       </c>
       <c r="E502" s="15">
         <v>10080058292</v>
       </c>
       <c r="F502" s="15"/>
       <c r="G502" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H502" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I502" s="15"/>
       <c r="J502" s="15">
         <v>10000</v>
       </c>
       <c r="K502" s="15">
         <v>0.00045</v>
       </c>
       <c r="L502" s="15">
         <v>0.00039</v>
       </c>
       <c r="M502" s="15">
         <v>0.00038</v>
       </c>
       <c r="N502" s="15">
-        <v>30000</v>
-[...2 lines deleted...]
-      <c r="P502" s="15"/>
+        <v>10000</v>
+      </c>
+      <c r="O502" s="15">
+        <v>20000</v>
+      </c>
+      <c r="P502" s="15" t="s">
+        <v>1262</v>
+      </c>
       <c r="Q502" s="15"/>
       <c r="R502" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="503" spans="1:18">
       <c r="B503" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C503" s="15" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="D503" s="15" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="E503" s="15" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="F503" s="15"/>
       <c r="G503" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H503" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I503" s="15"/>
       <c r="J503" s="15">
         <v>10000</v>
       </c>
       <c r="K503" s="15">
         <v>0.0004</v>
       </c>
       <c r="L503" s="15">
         <v>0.0003</v>
       </c>
       <c r="M503" s="15">
         <v>0.00027</v>
       </c>
       <c r="N503" s="15">
         <v>10000</v>
       </c>
       <c r="O503" s="15"/>
       <c r="P503" s="15"/>
       <c r="Q503" s="15"/>
       <c r="R503" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="504" spans="1:18">
       <c r="B504" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C504" s="15" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D504" s="15" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="E504" s="15">
         <v>10080071917</v>
       </c>
       <c r="F504" s="15"/>
       <c r="G504" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H504" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I504" s="15"/>
       <c r="J504" s="15">
         <v>10000</v>
       </c>
       <c r="K504" s="15">
         <v>0.0004</v>
       </c>
       <c r="L504" s="15">
         <v>0.00038</v>
       </c>
       <c r="M504" s="15">
         <v>0.00037</v>
       </c>
       <c r="N504" s="15"/>
       <c r="O504" s="15"/>
       <c r="P504" s="15"/>
       <c r="Q504" s="15"/>
       <c r="R504" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="505" spans="1:18">
       <c r="B505" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C505" s="15" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="D505" s="15" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="E505" s="15" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="F505" s="15"/>
       <c r="G505" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H505" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I505" s="15"/>
       <c r="J505" s="15">
         <v>10000</v>
       </c>
       <c r="K505" s="15">
         <v>0.00079</v>
       </c>
       <c r="L505" s="15">
         <v>0.00056</v>
       </c>
       <c r="M505" s="15">
         <v>0.00049</v>
       </c>
       <c r="N505" s="15"/>
       <c r="O505" s="15"/>
       <c r="P505" s="15"/>
       <c r="Q505" s="15"/>
       <c r="R505" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="506" spans="1:18">
       <c r="B506" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C506" s="15" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="D506" s="15" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="E506" s="15">
         <v>10080070025</v>
       </c>
       <c r="F506" s="15"/>
       <c r="G506" s="15" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="H506" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I506" s="15"/>
       <c r="J506" s="15">
         <v>10000</v>
       </c>
       <c r="K506" s="15">
         <v>0.00079</v>
       </c>
       <c r="L506" s="15">
         <v>0.00056</v>
       </c>
       <c r="M506" s="15">
         <v>0.00049</v>
       </c>
       <c r="N506" s="15"/>
       <c r="O506" s="15"/>
       <c r="P506" s="15"/>
       <c r="Q506" s="15"/>
       <c r="R506" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="507" spans="1:18">
       <c r="B507" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C507" s="15" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="D507" s="15" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="E507" s="15">
         <v>10080073679</v>
       </c>
       <c r="F507" s="15"/>
       <c r="G507" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H507" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I507" s="15"/>
       <c r="J507" s="15">
         <v>10000</v>
       </c>
       <c r="K507" s="15">
         <v>0.00079</v>
       </c>
       <c r="L507" s="15">
         <v>0.00056</v>
       </c>
       <c r="M507" s="15">
         <v>0.00049</v>
       </c>
       <c r="N507" s="15">
         <v>10000</v>
       </c>
       <c r="O507" s="15"/>
       <c r="P507" s="15"/>
       <c r="Q507" s="15"/>
       <c r="R507" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="508" spans="1:18">
       <c r="B508" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C508" s="15" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="D508" s="15" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="E508" s="15" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="F508" s="15"/>
       <c r="G508" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H508" s="15" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="I508" s="15"/>
       <c r="J508" s="15">
         <v>10000</v>
       </c>
       <c r="K508" s="15">
         <v>0.00491</v>
       </c>
       <c r="L508" s="15">
         <v>0.00491</v>
       </c>
       <c r="M508" s="15">
         <v>0.00491</v>
       </c>
       <c r="N508" s="15"/>
       <c r="O508" s="15"/>
       <c r="P508" s="15"/>
       <c r="Q508" s="15"/>
       <c r="R508" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="509" spans="1:18">
       <c r="B509" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C509" s="15" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="D509" s="15" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="E509" s="15">
         <v>10080032226</v>
       </c>
       <c r="F509" s="15"/>
       <c r="G509" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H509" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I509" s="15"/>
       <c r="J509" s="15">
         <v>10000</v>
       </c>
       <c r="K509" s="15">
         <v>0.00032</v>
       </c>
       <c r="L509" s="15">
         <v>0.00027</v>
       </c>
       <c r="M509" s="15">
         <v>0.00026</v>
       </c>
       <c r="N509" s="15">
         <v>20000</v>
       </c>
       <c r="O509" s="15"/>
       <c r="P509" s="15"/>
       <c r="Q509" s="15"/>
       <c r="R509" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="510" spans="1:18">
       <c r="B510" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C510" s="15" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="D510" s="15" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="E510" s="15" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="F510" s="15"/>
       <c r="G510" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H510" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I510" s="15"/>
       <c r="J510" s="15">
         <v>10000</v>
       </c>
       <c r="K510" s="15">
         <v>0.00048</v>
       </c>
       <c r="L510" s="15">
         <v>0.00035</v>
       </c>
       <c r="M510" s="15">
         <v>0.0003</v>
       </c>
       <c r="N510" s="15">
         <v>20000</v>
       </c>
       <c r="O510" s="15"/>
       <c r="P510" s="15"/>
       <c r="Q510" s="15"/>
       <c r="R510" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="511" spans="1:18">
       <c r="B511" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C511" s="15" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="D511" s="15" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="E511" s="15">
         <v>10080029025</v>
       </c>
       <c r="F511" s="15"/>
       <c r="G511" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H511" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I511" s="15"/>
       <c r="J511" s="15">
         <v>10000</v>
       </c>
       <c r="K511" s="15">
         <v>0.00042</v>
       </c>
       <c r="L511" s="15">
         <v>0.00036</v>
       </c>
       <c r="M511" s="15">
         <v>0.00035</v>
       </c>
       <c r="N511" s="15"/>
       <c r="O511" s="15"/>
       <c r="P511" s="15"/>
       <c r="Q511" s="15"/>
       <c r="R511" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="512" spans="1:18">
       <c r="B512" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C512" s="15" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="D512" s="15" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="E512" s="15">
         <v>10080032229</v>
       </c>
       <c r="F512" s="15"/>
       <c r="G512" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H512" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I512" s="15"/>
       <c r="J512" s="15">
         <v>10000</v>
       </c>
       <c r="K512" s="15">
         <v>0.00079</v>
       </c>
       <c r="L512" s="15">
         <v>0.00056</v>
       </c>
       <c r="M512" s="15">
         <v>0.00049</v>
       </c>
       <c r="N512" s="15"/>
       <c r="O512" s="15"/>
       <c r="P512" s="15"/>
       <c r="Q512" s="15"/>
       <c r="R512" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="513" spans="1:18">
       <c r="B513" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C513" s="15" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="D513" s="15" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="E513" s="15" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="F513" s="15"/>
       <c r="G513" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H513" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I513" s="15"/>
       <c r="J513" s="15">
         <v>10000</v>
       </c>
       <c r="K513" s="15">
+        <v>0.00056</v>
+      </c>
+      <c r="L513" s="15">
         <v>0.00048</v>
       </c>
-      <c r="L513" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="M513" s="15">
-        <v>0.0004</v>
+        <v>0.00046</v>
       </c>
       <c r="N513" s="15">
-        <v>10000</v>
-[...6 lines deleted...]
-      </c>
+        <v>20000</v>
+      </c>
+      <c r="O513" s="15"/>
+      <c r="P513" s="15"/>
       <c r="Q513" s="15"/>
       <c r="R513" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="514" spans="1:18">
       <c r="B514" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C514" s="15" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="D514" s="15" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="E514" s="15" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="F514" s="15"/>
       <c r="G514" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H514" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I514" s="15"/>
       <c r="J514" s="15">
         <v>10000</v>
       </c>
       <c r="K514" s="15">
         <v>0.00079</v>
       </c>
       <c r="L514" s="15">
         <v>0.00056</v>
       </c>
       <c r="M514" s="15">
         <v>0.00049</v>
       </c>
       <c r="N514" s="15"/>
       <c r="O514" s="15"/>
       <c r="P514" s="15"/>
       <c r="Q514" s="15"/>
       <c r="R514" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="515" spans="1:18">
       <c r="B515" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C515" s="15" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="D515" s="15" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="E515" s="15" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="F515" s="15"/>
       <c r="G515" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H515" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I515" s="15"/>
       <c r="J515" s="15">
         <v>10000</v>
       </c>
       <c r="K515" s="15">
         <v>0.00079</v>
       </c>
       <c r="L515" s="15">
         <v>0.00056</v>
       </c>
       <c r="M515" s="15">
         <v>0.00049</v>
       </c>
       <c r="N515" s="15"/>
       <c r="O515" s="15"/>
       <c r="P515" s="15"/>
       <c r="Q515" s="15"/>
       <c r="R515" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="516" spans="1:18">
       <c r="B516" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C516" s="15" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="D516" s="15" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="E516" s="15" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="F516" s="15"/>
       <c r="G516" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H516" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I516" s="15"/>
       <c r="J516" s="15">
         <v>10000</v>
       </c>
       <c r="K516" s="15">
         <v>0.00079</v>
       </c>
       <c r="L516" s="15">
         <v>0.00056</v>
       </c>
       <c r="M516" s="15">
         <v>0.00049</v>
       </c>
       <c r="N516" s="15"/>
       <c r="O516" s="15"/>
       <c r="P516" s="15"/>
       <c r="Q516" s="15"/>
       <c r="R516" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="517" spans="1:18">
       <c r="B517" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C517" s="15" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="D517" s="15" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="E517" s="15">
         <v>10080035648</v>
       </c>
       <c r="F517" s="15"/>
       <c r="G517" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H517" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I517" s="15"/>
       <c r="J517" s="15">
         <v>10000</v>
       </c>
       <c r="K517" s="15">
         <v>0.0004</v>
       </c>
       <c r="L517" s="15">
         <v>0.0003</v>
       </c>
       <c r="M517" s="15">
         <v>0.00027</v>
       </c>
       <c r="N517" s="15">
         <v>20000</v>
       </c>
       <c r="O517" s="15"/>
       <c r="P517" s="15"/>
       <c r="Q517" s="15"/>
       <c r="R517" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="518" spans="1:18">
       <c r="B518" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C518" s="15" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="D518" s="15" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="E518" s="15">
         <v>10080052684</v>
       </c>
       <c r="F518" s="15"/>
       <c r="G518" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H518" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I518" s="15"/>
       <c r="J518" s="15">
         <v>10000</v>
       </c>
       <c r="K518" s="15">
         <v>0.0004</v>
       </c>
       <c r="L518" s="15">
         <v>0.00038</v>
       </c>
       <c r="M518" s="15">
         <v>0.00037</v>
       </c>
       <c r="N518" s="15"/>
       <c r="O518" s="15"/>
       <c r="P518" s="15"/>
       <c r="Q518" s="15"/>
       <c r="R518" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="519" spans="1:18">
       <c r="B519" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C519" s="15" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="D519" s="15" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E519" s="15" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="F519" s="15"/>
       <c r="G519" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H519" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I519" s="15"/>
       <c r="J519" s="15">
         <v>10000</v>
       </c>
       <c r="K519" s="15">
         <v>0.00032</v>
       </c>
       <c r="L519" s="15">
         <v>0.00027</v>
       </c>
       <c r="M519" s="15">
         <v>0.00026</v>
       </c>
       <c r="N519" s="15">
         <v>10000</v>
       </c>
       <c r="O519" s="15"/>
       <c r="P519" s="15"/>
       <c r="Q519" s="15"/>
       <c r="R519" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="520" spans="1:18">
       <c r="B520" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C520" s="15" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="D520" s="15" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="E520" s="15" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="F520" s="15"/>
       <c r="G520" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H520" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I520" s="15"/>
       <c r="J520" s="15">
         <v>10000</v>
       </c>
       <c r="K520" s="15">
         <v>0.00048</v>
       </c>
       <c r="L520" s="15">
         <v>0.00035</v>
       </c>
       <c r="M520" s="15">
         <v>0.0003</v>
       </c>
       <c r="N520" s="15">
         <v>10000</v>
       </c>
       <c r="O520" s="15"/>
       <c r="P520" s="15"/>
       <c r="Q520" s="15"/>
       <c r="R520" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="521" spans="1:18">
       <c r="B521" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C521" s="15" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="D521" s="15" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="E521" s="15" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="F521" s="15"/>
       <c r="G521" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H521" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I521" s="15"/>
       <c r="J521" s="15">
         <v>10000</v>
       </c>
       <c r="K521" s="15">
         <v>0.00041</v>
       </c>
       <c r="L521" s="15">
         <v>0.00035</v>
       </c>
       <c r="M521" s="15">
         <v>0.00034</v>
       </c>
       <c r="N521" s="15">
         <v>10000</v>
       </c>
       <c r="O521" s="15"/>
       <c r="P521" s="15"/>
       <c r="Q521" s="15"/>
       <c r="R521" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="522" spans="1:18">
       <c r="B522" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C522" s="15" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="D522" s="15" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="E522" s="15" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="F522" s="15"/>
       <c r="G522" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H522" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I522" s="15"/>
       <c r="J522" s="15"/>
       <c r="K522" s="15">
         <v>0.00079</v>
       </c>
       <c r="L522" s="15">
         <v>0.00056</v>
       </c>
       <c r="M522" s="15">
         <v>0.00049</v>
       </c>
       <c r="N522" s="15"/>
       <c r="O522" s="15"/>
       <c r="P522" s="15"/>
       <c r="Q522" s="15"/>
       <c r="R522" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="523" spans="1:18">
       <c r="B523" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C523" s="15" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="D523" s="15" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="E523" s="15">
         <v>10080041616</v>
       </c>
       <c r="F523" s="15"/>
       <c r="G523" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H523" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I523" s="15"/>
       <c r="J523" s="15">
         <v>10000</v>
       </c>
       <c r="K523" s="15">
         <v>0.00079</v>
       </c>
       <c r="L523" s="15">
         <v>0.00056</v>
       </c>
       <c r="M523" s="15">
         <v>0.00049</v>
       </c>
       <c r="N523" s="15"/>
       <c r="O523" s="15"/>
       <c r="P523" s="15"/>
       <c r="Q523" s="15"/>
       <c r="R523" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="524" spans="1:18">
       <c r="B524" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C524" s="15" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="D524" s="15" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="E524" s="15">
         <v>10080032943</v>
       </c>
       <c r="F524" s="15"/>
       <c r="G524" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H524" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I524" s="15"/>
       <c r="J524" s="15">
         <v>10000</v>
       </c>
       <c r="K524" s="15">
         <v>0.00036</v>
       </c>
       <c r="L524" s="15">
         <v>0.00031</v>
       </c>
       <c r="M524" s="15">
         <v>0.0003</v>
       </c>
       <c r="N524" s="15">
         <v>20000</v>
       </c>
       <c r="O524" s="15"/>
       <c r="P524" s="15"/>
       <c r="Q524" s="15"/>
       <c r="R524" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="525" spans="1:18">
       <c r="B525" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C525" s="15" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="D525" s="15" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="E525" s="15">
         <v>10080032230</v>
       </c>
       <c r="F525" s="15"/>
       <c r="G525" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H525" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I525" s="15"/>
       <c r="J525" s="15">
         <v>10000</v>
       </c>
       <c r="K525" s="15">
         <v>0.00032</v>
       </c>
       <c r="L525" s="15">
         <v>0.00027</v>
       </c>
       <c r="M525" s="15">
         <v>0.00026</v>
       </c>
       <c r="N525" s="15">
         <v>10000</v>
       </c>
       <c r="O525" s="15"/>
       <c r="P525" s="15"/>
       <c r="Q525" s="15"/>
       <c r="R525" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="526" spans="1:18">
       <c r="B526" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C526" s="15" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="D526" s="15" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="E526" s="15" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="F526" s="15"/>
       <c r="G526" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H526" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I526" s="15"/>
       <c r="J526" s="15">
         <v>10000</v>
       </c>
       <c r="K526" s="15">
         <v>0.00048</v>
       </c>
       <c r="L526" s="15">
         <v>0.00035</v>
       </c>
       <c r="M526" s="15">
         <v>0.0003</v>
       </c>
       <c r="N526" s="15">
         <v>10000</v>
       </c>
       <c r="O526" s="15"/>
       <c r="P526" s="15"/>
       <c r="Q526" s="15"/>
       <c r="R526" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="527" spans="1:18">
       <c r="B527" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C527" s="15" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="D527" s="15" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="E527" s="15" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="F527" s="15"/>
       <c r="G527" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H527" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I527" s="15"/>
       <c r="J527" s="15">
         <v>10000</v>
       </c>
       <c r="K527" s="15">
         <v>0.00041</v>
       </c>
       <c r="L527" s="15">
         <v>0.00035</v>
       </c>
       <c r="M527" s="15">
         <v>0.00034</v>
       </c>
       <c r="N527" s="15"/>
       <c r="O527" s="15"/>
       <c r="P527" s="15"/>
       <c r="Q527" s="15"/>
       <c r="R527" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="528" spans="1:18">
       <c r="B528" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C528" s="15" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="D528" s="15" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="E528" s="15" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="F528" s="15"/>
       <c r="G528" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H528" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I528" s="15"/>
       <c r="J528" s="15">
         <v>10000</v>
       </c>
       <c r="K528" s="15">
         <v>0.00079</v>
       </c>
       <c r="L528" s="15">
         <v>0.00056</v>
       </c>
       <c r="M528" s="15">
         <v>0.00049</v>
       </c>
       <c r="N528" s="15"/>
       <c r="O528" s="15"/>
       <c r="P528" s="15"/>
       <c r="Q528" s="15"/>
       <c r="R528" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="529" spans="1:18">
       <c r="B529" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C529" s="15" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="D529" s="15" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="E529" s="15">
         <v>10080055730</v>
       </c>
       <c r="F529" s="15"/>
       <c r="G529" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H529" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I529" s="15"/>
       <c r="J529" s="15">
         <v>10000</v>
       </c>
       <c r="K529" s="15">
         <v>0.00079</v>
       </c>
       <c r="L529" s="15">
         <v>0.00056</v>
       </c>
       <c r="M529" s="15">
         <v>0.00049</v>
       </c>
       <c r="N529" s="15">
         <v>20000</v>
       </c>
       <c r="O529" s="15"/>
       <c r="P529" s="15"/>
       <c r="Q529" s="15"/>
       <c r="R529" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="530" spans="1:18">
       <c r="B530" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C530" s="15" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="D530" s="15" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="E530" s="15" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="F530" s="15"/>
       <c r="G530" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H530" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I530" s="15"/>
       <c r="J530" s="15">
         <v>10000</v>
       </c>
       <c r="K530" s="15">
         <v>0.00079</v>
       </c>
       <c r="L530" s="15">
         <v>0.00056</v>
       </c>
       <c r="M530" s="15">
         <v>0.00049</v>
       </c>
       <c r="N530" s="15"/>
       <c r="O530" s="15"/>
       <c r="P530" s="15"/>
       <c r="Q530" s="15"/>
       <c r="R530" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="531" spans="1:18">
       <c r="B531" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C531" s="15" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="D531" s="15" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="E531" s="15">
         <v>10080057557</v>
       </c>
       <c r="F531" s="15"/>
       <c r="G531" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H531" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I531" s="15"/>
       <c r="J531" s="15">
         <v>10000</v>
       </c>
       <c r="K531" s="15">
         <v>0.00079</v>
       </c>
       <c r="L531" s="15">
         <v>0.00056</v>
       </c>
       <c r="M531" s="15">
         <v>0.00049</v>
       </c>
       <c r="N531" s="15">
-        <v>60000</v>
+        <v>40000</v>
       </c>
       <c r="O531" s="15"/>
       <c r="P531" s="15"/>
       <c r="Q531" s="15"/>
       <c r="R531" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="532" spans="1:18">
       <c r="B532" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C532" s="15" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="D532" s="15" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="E532" s="15">
         <v>10080044266</v>
       </c>
       <c r="F532" s="15"/>
       <c r="G532" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H532" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I532" s="15"/>
       <c r="J532" s="15">
         <v>10000</v>
       </c>
       <c r="K532" s="15">
         <v>0.00079</v>
       </c>
       <c r="L532" s="15">
         <v>0.00056</v>
       </c>
       <c r="M532" s="15">
         <v>0.00049</v>
       </c>
       <c r="N532" s="15"/>
       <c r="O532" s="15"/>
       <c r="P532" s="15"/>
       <c r="Q532" s="15"/>
       <c r="R532" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="533" spans="1:18">
       <c r="B533" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C533" s="15" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="D533" s="15" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="E533" s="15" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="F533" s="15"/>
       <c r="G533" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H533" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I533" s="15"/>
       <c r="J533" s="15">
         <v>10000</v>
       </c>
       <c r="K533" s="15">
         <v>0.00035</v>
       </c>
       <c r="L533" s="15">
         <v>0.0003</v>
       </c>
       <c r="M533" s="15">
         <v>0.00029</v>
       </c>
       <c r="N533" s="15">
         <v>10000</v>
       </c>
       <c r="O533" s="15"/>
       <c r="P533" s="15"/>
       <c r="Q533" s="15"/>
       <c r="R533" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="534" spans="1:18">
       <c r="B534" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C534" s="15" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="D534" s="15" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E534" s="15" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F534" s="15"/>
       <c r="G534" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H534" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I534" s="15"/>
       <c r="J534" s="15">
         <v>10000</v>
       </c>
       <c r="K534" s="15">
         <v>0.00079</v>
       </c>
       <c r="L534" s="15">
         <v>0.00056</v>
       </c>
       <c r="M534" s="15">
         <v>0.00049</v>
       </c>
       <c r="N534" s="15"/>
       <c r="O534" s="15"/>
       <c r="P534" s="15"/>
       <c r="Q534" s="15"/>
       <c r="R534" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="535" spans="1:18">
       <c r="B535" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C535" s="15" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="D535" s="15" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="E535" s="15">
         <v>10080029020</v>
       </c>
       <c r="F535" s="15"/>
       <c r="G535" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H535" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I535" s="15"/>
       <c r="J535" s="15">
         <v>10000</v>
       </c>
       <c r="K535" s="15">
         <v>0.00161</v>
       </c>
       <c r="L535" s="15">
         <v>0.001</v>
       </c>
       <c r="M535" s="15">
         <v>0.001</v>
       </c>
       <c r="N535" s="15"/>
       <c r="O535" s="15"/>
       <c r="P535" s="15"/>
       <c r="Q535" s="15"/>
       <c r="R535" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="536" spans="1:18">
       <c r="B536" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C536" s="15" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="D536" s="15" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="E536" s="15">
         <v>10080050700</v>
       </c>
       <c r="F536" s="15"/>
       <c r="G536" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H536" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I536" s="15"/>
       <c r="J536" s="15">
         <v>10000</v>
       </c>
       <c r="K536" s="15">
         <v>0.00036</v>
       </c>
       <c r="L536" s="15">
         <v>0.00031</v>
       </c>
       <c r="M536" s="15">
         <v>0.0003</v>
       </c>
       <c r="N536" s="15"/>
       <c r="O536" s="15">
-        <v>90000</v>
+        <v>110000</v>
       </c>
       <c r="P536" s="15" t="s">
-        <v>278</v>
+        <v>1259</v>
       </c>
       <c r="Q536" s="15"/>
       <c r="R536" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="537" spans="1:18">
       <c r="B537" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C537" s="15" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="D537" s="15" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="E537" s="15">
         <v>10080065515</v>
       </c>
       <c r="F537" s="15"/>
       <c r="G537" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H537" s="15" t="s">
         <v>50</v>
       </c>
       <c r="I537" s="15"/>
       <c r="J537" s="15">
         <v>10000</v>
       </c>
       <c r="K537" s="15">
         <v>0.00077</v>
       </c>
       <c r="L537" s="15">
         <v>0.00046</v>
       </c>
       <c r="M537" s="15">
         <v>0.00046</v>
       </c>
       <c r="N537" s="15"/>
       <c r="O537" s="15"/>
       <c r="P537" s="15"/>
       <c r="Q537" s="15"/>
       <c r="R537" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="538" spans="1:18">
       <c r="B538" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C538" s="15" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="D538" s="15" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="E538" s="15">
         <v>10080064897</v>
       </c>
       <c r="F538" s="15"/>
       <c r="G538" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H538" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I538" s="15"/>
       <c r="J538" s="15">
         <v>10000</v>
       </c>
       <c r="K538" s="15">
         <v>0.0008899999999999999</v>
       </c>
       <c r="L538" s="15">
         <v>0.00052</v>
       </c>
       <c r="M538" s="15">
         <v>0.00052</v>
       </c>
       <c r="N538" s="15">
         <v>10000</v>
       </c>
       <c r="O538" s="15"/>
       <c r="P538" s="15"/>
       <c r="Q538" s="15"/>
       <c r="R538" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="539" spans="1:18">
       <c r="B539" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C539" s="15" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="D539" s="15" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="E539" s="15" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="F539" s="15"/>
       <c r="G539" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H539" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I539" s="15"/>
       <c r="J539" s="15">
         <v>10000</v>
       </c>
       <c r="K539" s="15">
         <v>0.00167</v>
       </c>
       <c r="L539" s="15">
         <v>0.0014</v>
       </c>
       <c r="M539" s="15">
         <v>0.00135</v>
       </c>
       <c r="N539" s="15"/>
       <c r="O539" s="15"/>
       <c r="P539" s="15"/>
       <c r="Q539" s="15"/>
       <c r="R539" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="540" spans="1:18">
       <c r="B540" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C540" s="15" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="D540" s="15" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="E540" s="15" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="F540" s="15"/>
       <c r="G540" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H540" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I540" s="15"/>
       <c r="J540" s="15">
         <v>10000</v>
       </c>
       <c r="K540" s="15">
-        <v>0.00639</v>
+        <v>0.00605</v>
       </c>
       <c r="L540" s="15">
-        <v>0.00554</v>
+        <v>0.00524</v>
       </c>
       <c r="M540" s="15">
-        <v>0.00533</v>
+        <v>0.00504</v>
       </c>
       <c r="N540" s="15"/>
       <c r="O540" s="15"/>
       <c r="P540" s="15"/>
       <c r="Q540" s="15"/>
       <c r="R540" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="541" spans="1:18">
       <c r="B541" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C541" s="15" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="D541" s="15" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="E541" s="15" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="F541" s="15"/>
       <c r="G541" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H541" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I541" s="15"/>
       <c r="J541" s="15">
         <v>10000</v>
       </c>
       <c r="K541" s="15">
         <v>0.00053</v>
       </c>
       <c r="L541" s="15">
         <v>0.00046</v>
       </c>
       <c r="M541" s="15">
         <v>0.00044</v>
       </c>
       <c r="N541" s="15"/>
       <c r="O541" s="15">
         <v>70000</v>
       </c>
       <c r="P541" s="15" t="s">
-        <v>278</v>
+        <v>1259</v>
       </c>
       <c r="Q541" s="15"/>
       <c r="R541" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="542" spans="1:18">
       <c r="B542" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C542" s="15" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="D542" s="15" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="E542" s="15">
         <v>10080065263</v>
       </c>
       <c r="F542" s="15"/>
       <c r="G542" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H542" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I542" s="15"/>
       <c r="J542" s="15">
         <v>10000</v>
       </c>
       <c r="K542" s="15">
         <v>0.00049</v>
       </c>
       <c r="L542" s="15">
         <v>0.00047</v>
       </c>
       <c r="M542" s="15">
         <v>0.00045</v>
       </c>
       <c r="N542" s="15">
         <v>20000</v>
       </c>
       <c r="O542" s="15"/>
       <c r="P542" s="15"/>
       <c r="Q542" s="15"/>
       <c r="R542" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="543" spans="1:18">
       <c r="B543" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C543" s="15" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="D543" s="15" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="E543" s="15" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="F543" s="15"/>
       <c r="G543" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H543" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I543" s="15"/>
       <c r="J543" s="15">
         <v>10000</v>
       </c>
       <c r="K543" s="15">
         <v>0.00036</v>
       </c>
       <c r="L543" s="15">
         <v>0.00031</v>
       </c>
       <c r="M543" s="15">
         <v>0.0003</v>
       </c>
       <c r="N543" s="15">
         <v>10000</v>
       </c>
       <c r="O543" s="15"/>
       <c r="P543" s="15"/>
       <c r="Q543" s="15"/>
       <c r="R543" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="544" spans="1:18">
       <c r="B544" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C544" s="15" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="D544" s="15" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="E544" s="15">
         <v>10080065029</v>
       </c>
       <c r="F544" s="15"/>
       <c r="G544" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H544" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I544" s="15"/>
       <c r="J544" s="15">
         <v>10000</v>
       </c>
       <c r="K544" s="15">
         <v>0.00063</v>
       </c>
       <c r="L544" s="15">
         <v>0.00046</v>
       </c>
       <c r="M544" s="15">
         <v>0.0004</v>
       </c>
       <c r="N544" s="15">
         <v>10000</v>
       </c>
       <c r="O544" s="15"/>
       <c r="P544" s="15"/>
       <c r="Q544" s="15"/>
       <c r="R544" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="545" spans="1:18">
       <c r="B545" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C545" s="15" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="D545" s="15" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="E545" s="15" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="F545" s="15"/>
       <c r="G545" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H545" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I545" s="15"/>
       <c r="J545" s="15">
         <v>10000</v>
       </c>
       <c r="K545" s="15">
         <v>0.00044</v>
       </c>
       <c r="L545" s="15">
         <v>0.00038</v>
       </c>
       <c r="M545" s="15">
         <v>0.00036</v>
       </c>
       <c r="N545" s="15">
         <v>10000</v>
       </c>
       <c r="O545" s="15"/>
       <c r="P545" s="15"/>
       <c r="Q545" s="15"/>
       <c r="R545" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="546" spans="1:18">
       <c r="B546" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C546" s="15" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="D546" s="15" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="E546" s="15" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="F546" s="15"/>
       <c r="G546" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H546" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I546" s="15"/>
       <c r="J546" s="15">
         <v>10000</v>
       </c>
       <c r="K546" s="15">
         <v>0.00056</v>
       </c>
       <c r="L546" s="15">
         <v>0.00048</v>
       </c>
       <c r="M546" s="15">
         <v>0.00046</v>
       </c>
       <c r="N546" s="15">
         <v>10000</v>
       </c>
       <c r="O546" s="15"/>
       <c r="P546" s="15"/>
       <c r="Q546" s="15"/>
       <c r="R546" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="547" spans="1:18">
       <c r="B547" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C547" s="15" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="D547" s="15" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="E547" s="15" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="F547" s="15"/>
       <c r="G547" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H547" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I547" s="15"/>
       <c r="J547" s="15">
         <v>10000</v>
       </c>
       <c r="K547" s="15">
         <v>0.00044</v>
       </c>
       <c r="L547" s="15">
         <v>0.00033</v>
       </c>
       <c r="M547" s="15">
         <v>0.0003</v>
       </c>
       <c r="N547" s="15"/>
       <c r="O547" s="15"/>
       <c r="P547" s="15"/>
       <c r="Q547" s="15"/>
       <c r="R547" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="548" spans="1:18">
       <c r="B548" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C548" s="15" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="D548" s="15" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="E548" s="15">
         <v>10080064326</v>
       </c>
       <c r="F548" s="15"/>
       <c r="G548" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H548" s="15" t="s">
         <v>36</v>
       </c>
       <c r="I548" s="15"/>
       <c r="J548" s="15">
         <v>10000</v>
       </c>
       <c r="K548" s="15">
         <v>0.00054</v>
       </c>
       <c r="L548" s="15">
         <v>0.00047</v>
       </c>
       <c r="M548" s="15">
         <v>0.00045</v>
       </c>
       <c r="N548" s="15">
         <v>10000</v>
       </c>
       <c r="O548" s="15"/>
       <c r="P548" s="15"/>
       <c r="Q548" s="15"/>
       <c r="R548" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="549" spans="1:18">
       <c r="B549" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C549" s="15" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="D549" s="15" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="E549" s="15" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="F549" s="15"/>
       <c r="G549" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H549" s="15" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="I549" s="15"/>
       <c r="J549" s="15"/>
       <c r="K549" s="15">
         <v>0.00079</v>
       </c>
       <c r="L549" s="15">
         <v>0.00056</v>
       </c>
       <c r="M549" s="15">
         <v>0.00049</v>
       </c>
       <c r="N549" s="15"/>
       <c r="O549" s="15"/>
       <c r="P549" s="15"/>
       <c r="Q549" s="15"/>
       <c r="R549" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="550" spans="1:18">
       <c r="B550" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C550" s="15" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="D550" s="15" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="E550" s="15" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="F550" s="15"/>
       <c r="G550" s="15" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="H550" s="15" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="I550" s="15"/>
       <c r="J550" s="15">
         <v>3000</v>
       </c>
       <c r="K550" s="15">
         <v>0.0455</v>
       </c>
       <c r="L550" s="15">
         <v>0.03943</v>
       </c>
       <c r="M550" s="15">
         <v>0.03791</v>
       </c>
       <c r="N550" s="15"/>
       <c r="O550" s="15"/>
       <c r="P550" s="15"/>
       <c r="Q550" s="15"/>
       <c r="R550" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="551" spans="1:18">
       <c r="B551" s="14"/>
       <c r="C551" s="15"/>
@@ -27732,317 +27713,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>