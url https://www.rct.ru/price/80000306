--- v13 (2026-09-10)
+++ v14 (2026-10-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>09.09.2026</t>
+    <t>02.10.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1628,51 +1628,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>250</v>
       </c>
       <c r="K9" s="15">
         <v>0.015</v>
       </c>
       <c r="L9" s="15">
         <v>0.015</v>
       </c>
       <c r="M9" s="15">
         <v>0.015</v>
       </c>
       <c r="N9" s="15">
-        <v>519</v>
+        <v>555</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080059878</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
@@ -1741,92 +1741,92 @@
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>100</v>
       </c>
       <c r="K12" s="15">
         <v>0.012</v>
       </c>
       <c r="L12" s="15">
         <v>0.009900000000000001</v>
       </c>
       <c r="M12" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="N12" s="15">
-        <v>496</v>
+        <v>664</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.01001</v>
       </c>
       <c r="L13" s="15">
         <v>0.01001</v>
       </c>
       <c r="M13" s="15">
         <v>0.01001</v>
       </c>
       <c r="N13" s="15">
-        <v>770</v>
+        <v>820</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
@@ -1862,92 +1862,92 @@
       </c>
       <c r="E15" s="15">
         <v>10080034954</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>5000</v>
       </c>
       <c r="K15" s="15">
         <v>0.01695</v>
       </c>
       <c r="L15" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="M15" s="15">
         <v>0.00768</v>
       </c>
       <c r="N15" s="15">
-        <v>762</v>
+        <v>959</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>500</v>
       </c>
       <c r="K16" s="15">
         <v>0.01386</v>
       </c>
       <c r="L16" s="15">
         <v>0.00754</v>
       </c>
       <c r="M16" s="15">
         <v>0.00654</v>
       </c>
       <c r="N16" s="15">
-        <v>435</v>
+        <v>473</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="15">
         <v>10080046411</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>53</v>
@@ -1983,51 +1983,51 @@
       </c>
       <c r="E18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>5000</v>
       </c>
       <c r="K18" s="15">
         <v>0.0125</v>
       </c>
       <c r="L18" s="15">
         <v>0.0125</v>
       </c>
       <c r="M18" s="15">
         <v>0.0125</v>
       </c>
       <c r="N18" s="15">
-        <v>4851</v>
+        <v>4927</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="15">
         <v>10080018389</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>48</v>
@@ -2264,51 +2264,51 @@
       </c>
       <c r="E25" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>500</v>
       </c>
       <c r="K25" s="15">
         <v>0.01235</v>
       </c>
       <c r="L25" s="15">
         <v>0.00894</v>
       </c>
       <c r="M25" s="15">
         <v>0.0078</v>
       </c>
       <c r="N25" s="15">
-        <v>180</v>
+        <v>112</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>67</v>
@@ -2426,92 +2426,92 @@
       </c>
       <c r="E29" s="15" t="s">
         <v>71</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>500</v>
       </c>
       <c r="K29" s="15">
         <v>0.00758</v>
       </c>
       <c r="L29" s="15">
         <v>0.00657</v>
       </c>
       <c r="M29" s="15">
         <v>0.00631</v>
       </c>
       <c r="N29" s="15">
-        <v>2447</v>
+        <v>2476</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E30" s="15">
         <v>10080067470</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>53</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>500</v>
       </c>
       <c r="K30" s="15">
         <v>0.00891</v>
       </c>
       <c r="L30" s="15">
         <v>0.00638</v>
       </c>
       <c r="M30" s="15">
         <v>0.00554</v>
       </c>
       <c r="N30" s="15">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E31" s="15">
         <v>10080026086</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>48</v>
@@ -2547,51 +2547,51 @@
       </c>
       <c r="E32" s="15">
         <v>10000021027</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H32" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>5000</v>
       </c>
       <c r="K32" s="15">
         <v>0.00795</v>
       </c>
       <c r="L32" s="15">
         <v>0.00689</v>
       </c>
       <c r="M32" s="15">
         <v>0.00663</v>
       </c>
       <c r="N32" s="15">
-        <v>3938</v>
+        <v>3807</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H33" s="15" t="s">
         <v>48</v>
@@ -2744,51 +2744,51 @@
       </c>
       <c r="E37" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H37" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>500</v>
       </c>
       <c r="K37" s="15">
         <v>0.008</v>
       </c>
       <c r="L37" s="15">
         <v>0.0066</v>
       </c>
       <c r="M37" s="15">
         <v>0.006</v>
       </c>
       <c r="N37" s="15">
-        <v>4192</v>
+        <v>4292</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E38" s="15">
         <v>10000015384</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>42</v>
@@ -2865,51 +2865,51 @@
       </c>
       <c r="E40" s="15" t="s">
         <v>87</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.01423</v>
       </c>
       <c r="L40" s="15">
         <v>0.01029</v>
       </c>
       <c r="M40" s="15">
         <v>0.00898</v>
       </c>
       <c r="N40" s="15">
-        <v>3192</v>
+        <v>3111</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E41" s="15">
         <v>10000005305</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>42</v>
@@ -3261,51 +3261,51 @@
       </c>
       <c r="E50" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H50" s="15" t="s">
         <v>67</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>5000</v>
       </c>
       <c r="K50" s="15">
         <v>0.008240000000000001</v>
       </c>
       <c r="L50" s="15">
         <v>0.00714</v>
       </c>
       <c r="M50" s="15">
         <v>0.00686</v>
       </c>
       <c r="N50" s="15">
-        <v>11242</v>
+        <v>13927</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E51" s="15">
         <v>10000003876</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>42</v>
@@ -3421,92 +3421,92 @@
       </c>
       <c r="E54" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H54" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>500</v>
       </c>
       <c r="K54" s="15">
         <v>0.01029</v>
       </c>
       <c r="L54" s="15">
         <v>0.00908</v>
       </c>
       <c r="M54" s="15">
         <v>0.00817</v>
       </c>
       <c r="N54" s="15">
-        <v>4333</v>
+        <v>4672</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H55" s="15" t="s">
         <v>67</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>5000</v>
       </c>
       <c r="K55" s="15">
-        <v>0.008240000000000001</v>
+        <v>0.0074</v>
       </c>
       <c r="L55" s="15">
-        <v>0.00714</v>
+        <v>0.00641</v>
       </c>
       <c r="M55" s="15">
-        <v>0.00686</v>
+        <v>0.00616</v>
       </c>
       <c r="N55" s="15">
-        <v>3156</v>
+        <v>3665</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E56" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H56" s="15" t="s">
         <v>42</v>
@@ -3743,51 +3743,51 @@
         <v>10000021033</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H62" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I62" s="15" t="s">
         <v>115</v>
       </c>
       <c r="J62" s="15">
         <v>500</v>
       </c>
       <c r="K62" s="15">
         <v>0.00902</v>
       </c>
       <c r="L62" s="15">
         <v>0.00781</v>
       </c>
       <c r="M62" s="15">
         <v>0.00751</v>
       </c>
       <c r="N62" s="15">
-        <v>1573</v>
+        <v>919</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H63" s="15" t="s">
         <v>118</v>
@@ -4067,51 +4067,51 @@
         <v>10000002931</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H70" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I70" s="15" t="s">
         <v>124</v>
       </c>
       <c r="J70" s="15">
         <v>500</v>
       </c>
       <c r="K70" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="L70" s="15">
         <v>0.0078</v>
       </c>
       <c r="M70" s="15">
         <v>0.0075</v>
       </c>
       <c r="N70" s="15">
-        <v>1259</v>
+        <v>1827</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E71" s="15">
         <v>10080057851</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H71" s="15" t="s">
         <v>48</v>
@@ -4151,94 +4151,94 @@
         <v>10080009826</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H72" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I72" s="15" t="s">
         <v>129</v>
       </c>
       <c r="J72" s="15">
         <v>5000</v>
       </c>
       <c r="K72" s="15">
         <v>0.01386</v>
       </c>
       <c r="L72" s="15">
         <v>0.00754</v>
       </c>
       <c r="M72" s="15">
         <v>0.00654</v>
       </c>
       <c r="N72" s="15">
-        <v>2296</v>
+        <v>2492</v>
       </c>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E73" s="15">
         <v>10000003704</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H73" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I73" s="15" t="s">
         <v>129</v>
       </c>
       <c r="J73" s="15">
         <v>500</v>
       </c>
       <c r="K73" s="15">
         <v>0.00902</v>
       </c>
       <c r="L73" s="15">
         <v>0.00781</v>
       </c>
       <c r="M73" s="15">
         <v>0.00751</v>
       </c>
       <c r="N73" s="15">
-        <v>1744</v>
+        <v>2235</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E74" s="15">
         <v>10080034880</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H74" s="15" t="s">
         <v>48</v>
@@ -4278,51 +4278,51 @@
         <v>10080038709</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H75" s="15" t="s">
         <v>113</v>
       </c>
       <c r="I75" s="15" t="s">
         <v>132</v>
       </c>
       <c r="J75" s="15">
         <v>500</v>
       </c>
       <c r="K75" s="15">
         <v>0.01124</v>
       </c>
       <c r="L75" s="15">
         <v>0.00813</v>
       </c>
       <c r="M75" s="15">
         <v>0.0071</v>
       </c>
       <c r="N75" s="15">
-        <v>2188</v>
+        <v>2906</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>133</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E76" s="15">
         <v>10080046415</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H76" s="15" t="s">
         <v>53</v>
@@ -4395,51 +4395,51 @@
       </c>
       <c r="E78" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H78" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>500</v>
       </c>
       <c r="K78" s="15">
         <v>0.01111</v>
       </c>
       <c r="L78" s="15">
         <v>0.00804</v>
       </c>
       <c r="M78" s="15">
         <v>0.00701</v>
       </c>
       <c r="N78" s="15">
-        <v>7563</v>
+        <v>8549</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>135</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H79" s="15" t="s">
         <v>113</v>
@@ -4711,92 +4711,92 @@
       </c>
       <c r="E86" s="15" t="s">
         <v>142</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H86" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>500</v>
       </c>
       <c r="K86" s="15">
         <v>0.01214</v>
       </c>
       <c r="L86" s="15">
         <v>0.008699999999999999</v>
       </c>
       <c r="M86" s="15">
         <v>0.00757</v>
       </c>
       <c r="N86" s="15">
-        <v>676</v>
+        <v>544</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>143</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>144</v>
       </c>
       <c r="E87" s="15">
         <v>10080042605</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H87" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>5000</v>
       </c>
       <c r="K87" s="15">
         <v>0.01061</v>
       </c>
       <c r="L87" s="15">
         <v>0.01061</v>
       </c>
       <c r="M87" s="15">
         <v>0.01061</v>
       </c>
       <c r="N87" s="15">
-        <v>1743</v>
+        <v>2271</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>145</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>144</v>
       </c>
       <c r="E88" s="15">
         <v>10080026071</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H88" s="15" t="s">
         <v>42</v>
@@ -4869,92 +4869,92 @@
       </c>
       <c r="E90" s="15" t="s">
         <v>146</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H90" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>500</v>
       </c>
       <c r="K90" s="15">
         <v>0.01235</v>
       </c>
       <c r="L90" s="15">
         <v>0.00894</v>
       </c>
       <c r="M90" s="15">
         <v>0.0078</v>
       </c>
       <c r="N90" s="15">
-        <v>221</v>
+        <v>167</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>147</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>144</v>
       </c>
       <c r="E91" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H91" s="15" t="s">
         <v>67</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>5000</v>
       </c>
       <c r="K91" s="15">
         <v>0.008240000000000001</v>
       </c>
       <c r="L91" s="15">
         <v>0.00714</v>
       </c>
       <c r="M91" s="15">
         <v>0.00686</v>
       </c>
       <c r="N91" s="15">
-        <v>3243</v>
+        <v>3382</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E92" s="15">
         <v>10080037327</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H92" s="15" t="s">
         <v>48</v>
@@ -4992,51 +4992,51 @@
         <v>153</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H93" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I93" s="15" t="s">
         <v>154</v>
       </c>
       <c r="J93" s="15">
         <v>5000</v>
       </c>
       <c r="K93" s="15">
         <v>0.01369</v>
       </c>
       <c r="L93" s="15">
         <v>0.01195</v>
       </c>
       <c r="M93" s="15">
         <v>0.01055</v>
       </c>
       <c r="N93" s="15">
-        <v>1203</v>
+        <v>1499</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E94" s="15">
         <v>10080071743</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H94" s="15" t="s">
         <v>53</v>
@@ -5074,51 +5074,51 @@
         <v>10000011269</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H95" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I95" s="15" t="s">
         <v>154</v>
       </c>
       <c r="J95" s="15">
         <v>500</v>
       </c>
       <c r="K95" s="15">
         <v>0.00759</v>
       </c>
       <c r="L95" s="15">
         <v>0.00658</v>
       </c>
       <c r="M95" s="15">
         <v>0.00633</v>
       </c>
       <c r="N95" s="15">
-        <v>401</v>
+        <v>338</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E96" s="15">
         <v>10080027210</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H96" s="15" t="s">
         <v>48</v>
@@ -5271,134 +5271,132 @@
       </c>
       <c r="E100" s="15" t="s">
         <v>159</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H100" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>500</v>
       </c>
       <c r="K100" s="15">
         <v>0.01111</v>
       </c>
       <c r="L100" s="15">
         <v>0.00804</v>
       </c>
       <c r="M100" s="15">
         <v>0.00701</v>
       </c>
       <c r="N100" s="15">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>158</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>157</v>
       </c>
       <c r="E101" s="15" t="s">
         <v>160</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H101" s="15" t="s">
         <v>113</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.01124</v>
       </c>
       <c r="L101" s="15">
         <v>0.00813</v>
       </c>
       <c r="M101" s="15">
         <v>0.0071</v>
       </c>
       <c r="N101" s="15">
-        <v>747</v>
+        <v>630</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>161</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>157</v>
       </c>
       <c r="E102" s="15" t="s">
         <v>162</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H102" s="15" t="s">
         <v>67</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>5000</v>
       </c>
       <c r="K102" s="15">
         <v>0.008189999999999999</v>
       </c>
       <c r="L102" s="15">
         <v>0.0071</v>
       </c>
       <c r="M102" s="15">
         <v>0.00683</v>
       </c>
-      <c r="N102" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>158</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>163</v>
       </c>
       <c r="E103" s="15">
         <v>10080001762</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H103" s="15" t="s">
         <v>42</v>
       </c>
@@ -5593,51 +5591,51 @@
       </c>
       <c r="E108" s="15" t="s">
         <v>170</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H108" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>500</v>
       </c>
       <c r="K108" s="15">
         <v>0.01029</v>
       </c>
       <c r="L108" s="15">
         <v>0.00908</v>
       </c>
       <c r="M108" s="15">
         <v>0.00817</v>
       </c>
       <c r="N108" s="15">
-        <v>4304</v>
+        <v>4403</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>166</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>165</v>
       </c>
       <c r="E109" s="15" t="s">
         <v>171</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H109" s="15" t="s">
         <v>113</v>
@@ -5753,92 +5751,92 @@
       </c>
       <c r="E112" s="15" t="s">
         <v>175</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H112" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>500</v>
       </c>
       <c r="K112" s="15">
         <v>0.01111</v>
       </c>
       <c r="L112" s="15">
         <v>0.00804</v>
       </c>
       <c r="M112" s="15">
         <v>0.00701</v>
       </c>
       <c r="N112" s="15">
-        <v>2794</v>
+        <v>3115</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>173</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>176</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H113" s="15" t="s">
         <v>113</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>5000</v>
       </c>
       <c r="K113" s="15">
         <v>0.01124</v>
       </c>
       <c r="L113" s="15">
         <v>0.00813</v>
       </c>
       <c r="M113" s="15">
         <v>0.0071</v>
       </c>
       <c r="N113" s="15">
-        <v>7685</v>
+        <v>8783</v>
       </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>173</v>
       </c>
       <c r="E114" s="15" t="s">
         <v>177</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H114" s="15" t="s">
         <v>42</v>
@@ -6114,135 +6112,135 @@
       </c>
       <c r="E121" s="15" t="s">
         <v>188</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>500</v>
       </c>
       <c r="K121" s="15">
         <v>0.007</v>
       </c>
       <c r="L121" s="15">
         <v>0.0067</v>
       </c>
       <c r="M121" s="15">
         <v>0.0067</v>
       </c>
       <c r="N121" s="15">
-        <v>720</v>
+        <v>740</v>
       </c>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
         <v>189</v>
       </c>
       <c r="D122" s="15" t="s">
         <v>184</v>
       </c>
       <c r="E122" s="15" t="s">
         <v>190</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H122" s="15" t="s">
         <v>67</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>5000</v>
       </c>
       <c r="K122" s="15">
         <v>0.008240000000000001</v>
       </c>
       <c r="L122" s="15">
         <v>0.00714</v>
       </c>
       <c r="M122" s="15">
         <v>0.00686</v>
       </c>
       <c r="N122" s="15">
-        <v>2581</v>
+        <v>1769</v>
       </c>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
         <v>183</v>
       </c>
       <c r="D123" s="15" t="s">
         <v>184</v>
       </c>
       <c r="E123" s="15">
         <v>10000006484</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H123" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I123" s="15" t="s">
         <v>187</v>
       </c>
       <c r="J123" s="15">
         <v>500</v>
       </c>
       <c r="K123" s="15">
         <v>0.01298</v>
       </c>
       <c r="L123" s="15">
         <v>0.009310000000000001</v>
       </c>
       <c r="M123" s="15">
         <v>0.008070000000000001</v>
       </c>
       <c r="N123" s="15">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
         <v>191</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>192</v>
       </c>
       <c r="E124" s="15" t="s">
         <v>193</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H124" s="15" t="s">
         <v>65</v>
@@ -6310,57 +6308,57 @@
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>195</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>196</v>
       </c>
       <c r="E126" s="15" t="s">
         <v>197</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H126" s="15" t="s">
         <v>67</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>5000</v>
       </c>
       <c r="K126" s="15">
-        <v>0.00818</v>
+        <v>0.0074</v>
       </c>
       <c r="L126" s="15">
-        <v>0.00709</v>
+        <v>0.00641</v>
       </c>
       <c r="M126" s="15">
-        <v>0.00681</v>
+        <v>0.00616</v>
       </c>
       <c r="N126" s="15"/>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>195</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>196</v>
       </c>
       <c r="E127" s="15" t="s">
         <v>198</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H127" s="15" t="s">
@@ -6631,51 +6629,51 @@
       </c>
       <c r="E134" s="15" t="s">
         <v>208</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H134" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>500</v>
       </c>
       <c r="K134" s="15">
         <v>0.01423</v>
       </c>
       <c r="L134" s="15">
         <v>0.01029</v>
       </c>
       <c r="M134" s="15">
         <v>0.00898</v>
       </c>
       <c r="N134" s="15">
-        <v>2615</v>
+        <v>1922</v>
       </c>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
         <v>206</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>205</v>
       </c>
       <c r="E135" s="15">
         <v>10080003261</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H135" s="15" t="s">
         <v>42</v>
@@ -6711,51 +6709,51 @@
       </c>
       <c r="E136" s="15" t="s">
         <v>211</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H136" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
         <v>500</v>
       </c>
       <c r="K136" s="15">
         <v>0.0039</v>
       </c>
       <c r="L136" s="15">
         <v>0.0039</v>
       </c>
       <c r="M136" s="15">
         <v>0.0039</v>
       </c>
       <c r="N136" s="15">
-        <v>45133</v>
+        <v>32824</v>
       </c>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C137" s="15" t="s">
         <v>212</v>
       </c>
       <c r="D137" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E137" s="15">
         <v>10080046199</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H137" s="15" t="s">
         <v>48</v>
@@ -6797,51 +6795,51 @@
         <v>10080046332</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H138" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I138" s="15" t="s">
         <v>214</v>
       </c>
       <c r="J138" s="15">
         <v>5000</v>
       </c>
       <c r="K138" s="15">
         <v>0.013</v>
       </c>
       <c r="L138" s="15">
         <v>0.013</v>
       </c>
       <c r="M138" s="15">
         <v>0.013</v>
       </c>
       <c r="N138" s="15">
-        <v>9637</v>
+        <v>9056</v>
       </c>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
         <v>215</v>
       </c>
       <c r="D139" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E139" s="15" t="s">
         <v>216</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H139" s="15" t="s">
         <v>42</v>
@@ -6992,92 +6990,92 @@
       </c>
       <c r="E143" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H143" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
         <v>500</v>
       </c>
       <c r="K143" s="15">
         <v>0.007</v>
       </c>
       <c r="L143" s="15">
         <v>0.0067</v>
       </c>
       <c r="M143" s="15">
         <v>0.0067</v>
       </c>
       <c r="N143" s="15">
-        <v>320</v>
+        <v>376</v>
       </c>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143"/>
     </row>
     <row r="144" spans="1:18">
       <c r="B144" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C144" s="15" t="s">
         <v>222</v>
       </c>
       <c r="D144" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E144" s="15" t="s">
         <v>223</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H144" s="15" t="s">
         <v>67</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>5000</v>
       </c>
       <c r="K144" s="15">
         <v>0.008240000000000001</v>
       </c>
       <c r="L144" s="15">
         <v>0.00714</v>
       </c>
       <c r="M144" s="15">
         <v>0.00686</v>
       </c>
       <c r="N144" s="15">
-        <v>3902</v>
+        <v>3517</v>
       </c>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D145" s="15" t="s">
         <v>225</v>
       </c>
       <c r="E145" s="15">
         <v>10080032817</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H145" s="15" t="s">
         <v>48</v>
@@ -7201,51 +7199,51 @@
         <v>10080009829</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H148" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I148" s="15" t="s">
         <v>228</v>
       </c>
       <c r="J148" s="15">
         <v>5000</v>
       </c>
       <c r="K148" s="15">
         <v>0.01386</v>
       </c>
       <c r="L148" s="15">
         <v>0.00754</v>
       </c>
       <c r="M148" s="15">
         <v>0.00654</v>
       </c>
       <c r="N148" s="15">
-        <v>161</v>
+        <v>204</v>
       </c>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148"/>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
         <v>229</v>
       </c>
       <c r="D149" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E149" s="15">
         <v>10080042607</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H149" s="15" t="s">
         <v>48</v>
@@ -7281,51 +7279,51 @@
       </c>
       <c r="E150" s="15" t="s">
         <v>233</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H150" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I150" s="15"/>
       <c r="J150" s="15">
         <v>500</v>
       </c>
       <c r="K150" s="15">
         <v>0.0149</v>
       </c>
       <c r="L150" s="15">
         <v>0.01068</v>
       </c>
       <c r="M150" s="15">
         <v>0.00927</v>
       </c>
       <c r="N150" s="15">
-        <v>1789</v>
+        <v>1332</v>
       </c>
       <c r="O150" s="15"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150"/>
     </row>
     <row r="151" spans="1:18">
       <c r="B151" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="15" t="s">
         <v>229</v>
       </c>
       <c r="D151" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E151" s="15">
         <v>10000021039</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H151" s="15" t="s">
         <v>42</v>
@@ -7400,51 +7398,51 @@
       </c>
       <c r="E153" s="15">
         <v>10000008370</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H153" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>500</v>
       </c>
       <c r="K153" s="15">
         <v>0.01386</v>
       </c>
       <c r="L153" s="15">
         <v>0.00754</v>
       </c>
       <c r="M153" s="15">
         <v>0.00654</v>
       </c>
       <c r="N153" s="15">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
         <v>238</v>
       </c>
       <c r="D154" s="15" t="s">
         <v>239</v>
       </c>
       <c r="E154" s="15" t="s">
         <v>240</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H154" s="15" t="s">
         <v>241</v>