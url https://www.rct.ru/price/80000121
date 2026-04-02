--- v6 (2026-03-12)
+++ v7 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1635,51 +1635,51 @@
         <v>34</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>200</v>
       </c>
       <c r="K11" s="15">
         <v>0.91</v>
       </c>
       <c r="L11" s="15">
         <v>0.91</v>
       </c>
       <c r="M11" s="15">
         <v>0.91</v>
       </c>
       <c r="N11" s="15">
-        <v>7518</v>
+        <v>5370</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
@@ -2252,51 +2252,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.051</v>
       </c>
       <c r="L28" s="15">
         <v>0.051</v>
       </c>
       <c r="M28" s="15">
         <v>0.051</v>
       </c>
       <c r="N28" s="15">
-        <v>578</v>
+        <v>488</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2507,51 +2507,51 @@
       <c r="D35" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>70</v>
       </c>
       <c r="K35" s="15">
         <v>0.051</v>
       </c>
       <c r="L35" s="15">
         <v>0.051</v>
       </c>
       <c r="M35" s="15">
         <v>0.051</v>
       </c>
       <c r="N35" s="15">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
@@ -2844,51 +2844,51 @@
       </c>
       <c r="E44" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15" t="s">
         <v>141</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1</v>
       </c>
       <c r="K44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="L44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="M44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="N44" s="15">
-        <v>285</v>
+        <v>306</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>144</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15" t="s">
         <v>145</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>30</v>
@@ -3218,51 +3218,51 @@
         <v>172</v>
       </c>
       <c r="D54" s="15"/>
       <c r="E54" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>1000</v>
       </c>
       <c r="K54" s="15">
         <v>0.061</v>
       </c>
       <c r="L54" s="15">
         <v>0.061</v>
       </c>
       <c r="M54" s="15">
         <v>0.061</v>
       </c>
       <c r="N54" s="15">
-        <v>1509</v>
+        <v>1433</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E55" s="15">
         <v>10000000355</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I55" s="15"/>
@@ -3966,51 +3966,51 @@
       <c r="D74" s="15"/>
       <c r="E74" s="15" t="s">
         <v>234</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>235</v>
       </c>
       <c r="H74" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>190</v>
       </c>
       <c r="K74" s="15">
         <v>0.26</v>
       </c>
       <c r="L74" s="15">
         <v>0.26</v>
       </c>
       <c r="M74" s="15">
         <v>0.26</v>
       </c>
       <c r="N74" s="15">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14"/>
       <c r="C75" s="15"/>
       <c r="D75" s="15"/>
       <c r="E75" s="15"/>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15"/>
       <c r="I75" s="15"/>
       <c r="J75" s="15"/>
       <c r="K75" s="15"/>
       <c r="L75" s="15"/>
       <c r="M75" s="15"/>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
     </row>
   </sheetData>