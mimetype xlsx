--- v7 (2026-04-02)
+++ v8 (2026-04-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1635,51 +1635,51 @@
         <v>34</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>200</v>
       </c>
       <c r="K11" s="15">
         <v>0.91</v>
       </c>
       <c r="L11" s="15">
         <v>0.91</v>
       </c>
       <c r="M11" s="15">
         <v>0.91</v>
       </c>
       <c r="N11" s="15">
-        <v>5370</v>
+        <v>5818</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
@@ -2252,51 +2252,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.051</v>
       </c>
       <c r="L28" s="15">
         <v>0.051</v>
       </c>
       <c r="M28" s="15">
         <v>0.051</v>
       </c>
       <c r="N28" s="15">
-        <v>488</v>
+        <v>461</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2507,51 +2507,51 @@
       <c r="D35" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>70</v>
       </c>
       <c r="K35" s="15">
         <v>0.051</v>
       </c>
       <c r="L35" s="15">
         <v>0.051</v>
       </c>
       <c r="M35" s="15">
         <v>0.051</v>
       </c>
       <c r="N35" s="15">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
@@ -2844,51 +2844,51 @@
       </c>
       <c r="E44" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15" t="s">
         <v>141</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1</v>
       </c>
       <c r="K44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="L44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="M44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="N44" s="15">
-        <v>306</v>
+        <v>260</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>144</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15" t="s">
         <v>145</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>30</v>
@@ -3218,51 +3218,51 @@
         <v>172</v>
       </c>
       <c r="D54" s="15"/>
       <c r="E54" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>1000</v>
       </c>
       <c r="K54" s="15">
         <v>0.061</v>
       </c>
       <c r="L54" s="15">
         <v>0.061</v>
       </c>
       <c r="M54" s="15">
         <v>0.061</v>
       </c>
       <c r="N54" s="15">
-        <v>1433</v>
+        <v>1624</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E55" s="15">
         <v>10000000355</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I55" s="15"/>
@@ -3966,51 +3966,51 @@
       <c r="D74" s="15"/>
       <c r="E74" s="15" t="s">
         <v>234</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>235</v>
       </c>
       <c r="H74" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>190</v>
       </c>
       <c r="K74" s="15">
         <v>0.26</v>
       </c>
       <c r="L74" s="15">
         <v>0.26</v>
       </c>
       <c r="M74" s="15">
         <v>0.26</v>
       </c>
       <c r="N74" s="15">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14"/>
       <c r="C75" s="15"/>
       <c r="D75" s="15"/>
       <c r="E75" s="15"/>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15"/>
       <c r="I75" s="15"/>
       <c r="J75" s="15"/>
       <c r="K75" s="15"/>
       <c r="L75" s="15"/>
       <c r="M75" s="15"/>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
     </row>
   </sheetData>