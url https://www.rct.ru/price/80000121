--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1635,51 +1635,51 @@
         <v>34</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>200</v>
       </c>
       <c r="K11" s="15">
         <v>0.91</v>
       </c>
       <c r="L11" s="15">
         <v>0.91</v>
       </c>
       <c r="M11" s="15">
         <v>0.91</v>
       </c>
       <c r="N11" s="15">
-        <v>5818</v>
+        <v>5549</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
@@ -2252,51 +2252,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.051</v>
       </c>
       <c r="L28" s="15">
         <v>0.051</v>
       </c>
       <c r="M28" s="15">
         <v>0.051</v>
       </c>
       <c r="N28" s="15">
-        <v>461</v>
+        <v>578</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2507,51 +2507,51 @@
       <c r="D35" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>70</v>
       </c>
       <c r="K35" s="15">
         <v>0.051</v>
       </c>
       <c r="L35" s="15">
         <v>0.051</v>
       </c>
       <c r="M35" s="15">
         <v>0.051</v>
       </c>
       <c r="N35" s="15">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
@@ -2844,51 +2844,51 @@
       </c>
       <c r="E44" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15" t="s">
         <v>141</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1</v>
       </c>
       <c r="K44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="L44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="M44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="N44" s="15">
-        <v>260</v>
+        <v>364</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>144</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15" t="s">
         <v>145</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>30</v>
@@ -3218,51 +3218,51 @@
         <v>172</v>
       </c>
       <c r="D54" s="15"/>
       <c r="E54" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>1000</v>
       </c>
       <c r="K54" s="15">
         <v>0.061</v>
       </c>
       <c r="L54" s="15">
         <v>0.061</v>
       </c>
       <c r="M54" s="15">
         <v>0.061</v>
       </c>
       <c r="N54" s="15">
-        <v>1624</v>
+        <v>1544</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E55" s="15">
         <v>10000000355</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I55" s="15"/>
@@ -3403,51 +3403,51 @@
         <v>185</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>186</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>187</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
       <c r="K59" s="15">
         <v>0.025</v>
       </c>
       <c r="L59" s="15">
         <v>0.025</v>
       </c>
       <c r="M59" s="15">
         <v>0.025</v>
       </c>
       <c r="N59" s="15">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>188</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>189</v>
       </c>
       <c r="E60" s="15" t="s">
         <v>190</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I60" s="15"/>
@@ -3966,51 +3966,51 @@
       <c r="D74" s="15"/>
       <c r="E74" s="15" t="s">
         <v>234</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>235</v>
       </c>
       <c r="H74" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>190</v>
       </c>
       <c r="K74" s="15">
         <v>0.26</v>
       </c>
       <c r="L74" s="15">
         <v>0.26</v>
       </c>
       <c r="M74" s="15">
         <v>0.26</v>
       </c>
       <c r="N74" s="15">
-        <v>246</v>
+        <v>313</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14"/>
       <c r="C75" s="15"/>
       <c r="D75" s="15"/>
       <c r="E75" s="15"/>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15"/>
       <c r="I75" s="15"/>
       <c r="J75" s="15"/>
       <c r="K75" s="15"/>
       <c r="L75" s="15"/>
       <c r="M75" s="15"/>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
     </row>
   </sheetData>