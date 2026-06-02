--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1635,51 +1635,51 @@
         <v>34</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>200</v>
       </c>
       <c r="K11" s="15">
         <v>0.91</v>
       </c>
       <c r="L11" s="15">
         <v>0.91</v>
       </c>
       <c r="M11" s="15">
         <v>0.91</v>
       </c>
       <c r="N11" s="15">
-        <v>5549</v>
+        <v>6444</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
@@ -2252,51 +2252,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.051</v>
       </c>
       <c r="L28" s="15">
         <v>0.051</v>
       </c>
       <c r="M28" s="15">
         <v>0.051</v>
       </c>
       <c r="N28" s="15">
-        <v>578</v>
+        <v>536</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2507,51 +2507,51 @@
       <c r="D35" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>70</v>
       </c>
       <c r="K35" s="15">
         <v>0.051</v>
       </c>
       <c r="L35" s="15">
         <v>0.051</v>
       </c>
       <c r="M35" s="15">
         <v>0.051</v>
       </c>
       <c r="N35" s="15">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
@@ -2844,51 +2844,51 @@
       </c>
       <c r="E44" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15" t="s">
         <v>141</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1</v>
       </c>
       <c r="K44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="L44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="M44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="N44" s="15">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>144</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15" t="s">
         <v>145</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>30</v>
@@ -3218,51 +3218,51 @@
         <v>172</v>
       </c>
       <c r="D54" s="15"/>
       <c r="E54" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>1000</v>
       </c>
       <c r="K54" s="15">
         <v>0.061</v>
       </c>
       <c r="L54" s="15">
         <v>0.061</v>
       </c>
       <c r="M54" s="15">
         <v>0.061</v>
       </c>
       <c r="N54" s="15">
-        <v>1544</v>
+        <v>1340</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E55" s="15">
         <v>10000000355</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I55" s="15"/>
@@ -3966,51 +3966,51 @@
       <c r="D74" s="15"/>
       <c r="E74" s="15" t="s">
         <v>234</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>235</v>
       </c>
       <c r="H74" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>190</v>
       </c>
       <c r="K74" s="15">
         <v>0.26</v>
       </c>
       <c r="L74" s="15">
         <v>0.26</v>
       </c>
       <c r="M74" s="15">
         <v>0.26</v>
       </c>
       <c r="N74" s="15">
-        <v>313</v>
+        <v>246</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14"/>
       <c r="C75" s="15"/>
       <c r="D75" s="15"/>
       <c r="E75" s="15"/>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15"/>
       <c r="I75" s="15"/>
       <c r="J75" s="15"/>
       <c r="K75" s="15"/>
       <c r="L75" s="15"/>
       <c r="M75" s="15"/>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
     </row>
   </sheetData>