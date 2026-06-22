--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1635,51 +1635,51 @@
         <v>34</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>200</v>
       </c>
       <c r="K11" s="15">
         <v>0.91</v>
       </c>
       <c r="L11" s="15">
         <v>0.91</v>
       </c>
       <c r="M11" s="15">
         <v>0.91</v>
       </c>
       <c r="N11" s="15">
-        <v>6444</v>
+        <v>5818</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
@@ -2252,51 +2252,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.051</v>
       </c>
       <c r="L28" s="15">
         <v>0.051</v>
       </c>
       <c r="M28" s="15">
         <v>0.051</v>
       </c>
       <c r="N28" s="15">
-        <v>536</v>
+        <v>440</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2507,51 +2507,51 @@
       <c r="D35" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>70</v>
       </c>
       <c r="K35" s="15">
         <v>0.051</v>
       </c>
       <c r="L35" s="15">
         <v>0.051</v>
       </c>
       <c r="M35" s="15">
         <v>0.051</v>
       </c>
       <c r="N35" s="15">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
@@ -2844,51 +2844,51 @@
       </c>
       <c r="E44" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15" t="s">
         <v>141</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1</v>
       </c>
       <c r="K44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="L44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="M44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="N44" s="15">
-        <v>377</v>
+        <v>347</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>144</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15" t="s">
         <v>145</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>30</v>
@@ -3218,51 +3218,51 @@
         <v>172</v>
       </c>
       <c r="D54" s="15"/>
       <c r="E54" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>1000</v>
       </c>
       <c r="K54" s="15">
         <v>0.061</v>
       </c>
       <c r="L54" s="15">
         <v>0.061</v>
       </c>
       <c r="M54" s="15">
         <v>0.061</v>
       </c>
       <c r="N54" s="15">
-        <v>1340</v>
+        <v>1172</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E55" s="15">
         <v>10000000355</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I55" s="15"/>
@@ -3966,51 +3966,51 @@
       <c r="D74" s="15"/>
       <c r="E74" s="15" t="s">
         <v>234</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>235</v>
       </c>
       <c r="H74" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>190</v>
       </c>
       <c r="K74" s="15">
         <v>0.26</v>
       </c>
       <c r="L74" s="15">
         <v>0.26</v>
       </c>
       <c r="M74" s="15">
         <v>0.26</v>
       </c>
       <c r="N74" s="15">
-        <v>246</v>
+        <v>335</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14"/>
       <c r="C75" s="15"/>
       <c r="D75" s="15"/>
       <c r="E75" s="15"/>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15"/>
       <c r="I75" s="15"/>
       <c r="J75" s="15"/>
       <c r="K75" s="15"/>
       <c r="L75" s="15"/>
       <c r="M75" s="15"/>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
     </row>
   </sheetData>