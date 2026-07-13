--- v11 (2026-06-22)
+++ v12 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1635,51 +1635,51 @@
         <v>34</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>200</v>
       </c>
       <c r="K11" s="15">
         <v>0.91</v>
       </c>
       <c r="L11" s="15">
         <v>0.91</v>
       </c>
       <c r="M11" s="15">
         <v>0.91</v>
       </c>
       <c r="N11" s="15">
-        <v>5818</v>
+        <v>6355</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
@@ -2252,51 +2252,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.051</v>
       </c>
       <c r="L28" s="15">
         <v>0.051</v>
       </c>
       <c r="M28" s="15">
         <v>0.051</v>
       </c>
       <c r="N28" s="15">
-        <v>440</v>
+        <v>426</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2583,51 +2583,51 @@
       <c r="D37" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>100</v>
       </c>
       <c r="K37" s="15">
         <v>0.12</v>
       </c>
       <c r="L37" s="15">
         <v>0.12</v>
       </c>
       <c r="M37" s="15">
         <v>0.12</v>
       </c>
       <c r="N37" s="15">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>120</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="15"/>
@@ -2844,51 +2844,51 @@
       </c>
       <c r="E44" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15" t="s">
         <v>141</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1</v>
       </c>
       <c r="K44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="L44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="M44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="N44" s="15">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>144</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15" t="s">
         <v>145</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>30</v>
@@ -3218,51 +3218,51 @@
         <v>172</v>
       </c>
       <c r="D54" s="15"/>
       <c r="E54" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>1000</v>
       </c>
       <c r="K54" s="15">
         <v>0.061</v>
       </c>
       <c r="L54" s="15">
         <v>0.061</v>
       </c>
       <c r="M54" s="15">
         <v>0.061</v>
       </c>
       <c r="N54" s="15">
-        <v>1172</v>
+        <v>1209</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E55" s="15">
         <v>10000000355</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I55" s="15"/>
@@ -3966,51 +3966,51 @@
       <c r="D74" s="15"/>
       <c r="E74" s="15" t="s">
         <v>234</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>235</v>
       </c>
       <c r="H74" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>190</v>
       </c>
       <c r="K74" s="15">
         <v>0.26</v>
       </c>
       <c r="L74" s="15">
         <v>0.26</v>
       </c>
       <c r="M74" s="15">
         <v>0.26</v>
       </c>
       <c r="N74" s="15">
-        <v>335</v>
+        <v>313</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14"/>
       <c r="C75" s="15"/>
       <c r="D75" s="15"/>
       <c r="E75" s="15"/>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15"/>
       <c r="I75" s="15"/>
       <c r="J75" s="15"/>
       <c r="K75" s="15"/>
       <c r="L75" s="15"/>
       <c r="M75" s="15"/>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
     </row>
   </sheetData>