--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>10.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1635,51 +1635,51 @@
         <v>34</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>200</v>
       </c>
       <c r="K11" s="15">
         <v>0.91</v>
       </c>
       <c r="L11" s="15">
         <v>0.91</v>
       </c>
       <c r="M11" s="15">
         <v>0.91</v>
       </c>
       <c r="N11" s="15">
-        <v>6355</v>
+        <v>6176</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
@@ -2252,51 +2252,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.051</v>
       </c>
       <c r="L28" s="15">
         <v>0.051</v>
       </c>
       <c r="M28" s="15">
         <v>0.051</v>
       </c>
       <c r="N28" s="15">
-        <v>426</v>
+        <v>509</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -3218,51 +3218,51 @@
         <v>172</v>
       </c>
       <c r="D54" s="15"/>
       <c r="E54" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>1000</v>
       </c>
       <c r="K54" s="15">
         <v>0.061</v>
       </c>
       <c r="L54" s="15">
         <v>0.061</v>
       </c>
       <c r="M54" s="15">
         <v>0.061</v>
       </c>
       <c r="N54" s="15">
-        <v>1209</v>
+        <v>1247</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E55" s="15">
         <v>10000000355</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I55" s="15"/>
@@ -3966,51 +3966,51 @@
       <c r="D74" s="15"/>
       <c r="E74" s="15" t="s">
         <v>234</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>235</v>
       </c>
       <c r="H74" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>190</v>
       </c>
       <c r="K74" s="15">
         <v>0.26</v>
       </c>
       <c r="L74" s="15">
         <v>0.26</v>
       </c>
       <c r="M74" s="15">
         <v>0.26</v>
       </c>
       <c r="N74" s="15">
-        <v>313</v>
+        <v>294</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14"/>
       <c r="C75" s="15"/>
       <c r="D75" s="15"/>
       <c r="E75" s="15"/>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15"/>
       <c r="I75" s="15"/>
       <c r="J75" s="15"/>
       <c r="K75" s="15"/>
       <c r="L75" s="15"/>
       <c r="M75" s="15"/>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
     </row>
   </sheetData>