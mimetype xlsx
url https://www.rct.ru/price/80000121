--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1635,51 +1635,51 @@
         <v>34</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>200</v>
       </c>
       <c r="K11" s="15">
         <v>0.91</v>
       </c>
       <c r="L11" s="15">
         <v>0.91</v>
       </c>
       <c r="M11" s="15">
         <v>0.91</v>
       </c>
       <c r="N11" s="15">
-        <v>6176</v>
+        <v>8055</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
@@ -2252,51 +2252,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.051</v>
       </c>
       <c r="L28" s="15">
         <v>0.051</v>
       </c>
       <c r="M28" s="15">
         <v>0.051</v>
       </c>
       <c r="N28" s="15">
-        <v>509</v>
+        <v>488</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2844,51 +2844,51 @@
       </c>
       <c r="E44" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15" t="s">
         <v>141</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1</v>
       </c>
       <c r="K44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="L44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="M44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="N44" s="15">
-        <v>360</v>
+        <v>289</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>144</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15" t="s">
         <v>145</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>30</v>
@@ -3218,51 +3218,51 @@
         <v>172</v>
       </c>
       <c r="D54" s="15"/>
       <c r="E54" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>1000</v>
       </c>
       <c r="K54" s="15">
         <v>0.061</v>
       </c>
       <c r="L54" s="15">
         <v>0.061</v>
       </c>
       <c r="M54" s="15">
         <v>0.061</v>
       </c>
       <c r="N54" s="15">
-        <v>1247</v>
+        <v>1507</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E55" s="15">
         <v>10000000355</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I55" s="15"/>
@@ -3477,51 +3477,51 @@
       <c r="D61" s="15" t="s">
         <v>192</v>
       </c>
       <c r="E61" s="15" t="s">
         <v>193</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>20</v>
       </c>
       <c r="K61" s="15">
         <v>0.57</v>
       </c>
       <c r="L61" s="15">
         <v>0.57</v>
       </c>
       <c r="M61" s="15">
         <v>0.57</v>
       </c>
       <c r="N61" s="15">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>194</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>195</v>
       </c>
       <c r="E62" s="15" t="s">
         <v>196</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I62" s="15"/>
@@ -3966,51 +3966,51 @@
       <c r="D74" s="15"/>
       <c r="E74" s="15" t="s">
         <v>234</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>235</v>
       </c>
       <c r="H74" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>190</v>
       </c>
       <c r="K74" s="15">
         <v>0.26</v>
       </c>
       <c r="L74" s="15">
         <v>0.26</v>
       </c>
       <c r="M74" s="15">
         <v>0.26</v>
       </c>
       <c r="N74" s="15">
-        <v>294</v>
+        <v>272</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14"/>
       <c r="C75" s="15"/>
       <c r="D75" s="15"/>
       <c r="E75" s="15"/>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15"/>
       <c r="I75" s="15"/>
       <c r="J75" s="15"/>
       <c r="K75" s="15"/>
       <c r="L75" s="15"/>
       <c r="M75" s="15"/>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
     </row>
   </sheetData>