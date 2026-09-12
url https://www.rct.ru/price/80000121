--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1635,51 +1635,51 @@
         <v>34</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>200</v>
       </c>
       <c r="K11" s="15">
         <v>0.91</v>
       </c>
       <c r="L11" s="15">
         <v>0.91</v>
       </c>
       <c r="M11" s="15">
         <v>0.91</v>
       </c>
       <c r="N11" s="15">
-        <v>8055</v>
+        <v>5907</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
@@ -2252,51 +2252,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.051</v>
       </c>
       <c r="L28" s="15">
         <v>0.051</v>
       </c>
       <c r="M28" s="15">
         <v>0.051</v>
       </c>
       <c r="N28" s="15">
-        <v>488</v>
+        <v>420</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
@@ -2844,51 +2844,51 @@
       </c>
       <c r="E44" s="15" t="s">
         <v>140</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15" t="s">
         <v>141</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>1</v>
       </c>
       <c r="K44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="L44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="M44" s="15">
         <v>0.07140000000000001</v>
       </c>
       <c r="N44" s="15">
-        <v>289</v>
+        <v>343</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>144</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15" t="s">
         <v>145</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>30</v>
@@ -3218,51 +3218,51 @@
         <v>172</v>
       </c>
       <c r="D54" s="15"/>
       <c r="E54" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>1000</v>
       </c>
       <c r="K54" s="15">
         <v>0.061</v>
       </c>
       <c r="L54" s="15">
         <v>0.061</v>
       </c>
       <c r="M54" s="15">
         <v>0.061</v>
       </c>
       <c r="N54" s="15">
-        <v>1507</v>
+        <v>1674</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E55" s="15">
         <v>10000000355</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I55" s="15"/>
@@ -3966,51 +3966,51 @@
       <c r="D74" s="15"/>
       <c r="E74" s="15" t="s">
         <v>234</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>235</v>
       </c>
       <c r="H74" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>190</v>
       </c>
       <c r="K74" s="15">
         <v>0.26</v>
       </c>
       <c r="L74" s="15">
         <v>0.26</v>
       </c>
       <c r="M74" s="15">
         <v>0.26</v>
       </c>
       <c r="N74" s="15">
-        <v>272</v>
+        <v>224</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14"/>
       <c r="C75" s="15"/>
       <c r="D75" s="15"/>
       <c r="E75" s="15"/>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15"/>
       <c r="I75" s="15"/>
       <c r="J75" s="15"/>
       <c r="K75" s="15"/>
       <c r="L75" s="15"/>
       <c r="M75" s="15"/>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
     </row>
   </sheetData>