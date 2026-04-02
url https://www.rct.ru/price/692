--- v4 (2026-03-13)
+++ v5 (2026-04-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -194,50 +194,53 @@
     <t>8.5mm закрытый / MJ-C-8.5 (DS1027-2BB20-N-016)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-C-B-8.5 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-203A-C-B-8.5</t>
   </si>
   <si>
     <t>8.5mm закрытый / MJ-C-8.5 (L-KLS1-203A-C-B-8.5)</t>
   </si>
   <si>
     <t xml:space="preserve">DS1027-2BB20-N-016 CONNFLY, </t>
   </si>
   <si>
     <t>DS1027-2LBN</t>
   </si>
   <si>
     <t>(13.5мм черный , с держателем ) / MJ-H с держателем (DS1027-2LBN)</t>
   </si>
   <si>
     <t xml:space="preserve">DS1027-2LBN CONNFLY, </t>
   </si>
   <si>
     <t>(шаг 2.54 мм,13.5мм черный , с держателем ) / MJ-H с держателем (DS1027-2LBN)</t>
+  </si>
+  <si>
+    <t>06.08.2026</t>
   </si>
   <si>
     <t>DS1027-2LRF1</t>
   </si>
   <si>
     <t>шаг 2.54 мм,13.5мм красный , с держателем / MJ-H с держателем (DS1027-2LRF1) Full gold</t>
   </si>
   <si>
     <t>UT-00093116</t>
   </si>
   <si>
     <t>DS1027-2LUN</t>
   </si>
   <si>
     <t>(шаг 2.54 мм,13.5мм синий , с держателем ) / MJ-H с держателем (DS1027-2LUN)</t>
   </si>
   <si>
     <t>UT-00106499</t>
   </si>
   <si>
     <t>DS1027-2AB1-N-015</t>
   </si>
   <si>
     <t>Высота 4.5мм, открытые / MJ-O-4 (DS1027-2AB1-N-015)</t>
   </si>
@@ -1249,94 +1252,94 @@
       </c>
       <c r="E10" s="15">
         <v>10000015108</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00495</v>
       </c>
       <c r="L10" s="15">
         <v>0.00429</v>
       </c>
       <c r="M10" s="15">
         <v>0.00413</v>
       </c>
       <c r="N10" s="15">
-        <v>125000</v>
+        <v>104000</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="15">
         <v>1</v>
       </c>
       <c r="K11" s="15">
         <v>0.008240000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.00691</v>
       </c>
       <c r="M11" s="15">
         <v>0.00665</v>
       </c>
       <c r="N11" s="15">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080035175</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>41</v>
@@ -1419,137 +1422,137 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.00822</v>
       </c>
       <c r="L14" s="15">
         <v>0.00595</v>
       </c>
       <c r="M14" s="15">
         <v>0.00519</v>
       </c>
       <c r="N14" s="15">
-        <v>1200</v>
+        <v>1400</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="15">
         <v>10080017026</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.01572</v>
       </c>
       <c r="L15" s="15">
         <v>0.01362</v>
       </c>
       <c r="M15" s="15">
         <v>0.0131</v>
       </c>
       <c r="N15" s="15">
-        <v>6000</v>
+        <v>5000</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="15">
         <v>10080039679</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01073</v>
       </c>
       <c r="L16" s="15">
         <v>0.009299999999999999</v>
       </c>
       <c r="M16" s="15">
         <v>0.00894</v>
       </c>
       <c r="N16" s="15">
-        <v>15000</v>
+        <v>5000</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15">
         <v>1000</v>
       </c>
       <c r="R16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="15">
         <v>10000015110</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
@@ -1582,898 +1585,912 @@
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="15">
         <v>10000015107</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
-        <v>0.01079</v>
+        <v>0.01208</v>
       </c>
       <c r="L18" s="15">
-        <v>0.009350000000000001</v>
+        <v>0.01047</v>
       </c>
       <c r="M18" s="15">
-        <v>0.00899</v>
+        <v>0.01006</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15">
-        <v>34000</v>
-[...1 lines deleted...]
-      <c r="P18" s="15"/>
+        <v>63000</v>
+      </c>
+      <c r="P18" s="15" t="s">
+        <v>60</v>
+      </c>
       <c r="Q18" s="15"/>
       <c r="R18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E19" s="15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.0162</v>
       </c>
       <c r="L19" s="15">
         <v>0.01404</v>
       </c>
       <c r="M19" s="15">
         <v>0.0135</v>
       </c>
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E20" s="15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
-        <v>0.01689</v>
+        <v>0.01632</v>
       </c>
       <c r="L20" s="15">
-        <v>0.01464</v>
+        <v>0.01414</v>
       </c>
       <c r="M20" s="15">
-        <v>0.01408</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.0136</v>
+      </c>
+      <c r="N20" s="15">
+        <v>21000</v>
+      </c>
+      <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>50000</v>
       </c>
       <c r="R20" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E21" s="15">
         <v>10000011189</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J21" s="15">
         <v>2000</v>
       </c>
       <c r="K21" s="15">
         <v>0.03088</v>
       </c>
       <c r="L21" s="15">
         <v>0.01792</v>
       </c>
       <c r="M21" s="15">
         <v>0.01615</v>
       </c>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="15">
         <v>10080016864</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I22" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J22" s="15">
         <v>2000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01286</v>
       </c>
       <c r="L22" s="15">
         <v>0.01114</v>
       </c>
       <c r="M22" s="15">
         <v>0.01071</v>
       </c>
       <c r="N22" s="15">
-        <v>24000</v>
+        <v>30000</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E23" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.0144</v>
       </c>
       <c r="L23" s="15">
         <v>0.01248</v>
       </c>
       <c r="M23" s="15">
         <v>0.012</v>
       </c>
       <c r="N23" s="15">
-        <v>6000</v>
+        <v>8000</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E24" s="15">
         <v>10000000590</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.00477</v>
       </c>
       <c r="L24" s="15">
         <v>0.00413</v>
       </c>
       <c r="M24" s="15">
         <v>0.00398</v>
       </c>
       <c r="N24" s="15">
-        <v>261000</v>
-[...2 lines deleted...]
-      <c r="P24" s="15"/>
+        <v>69000</v>
+      </c>
+      <c r="O24" s="15">
+        <v>245000</v>
+      </c>
+      <c r="P24" s="15" t="s">
+        <v>60</v>
+      </c>
       <c r="Q24" s="15"/>
       <c r="R24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E25" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I25" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>0.00368</v>
       </c>
       <c r="L25" s="15">
         <v>0.00308</v>
       </c>
       <c r="M25" s="15">
         <v>0.00297</v>
       </c>
       <c r="N25" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E26" s="15">
         <v>10080053325</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I26" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J26" s="15">
         <v>2000</v>
       </c>
       <c r="K26" s="15">
         <v>0.00452</v>
       </c>
       <c r="L26" s="15">
         <v>0.00391</v>
       </c>
       <c r="M26" s="15">
         <v>0.00376</v>
       </c>
       <c r="N26" s="15">
-        <v>2000</v>
+        <v>26000</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E27" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I27" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J27" s="15">
         <v>1</v>
       </c>
       <c r="K27" s="15">
         <v>0.0057</v>
       </c>
       <c r="L27" s="15">
         <v>0.00479</v>
       </c>
       <c r="M27" s="15">
         <v>0.00461</v>
       </c>
       <c r="N27" s="15">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="15">
         <v>10080068559</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.0135</v>
       </c>
       <c r="L28" s="15">
         <v>0.0117</v>
       </c>
       <c r="M28" s="15">
         <v>0.01125</v>
       </c>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E29" s="15">
         <v>10080028780</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.01656</v>
       </c>
       <c r="L29" s="15">
         <v>0.00957</v>
       </c>
       <c r="M29" s="15">
         <v>0.0086</v>
       </c>
       <c r="N29" s="15">
-        <v>8000</v>
-[...2 lines deleted...]
-      <c r="P29" s="15"/>
+        <v>9000</v>
+      </c>
+      <c r="O29" s="15">
+        <v>42000</v>
+      </c>
+      <c r="P29" s="15" t="s">
+        <v>60</v>
+      </c>
       <c r="Q29" s="15"/>
       <c r="R29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E30" s="15">
         <v>10080036851</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.01176</v>
       </c>
       <c r="L30" s="15">
         <v>0.01019</v>
       </c>
       <c r="M30" s="15">
         <v>0.0098</v>
       </c>
       <c r="N30" s="15">
-        <v>81000</v>
+        <v>104000</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.59902</v>
       </c>
       <c r="L31" s="15">
         <v>0.5024</v>
       </c>
       <c r="M31" s="15">
         <v>0.48308</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E32" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.04576</v>
       </c>
       <c r="L32" s="15">
         <v>0.03838</v>
       </c>
       <c r="M32" s="15">
         <v>0.0369</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15">
         <v>5000</v>
       </c>
       <c r="R32" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E33" s="15">
         <v>10080064822</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J33" s="15">
         <v>2000</v>
       </c>
       <c r="K33" s="15">
         <v>0.00822</v>
       </c>
       <c r="L33" s="15">
         <v>0.00712</v>
       </c>
       <c r="M33" s="15">
         <v>0.00685</v>
       </c>
       <c r="N33" s="15">
-        <v>150000</v>
+        <v>114000</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E34" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.007979999999999999</v>
       </c>
       <c r="L34" s="15">
         <v>0.00691</v>
       </c>
       <c r="M34" s="15">
         <v>0.00665</v>
       </c>
       <c r="N34" s="15">
         <v>15</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E35" s="15">
         <v>10000015120</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="J35" s="15">
         <v>2000</v>
       </c>
       <c r="K35" s="15">
         <v>0.00747</v>
       </c>
       <c r="L35" s="15">
         <v>0.00647</v>
       </c>
       <c r="M35" s="15">
         <v>0.00623</v>
       </c>
       <c r="N35" s="15">
-        <v>326000</v>
-[...2 lines deleted...]
-      <c r="P35" s="15"/>
+        <v>244000</v>
+      </c>
+      <c r="O35" s="15">
+        <v>432000</v>
+      </c>
+      <c r="P35" s="15" t="s">
+        <v>60</v>
+      </c>
       <c r="Q35" s="15"/>
       <c r="R35" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.00548</v>
       </c>
       <c r="L36" s="15">
         <v>0.0046</v>
       </c>
       <c r="M36" s="15">
         <v>0.00441</v>
       </c>
       <c r="N36" s="15">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E37" s="15">
         <v>10080053327</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I37" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J37" s="15">
         <v>2000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00936</v>
       </c>
       <c r="L37" s="15">
         <v>0.008109999999999999</v>
       </c>
       <c r="M37" s="15">
         <v>0.0078</v>
       </c>
       <c r="N37" s="15">
         <v>8000</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I38" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J38" s="15">
         <v>1</v>
       </c>
       <c r="K38" s="15">
         <v>0.01103</v>
       </c>
       <c r="L38" s="15">
         <v>0.00925</v>
       </c>
       <c r="M38" s="15">
         <v>0.0089</v>
       </c>
       <c r="N38" s="15">
-        <v>1222</v>
+        <v>1288</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
@@ -2518,317 +2535,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>