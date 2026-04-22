--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1252,94 +1252,94 @@
       </c>
       <c r="E10" s="15">
         <v>10000015108</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00495</v>
       </c>
       <c r="L10" s="15">
         <v>0.00429</v>
       </c>
       <c r="M10" s="15">
         <v>0.00413</v>
       </c>
       <c r="N10" s="15">
-        <v>104000</v>
+        <v>122000</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="15">
         <v>1</v>
       </c>
       <c r="K11" s="15">
         <v>0.008240000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.00691</v>
       </c>
       <c r="M11" s="15">
         <v>0.00665</v>
       </c>
       <c r="N11" s="15">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080035175</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>41</v>
@@ -1422,139 +1422,141 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.00822</v>
       </c>
       <c r="L14" s="15">
         <v>0.00595</v>
       </c>
       <c r="M14" s="15">
         <v>0.00519</v>
       </c>
       <c r="N14" s="15">
-        <v>1400</v>
+        <v>1600</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="15">
         <v>10080017026</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.01572</v>
       </c>
       <c r="L15" s="15">
         <v>0.01362</v>
       </c>
       <c r="M15" s="15">
         <v>0.0131</v>
       </c>
       <c r="N15" s="15">
-        <v>5000</v>
+        <v>4000</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="15">
         <v>10080039679</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01073</v>
       </c>
       <c r="L16" s="15">
         <v>0.009299999999999999</v>
       </c>
       <c r="M16" s="15">
         <v>0.00894</v>
       </c>
       <c r="N16" s="15">
-        <v>5000</v>
-[...1 lines deleted...]
-      <c r="O16" s="15"/>
+        <v>6000</v>
+      </c>
+      <c r="O16" s="15">
+        <v>8000</v>
+      </c>
       <c r="P16" s="15"/>
       <c r="Q16" s="15">
         <v>1000</v>
       </c>
       <c r="R16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="15">
         <v>10000015110</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
@@ -1585,61 +1587,61 @@
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="15">
         <v>10000015107</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
-        <v>0.01208</v>
+        <v>0.01239</v>
       </c>
       <c r="L18" s="15">
-        <v>0.01047</v>
+        <v>0.01074</v>
       </c>
       <c r="M18" s="15">
-        <v>0.01006</v>
+        <v>0.01033</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15">
-        <v>63000</v>
+        <v>49000</v>
       </c>
       <c r="P18" s="15" t="s">
         <v>60</v>
       </c>
       <c r="Q18" s="15"/>
       <c r="R18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
@@ -1676,51 +1678,51 @@
       <c r="D20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01632</v>
       </c>
       <c r="L20" s="15">
         <v>0.01414</v>
       </c>
       <c r="M20" s="15">
         <v>0.0136</v>
       </c>
       <c r="N20" s="15">
-        <v>21000</v>
+        <v>22000</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>50000</v>
       </c>
       <c r="R20" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E21" s="15">
         <v>10000011189</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
@@ -1762,182 +1764,182 @@
       </c>
       <c r="E22" s="15">
         <v>10080016864</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>72</v>
       </c>
       <c r="J22" s="15">
         <v>2000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01286</v>
       </c>
       <c r="L22" s="15">
         <v>0.01114</v>
       </c>
       <c r="M22" s="15">
         <v>0.01071</v>
       </c>
       <c r="N22" s="15">
-        <v>30000</v>
+        <v>18000</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.0144</v>
       </c>
       <c r="L23" s="15">
         <v>0.01248</v>
       </c>
       <c r="M23" s="15">
         <v>0.012</v>
       </c>
       <c r="N23" s="15">
-        <v>8000</v>
+        <v>4000</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="15">
         <v>10000000590</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
-        <v>0.00477</v>
+        <v>0.00552</v>
       </c>
       <c r="L24" s="15">
-        <v>0.00413</v>
+        <v>0.00478</v>
       </c>
       <c r="M24" s="15">
-        <v>0.00398</v>
+        <v>0.0046</v>
       </c>
       <c r="N24" s="15">
-        <v>69000</v>
+        <v>67000</v>
       </c>
       <c r="O24" s="15">
-        <v>245000</v>
+        <v>269000</v>
       </c>
       <c r="P24" s="15" t="s">
         <v>60</v>
       </c>
       <c r="Q24" s="15"/>
       <c r="R24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>81</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>0.00368</v>
       </c>
       <c r="L25" s="15">
         <v>0.00308</v>
       </c>
       <c r="M25" s="15">
         <v>0.00297</v>
       </c>
       <c r="N25" s="15">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E26" s="15">
         <v>10080053325</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>45</v>
@@ -1979,51 +1981,51 @@
       </c>
       <c r="E27" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>87</v>
       </c>
       <c r="J27" s="15">
         <v>1</v>
       </c>
       <c r="K27" s="15">
         <v>0.0057</v>
       </c>
       <c r="L27" s="15">
         <v>0.00479</v>
       </c>
       <c r="M27" s="15">
         <v>0.00461</v>
       </c>
       <c r="N27" s="15">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E28" s="15">
         <v>10080068559</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
@@ -2059,96 +2061,96 @@
       <c r="D29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="15">
         <v>10080028780</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.01656</v>
       </c>
       <c r="L29" s="15">
         <v>0.00957</v>
       </c>
       <c r="M29" s="15">
         <v>0.0086</v>
       </c>
       <c r="N29" s="15">
-        <v>9000</v>
+        <v>8000</v>
       </c>
       <c r="O29" s="15">
-        <v>42000</v>
+        <v>41000</v>
       </c>
       <c r="P29" s="15" t="s">
         <v>60</v>
       </c>
       <c r="Q29" s="15"/>
       <c r="R29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E30" s="15">
         <v>10080036851</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.01176</v>
       </c>
       <c r="L30" s="15">
         <v>0.01019</v>
       </c>
       <c r="M30" s="15">
         <v>0.0098</v>
       </c>
       <c r="N30" s="15">
-        <v>104000</v>
+        <v>91000</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>97</v>
@@ -2227,270 +2229,270 @@
       </c>
       <c r="E33" s="15">
         <v>10080064822</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>103</v>
       </c>
       <c r="J33" s="15">
         <v>2000</v>
       </c>
       <c r="K33" s="15">
         <v>0.00822</v>
       </c>
       <c r="L33" s="15">
         <v>0.00712</v>
       </c>
       <c r="M33" s="15">
         <v>0.00685</v>
       </c>
       <c r="N33" s="15">
-        <v>114000</v>
+        <v>104000</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.007979999999999999</v>
       </c>
       <c r="L34" s="15">
         <v>0.00691</v>
       </c>
       <c r="M34" s="15">
         <v>0.00665</v>
       </c>
       <c r="N34" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E35" s="15">
         <v>10000015120</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>108</v>
       </c>
       <c r="J35" s="15">
         <v>2000</v>
       </c>
       <c r="K35" s="15">
-        <v>0.00747</v>
+        <v>0.008</v>
       </c>
       <c r="L35" s="15">
-        <v>0.00647</v>
+        <v>0.00693</v>
       </c>
       <c r="M35" s="15">
-        <v>0.00623</v>
+        <v>0.00666</v>
       </c>
       <c r="N35" s="15">
-        <v>244000</v>
+        <v>130000</v>
       </c>
       <c r="O35" s="15">
-        <v>432000</v>
+        <v>442000</v>
       </c>
       <c r="P35" s="15" t="s">
         <v>60</v>
       </c>
       <c r="Q35" s="15"/>
       <c r="R35" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>111</v>
       </c>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.00548</v>
       </c>
       <c r="L36" s="15">
         <v>0.0046</v>
       </c>
       <c r="M36" s="15">
         <v>0.00441</v>
       </c>
       <c r="N36" s="15">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E37" s="15">
         <v>10080053327</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>114</v>
       </c>
       <c r="J37" s="15">
         <v>2000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00936</v>
       </c>
       <c r="L37" s="15">
         <v>0.008109999999999999</v>
       </c>
       <c r="M37" s="15">
         <v>0.0078</v>
       </c>
       <c r="N37" s="15">
-        <v>8000</v>
+        <v>10000</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>117</v>
       </c>
       <c r="J38" s="15">
         <v>1</v>
       </c>
       <c r="K38" s="15">
         <v>0.01103</v>
       </c>
       <c r="L38" s="15">
         <v>0.00925</v>
       </c>
       <c r="M38" s="15">
         <v>0.0089</v>
       </c>
       <c r="N38" s="15">
-        <v>1288</v>
+        <v>1271</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>