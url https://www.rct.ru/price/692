--- v6 (2026-04-22)
+++ v7 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1252,51 +1252,51 @@
       </c>
       <c r="E10" s="15">
         <v>10000015108</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00495</v>
       </c>
       <c r="L10" s="15">
         <v>0.00429</v>
       </c>
       <c r="M10" s="15">
         <v>0.00413</v>
       </c>
       <c r="N10" s="15">
-        <v>122000</v>
+        <v>123000</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
@@ -1422,140 +1422,140 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.00822</v>
       </c>
       <c r="L14" s="15">
         <v>0.00595</v>
       </c>
       <c r="M14" s="15">
         <v>0.00519</v>
       </c>
       <c r="N14" s="15">
-        <v>1600</v>
+        <v>1200</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="15">
         <v>10080017026</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.01572</v>
       </c>
       <c r="L15" s="15">
         <v>0.01362</v>
       </c>
       <c r="M15" s="15">
         <v>0.0131</v>
       </c>
       <c r="N15" s="15">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="15">
         <v>10080039679</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01073</v>
       </c>
       <c r="L16" s="15">
         <v>0.009299999999999999</v>
       </c>
       <c r="M16" s="15">
         <v>0.00894</v>
       </c>
       <c r="N16" s="15">
         <v>6000</v>
       </c>
       <c r="O16" s="15">
-        <v>8000</v>
+        <v>7000</v>
       </c>
       <c r="P16" s="15"/>
       <c r="Q16" s="15">
         <v>1000</v>
       </c>
       <c r="R16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="15">
         <v>10000015110</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
@@ -1597,51 +1597,51 @@
       <c r="E18" s="15">
         <v>10000015107</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.01239</v>
       </c>
       <c r="L18" s="15">
         <v>0.01074</v>
       </c>
       <c r="M18" s="15">
         <v>0.01033</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15">
-        <v>49000</v>
+        <v>57000</v>
       </c>
       <c r="P18" s="15" t="s">
         <v>60</v>
       </c>
       <c r="Q18" s="15"/>
       <c r="R18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
@@ -1678,51 +1678,51 @@
       <c r="D20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01632</v>
       </c>
       <c r="L20" s="15">
         <v>0.01414</v>
       </c>
       <c r="M20" s="15">
         <v>0.0136</v>
       </c>
       <c r="N20" s="15">
-        <v>22000</v>
+        <v>21000</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>50000</v>
       </c>
       <c r="R20" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E21" s="15">
         <v>10000011189</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
@@ -1764,225 +1764,225 @@
       </c>
       <c r="E22" s="15">
         <v>10080016864</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>72</v>
       </c>
       <c r="J22" s="15">
         <v>2000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01286</v>
       </c>
       <c r="L22" s="15">
         <v>0.01114</v>
       </c>
       <c r="M22" s="15">
         <v>0.01071</v>
       </c>
       <c r="N22" s="15">
-        <v>18000</v>
+        <v>16000</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.0144</v>
       </c>
       <c r="L23" s="15">
         <v>0.01248</v>
       </c>
       <c r="M23" s="15">
         <v>0.012</v>
       </c>
       <c r="N23" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="15">
         <v>10000000590</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.00552</v>
       </c>
       <c r="L24" s="15">
         <v>0.00478</v>
       </c>
       <c r="M24" s="15">
         <v>0.0046</v>
       </c>
       <c r="N24" s="15">
-        <v>67000</v>
+        <v>59000</v>
       </c>
       <c r="O24" s="15">
-        <v>269000</v>
+        <v>273000</v>
       </c>
       <c r="P24" s="15" t="s">
         <v>60</v>
       </c>
       <c r="Q24" s="15"/>
       <c r="R24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>81</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>0.00368</v>
       </c>
       <c r="L25" s="15">
         <v>0.00308</v>
       </c>
       <c r="M25" s="15">
         <v>0.00297</v>
       </c>
       <c r="N25" s="15">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E26" s="15">
         <v>10080053325</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>84</v>
       </c>
       <c r="J26" s="15">
         <v>2000</v>
       </c>
       <c r="K26" s="15">
         <v>0.00452</v>
       </c>
       <c r="L26" s="15">
         <v>0.00391</v>
       </c>
       <c r="M26" s="15">
         <v>0.00376</v>
       </c>
       <c r="N26" s="15">
-        <v>26000</v>
+        <v>16000</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>45</v>
@@ -2061,96 +2061,96 @@
       <c r="D29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="15">
         <v>10080028780</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.01656</v>
       </c>
       <c r="L29" s="15">
         <v>0.00957</v>
       </c>
       <c r="M29" s="15">
         <v>0.0086</v>
       </c>
       <c r="N29" s="15">
-        <v>8000</v>
+        <v>4000</v>
       </c>
       <c r="O29" s="15">
-        <v>41000</v>
+        <v>33000</v>
       </c>
       <c r="P29" s="15" t="s">
         <v>60</v>
       </c>
       <c r="Q29" s="15"/>
       <c r="R29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E30" s="15">
         <v>10080036851</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.01176</v>
       </c>
       <c r="L30" s="15">
         <v>0.01019</v>
       </c>
       <c r="M30" s="15">
         <v>0.0098</v>
       </c>
       <c r="N30" s="15">
-        <v>91000</v>
+        <v>94000</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>97</v>
@@ -2272,227 +2272,227 @@
       </c>
       <c r="E34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.007979999999999999</v>
       </c>
       <c r="L34" s="15">
         <v>0.00691</v>
       </c>
       <c r="M34" s="15">
         <v>0.00665</v>
       </c>
       <c r="N34" s="15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E35" s="15">
         <v>10000015120</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>108</v>
       </c>
       <c r="J35" s="15">
         <v>2000</v>
       </c>
       <c r="K35" s="15">
         <v>0.008</v>
       </c>
       <c r="L35" s="15">
         <v>0.00693</v>
       </c>
       <c r="M35" s="15">
         <v>0.00666</v>
       </c>
       <c r="N35" s="15">
-        <v>130000</v>
+        <v>98000</v>
       </c>
       <c r="O35" s="15">
-        <v>442000</v>
+        <v>332000</v>
       </c>
       <c r="P35" s="15" t="s">
         <v>60</v>
       </c>
       <c r="Q35" s="15"/>
       <c r="R35" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>111</v>
       </c>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.00548</v>
       </c>
       <c r="L36" s="15">
         <v>0.0046</v>
       </c>
       <c r="M36" s="15">
         <v>0.00441</v>
       </c>
       <c r="N36" s="15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E37" s="15">
         <v>10080053327</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>114</v>
       </c>
       <c r="J37" s="15">
         <v>2000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00936</v>
       </c>
       <c r="L37" s="15">
         <v>0.008109999999999999</v>
       </c>
       <c r="M37" s="15">
         <v>0.0078</v>
       </c>
       <c r="N37" s="15">
-        <v>10000</v>
+        <v>8000</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>117</v>
       </c>
       <c r="J38" s="15">
         <v>1</v>
       </c>
       <c r="K38" s="15">
         <v>0.01103</v>
       </c>
       <c r="L38" s="15">
         <v>0.00925</v>
       </c>
       <c r="M38" s="15">
         <v>0.0089</v>
       </c>
       <c r="N38" s="15">
-        <v>1271</v>
+        <v>1090</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>