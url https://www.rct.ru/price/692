--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -184,63 +184,66 @@
   <si>
     <t>UT-00143969</t>
   </si>
   <si>
     <t xml:space="preserve">MJ-2.54-SC-BLACK SHAINOR, L-KLS1-203A-C-B-6.5 KLS, DS1027-2BBN1 CONNFLY, DS1027-2BBN1 CONNFLY, </t>
   </si>
   <si>
     <t>DS1027-2BB20-N-016</t>
   </si>
   <si>
     <t>8.5mm закрытый / MJ-C-8.5 (DS1027-2BB20-N-016)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-C-B-8.5 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-203A-C-B-8.5</t>
   </si>
   <si>
     <t>8.5mm закрытый / MJ-C-8.5 (L-KLS1-203A-C-B-8.5)</t>
   </si>
   <si>
     <t xml:space="preserve">DS1027-2BB20-N-016 CONNFLY, </t>
   </si>
   <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
     <t>DS1027-2LBN</t>
   </si>
   <si>
     <t>(13.5мм черный , с держателем ) / MJ-H с держателем (DS1027-2LBN)</t>
   </si>
   <si>
     <t xml:space="preserve">DS1027-2LBN CONNFLY, </t>
   </si>
   <si>
     <t>(шаг 2.54 мм,13.5мм черный , с держателем ) / MJ-H с держателем (DS1027-2LBN)</t>
   </si>
   <si>
-    <t>06.08.2026</t>
+    <t>20.08.2026</t>
   </si>
   <si>
     <t>DS1027-2LRF1</t>
   </si>
   <si>
     <t>шаг 2.54 мм,13.5мм красный , с держателем / MJ-H с держателем (DS1027-2LRF1) Full gold</t>
   </si>
   <si>
     <t>UT-00093116</t>
   </si>
   <si>
     <t>DS1027-2LUN</t>
   </si>
   <si>
     <t>(шаг 2.54 мм,13.5мм синий , с держателем ) / MJ-H с держателем (DS1027-2LUN)</t>
   </si>
   <si>
     <t>UT-00106499</t>
   </si>
   <si>
     <t>DS1027-2AB1-N-015</t>
   </si>
   <si>
     <t>Высота 4.5мм, открытые / MJ-O-4 (DS1027-2AB1-N-015)</t>
   </si>
@@ -1252,94 +1255,94 @@
       </c>
       <c r="E10" s="15">
         <v>10000015108</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00495</v>
       </c>
       <c r="L10" s="15">
         <v>0.00429</v>
       </c>
       <c r="M10" s="15">
         <v>0.00413</v>
       </c>
       <c r="N10" s="15">
-        <v>123000</v>
+        <v>90000</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="15">
         <v>1</v>
       </c>
       <c r="K11" s="15">
         <v>0.008240000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.00691</v>
       </c>
       <c r="M11" s="15">
         <v>0.00665</v>
       </c>
       <c r="N11" s="15">
-        <v>155</v>
+        <v>139</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080035175</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>41</v>
@@ -1465,1034 +1468,1032 @@
       </c>
       <c r="E15" s="15">
         <v>10080017026</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.01572</v>
       </c>
       <c r="L15" s="15">
         <v>0.01362</v>
       </c>
       <c r="M15" s="15">
         <v>0.0131</v>
       </c>
       <c r="N15" s="15">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="15">
         <v>10080039679</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01073</v>
       </c>
       <c r="L16" s="15">
         <v>0.009299999999999999</v>
       </c>
       <c r="M16" s="15">
         <v>0.00894</v>
       </c>
       <c r="N16" s="15">
-        <v>6000</v>
+        <v>7000</v>
       </c>
       <c r="O16" s="15">
-        <v>7000</v>
-[...1 lines deleted...]
-      <c r="P16" s="15"/>
+        <v>9000</v>
+      </c>
+      <c r="P16" s="15" t="s">
+        <v>56</v>
+      </c>
       <c r="Q16" s="15">
         <v>1000</v>
       </c>
       <c r="R16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E17" s="15">
         <v>10000015110</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.02202</v>
       </c>
       <c r="L17" s="15">
         <v>0.01278</v>
       </c>
       <c r="M17" s="15">
         <v>0.01152</v>
       </c>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E18" s="15">
         <v>10000015107</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.01239</v>
       </c>
       <c r="L18" s="15">
         <v>0.01074</v>
       </c>
       <c r="M18" s="15">
         <v>0.01033</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15">
-        <v>57000</v>
+        <v>36000</v>
       </c>
       <c r="P18" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q18" s="15"/>
       <c r="R18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E19" s="15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.0162</v>
       </c>
       <c r="L19" s="15">
         <v>0.01404</v>
       </c>
       <c r="M19" s="15">
         <v>0.0135</v>
       </c>
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01632</v>
       </c>
       <c r="L20" s="15">
         <v>0.01414</v>
       </c>
       <c r="M20" s="15">
         <v>0.0136</v>
       </c>
-      <c r="N20" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>50000</v>
       </c>
       <c r="R20" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E21" s="15">
         <v>10000011189</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J21" s="15">
         <v>2000</v>
       </c>
       <c r="K21" s="15">
         <v>0.03088</v>
       </c>
       <c r="L21" s="15">
         <v>0.01792</v>
       </c>
       <c r="M21" s="15">
         <v>0.01615</v>
       </c>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E22" s="15">
         <v>10080016864</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I22" s="15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J22" s="15">
         <v>2000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01286</v>
       </c>
       <c r="L22" s="15">
         <v>0.01114</v>
       </c>
       <c r="M22" s="15">
         <v>0.01071</v>
       </c>
-      <c r="N22" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N22" s="15"/>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.0144</v>
       </c>
       <c r="L23" s="15">
         <v>0.01248</v>
       </c>
       <c r="M23" s="15">
         <v>0.012</v>
       </c>
       <c r="N23" s="15">
         <v>2000</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="15">
         <v>10000000590</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.00552</v>
       </c>
       <c r="L24" s="15">
         <v>0.00478</v>
       </c>
       <c r="M24" s="15">
         <v>0.0046</v>
       </c>
       <c r="N24" s="15">
-        <v>59000</v>
+        <v>18000</v>
       </c>
       <c r="O24" s="15">
         <v>273000</v>
       </c>
       <c r="P24" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q24" s="15"/>
       <c r="R24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E25" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I25" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>0.00368</v>
       </c>
       <c r="L25" s="15">
         <v>0.00308</v>
       </c>
       <c r="M25" s="15">
         <v>0.00297</v>
       </c>
       <c r="N25" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E26" s="15">
         <v>10080053325</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I26" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J26" s="15">
         <v>2000</v>
       </c>
       <c r="K26" s="15">
         <v>0.00452</v>
       </c>
       <c r="L26" s="15">
         <v>0.00391</v>
       </c>
       <c r="M26" s="15">
         <v>0.00376</v>
       </c>
       <c r="N26" s="15">
-        <v>16000</v>
+        <v>10000</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E27" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I27" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J27" s="15">
         <v>1</v>
       </c>
       <c r="K27" s="15">
         <v>0.0057</v>
       </c>
       <c r="L27" s="15">
         <v>0.00479</v>
       </c>
       <c r="M27" s="15">
         <v>0.00461</v>
       </c>
       <c r="N27" s="15">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E28" s="15">
         <v>10080068559</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.0135</v>
       </c>
       <c r="L28" s="15">
         <v>0.0117</v>
       </c>
       <c r="M28" s="15">
         <v>0.01125</v>
       </c>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E29" s="15">
         <v>10080028780</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.01656</v>
       </c>
       <c r="L29" s="15">
         <v>0.00957</v>
       </c>
       <c r="M29" s="15">
         <v>0.0086</v>
       </c>
       <c r="N29" s="15">
-        <v>4000</v>
+        <v>5000</v>
       </c>
       <c r="O29" s="15">
-        <v>33000</v>
+        <v>40000</v>
       </c>
       <c r="P29" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q29" s="15"/>
       <c r="R29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="15">
         <v>10080036851</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.01176</v>
       </c>
       <c r="L30" s="15">
         <v>0.01019</v>
       </c>
       <c r="M30" s="15">
         <v>0.0098</v>
       </c>
       <c r="N30" s="15">
-        <v>94000</v>
+        <v>76000</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.59902</v>
       </c>
       <c r="L31" s="15">
         <v>0.5024</v>
       </c>
       <c r="M31" s="15">
         <v>0.48308</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E32" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.04576</v>
       </c>
       <c r="L32" s="15">
         <v>0.03838</v>
       </c>
       <c r="M32" s="15">
         <v>0.0369</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15">
         <v>5000</v>
       </c>
       <c r="R32" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E33" s="15">
         <v>10080064822</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="J33" s="15">
         <v>2000</v>
       </c>
       <c r="K33" s="15">
         <v>0.00822</v>
       </c>
       <c r="L33" s="15">
         <v>0.00712</v>
       </c>
       <c r="M33" s="15">
         <v>0.00685</v>
       </c>
       <c r="N33" s="15">
-        <v>104000</v>
+        <v>80000</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E34" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.007979999999999999</v>
       </c>
       <c r="L34" s="15">
         <v>0.00691</v>
       </c>
       <c r="M34" s="15">
         <v>0.00665</v>
       </c>
       <c r="N34" s="15">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E35" s="15">
         <v>10000015120</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="J35" s="15">
         <v>2000</v>
       </c>
       <c r="K35" s="15">
         <v>0.008</v>
       </c>
       <c r="L35" s="15">
         <v>0.00693</v>
       </c>
       <c r="M35" s="15">
         <v>0.00666</v>
       </c>
       <c r="N35" s="15">
-        <v>98000</v>
+        <v>66000</v>
       </c>
       <c r="O35" s="15">
-        <v>332000</v>
+        <v>426000</v>
       </c>
       <c r="P35" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q35" s="15"/>
       <c r="R35" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.00548</v>
       </c>
       <c r="L36" s="15">
         <v>0.0046</v>
       </c>
       <c r="M36" s="15">
         <v>0.00441</v>
       </c>
       <c r="N36" s="15">
         <v>22</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E37" s="15">
         <v>10080053327</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I37" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="J37" s="15">
         <v>2000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00936</v>
       </c>
       <c r="L37" s="15">
         <v>0.008109999999999999</v>
       </c>
       <c r="M37" s="15">
         <v>0.0078</v>
       </c>
       <c r="N37" s="15">
-        <v>8000</v>
+        <v>6000</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I38" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="J38" s="15">
         <v>1</v>
       </c>
       <c r="K38" s="15">
         <v>0.01103</v>
       </c>
       <c r="L38" s="15">
         <v>0.00925</v>
       </c>
       <c r="M38" s="15">
         <v>0.0089</v>
       </c>
       <c r="N38" s="15">
-        <v>1090</v>
+        <v>1427</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
@@ -2537,317 +2538,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>