--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -184,68 +184,68 @@
   <si>
     <t>UT-00143969</t>
   </si>
   <si>
     <t xml:space="preserve">MJ-2.54-SC-BLACK SHAINOR, L-KLS1-203A-C-B-6.5 KLS, DS1027-2BBN1 CONNFLY, DS1027-2BBN1 CONNFLY, </t>
   </si>
   <si>
     <t>DS1027-2BB20-N-016</t>
   </si>
   <si>
     <t>8.5mm закрытый / MJ-C-8.5 (DS1027-2BB20-N-016)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-C-B-8.5 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-203A-C-B-8.5</t>
   </si>
   <si>
     <t>8.5mm закрытый / MJ-C-8.5 (L-KLS1-203A-C-B-8.5)</t>
   </si>
   <si>
     <t xml:space="preserve">DS1027-2BB20-N-016 CONNFLY, </t>
   </si>
   <si>
-    <t>13.08.2026</t>
+    <t>14.09.2026</t>
   </si>
   <si>
     <t>DS1027-2LBN</t>
   </si>
   <si>
     <t>(13.5мм черный , с держателем ) / MJ-H с держателем (DS1027-2LBN)</t>
   </si>
   <si>
     <t xml:space="preserve">DS1027-2LBN CONNFLY, </t>
   </si>
   <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
     <t>(шаг 2.54 мм,13.5мм черный , с держателем ) / MJ-H с держателем (DS1027-2LBN)</t>
   </si>
   <si>
-    <t>20.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>DS1027-2LRF1</t>
   </si>
   <si>
     <t>шаг 2.54 мм,13.5мм красный , с держателем / MJ-H с держателем (DS1027-2LRF1) Full gold</t>
   </si>
   <si>
     <t>UT-00093116</t>
   </si>
   <si>
     <t>DS1027-2LUN</t>
   </si>
   <si>
     <t>(шаг 2.54 мм,13.5мм синий , с держателем ) / MJ-H с держателем (DS1027-2LUN)</t>
   </si>
   <si>
     <t>UT-00106499</t>
   </si>
   <si>
     <t>DS1027-2AB1-N-015</t>
   </si>
   <si>
     <t>Высота 4.5мм, открытые / MJ-O-4 (DS1027-2AB1-N-015)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-O-B-4.5 KLS, </t>
@@ -254,50 +254,53 @@
     <t>L-KLS1-203A-O-B-4.5</t>
   </si>
   <si>
     <t>Высота 4.5мм, открытые / MJ-O-4 (L-KLS1-203A-O-B-4.5)</t>
   </si>
   <si>
     <t xml:space="preserve">DS1027-2AB1-N-015 CONNFLY, </t>
   </si>
   <si>
     <t>DS1027-2ABF10</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, чёрные, GOLD / MJ-O-6 (DS1027-2ABF10) GOLD</t>
   </si>
   <si>
     <t>UT-00121470</t>
   </si>
   <si>
     <t>DS1027-2ABN0</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (DS1027-2ABN0) (JM-G)</t>
   </si>
   <si>
     <t xml:space="preserve">MJ-2.54-SO-BLACK SHAINOR, L-KLS1-203A-O-B-6.0 KLS, DS1027-2ABN0 CONNFLY, MJ-2.54-SO-BLACK SHAINOR, </t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (DS1027-2ABN0) (JM-G) (россыпь)</t>
   </si>
   <si>
     <t>UT-00142357</t>
   </si>
   <si>
     <t xml:space="preserve">MJ-2.54-SO-BLACK SHAINOR, L-KLS1-203A-O-B-6.0 KLS, MJ-2.54-SO-BLACK SHAINOR, DS1027-2ABN0 CONNFLY, </t>
   </si>
   <si>
     <t>MJ-2.54-SO-BLACK</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (MJ-2.54-SO-BLACK)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-O-B-6.0 KLS, DS1027-2ABN0 CONNFLY, MJ-2.54-SO-BLACK SHAINOR, DS1027-2ABN0 CONNFLY, </t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (MJ-2.54-SO-BLACK) (россыпь)</t>
   </si>
   <si>
     <t>UT-00142358</t>
   </si>
@@ -1255,94 +1258,94 @@
       </c>
       <c r="E10" s="15">
         <v>10000015108</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00495</v>
       </c>
       <c r="L10" s="15">
         <v>0.00429</v>
       </c>
       <c r="M10" s="15">
         <v>0.00413</v>
       </c>
       <c r="N10" s="15">
-        <v>90000</v>
+        <v>81000</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="15">
         <v>1</v>
       </c>
       <c r="K11" s="15">
         <v>0.008240000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.00691</v>
       </c>
       <c r="M11" s="15">
         <v>0.00665</v>
       </c>
       <c r="N11" s="15">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080035175</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>41</v>
@@ -1425,51 +1428,51 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.00822</v>
       </c>
       <c r="L14" s="15">
         <v>0.00595</v>
       </c>
       <c r="M14" s="15">
         <v>0.00519</v>
       </c>
       <c r="N14" s="15">
-        <v>1200</v>
+        <v>1600</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="15">
         <v>10080017026</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
@@ -1561,95 +1564,97 @@
       <c r="E17" s="15">
         <v>10000015110</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.02202</v>
       </c>
       <c r="L17" s="15">
         <v>0.01278</v>
       </c>
       <c r="M17" s="15">
         <v>0.01152</v>
       </c>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
-      <c r="P17" s="15"/>
+      <c r="P17" s="15" t="s">
+        <v>60</v>
+      </c>
       <c r="Q17" s="15"/>
       <c r="R17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E18" s="15">
         <v>10000015107</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
-        <v>0.01239</v>
+        <v>0.01248</v>
       </c>
       <c r="L18" s="15">
-        <v>0.01074</v>
+        <v>0.01082</v>
       </c>
       <c r="M18" s="15">
-        <v>0.01033</v>
+        <v>0.0104</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15">
-        <v>36000</v>
+        <v>67000</v>
       </c>
       <c r="P18" s="15" t="s">
-        <v>61</v>
+        <v>3</v>
       </c>
       <c r="Q18" s="15"/>
       <c r="R18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="15"/>
@@ -1766,51 +1771,53 @@
         <v>72</v>
       </c>
       <c r="E22" s="15">
         <v>10080016864</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>73</v>
       </c>
       <c r="J22" s="15">
         <v>2000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01286</v>
       </c>
       <c r="L22" s="15">
         <v>0.01114</v>
       </c>
       <c r="M22" s="15">
         <v>0.01071</v>
       </c>
-      <c r="N22" s="15"/>
+      <c r="N22" s="15">
+        <v>4000</v>
+      </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
@@ -1840,660 +1847,656 @@
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="15">
         <v>10000000590</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>79</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
-        <v>0.00552</v>
+        <v>0.00557</v>
       </c>
       <c r="L24" s="15">
-        <v>0.00478</v>
+        <v>0.00482</v>
       </c>
       <c r="M24" s="15">
-        <v>0.0046</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00464</v>
+      </c>
+      <c r="N24" s="15"/>
       <c r="O24" s="15">
-        <v>273000</v>
+        <v>323000</v>
       </c>
       <c r="P24" s="15" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="Q24" s="15"/>
       <c r="R24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E25" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I25" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>0.00368</v>
       </c>
       <c r="L25" s="15">
         <v>0.00308</v>
       </c>
       <c r="M25" s="15">
         <v>0.00297</v>
       </c>
       <c r="N25" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E26" s="15">
         <v>10080053325</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I26" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J26" s="15">
         <v>2000</v>
       </c>
       <c r="K26" s="15">
         <v>0.00452</v>
       </c>
       <c r="L26" s="15">
         <v>0.00391</v>
       </c>
       <c r="M26" s="15">
         <v>0.00376</v>
       </c>
-      <c r="N26" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E27" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I27" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J27" s="15">
         <v>1</v>
       </c>
       <c r="K27" s="15">
         <v>0.0057</v>
       </c>
       <c r="L27" s="15">
         <v>0.00479</v>
       </c>
       <c r="M27" s="15">
         <v>0.00461</v>
       </c>
       <c r="N27" s="15">
         <v>12</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E28" s="15">
         <v>10080068559</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.0135</v>
       </c>
       <c r="L28" s="15">
         <v>0.0117</v>
       </c>
       <c r="M28" s="15">
         <v>0.01125</v>
       </c>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E29" s="15">
         <v>10080028780</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.01656</v>
       </c>
       <c r="L29" s="15">
         <v>0.00957</v>
       </c>
       <c r="M29" s="15">
         <v>0.0086</v>
       </c>
       <c r="N29" s="15">
-        <v>5000</v>
+        <v>4000</v>
       </c>
       <c r="O29" s="15">
-        <v>40000</v>
+        <v>32000</v>
       </c>
       <c r="P29" s="15" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="Q29" s="15"/>
       <c r="R29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E30" s="15">
         <v>10080036851</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.01176</v>
       </c>
       <c r="L30" s="15">
         <v>0.01019</v>
       </c>
       <c r="M30" s="15">
         <v>0.0098</v>
       </c>
       <c r="N30" s="15">
-        <v>76000</v>
+        <v>72000</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.59902</v>
       </c>
       <c r="L31" s="15">
         <v>0.5024</v>
       </c>
       <c r="M31" s="15">
         <v>0.48308</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E32" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.04576</v>
       </c>
       <c r="L32" s="15">
         <v>0.03838</v>
       </c>
       <c r="M32" s="15">
         <v>0.0369</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15">
         <v>5000</v>
       </c>
       <c r="R32" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E33" s="15">
         <v>10080064822</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J33" s="15">
         <v>2000</v>
       </c>
       <c r="K33" s="15">
         <v>0.00822</v>
       </c>
       <c r="L33" s="15">
         <v>0.00712</v>
       </c>
       <c r="M33" s="15">
         <v>0.00685</v>
       </c>
       <c r="N33" s="15">
-        <v>80000</v>
+        <v>112000</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E34" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.007979999999999999</v>
       </c>
       <c r="L34" s="15">
         <v>0.00691</v>
       </c>
       <c r="M34" s="15">
         <v>0.00665</v>
       </c>
       <c r="N34" s="15">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E35" s="15">
         <v>10000015120</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J35" s="15">
         <v>2000</v>
       </c>
       <c r="K35" s="15">
-        <v>0.008</v>
+        <v>0.008070000000000001</v>
       </c>
       <c r="L35" s="15">
-        <v>0.00693</v>
+        <v>0.00699</v>
       </c>
       <c r="M35" s="15">
-        <v>0.00666</v>
+        <v>0.00673</v>
       </c>
       <c r="N35" s="15">
         <v>66000</v>
       </c>
       <c r="O35" s="15">
         <v>426000</v>
       </c>
       <c r="P35" s="15" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="Q35" s="15"/>
       <c r="R35" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.00548</v>
       </c>
       <c r="L36" s="15">
         <v>0.0046</v>
       </c>
       <c r="M36" s="15">
         <v>0.00441</v>
       </c>
       <c r="N36" s="15">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E37" s="15">
         <v>10080053327</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I37" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J37" s="15">
         <v>2000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00936</v>
       </c>
       <c r="L37" s="15">
         <v>0.008109999999999999</v>
       </c>
       <c r="M37" s="15">
         <v>0.0078</v>
       </c>
       <c r="N37" s="15">
-        <v>6000</v>
+        <v>4000</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I38" s="15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J38" s="15">
         <v>1</v>
       </c>
       <c r="K38" s="15">
         <v>0.01103</v>
       </c>
       <c r="L38" s="15">
         <v>0.00925</v>
       </c>
       <c r="M38" s="15">
         <v>0.0089</v>
       </c>
       <c r="N38" s="15">
-        <v>1427</v>
+        <v>1296</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
@@ -2538,317 +2541,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>