--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -184,123 +184,123 @@
   <si>
     <t>UT-00143969</t>
   </si>
   <si>
     <t xml:space="preserve">MJ-2.54-SC-BLACK SHAINOR, L-KLS1-203A-C-B-6.5 KLS, DS1027-2BBN1 CONNFLY, DS1027-2BBN1 CONNFLY, </t>
   </si>
   <si>
     <t>DS1027-2BB20-N-016</t>
   </si>
   <si>
     <t>8.5mm закрытый / MJ-C-8.5 (DS1027-2BB20-N-016)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-C-B-8.5 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-203A-C-B-8.5</t>
   </si>
   <si>
     <t>8.5mm закрытый / MJ-C-8.5 (L-KLS1-203A-C-B-8.5)</t>
   </si>
   <si>
     <t xml:space="preserve">DS1027-2BB20-N-016 CONNFLY, </t>
   </si>
   <si>
-    <t>14.09.2026</t>
+    <t>01.10.2026</t>
   </si>
   <si>
     <t>DS1027-2LBN</t>
   </si>
   <si>
     <t>(13.5мм черный , с держателем ) / MJ-H с держателем (DS1027-2LBN)</t>
   </si>
   <si>
     <t xml:space="preserve">DS1027-2LBN CONNFLY, </t>
   </si>
   <si>
-    <t>12.06.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>(шаг 2.54 мм,13.5мм черный , с держателем ) / MJ-H с держателем (DS1027-2LBN)</t>
   </si>
   <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
     <t>DS1027-2LRF1</t>
   </si>
   <si>
     <t>шаг 2.54 мм,13.5мм красный , с держателем / MJ-H с держателем (DS1027-2LRF1) Full gold</t>
   </si>
   <si>
     <t>UT-00093116</t>
   </si>
   <si>
     <t>DS1027-2LUN</t>
   </si>
   <si>
     <t>(шаг 2.54 мм,13.5мм синий , с держателем ) / MJ-H с держателем (DS1027-2LUN)</t>
   </si>
   <si>
     <t>UT-00106499</t>
   </si>
   <si>
     <t>DS1027-2AB1-N-015</t>
   </si>
   <si>
     <t>Высота 4.5мм, открытые / MJ-O-4 (DS1027-2AB1-N-015)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-O-B-4.5 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-203A-O-B-4.5</t>
   </si>
   <si>
     <t>Высота 4.5мм, открытые / MJ-O-4 (L-KLS1-203A-O-B-4.5)</t>
   </si>
   <si>
     <t xml:space="preserve">DS1027-2AB1-N-015 CONNFLY, </t>
   </si>
   <si>
+    <t>27.10.2026</t>
+  </si>
+  <si>
     <t>DS1027-2ABF10</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, чёрные, GOLD / MJ-O-6 (DS1027-2ABF10) GOLD</t>
   </si>
   <si>
     <t>UT-00121470</t>
   </si>
   <si>
     <t>DS1027-2ABN0</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (DS1027-2ABN0) (JM-G)</t>
   </si>
   <si>
     <t xml:space="preserve">MJ-2.54-SO-BLACK SHAINOR, L-KLS1-203A-O-B-6.0 KLS, DS1027-2ABN0 CONNFLY, MJ-2.54-SO-BLACK SHAINOR, </t>
-  </si>
-[...1 lines deleted...]
-    <t>27.07.2026</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (DS1027-2ABN0) (JM-G) (россыпь)</t>
   </si>
   <si>
     <t>UT-00142357</t>
   </si>
   <si>
     <t xml:space="preserve">MJ-2.54-SO-BLACK SHAINOR, L-KLS1-203A-O-B-6.0 KLS, MJ-2.54-SO-BLACK SHAINOR, DS1027-2ABN0 CONNFLY, </t>
   </si>
   <si>
     <t>MJ-2.54-SO-BLACK</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (MJ-2.54-SO-BLACK)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-O-B-6.0 KLS, DS1027-2ABN0 CONNFLY, MJ-2.54-SO-BLACK SHAINOR, DS1027-2ABN0 CONNFLY, </t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (MJ-2.54-SO-BLACK) (россыпь)</t>
   </si>
   <si>
     <t>UT-00142358</t>
   </si>
@@ -1258,94 +1258,94 @@
       </c>
       <c r="E10" s="15">
         <v>10000015108</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00495</v>
       </c>
       <c r="L10" s="15">
         <v>0.00429</v>
       </c>
       <c r="M10" s="15">
         <v>0.00413</v>
       </c>
       <c r="N10" s="15">
-        <v>81000</v>
+        <v>77000</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="15">
         <v>1</v>
       </c>
       <c r="K11" s="15">
         <v>0.008240000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.00691</v>
       </c>
       <c r="M11" s="15">
         <v>0.00665</v>
       </c>
       <c r="N11" s="15">
-        <v>180</v>
+        <v>126</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080035175</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>41</v>
@@ -1384,53 +1384,51 @@
         <v>44</v>
       </c>
       <c r="E13" s="15">
         <v>10080053326</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>46</v>
       </c>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.0048</v>
       </c>
       <c r="L13" s="15">
         <v>0.00416</v>
       </c>
       <c r="M13" s="15">
         <v>0.004</v>
       </c>
-      <c r="N13" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N13" s="15"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>45</v>
       </c>
@@ -1514,147 +1512,145 @@
       </c>
       <c r="E16" s="15">
         <v>10080039679</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01073</v>
       </c>
       <c r="L16" s="15">
         <v>0.009299999999999999</v>
       </c>
       <c r="M16" s="15">
         <v>0.00894</v>
       </c>
       <c r="N16" s="15">
-        <v>7000</v>
+        <v>4000</v>
       </c>
       <c r="O16" s="15">
         <v>9000</v>
       </c>
       <c r="P16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="Q16" s="15">
         <v>1000</v>
       </c>
       <c r="R16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="15">
         <v>10000015110</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J17" s="15">
         <v>500</v>
       </c>
       <c r="K17" s="15">
         <v>0.02202</v>
       </c>
       <c r="L17" s="15">
         <v>0.01278</v>
       </c>
       <c r="M17" s="15">
         <v>0.01152</v>
       </c>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
-      <c r="P17" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E18" s="15">
         <v>10000015107</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.01248</v>
       </c>
       <c r="L18" s="15">
         <v>0.01082</v>
       </c>
       <c r="M18" s="15">
         <v>0.0104</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15">
-        <v>67000</v>
+        <v>30000</v>
       </c>
       <c r="P18" s="15" t="s">
-        <v>3</v>
+        <v>61</v>
       </c>
       <c r="Q18" s="15"/>
       <c r="R18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="15"/>
@@ -1772,180 +1768,184 @@
       </c>
       <c r="E22" s="15">
         <v>10080016864</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>73</v>
       </c>
       <c r="J22" s="15">
         <v>2000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01286</v>
       </c>
       <c r="L22" s="15">
         <v>0.01114</v>
       </c>
       <c r="M22" s="15">
         <v>0.01071</v>
       </c>
       <c r="N22" s="15">
-        <v>4000</v>
-[...2 lines deleted...]
-      <c r="P22" s="15"/>
+        <v>1000</v>
+      </c>
+      <c r="O22" s="15">
+        <v>2000</v>
+      </c>
+      <c r="P22" s="15" t="s">
+        <v>74</v>
+      </c>
       <c r="Q22" s="15"/>
       <c r="R22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E23" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.0144</v>
       </c>
       <c r="L23" s="15">
         <v>0.01248</v>
       </c>
       <c r="M23" s="15">
         <v>0.012</v>
       </c>
       <c r="N23" s="15">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E24" s="15">
         <v>10000000590</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.00557</v>
       </c>
       <c r="L24" s="15">
         <v>0.00482</v>
       </c>
       <c r="M24" s="15">
         <v>0.00464</v>
       </c>
       <c r="N24" s="15"/>
       <c r="O24" s="15">
-        <v>323000</v>
+        <v>80000</v>
       </c>
       <c r="P24" s="15" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="Q24" s="15"/>
       <c r="R24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>83</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>0.00368</v>
       </c>
       <c r="L25" s="15">
         <v>0.00308</v>
       </c>
       <c r="M25" s="15">
         <v>0.00297</v>
       </c>
       <c r="N25" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E26" s="15">
         <v>10080053325</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>45</v>
@@ -1985,51 +1985,51 @@
       </c>
       <c r="E27" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J27" s="15">
         <v>1</v>
       </c>
       <c r="K27" s="15">
         <v>0.0057</v>
       </c>
       <c r="L27" s="15">
         <v>0.00479</v>
       </c>
       <c r="M27" s="15">
         <v>0.00461</v>
       </c>
       <c r="N27" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="15">
         <v>10080068559</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
@@ -2068,93 +2068,93 @@
       <c r="E29" s="15">
         <v>10080028780</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.01656</v>
       </c>
       <c r="L29" s="15">
         <v>0.00957</v>
       </c>
       <c r="M29" s="15">
         <v>0.0086</v>
       </c>
       <c r="N29" s="15">
         <v>4000</v>
       </c>
       <c r="O29" s="15">
-        <v>32000</v>
+        <v>34000</v>
       </c>
       <c r="P29" s="15" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="Q29" s="15"/>
       <c r="R29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="15">
         <v>10080036851</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.01176</v>
       </c>
       <c r="L30" s="15">
         <v>0.01019</v>
       </c>
       <c r="M30" s="15">
         <v>0.0098</v>
       </c>
       <c r="N30" s="15">
-        <v>72000</v>
+        <v>75000</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>99</v>
@@ -2233,270 +2233,270 @@
       </c>
       <c r="E33" s="15">
         <v>10080064822</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J33" s="15">
         <v>2000</v>
       </c>
       <c r="K33" s="15">
         <v>0.00822</v>
       </c>
       <c r="L33" s="15">
         <v>0.00712</v>
       </c>
       <c r="M33" s="15">
         <v>0.00685</v>
       </c>
       <c r="N33" s="15">
-        <v>112000</v>
+        <v>88000</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.007979999999999999</v>
       </c>
       <c r="L34" s="15">
         <v>0.00691</v>
       </c>
       <c r="M34" s="15">
         <v>0.00665</v>
       </c>
       <c r="N34" s="15">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="15">
         <v>10000015120</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>110</v>
       </c>
       <c r="J35" s="15">
         <v>2000</v>
       </c>
       <c r="K35" s="15">
         <v>0.008070000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.00699</v>
       </c>
       <c r="M35" s="15">
         <v>0.00673</v>
       </c>
       <c r="N35" s="15">
-        <v>66000</v>
+        <v>36000</v>
       </c>
       <c r="O35" s="15">
-        <v>426000</v>
+        <v>302000</v>
       </c>
       <c r="P35" s="15" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="Q35" s="15"/>
       <c r="R35" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>113</v>
       </c>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.00548</v>
       </c>
       <c r="L36" s="15">
         <v>0.0046</v>
       </c>
       <c r="M36" s="15">
         <v>0.00441</v>
       </c>
       <c r="N36" s="15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>114</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="15">
         <v>10080053327</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>116</v>
       </c>
       <c r="J37" s="15">
         <v>2000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00936</v>
       </c>
       <c r="L37" s="15">
         <v>0.008109999999999999</v>
       </c>
       <c r="M37" s="15">
         <v>0.0078</v>
       </c>
       <c r="N37" s="15">
-        <v>4000</v>
+        <v>6000</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>114</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>119</v>
       </c>
       <c r="J38" s="15">
         <v>1</v>
       </c>
       <c r="K38" s="15">
         <v>0.01103</v>
       </c>
       <c r="L38" s="15">
         <v>0.00925</v>
       </c>
       <c r="M38" s="15">
         <v>0.0089</v>
       </c>
       <c r="N38" s="15">
-        <v>1296</v>
+        <v>1411</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>