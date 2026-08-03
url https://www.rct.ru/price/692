--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -184,105 +184,102 @@
   <si>
     <t>UT-00143969</t>
   </si>
   <si>
     <t xml:space="preserve">MJ-2.54-SC-BLACK SHAINOR, L-KLS1-203A-C-B-6.5 KLS, DS1027-2BBN1 CONNFLY, DS1027-2BBN1 CONNFLY, </t>
   </si>
   <si>
     <t>DS1027-2BB20-N-016</t>
   </si>
   <si>
     <t>8.5mm закрытый / MJ-C-8.5 (DS1027-2BB20-N-016)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-C-B-8.5 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-203A-C-B-8.5</t>
   </si>
   <si>
     <t>8.5mm закрытый / MJ-C-8.5 (L-KLS1-203A-C-B-8.5)</t>
   </si>
   <si>
     <t xml:space="preserve">DS1027-2BB20-N-016 CONNFLY, </t>
   </si>
   <si>
-    <t>01.10.2026</t>
+    <t>19.08.2026</t>
   </si>
   <si>
     <t>DS1027-2LBN</t>
   </si>
   <si>
     <t>(13.5мм черный , с держателем ) / MJ-H с держателем (DS1027-2LBN)</t>
   </si>
   <si>
     <t xml:space="preserve">DS1027-2LBN CONNFLY, </t>
   </si>
   <si>
     <t>(шаг 2.54 мм,13.5мм черный , с держателем ) / MJ-H с держателем (DS1027-2LBN)</t>
   </si>
   <si>
-    <t>27.07.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>DS1027-2LRF1</t>
   </si>
   <si>
     <t>шаг 2.54 мм,13.5мм красный , с держателем / MJ-H с держателем (DS1027-2LRF1) Full gold</t>
   </si>
   <si>
     <t>UT-00093116</t>
   </si>
   <si>
     <t>DS1027-2LUN</t>
   </si>
   <si>
     <t>(шаг 2.54 мм,13.5мм синий , с держателем ) / MJ-H с держателем (DS1027-2LUN)</t>
   </si>
   <si>
     <t>UT-00106499</t>
   </si>
   <si>
     <t>DS1027-2AB1-N-015</t>
   </si>
   <si>
     <t>Высота 4.5мм, открытые / MJ-O-4 (DS1027-2AB1-N-015)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-O-B-4.5 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-203A-O-B-4.5</t>
   </si>
   <si>
     <t>Высота 4.5мм, открытые / MJ-O-4 (L-KLS1-203A-O-B-4.5)</t>
   </si>
   <si>
     <t xml:space="preserve">DS1027-2AB1-N-015 CONNFLY, </t>
   </si>
   <si>
-    <t>27.10.2026</t>
+    <t>05.11.2026</t>
   </si>
   <si>
     <t>DS1027-2ABF10</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, чёрные, GOLD / MJ-O-6 (DS1027-2ABF10) GOLD</t>
   </si>
   <si>
     <t>UT-00121470</t>
   </si>
   <si>
     <t>DS1027-2ABN0</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (DS1027-2ABN0) (JM-G)</t>
   </si>
   <si>
     <t xml:space="preserve">MJ-2.54-SO-BLACK SHAINOR, L-KLS1-203A-O-B-6.0 KLS, DS1027-2ABN0 CONNFLY, MJ-2.54-SO-BLACK SHAINOR, </t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (DS1027-2ABN0) (JM-G) (россыпь)</t>
   </si>
   <si>
     <t>UT-00142357</t>
   </si>
@@ -1258,94 +1255,94 @@
       </c>
       <c r="E10" s="15">
         <v>10000015108</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00495</v>
       </c>
       <c r="L10" s="15">
         <v>0.00429</v>
       </c>
       <c r="M10" s="15">
         <v>0.00413</v>
       </c>
       <c r="N10" s="15">
-        <v>77000</v>
+        <v>71000</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="15">
         <v>1</v>
       </c>
       <c r="K11" s="15">
         <v>0.008240000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.00691</v>
       </c>
       <c r="M11" s="15">
         <v>0.00665</v>
       </c>
       <c r="N11" s="15">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080035175</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>41</v>
@@ -1426,51 +1423,51 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.00822</v>
       </c>
       <c r="L14" s="15">
         <v>0.00595</v>
       </c>
       <c r="M14" s="15">
         <v>0.00519</v>
       </c>
       <c r="N14" s="15">
-        <v>1600</v>
+        <v>1200</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="15">
         <v>10080017026</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
@@ -1512,54 +1509,54 @@
       </c>
       <c r="E16" s="15">
         <v>10080039679</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01073</v>
       </c>
       <c r="L16" s="15">
         <v>0.009299999999999999</v>
       </c>
       <c r="M16" s="15">
         <v>0.00894</v>
       </c>
       <c r="N16" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="O16" s="15">
-        <v>9000</v>
+        <v>8000</v>
       </c>
       <c r="P16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="Q16" s="15">
         <v>1000</v>
       </c>
       <c r="R16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="15">
         <v>10000015110</v>
       </c>
       <c r="F17" s="15"/>
@@ -1601,887 +1598,875 @@
         <v>60</v>
       </c>
       <c r="E18" s="15">
         <v>10000015107</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.01248</v>
       </c>
       <c r="L18" s="15">
         <v>0.01082</v>
       </c>
       <c r="M18" s="15">
         <v>0.0104</v>
       </c>
-      <c r="N18" s="15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N18" s="15">
+        <v>22000</v>
+      </c>
+      <c r="O18" s="15"/>
+      <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
-      <c r="D19" s="15" t="s">
+      <c r="E19" s="15" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.0162</v>
       </c>
       <c r="L19" s="15">
         <v>0.01404</v>
       </c>
       <c r="M19" s="15">
         <v>0.0135</v>
       </c>
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D20" s="15" t="s">
         <v>65</v>
       </c>
-      <c r="D20" s="15" t="s">
+      <c r="E20" s="15" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01632</v>
       </c>
       <c r="L20" s="15">
         <v>0.01414</v>
       </c>
       <c r="M20" s="15">
         <v>0.0136</v>
       </c>
       <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15">
         <v>50000</v>
       </c>
       <c r="R20" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21" s="15" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E21" s="15">
         <v>10000011189</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="J21" s="15">
         <v>2000</v>
       </c>
       <c r="K21" s="15">
         <v>0.03088</v>
       </c>
       <c r="L21" s="15">
         <v>0.01792</v>
       </c>
       <c r="M21" s="15">
         <v>0.01615</v>
       </c>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22" s="15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E22" s="15">
         <v>10080016864</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I22" s="15" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="J22" s="15">
         <v>2000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01286</v>
       </c>
       <c r="L22" s="15">
         <v>0.01114</v>
       </c>
       <c r="M22" s="15">
         <v>0.01071</v>
       </c>
       <c r="N22" s="15">
         <v>1000</v>
       </c>
       <c r="O22" s="15">
         <v>2000</v>
       </c>
       <c r="P22" s="15" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="Q22" s="15"/>
       <c r="R22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" s="15" t="s">
         <v>75</v>
       </c>
-      <c r="D23" s="15" t="s">
+      <c r="E23" s="15" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.0144</v>
       </c>
       <c r="L23" s="15">
         <v>0.01248</v>
       </c>
       <c r="M23" s="15">
         <v>0.012</v>
       </c>
       <c r="N23" s="15">
         <v>1000</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D24" s="15" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E24" s="15">
         <v>10000000590</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="15" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.00557</v>
       </c>
       <c r="L24" s="15">
         <v>0.00482</v>
       </c>
       <c r="M24" s="15">
         <v>0.00464</v>
       </c>
-      <c r="N24" s="15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N24" s="15">
+        <v>4000</v>
+      </c>
+      <c r="O24" s="15"/>
+      <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="E25" s="15" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I25" s="15" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>0.00368</v>
       </c>
       <c r="L25" s="15">
         <v>0.00308</v>
       </c>
       <c r="M25" s="15">
         <v>0.00297</v>
       </c>
       <c r="N25" s="15">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" s="15" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E26" s="15">
         <v>10080053325</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I26" s="15" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="J26" s="15">
         <v>2000</v>
       </c>
       <c r="K26" s="15">
         <v>0.00452</v>
       </c>
       <c r="L26" s="15">
         <v>0.00391</v>
       </c>
       <c r="M26" s="15">
         <v>0.00376</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D27" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E27" s="15" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I27" s="15" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="J27" s="15">
         <v>1</v>
       </c>
       <c r="K27" s="15">
         <v>0.0057</v>
       </c>
       <c r="L27" s="15">
         <v>0.00479</v>
       </c>
       <c r="M27" s="15">
         <v>0.00461</v>
       </c>
       <c r="N27" s="15">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="D28" s="15" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E28" s="15">
         <v>10080068559</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.0135</v>
       </c>
       <c r="L28" s="15">
         <v>0.0117</v>
       </c>
       <c r="M28" s="15">
         <v>0.01125</v>
       </c>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="D29" s="15" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E29" s="15">
         <v>10080028780</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.01656</v>
       </c>
       <c r="L29" s="15">
         <v>0.00957</v>
       </c>
       <c r="M29" s="15">
         <v>0.0086</v>
       </c>
       <c r="N29" s="15">
-        <v>4000</v>
-[...6 lines deleted...]
-      </c>
+        <v>45000</v>
+      </c>
+      <c r="O29" s="15"/>
+      <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="D30" s="15" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E30" s="15">
         <v>10080036851</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.01176</v>
       </c>
       <c r="L30" s="15">
         <v>0.01019</v>
       </c>
       <c r="M30" s="15">
         <v>0.0098</v>
       </c>
       <c r="N30" s="15">
-        <v>75000</v>
+        <v>59000</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="D31" s="15" t="s">
         <v>96</v>
       </c>
-      <c r="D31" s="15" t="s">
+      <c r="E31" s="15" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.59902</v>
       </c>
       <c r="L31" s="15">
         <v>0.5024</v>
       </c>
       <c r="M31" s="15">
         <v>0.48308</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="D32" s="15" t="s">
         <v>100</v>
       </c>
-      <c r="D32" s="15" t="s">
+      <c r="E32" s="15" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.04576</v>
       </c>
       <c r="L32" s="15">
         <v>0.03838</v>
       </c>
       <c r="M32" s="15">
         <v>0.0369</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15">
         <v>5000</v>
       </c>
       <c r="R32" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="D33" s="15" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E33" s="15">
         <v>10080064822</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="J33" s="15">
         <v>2000</v>
       </c>
       <c r="K33" s="15">
         <v>0.00822</v>
       </c>
       <c r="L33" s="15">
         <v>0.00712</v>
       </c>
       <c r="M33" s="15">
         <v>0.00685</v>
       </c>
       <c r="N33" s="15">
-        <v>88000</v>
+        <v>22000</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="E34" s="15" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.007979999999999999</v>
       </c>
       <c r="L34" s="15">
         <v>0.00691</v>
       </c>
       <c r="M34" s="15">
         <v>0.00665</v>
       </c>
       <c r="N34" s="15">
         <v>16</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="D35" s="15" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E35" s="15">
         <v>10000015120</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="J35" s="15">
         <v>2000</v>
       </c>
       <c r="K35" s="15">
         <v>0.008070000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.00699</v>
       </c>
       <c r="M35" s="15">
         <v>0.00673</v>
       </c>
       <c r="N35" s="15">
-        <v>36000</v>
-[...6 lines deleted...]
-      </c>
+        <v>224000</v>
+      </c>
+      <c r="O35" s="15"/>
+      <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D36" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="E36" s="15" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.00548</v>
       </c>
       <c r="L36" s="15">
         <v>0.0046</v>
       </c>
       <c r="M36" s="15">
         <v>0.00441</v>
       </c>
       <c r="N36" s="15">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="D37" s="15" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E37" s="15">
         <v>10080053327</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I37" s="15" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="J37" s="15">
         <v>2000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00936</v>
       </c>
       <c r="L37" s="15">
         <v>0.008109999999999999</v>
       </c>
       <c r="M37" s="15">
         <v>0.0078</v>
       </c>
       <c r="N37" s="15">
         <v>6000</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D38" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="E38" s="15" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I38" s="15" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="J38" s="15">
         <v>1</v>
       </c>
       <c r="K38" s="15">
         <v>0.01103</v>
       </c>
       <c r="L38" s="15">
         <v>0.00925</v>
       </c>
       <c r="M38" s="15">
         <v>0.0089</v>
       </c>
       <c r="N38" s="15">
         <v>1411</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14"/>
@@ -2541,317 +2526,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>