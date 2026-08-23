--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -175,129 +175,132 @@
   <si>
     <t>SHAINOR</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-C-B-6.5 KLS, DS1027-2BBN1 CONNFLY, MJ-2.54-SC-BLACK SHAINOR, DS1027-2BBN1 CONNFLY, </t>
   </si>
   <si>
     <t>6.47mm закрытый / MJ-C-6.5 (MJ-2.54-SC-BLACK) (россыпь)</t>
   </si>
   <si>
     <t>UT-00143969</t>
   </si>
   <si>
     <t xml:space="preserve">MJ-2.54-SC-BLACK SHAINOR, L-KLS1-203A-C-B-6.5 KLS, DS1027-2BBN1 CONNFLY, DS1027-2BBN1 CONNFLY, </t>
   </si>
   <si>
     <t>DS1027-2BB20-N-016</t>
   </si>
   <si>
     <t>8.5mm закрытый / MJ-C-8.5 (DS1027-2BB20-N-016)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-C-B-8.5 KLS, </t>
   </si>
   <si>
+    <t>22.12.2026</t>
+  </si>
+  <si>
     <t>L-KLS1-203A-C-B-8.5</t>
   </si>
   <si>
     <t>8.5mm закрытый / MJ-C-8.5 (L-KLS1-203A-C-B-8.5)</t>
   </si>
   <si>
     <t xml:space="preserve">DS1027-2BB20-N-016 CONNFLY, </t>
   </si>
   <si>
-    <t>19.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>DS1027-2LBN</t>
   </si>
   <si>
     <t>(13.5мм черный , с держателем ) / MJ-H с держателем (DS1027-2LBN)</t>
   </si>
   <si>
     <t xml:space="preserve">DS1027-2LBN CONNFLY, </t>
   </si>
   <si>
     <t>(шаг 2.54 мм,13.5мм черный , с держателем ) / MJ-H с держателем (DS1027-2LBN)</t>
   </si>
   <si>
     <t>DS1027-2LRF1</t>
   </si>
   <si>
     <t>шаг 2.54 мм,13.5мм красный , с держателем / MJ-H с держателем (DS1027-2LRF1) Full gold</t>
   </si>
   <si>
     <t>UT-00093116</t>
   </si>
   <si>
     <t>DS1027-2LUN</t>
   </si>
   <si>
     <t>(шаг 2.54 мм,13.5мм синий , с держателем ) / MJ-H с держателем (DS1027-2LUN)</t>
   </si>
   <si>
     <t>UT-00106499</t>
   </si>
   <si>
     <t>DS1027-2AB1-N-015</t>
   </si>
   <si>
     <t>Высота 4.5мм, открытые / MJ-O-4 (DS1027-2AB1-N-015)</t>
   </si>
   <si>
-    <t xml:space="preserve">L-KLS1-203A-O-B-4.5 KLS, </t>
+    <t xml:space="preserve">L-KLS1-203A-O-B-4.5 KLS, L-KLS1-203A-O-B-4.5 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-203A-O-B-4.5</t>
   </si>
   <si>
     <t>Высота 4.5мм, открытые / MJ-O-4 (L-KLS1-203A-O-B-4.5)</t>
   </si>
   <si>
-    <t xml:space="preserve">DS1027-2AB1-N-015 CONNFLY, </t>
-[...2 lines deleted...]
-    <t>05.11.2026</t>
+    <t xml:space="preserve">L-KLS1-203A-O-B-4.5 KLS, DS1027-2AB1-N-015 CONNFLY, </t>
+  </si>
+  <si>
+    <t>27.10.2026</t>
   </si>
   <si>
     <t>DS1027-2ABF10</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, чёрные, GOLD / MJ-O-6 (DS1027-2ABF10) GOLD</t>
   </si>
   <si>
     <t>UT-00121470</t>
   </si>
   <si>
     <t>DS1027-2ABN0</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (DS1027-2ABN0) (JM-G)</t>
   </si>
   <si>
     <t xml:space="preserve">MJ-2.54-SO-BLACK SHAINOR, L-KLS1-203A-O-B-6.0 KLS, DS1027-2ABN0 CONNFLY, MJ-2.54-SO-BLACK SHAINOR, </t>
+  </si>
+  <si>
+    <t>30.11.2026</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (DS1027-2ABN0) (JM-G) (россыпь)</t>
   </si>
   <si>
     <t>UT-00142357</t>
   </si>
   <si>
     <t xml:space="preserve">MJ-2.54-SO-BLACK SHAINOR, L-KLS1-203A-O-B-6.0 KLS, MJ-2.54-SO-BLACK SHAINOR, DS1027-2ABN0 CONNFLY, </t>
   </si>
   <si>
     <t>MJ-2.54-SO-BLACK</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (MJ-2.54-SO-BLACK)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-O-B-6.0 KLS, DS1027-2ABN0 CONNFLY, MJ-2.54-SO-BLACK SHAINOR, DS1027-2ABN0 CONNFLY, </t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (MJ-2.54-SO-BLACK) (россыпь)</t>
   </si>
   <si>
     <t>UT-00142358</t>
   </si>
@@ -1255,94 +1258,94 @@
       </c>
       <c r="E10" s="15">
         <v>10000015108</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00495</v>
       </c>
       <c r="L10" s="15">
         <v>0.00429</v>
       </c>
       <c r="M10" s="15">
         <v>0.00413</v>
       </c>
       <c r="N10" s="15">
-        <v>71000</v>
+        <v>70000</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="15">
         <v>1</v>
       </c>
       <c r="K11" s="15">
         <v>0.008240000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.00691</v>
       </c>
       <c r="M11" s="15">
         <v>0.00665</v>
       </c>
       <c r="N11" s="15">
-        <v>139</v>
+        <v>73</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080035175</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>41</v>
@@ -1423,144 +1426,146 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.00822</v>
       </c>
       <c r="L14" s="15">
         <v>0.00595</v>
       </c>
       <c r="M14" s="15">
         <v>0.00519</v>
       </c>
       <c r="N14" s="15">
-        <v>1200</v>
+        <v>1600</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="15">
         <v>10080017026</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.01572</v>
       </c>
       <c r="L15" s="15">
         <v>0.01362</v>
       </c>
       <c r="M15" s="15">
         <v>0.0131</v>
       </c>
       <c r="N15" s="15">
         <v>2000</v>
       </c>
-      <c r="O15" s="15"/>
-      <c r="P15" s="15"/>
+      <c r="O15" s="15">
+        <v>9000</v>
+      </c>
+      <c r="P15" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q15" s="15"/>
       <c r="R15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E16" s="15">
         <v>10080039679</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01073</v>
       </c>
       <c r="L16" s="15">
         <v>0.009299999999999999</v>
       </c>
       <c r="M16" s="15">
         <v>0.00894</v>
       </c>
       <c r="N16" s="15">
         <v>2000</v>
       </c>
       <c r="O16" s="15">
-        <v>8000</v>
-[...3 lines deleted...]
-      </c>
+        <v>9000</v>
+      </c>
+      <c r="P16" s="15"/>
       <c r="Q16" s="15">
         <v>1000</v>
       </c>
       <c r="R16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="15">
         <v>10000015110</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
@@ -1590,63 +1595,67 @@
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="15">
         <v>10000015107</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
-        <v>0.01248</v>
+        <v>0.01212</v>
       </c>
       <c r="L18" s="15">
-        <v>0.01082</v>
+        <v>0.0105</v>
       </c>
       <c r="M18" s="15">
-        <v>0.0104</v>
+        <v>0.0101</v>
       </c>
       <c r="N18" s="15">
-        <v>22000</v>
-[...2 lines deleted...]
-      <c r="P18" s="15"/>
+        <v>23000</v>
+      </c>
+      <c r="O18" s="15">
+        <v>65000</v>
+      </c>
+      <c r="P18" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q18" s="15"/>
       <c r="R18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
@@ -1766,722 +1775,740 @@
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>72</v>
       </c>
       <c r="J22" s="15">
         <v>2000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01286</v>
       </c>
       <c r="L22" s="15">
         <v>0.01114</v>
       </c>
       <c r="M22" s="15">
         <v>0.01071</v>
       </c>
       <c r="N22" s="15">
         <v>1000</v>
       </c>
       <c r="O22" s="15">
-        <v>2000</v>
+        <v>24000</v>
       </c>
       <c r="P22" s="15" t="s">
         <v>73</v>
       </c>
       <c r="Q22" s="15"/>
       <c r="R22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.0144</v>
       </c>
       <c r="L23" s="15">
         <v>0.01248</v>
       </c>
       <c r="M23" s="15">
         <v>0.012</v>
       </c>
       <c r="N23" s="15">
         <v>1000</v>
       </c>
-      <c r="O23" s="15"/>
-      <c r="P23" s="15"/>
+      <c r="O23" s="15">
+        <v>9000</v>
+      </c>
+      <c r="P23" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q23" s="15"/>
       <c r="R23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="15">
         <v>10000000590</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>79</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
-        <v>0.00557</v>
+        <v>0.00552</v>
       </c>
       <c r="L24" s="15">
-        <v>0.00482</v>
+        <v>0.00478</v>
       </c>
       <c r="M24" s="15">
-        <v>0.00464</v>
-[...5 lines deleted...]
-      <c r="P24" s="15"/>
+        <v>0.0046</v>
+      </c>
+      <c r="N24" s="15"/>
+      <c r="O24" s="15">
+        <v>613000</v>
+      </c>
+      <c r="P24" s="15" t="s">
+        <v>80</v>
+      </c>
       <c r="Q24" s="15"/>
       <c r="R24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E25" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I25" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J25" s="15">
         <v>1</v>
       </c>
       <c r="K25" s="15">
         <v>0.00368</v>
       </c>
       <c r="L25" s="15">
         <v>0.00308</v>
       </c>
       <c r="M25" s="15">
         <v>0.00297</v>
       </c>
       <c r="N25" s="15">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E26" s="15">
         <v>10080053325</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I26" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J26" s="15">
         <v>2000</v>
       </c>
       <c r="K26" s="15">
         <v>0.00452</v>
       </c>
       <c r="L26" s="15">
         <v>0.00391</v>
       </c>
       <c r="M26" s="15">
         <v>0.00376</v>
       </c>
       <c r="N26" s="15"/>
-      <c r="O26" s="15"/>
-      <c r="P26" s="15"/>
+      <c r="O26" s="15">
+        <v>38000</v>
+      </c>
+      <c r="P26" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q26" s="15"/>
       <c r="R26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E27" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I27" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J27" s="15">
         <v>1</v>
       </c>
       <c r="K27" s="15">
         <v>0.0057</v>
       </c>
       <c r="L27" s="15">
         <v>0.00479</v>
       </c>
       <c r="M27" s="15">
         <v>0.00461</v>
       </c>
       <c r="N27" s="15">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E28" s="15">
         <v>10080068559</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.0135</v>
       </c>
       <c r="L28" s="15">
         <v>0.0117</v>
       </c>
       <c r="M28" s="15">
         <v>0.01125</v>
       </c>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E29" s="15">
         <v>10080028780</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
-        <v>0.01656</v>
+        <v>0.00755</v>
       </c>
       <c r="L29" s="15">
-        <v>0.00957</v>
+        <v>0.00654</v>
       </c>
       <c r="M29" s="15">
-        <v>0.0086</v>
+        <v>0.00629</v>
       </c>
       <c r="N29" s="15">
-        <v>45000</v>
+        <v>43000</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E30" s="15">
         <v>10080036851</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.01176</v>
       </c>
       <c r="L30" s="15">
         <v>0.01019</v>
       </c>
       <c r="M30" s="15">
         <v>0.0098</v>
       </c>
       <c r="N30" s="15">
-        <v>59000</v>
+        <v>46000</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.59902</v>
       </c>
       <c r="L31" s="15">
         <v>0.5024</v>
       </c>
       <c r="M31" s="15">
         <v>0.48308</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E32" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.04576</v>
       </c>
       <c r="L32" s="15">
         <v>0.03838</v>
       </c>
       <c r="M32" s="15">
         <v>0.0369</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15">
         <v>5000</v>
       </c>
       <c r="R32" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E33" s="15">
         <v>10080064822</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J33" s="15">
         <v>2000</v>
       </c>
       <c r="K33" s="15">
         <v>0.00822</v>
       </c>
       <c r="L33" s="15">
         <v>0.00712</v>
       </c>
       <c r="M33" s="15">
         <v>0.00685</v>
       </c>
       <c r="N33" s="15">
-        <v>22000</v>
-[...2 lines deleted...]
-      <c r="P33" s="15"/>
+        <v>16000</v>
+      </c>
+      <c r="O33" s="15">
+        <v>92000</v>
+      </c>
+      <c r="P33" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q33" s="15"/>
       <c r="R33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E34" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>0.007979999999999999</v>
       </c>
       <c r="L34" s="15">
         <v>0.00691</v>
       </c>
       <c r="M34" s="15">
         <v>0.00665</v>
       </c>
       <c r="N34" s="15">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E35" s="15">
         <v>10000015120</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J35" s="15">
         <v>2000</v>
       </c>
       <c r="K35" s="15">
-        <v>0.008070000000000001</v>
+        <v>0.00776</v>
       </c>
       <c r="L35" s="15">
-        <v>0.00699</v>
+        <v>0.00672</v>
       </c>
       <c r="M35" s="15">
-        <v>0.00673</v>
+        <v>0.00646</v>
       </c>
       <c r="N35" s="15">
-        <v>224000</v>
-[...2 lines deleted...]
-      <c r="P35" s="15"/>
+        <v>218000</v>
+      </c>
+      <c r="O35" s="15">
+        <v>254000</v>
+      </c>
+      <c r="P35" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q35" s="15"/>
       <c r="R35" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.00548</v>
       </c>
       <c r="L36" s="15">
         <v>0.0046</v>
       </c>
       <c r="M36" s="15">
         <v>0.00441</v>
       </c>
       <c r="N36" s="15">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E37" s="15">
         <v>10080053327</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I37" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J37" s="15">
         <v>2000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00936</v>
       </c>
       <c r="L37" s="15">
         <v>0.008109999999999999</v>
       </c>
       <c r="M37" s="15">
         <v>0.0078</v>
       </c>
       <c r="N37" s="15">
-        <v>6000</v>
+        <v>4000</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I38" s="15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J38" s="15">
         <v>1</v>
       </c>
       <c r="K38" s="15">
         <v>0.01103</v>
       </c>
       <c r="L38" s="15">
         <v>0.00925</v>
       </c>
       <c r="M38" s="15">
         <v>0.0089</v>
       </c>
       <c r="N38" s="15">
-        <v>1411</v>
+        <v>1427</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
@@ -2526,317 +2553,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>