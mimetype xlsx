--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -235,72 +235,72 @@
   <si>
     <t>(шаг 2.54 мм,13.5мм синий , с держателем ) / MJ-H с держателем (DS1027-2LUN)</t>
   </si>
   <si>
     <t>UT-00106499</t>
   </si>
   <si>
     <t>DS1027-2AB1-N-015</t>
   </si>
   <si>
     <t>Высота 4.5мм, открытые / MJ-O-4 (DS1027-2AB1-N-015)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-O-B-4.5 KLS, L-KLS1-203A-O-B-4.5 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-203A-O-B-4.5</t>
   </si>
   <si>
     <t>Высота 4.5мм, открытые / MJ-O-4 (L-KLS1-203A-O-B-4.5)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-O-B-4.5 KLS, DS1027-2AB1-N-015 CONNFLY, </t>
   </si>
   <si>
-    <t>27.10.2026</t>
+    <t>25.10.2026</t>
   </si>
   <si>
     <t>DS1027-2ABF10</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, чёрные, GOLD / MJ-O-6 (DS1027-2ABF10) GOLD</t>
   </si>
   <si>
     <t>UT-00121470</t>
   </si>
   <si>
     <t>DS1027-2ABN0</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (DS1027-2ABN0) (JM-G)</t>
   </si>
   <si>
     <t xml:space="preserve">MJ-2.54-SO-BLACK SHAINOR, L-KLS1-203A-O-B-6.0 KLS, DS1027-2ABN0 CONNFLY, MJ-2.54-SO-BLACK SHAINOR, </t>
   </si>
   <si>
-    <t>30.11.2026</t>
+    <t>29.11.2026</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (DS1027-2ABN0) (JM-G) (россыпь)</t>
   </si>
   <si>
     <t>UT-00142357</t>
   </si>
   <si>
     <t xml:space="preserve">MJ-2.54-SO-BLACK SHAINOR, L-KLS1-203A-O-B-6.0 KLS, MJ-2.54-SO-BLACK SHAINOR, DS1027-2ABN0 CONNFLY, </t>
   </si>
   <si>
     <t>MJ-2.54-SO-BLACK</t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (MJ-2.54-SO-BLACK)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-203A-O-B-6.0 KLS, DS1027-2ABN0 CONNFLY, MJ-2.54-SO-BLACK SHAINOR, DS1027-2ABN0 CONNFLY, </t>
   </si>
   <si>
     <t>Высота 6мм, открытые, черные / MJ-O-6 (MJ-2.54-SO-BLACK) (россыпь)</t>
   </si>
   <si>
     <t>UT-00142358</t>
   </si>
@@ -1258,94 +1258,94 @@
       </c>
       <c r="E10" s="15">
         <v>10000015108</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00495</v>
       </c>
       <c r="L10" s="15">
         <v>0.00429</v>
       </c>
       <c r="M10" s="15">
         <v>0.00413</v>
       </c>
       <c r="N10" s="15">
-        <v>70000</v>
+        <v>61000</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="15">
         <v>1</v>
       </c>
       <c r="K11" s="15">
         <v>0.008240000000000001</v>
       </c>
       <c r="L11" s="15">
         <v>0.00691</v>
       </c>
       <c r="M11" s="15">
         <v>0.00665</v>
       </c>
       <c r="N11" s="15">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="15">
         <v>10080035175</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>41</v>
@@ -1426,145 +1426,143 @@
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.00822</v>
       </c>
       <c r="L14" s="15">
         <v>0.00595</v>
       </c>
       <c r="M14" s="15">
         <v>0.00519</v>
       </c>
       <c r="N14" s="15">
-        <v>1600</v>
+        <v>1200</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="15">
         <v>10080017026</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.01572</v>
       </c>
       <c r="L15" s="15">
         <v>0.01362</v>
       </c>
       <c r="M15" s="15">
         <v>0.0131</v>
       </c>
       <c r="N15" s="15">
         <v>2000</v>
       </c>
       <c r="O15" s="15">
-        <v>9000</v>
+        <v>10000</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q15" s="15"/>
       <c r="R15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="15">
         <v>10080039679</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01073</v>
       </c>
       <c r="L16" s="15">
         <v>0.009299999999999999</v>
       </c>
       <c r="M16" s="15">
         <v>0.00894</v>
       </c>
       <c r="N16" s="15">
-        <v>2000</v>
-[...3 lines deleted...]
-      </c>
+        <v>11000</v>
+      </c>
+      <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15">
         <v>1000</v>
       </c>
       <c r="R16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="15">
         <v>10000015110</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
@@ -1604,54 +1602,54 @@
       </c>
       <c r="E18" s="15">
         <v>10000015107</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.01212</v>
       </c>
       <c r="L18" s="15">
         <v>0.0105</v>
       </c>
       <c r="M18" s="15">
         <v>0.0101</v>
       </c>
       <c r="N18" s="15">
-        <v>23000</v>
+        <v>20000</v>
       </c>
       <c r="O18" s="15">
-        <v>65000</v>
+        <v>61000</v>
       </c>
       <c r="P18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q18" s="15"/>
       <c r="R18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
@@ -1763,153 +1761,151 @@
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E22" s="15">
         <v>10080016864</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>72</v>
       </c>
       <c r="J22" s="15">
         <v>2000</v>
       </c>
       <c r="K22" s="15">
-        <v>0.01286</v>
+        <v>0.01349</v>
       </c>
       <c r="L22" s="15">
-        <v>0.01114</v>
+        <v>0.01169</v>
       </c>
       <c r="M22" s="15">
-        <v>0.01071</v>
+        <v>0.01124</v>
       </c>
       <c r="N22" s="15">
         <v>1000</v>
       </c>
       <c r="O22" s="15">
-        <v>24000</v>
+        <v>28000</v>
       </c>
       <c r="P22" s="15" t="s">
         <v>73</v>
       </c>
       <c r="Q22" s="15"/>
       <c r="R22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.0144</v>
       </c>
       <c r="L23" s="15">
         <v>0.01248</v>
       </c>
       <c r="M23" s="15">
         <v>0.012</v>
       </c>
-      <c r="N23" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N23" s="15"/>
       <c r="O23" s="15">
-        <v>9000</v>
+        <v>8000</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="15">
         <v>10000000590</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>79</v>
       </c>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.00552</v>
       </c>
       <c r="L24" s="15">
         <v>0.00478</v>
       </c>
       <c r="M24" s="15">
         <v>0.0046</v>
       </c>
       <c r="N24" s="15"/>
       <c r="O24" s="15">
-        <v>613000</v>
+        <v>637000</v>
       </c>
       <c r="P24" s="15" t="s">
         <v>80</v>
       </c>
       <c r="Q24" s="15"/>
       <c r="R24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
@@ -1953,51 +1949,51 @@
       <c r="E26" s="15">
         <v>10080053325</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>86</v>
       </c>
       <c r="J26" s="15">
         <v>2000</v>
       </c>
       <c r="K26" s="15">
         <v>0.00452</v>
       </c>
       <c r="L26" s="15">
         <v>0.00391</v>
       </c>
       <c r="M26" s="15">
         <v>0.00376</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>38000</v>
+        <v>36000</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
@@ -2077,92 +2073,92 @@
       <c r="D29" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="15">
         <v>10080028780</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.00755</v>
       </c>
       <c r="L29" s="15">
         <v>0.00654</v>
       </c>
       <c r="M29" s="15">
         <v>0.00629</v>
       </c>
       <c r="N29" s="15">
-        <v>43000</v>
+        <v>20000</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="15">
         <v>10080036851</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>41</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.01176</v>
       </c>
       <c r="L30" s="15">
         <v>0.01019</v>
       </c>
       <c r="M30" s="15">
         <v>0.0098</v>
       </c>
       <c r="N30" s="15">
-        <v>46000</v>
+        <v>63000</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>99</v>
@@ -2241,54 +2237,54 @@
       </c>
       <c r="E33" s="15">
         <v>10080064822</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J33" s="15">
         <v>2000</v>
       </c>
       <c r="K33" s="15">
         <v>0.00822</v>
       </c>
       <c r="L33" s="15">
         <v>0.00712</v>
       </c>
       <c r="M33" s="15">
         <v>0.00685</v>
       </c>
       <c r="N33" s="15">
-        <v>16000</v>
+        <v>18000</v>
       </c>
       <c r="O33" s="15">
-        <v>92000</v>
+        <v>98000</v>
       </c>
       <c r="P33" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q33" s="15"/>
       <c r="R33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
@@ -2331,184 +2327,184 @@
       </c>
       <c r="E35" s="15">
         <v>10000015120</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>110</v>
       </c>
       <c r="J35" s="15">
         <v>2000</v>
       </c>
       <c r="K35" s="15">
         <v>0.00776</v>
       </c>
       <c r="L35" s="15">
         <v>0.00672</v>
       </c>
       <c r="M35" s="15">
         <v>0.00646</v>
       </c>
       <c r="N35" s="15">
-        <v>218000</v>
+        <v>198000</v>
       </c>
       <c r="O35" s="15">
-        <v>254000</v>
+        <v>272000</v>
       </c>
       <c r="P35" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q35" s="15"/>
       <c r="R35" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>113</v>
       </c>
       <c r="J36" s="15">
         <v>1</v>
       </c>
       <c r="K36" s="15">
         <v>0.00548</v>
       </c>
       <c r="L36" s="15">
         <v>0.0046</v>
       </c>
       <c r="M36" s="15">
         <v>0.00441</v>
       </c>
       <c r="N36" s="15">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>114</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="15">
         <v>10080053327</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>116</v>
       </c>
       <c r="J37" s="15">
         <v>2000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00936</v>
       </c>
       <c r="L37" s="15">
         <v>0.008109999999999999</v>
       </c>
       <c r="M37" s="15">
         <v>0.0078</v>
       </c>
       <c r="N37" s="15">
-        <v>4000</v>
+        <v>6000</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>114</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I38" s="15" t="s">
         <v>119</v>
       </c>
       <c r="J38" s="15">
         <v>1</v>
       </c>
       <c r="K38" s="15">
         <v>0.01103</v>
       </c>
       <c r="L38" s="15">
         <v>0.00925</v>
       </c>
       <c r="M38" s="15">
         <v>0.0089</v>
       </c>
       <c r="N38" s="15">
-        <v>1427</v>
+        <v>1313</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>