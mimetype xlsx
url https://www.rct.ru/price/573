--- v7 (2026-03-12)
+++ v8 (2026-04-01)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>01.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -2882,51 +2882,51 @@
       <c r="D47" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15">
         <v>0.17675</v>
       </c>
       <c r="L47" s="15">
         <v>0.15318</v>
       </c>
       <c r="M47" s="15">
         <v>0.14729</v>
       </c>
       <c r="N47" s="15">
-        <v>1427</v>
+        <v>1267</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>151</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H48" s="15" t="s">
         <v>67</v>
@@ -3001,51 +3001,51 @@
       </c>
       <c r="E50" s="15">
         <v>10080057991</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H50" s="15" t="s">
         <v>156</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2500</v>
       </c>
       <c r="K50" s="15">
         <v>0.0801</v>
       </c>
       <c r="L50" s="15">
         <v>0.06718</v>
       </c>
       <c r="M50" s="15">
         <v>0.0646</v>
       </c>
       <c r="N50" s="15">
-        <v>6138</v>
+        <v>5694</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E51" s="15">
         <v>10000011570</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>45</v>
@@ -3081,51 +3081,51 @@
       </c>
       <c r="E52" s="15">
         <v>10080065370</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>2500</v>
       </c>
       <c r="K52" s="15">
         <v>0.33918</v>
       </c>
       <c r="L52" s="15">
         <v>0.33918</v>
       </c>
       <c r="M52" s="15">
         <v>0.33918</v>
       </c>
       <c r="N52" s="15">
-        <v>308</v>
+        <v>355</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>161</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>162</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>163</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>40</v>
@@ -3152,57 +3152,57 @@
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>164</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>165</v>
       </c>
       <c r="E54" s="15">
         <v>10080047546</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15" t="s">
         <v>166</v>
       </c>
       <c r="H54" s="15" t="s">
         <v>156</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2500</v>
       </c>
       <c r="K54" s="15">
-        <v>0.09783</v>
+        <v>0.10319</v>
       </c>
       <c r="L54" s="15">
-        <v>0.08479</v>
+        <v>0.08943</v>
       </c>
       <c r="M54" s="15">
-        <v>0.08153000000000001</v>
+        <v>0.08599</v>
       </c>
       <c r="N54" s="15"/>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>167</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>168</v>
       </c>
       <c r="E55" s="15">
         <v>10080026739</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H55" s="15" t="s">
@@ -3465,51 +3465,51 @@
       </c>
       <c r="E62" s="15">
         <v>10080050328</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H62" s="15" t="s">
         <v>156</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>2500</v>
       </c>
       <c r="K62" s="15">
         <v>0.10488</v>
       </c>
       <c r="L62" s="15">
         <v>0.09089999999999999</v>
       </c>
       <c r="M62" s="15">
         <v>0.08740000000000001</v>
       </c>
       <c r="N62" s="15">
-        <v>4384</v>
+        <v>1309</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14"/>
       <c r="C63" s="15"/>
       <c r="D63" s="15"/>
       <c r="E63" s="15"/>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15"/>
       <c r="I63" s="15"/>
       <c r="J63" s="15"/>
       <c r="K63" s="15"/>
       <c r="L63" s="15"/>
       <c r="M63" s="15"/>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
     </row>
   </sheetData>