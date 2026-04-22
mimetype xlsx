--- v8 (2026-04-01)
+++ v9 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>01.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -2576,51 +2576,51 @@
       </c>
       <c r="E39" s="15">
         <v>10080071982</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>98</v>
       </c>
       <c r="K39" s="15">
         <v>0.46204</v>
       </c>
       <c r="L39" s="15">
         <v>0.46204</v>
       </c>
       <c r="M39" s="15">
         <v>0.46204</v>
       </c>
       <c r="N39" s="15">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
         <v>128</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>45</v>
@@ -2871,62 +2871,64 @@
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>146</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="15"/>
-      <c r="J47" s="15"/>
+      <c r="J47" s="15">
+        <v>2500</v>
+      </c>
       <c r="K47" s="15">
         <v>0.17675</v>
       </c>
       <c r="L47" s="15">
         <v>0.15318</v>
       </c>
       <c r="M47" s="15">
         <v>0.14729</v>
       </c>
       <c r="N47" s="15">
-        <v>1267</v>
+        <v>1090</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>151</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H48" s="15" t="s">
         <v>67</v>
@@ -3001,51 +3003,51 @@
       </c>
       <c r="E50" s="15">
         <v>10080057991</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H50" s="15" t="s">
         <v>156</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2500</v>
       </c>
       <c r="K50" s="15">
         <v>0.0801</v>
       </c>
       <c r="L50" s="15">
         <v>0.06718</v>
       </c>
       <c r="M50" s="15">
         <v>0.0646</v>
       </c>
       <c r="N50" s="15">
-        <v>5694</v>
+        <v>1477</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E51" s="15">
         <v>10000011570</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>45</v>
@@ -3081,51 +3083,51 @@
       </c>
       <c r="E52" s="15">
         <v>10080065370</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>2500</v>
       </c>
       <c r="K52" s="15">
         <v>0.33918</v>
       </c>
       <c r="L52" s="15">
         <v>0.33918</v>
       </c>
       <c r="M52" s="15">
         <v>0.33918</v>
       </c>
       <c r="N52" s="15">
-        <v>355</v>
+        <v>265</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>161</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>162</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>163</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>40</v>
@@ -3464,53 +3466,51 @@
         <v>190</v>
       </c>
       <c r="E62" s="15">
         <v>10080050328</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H62" s="15" t="s">
         <v>156</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>2500</v>
       </c>
       <c r="K62" s="15">
         <v>0.10488</v>
       </c>
       <c r="L62" s="15">
         <v>0.09089999999999999</v>
       </c>
       <c r="M62" s="15">
         <v>0.08740000000000001</v>
       </c>
-      <c r="N62" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14"/>
       <c r="C63" s="15"/>
       <c r="D63" s="15"/>
       <c r="E63" s="15"/>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15"/>
       <c r="I63" s="15"/>
       <c r="J63" s="15"/>
       <c r="K63" s="15"/>
       <c r="L63" s="15"/>
       <c r="M63" s="15"/>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>