--- v9 (2026-04-22)
+++ v10 (2026-05-30)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>29.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -485,50 +485,53 @@
     <t>10-00040345</t>
   </si>
   <si>
     <t>MC34063ADR</t>
   </si>
   <si>
     <t>ADJ (3~40V) 1.5A / MC34063ADR</t>
   </si>
   <si>
     <t>UT-00151971</t>
   </si>
   <si>
     <t xml:space="preserve">MC34063ADR2G </t>
   </si>
   <si>
     <t xml:space="preserve">MC34063AG-S08-R UTC, </t>
   </si>
   <si>
     <t>MC34063AG-S08-R</t>
   </si>
   <si>
     <t>Микросхема MC34063AG-S08-R</t>
   </si>
   <si>
     <t>UTC</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>MC34063AP1G</t>
   </si>
   <si>
     <t>MC34063AP1G COMM</t>
   </si>
   <si>
     <t>MC34063EBD-TR</t>
   </si>
   <si>
     <t>Микросхема MC34063EBD-TR</t>
   </si>
   <si>
     <t>MC34063ECN COMM</t>
   </si>
   <si>
     <t>Микросхема MC34063ECN COMM</t>
   </si>
   <si>
     <t>10-00040412</t>
   </si>
   <si>
     <t>MC34119G-S08-R</t>
   </si>
@@ -2576,51 +2579,51 @@
       </c>
       <c r="E39" s="15">
         <v>10080071982</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>98</v>
       </c>
       <c r="K39" s="15">
         <v>0.46204</v>
       </c>
       <c r="L39" s="15">
         <v>0.46204</v>
       </c>
       <c r="M39" s="15">
         <v>0.46204</v>
       </c>
       <c r="N39" s="15">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
         <v>128</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>45</v>
@@ -2884,51 +2887,51 @@
       </c>
       <c r="E47" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>2500</v>
       </c>
       <c r="K47" s="15">
         <v>0.17675</v>
       </c>
       <c r="L47" s="15">
         <v>0.15318</v>
       </c>
       <c r="M47" s="15">
         <v>0.14729</v>
       </c>
       <c r="N47" s="15">
-        <v>1090</v>
+        <v>284</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>151</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H48" s="15" t="s">
         <v>67</v>
@@ -3002,490 +3005,492 @@
         <v>155</v>
       </c>
       <c r="E50" s="15">
         <v>10080057991</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H50" s="15" t="s">
         <v>156</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2500</v>
       </c>
       <c r="K50" s="15">
         <v>0.0801</v>
       </c>
       <c r="L50" s="15">
         <v>0.06718</v>
       </c>
       <c r="M50" s="15">
         <v>0.0646</v>
       </c>
-      <c r="N50" s="15">
-[...3 lines deleted...]
-      <c r="P50" s="15"/>
+      <c r="N50" s="15"/>
+      <c r="O50" s="15">
+        <v>3350</v>
+      </c>
+      <c r="P50" s="15" t="s">
+        <v>157</v>
+      </c>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E51" s="15">
         <v>10000011570</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>50</v>
       </c>
       <c r="K51" s="15">
         <v>1.14</v>
       </c>
       <c r="L51" s="15">
         <v>0.95869</v>
       </c>
       <c r="M51" s="15">
         <v>0.92182</v>
       </c>
       <c r="N51" s="15"/>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D52" s="15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E52" s="15">
         <v>10080065370</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>2500</v>
       </c>
       <c r="K52" s="15">
         <v>0.33918</v>
       </c>
       <c r="L52" s="15">
         <v>0.33918</v>
       </c>
       <c r="M52" s="15">
         <v>0.33918</v>
       </c>
       <c r="N52" s="15">
-        <v>265</v>
+        <v>304</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E53" s="15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>50</v>
       </c>
       <c r="K53" s="15">
         <v>0.43108</v>
       </c>
       <c r="L53" s="15">
         <v>0.3695</v>
       </c>
       <c r="M53" s="15">
         <v>0.30791</v>
       </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E54" s="15">
         <v>10080047546</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H54" s="15" t="s">
         <v>156</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2500</v>
       </c>
       <c r="K54" s="15">
         <v>0.10319</v>
       </c>
       <c r="L54" s="15">
         <v>0.08943</v>
       </c>
       <c r="M54" s="15">
         <v>0.08599</v>
       </c>
       <c r="N54" s="15"/>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E55" s="15">
         <v>10080026739</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H55" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>2500</v>
       </c>
       <c r="K55" s="15">
         <v>1.12</v>
       </c>
       <c r="L55" s="15">
         <v>0.93676</v>
       </c>
       <c r="M55" s="15">
         <v>0.89928</v>
       </c>
       <c r="N55" s="15"/>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E56" s="15">
         <v>10080033428</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H56" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15"/>
       <c r="K56" s="15">
         <v>0.70968</v>
       </c>
       <c r="L56" s="15">
         <v>0.5819299999999999</v>
       </c>
       <c r="M56" s="15">
         <v>0.55828</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E57" s="15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H57" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15"/>
       <c r="K57" s="15">
         <v>1.35</v>
       </c>
       <c r="L57" s="15">
         <v>1.17</v>
       </c>
       <c r="M57" s="15">
         <v>0.92374</v>
       </c>
       <c r="N57" s="15"/>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E58" s="15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="H58" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>1</v>
       </c>
       <c r="K58" s="15">
         <v>2.1</v>
       </c>
       <c r="L58" s="15">
         <v>2.1</v>
       </c>
       <c r="M58" s="15">
         <v>2.1</v>
       </c>
       <c r="N58" s="15">
         <v>1</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E59" s="15">
         <v>10080035819</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H59" s="15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
       <c r="K59" s="15">
         <v>4.56</v>
       </c>
       <c r="L59" s="15">
         <v>3.68</v>
       </c>
       <c r="M59" s="15">
         <v>3.53</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E60" s="15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15"/>
       <c r="K60" s="15">
         <v>0.92374</v>
       </c>
       <c r="L60" s="15">
         <v>0.80057</v>
       </c>
       <c r="M60" s="15">
         <v>0.61583</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E61" s="15">
         <v>10080004925</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H61" s="15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
         <v>0.64125</v>
       </c>
       <c r="L61" s="15">
         <v>0.53438</v>
       </c>
       <c r="M61" s="15">
         <v>0.513</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E62" s="15">
         <v>10080050328</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H62" s="15" t="s">
         <v>156</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>2500</v>
       </c>
       <c r="K62" s="15">
         <v>0.10488</v>
       </c>
       <c r="L62" s="15">
         <v>0.09089999999999999</v>
       </c>
       <c r="M62" s="15">
         <v>0.08740000000000001</v>
       </c>
       <c r="N62" s="15"/>
@@ -3552,317 +3557,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>