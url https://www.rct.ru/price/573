--- v10 (2026-05-30)
+++ v11 (2026-06-22)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>29.05.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -463,75 +463,78 @@
   <si>
     <t>MC33661PEFR2</t>
   </si>
   <si>
     <t>Микросхема MC33661PEFR2</t>
   </si>
   <si>
     <t>FREESCALE</t>
   </si>
   <si>
     <t>MC34063ABD-TR</t>
   </si>
   <si>
     <t>- 40 C to + 85 C / MC34063ABD-TR</t>
   </si>
   <si>
     <t>MC34063ACD-TR</t>
   </si>
   <si>
     <t>Микросхема MC34063ACD-TR</t>
   </si>
   <si>
     <t>10-00040345</t>
   </si>
   <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
     <t>MC34063ADR</t>
   </si>
   <si>
     <t>ADJ (3~40V) 1.5A / MC34063ADR</t>
   </si>
   <si>
     <t>UT-00151971</t>
   </si>
   <si>
     <t xml:space="preserve">MC34063ADR2G </t>
   </si>
   <si>
     <t xml:space="preserve">MC34063AG-S08-R UTC, </t>
   </si>
   <si>
     <t>MC34063AG-S08-R</t>
   </si>
   <si>
     <t>Микросхема MC34063AG-S08-R</t>
   </si>
   <si>
     <t>UTC</t>
   </si>
   <si>
-    <t>11.06.2026</t>
+    <t>03.07.2026</t>
   </si>
   <si>
     <t>MC34063AP1G</t>
   </si>
   <si>
     <t>MC34063AP1G COMM</t>
   </si>
   <si>
     <t>MC34063EBD-TR</t>
   </si>
   <si>
     <t>Микросхема MC34063EBD-TR</t>
   </si>
   <si>
     <t>MC34063ECN COMM</t>
   </si>
   <si>
     <t>Микросхема MC34063ECN COMM</t>
   </si>
   <si>
     <t>10-00040412</t>
   </si>
   <si>
     <t>MC34119G-S08-R</t>
   </si>
@@ -2579,51 +2582,51 @@
       </c>
       <c r="E39" s="15">
         <v>10080071982</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>98</v>
       </c>
       <c r="K39" s="15">
         <v>0.46204</v>
       </c>
       <c r="L39" s="15">
         <v>0.46204</v>
       </c>
       <c r="M39" s="15">
         <v>0.46204</v>
       </c>
       <c r="N39" s="15">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
         <v>128</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>45</v>
@@ -2878,629 +2881,631 @@
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>146</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>2500</v>
       </c>
       <c r="K47" s="15">
-        <v>0.17675</v>
+        <v>0.32726</v>
       </c>
       <c r="L47" s="15">
-        <v>0.15318</v>
+        <v>0.28362</v>
       </c>
       <c r="M47" s="15">
-        <v>0.14729</v>
-[...5 lines deleted...]
-      <c r="P47" s="15"/>
+        <v>0.27271</v>
+      </c>
+      <c r="N47" s="15"/>
+      <c r="O47" s="15">
+        <v>1220</v>
+      </c>
+      <c r="P47" s="15" t="s">
+        <v>149</v>
+      </c>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D48" s="15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E48" s="15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H48" s="15" t="s">
         <v>67</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>2500</v>
       </c>
       <c r="K48" s="15">
         <v>0.14255</v>
       </c>
       <c r="L48" s="15">
         <v>0.11956</v>
       </c>
       <c r="M48" s="15">
         <v>0.11496</v>
       </c>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D49" s="15"/>
       <c r="E49" s="15">
         <v>10000011571</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H49" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I49" s="15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="J49" s="15">
         <v>2500</v>
       </c>
       <c r="K49" s="15">
         <v>0.23434</v>
       </c>
       <c r="L49" s="15">
         <v>0.19215</v>
       </c>
       <c r="M49" s="15">
         <v>0.18433</v>
       </c>
       <c r="N49" s="15"/>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D50" s="15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E50" s="15">
         <v>10080057991</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H50" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2500</v>
       </c>
       <c r="K50" s="15">
         <v>0.0801</v>
       </c>
       <c r="L50" s="15">
         <v>0.06718</v>
       </c>
       <c r="M50" s="15">
         <v>0.0646</v>
       </c>
       <c r="N50" s="15"/>
       <c r="O50" s="15">
-        <v>3350</v>
+        <v>1575</v>
       </c>
       <c r="P50" s="15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E51" s="15">
         <v>10000011570</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>50</v>
       </c>
       <c r="K51" s="15">
         <v>1.14</v>
       </c>
       <c r="L51" s="15">
         <v>0.95869</v>
       </c>
       <c r="M51" s="15">
         <v>0.92182</v>
       </c>
       <c r="N51" s="15"/>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D52" s="15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E52" s="15">
         <v>10080065370</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>2500</v>
       </c>
       <c r="K52" s="15">
         <v>0.33918</v>
       </c>
       <c r="L52" s="15">
         <v>0.33918</v>
       </c>
       <c r="M52" s="15">
         <v>0.33918</v>
       </c>
       <c r="N52" s="15">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E53" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>50</v>
       </c>
       <c r="K53" s="15">
         <v>0.43108</v>
       </c>
       <c r="L53" s="15">
         <v>0.3695</v>
       </c>
       <c r="M53" s="15">
         <v>0.30791</v>
       </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E54" s="15">
         <v>10080047546</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H54" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2500</v>
       </c>
       <c r="K54" s="15">
         <v>0.10319</v>
       </c>
       <c r="L54" s="15">
         <v>0.08943</v>
       </c>
       <c r="M54" s="15">
         <v>0.08599</v>
       </c>
       <c r="N54" s="15"/>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E55" s="15">
         <v>10080026739</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H55" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>2500</v>
       </c>
       <c r="K55" s="15">
         <v>1.12</v>
       </c>
       <c r="L55" s="15">
         <v>0.93676</v>
       </c>
       <c r="M55" s="15">
         <v>0.89928</v>
       </c>
       <c r="N55" s="15"/>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E56" s="15">
         <v>10080033428</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H56" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15"/>
       <c r="K56" s="15">
         <v>0.70968</v>
       </c>
       <c r="L56" s="15">
         <v>0.5819299999999999</v>
       </c>
       <c r="M56" s="15">
         <v>0.55828</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E57" s="15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H57" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15"/>
       <c r="K57" s="15">
         <v>1.35</v>
       </c>
       <c r="L57" s="15">
         <v>1.17</v>
       </c>
       <c r="M57" s="15">
         <v>0.92374</v>
       </c>
       <c r="N57" s="15"/>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E58" s="15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="H58" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>1</v>
       </c>
       <c r="K58" s="15">
         <v>2.1</v>
       </c>
       <c r="L58" s="15">
         <v>2.1</v>
       </c>
       <c r="M58" s="15">
         <v>2.1</v>
       </c>
       <c r="N58" s="15">
         <v>1</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E59" s="15">
         <v>10080035819</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H59" s="15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
       <c r="K59" s="15">
         <v>4.56</v>
       </c>
       <c r="L59" s="15">
         <v>3.68</v>
       </c>
       <c r="M59" s="15">
         <v>3.53</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E60" s="15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15"/>
       <c r="K60" s="15">
         <v>0.92374</v>
       </c>
       <c r="L60" s="15">
         <v>0.80057</v>
       </c>
       <c r="M60" s="15">
         <v>0.61583</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E61" s="15">
         <v>10080004925</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H61" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
         <v>0.64125</v>
       </c>
       <c r="L61" s="15">
         <v>0.53438</v>
       </c>
       <c r="M61" s="15">
         <v>0.513</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E62" s="15">
         <v>10080050328</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H62" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>2500</v>
       </c>
       <c r="K62" s="15">
         <v>0.10488</v>
       </c>
       <c r="L62" s="15">
         <v>0.09089999999999999</v>
       </c>
       <c r="M62" s="15">
         <v>0.08740000000000001</v>
       </c>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14"/>
       <c r="C63" s="15"/>
       <c r="D63" s="15"/>
       <c r="E63" s="15"/>
@@ -3557,317 +3562,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>