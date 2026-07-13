--- v11 (2026-06-22)
+++ v12 (2026-07-13)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -463,78 +463,75 @@
   <si>
     <t>MC33661PEFR2</t>
   </si>
   <si>
     <t>Микросхема MC33661PEFR2</t>
   </si>
   <si>
     <t>FREESCALE</t>
   </si>
   <si>
     <t>MC34063ABD-TR</t>
   </si>
   <si>
     <t>- 40 C to + 85 C / MC34063ABD-TR</t>
   </si>
   <si>
     <t>MC34063ACD-TR</t>
   </si>
   <si>
     <t>Микросхема MC34063ACD-TR</t>
   </si>
   <si>
     <t>10-00040345</t>
   </si>
   <si>
-    <t>24.06.2026</t>
+    <t>27.07.2026</t>
   </si>
   <si>
     <t>MC34063ADR</t>
   </si>
   <si>
     <t>ADJ (3~40V) 1.5A / MC34063ADR</t>
   </si>
   <si>
     <t>UT-00151971</t>
   </si>
   <si>
     <t xml:space="preserve">MC34063ADR2G </t>
   </si>
   <si>
     <t xml:space="preserve">MC34063AG-S08-R UTC, </t>
   </si>
   <si>
     <t>MC34063AG-S08-R</t>
   </si>
   <si>
     <t>Микросхема MC34063AG-S08-R</t>
   </si>
   <si>
     <t>UTC</t>
-  </si>
-[...1 lines deleted...]
-    <t>03.07.2026</t>
   </si>
   <si>
     <t>MC34063AP1G</t>
   </si>
   <si>
     <t>MC34063AP1G COMM</t>
   </si>
   <si>
     <t>MC34063EBD-TR</t>
   </si>
   <si>
     <t>Микросхема MC34063EBD-TR</t>
   </si>
   <si>
     <t>MC34063ECN COMM</t>
   </si>
   <si>
     <t>Микросхема MC34063ECN COMM</t>
   </si>
   <si>
     <t>10-00040412</t>
   </si>
   <si>
     <t>MC34119G-S08-R</t>
   </si>
@@ -2582,51 +2579,51 @@
       </c>
       <c r="E39" s="15">
         <v>10080071982</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>98</v>
       </c>
       <c r="K39" s="15">
         <v>0.46204</v>
       </c>
       <c r="L39" s="15">
         <v>0.46204</v>
       </c>
       <c r="M39" s="15">
         <v>0.46204</v>
       </c>
       <c r="N39" s="15">
-        <v>156</v>
+        <v>122</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
         <v>128</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>45</v>
@@ -2881,61 +2878,61 @@
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>146</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>2500</v>
       </c>
       <c r="K47" s="15">
-        <v>0.32726</v>
+        <v>0.30303</v>
       </c>
       <c r="L47" s="15">
-        <v>0.28362</v>
+        <v>0.26263</v>
       </c>
       <c r="M47" s="15">
-        <v>0.27271</v>
+        <v>0.25253</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15">
-        <v>1220</v>
+        <v>800</v>
       </c>
       <c r="P47" s="15" t="s">
         <v>149</v>
       </c>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>150</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H48" s="15" t="s">
@@ -3012,490 +3009,486 @@
       <c r="E50" s="15">
         <v>10080057991</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H50" s="15" t="s">
         <v>157</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2500</v>
       </c>
       <c r="K50" s="15">
         <v>0.0801</v>
       </c>
       <c r="L50" s="15">
         <v>0.06718</v>
       </c>
       <c r="M50" s="15">
         <v>0.0646</v>
       </c>
       <c r="N50" s="15"/>
       <c r="O50" s="15">
-        <v>1575</v>
-[...3 lines deleted...]
-      </c>
+        <v>4150</v>
+      </c>
+      <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="D51" s="15" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="E51" s="15">
         <v>10000011570</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>50</v>
       </c>
       <c r="K51" s="15">
         <v>1.14</v>
       </c>
       <c r="L51" s="15">
         <v>0.95869</v>
       </c>
       <c r="M51" s="15">
         <v>0.92182</v>
       </c>
       <c r="N51" s="15"/>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="D52" s="15" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E52" s="15">
         <v>10080065370</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>2500</v>
       </c>
       <c r="K52" s="15">
         <v>0.33918</v>
       </c>
       <c r="L52" s="15">
         <v>0.33918</v>
       </c>
       <c r="M52" s="15">
         <v>0.33918</v>
       </c>
-      <c r="N52" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N52" s="15"/>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="D53" s="15" t="s">
         <v>163</v>
       </c>
-      <c r="D53" s="15" t="s">
+      <c r="E53" s="15" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>50</v>
       </c>
       <c r="K53" s="15">
         <v>0.43108</v>
       </c>
       <c r="L53" s="15">
         <v>0.3695</v>
       </c>
       <c r="M53" s="15">
         <v>0.30791</v>
       </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="D54" s="15" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="E54" s="15">
         <v>10080047546</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="H54" s="15" t="s">
         <v>157</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2500</v>
       </c>
       <c r="K54" s="15">
         <v>0.10319</v>
       </c>
       <c r="L54" s="15">
         <v>0.08943</v>
       </c>
       <c r="M54" s="15">
         <v>0.08599</v>
       </c>
       <c r="N54" s="15"/>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="D55" s="15" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="E55" s="15">
         <v>10080026739</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H55" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>2500</v>
       </c>
       <c r="K55" s="15">
         <v>1.12</v>
       </c>
       <c r="L55" s="15">
         <v>0.93676</v>
       </c>
       <c r="M55" s="15">
         <v>0.89928</v>
       </c>
       <c r="N55" s="15"/>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="D56" s="15" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E56" s="15">
         <v>10080033428</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H56" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15"/>
       <c r="K56" s="15">
         <v>0.70968</v>
       </c>
       <c r="L56" s="15">
         <v>0.5819299999999999</v>
       </c>
       <c r="M56" s="15">
         <v>0.55828</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="D57" s="15" t="s">
         <v>173</v>
       </c>
-      <c r="D57" s="15" t="s">
+      <c r="E57" s="15" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H57" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15"/>
       <c r="K57" s="15">
         <v>1.35</v>
       </c>
       <c r="L57" s="15">
         <v>1.17</v>
       </c>
       <c r="M57" s="15">
         <v>0.92374</v>
       </c>
       <c r="N57" s="15"/>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="D58" s="15" t="s">
         <v>176</v>
       </c>
-      <c r="D58" s="15" t="s">
+      <c r="E58" s="15" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="H58" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>1</v>
       </c>
       <c r="K58" s="15">
         <v>2.1</v>
       </c>
       <c r="L58" s="15">
         <v>2.1</v>
       </c>
       <c r="M58" s="15">
         <v>2.1</v>
       </c>
       <c r="N58" s="15">
         <v>1</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="D59" s="15" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="E59" s="15">
         <v>10080035819</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="H59" s="15" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
       <c r="K59" s="15">
         <v>4.56</v>
       </c>
       <c r="L59" s="15">
         <v>3.68</v>
       </c>
       <c r="M59" s="15">
         <v>3.53</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="D60" s="15" t="s">
         <v>184</v>
       </c>
-      <c r="D60" s="15" t="s">
+      <c r="E60" s="15" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15"/>
       <c r="K60" s="15">
         <v>0.92374</v>
       </c>
       <c r="L60" s="15">
         <v>0.80057</v>
       </c>
       <c r="M60" s="15">
         <v>0.61583</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="D61" s="15" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="E61" s="15">
         <v>10080004925</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="H61" s="15" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
         <v>0.64125</v>
       </c>
       <c r="L61" s="15">
         <v>0.53438</v>
       </c>
       <c r="M61" s="15">
         <v>0.513</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="D62" s="15" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E62" s="15">
         <v>10080050328</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H62" s="15" t="s">
         <v>157</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>2500</v>
       </c>
       <c r="K62" s="15">
         <v>0.10488</v>
       </c>
       <c r="L62" s="15">
         <v>0.09089999999999999</v>
       </c>
       <c r="M62" s="15">
         <v>0.08740000000000001</v>
       </c>
       <c r="N62" s="15"/>
@@ -3562,317 +3555,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>