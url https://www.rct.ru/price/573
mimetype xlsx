--- v12 (2026-07-13)
+++ v13 (2026-08-03)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -461,53 +461,50 @@
     <t>NXP/NEXPERIA</t>
   </si>
   <si>
     <t>MC33661PEFR2</t>
   </si>
   <si>
     <t>Микросхема MC33661PEFR2</t>
   </si>
   <si>
     <t>FREESCALE</t>
   </si>
   <si>
     <t>MC34063ABD-TR</t>
   </si>
   <si>
     <t>- 40 C to + 85 C / MC34063ABD-TR</t>
   </si>
   <si>
     <t>MC34063ACD-TR</t>
   </si>
   <si>
     <t>Микросхема MC34063ACD-TR</t>
   </si>
   <si>
     <t>10-00040345</t>
-  </si>
-[...1 lines deleted...]
-    <t>27.07.2026</t>
   </si>
   <si>
     <t>MC34063ADR</t>
   </si>
   <si>
     <t>ADJ (3~40V) 1.5A / MC34063ADR</t>
   </si>
   <si>
     <t>UT-00151971</t>
   </si>
   <si>
     <t xml:space="preserve">MC34063ADR2G </t>
   </si>
   <si>
     <t xml:space="preserve">MC34063AG-S08-R UTC, </t>
   </si>
   <si>
     <t>MC34063AG-S08-R</t>
   </si>
   <si>
     <t>Микросхема MC34063AG-S08-R</t>
   </si>
   <si>
     <t>UTC</t>
   </si>
@@ -1740,51 +1737,53 @@
       <c r="E17" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>62</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>63</v>
       </c>
       <c r="J17" s="15">
         <v>2500</v>
       </c>
       <c r="K17" s="15">
         <v>0.09469</v>
       </c>
       <c r="L17" s="15">
         <v>0.07942</v>
       </c>
       <c r="M17" s="15">
         <v>0.07636</v>
       </c>
-      <c r="N17" s="15"/>
+      <c r="N17" s="15">
+        <v>6768</v>
+      </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>62</v>
       </c>
@@ -2579,51 +2578,51 @@
       </c>
       <c r="E39" s="15">
         <v>10080071982</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>98</v>
       </c>
       <c r="K39" s="15">
         <v>0.46204</v>
       </c>
       <c r="L39" s="15">
         <v>0.46204</v>
       </c>
       <c r="M39" s="15">
         <v>0.46204</v>
       </c>
       <c r="N39" s="15">
-        <v>122</v>
+        <v>160</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
         <v>128</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>45</v>
@@ -2888,617 +2887,615 @@
       <c r="E47" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>2500</v>
       </c>
       <c r="K47" s="15">
         <v>0.30303</v>
       </c>
       <c r="L47" s="15">
         <v>0.26263</v>
       </c>
       <c r="M47" s="15">
         <v>0.25253</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15">
-        <v>800</v>
-[...3 lines deleted...]
-      </c>
+        <v>990</v>
+      </c>
+      <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="D48" s="15" t="s">
         <v>150</v>
       </c>
-      <c r="D48" s="15" t="s">
+      <c r="E48" s="15" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H48" s="15" t="s">
         <v>67</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>2500</v>
       </c>
       <c r="K48" s="15">
         <v>0.14255</v>
       </c>
       <c r="L48" s="15">
         <v>0.11956</v>
       </c>
       <c r="M48" s="15">
         <v>0.11496</v>
       </c>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D49" s="15"/>
       <c r="E49" s="15">
         <v>10000011571</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H49" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I49" s="15" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J49" s="15">
         <v>2500</v>
       </c>
       <c r="K49" s="15">
         <v>0.23434</v>
       </c>
       <c r="L49" s="15">
         <v>0.19215</v>
       </c>
       <c r="M49" s="15">
         <v>0.18433</v>
       </c>
       <c r="N49" s="15"/>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="D50" s="15" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="E50" s="15">
         <v>10080057991</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H50" s="15" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2500</v>
       </c>
       <c r="K50" s="15">
-        <v>0.0801</v>
+        <v>0.07641000000000001</v>
       </c>
       <c r="L50" s="15">
-        <v>0.06718</v>
+        <v>0.06622</v>
       </c>
       <c r="M50" s="15">
-        <v>0.0646</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.06368</v>
+      </c>
+      <c r="N50" s="15">
+        <v>3050</v>
+      </c>
+      <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="D51" s="15" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E51" s="15">
         <v>10000011570</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>50</v>
       </c>
       <c r="K51" s="15">
         <v>1.14</v>
       </c>
       <c r="L51" s="15">
         <v>0.95869</v>
       </c>
       <c r="M51" s="15">
         <v>0.92182</v>
       </c>
       <c r="N51" s="15"/>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="D52" s="15" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E52" s="15">
         <v>10080065370</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>2500</v>
       </c>
       <c r="K52" s="15">
         <v>0.33918</v>
       </c>
       <c r="L52" s="15">
         <v>0.33918</v>
       </c>
       <c r="M52" s="15">
         <v>0.33918</v>
       </c>
       <c r="N52" s="15"/>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="D53" s="15" t="s">
         <v>162</v>
       </c>
-      <c r="D53" s="15" t="s">
+      <c r="E53" s="15" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>50</v>
       </c>
       <c r="K53" s="15">
         <v>0.43108</v>
       </c>
       <c r="L53" s="15">
         <v>0.3695</v>
       </c>
       <c r="M53" s="15">
         <v>0.30791</v>
       </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="D54" s="15" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E54" s="15">
         <v>10080047546</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H54" s="15" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2500</v>
       </c>
       <c r="K54" s="15">
         <v>0.10319</v>
       </c>
       <c r="L54" s="15">
         <v>0.08943</v>
       </c>
       <c r="M54" s="15">
         <v>0.08599</v>
       </c>
       <c r="N54" s="15"/>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="D55" s="15" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E55" s="15">
         <v>10080026739</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H55" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>2500</v>
       </c>
       <c r="K55" s="15">
         <v>1.12</v>
       </c>
       <c r="L55" s="15">
         <v>0.93676</v>
       </c>
       <c r="M55" s="15">
         <v>0.89928</v>
       </c>
       <c r="N55" s="15"/>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="D56" s="15" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="E56" s="15">
         <v>10080033428</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H56" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15"/>
       <c r="K56" s="15">
         <v>0.70968</v>
       </c>
       <c r="L56" s="15">
         <v>0.5819299999999999</v>
       </c>
       <c r="M56" s="15">
         <v>0.55828</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="D57" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="D57" s="15" t="s">
+      <c r="E57" s="15" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H57" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15"/>
       <c r="K57" s="15">
         <v>1.35</v>
       </c>
       <c r="L57" s="15">
         <v>1.17</v>
       </c>
       <c r="M57" s="15">
         <v>0.92374</v>
       </c>
       <c r="N57" s="15"/>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="D58" s="15" t="s">
         <v>175</v>
       </c>
-      <c r="D58" s="15" t="s">
+      <c r="E58" s="15" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="H58" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>1</v>
       </c>
       <c r="K58" s="15">
         <v>2.1</v>
       </c>
       <c r="L58" s="15">
         <v>2.1</v>
       </c>
       <c r="M58" s="15">
         <v>2.1</v>
       </c>
       <c r="N58" s="15">
         <v>1</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="D59" s="15" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E59" s="15">
         <v>10080035819</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="H59" s="15" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
       <c r="K59" s="15">
         <v>4.56</v>
       </c>
       <c r="L59" s="15">
         <v>3.68</v>
       </c>
       <c r="M59" s="15">
         <v>3.53</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="D60" s="15" t="s">
         <v>183</v>
       </c>
-      <c r="D60" s="15" t="s">
+      <c r="E60" s="15" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15"/>
       <c r="K60" s="15">
         <v>0.92374</v>
       </c>
       <c r="L60" s="15">
         <v>0.80057</v>
       </c>
       <c r="M60" s="15">
         <v>0.61583</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="D61" s="15" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="E61" s="15">
         <v>10080004925</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="H61" s="15" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
         <v>0.64125</v>
       </c>
       <c r="L61" s="15">
         <v>0.53438</v>
       </c>
       <c r="M61" s="15">
         <v>0.513</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="D62" s="15" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E62" s="15">
         <v>10080050328</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H62" s="15" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>2500</v>
       </c>
       <c r="K62" s="15">
         <v>0.10488</v>
       </c>
       <c r="L62" s="15">
         <v>0.09089999999999999</v>
       </c>
       <c r="M62" s="15">
         <v>0.08740000000000001</v>
       </c>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14"/>
       <c r="C63" s="15"/>
       <c r="D63" s="15"/>
       <c r="E63" s="15"/>
@@ -3555,317 +3552,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>