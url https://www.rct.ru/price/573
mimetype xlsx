--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1738,51 +1738,51 @@
         <v>60</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>62</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>63</v>
       </c>
       <c r="J17" s="15">
         <v>2500</v>
       </c>
       <c r="K17" s="15">
         <v>0.09469</v>
       </c>
       <c r="L17" s="15">
         <v>0.07942</v>
       </c>
       <c r="M17" s="15">
         <v>0.07636</v>
       </c>
       <c r="N17" s="15">
-        <v>6768</v>
+        <v>7075</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>62</v>
@@ -2578,51 +2578,51 @@
       </c>
       <c r="E39" s="15">
         <v>10080071982</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>98</v>
       </c>
       <c r="K39" s="15">
         <v>0.46204</v>
       </c>
       <c r="L39" s="15">
         <v>0.46204</v>
       </c>
       <c r="M39" s="15">
         <v>0.46204</v>
       </c>
       <c r="N39" s="15">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
         <v>128</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>45</v>
@@ -2885,54 +2885,54 @@
         <v>147</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>2500</v>
       </c>
       <c r="K47" s="15">
         <v>0.30303</v>
       </c>
       <c r="L47" s="15">
         <v>0.26263</v>
       </c>
       <c r="M47" s="15">
         <v>0.25253</v>
       </c>
-      <c r="N47" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N47" s="15">
+        <v>770</v>
+      </c>
+      <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>151</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H48" s="15" t="s">
         <v>67</v>
       </c>
       <c r="I48" s="15"/>
@@ -3004,53 +3004,51 @@
         <v>155</v>
       </c>
       <c r="E50" s="15">
         <v>10080057991</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H50" s="15" t="s">
         <v>156</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2500</v>
       </c>
       <c r="K50" s="15">
         <v>0.07641000000000001</v>
       </c>
       <c r="L50" s="15">
         <v>0.06622</v>
       </c>
       <c r="M50" s="15">
         <v>0.06368</v>
       </c>
-      <c r="N50" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N50" s="15"/>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E51" s="15">
         <v>10000011570</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>77</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>45</v>
       </c>