--- v4 (2026-03-13)
+++ v5 (2026-04-03)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="773">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="774">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.03.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -988,50 +988,53 @@
   <si>
     <t>L-KLS6-CF-1/4W-4K7R-JA</t>
   </si>
   <si>
     <t>CF-0.25W- 4K7 L-KLS6-CF-1/4W-4K7R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-5K1R-JA</t>
   </si>
   <si>
     <t>5 % / CF-0.25W- 5K1 (L-KLS6-CF-1/4W-5K1R-JA)</t>
   </si>
   <si>
     <t>CF-0.25W- 5K6</t>
   </si>
   <si>
     <t>Резистор CF-0.25W- 5K6</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-5K6R-JA</t>
   </si>
   <si>
     <t>лента / CF-0.25W- 5K6 L-KLS6-CF-1/4W-5K6R-JA</t>
   </si>
   <si>
+    <t>11.05.2026</t>
+  </si>
+  <si>
     <t>CF-0.25W- 6K2</t>
   </si>
   <si>
     <t>Резистор CF-0.25W- 6K2</t>
   </si>
   <si>
     <t>10-00069440</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-6K2R-JA</t>
   </si>
   <si>
     <t>CF-0.25W- 6K2 (L-KLS6-CF-1/4W-6K2R-JA)</t>
   </si>
   <si>
     <t>CF-0.25W- 6K8</t>
   </si>
   <si>
     <t>5 % / CF-0.25W- 6K8</t>
   </si>
   <si>
     <t>10-00069441</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-6K8R-JA</t>
@@ -2233,60 +2236,60 @@
   <si>
     <t>1 % / MF-0.25W-910K</t>
   </si>
   <si>
     <t>10-00069494</t>
   </si>
   <si>
     <t>L-KLS6-MF-1/4W-1MR-FA</t>
   </si>
   <si>
     <t>1 % / MFR-0,25W-1M L-KLS6-MF-1/4W-1MR-FA</t>
   </si>
   <si>
     <t>MFR-0,25W-2M</t>
   </si>
   <si>
     <t>1% / MFR-0,25W-2M</t>
   </si>
   <si>
     <t>10-00069504</t>
   </si>
   <si>
     <t>С2-33-0,25W-0R22</t>
   </si>
   <si>
-    <t>Резистор С2-33-0,25W-0R22</t>
+    <t>С2-33-0,25W-0R22 (0.22 Ом)</t>
   </si>
   <si>
     <t>10-00069524</t>
   </si>
   <si>
-    <t xml:space="preserve">С2-33-0,25W-352K </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2 % / С2-33-0,25W-352K </t>
+    <t>С2-33-0,25W-352K</t>
+  </si>
+  <si>
+    <t>2 % / С2-33-0,25W-352K (352 кОм)</t>
   </si>
   <si>
     <t>10-00069482</t>
   </si>
   <si>
     <t xml:space="preserve">С2-33-0,25W-820K </t>
   </si>
   <si>
     <t>10-00069491</t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -3231,51 +3234,51 @@
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.00435</v>
       </c>
       <c r="L13" s="15">
         <v>0.00302</v>
       </c>
       <c r="M13" s="15">
         <v>0.00278</v>
       </c>
       <c r="N13" s="15">
-        <v>77244</v>
+        <v>80070</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>500</v>
@@ -3474,90 +3477,90 @@
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>5000</v>
       </c>
       <c r="K20" s="15">
         <v>0.00284</v>
       </c>
       <c r="L20" s="15">
         <v>0.00246</v>
       </c>
       <c r="M20" s="15">
         <v>0.00236</v>
       </c>
       <c r="N20" s="15">
-        <v>1040</v>
+        <v>1239</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>5000</v>
       </c>
       <c r="K21" s="15">
         <v>0.0018</v>
       </c>
       <c r="L21" s="15">
         <v>0.0018</v>
       </c>
       <c r="M21" s="15">
         <v>0.0018</v>
       </c>
       <c r="N21" s="15">
-        <v>1246</v>
+        <v>1407</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="15"/>
@@ -3591,90 +3594,90 @@
       <c r="D23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="15">
         <v>10000003778</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>5000</v>
       </c>
       <c r="K23" s="15">
         <v>0.00276</v>
       </c>
       <c r="L23" s="15">
         <v>0.00239</v>
       </c>
       <c r="M23" s="15">
         <v>0.0023</v>
       </c>
       <c r="N23" s="15">
-        <v>241</v>
+        <v>295</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="15">
         <v>10000004201</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>5000</v>
       </c>
       <c r="K24" s="15">
         <v>0.00275</v>
       </c>
       <c r="L24" s="15">
         <v>0.00238</v>
       </c>
       <c r="M24" s="15">
         <v>0.00229</v>
       </c>
       <c r="N24" s="15">
-        <v>3666</v>
+        <v>3008</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
@@ -3739,51 +3742,51 @@
       <c r="D27" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>5000</v>
       </c>
       <c r="K27" s="15">
         <v>0.00284</v>
       </c>
       <c r="L27" s="15">
         <v>0.00246</v>
       </c>
       <c r="M27" s="15">
         <v>0.00236</v>
       </c>
       <c r="N27" s="15">
-        <v>945</v>
+        <v>1255</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="15"/>
@@ -3916,51 +3919,51 @@
         <v>93</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E32" s="15">
         <v>10000006585</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.0037</v>
       </c>
       <c r="L32" s="15">
         <v>0.00257</v>
       </c>
       <c r="M32" s="15">
         <v>0.00236</v>
       </c>
       <c r="N32" s="15">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15"/>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
@@ -3990,51 +3993,51 @@
       <c r="D34" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>500</v>
       </c>
       <c r="K34" s="15">
         <v>0.00435</v>
       </c>
       <c r="L34" s="15">
         <v>0.00302</v>
       </c>
       <c r="M34" s="15">
         <v>0.00278</v>
       </c>
       <c r="N34" s="15">
-        <v>25630</v>
+        <v>27796</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="15"/>
@@ -4103,51 +4106,51 @@
       <c r="D37" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E37" s="15">
         <v>10080027695</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>5000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00309</v>
       </c>
       <c r="L37" s="15">
         <v>0.00268</v>
       </c>
       <c r="M37" s="15">
         <v>0.00258</v>
       </c>
       <c r="N37" s="15">
-        <v>4830</v>
+        <v>5740</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="15">
         <v>10000008788</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
@@ -4243,51 +4246,51 @@
       <c r="D41" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00261</v>
       </c>
       <c r="L41" s="15">
         <v>0.00226</v>
       </c>
       <c r="M41" s="15">
         <v>0.00218</v>
       </c>
       <c r="N41" s="15">
-        <v>4155</v>
+        <v>3937</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E42" s="15">
         <v>10000007768</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="15"/>
@@ -4345,62 +4348,62 @@
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>124</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>125</v>
       </c>
       <c r="E44" s="15">
         <v>10000003358</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>5000</v>
       </c>
       <c r="K44" s="15">
-        <v>0.0026</v>
+        <v>0.00267</v>
       </c>
       <c r="L44" s="15">
-        <v>0.00225</v>
+        <v>0.00231</v>
       </c>
       <c r="M44" s="15">
-        <v>0.00216</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.00223</v>
+      </c>
+      <c r="N44" s="15">
+        <v>4450</v>
+      </c>
+      <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="15">
         <v>10000003459</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>5000</v>
@@ -4428,92 +4431,92 @@
         <v>128</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="15">
         <v>10000001113</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>1000</v>
       </c>
       <c r="K46" s="15">
         <v>0.0037</v>
       </c>
       <c r="L46" s="15">
         <v>0.00257</v>
       </c>
       <c r="M46" s="15">
         <v>0.00236</v>
       </c>
       <c r="N46" s="15">
-        <v>15618</v>
+        <v>20404</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="15">
         <v>10000002254</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>5000</v>
       </c>
       <c r="K47" s="15">
-        <v>0.0026</v>
+        <v>0.00276</v>
       </c>
       <c r="L47" s="15">
-        <v>0.00225</v>
+        <v>0.00239</v>
       </c>
       <c r="M47" s="15">
-        <v>0.00216</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.0023</v>
+      </c>
+      <c r="N47" s="15">
+        <v>3650</v>
+      </c>
+      <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E48" s="15">
         <v>10000003450</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>5000</v>
@@ -4543,90 +4546,90 @@
       <c r="D49" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.00435</v>
       </c>
       <c r="L49" s="15">
         <v>0.00302</v>
       </c>
       <c r="M49" s="15">
         <v>0.00278</v>
       </c>
       <c r="N49" s="15">
-        <v>75141</v>
+        <v>82991</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>5000</v>
       </c>
       <c r="K50" s="15">
         <v>0.00435</v>
       </c>
       <c r="L50" s="15">
         <v>0.00302</v>
       </c>
       <c r="M50" s="15">
         <v>0.00278</v>
       </c>
       <c r="N50" s="15">
-        <v>3870</v>
+        <v>3735</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="15"/>
@@ -4765,90 +4768,90 @@
       <c r="D55" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E55" s="15">
         <v>10000003380</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>5000</v>
       </c>
       <c r="K55" s="15">
         <v>0.00267</v>
       </c>
       <c r="L55" s="15">
         <v>0.00231</v>
       </c>
       <c r="M55" s="15">
         <v>0.00223</v>
       </c>
       <c r="N55" s="15">
-        <v>4402</v>
+        <v>3939</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E56" s="15">
         <v>10080027310</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>5000</v>
       </c>
       <c r="K56" s="15">
         <v>0.00288</v>
       </c>
       <c r="L56" s="15">
         <v>0.0025</v>
       </c>
       <c r="M56" s="15">
         <v>0.0024</v>
       </c>
       <c r="N56" s="15">
-        <v>337</v>
+        <v>349</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15"/>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>500</v>
@@ -4880,51 +4883,51 @@
       </c>
       <c r="E58" s="15" t="s">
         <v>159</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>160</v>
       </c>
       <c r="J58" s="15">
         <v>5000</v>
       </c>
       <c r="K58" s="15">
         <v>0.00435</v>
       </c>
       <c r="L58" s="15">
         <v>0.00302</v>
       </c>
       <c r="M58" s="15">
         <v>0.00278</v>
       </c>
       <c r="N58" s="15">
-        <v>2568</v>
+        <v>2464</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>161</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>162</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="15" t="s">
@@ -5032,51 +5035,51 @@
       <c r="D62" s="15" t="s">
         <v>168</v>
       </c>
       <c r="E62" s="15">
         <v>10080027312</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>5000</v>
       </c>
       <c r="K62" s="15">
         <v>0.00308</v>
       </c>
       <c r="L62" s="15">
         <v>0.00267</v>
       </c>
       <c r="M62" s="15">
         <v>0.00256</v>
       </c>
       <c r="N62" s="15">
-        <v>5808</v>
+        <v>7040</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>169</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>170</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>171</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15"/>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>500</v>
@@ -5169,140 +5172,138 @@
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>176</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>177</v>
       </c>
       <c r="E66" s="15">
         <v>10000002572</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>5000</v>
       </c>
       <c r="K66" s="15">
-        <v>0.00261</v>
+        <v>0.00276</v>
       </c>
       <c r="L66" s="15">
-        <v>0.00226</v>
+        <v>0.00239</v>
       </c>
       <c r="M66" s="15">
-        <v>0.00218</v>
+        <v>0.0023</v>
       </c>
       <c r="N66" s="15">
-        <v>3496</v>
-[...3 lines deleted...]
-      </c>
+        <v>6869</v>
+      </c>
+      <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>178</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>179</v>
       </c>
       <c r="E67" s="15">
         <v>10080032212</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>5000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00435</v>
       </c>
       <c r="L67" s="15">
         <v>0.00302</v>
       </c>
       <c r="M67" s="15">
         <v>0.00278</v>
       </c>
       <c r="N67" s="15">
-        <v>602</v>
+        <v>616</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>180</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E68" s="15">
         <v>10000002521</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15">
         <v>5000</v>
       </c>
       <c r="K68" s="15">
         <v>0.00261</v>
       </c>
       <c r="L68" s="15">
         <v>0.00226</v>
       </c>
       <c r="M68" s="15">
         <v>0.00218</v>
       </c>
       <c r="N68" s="15">
-        <v>20362</v>
+        <v>20136</v>
       </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15"/>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>500</v>
@@ -5367,51 +5368,51 @@
       <c r="D71" s="15" t="s">
         <v>189</v>
       </c>
       <c r="E71" s="15">
         <v>10000002220</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>5000</v>
       </c>
       <c r="K71" s="15">
         <v>0.00288</v>
       </c>
       <c r="L71" s="15">
         <v>0.0025</v>
       </c>
       <c r="M71" s="15">
         <v>0.0024</v>
       </c>
       <c r="N71" s="15">
-        <v>4995</v>
+        <v>4249</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E72" s="15">
         <v>10080048471</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="15"/>
@@ -5548,51 +5549,51 @@
       <c r="D76" s="15" t="s">
         <v>198</v>
       </c>
       <c r="E76" s="15">
         <v>10000001484</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.00255</v>
       </c>
       <c r="L76" s="15">
         <v>0.00221</v>
       </c>
       <c r="M76" s="15">
         <v>0.00213</v>
       </c>
       <c r="N76" s="15">
-        <v>2070</v>
+        <v>2610</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>199</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>201</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
@@ -5655,129 +5656,129 @@
       <c r="D79" s="15" t="s">
         <v>205</v>
       </c>
       <c r="E79" s="15">
         <v>10080040583</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>5000</v>
       </c>
       <c r="K79" s="15">
         <v>0.00254</v>
       </c>
       <c r="L79" s="15">
         <v>0.0022</v>
       </c>
       <c r="M79" s="15">
         <v>0.00211</v>
       </c>
       <c r="N79" s="15">
-        <v>4528</v>
+        <v>4122</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>206</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>207</v>
       </c>
       <c r="E80" s="15">
         <v>10000001149</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>5000</v>
       </c>
       <c r="K80" s="15">
         <v>0.00311</v>
       </c>
       <c r="L80" s="15">
         <v>0.00269</v>
       </c>
       <c r="M80" s="15">
         <v>0.00259</v>
       </c>
       <c r="N80" s="15">
-        <v>1105</v>
+        <v>780</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>208</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>209</v>
       </c>
       <c r="E81" s="15">
         <v>10000003363</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>5000</v>
       </c>
       <c r="K81" s="15">
         <v>0.00267</v>
       </c>
       <c r="L81" s="15">
         <v>0.00231</v>
       </c>
       <c r="M81" s="15">
         <v>0.00223</v>
       </c>
       <c r="N81" s="15">
-        <v>4811</v>
+        <v>3882</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>210</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>211</v>
       </c>
       <c r="E82" s="15">
         <v>10000002111</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I82" s="15"/>
@@ -5809,51 +5810,51 @@
       <c r="D83" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E83" s="15">
         <v>10080054282</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>5000</v>
       </c>
       <c r="K83" s="15">
         <v>0.00272</v>
       </c>
       <c r="L83" s="15">
         <v>0.00235</v>
       </c>
       <c r="M83" s="15">
         <v>0.00226</v>
       </c>
       <c r="N83" s="15">
-        <v>1637</v>
+        <v>2335</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>214</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>215</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>216</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>500</v>
@@ -5920,51 +5921,51 @@
       <c r="D86" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E86" s="15">
         <v>10080027313</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
         <v>0.0029</v>
       </c>
       <c r="L86" s="15">
         <v>0.00251</v>
       </c>
       <c r="M86" s="15">
         <v>0.00241</v>
       </c>
       <c r="N86" s="15">
-        <v>1866</v>
+        <v>1617</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>221</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>222</v>
       </c>
       <c r="E87" s="15">
         <v>10000001485</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="15"/>
@@ -5996,51 +5997,51 @@
       <c r="D88" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E88" s="15">
         <v>10080040584</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>5000</v>
       </c>
       <c r="K88" s="15">
         <v>0.00288</v>
       </c>
       <c r="L88" s="15">
         <v>0.0025</v>
       </c>
       <c r="M88" s="15">
         <v>0.0024</v>
       </c>
       <c r="N88" s="15">
-        <v>844</v>
+        <v>878</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I89" s="15"/>
@@ -6183,51 +6184,51 @@
       <c r="D93" s="15" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="15">
         <v>10080040585</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>5000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00264</v>
       </c>
       <c r="L93" s="15">
         <v>0.00229</v>
       </c>
       <c r="M93" s="15">
         <v>0.0022</v>
       </c>
       <c r="N93" s="15">
-        <v>19162</v>
+        <v>14210</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>237</v>
       </c>
       <c r="E94" s="15">
         <v>10000003386</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I94" s="15"/>
@@ -6285,140 +6286,138 @@
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>240</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E96" s="15">
         <v>10080037687</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>5000</v>
       </c>
       <c r="K96" s="15">
-        <v>0.0027</v>
+        <v>0.00276</v>
       </c>
       <c r="L96" s="15">
-        <v>0.00234</v>
+        <v>0.00239</v>
       </c>
       <c r="M96" s="15">
-        <v>0.00225</v>
+        <v>0.0023</v>
       </c>
       <c r="N96" s="15">
-        <v>395</v>
-[...3 lines deleted...]
-      </c>
+        <v>3850</v>
+      </c>
+      <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>242</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>243</v>
       </c>
       <c r="E97" s="15">
         <v>10000003455</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>5000</v>
       </c>
       <c r="K97" s="15">
         <v>0.00497</v>
       </c>
       <c r="L97" s="15">
         <v>0.00359</v>
       </c>
       <c r="M97" s="15">
         <v>0.00314</v>
       </c>
       <c r="N97" s="15">
-        <v>4004</v>
+        <v>3276</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>244</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>245</v>
       </c>
       <c r="E98" s="15">
         <v>10000002672</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>5000</v>
       </c>
       <c r="K98" s="15">
         <v>0.00288</v>
       </c>
       <c r="L98" s="15">
         <v>0.0025</v>
       </c>
       <c r="M98" s="15">
         <v>0.0024</v>
       </c>
       <c r="N98" s="15">
-        <v>901</v>
+        <v>798</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>246</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E99" s="15">
         <v>10000001488</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I99" s="15" t="s">
@@ -6452,172 +6451,170 @@
       </c>
       <c r="E100" s="15">
         <v>10080048472</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I100" s="15" t="s">
         <v>248</v>
       </c>
       <c r="J100" s="15">
         <v>5000</v>
       </c>
       <c r="K100" s="15">
         <v>0.00279</v>
       </c>
       <c r="L100" s="15">
         <v>0.00242</v>
       </c>
       <c r="M100" s="15">
         <v>0.00233</v>
       </c>
       <c r="N100" s="15">
-        <v>3196</v>
+        <v>3995</v>
       </c>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>250</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>251</v>
       </c>
       <c r="E101" s="15" t="s">
         <v>252</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.00288</v>
       </c>
       <c r="L101" s="15">
         <v>0.0025</v>
       </c>
       <c r="M101" s="15">
         <v>0.0024</v>
       </c>
       <c r="N101" s="15">
-        <v>3279</v>
+        <v>3432</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>253</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>254</v>
       </c>
       <c r="E102" s="15">
         <v>10000003394</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>5000</v>
       </c>
       <c r="K102" s="15">
         <v>0.00272</v>
       </c>
       <c r="L102" s="15">
         <v>0.00235</v>
       </c>
       <c r="M102" s="15">
         <v>0.00226</v>
       </c>
       <c r="N102" s="15">
-        <v>4116</v>
+        <v>5870</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>255</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>256</v>
       </c>
       <c r="E103" s="15">
         <v>10080027297</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>5000</v>
       </c>
       <c r="K103" s="15">
         <v>0.00362</v>
       </c>
       <c r="L103" s="15">
         <v>0.00313</v>
       </c>
       <c r="M103" s="15">
         <v>0.00301</v>
       </c>
       <c r="N103" s="15">
-        <v>10994</v>
-[...3 lines deleted...]
-      </c>
+        <v>46457</v>
+      </c>
+      <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>257</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>258</v>
       </c>
       <c r="E104" s="15">
         <v>10000003692</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15"/>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>500</v>
       </c>
       <c r="K104" s="15">
@@ -6636,99 +6633,99 @@
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>259</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>260</v>
       </c>
       <c r="E105" s="15">
         <v>10000003460</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>5000</v>
       </c>
       <c r="K105" s="15">
-        <v>0.00267</v>
+        <v>0.00276</v>
       </c>
       <c r="L105" s="15">
-        <v>0.00231</v>
+        <v>0.00239</v>
       </c>
       <c r="M105" s="15">
-        <v>0.00223</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.0023</v>
+      </c>
+      <c r="N105" s="15">
+        <v>22967</v>
+      </c>
+      <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
         <v>261</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>262</v>
       </c>
       <c r="E106" s="15">
         <v>10000004864</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>5000</v>
       </c>
       <c r="K106" s="15">
         <v>0.00275</v>
       </c>
       <c r="L106" s="15">
         <v>0.00238</v>
       </c>
       <c r="M106" s="15">
         <v>0.00229</v>
       </c>
       <c r="N106" s="15">
-        <v>8475</v>
+        <v>7571</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>263</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>264</v>
       </c>
       <c r="E107" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I107" s="15" t="s">
@@ -6799,51 +6796,51 @@
       </c>
       <c r="E109" s="15">
         <v>10080034116</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I109" s="15" t="s">
         <v>266</v>
       </c>
       <c r="J109" s="15">
         <v>5000</v>
       </c>
       <c r="K109" s="15">
         <v>0.00269</v>
       </c>
       <c r="L109" s="15">
         <v>0.00233</v>
       </c>
       <c r="M109" s="15">
         <v>0.00224</v>
       </c>
       <c r="N109" s="15">
-        <v>1495</v>
+        <v>1576</v>
       </c>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
         <v>270</v>
       </c>
       <c r="D110" s="15" t="s">
         <v>271</v>
       </c>
       <c r="E110" s="15">
         <v>10000007393</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15"/>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>500</v>
@@ -6873,129 +6870,129 @@
       <c r="D111" s="15" t="s">
         <v>273</v>
       </c>
       <c r="E111" s="15" t="s">
         <v>274</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>5000</v>
       </c>
       <c r="K111" s="15">
         <v>0.00284</v>
       </c>
       <c r="L111" s="15">
         <v>0.00246</v>
       </c>
       <c r="M111" s="15">
         <v>0.00236</v>
       </c>
       <c r="N111" s="15">
-        <v>8436</v>
+        <v>5589</v>
       </c>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
         <v>275</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>276</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>277</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>500</v>
       </c>
       <c r="K112" s="15">
         <v>0.00435</v>
       </c>
       <c r="L112" s="15">
         <v>0.00302</v>
       </c>
       <c r="M112" s="15">
         <v>0.00278</v>
       </c>
       <c r="N112" s="15">
-        <v>123128</v>
+        <v>124748</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>275</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>278</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>279</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>1000</v>
       </c>
       <c r="K113" s="15">
         <v>0.00435</v>
       </c>
       <c r="L113" s="15">
         <v>0.00302</v>
       </c>
       <c r="M113" s="15">
         <v>0.00278</v>
       </c>
       <c r="N113" s="15">
-        <v>537</v>
+        <v>475</v>
       </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>280</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>281</v>
       </c>
       <c r="E114" s="15">
         <v>10080044359</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>282</v>
       </c>
       <c r="I114" s="15"/>
@@ -7027,51 +7024,51 @@
       <c r="D115" s="15" t="s">
         <v>284</v>
       </c>
       <c r="E115" s="15">
         <v>10000002673</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>5000</v>
       </c>
       <c r="K115" s="15">
         <v>0.0027</v>
       </c>
       <c r="L115" s="15">
         <v>0.00234</v>
       </c>
       <c r="M115" s="15">
         <v>0.00225</v>
       </c>
       <c r="N115" s="15">
-        <v>2208</v>
+        <v>2176</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>285</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>286</v>
       </c>
       <c r="E116" s="15" t="s">
         <v>287</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I116" s="15"/>
@@ -7094,64 +7091,62 @@
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
         <v>288</v>
       </c>
       <c r="D117" s="15" t="s">
         <v>289</v>
       </c>
       <c r="E117" s="15">
         <v>10080027298</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>5000</v>
       </c>
       <c r="K117" s="15">
-        <v>0.00285</v>
+        <v>0.00296</v>
       </c>
       <c r="L117" s="15">
-        <v>0.00247</v>
+        <v>0.00256</v>
       </c>
       <c r="M117" s="15">
-        <v>0.00238</v>
+        <v>0.00246</v>
       </c>
       <c r="N117" s="15">
-        <v>4189</v>
-[...3 lines deleted...]
-      </c>
+        <v>24346</v>
+      </c>
+      <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>290</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>291</v>
       </c>
       <c r="E118" s="15" t="s">
         <v>292</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I118" s="15" t="s">
         <v>293</v>
       </c>
@@ -7185,55 +7180,53 @@
       </c>
       <c r="E119" s="15">
         <v>10080027299</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I119" s="15" t="s">
         <v>293</v>
       </c>
       <c r="J119" s="15">
         <v>5000</v>
       </c>
       <c r="K119" s="15">
         <v>0.00344</v>
       </c>
       <c r="L119" s="15">
         <v>0.00298</v>
       </c>
       <c r="M119" s="15">
         <v>0.00286</v>
       </c>
       <c r="N119" s="15">
-        <v>16696</v>
-[...3 lines deleted...]
-      </c>
+        <v>98118</v>
+      </c>
+      <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
         <v>295</v>
       </c>
       <c r="D120" s="15" t="s">
         <v>296</v>
       </c>
       <c r="E120" s="15">
         <v>10000002219</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>1000</v>
@@ -7254,62 +7247,62 @@
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>297</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>298</v>
       </c>
       <c r="E121" s="15">
         <v>10080027300</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>5000</v>
       </c>
       <c r="K121" s="15">
-        <v>0.00255</v>
+        <v>0.00311</v>
       </c>
       <c r="L121" s="15">
-        <v>0.00221</v>
+        <v>0.00269</v>
       </c>
       <c r="M121" s="15">
-        <v>0.00213</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.00259</v>
+      </c>
+      <c r="N121" s="15">
+        <v>35200</v>
+      </c>
+      <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
         <v>299</v>
       </c>
       <c r="D122" s="15" t="s">
         <v>300</v>
       </c>
       <c r="E122" s="15" t="s">
         <v>301</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15"/>
       <c r="H122" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I122" s="15" t="s">
         <v>302</v>
       </c>
@@ -7345,51 +7338,51 @@
       </c>
       <c r="E123" s="15">
         <v>10080027301</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I123" s="15" t="s">
         <v>302</v>
       </c>
       <c r="J123" s="15">
         <v>5000</v>
       </c>
       <c r="K123" s="15">
         <v>0.00261</v>
       </c>
       <c r="L123" s="15">
         <v>0.00226</v>
       </c>
       <c r="M123" s="15">
         <v>0.00218</v>
       </c>
       <c r="N123" s="15">
-        <v>2262</v>
+        <v>516</v>
       </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
         <v>304</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>305</v>
       </c>
       <c r="E124" s="15">
         <v>10000002060</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15"/>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
         <v>500</v>
@@ -7419,90 +7412,90 @@
       <c r="D125" s="15" t="s">
         <v>307</v>
       </c>
       <c r="E125" s="15">
         <v>10000002255</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
       <c r="H125" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
         <v>5000</v>
       </c>
       <c r="K125" s="15">
         <v>0.00267</v>
       </c>
       <c r="L125" s="15">
         <v>0.00231</v>
       </c>
       <c r="M125" s="15">
         <v>0.00223</v>
       </c>
       <c r="N125" s="15">
-        <v>4717</v>
+        <v>3233</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>308</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>309</v>
       </c>
       <c r="E126" s="15">
         <v>10080027303</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>5000</v>
       </c>
       <c r="K126" s="15">
         <v>0.00288</v>
       </c>
       <c r="L126" s="15">
         <v>0.0025</v>
       </c>
       <c r="M126" s="15">
         <v>0.0024</v>
       </c>
       <c r="N126" s="15">
-        <v>13889</v>
+        <v>12641</v>
       </c>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>310</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>311</v>
       </c>
       <c r="E127" s="15">
         <v>10000002413</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I127" s="15" t="s">
@@ -7538,51 +7531,51 @@
       </c>
       <c r="E128" s="15">
         <v>10080033055</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I128" s="15" t="s">
         <v>312</v>
       </c>
       <c r="J128" s="15">
         <v>5000</v>
       </c>
       <c r="K128" s="15">
         <v>0.00329</v>
       </c>
       <c r="L128" s="15">
         <v>0.00285</v>
       </c>
       <c r="M128" s="15">
         <v>0.00274</v>
       </c>
       <c r="N128" s="15">
-        <v>18962</v>
+        <v>15672</v>
       </c>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
         <v>314</v>
       </c>
       <c r="D129" s="15" t="s">
         <v>315</v>
       </c>
       <c r="E129" s="15">
         <v>10000002110</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15"/>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
         <v>500</v>
@@ -7603,99 +7596,99 @@
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
         <v>316</v>
       </c>
       <c r="D130" s="15" t="s">
         <v>317</v>
       </c>
       <c r="E130" s="15">
         <v>10080040586</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15"/>
       <c r="H130" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
         <v>5000</v>
       </c>
       <c r="K130" s="15">
-        <v>0.00285</v>
+        <v>0.00296</v>
       </c>
       <c r="L130" s="15">
-        <v>0.00247</v>
+        <v>0.00256</v>
       </c>
       <c r="M130" s="15">
-        <v>0.00238</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.00246</v>
+      </c>
+      <c r="N130" s="15">
+        <v>75050</v>
+      </c>
+      <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
         <v>318</v>
       </c>
       <c r="D131" s="15" t="s">
         <v>319</v>
       </c>
       <c r="E131" s="15">
         <v>10000002517</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15"/>
       <c r="H131" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>5000</v>
       </c>
       <c r="K131" s="15">
         <v>0.00266</v>
       </c>
       <c r="L131" s="15">
         <v>0.0023</v>
       </c>
       <c r="M131" s="15">
         <v>0.00221</v>
       </c>
       <c r="N131" s="15">
-        <v>198480</v>
+        <v>193518</v>
       </c>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
         <v>320</v>
       </c>
       <c r="D132" s="15" t="s">
         <v>321</v>
       </c>
       <c r="E132" s="15">
         <v>10080003283</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15"/>
       <c r="H132" s="15"/>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>1000</v>
@@ -7726,5944 +7719,5942 @@
         <v>323</v>
       </c>
       <c r="E133" s="15">
         <v>10080018462</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15"/>
       <c r="H133" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
         <v>5000</v>
       </c>
       <c r="K133" s="15">
         <v>0.00344</v>
       </c>
       <c r="L133" s="15">
         <v>0.00298</v>
       </c>
       <c r="M133" s="15">
         <v>0.00286</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15">
-        <v>2722</v>
-[...1 lines deleted...]
-      <c r="P133" s="15"/>
+        <v>9822</v>
+      </c>
+      <c r="P133" s="15" t="s">
+        <v>324</v>
+      </c>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C134" s="15" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D134" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E134" s="15" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15"/>
       <c r="H134" s="15"/>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>500</v>
       </c>
       <c r="K134" s="15">
         <v>0.0037</v>
       </c>
       <c r="L134" s="15">
         <v>0.00257</v>
       </c>
       <c r="M134" s="15">
         <v>0.00236</v>
       </c>
       <c r="N134" s="15">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D135" s="15" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E135" s="15">
         <v>10080040587</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15"/>
       <c r="H135" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
         <v>5000</v>
       </c>
       <c r="K135" s="15">
         <v>0.00409</v>
       </c>
       <c r="L135" s="15">
         <v>0.00296</v>
       </c>
       <c r="M135" s="15">
         <v>0.00259</v>
       </c>
       <c r="N135" s="15">
-        <v>9844</v>
+        <v>9733</v>
       </c>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="15" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D136" s="15" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E136" s="15" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15"/>
       <c r="H136" s="15"/>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
         <v>500</v>
       </c>
       <c r="K136" s="15">
         <v>0.0037</v>
       </c>
       <c r="L136" s="15">
         <v>0.00257</v>
       </c>
       <c r="M136" s="15">
         <v>0.00236</v>
       </c>
       <c r="N136" s="15"/>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C137" s="15" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D137" s="15" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E137" s="15">
         <v>10080037688</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15"/>
       <c r="H137" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
         <v>5000</v>
       </c>
       <c r="K137" s="15">
         <v>0.00279</v>
       </c>
       <c r="L137" s="15">
         <v>0.00242</v>
       </c>
       <c r="M137" s="15">
         <v>0.00233</v>
       </c>
       <c r="N137" s="15">
-        <v>108463</v>
+        <v>120033</v>
       </c>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D138" s="15" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E138" s="15">
         <v>10000003131</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15"/>
       <c r="H138" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
         <v>5000</v>
       </c>
       <c r="K138" s="15">
         <v>0.0027</v>
       </c>
       <c r="L138" s="15">
         <v>0.00234</v>
       </c>
       <c r="M138" s="15">
         <v>0.00225</v>
       </c>
       <c r="N138" s="15">
-        <v>122395</v>
+        <v>123869</v>
       </c>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D139" s="15" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E139" s="15">
         <v>10080048473</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15"/>
       <c r="H139" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I139" s="15"/>
       <c r="J139" s="15">
         <v>1000</v>
       </c>
       <c r="K139" s="15">
         <v>0.00435</v>
       </c>
       <c r="L139" s="15">
         <v>0.00302</v>
       </c>
       <c r="M139" s="15">
         <v>0.00278</v>
       </c>
       <c r="N139" s="15"/>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C140" s="15" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D140" s="15" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E140" s="15">
         <v>10080027304</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15"/>
       <c r="H140" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I140" s="15"/>
       <c r="J140" s="15">
         <v>5000</v>
       </c>
       <c r="K140" s="15">
         <v>0.00266</v>
       </c>
       <c r="L140" s="15">
         <v>0.0023</v>
       </c>
       <c r="M140" s="15">
         <v>0.00221</v>
       </c>
       <c r="N140" s="15">
-        <v>211728</v>
+        <v>288720</v>
       </c>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C141" s="15" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D141" s="15" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E141" s="15">
         <v>10080027305</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15"/>
       <c r="H141" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>5000</v>
       </c>
       <c r="K141" s="15">
         <v>0.00267</v>
       </c>
       <c r="L141" s="15">
         <v>0.00231</v>
       </c>
       <c r="M141" s="15">
         <v>0.00223</v>
       </c>
       <c r="N141" s="15">
-        <v>73080</v>
+        <v>92800</v>
       </c>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D142" s="15" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E142" s="15" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15"/>
       <c r="H142" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="15">
         <v>500</v>
       </c>
       <c r="K142" s="15">
         <v>0.00435</v>
       </c>
       <c r="L142" s="15">
         <v>0.00302</v>
       </c>
       <c r="M142" s="15">
         <v>0.00278</v>
       </c>
       <c r="N142" s="15"/>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C143" s="15" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D143" s="15" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E143" s="15">
         <v>10000000863</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15"/>
       <c r="H143" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
         <v>1000</v>
       </c>
       <c r="K143" s="15">
         <v>0.00435</v>
       </c>
       <c r="L143" s="15">
         <v>0.00302</v>
       </c>
       <c r="M143" s="15">
         <v>0.00278</v>
       </c>
       <c r="N143" s="15"/>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143"/>
     </row>
     <row r="144" spans="1:18">
       <c r="B144" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C144" s="15" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D144" s="15" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E144" s="15">
         <v>10080027306</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15"/>
       <c r="H144" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>5000</v>
       </c>
       <c r="K144" s="15">
         <v>0.00275</v>
       </c>
       <c r="L144" s="15">
         <v>0.00238</v>
       </c>
       <c r="M144" s="15">
         <v>0.00229</v>
       </c>
       <c r="N144" s="15">
-        <v>4164</v>
+        <v>3299</v>
       </c>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D145" s="15" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E145" s="15">
         <v>10080052138</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15"/>
       <c r="H145" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>5000</v>
       </c>
       <c r="K145" s="15">
         <v>0.00284</v>
       </c>
       <c r="L145" s="15">
         <v>0.00246</v>
       </c>
       <c r="M145" s="15">
         <v>0.00236</v>
       </c>
       <c r="N145" s="15">
-        <v>23221</v>
+        <v>22074</v>
       </c>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D146" s="15" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E146" s="15">
         <v>10080048388</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15"/>
       <c r="H146" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I146" s="15"/>
       <c r="J146" s="15">
         <v>1000</v>
       </c>
       <c r="K146" s="15">
         <v>0.00435</v>
       </c>
       <c r="L146" s="15">
         <v>0.00302</v>
       </c>
       <c r="M146" s="15">
         <v>0.00278</v>
       </c>
       <c r="N146" s="15"/>
       <c r="O146" s="15"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146"/>
     </row>
     <row r="147" spans="1:18">
       <c r="B147" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C147" s="15" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D147" s="15" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E147" s="15">
         <v>10000002557</v>
       </c>
       <c r="F147" s="15"/>
       <c r="G147" s="15"/>
       <c r="H147" s="15" t="s">
         <v>282</v>
       </c>
       <c r="I147" s="15"/>
       <c r="J147" s="15">
         <v>5000</v>
       </c>
       <c r="K147" s="15">
         <v>0.00435</v>
       </c>
       <c r="L147" s="15">
         <v>0.00302</v>
       </c>
       <c r="M147" s="15">
         <v>0.00278</v>
       </c>
       <c r="N147" s="15"/>
       <c r="O147" s="15"/>
       <c r="P147" s="15"/>
       <c r="Q147" s="15"/>
       <c r="R147"/>
     </row>
     <row r="148" spans="1:18">
       <c r="B148" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C148" s="15" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D148" s="15" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E148" s="15">
         <v>10000003453</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15"/>
       <c r="H148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15">
         <v>1000</v>
       </c>
       <c r="K148" s="15">
-        <v>0.00224</v>
+        <v>0.00219</v>
       </c>
       <c r="L148" s="15">
-        <v>0.00194</v>
+        <v>0.0019</v>
       </c>
       <c r="M148" s="15">
-        <v>0.00186</v>
+        <v>0.00183</v>
       </c>
       <c r="N148" s="15">
-        <v>3980</v>
-[...3 lines deleted...]
-      </c>
+        <v>7784</v>
+      </c>
+      <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148"/>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D149" s="15" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E149" s="15" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15"/>
       <c r="H149" s="15"/>
       <c r="I149" s="15"/>
       <c r="J149" s="15">
         <v>500</v>
       </c>
       <c r="K149" s="15">
         <v>0.0037</v>
       </c>
       <c r="L149" s="15">
         <v>0.00257</v>
       </c>
       <c r="M149" s="15">
         <v>0.00236</v>
       </c>
       <c r="N149" s="15">
-        <v>10184</v>
+        <v>11792</v>
       </c>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149"/>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D150" s="15" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E150" s="15">
         <v>10000001036</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15"/>
       <c r="H150" s="15"/>
       <c r="I150" s="15"/>
       <c r="J150" s="15">
         <v>500</v>
       </c>
       <c r="K150" s="15">
         <v>0.0037</v>
       </c>
       <c r="L150" s="15">
         <v>0.00257</v>
       </c>
       <c r="M150" s="15">
         <v>0.00236</v>
       </c>
       <c r="N150" s="15"/>
       <c r="O150" s="15"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150"/>
     </row>
     <row r="151" spans="1:18">
       <c r="B151" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="15" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D151" s="15" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E151" s="15">
         <v>10080040588</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15"/>
       <c r="H151" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I151" s="15"/>
       <c r="J151" s="15">
         <v>5000</v>
       </c>
       <c r="K151" s="15">
         <v>0.00458</v>
       </c>
       <c r="L151" s="15">
         <v>0.00331</v>
       </c>
       <c r="M151" s="15">
         <v>0.00289</v>
       </c>
       <c r="N151" s="15">
-        <v>11804</v>
+        <v>12241</v>
       </c>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151"/>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D152" s="15" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E152" s="15" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15"/>
       <c r="H152" s="15"/>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
         <v>500</v>
       </c>
       <c r="K152" s="15">
         <v>0.0037</v>
       </c>
       <c r="L152" s="15">
         <v>0.00257</v>
       </c>
       <c r="M152" s="15">
         <v>0.00236</v>
       </c>
       <c r="N152" s="15"/>
       <c r="O152" s="15"/>
       <c r="P152" s="15"/>
       <c r="Q152" s="15"/>
       <c r="R152"/>
     </row>
     <row r="153" spans="1:18">
       <c r="B153" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="15" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D153" s="15" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E153" s="15">
         <v>10000002928</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15"/>
       <c r="H153" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>5000</v>
       </c>
       <c r="K153" s="15">
         <v>0.00284</v>
       </c>
       <c r="L153" s="15">
         <v>0.00246</v>
       </c>
       <c r="M153" s="15">
         <v>0.00236</v>
       </c>
       <c r="N153" s="15">
-        <v>1736</v>
+        <v>1758</v>
       </c>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D154" s="15" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E154" s="15">
         <v>10000002578</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15"/>
       <c r="H154" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>5000</v>
       </c>
       <c r="K154" s="15">
         <v>0.0027</v>
       </c>
       <c r="L154" s="15">
         <v>0.00234</v>
       </c>
       <c r="M154" s="15">
         <v>0.00225</v>
       </c>
       <c r="N154" s="15">
-        <v>4667</v>
+        <v>3294</v>
       </c>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D155" s="15" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E155" s="15">
         <v>10000003056</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15"/>
       <c r="H155" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>5000</v>
       </c>
       <c r="K155" s="15">
         <v>0.00275</v>
       </c>
       <c r="L155" s="15">
         <v>0.00238</v>
       </c>
       <c r="M155" s="15">
         <v>0.00229</v>
       </c>
       <c r="N155" s="15">
-        <v>590</v>
+        <v>677</v>
       </c>
       <c r="O155" s="15"/>
       <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D156" s="15" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E156" s="15" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15"/>
       <c r="H156" s="15"/>
       <c r="I156" s="15"/>
       <c r="J156" s="15">
         <v>500</v>
       </c>
       <c r="K156" s="15">
         <v>0.00195</v>
       </c>
       <c r="L156" s="15">
         <v>0.00141</v>
       </c>
       <c r="M156" s="15">
         <v>0.00123</v>
       </c>
       <c r="N156" s="15">
-        <v>308399</v>
+        <v>316125</v>
       </c>
       <c r="O156" s="15"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D157" s="15" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E157" s="15">
         <v>10000000637</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15"/>
       <c r="H157" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I157" s="15"/>
       <c r="J157" s="15">
         <v>5000</v>
       </c>
       <c r="K157" s="15">
         <v>0.00435</v>
       </c>
       <c r="L157" s="15">
         <v>0.00302</v>
       </c>
       <c r="M157" s="15">
         <v>0.00278</v>
       </c>
       <c r="N157" s="15">
-        <v>9075</v>
+        <v>9213</v>
       </c>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D158" s="15" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E158" s="15" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15"/>
       <c r="H158" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I158" s="15"/>
       <c r="J158" s="15">
         <v>5000</v>
       </c>
       <c r="K158" s="15">
         <v>0.00311</v>
       </c>
       <c r="L158" s="15">
         <v>0.00269</v>
       </c>
       <c r="M158" s="15">
         <v>0.00259</v>
       </c>
       <c r="N158" s="15">
-        <v>1664</v>
+        <v>1848</v>
       </c>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158"/>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D159" s="15" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E159" s="15">
         <v>10000003367</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15"/>
       <c r="H159" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>5000</v>
       </c>
       <c r="K159" s="15">
         <v>0.00282</v>
       </c>
       <c r="L159" s="15">
         <v>0.00244</v>
       </c>
       <c r="M159" s="15">
         <v>0.00235</v>
       </c>
       <c r="N159" s="15">
-        <v>2047</v>
+        <v>1817</v>
       </c>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D160" s="15" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E160" s="15">
         <v>10000003370</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15"/>
       <c r="H160" s="15"/>
       <c r="I160" s="15"/>
       <c r="J160" s="15">
         <v>500</v>
       </c>
       <c r="K160" s="15">
         <v>0.0037</v>
       </c>
       <c r="L160" s="15">
         <v>0.00257</v>
       </c>
       <c r="M160" s="15">
         <v>0.00236</v>
       </c>
       <c r="N160" s="15"/>
       <c r="O160" s="15"/>
       <c r="P160" s="15"/>
       <c r="Q160" s="15"/>
       <c r="R160"/>
     </row>
     <row r="161" spans="1:18">
       <c r="B161" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C161" s="15" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D161" s="15" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E161" s="15" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15"/>
       <c r="H161" s="15"/>
       <c r="I161" s="15"/>
       <c r="J161" s="15">
         <v>1000</v>
       </c>
       <c r="K161" s="15">
         <v>0.0037</v>
       </c>
       <c r="L161" s="15">
         <v>0.00257</v>
       </c>
       <c r="M161" s="15">
         <v>0.00236</v>
       </c>
       <c r="N161" s="15">
-        <v>21182</v>
+        <v>26393</v>
       </c>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
       <c r="R161"/>
     </row>
     <row r="162" spans="1:18">
       <c r="B162" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="15" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D162" s="15" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E162" s="15" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15"/>
       <c r="H162" s="15"/>
       <c r="I162" s="15"/>
       <c r="J162" s="15">
         <v>1000</v>
       </c>
       <c r="K162" s="15">
         <v>0.0037</v>
       </c>
       <c r="L162" s="15">
         <v>0.00257</v>
       </c>
       <c r="M162" s="15">
         <v>0.00236</v>
       </c>
       <c r="N162" s="15"/>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
       <c r="R162"/>
     </row>
     <row r="163" spans="1:18">
       <c r="B163" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C163" s="15" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D163" s="15" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E163" s="15">
         <v>10000007417</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15"/>
       <c r="H163" s="15"/>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>1000</v>
       </c>
       <c r="K163" s="15">
         <v>0.0037</v>
       </c>
       <c r="L163" s="15">
         <v>0.00257</v>
       </c>
       <c r="M163" s="15">
         <v>0.00236</v>
       </c>
       <c r="N163" s="15">
-        <v>13563</v>
+        <v>11765</v>
       </c>
       <c r="O163" s="15"/>
       <c r="P163" s="15"/>
       <c r="Q163" s="15"/>
       <c r="R163"/>
     </row>
     <row r="164" spans="1:18">
       <c r="B164" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C164" s="15" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D164" s="15" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E164" s="15">
         <v>10080027307</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15"/>
       <c r="H164" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I164" s="15" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="J164" s="15">
         <v>5000</v>
       </c>
       <c r="K164" s="15">
         <v>0.0018</v>
       </c>
       <c r="L164" s="15">
         <v>0.0018</v>
       </c>
       <c r="M164" s="15">
         <v>0.0018</v>
       </c>
       <c r="N164" s="15">
-        <v>16775</v>
+        <v>18150</v>
       </c>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D165" s="15" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E165" s="15" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15"/>
       <c r="H165" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I165" s="15" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="J165" s="15">
         <v>500</v>
       </c>
       <c r="K165" s="15">
         <v>0.00435</v>
       </c>
       <c r="L165" s="15">
         <v>0.00302</v>
       </c>
       <c r="M165" s="15">
         <v>0.00278</v>
       </c>
       <c r="N165" s="15"/>
       <c r="O165" s="15"/>
       <c r="P165" s="15"/>
       <c r="Q165" s="15"/>
       <c r="R165"/>
     </row>
     <row r="166" spans="1:18">
       <c r="B166" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C166" s="15" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D166" s="15" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E166" s="15" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15"/>
       <c r="H166" s="15"/>
       <c r="I166" s="15"/>
       <c r="J166" s="15">
         <v>500</v>
       </c>
       <c r="K166" s="15">
         <v>0.0037</v>
       </c>
       <c r="L166" s="15">
         <v>0.00257</v>
       </c>
       <c r="M166" s="15">
         <v>0.00236</v>
       </c>
       <c r="N166" s="15">
-        <v>273902</v>
+        <v>251345</v>
       </c>
       <c r="O166" s="15"/>
       <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
       <c r="R166"/>
     </row>
     <row r="167" spans="1:18">
       <c r="B167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="15" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D167" s="15" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E167" s="15" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15"/>
       <c r="H167" s="15"/>
       <c r="I167" s="15"/>
       <c r="J167" s="15">
         <v>500</v>
       </c>
       <c r="K167" s="15">
         <v>0.0037</v>
       </c>
       <c r="L167" s="15">
         <v>0.00257</v>
       </c>
       <c r="M167" s="15">
         <v>0.00236</v>
       </c>
       <c r="N167" s="15"/>
       <c r="O167" s="15"/>
       <c r="P167" s="15"/>
       <c r="Q167" s="15"/>
       <c r="R167"/>
     </row>
     <row r="168" spans="1:18">
       <c r="B168" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C168" s="15" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D168" s="15" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E168" s="15" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F168" s="15"/>
       <c r="G168" s="15"/>
       <c r="H168" s="15"/>
       <c r="I168" s="15"/>
       <c r="J168" s="15">
         <v>500</v>
       </c>
       <c r="K168" s="15">
         <v>0.0037</v>
       </c>
       <c r="L168" s="15">
         <v>0.00257</v>
       </c>
       <c r="M168" s="15">
         <v>0.00236</v>
       </c>
       <c r="N168" s="15"/>
       <c r="O168" s="15"/>
       <c r="P168" s="15"/>
       <c r="Q168" s="15"/>
       <c r="R168"/>
     </row>
     <row r="169" spans="1:18">
       <c r="B169" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C169" s="15" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D169" s="15" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E169" s="15">
         <v>10080040589</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15"/>
       <c r="H169" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
         <v>5000</v>
       </c>
       <c r="K169" s="15">
         <v>0.00284</v>
       </c>
       <c r="L169" s="15">
         <v>0.00246</v>
       </c>
       <c r="M169" s="15">
         <v>0.00236</v>
       </c>
       <c r="N169" s="15">
-        <v>6000</v>
+        <v>5920</v>
       </c>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169"/>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D170" s="15" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E170" s="15">
         <v>10000003389</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15"/>
       <c r="H170" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
         <v>5000</v>
       </c>
       <c r="K170" s="15">
         <v>0.00282</v>
       </c>
       <c r="L170" s="15">
         <v>0.00244</v>
       </c>
       <c r="M170" s="15">
         <v>0.00235</v>
       </c>
       <c r="N170" s="15">
-        <v>3260</v>
+        <v>3376</v>
       </c>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D171" s="15" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E171" s="15" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15"/>
       <c r="H171" s="15"/>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
         <v>500</v>
       </c>
       <c r="K171" s="15">
         <v>0.0037</v>
       </c>
       <c r="L171" s="15">
         <v>0.00257</v>
       </c>
       <c r="M171" s="15">
         <v>0.00236</v>
       </c>
       <c r="N171" s="15"/>
       <c r="O171" s="15"/>
       <c r="P171" s="15"/>
       <c r="Q171" s="15"/>
       <c r="R171"/>
     </row>
     <row r="172" spans="1:18">
       <c r="B172" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C172" s="15" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D172" s="15" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E172" s="15" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="F172" s="15"/>
       <c r="G172" s="15"/>
       <c r="H172" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I172" s="15" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="J172" s="15">
         <v>5000</v>
       </c>
       <c r="K172" s="15">
         <v>0.00435</v>
       </c>
       <c r="L172" s="15">
         <v>0.00302</v>
       </c>
       <c r="M172" s="15">
         <v>0.00278</v>
       </c>
       <c r="N172" s="15"/>
       <c r="O172" s="15"/>
       <c r="P172" s="15"/>
       <c r="Q172" s="15"/>
       <c r="R172"/>
     </row>
     <row r="173" spans="1:18">
       <c r="B173" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C173" s="15" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D173" s="15" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E173" s="15" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F173" s="15"/>
       <c r="G173" s="15"/>
       <c r="H173" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I173" s="15" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="J173" s="15">
         <v>500</v>
       </c>
       <c r="K173" s="15">
         <v>0.00435</v>
       </c>
       <c r="L173" s="15">
         <v>0.00302</v>
       </c>
       <c r="M173" s="15">
         <v>0.00278</v>
       </c>
       <c r="N173" s="15">
         <v>50</v>
       </c>
       <c r="O173" s="15"/>
       <c r="P173" s="15"/>
       <c r="Q173" s="15"/>
       <c r="R173"/>
     </row>
     <row r="174" spans="1:18">
       <c r="B174" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C174" s="15" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D174" s="15" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E174" s="15">
         <v>10000002930</v>
       </c>
       <c r="F174" s="15"/>
       <c r="G174" s="15"/>
       <c r="H174" s="15"/>
       <c r="I174" s="15"/>
       <c r="J174" s="15">
         <v>1000</v>
       </c>
       <c r="K174" s="15">
         <v>0.0037</v>
       </c>
       <c r="L174" s="15">
         <v>0.00257</v>
       </c>
       <c r="M174" s="15">
         <v>0.00236</v>
       </c>
       <c r="N174" s="15"/>
       <c r="O174" s="15"/>
       <c r="P174" s="15"/>
       <c r="Q174" s="15"/>
       <c r="R174"/>
     </row>
     <row r="175" spans="1:18">
       <c r="B175" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C175" s="15" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D175" s="15" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E175" s="15">
         <v>10080027309</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15"/>
       <c r="H175" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I175" s="15"/>
       <c r="J175" s="15">
         <v>5000</v>
       </c>
       <c r="K175" s="15">
         <v>0.00422</v>
       </c>
       <c r="L175" s="15">
         <v>0.00305</v>
       </c>
       <c r="M175" s="15">
         <v>0.00267</v>
       </c>
       <c r="N175" s="15">
-        <v>11140</v>
+        <v>8412</v>
       </c>
       <c r="O175" s="15"/>
       <c r="P175" s="15"/>
       <c r="Q175" s="15"/>
       <c r="R175"/>
     </row>
     <row r="176" spans="1:18">
       <c r="B176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C176" s="15" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D176" s="15" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E176" s="15" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15"/>
       <c r="H176" s="15"/>
       <c r="I176" s="15"/>
       <c r="J176" s="15"/>
       <c r="K176" s="15">
         <v>0.0037</v>
       </c>
       <c r="L176" s="15">
         <v>0.00257</v>
       </c>
       <c r="M176" s="15">
         <v>0.00236</v>
       </c>
       <c r="N176" s="15"/>
       <c r="O176" s="15"/>
       <c r="P176" s="15"/>
       <c r="Q176" s="15"/>
       <c r="R176"/>
     </row>
     <row r="177" spans="1:18">
       <c r="B177" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C177" s="15" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D177" s="15" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E177" s="15">
         <v>10000003258</v>
       </c>
       <c r="F177" s="15"/>
       <c r="G177" s="15"/>
       <c r="H177" s="15"/>
       <c r="I177" s="15"/>
       <c r="J177" s="15">
         <v>1000</v>
       </c>
       <c r="K177" s="15">
         <v>0.0037</v>
       </c>
       <c r="L177" s="15">
         <v>0.00257</v>
       </c>
       <c r="M177" s="15">
         <v>0.00236</v>
       </c>
       <c r="N177" s="15">
-        <v>22542</v>
+        <v>31935</v>
       </c>
       <c r="O177" s="15"/>
       <c r="P177" s="15"/>
       <c r="Q177" s="15"/>
       <c r="R177"/>
     </row>
     <row r="178" spans="1:18">
       <c r="B178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="15" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D178" s="15" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E178" s="15">
         <v>10000007418</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15"/>
       <c r="H178" s="15"/>
       <c r="I178" s="15"/>
       <c r="J178" s="15">
         <v>500</v>
       </c>
       <c r="K178" s="15">
         <v>0.0037</v>
       </c>
       <c r="L178" s="15">
         <v>0.00257</v>
       </c>
       <c r="M178" s="15">
         <v>0.00236</v>
       </c>
       <c r="N178" s="15"/>
       <c r="O178" s="15"/>
       <c r="P178" s="15"/>
       <c r="Q178" s="15"/>
       <c r="R178"/>
     </row>
     <row r="179" spans="1:18">
       <c r="B179" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C179" s="15" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D179" s="15" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E179" s="15">
         <v>10000003357</v>
       </c>
       <c r="F179" s="15"/>
       <c r="G179" s="15"/>
       <c r="H179" s="15"/>
       <c r="I179" s="15"/>
       <c r="J179" s="15">
         <v>1000</v>
       </c>
       <c r="K179" s="15">
         <v>0.0037</v>
       </c>
       <c r="L179" s="15">
         <v>0.00257</v>
       </c>
       <c r="M179" s="15">
         <v>0.00236</v>
       </c>
       <c r="N179" s="15"/>
       <c r="O179" s="15"/>
       <c r="P179" s="15"/>
       <c r="Q179" s="15"/>
       <c r="R179"/>
     </row>
     <row r="180" spans="1:18">
       <c r="B180" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C180" s="15" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D180" s="15" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E180" s="15" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F180" s="15"/>
       <c r="G180" s="15"/>
       <c r="H180" s="15"/>
       <c r="I180" s="15"/>
       <c r="J180" s="15">
         <v>5000</v>
       </c>
       <c r="K180" s="15">
         <v>0.0037</v>
       </c>
       <c r="L180" s="15">
         <v>0.00257</v>
       </c>
       <c r="M180" s="15">
         <v>0.00236</v>
       </c>
       <c r="N180" s="15"/>
       <c r="O180" s="15"/>
       <c r="P180" s="15"/>
       <c r="Q180" s="15"/>
       <c r="R180"/>
     </row>
     <row r="181" spans="1:18">
       <c r="B181" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C181" s="15" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D181" s="15" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E181" s="15" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F181" s="15"/>
       <c r="G181" s="15"/>
       <c r="H181" s="15"/>
       <c r="I181" s="15"/>
       <c r="J181" s="15">
         <v>500</v>
       </c>
       <c r="K181" s="15">
         <v>0.0037</v>
       </c>
       <c r="L181" s="15">
         <v>0.00257</v>
       </c>
       <c r="M181" s="15">
         <v>0.00236</v>
       </c>
       <c r="N181" s="15">
         <v>50</v>
       </c>
       <c r="O181" s="15"/>
       <c r="P181" s="15"/>
       <c r="Q181" s="15"/>
       <c r="R181"/>
     </row>
     <row r="182" spans="1:18">
       <c r="B182" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C182" s="15" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D182" s="15" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E182" s="15">
         <v>10080070805</v>
       </c>
       <c r="F182" s="15"/>
       <c r="G182" s="15"/>
       <c r="H182" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I182" s="15"/>
       <c r="J182" s="15">
         <v>5000</v>
       </c>
       <c r="K182" s="15">
         <v>0.00435</v>
       </c>
       <c r="L182" s="15">
         <v>0.00302</v>
       </c>
       <c r="M182" s="15">
         <v>0.00278</v>
       </c>
       <c r="N182" s="15">
-        <v>392</v>
+        <v>427</v>
       </c>
       <c r="O182" s="15"/>
       <c r="P182" s="15"/>
       <c r="Q182" s="15"/>
       <c r="R182"/>
     </row>
     <row r="183" spans="1:18">
       <c r="B183" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C183" s="15" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D183" s="15" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E183" s="15" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F183" s="15"/>
       <c r="G183" s="15"/>
       <c r="H183" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I183" s="15"/>
       <c r="J183" s="15">
         <v>500</v>
       </c>
       <c r="K183" s="15">
         <v>0.00435</v>
       </c>
       <c r="L183" s="15">
         <v>0.00302</v>
       </c>
       <c r="M183" s="15">
         <v>0.00278</v>
       </c>
       <c r="N183" s="15">
-        <v>51523</v>
+        <v>50766</v>
       </c>
       <c r="O183" s="15"/>
       <c r="P183" s="15"/>
       <c r="Q183" s="15"/>
       <c r="R183"/>
     </row>
     <row r="184" spans="1:18">
       <c r="B184" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C184" s="15" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D184" s="15" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E184" s="15">
         <v>10000002614</v>
       </c>
       <c r="F184" s="15"/>
       <c r="G184" s="15"/>
       <c r="H184" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I184" s="15"/>
       <c r="J184" s="15">
         <v>5000</v>
       </c>
       <c r="K184" s="15">
         <v>0.00354</v>
       </c>
       <c r="L184" s="15">
         <v>0.00254</v>
       </c>
       <c r="M184" s="15">
         <v>0.0022</v>
       </c>
       <c r="N184" s="15">
-        <v>3796</v>
+        <v>4316</v>
       </c>
       <c r="O184" s="15"/>
       <c r="P184" s="15"/>
       <c r="Q184" s="15"/>
       <c r="R184"/>
     </row>
     <row r="185" spans="1:18">
       <c r="B185" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C185" s="15" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D185" s="15" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E185" s="15" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="F185" s="15"/>
       <c r="G185" s="15"/>
       <c r="H185" s="15"/>
       <c r="I185" s="15"/>
       <c r="J185" s="15">
         <v>500</v>
       </c>
       <c r="K185" s="15">
         <v>0.0037</v>
       </c>
       <c r="L185" s="15">
         <v>0.00257</v>
       </c>
       <c r="M185" s="15">
         <v>0.00236</v>
       </c>
       <c r="N185" s="15"/>
       <c r="O185" s="15"/>
       <c r="P185" s="15"/>
       <c r="Q185" s="15"/>
       <c r="R185"/>
     </row>
     <row r="186" spans="1:18">
       <c r="B186" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C186" s="15" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D186" s="15" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E186" s="15" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F186" s="15"/>
       <c r="G186" s="15"/>
       <c r="H186" s="15"/>
       <c r="I186" s="15"/>
       <c r="J186" s="15">
         <v>1000</v>
       </c>
       <c r="K186" s="15">
         <v>0.0037</v>
       </c>
       <c r="L186" s="15">
         <v>0.00257</v>
       </c>
       <c r="M186" s="15">
         <v>0.00236</v>
       </c>
       <c r="N186" s="15"/>
       <c r="O186" s="15"/>
       <c r="P186" s="15"/>
       <c r="Q186" s="15"/>
       <c r="R186"/>
     </row>
     <row r="187" spans="1:18">
       <c r="B187" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C187" s="15" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D187" s="15" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E187" s="15">
         <v>10000003366</v>
       </c>
       <c r="F187" s="15"/>
       <c r="G187" s="15"/>
       <c r="H187" s="15"/>
       <c r="I187" s="15"/>
       <c r="J187" s="15">
         <v>1000</v>
       </c>
       <c r="K187" s="15">
         <v>0.0037</v>
       </c>
       <c r="L187" s="15">
         <v>0.00257</v>
       </c>
       <c r="M187" s="15">
         <v>0.00236</v>
       </c>
       <c r="N187" s="15"/>
       <c r="O187" s="15"/>
       <c r="P187" s="15"/>
       <c r="Q187" s="15"/>
       <c r="R187"/>
     </row>
     <row r="188" spans="1:18">
       <c r="B188" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C188" s="15" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D188" s="15" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E188" s="15">
         <v>10000003369</v>
       </c>
       <c r="F188" s="15"/>
       <c r="G188" s="15"/>
       <c r="H188" s="15"/>
       <c r="I188" s="15"/>
       <c r="J188" s="15">
         <v>500</v>
       </c>
       <c r="K188" s="15">
         <v>0.0037</v>
       </c>
       <c r="L188" s="15">
         <v>0.00257</v>
       </c>
       <c r="M188" s="15">
         <v>0.00236</v>
       </c>
       <c r="N188" s="15"/>
       <c r="O188" s="15"/>
       <c r="P188" s="15"/>
       <c r="Q188" s="15"/>
       <c r="R188"/>
     </row>
     <row r="189" spans="1:18">
       <c r="B189" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C189" s="15" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D189" s="15" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E189" s="15" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="F189" s="15"/>
       <c r="G189" s="15"/>
       <c r="H189" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I189" s="15"/>
       <c r="J189" s="15">
         <v>5000</v>
       </c>
       <c r="K189" s="15">
         <v>0.00267</v>
       </c>
       <c r="L189" s="15">
         <v>0.00231</v>
       </c>
       <c r="M189" s="15">
         <v>0.00223</v>
       </c>
       <c r="N189" s="15">
-        <v>1733</v>
+        <v>1667</v>
       </c>
       <c r="O189" s="15"/>
       <c r="P189" s="15"/>
       <c r="Q189" s="15"/>
       <c r="R189"/>
     </row>
     <row r="190" spans="1:18">
       <c r="B190" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C190" s="15" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D190" s="15" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E190" s="15" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F190" s="15"/>
       <c r="G190" s="15"/>
       <c r="H190" s="15"/>
       <c r="I190" s="15"/>
       <c r="J190" s="15">
         <v>500</v>
       </c>
       <c r="K190" s="15">
         <v>0.0037</v>
       </c>
       <c r="L190" s="15">
         <v>0.00257</v>
       </c>
       <c r="M190" s="15">
         <v>0.00236</v>
       </c>
       <c r="N190" s="15"/>
       <c r="O190" s="15"/>
       <c r="P190" s="15"/>
       <c r="Q190" s="15"/>
       <c r="R190"/>
     </row>
     <row r="191" spans="1:18">
       <c r="B191" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C191" s="15" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D191" s="15" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E191" s="15" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F191" s="15"/>
       <c r="G191" s="15"/>
       <c r="H191" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I191" s="15"/>
       <c r="J191" s="15"/>
       <c r="K191" s="15">
         <v>0.00284</v>
       </c>
       <c r="L191" s="15">
         <v>0.00246</v>
       </c>
       <c r="M191" s="15">
         <v>0.00236</v>
       </c>
       <c r="N191" s="15">
-        <v>4230</v>
+        <v>3478</v>
       </c>
       <c r="O191" s="15"/>
       <c r="P191" s="15"/>
       <c r="Q191" s="15"/>
       <c r="R191"/>
     </row>
     <row r="192" spans="1:18">
       <c r="B192" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C192" s="15" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D192" s="15" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E192" s="15" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F192" s="15"/>
       <c r="G192" s="15"/>
       <c r="H192" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I192" s="15"/>
       <c r="J192" s="15">
         <v>500</v>
       </c>
       <c r="K192" s="15">
         <v>0.00435</v>
       </c>
       <c r="L192" s="15">
         <v>0.00302</v>
       </c>
       <c r="M192" s="15">
         <v>0.00278</v>
       </c>
       <c r="N192" s="15">
-        <v>410609</v>
+        <v>479044</v>
       </c>
       <c r="O192" s="15"/>
       <c r="P192" s="15"/>
       <c r="Q192" s="15"/>
       <c r="R192"/>
     </row>
     <row r="193" spans="1:18">
       <c r="B193" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C193" s="15" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D193" s="15" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E193" s="15" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F193" s="15"/>
       <c r="G193" s="15"/>
       <c r="H193" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I193" s="15"/>
       <c r="J193" s="15">
         <v>5000</v>
       </c>
       <c r="K193" s="15">
         <v>0.00284</v>
       </c>
       <c r="L193" s="15">
         <v>0.00246</v>
       </c>
       <c r="M193" s="15">
         <v>0.00236</v>
       </c>
       <c r="N193" s="15">
-        <v>1961</v>
+        <v>2279</v>
       </c>
       <c r="O193" s="15"/>
       <c r="P193" s="15"/>
       <c r="Q193" s="15"/>
       <c r="R193"/>
     </row>
     <row r="194" spans="1:18">
       <c r="B194" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C194" s="15" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D194" s="15" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E194" s="15">
         <v>10000003388</v>
       </c>
       <c r="F194" s="15"/>
       <c r="G194" s="15"/>
       <c r="H194" s="15"/>
       <c r="I194" s="15"/>
       <c r="J194" s="15">
         <v>500</v>
       </c>
       <c r="K194" s="15">
         <v>0.0037</v>
       </c>
       <c r="L194" s="15">
         <v>0.00257</v>
       </c>
       <c r="M194" s="15">
         <v>0.00236</v>
       </c>
       <c r="N194" s="15"/>
       <c r="O194" s="15"/>
       <c r="P194" s="15"/>
       <c r="Q194" s="15"/>
       <c r="R194"/>
     </row>
     <row r="195" spans="1:18">
       <c r="B195" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C195" s="15" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D195" s="15" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E195" s="15" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F195" s="15"/>
       <c r="G195" s="15"/>
       <c r="H195" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I195" s="15"/>
       <c r="J195" s="15">
         <v>500</v>
       </c>
       <c r="K195" s="15">
         <v>0.00435</v>
       </c>
       <c r="L195" s="15">
         <v>0.00302</v>
       </c>
       <c r="M195" s="15">
         <v>0.00278</v>
       </c>
       <c r="N195" s="15">
-        <v>6797</v>
+        <v>8668</v>
       </c>
       <c r="O195" s="15"/>
       <c r="P195" s="15"/>
       <c r="Q195" s="15"/>
       <c r="R195"/>
     </row>
     <row r="196" spans="1:18">
       <c r="B196" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C196" s="15" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D196" s="15" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E196" s="15">
         <v>10000003391</v>
       </c>
       <c r="F196" s="15"/>
       <c r="G196" s="15"/>
       <c r="H196" s="15"/>
       <c r="I196" s="15"/>
       <c r="J196" s="15">
         <v>500</v>
       </c>
       <c r="K196" s="15">
         <v>0.0037</v>
       </c>
       <c r="L196" s="15">
         <v>0.00257</v>
       </c>
       <c r="M196" s="15">
         <v>0.00236</v>
       </c>
       <c r="N196" s="15"/>
       <c r="O196" s="15"/>
       <c r="P196" s="15"/>
       <c r="Q196" s="15"/>
       <c r="R196"/>
     </row>
     <row r="197" spans="1:18">
       <c r="B197" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C197" s="15" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D197" s="15" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E197" s="15">
         <v>10000002408</v>
       </c>
       <c r="F197" s="15"/>
       <c r="G197" s="15"/>
       <c r="H197" s="15"/>
       <c r="I197" s="15"/>
       <c r="J197" s="15">
         <v>1000</v>
       </c>
       <c r="K197" s="15">
         <v>0.0037</v>
       </c>
       <c r="L197" s="15">
         <v>0.00257</v>
       </c>
       <c r="M197" s="15">
         <v>0.00236</v>
       </c>
       <c r="N197" s="15"/>
       <c r="O197" s="15"/>
       <c r="P197" s="15"/>
       <c r="Q197" s="15"/>
       <c r="R197"/>
     </row>
     <row r="198" spans="1:18">
       <c r="B198" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C198" s="15" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D198" s="15" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E198" s="15" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F198" s="15"/>
       <c r="G198" s="15"/>
       <c r="H198" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I198" s="15"/>
       <c r="J198" s="15">
         <v>500</v>
       </c>
       <c r="K198" s="15">
         <v>0.00435</v>
       </c>
       <c r="L198" s="15">
         <v>0.00302</v>
       </c>
       <c r="M198" s="15">
         <v>0.00278</v>
       </c>
       <c r="N198" s="15">
-        <v>169832</v>
+        <v>184508</v>
       </c>
       <c r="O198" s="15"/>
       <c r="P198" s="15"/>
       <c r="Q198" s="15"/>
       <c r="R198"/>
     </row>
     <row r="199" spans="1:18">
       <c r="B199" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C199" s="15" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D199" s="15" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E199" s="15">
         <v>10000005755</v>
       </c>
       <c r="F199" s="15"/>
       <c r="G199" s="15"/>
       <c r="H199" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I199" s="15"/>
       <c r="J199" s="15">
         <v>500</v>
       </c>
       <c r="K199" s="15">
         <v>0.00282</v>
       </c>
       <c r="L199" s="15">
         <v>0.00244</v>
       </c>
       <c r="M199" s="15">
         <v>0.00235</v>
       </c>
       <c r="N199" s="15">
-        <v>3288</v>
+        <v>3989</v>
       </c>
       <c r="O199" s="15"/>
       <c r="P199" s="15"/>
       <c r="Q199" s="15"/>
       <c r="R199"/>
     </row>
     <row r="200" spans="1:18">
       <c r="B200" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C200" s="15" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D200" s="15" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E200" s="15" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="F200" s="15"/>
       <c r="G200" s="15"/>
       <c r="H200" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I200" s="15"/>
       <c r="J200" s="15">
         <v>500</v>
       </c>
       <c r="K200" s="15">
         <v>0.00435</v>
       </c>
       <c r="L200" s="15">
         <v>0.00302</v>
       </c>
       <c r="M200" s="15">
         <v>0.00278</v>
       </c>
       <c r="N200" s="15">
-        <v>2640</v>
+        <v>3476</v>
       </c>
       <c r="O200" s="15"/>
       <c r="P200" s="15"/>
       <c r="Q200" s="15"/>
       <c r="R200"/>
     </row>
     <row r="201" spans="1:18">
       <c r="B201" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C201" s="15" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D201" s="15" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E201" s="15" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F201" s="15"/>
       <c r="G201" s="15"/>
       <c r="H201" s="15"/>
       <c r="I201" s="15"/>
       <c r="J201" s="15"/>
       <c r="K201" s="15">
         <v>0.0037</v>
       </c>
       <c r="L201" s="15">
         <v>0.00257</v>
       </c>
       <c r="M201" s="15">
         <v>0.00236</v>
       </c>
       <c r="N201" s="15"/>
       <c r="O201" s="15"/>
       <c r="P201" s="15"/>
       <c r="Q201" s="15"/>
       <c r="R201"/>
     </row>
     <row r="202" spans="1:18">
       <c r="B202" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C202" s="15" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D202" s="15" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E202" s="15">
         <v>10080059507</v>
       </c>
       <c r="F202" s="15"/>
       <c r="G202" s="15"/>
       <c r="H202" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I202" s="15"/>
       <c r="J202" s="15">
         <v>5000</v>
       </c>
       <c r="K202" s="15">
         <v>0.00284</v>
       </c>
       <c r="L202" s="15">
         <v>0.00246</v>
       </c>
       <c r="M202" s="15">
         <v>0.00236</v>
       </c>
       <c r="N202" s="15"/>
       <c r="O202" s="15"/>
       <c r="P202" s="15"/>
       <c r="Q202" s="15"/>
       <c r="R202"/>
     </row>
     <row r="203" spans="1:18">
       <c r="B203" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C203" s="15" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D203" s="15" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E203" s="15" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="F203" s="15"/>
       <c r="G203" s="15"/>
       <c r="H203" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I203" s="15" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="J203" s="15">
         <v>5000</v>
       </c>
       <c r="K203" s="15">
         <v>0.0038</v>
       </c>
       <c r="L203" s="15">
         <v>0.00275</v>
       </c>
       <c r="M203" s="15">
         <v>0.0024</v>
       </c>
       <c r="N203" s="15"/>
       <c r="O203" s="15"/>
       <c r="P203" s="15"/>
       <c r="Q203" s="15"/>
       <c r="R203"/>
     </row>
     <row r="204" spans="1:18">
       <c r="B204" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C204" s="15" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D204" s="15" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E204" s="15">
         <v>10000001037</v>
       </c>
       <c r="F204" s="15"/>
       <c r="G204" s="15"/>
       <c r="H204" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I204" s="15" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="J204" s="15">
         <v>1000</v>
       </c>
       <c r="K204" s="15">
         <v>0.00279</v>
       </c>
       <c r="L204" s="15">
         <v>0.00242</v>
       </c>
       <c r="M204" s="15">
         <v>0.00233</v>
       </c>
       <c r="N204" s="15">
-        <v>20675</v>
+        <v>19978</v>
       </c>
       <c r="O204" s="15"/>
       <c r="P204" s="15"/>
       <c r="Q204" s="15"/>
       <c r="R204"/>
     </row>
     <row r="205" spans="1:18">
       <c r="B205" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C205" s="15" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D205" s="15" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E205" s="15" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F205" s="15"/>
       <c r="G205" s="15"/>
       <c r="H205" s="15"/>
       <c r="I205" s="15"/>
       <c r="J205" s="15">
         <v>500</v>
       </c>
       <c r="K205" s="15">
         <v>0.0037</v>
       </c>
       <c r="L205" s="15">
         <v>0.00257</v>
       </c>
       <c r="M205" s="15">
         <v>0.00236</v>
       </c>
       <c r="N205" s="15"/>
       <c r="O205" s="15"/>
       <c r="P205" s="15"/>
       <c r="Q205" s="15"/>
       <c r="R205"/>
     </row>
     <row r="206" spans="1:18">
       <c r="B206" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C206" s="15" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D206" s="15" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E206" s="15" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F206" s="15"/>
       <c r="G206" s="15"/>
       <c r="H206" s="15"/>
       <c r="I206" s="15"/>
       <c r="J206" s="15">
         <v>500</v>
       </c>
       <c r="K206" s="15">
         <v>0.0037</v>
       </c>
       <c r="L206" s="15">
         <v>0.00257</v>
       </c>
       <c r="M206" s="15">
         <v>0.00236</v>
       </c>
       <c r="N206" s="15"/>
       <c r="O206" s="15"/>
       <c r="P206" s="15"/>
       <c r="Q206" s="15"/>
       <c r="R206"/>
     </row>
     <row r="207" spans="1:18">
       <c r="B207" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C207" s="15" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D207" s="15" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E207" s="15" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F207" s="15"/>
       <c r="G207" s="15"/>
       <c r="H207" s="15"/>
       <c r="I207" s="15"/>
       <c r="J207" s="15">
         <v>500</v>
       </c>
       <c r="K207" s="15">
         <v>0.0037</v>
       </c>
       <c r="L207" s="15">
         <v>0.00257</v>
       </c>
       <c r="M207" s="15">
         <v>0.00236</v>
       </c>
       <c r="N207" s="15"/>
       <c r="O207" s="15"/>
       <c r="P207" s="15"/>
       <c r="Q207" s="15"/>
       <c r="R207"/>
     </row>
     <row r="208" spans="1:18">
       <c r="B208" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C208" s="15" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D208" s="15" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E208" s="15">
         <v>10000003732</v>
       </c>
       <c r="F208" s="15"/>
       <c r="G208" s="15"/>
       <c r="H208" s="15"/>
       <c r="I208" s="15"/>
       <c r="J208" s="15">
         <v>500</v>
       </c>
       <c r="K208" s="15">
         <v>0.0037</v>
       </c>
       <c r="L208" s="15">
         <v>0.00257</v>
       </c>
       <c r="M208" s="15">
         <v>0.00236</v>
       </c>
       <c r="N208" s="15"/>
       <c r="O208" s="15"/>
       <c r="P208" s="15"/>
       <c r="Q208" s="15"/>
       <c r="R208"/>
     </row>
     <row r="209" spans="1:18">
       <c r="B209" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C209" s="15" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D209" s="15" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E209" s="15">
         <v>10000005942</v>
       </c>
       <c r="F209" s="15"/>
       <c r="G209" s="15"/>
       <c r="H209" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I209" s="15"/>
       <c r="J209" s="15">
         <v>500</v>
       </c>
       <c r="K209" s="15">
         <v>0.00435</v>
       </c>
       <c r="L209" s="15">
         <v>0.00302</v>
       </c>
       <c r="M209" s="15">
         <v>0.00278</v>
       </c>
       <c r="N209" s="15">
-        <v>905</v>
+        <v>1040</v>
       </c>
       <c r="O209" s="15"/>
       <c r="P209" s="15"/>
       <c r="Q209" s="15"/>
       <c r="R209"/>
     </row>
     <row r="210" spans="1:18">
       <c r="B210" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C210" s="15" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D210" s="15" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E210" s="15" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F210" s="15"/>
       <c r="G210" s="15"/>
       <c r="H210" s="15"/>
       <c r="I210" s="15"/>
       <c r="J210" s="15"/>
       <c r="K210" s="15">
         <v>0.0037</v>
       </c>
       <c r="L210" s="15">
         <v>0.00257</v>
       </c>
       <c r="M210" s="15">
         <v>0.00236</v>
       </c>
       <c r="N210" s="15"/>
       <c r="O210" s="15"/>
       <c r="P210" s="15"/>
       <c r="Q210" s="15"/>
       <c r="R210"/>
     </row>
     <row r="211" spans="1:18">
       <c r="B211" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C211" s="15" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D211" s="15" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E211" s="15" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="F211" s="15"/>
       <c r="G211" s="15"/>
       <c r="H211" s="15"/>
       <c r="I211" s="15"/>
       <c r="J211" s="15"/>
       <c r="K211" s="15">
         <v>0.0037</v>
       </c>
       <c r="L211" s="15">
         <v>0.00257</v>
       </c>
       <c r="M211" s="15">
         <v>0.00236</v>
       </c>
       <c r="N211" s="15"/>
       <c r="O211" s="15"/>
       <c r="P211" s="15"/>
       <c r="Q211" s="15"/>
       <c r="R211"/>
     </row>
     <row r="212" spans="1:18">
       <c r="B212" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C212" s="15" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D212" s="15" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E212" s="15" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="F212" s="15"/>
       <c r="G212" s="15"/>
       <c r="H212" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I212" s="15"/>
       <c r="J212" s="15">
         <v>500</v>
       </c>
       <c r="K212" s="15">
         <v>0.00435</v>
       </c>
       <c r="L212" s="15">
         <v>0.00302</v>
       </c>
       <c r="M212" s="15">
         <v>0.00278</v>
       </c>
       <c r="N212" s="15">
-        <v>489851</v>
+        <v>607139</v>
       </c>
       <c r="O212" s="15"/>
       <c r="P212" s="15"/>
       <c r="Q212" s="15"/>
       <c r="R212"/>
     </row>
     <row r="213" spans="1:18">
       <c r="B213" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C213" s="15" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D213" s="15" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E213" s="15" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F213" s="15"/>
       <c r="G213" s="15"/>
       <c r="H213" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I213" s="15"/>
       <c r="J213" s="15">
         <v>500</v>
       </c>
       <c r="K213" s="15">
         <v>0.00435</v>
       </c>
       <c r="L213" s="15">
         <v>0.00302</v>
       </c>
       <c r="M213" s="15">
         <v>0.00278</v>
       </c>
       <c r="N213" s="15">
-        <v>9462</v>
+        <v>10334</v>
       </c>
       <c r="O213" s="15"/>
       <c r="P213" s="15"/>
       <c r="Q213" s="15"/>
       <c r="R213"/>
     </row>
     <row r="214" spans="1:18">
       <c r="B214" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C214" s="15" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D214" s="15" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E214" s="15" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="F214" s="15"/>
       <c r="G214" s="15"/>
       <c r="H214" s="15"/>
       <c r="I214" s="15"/>
       <c r="J214" s="15"/>
       <c r="K214" s="15">
         <v>0.0037</v>
       </c>
       <c r="L214" s="15">
         <v>0.00257</v>
       </c>
       <c r="M214" s="15">
         <v>0.00236</v>
       </c>
       <c r="N214" s="15"/>
       <c r="O214" s="15"/>
       <c r="P214" s="15"/>
       <c r="Q214" s="15"/>
       <c r="R214"/>
     </row>
     <row r="215" spans="1:18">
       <c r="B215" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C215" s="15" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D215" s="15" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E215" s="15" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="F215" s="15"/>
       <c r="G215" s="15"/>
       <c r="H215" s="15"/>
       <c r="I215" s="15"/>
       <c r="J215" s="15">
         <v>500</v>
       </c>
       <c r="K215" s="15">
         <v>0.0037</v>
       </c>
       <c r="L215" s="15">
         <v>0.00257</v>
       </c>
       <c r="M215" s="15">
         <v>0.00236</v>
       </c>
       <c r="N215" s="15"/>
       <c r="O215" s="15"/>
       <c r="P215" s="15"/>
       <c r="Q215" s="15"/>
       <c r="R215"/>
     </row>
     <row r="216" spans="1:18">
       <c r="B216" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C216" s="15" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D216" s="15" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E216" s="15" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="F216" s="15"/>
       <c r="G216" s="15"/>
       <c r="H216" s="15"/>
       <c r="I216" s="15"/>
       <c r="J216" s="15">
         <v>500</v>
       </c>
       <c r="K216" s="15">
         <v>0.0037</v>
       </c>
       <c r="L216" s="15">
         <v>0.00257</v>
       </c>
       <c r="M216" s="15">
         <v>0.00236</v>
       </c>
       <c r="N216" s="15"/>
       <c r="O216" s="15"/>
       <c r="P216" s="15"/>
       <c r="Q216" s="15"/>
       <c r="R216"/>
     </row>
     <row r="217" spans="1:18">
       <c r="B217" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C217" s="15" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D217" s="15" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="E217" s="15" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F217" s="15"/>
       <c r="G217" s="15"/>
       <c r="H217" s="15"/>
       <c r="I217" s="15"/>
       <c r="J217" s="15"/>
       <c r="K217" s="15">
         <v>0.0037</v>
       </c>
       <c r="L217" s="15">
         <v>0.00257</v>
       </c>
       <c r="M217" s="15">
         <v>0.00236</v>
       </c>
       <c r="N217" s="15"/>
       <c r="O217" s="15"/>
       <c r="P217" s="15"/>
       <c r="Q217" s="15"/>
       <c r="R217"/>
     </row>
     <row r="218" spans="1:18">
       <c r="B218" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C218" s="15" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D218" s="15" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E218" s="15" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F218" s="15"/>
       <c r="G218" s="15"/>
       <c r="H218" s="15"/>
       <c r="I218" s="15"/>
       <c r="J218" s="15"/>
       <c r="K218" s="15">
         <v>0.0037</v>
       </c>
       <c r="L218" s="15">
         <v>0.00257</v>
       </c>
       <c r="M218" s="15">
         <v>0.00236</v>
       </c>
       <c r="N218" s="15"/>
       <c r="O218" s="15"/>
       <c r="P218" s="15"/>
       <c r="Q218" s="15"/>
       <c r="R218"/>
     </row>
     <row r="219" spans="1:18">
       <c r="B219" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C219" s="15" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D219" s="15" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E219" s="15" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="F219" s="15"/>
       <c r="G219" s="15"/>
       <c r="H219" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I219" s="15"/>
       <c r="J219" s="15">
         <v>500</v>
       </c>
       <c r="K219" s="15">
         <v>0.00435</v>
       </c>
       <c r="L219" s="15">
         <v>0.00302</v>
       </c>
       <c r="M219" s="15">
         <v>0.00278</v>
       </c>
       <c r="N219" s="15">
-        <v>1006</v>
+        <v>975</v>
       </c>
       <c r="O219" s="15"/>
       <c r="P219" s="15"/>
       <c r="Q219" s="15"/>
       <c r="R219"/>
     </row>
     <row r="220" spans="1:18">
       <c r="B220" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C220" s="15" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D220" s="15" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="E220" s="15" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="F220" s="15"/>
       <c r="G220" s="15"/>
       <c r="H220" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I220" s="15"/>
       <c r="J220" s="15">
         <v>500</v>
       </c>
       <c r="K220" s="15">
         <v>0.00435</v>
       </c>
       <c r="L220" s="15">
         <v>0.00302</v>
       </c>
       <c r="M220" s="15">
         <v>0.00278</v>
       </c>
       <c r="N220" s="15">
-        <v>317213</v>
+        <v>372196</v>
       </c>
       <c r="O220" s="15"/>
       <c r="P220" s="15"/>
       <c r="Q220" s="15"/>
       <c r="R220"/>
     </row>
     <row r="221" spans="1:18">
       <c r="B221" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C221" s="15" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D221" s="15" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="E221" s="15" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="F221" s="15"/>
       <c r="G221" s="15"/>
       <c r="H221" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I221" s="15"/>
       <c r="J221" s="15">
         <v>500</v>
       </c>
       <c r="K221" s="15">
         <v>0.00435</v>
       </c>
       <c r="L221" s="15">
         <v>0.00302</v>
       </c>
       <c r="M221" s="15">
         <v>0.00278</v>
       </c>
       <c r="N221" s="15">
         <v>163492</v>
       </c>
       <c r="O221" s="15"/>
       <c r="P221" s="15"/>
       <c r="Q221" s="15"/>
       <c r="R221"/>
     </row>
     <row r="222" spans="1:18">
       <c r="B222" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C222" s="15" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D222" s="15" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="E222" s="15" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="F222" s="15"/>
       <c r="G222" s="15"/>
       <c r="H222" s="15"/>
       <c r="I222" s="15"/>
       <c r="J222" s="15"/>
       <c r="K222" s="15">
         <v>0.0037</v>
       </c>
       <c r="L222" s="15">
         <v>0.00257</v>
       </c>
       <c r="M222" s="15">
         <v>0.00236</v>
       </c>
       <c r="N222" s="15"/>
       <c r="O222" s="15"/>
       <c r="P222" s="15"/>
       <c r="Q222" s="15"/>
       <c r="R222"/>
     </row>
     <row r="223" spans="1:18">
       <c r="B223" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C223" s="15" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D223" s="15" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E223" s="15" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="F223" s="15"/>
       <c r="G223" s="15"/>
       <c r="H223" s="15"/>
       <c r="I223" s="15"/>
       <c r="J223" s="15"/>
       <c r="K223" s="15">
         <v>0.0037</v>
       </c>
       <c r="L223" s="15">
         <v>0.00257</v>
       </c>
       <c r="M223" s="15">
         <v>0.00236</v>
       </c>
       <c r="N223" s="15"/>
       <c r="O223" s="15"/>
       <c r="P223" s="15"/>
       <c r="Q223" s="15"/>
       <c r="R223"/>
     </row>
     <row r="224" spans="1:18">
       <c r="B224" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C224" s="15" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D224" s="15" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E224" s="15" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F224" s="15"/>
       <c r="G224" s="15"/>
       <c r="H224" s="15"/>
       <c r="I224" s="15"/>
       <c r="J224" s="15"/>
       <c r="K224" s="15">
         <v>0.0037</v>
       </c>
       <c r="L224" s="15">
         <v>0.00257</v>
       </c>
       <c r="M224" s="15">
         <v>0.00236</v>
       </c>
       <c r="N224" s="15"/>
       <c r="O224" s="15"/>
       <c r="P224" s="15"/>
       <c r="Q224" s="15"/>
       <c r="R224"/>
     </row>
     <row r="225" spans="1:18">
       <c r="B225" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C225" s="15" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="D225" s="15" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E225" s="15" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F225" s="15"/>
       <c r="G225" s="15"/>
       <c r="H225" s="15"/>
       <c r="I225" s="15"/>
       <c r="J225" s="15"/>
       <c r="K225" s="15">
         <v>0.0037</v>
       </c>
       <c r="L225" s="15">
         <v>0.00257</v>
       </c>
       <c r="M225" s="15">
         <v>0.00236</v>
       </c>
       <c r="N225" s="15"/>
       <c r="O225" s="15"/>
       <c r="P225" s="15"/>
       <c r="Q225" s="15"/>
       <c r="R225"/>
     </row>
     <row r="226" spans="1:18">
       <c r="B226" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C226" s="15" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D226" s="15" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E226" s="15" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F226" s="15"/>
       <c r="G226" s="15"/>
       <c r="H226" s="15"/>
       <c r="I226" s="15"/>
       <c r="J226" s="15"/>
       <c r="K226" s="15">
         <v>0.0037</v>
       </c>
       <c r="L226" s="15">
         <v>0.00257</v>
       </c>
       <c r="M226" s="15">
         <v>0.00236</v>
       </c>
       <c r="N226" s="15"/>
       <c r="O226" s="15"/>
       <c r="P226" s="15"/>
       <c r="Q226" s="15"/>
       <c r="R226"/>
     </row>
     <row r="227" spans="1:18">
       <c r="B227" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C227" s="15" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D227" s="15" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E227" s="15">
         <v>10080071589</v>
       </c>
       <c r="F227" s="15"/>
       <c r="G227" s="15"/>
       <c r="H227" s="15" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="I227" s="15"/>
       <c r="J227" s="15"/>
       <c r="K227" s="15">
         <v>0.008059999999999999</v>
       </c>
       <c r="L227" s="15">
         <v>0.00672</v>
       </c>
       <c r="M227" s="15">
         <v>0.00645</v>
       </c>
       <c r="N227" s="15"/>
       <c r="O227" s="15"/>
       <c r="P227" s="15"/>
       <c r="Q227" s="15"/>
       <c r="R227"/>
     </row>
     <row r="228" spans="1:18">
       <c r="B228" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C228" s="15" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D228" s="15" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E228" s="15" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F228" s="15"/>
       <c r="G228" s="15"/>
       <c r="H228" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I228" s="15"/>
       <c r="J228" s="15">
         <v>1000</v>
       </c>
       <c r="K228" s="15">
         <v>0.00507</v>
       </c>
       <c r="L228" s="15">
         <v>0.00362</v>
       </c>
       <c r="M228" s="15">
         <v>0.00327</v>
       </c>
       <c r="N228" s="15">
-        <v>817</v>
+        <v>973</v>
       </c>
       <c r="O228" s="15"/>
       <c r="P228" s="15"/>
       <c r="Q228" s="15"/>
       <c r="R228"/>
     </row>
     <row r="229" spans="1:18">
       <c r="B229" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C229" s="15" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D229" s="15" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E229" s="15" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="F229" s="15"/>
       <c r="G229" s="15"/>
       <c r="H229" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I229" s="15"/>
       <c r="J229" s="15">
         <v>1000</v>
       </c>
       <c r="K229" s="15">
         <v>0.00507</v>
       </c>
       <c r="L229" s="15">
         <v>0.00362</v>
       </c>
       <c r="M229" s="15">
         <v>0.00327</v>
       </c>
       <c r="N229" s="15"/>
       <c r="O229" s="15"/>
       <c r="P229" s="15"/>
       <c r="Q229" s="15"/>
       <c r="R229"/>
     </row>
     <row r="230" spans="1:18">
       <c r="B230" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C230" s="15" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D230" s="15" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="E230" s="15" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="F230" s="15"/>
       <c r="G230" s="15"/>
       <c r="H230" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I230" s="15"/>
       <c r="J230" s="15"/>
       <c r="K230" s="15">
         <v>0.00321</v>
       </c>
       <c r="L230" s="15">
         <v>0.00278</v>
       </c>
       <c r="M230" s="15">
         <v>0.00268</v>
       </c>
       <c r="N230" s="15">
-        <v>30800</v>
+        <v>27720</v>
       </c>
       <c r="O230" s="15"/>
       <c r="P230" s="15"/>
       <c r="Q230" s="15"/>
       <c r="R230"/>
     </row>
     <row r="231" spans="1:18">
       <c r="B231" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C231" s="15" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="D231" s="15" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="E231" s="15" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="F231" s="15"/>
       <c r="G231" s="15"/>
       <c r="H231" s="15"/>
       <c r="I231" s="15"/>
       <c r="J231" s="15">
         <v>500</v>
       </c>
       <c r="K231" s="15">
         <v>0.00431</v>
       </c>
       <c r="L231" s="15">
         <v>0.00308</v>
       </c>
       <c r="M231" s="15">
         <v>0.00278</v>
       </c>
       <c r="N231" s="15"/>
       <c r="O231" s="15"/>
       <c r="P231" s="15"/>
       <c r="Q231" s="15"/>
       <c r="R231"/>
     </row>
     <row r="232" spans="1:18">
       <c r="B232" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C232" s="15" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D232" s="15" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E232" s="15" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F232" s="15"/>
       <c r="G232" s="15"/>
       <c r="H232" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I232" s="15"/>
       <c r="J232" s="15">
         <v>1000</v>
       </c>
       <c r="K232" s="15">
         <v>0.00507</v>
       </c>
       <c r="L232" s="15">
         <v>0.00362</v>
       </c>
       <c r="M232" s="15">
         <v>0.00327</v>
       </c>
       <c r="N232" s="15"/>
       <c r="O232" s="15"/>
       <c r="P232" s="15"/>
       <c r="Q232" s="15"/>
       <c r="R232"/>
     </row>
     <row r="233" spans="1:18">
       <c r="B233" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C233" s="15" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D233" s="15" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E233" s="15" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="F233" s="15"/>
       <c r="G233" s="15"/>
       <c r="H233" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I233" s="15"/>
       <c r="J233" s="15"/>
       <c r="K233" s="15">
         <v>0.00321</v>
       </c>
       <c r="L233" s="15">
         <v>0.00278</v>
       </c>
       <c r="M233" s="15">
         <v>0.00268</v>
       </c>
       <c r="N233" s="15">
-        <v>32604</v>
+        <v>39520</v>
       </c>
       <c r="O233" s="15"/>
       <c r="P233" s="15"/>
       <c r="Q233" s="15"/>
       <c r="R233"/>
     </row>
     <row r="234" spans="1:18">
       <c r="B234" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C234" s="15" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D234" s="15" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E234" s="15" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F234" s="15"/>
       <c r="G234" s="15"/>
       <c r="H234" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I234" s="15"/>
       <c r="J234" s="15">
         <v>5000</v>
       </c>
       <c r="K234" s="15">
         <v>0.00308</v>
       </c>
       <c r="L234" s="15">
         <v>0.00267</v>
       </c>
       <c r="M234" s="15">
         <v>0.00256</v>
       </c>
       <c r="N234" s="15"/>
       <c r="O234" s="15"/>
       <c r="P234" s="15"/>
       <c r="Q234" s="15"/>
       <c r="R234"/>
     </row>
     <row r="235" spans="1:18">
       <c r="B235" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C235" s="15" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D235" s="15" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E235" s="15" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F235" s="15"/>
       <c r="G235" s="15"/>
       <c r="H235" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I235" s="15"/>
       <c r="J235" s="15">
         <v>5000</v>
       </c>
       <c r="K235" s="15">
         <v>0.00321</v>
       </c>
       <c r="L235" s="15">
         <v>0.00278</v>
       </c>
       <c r="M235" s="15">
         <v>0.00268</v>
       </c>
       <c r="N235" s="15">
-        <v>29106</v>
+        <v>30492</v>
       </c>
       <c r="O235" s="15"/>
       <c r="P235" s="15"/>
       <c r="Q235" s="15"/>
       <c r="R235"/>
     </row>
     <row r="236" spans="1:18">
       <c r="B236" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C236" s="15" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D236" s="15" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E236" s="15" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F236" s="15"/>
       <c r="G236" s="15"/>
       <c r="H236" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I236" s="15"/>
       <c r="J236" s="15"/>
       <c r="K236" s="15">
         <v>0.00321</v>
       </c>
       <c r="L236" s="15">
         <v>0.00278</v>
       </c>
       <c r="M236" s="15">
         <v>0.00268</v>
       </c>
       <c r="N236" s="15">
-        <v>32362</v>
+        <v>34293</v>
       </c>
       <c r="O236" s="15"/>
       <c r="P236" s="15"/>
       <c r="Q236" s="15"/>
       <c r="R236"/>
     </row>
     <row r="237" spans="1:18">
       <c r="B237" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C237" s="15" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D237" s="15" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E237" s="15">
         <v>10080036542</v>
       </c>
       <c r="F237" s="15"/>
       <c r="G237" s="15"/>
       <c r="H237" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I237" s="15"/>
       <c r="J237" s="15">
         <v>1000</v>
       </c>
       <c r="K237" s="15">
         <v>0.00507</v>
       </c>
       <c r="L237" s="15">
         <v>0.00362</v>
       </c>
       <c r="M237" s="15">
         <v>0.00327</v>
       </c>
       <c r="N237" s="15"/>
       <c r="O237" s="15"/>
       <c r="P237" s="15"/>
       <c r="Q237" s="15"/>
       <c r="R237"/>
     </row>
     <row r="238" spans="1:18">
       <c r="B238" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C238" s="15" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D238" s="15" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E238" s="15">
         <v>10080036544</v>
       </c>
       <c r="F238" s="15"/>
       <c r="G238" s="15"/>
       <c r="H238" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I238" s="15"/>
       <c r="J238" s="15">
         <v>500</v>
       </c>
       <c r="K238" s="15">
         <v>0.00507</v>
       </c>
       <c r="L238" s="15">
         <v>0.00362</v>
       </c>
       <c r="M238" s="15">
         <v>0.00327</v>
       </c>
       <c r="N238" s="15"/>
       <c r="O238" s="15"/>
       <c r="P238" s="15"/>
       <c r="Q238" s="15"/>
       <c r="R238"/>
     </row>
     <row r="239" spans="1:18">
       <c r="B239" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C239" s="15" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D239" s="15" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E239" s="15" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="F239" s="15"/>
       <c r="G239" s="15"/>
       <c r="H239" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I239" s="15"/>
       <c r="J239" s="15">
         <v>1000</v>
       </c>
       <c r="K239" s="15">
         <v>0.00507</v>
       </c>
       <c r="L239" s="15">
         <v>0.00362</v>
       </c>
       <c r="M239" s="15">
         <v>0.00327</v>
       </c>
       <c r="N239" s="15"/>
       <c r="O239" s="15"/>
       <c r="P239" s="15"/>
       <c r="Q239" s="15"/>
       <c r="R239"/>
     </row>
     <row r="240" spans="1:18">
       <c r="B240" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C240" s="15" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D240" s="15" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E240" s="15" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F240" s="15"/>
       <c r="G240" s="15"/>
       <c r="H240" s="15" t="s">
         <v>282</v>
       </c>
       <c r="I240" s="15"/>
       <c r="J240" s="15">
         <v>2000</v>
       </c>
       <c r="K240" s="15">
         <v>0.04937</v>
       </c>
       <c r="L240" s="15">
         <v>0.04937</v>
       </c>
       <c r="M240" s="15">
         <v>0.04937</v>
       </c>
       <c r="N240" s="15">
-        <v>13200</v>
+        <v>16201</v>
       </c>
       <c r="O240" s="15"/>
       <c r="P240" s="15"/>
       <c r="Q240" s="15"/>
       <c r="R240"/>
     </row>
     <row r="241" spans="1:18">
       <c r="B241" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C241" s="15" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="D241" s="15" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="E241" s="15" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F241" s="15"/>
       <c r="G241" s="15"/>
       <c r="H241" s="15" t="s">
         <v>282</v>
       </c>
       <c r="I241" s="15"/>
       <c r="J241" s="15">
         <v>5000</v>
       </c>
       <c r="K241" s="15">
         <v>0.07152</v>
       </c>
       <c r="L241" s="15">
         <v>0.07152</v>
       </c>
       <c r="M241" s="15">
         <v>0.07152</v>
       </c>
       <c r="N241" s="15"/>
       <c r="O241" s="15"/>
       <c r="P241" s="15"/>
       <c r="Q241" s="15"/>
       <c r="R241"/>
     </row>
     <row r="242" spans="1:18">
       <c r="B242" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C242" s="15" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D242" s="15" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="E242" s="15" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F242" s="15"/>
       <c r="G242" s="15"/>
       <c r="H242" s="15" t="s">
         <v>282</v>
       </c>
       <c r="I242" s="15"/>
       <c r="J242" s="15">
         <v>1000</v>
       </c>
       <c r="K242" s="15">
         <v>0.09861</v>
       </c>
       <c r="L242" s="15">
         <v>0.09861</v>
       </c>
       <c r="M242" s="15">
         <v>0.09861</v>
       </c>
       <c r="N242" s="15"/>
       <c r="O242" s="15"/>
       <c r="P242" s="15"/>
       <c r="Q242" s="15"/>
       <c r="R242"/>
     </row>
     <row r="243" spans="1:18">
       <c r="B243" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C243" s="15" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D243" s="15" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="E243" s="15" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="F243" s="15"/>
       <c r="G243" s="15"/>
       <c r="H243" s="15" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="I243" s="15"/>
       <c r="J243" s="15">
         <v>1000</v>
       </c>
       <c r="K243" s="15">
         <v>0.56349</v>
       </c>
       <c r="L243" s="15">
         <v>0.4726</v>
       </c>
       <c r="M243" s="15">
         <v>0.45442</v>
       </c>
       <c r="N243" s="15"/>
       <c r="O243" s="15"/>
       <c r="P243" s="15"/>
       <c r="Q243" s="15"/>
       <c r="R243"/>
     </row>
     <row r="244" spans="1:18">
       <c r="B244" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C244" s="15" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D244" s="15" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="E244" s="15" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="F244" s="15"/>
       <c r="G244" s="15"/>
       <c r="H244" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I244" s="15"/>
       <c r="J244" s="15"/>
       <c r="K244" s="15">
         <v>0.00507</v>
       </c>
       <c r="L244" s="15">
         <v>0.00362</v>
       </c>
       <c r="M244" s="15">
         <v>0.00327</v>
       </c>
       <c r="N244" s="15"/>
       <c r="O244" s="15"/>
       <c r="P244" s="15"/>
       <c r="Q244" s="15"/>
       <c r="R244"/>
     </row>
     <row r="245" spans="1:18">
       <c r="B245" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C245" s="15" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D245" s="15" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E245" s="15" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="F245" s="15"/>
       <c r="G245" s="15"/>
       <c r="H245" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I245" s="15"/>
       <c r="J245" s="15">
         <v>5000</v>
       </c>
       <c r="K245" s="15">
-        <v>0.00305</v>
+        <v>0.00315</v>
       </c>
       <c r="L245" s="15">
-        <v>0.00264</v>
+        <v>0.00273</v>
       </c>
       <c r="M245" s="15">
-        <v>0.00254</v>
+        <v>0.00263</v>
       </c>
       <c r="N245" s="15">
-        <v>3391</v>
-[...3 lines deleted...]
-      </c>
+        <v>8957</v>
+      </c>
+      <c r="O245" s="15"/>
       <c r="P245" s="15"/>
       <c r="Q245" s="15"/>
       <c r="R245"/>
     </row>
     <row r="246" spans="1:18">
       <c r="B246" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C246" s="15" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D246" s="15" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E246" s="15" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="F246" s="15"/>
       <c r="G246" s="15"/>
       <c r="H246" s="15" t="s">
         <v>282</v>
       </c>
       <c r="I246" s="15"/>
       <c r="J246" s="15">
         <v>1000</v>
       </c>
       <c r="K246" s="15">
         <v>0.09861</v>
       </c>
       <c r="L246" s="15">
         <v>0.09861</v>
       </c>
       <c r="M246" s="15">
         <v>0.09861</v>
       </c>
       <c r="N246" s="15"/>
       <c r="O246" s="15"/>
       <c r="P246" s="15"/>
       <c r="Q246" s="15"/>
       <c r="R246"/>
     </row>
     <row r="247" spans="1:18">
       <c r="B247" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C247" s="15" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D247" s="15" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E247" s="15" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="F247" s="15"/>
       <c r="G247" s="15"/>
       <c r="H247" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I247" s="15" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="J247" s="15"/>
       <c r="K247" s="15">
         <v>0.00206</v>
       </c>
       <c r="L247" s="15">
         <v>0.00206</v>
       </c>
       <c r="M247" s="15">
         <v>0.00206</v>
       </c>
       <c r="N247" s="15"/>
       <c r="O247" s="15"/>
       <c r="P247" s="15"/>
       <c r="Q247" s="15"/>
       <c r="R247"/>
     </row>
     <row r="248" spans="1:18">
       <c r="B248" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C248" s="15" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D248" s="15" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E248" s="15" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F248" s="15"/>
       <c r="G248" s="15"/>
       <c r="H248" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I248" s="15" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="J248" s="15">
         <v>5000</v>
       </c>
       <c r="K248" s="15">
         <v>0.00303</v>
       </c>
       <c r="L248" s="15">
         <v>0.00263</v>
       </c>
       <c r="M248" s="15">
         <v>0.00253</v>
       </c>
       <c r="N248" s="15">
-        <v>3031</v>
+        <v>2632</v>
       </c>
       <c r="O248" s="15"/>
       <c r="P248" s="15"/>
       <c r="Q248" s="15"/>
       <c r="R248"/>
     </row>
     <row r="249" spans="1:18">
       <c r="B249" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C249" s="15" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="D249" s="15" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E249" s="15" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F249" s="15"/>
       <c r="G249" s="15"/>
       <c r="H249" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I249" s="15"/>
       <c r="J249" s="15"/>
       <c r="K249" s="15">
         <v>0.00321</v>
       </c>
       <c r="L249" s="15">
         <v>0.00278</v>
       </c>
       <c r="M249" s="15">
         <v>0.00268</v>
       </c>
       <c r="N249" s="15">
-        <v>36860</v>
+        <v>32980</v>
       </c>
       <c r="O249" s="15"/>
       <c r="P249" s="15"/>
       <c r="Q249" s="15"/>
       <c r="R249"/>
     </row>
     <row r="250" spans="1:18">
       <c r="B250" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C250" s="15" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D250" s="15" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E250" s="15" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F250" s="15"/>
       <c r="G250" s="15"/>
       <c r="H250" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I250" s="15"/>
       <c r="J250" s="15">
         <v>5000</v>
       </c>
       <c r="K250" s="15">
         <v>0.00297</v>
       </c>
       <c r="L250" s="15">
         <v>0.00257</v>
       </c>
       <c r="M250" s="15">
         <v>0.00248</v>
       </c>
       <c r="N250" s="15">
-        <v>915</v>
+        <v>1200</v>
       </c>
       <c r="O250" s="15"/>
       <c r="P250" s="15"/>
       <c r="Q250" s="15"/>
       <c r="R250"/>
     </row>
     <row r="251" spans="1:18">
       <c r="B251" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C251" s="15" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D251" s="15" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E251" s="15">
         <v>10080055333</v>
       </c>
       <c r="F251" s="15"/>
       <c r="G251" s="15"/>
       <c r="H251" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I251" s="15"/>
       <c r="J251" s="15">
         <v>5000</v>
       </c>
       <c r="K251" s="15">
         <v>0.00507</v>
       </c>
       <c r="L251" s="15">
         <v>0.00362</v>
       </c>
       <c r="M251" s="15">
         <v>0.00327</v>
       </c>
       <c r="N251" s="15"/>
       <c r="O251" s="15"/>
       <c r="P251" s="15"/>
       <c r="Q251" s="15"/>
       <c r="R251"/>
     </row>
     <row r="252" spans="1:18">
       <c r="B252" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C252" s="15" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D252" s="15" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E252" s="15" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="F252" s="15"/>
       <c r="G252" s="15"/>
       <c r="H252" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I252" s="15"/>
       <c r="J252" s="15">
         <v>500</v>
       </c>
       <c r="K252" s="15">
         <v>0.00507</v>
       </c>
       <c r="L252" s="15">
         <v>0.00362</v>
       </c>
       <c r="M252" s="15">
         <v>0.00327</v>
       </c>
       <c r="N252" s="15"/>
       <c r="O252" s="15"/>
       <c r="P252" s="15"/>
       <c r="Q252" s="15"/>
       <c r="R252"/>
     </row>
     <row r="253" spans="1:18">
       <c r="B253" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C253" s="15" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D253" s="15" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E253" s="15" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="F253" s="15"/>
       <c r="G253" s="15"/>
       <c r="H253" s="15" t="s">
         <v>282</v>
       </c>
       <c r="I253" s="15"/>
       <c r="J253" s="15">
         <v>5000</v>
       </c>
       <c r="K253" s="15">
         <v>0.16359</v>
       </c>
       <c r="L253" s="15">
         <v>0.1372</v>
       </c>
       <c r="M253" s="15">
         <v>0.13193</v>
       </c>
       <c r="N253" s="15"/>
       <c r="O253" s="15"/>
       <c r="P253" s="15"/>
       <c r="Q253" s="15"/>
       <c r="R253"/>
     </row>
     <row r="254" spans="1:18">
       <c r="B254" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C254" s="15" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D254" s="15" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E254" s="15" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="F254" s="15"/>
       <c r="G254" s="15"/>
       <c r="H254" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I254" s="15"/>
       <c r="J254" s="15">
         <v>1000</v>
       </c>
       <c r="K254" s="15">
         <v>0.00507</v>
       </c>
       <c r="L254" s="15">
         <v>0.00362</v>
       </c>
       <c r="M254" s="15">
         <v>0.00327</v>
       </c>
       <c r="N254" s="15"/>
       <c r="O254" s="15"/>
       <c r="P254" s="15"/>
       <c r="Q254" s="15"/>
       <c r="R254"/>
     </row>
     <row r="255" spans="1:18">
       <c r="B255" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C255" s="15" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D255" s="15" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="E255" s="15" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F255" s="15"/>
       <c r="G255" s="15"/>
       <c r="H255" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I255" s="15"/>
       <c r="J255" s="15"/>
       <c r="K255" s="15">
         <v>0.00321</v>
       </c>
       <c r="L255" s="15">
         <v>0.00278</v>
       </c>
       <c r="M255" s="15">
         <v>0.00268</v>
       </c>
       <c r="N255" s="15">
-        <v>26445</v>
+        <v>24867</v>
       </c>
       <c r="O255" s="15"/>
       <c r="P255" s="15"/>
       <c r="Q255" s="15"/>
       <c r="R255"/>
     </row>
     <row r="256" spans="1:18">
       <c r="B256" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C256" s="15" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D256" s="15" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E256" s="15" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F256" s="15"/>
       <c r="G256" s="15"/>
       <c r="H256" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I256" s="15"/>
       <c r="J256" s="15">
         <v>5000</v>
       </c>
       <c r="K256" s="15">
         <v>0.00321</v>
       </c>
       <c r="L256" s="15">
         <v>0.00278</v>
       </c>
       <c r="M256" s="15">
         <v>0.00268</v>
       </c>
       <c r="N256" s="15">
-        <v>1992</v>
+        <v>1945</v>
       </c>
       <c r="O256" s="15"/>
       <c r="P256" s="15"/>
       <c r="Q256" s="15"/>
       <c r="R256"/>
     </row>
     <row r="257" spans="1:18">
       <c r="B257" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C257" s="15" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D257" s="15" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E257" s="15" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F257" s="15"/>
       <c r="G257" s="15"/>
       <c r="H257" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I257" s="15"/>
       <c r="J257" s="15">
         <v>5000</v>
       </c>
       <c r="K257" s="15">
         <v>0.00311</v>
       </c>
       <c r="L257" s="15">
         <v>0.00269</v>
       </c>
       <c r="M257" s="15">
         <v>0.00259</v>
       </c>
       <c r="N257" s="15"/>
       <c r="O257" s="15"/>
       <c r="P257" s="15"/>
       <c r="Q257" s="15"/>
       <c r="R257"/>
     </row>
     <row r="258" spans="1:18">
       <c r="B258" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C258" s="15" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D258" s="15" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="E258" s="15" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="F258" s="15"/>
       <c r="G258" s="15"/>
       <c r="H258" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I258" s="15"/>
       <c r="J258" s="15">
         <v>5000</v>
       </c>
       <c r="K258" s="15">
         <v>0.00507</v>
       </c>
       <c r="L258" s="15">
         <v>0.00362</v>
       </c>
       <c r="M258" s="15">
         <v>0.00327</v>
       </c>
       <c r="N258" s="15"/>
       <c r="O258" s="15"/>
       <c r="P258" s="15"/>
       <c r="Q258" s="15"/>
       <c r="R258"/>
     </row>
     <row r="259" spans="1:18">
       <c r="B259" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C259" s="15" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D259" s="15" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="E259" s="15" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="F259" s="15"/>
       <c r="G259" s="15"/>
       <c r="H259" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I259" s="15"/>
       <c r="J259" s="15"/>
       <c r="K259" s="15">
         <v>0.00321</v>
       </c>
       <c r="L259" s="15">
         <v>0.00278</v>
       </c>
       <c r="M259" s="15">
         <v>0.00268</v>
       </c>
       <c r="N259" s="15">
-        <v>27235</v>
+        <v>29749</v>
       </c>
       <c r="O259" s="15"/>
       <c r="P259" s="15"/>
       <c r="Q259" s="15"/>
       <c r="R259"/>
     </row>
     <row r="260" spans="1:18">
       <c r="B260" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C260" s="15" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D260" s="15" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="E260" s="15" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="F260" s="15"/>
       <c r="G260" s="15"/>
       <c r="H260" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I260" s="15"/>
       <c r="J260" s="15">
         <v>5000</v>
       </c>
       <c r="K260" s="15">
         <v>0.00507</v>
       </c>
       <c r="L260" s="15">
         <v>0.00362</v>
       </c>
       <c r="M260" s="15">
         <v>0.00327</v>
       </c>
       <c r="N260" s="15"/>
       <c r="O260" s="15"/>
       <c r="P260" s="15"/>
       <c r="Q260" s="15"/>
       <c r="R260"/>
     </row>
     <row r="261" spans="1:18">
       <c r="B261" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C261" s="15" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="D261" s="15" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="E261" s="15" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="F261" s="15"/>
       <c r="G261" s="15"/>
       <c r="H261" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I261" s="15"/>
       <c r="J261" s="15">
         <v>5000</v>
       </c>
       <c r="K261" s="15">
         <v>0.00305</v>
       </c>
       <c r="L261" s="15">
         <v>0.00264</v>
       </c>
       <c r="M261" s="15">
         <v>0.00254</v>
       </c>
       <c r="N261" s="15">
-        <v>4150</v>
+        <v>3500</v>
       </c>
       <c r="O261" s="15"/>
       <c r="P261" s="15"/>
       <c r="Q261" s="15"/>
       <c r="R261"/>
     </row>
     <row r="262" spans="1:18">
       <c r="B262" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C262" s="15" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D262" s="15" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="E262" s="15" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="F262" s="15"/>
       <c r="G262" s="15"/>
       <c r="H262" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I262" s="15"/>
       <c r="J262" s="15"/>
       <c r="K262" s="15">
         <v>0.00321</v>
       </c>
       <c r="L262" s="15">
         <v>0.00278</v>
       </c>
       <c r="M262" s="15">
         <v>0.00268</v>
       </c>
       <c r="N262" s="15">
-        <v>32400</v>
+        <v>40500</v>
       </c>
       <c r="O262" s="15"/>
       <c r="P262" s="15"/>
       <c r="Q262" s="15"/>
       <c r="R262"/>
     </row>
     <row r="263" spans="1:18">
       <c r="B263" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C263" s="15" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D263" s="15" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="E263" s="15" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F263" s="15"/>
       <c r="G263" s="15"/>
       <c r="H263" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I263" s="15"/>
       <c r="J263" s="15"/>
       <c r="K263" s="15">
         <v>0.00321</v>
       </c>
       <c r="L263" s="15">
         <v>0.00278</v>
       </c>
       <c r="M263" s="15">
         <v>0.00268</v>
       </c>
       <c r="N263" s="15">
-        <v>42570</v>
+        <v>36630</v>
       </c>
       <c r="O263" s="15"/>
       <c r="P263" s="15"/>
       <c r="Q263" s="15"/>
       <c r="R263"/>
     </row>
     <row r="264" spans="1:18">
       <c r="B264" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C264" s="15" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D264" s="15" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="E264" s="15" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="F264" s="15"/>
       <c r="G264" s="15"/>
       <c r="H264" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I264" s="15"/>
       <c r="J264" s="15">
         <v>5000</v>
       </c>
       <c r="K264" s="15">
         <v>0.00434</v>
       </c>
       <c r="L264" s="15">
         <v>0.00314</v>
       </c>
       <c r="M264" s="15">
         <v>0.00274</v>
       </c>
       <c r="N264" s="15">
-        <v>396</v>
+        <v>372</v>
       </c>
       <c r="O264" s="15"/>
       <c r="P264" s="15"/>
       <c r="Q264" s="15"/>
       <c r="R264"/>
     </row>
     <row r="265" spans="1:18">
       <c r="B265" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C265" s="15" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D265" s="15" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="E265" s="15" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="F265" s="15"/>
       <c r="G265" s="15"/>
       <c r="H265" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I265" s="15"/>
       <c r="J265" s="15"/>
       <c r="K265" s="15">
         <v>0.00321</v>
       </c>
       <c r="L265" s="15">
         <v>0.00278</v>
       </c>
       <c r="M265" s="15">
         <v>0.00268</v>
       </c>
       <c r="N265" s="15">
-        <v>37752</v>
+        <v>32867</v>
       </c>
       <c r="O265" s="15"/>
       <c r="P265" s="15"/>
       <c r="Q265" s="15"/>
       <c r="R265"/>
     </row>
     <row r="266" spans="1:18">
       <c r="B266" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C266" s="15" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D266" s="15" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="E266" s="15">
         <v>10080055332</v>
       </c>
       <c r="F266" s="15"/>
       <c r="G266" s="15"/>
       <c r="H266" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I266" s="15"/>
       <c r="J266" s="15">
         <v>5000</v>
       </c>
       <c r="K266" s="15">
         <v>0.00321</v>
       </c>
       <c r="L266" s="15">
         <v>0.00278</v>
       </c>
       <c r="M266" s="15">
         <v>0.00268</v>
       </c>
       <c r="N266" s="15"/>
       <c r="O266" s="15"/>
       <c r="P266" s="15"/>
       <c r="Q266" s="15"/>
       <c r="R266"/>
     </row>
     <row r="267" spans="1:18">
       <c r="B267" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C267" s="15" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D267" s="15" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E267" s="15" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F267" s="15"/>
       <c r="G267" s="15"/>
       <c r="H267" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I267" s="15"/>
       <c r="J267" s="15">
         <v>5000</v>
       </c>
       <c r="K267" s="15">
         <v>0.00297</v>
       </c>
       <c r="L267" s="15">
         <v>0.00257</v>
       </c>
       <c r="M267" s="15">
         <v>0.00248</v>
       </c>
       <c r="N267" s="15">
-        <v>8785</v>
+        <v>7206</v>
       </c>
       <c r="O267" s="15"/>
       <c r="P267" s="15"/>
       <c r="Q267" s="15"/>
       <c r="R267"/>
     </row>
     <row r="268" spans="1:18">
       <c r="B268" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C268" s="15" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D268" s="15" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="E268" s="15" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="F268" s="15"/>
       <c r="G268" s="15"/>
       <c r="H268" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I268" s="15"/>
       <c r="J268" s="15">
         <v>5000</v>
       </c>
       <c r="K268" s="15">
         <v>0.00321</v>
       </c>
       <c r="L268" s="15">
         <v>0.00278</v>
       </c>
       <c r="M268" s="15">
         <v>0.00268</v>
       </c>
       <c r="N268" s="15">
-        <v>39560</v>
+        <v>35420</v>
       </c>
       <c r="O268" s="15"/>
       <c r="P268" s="15"/>
       <c r="Q268" s="15"/>
       <c r="R268"/>
     </row>
     <row r="269" spans="1:18">
       <c r="B269" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C269" s="15" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="D269" s="15" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E269" s="15">
         <v>10080055393</v>
       </c>
       <c r="F269" s="15"/>
       <c r="G269" s="15"/>
       <c r="H269" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I269" s="15"/>
       <c r="J269" s="15">
         <v>5000</v>
       </c>
       <c r="K269" s="15">
         <v>0.00321</v>
       </c>
       <c r="L269" s="15">
         <v>0.00278</v>
       </c>
       <c r="M269" s="15">
         <v>0.00268</v>
       </c>
       <c r="N269" s="15">
-        <v>29312</v>
+        <v>39846</v>
       </c>
       <c r="O269" s="15"/>
       <c r="P269" s="15"/>
       <c r="Q269" s="15"/>
       <c r="R269"/>
     </row>
     <row r="270" spans="1:18">
       <c r="B270" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C270" s="15" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D270" s="15" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E270" s="15">
         <v>10080052450</v>
       </c>
       <c r="F270" s="15"/>
       <c r="G270" s="15"/>
       <c r="H270" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I270" s="15" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="J270" s="15">
         <v>1000</v>
       </c>
       <c r="K270" s="15">
         <v>0.00359</v>
       </c>
       <c r="L270" s="15">
         <v>0.00311</v>
       </c>
       <c r="M270" s="15">
         <v>0.00299</v>
       </c>
       <c r="N270" s="15">
-        <v>1035</v>
+        <v>1320</v>
       </c>
       <c r="O270" s="15"/>
       <c r="P270" s="15"/>
       <c r="Q270" s="15"/>
       <c r="R270"/>
     </row>
     <row r="271" spans="1:18">
       <c r="B271" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C271" s="15" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D271" s="15" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E271" s="15" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F271" s="15"/>
       <c r="G271" s="15"/>
       <c r="H271" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I271" s="15" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="J271" s="15">
         <v>5000</v>
       </c>
       <c r="K271" s="15">
         <v>0.00306</v>
       </c>
       <c r="L271" s="15">
         <v>0.00265</v>
       </c>
       <c r="M271" s="15">
         <v>0.00255</v>
       </c>
       <c r="N271" s="15">
-        <v>540</v>
+        <v>444</v>
       </c>
       <c r="O271" s="15"/>
       <c r="P271" s="15"/>
       <c r="Q271" s="15"/>
       <c r="R271"/>
     </row>
     <row r="272" spans="1:18">
       <c r="B272" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C272" s="15" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D272" s="15" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="E272" s="15" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F272" s="15"/>
       <c r="G272" s="15"/>
       <c r="H272" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I272" s="15"/>
       <c r="J272" s="15">
         <v>1000</v>
       </c>
       <c r="K272" s="15">
         <v>0.00507</v>
       </c>
       <c r="L272" s="15">
         <v>0.00362</v>
       </c>
       <c r="M272" s="15">
         <v>0.00327</v>
       </c>
       <c r="N272" s="15"/>
       <c r="O272" s="15"/>
       <c r="P272" s="15"/>
       <c r="Q272" s="15"/>
       <c r="R272"/>
     </row>
     <row r="273" spans="1:18">
       <c r="B273" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C273" s="15" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D273" s="15" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="E273" s="15" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F273" s="15"/>
       <c r="G273" s="15"/>
       <c r="H273" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I273" s="15"/>
       <c r="J273" s="15"/>
       <c r="K273" s="15">
         <v>0.00507</v>
       </c>
       <c r="L273" s="15">
         <v>0.00362</v>
       </c>
       <c r="M273" s="15">
         <v>0.00327</v>
       </c>
       <c r="N273" s="15"/>
       <c r="O273" s="15"/>
       <c r="P273" s="15"/>
       <c r="Q273" s="15"/>
       <c r="R273"/>
     </row>
     <row r="274" spans="1:18">
       <c r="B274" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C274" s="15" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D274" s="15" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="E274" s="15" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F274" s="15"/>
       <c r="G274" s="15"/>
       <c r="H274" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I274" s="15"/>
       <c r="J274" s="15">
         <v>1000</v>
       </c>
       <c r="K274" s="15">
         <v>0.00507</v>
       </c>
       <c r="L274" s="15">
         <v>0.00362</v>
       </c>
       <c r="M274" s="15">
         <v>0.00327</v>
       </c>
       <c r="N274" s="15">
         <v>75</v>
       </c>
       <c r="O274" s="15"/>
       <c r="P274" s="15"/>
       <c r="Q274" s="15"/>
       <c r="R274"/>
     </row>
     <row r="275" spans="1:18">
       <c r="B275" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C275" s="15" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D275" s="15" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="E275" s="15" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="F275" s="15"/>
       <c r="G275" s="15"/>
       <c r="H275" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I275" s="15"/>
       <c r="J275" s="15">
         <v>1000</v>
       </c>
       <c r="K275" s="15">
         <v>0.00507</v>
       </c>
       <c r="L275" s="15">
         <v>0.00362</v>
       </c>
       <c r="M275" s="15">
         <v>0.00327</v>
       </c>
       <c r="N275" s="15"/>
       <c r="O275" s="15"/>
       <c r="P275" s="15"/>
       <c r="Q275" s="15"/>
       <c r="R275"/>
     </row>
     <row r="276" spans="1:18">
       <c r="B276" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C276" s="15" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D276" s="15" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="E276" s="15" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F276" s="15"/>
       <c r="G276" s="15"/>
       <c r="H276" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I276" s="15"/>
       <c r="J276" s="15">
         <v>1000</v>
       </c>
       <c r="K276" s="15">
         <v>0.00507</v>
       </c>
       <c r="L276" s="15">
         <v>0.00362</v>
       </c>
       <c r="M276" s="15">
         <v>0.00327</v>
       </c>
       <c r="N276" s="15"/>
       <c r="O276" s="15"/>
       <c r="P276" s="15"/>
       <c r="Q276" s="15"/>
       <c r="R276"/>
     </row>
     <row r="277" spans="1:18">
       <c r="B277" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C277" s="15" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D277" s="15" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="E277" s="15" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="F277" s="15"/>
       <c r="G277" s="15"/>
       <c r="H277" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I277" s="15"/>
       <c r="J277" s="15">
         <v>5000</v>
       </c>
       <c r="K277" s="15">
         <v>0.00305</v>
       </c>
       <c r="L277" s="15">
         <v>0.00264</v>
       </c>
       <c r="M277" s="15">
         <v>0.00254</v>
       </c>
       <c r="N277" s="15">
-        <v>3600</v>
+        <v>4100</v>
       </c>
       <c r="O277" s="15"/>
       <c r="P277" s="15"/>
       <c r="Q277" s="15"/>
       <c r="R277"/>
     </row>
     <row r="278" spans="1:18">
       <c r="B278" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C278" s="15" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D278" s="15" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="E278" s="15" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F278" s="15"/>
       <c r="G278" s="15"/>
       <c r="H278" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I278" s="15"/>
       <c r="J278" s="15">
         <v>5000</v>
       </c>
       <c r="K278" s="15">
         <v>0.00321</v>
       </c>
       <c r="L278" s="15">
         <v>0.00278</v>
       </c>
       <c r="M278" s="15">
         <v>0.00268</v>
       </c>
       <c r="N278" s="15">
-        <v>21760</v>
+        <v>29580</v>
       </c>
       <c r="O278" s="15"/>
       <c r="P278" s="15"/>
       <c r="Q278" s="15"/>
       <c r="R278"/>
     </row>
     <row r="279" spans="1:18">
       <c r="B279" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C279" s="15" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D279" s="15" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="E279" s="15">
         <v>10080043291</v>
       </c>
       <c r="F279" s="15"/>
       <c r="G279" s="15"/>
       <c r="H279" s="15" t="s">
         <v>282</v>
       </c>
       <c r="I279" s="15"/>
       <c r="J279" s="15">
         <v>5000</v>
       </c>
       <c r="K279" s="15">
         <v>0.00435</v>
       </c>
       <c r="L279" s="15">
         <v>0.00302</v>
       </c>
       <c r="M279" s="15">
         <v>0.00278</v>
       </c>
       <c r="N279" s="15"/>
       <c r="O279" s="15"/>
       <c r="P279" s="15"/>
       <c r="Q279" s="15"/>
       <c r="R279"/>
     </row>
     <row r="280" spans="1:18">
       <c r="B280" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C280" s="15" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D280" s="15" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="E280" s="15" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="F280" s="15"/>
       <c r="G280" s="15"/>
       <c r="H280" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I280" s="15"/>
       <c r="J280" s="15">
         <v>5000</v>
       </c>
       <c r="K280" s="15">
         <v>0.00321</v>
       </c>
       <c r="L280" s="15">
         <v>0.00278</v>
       </c>
       <c r="M280" s="15">
         <v>0.00268</v>
       </c>
       <c r="N280" s="15">
-        <v>34155</v>
+        <v>43610</v>
       </c>
       <c r="O280" s="15"/>
       <c r="P280" s="15"/>
       <c r="Q280" s="15"/>
       <c r="R280"/>
     </row>
     <row r="281" spans="1:18">
       <c r="B281" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C281" s="15" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D281" s="15" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="E281" s="15" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F281" s="15"/>
       <c r="G281" s="15"/>
       <c r="H281" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I281" s="15"/>
       <c r="J281" s="15">
         <v>5000</v>
       </c>
       <c r="K281" s="15">
         <v>0.00321</v>
       </c>
       <c r="L281" s="15">
         <v>0.00278</v>
       </c>
       <c r="M281" s="15">
         <v>0.00268</v>
       </c>
       <c r="N281" s="15">
-        <v>37986</v>
+        <v>38473</v>
       </c>
       <c r="O281" s="15"/>
       <c r="P281" s="15"/>
       <c r="Q281" s="15"/>
       <c r="R281"/>
     </row>
     <row r="282" spans="1:18">
       <c r="B282" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C282" s="15" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D282" s="15" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="E282" s="15">
         <v>10080069809</v>
       </c>
       <c r="F282" s="15"/>
       <c r="G282" s="15"/>
       <c r="H282" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I282" s="15"/>
       <c r="J282" s="15">
         <v>5000</v>
       </c>
       <c r="K282" s="15">
         <v>0.00299</v>
       </c>
       <c r="L282" s="15">
         <v>0.00259</v>
       </c>
       <c r="M282" s="15">
         <v>0.00249</v>
       </c>
       <c r="N282" s="15"/>
       <c r="O282" s="15"/>
       <c r="P282" s="15"/>
       <c r="Q282" s="15"/>
       <c r="R282"/>
     </row>
     <row r="283" spans="1:18">
       <c r="B283" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C283" s="15" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D283" s="15" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="E283" s="15" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="F283" s="15"/>
       <c r="G283" s="15"/>
       <c r="H283" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I283" s="15"/>
       <c r="J283" s="15">
         <v>5000</v>
       </c>
       <c r="K283" s="15">
         <v>0.0029</v>
       </c>
       <c r="L283" s="15">
         <v>0.00251</v>
       </c>
       <c r="M283" s="15">
         <v>0.00241</v>
       </c>
       <c r="N283" s="15">
-        <v>3100</v>
+        <v>4051</v>
       </c>
       <c r="O283" s="15"/>
       <c r="P283" s="15"/>
       <c r="Q283" s="15"/>
       <c r="R283"/>
     </row>
     <row r="284" spans="1:18">
       <c r="B284" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C284" s="15" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D284" s="15" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="E284" s="15" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F284" s="15"/>
       <c r="G284" s="15"/>
       <c r="H284" s="15"/>
       <c r="I284" s="15"/>
       <c r="J284" s="15">
         <v>500</v>
       </c>
       <c r="K284" s="15">
         <v>0.00431</v>
       </c>
       <c r="L284" s="15">
         <v>0.00308</v>
       </c>
       <c r="M284" s="15">
         <v>0.00278</v>
       </c>
       <c r="N284" s="15"/>
       <c r="O284" s="15"/>
       <c r="P284" s="15"/>
       <c r="Q284" s="15"/>
       <c r="R284"/>
     </row>
     <row r="285" spans="1:18">
       <c r="B285" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C285" s="15" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D285" s="15" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="E285" s="15" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="F285" s="15"/>
       <c r="G285" s="15"/>
       <c r="H285" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I285" s="15"/>
       <c r="J285" s="15">
         <v>5000</v>
       </c>
       <c r="K285" s="15">
         <v>0.00321</v>
       </c>
       <c r="L285" s="15">
         <v>0.00278</v>
       </c>
       <c r="M285" s="15">
         <v>0.00268</v>
       </c>
       <c r="N285" s="15">
-        <v>26341</v>
+        <v>31535</v>
       </c>
       <c r="O285" s="15"/>
       <c r="P285" s="15"/>
       <c r="Q285" s="15"/>
       <c r="R285"/>
     </row>
     <row r="286" spans="1:18">
       <c r="B286" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C286" s="15" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D286" s="15" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="E286" s="15">
         <v>10080069810</v>
       </c>
       <c r="F286" s="15"/>
       <c r="G286" s="15"/>
       <c r="H286" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I286" s="15"/>
       <c r="J286" s="15">
         <v>5000</v>
       </c>
       <c r="K286" s="15">
         <v>0.00297</v>
       </c>
       <c r="L286" s="15">
         <v>0.00257</v>
       </c>
       <c r="M286" s="15">
         <v>0.00248</v>
       </c>
       <c r="N286" s="15"/>
       <c r="O286" s="15"/>
       <c r="P286" s="15"/>
       <c r="Q286" s="15"/>
       <c r="R286"/>
     </row>
     <row r="287" spans="1:18">
       <c r="B287" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C287" s="15" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="D287" s="15" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E287" s="15" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F287" s="15"/>
       <c r="G287" s="15"/>
       <c r="H287" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I287" s="15"/>
       <c r="J287" s="15">
         <v>500</v>
       </c>
       <c r="K287" s="15">
         <v>0.00507</v>
       </c>
       <c r="L287" s="15">
         <v>0.00362</v>
       </c>
       <c r="M287" s="15">
         <v>0.00327</v>
       </c>
       <c r="N287" s="15">
-        <v>7650</v>
+        <v>5760</v>
       </c>
       <c r="O287" s="15"/>
       <c r="P287" s="15"/>
       <c r="Q287" s="15"/>
       <c r="R287"/>
     </row>
     <row r="288" spans="1:18">
       <c r="B288" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C288" s="15" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D288" s="15" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="E288" s="15">
         <v>10000003868</v>
       </c>
       <c r="F288" s="15"/>
       <c r="G288" s="15"/>
       <c r="H288" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I288" s="15"/>
       <c r="J288" s="15">
         <v>5000</v>
       </c>
       <c r="K288" s="15">
         <v>0.00329</v>
       </c>
       <c r="L288" s="15">
         <v>0.00285</v>
       </c>
       <c r="M288" s="15">
         <v>0.00274</v>
       </c>
       <c r="N288" s="15">
-        <v>2368</v>
+        <v>1674</v>
       </c>
       <c r="O288" s="15"/>
       <c r="P288" s="15"/>
       <c r="Q288" s="15"/>
       <c r="R288"/>
     </row>
     <row r="289" spans="1:18">
       <c r="B289" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C289" s="15" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D289" s="15" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E289" s="15" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="F289" s="15"/>
       <c r="G289" s="15"/>
       <c r="H289" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I289" s="15"/>
       <c r="J289" s="15">
         <v>500</v>
       </c>
       <c r="K289" s="15">
         <v>0.00507</v>
       </c>
       <c r="L289" s="15">
         <v>0.00362</v>
       </c>
       <c r="M289" s="15">
         <v>0.00327</v>
       </c>
       <c r="N289" s="15"/>
       <c r="O289" s="15"/>
       <c r="P289" s="15"/>
       <c r="Q289" s="15"/>
       <c r="R289"/>
     </row>
     <row r="290" spans="1:18">
       <c r="B290" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C290" s="15" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D290" s="15" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="E290" s="15" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F290" s="15"/>
       <c r="G290" s="15"/>
       <c r="H290" s="15"/>
       <c r="I290" s="15"/>
       <c r="J290" s="15">
         <v>1000</v>
       </c>
       <c r="K290" s="15">
         <v>0.0231</v>
       </c>
       <c r="L290" s="15">
         <v>0.0231</v>
       </c>
       <c r="M290" s="15">
         <v>0.0231</v>
       </c>
       <c r="N290" s="15">
-        <v>1341</v>
+        <v>984</v>
       </c>
       <c r="O290" s="15"/>
       <c r="P290" s="15"/>
       <c r="Q290" s="15"/>
       <c r="R290"/>
     </row>
     <row r="291" spans="1:18">
       <c r="B291" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C291" s="15" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D291" s="15" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="E291" s="15" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="F291" s="15"/>
       <c r="G291" s="15"/>
       <c r="H291" s="15"/>
       <c r="I291" s="15"/>
       <c r="J291" s="15">
         <v>500</v>
       </c>
       <c r="K291" s="15">
         <v>0.0018</v>
       </c>
       <c r="L291" s="15">
         <v>0.0018</v>
       </c>
       <c r="M291" s="15">
         <v>0.0018</v>
       </c>
       <c r="N291" s="15">
         <v>87</v>
       </c>
       <c r="O291" s="15"/>
       <c r="P291" s="15"/>
       <c r="Q291" s="15"/>
       <c r="R291"/>
     </row>
     <row r="292" spans="1:18">
       <c r="B292" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C292" s="15" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D292" s="15"/>
       <c r="E292" s="15" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="F292" s="15"/>
       <c r="G292" s="15"/>
       <c r="H292" s="15"/>
       <c r="I292" s="15"/>
       <c r="J292" s="15">
         <v>500</v>
       </c>
       <c r="K292" s="15">
         <v>0.00201</v>
       </c>
       <c r="L292" s="15">
         <v>0.00176</v>
       </c>
       <c r="M292" s="15">
         <v>0.00163</v>
       </c>
       <c r="N292" s="15"/>
       <c r="O292" s="15"/>
       <c r="P292" s="15"/>
       <c r="Q292" s="15"/>
       <c r="R292"/>
     </row>
     <row r="293" spans="1:18">
       <c r="B293" s="14"/>
@@ -13723,317 +13714,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>