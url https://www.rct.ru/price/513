--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="774">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -3234,51 +3234,51 @@
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.00435</v>
       </c>
       <c r="L13" s="15">
         <v>0.00302</v>
       </c>
       <c r="M13" s="15">
         <v>0.00278</v>
       </c>
       <c r="N13" s="15">
-        <v>80070</v>
+        <v>57462</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>500</v>
@@ -3477,90 +3477,90 @@
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>5000</v>
       </c>
       <c r="K20" s="15">
         <v>0.00284</v>
       </c>
       <c r="L20" s="15">
         <v>0.00246</v>
       </c>
       <c r="M20" s="15">
         <v>0.00236</v>
       </c>
       <c r="N20" s="15">
-        <v>1239</v>
+        <v>964</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>5000</v>
       </c>
       <c r="K21" s="15">
         <v>0.0018</v>
       </c>
       <c r="L21" s="15">
         <v>0.0018</v>
       </c>
       <c r="M21" s="15">
         <v>0.0018</v>
       </c>
       <c r="N21" s="15">
-        <v>1407</v>
+        <v>1456</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="15"/>
@@ -3633,51 +3633,51 @@
       <c r="D24" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="15">
         <v>10000004201</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>5000</v>
       </c>
       <c r="K24" s="15">
         <v>0.00275</v>
       </c>
       <c r="L24" s="15">
         <v>0.00238</v>
       </c>
       <c r="M24" s="15">
         <v>0.00229</v>
       </c>
       <c r="N24" s="15">
-        <v>3008</v>
+        <v>2820</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
@@ -3742,90 +3742,90 @@
       <c r="D27" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>5000</v>
       </c>
       <c r="K27" s="15">
         <v>0.00284</v>
       </c>
       <c r="L27" s="15">
         <v>0.00246</v>
       </c>
       <c r="M27" s="15">
         <v>0.00236</v>
       </c>
       <c r="N27" s="15">
-        <v>1255</v>
+        <v>1314</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.00435</v>
       </c>
       <c r="L28" s="15">
         <v>0.00302</v>
       </c>
       <c r="M28" s="15">
         <v>0.00278</v>
       </c>
       <c r="N28" s="15">
-        <v>128000</v>
+        <v>104000</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E29" s="15">
         <v>10000004220</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15"/>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
@@ -3919,51 +3919,51 @@
         <v>93</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E32" s="15">
         <v>10000006585</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.0037</v>
       </c>
       <c r="L32" s="15">
         <v>0.00257</v>
       </c>
       <c r="M32" s="15">
         <v>0.00236</v>
       </c>
       <c r="N32" s="15">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15"/>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
@@ -3993,51 +3993,51 @@
       <c r="D34" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>500</v>
       </c>
       <c r="K34" s="15">
         <v>0.00435</v>
       </c>
       <c r="L34" s="15">
         <v>0.00302</v>
       </c>
       <c r="M34" s="15">
         <v>0.00278</v>
       </c>
       <c r="N34" s="15">
-        <v>27796</v>
+        <v>32128</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="15"/>
@@ -4106,51 +4106,51 @@
       <c r="D37" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E37" s="15">
         <v>10080027695</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>5000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00309</v>
       </c>
       <c r="L37" s="15">
         <v>0.00268</v>
       </c>
       <c r="M37" s="15">
         <v>0.00258</v>
       </c>
       <c r="N37" s="15">
-        <v>5740</v>
+        <v>6020</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="15">
         <v>10000008788</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
@@ -4246,51 +4246,51 @@
       <c r="D41" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00261</v>
       </c>
       <c r="L41" s="15">
         <v>0.00226</v>
       </c>
       <c r="M41" s="15">
         <v>0.00218</v>
       </c>
       <c r="N41" s="15">
-        <v>3937</v>
+        <v>3726</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E42" s="15">
         <v>10000007768</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="15"/>
@@ -4357,51 +4357,51 @@
       <c r="D44" s="15" t="s">
         <v>125</v>
       </c>
       <c r="E44" s="15">
         <v>10000003358</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>5000</v>
       </c>
       <c r="K44" s="15">
         <v>0.00267</v>
       </c>
       <c r="L44" s="15">
         <v>0.00231</v>
       </c>
       <c r="M44" s="15">
         <v>0.00223</v>
       </c>
       <c r="N44" s="15">
-        <v>4450</v>
+        <v>4200</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="15">
         <v>10000003459</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="15"/>
@@ -4431,90 +4431,90 @@
         <v>128</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="15">
         <v>10000001113</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>1000</v>
       </c>
       <c r="K46" s="15">
         <v>0.0037</v>
       </c>
       <c r="L46" s="15">
         <v>0.00257</v>
       </c>
       <c r="M46" s="15">
         <v>0.00236</v>
       </c>
       <c r="N46" s="15">
-        <v>20404</v>
+        <v>20152</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="15">
         <v>10000002254</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>5000</v>
       </c>
       <c r="K47" s="15">
         <v>0.00276</v>
       </c>
       <c r="L47" s="15">
         <v>0.00239</v>
       </c>
       <c r="M47" s="15">
         <v>0.0023</v>
       </c>
       <c r="N47" s="15">
-        <v>3650</v>
+        <v>4450</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E48" s="15">
         <v>10000003450</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="15"/>
@@ -4546,129 +4546,129 @@
       <c r="D49" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.00435</v>
       </c>
       <c r="L49" s="15">
         <v>0.00302</v>
       </c>
       <c r="M49" s="15">
         <v>0.00278</v>
       </c>
       <c r="N49" s="15">
-        <v>82991</v>
+        <v>93085</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>5000</v>
       </c>
       <c r="K50" s="15">
         <v>0.00435</v>
       </c>
       <c r="L50" s="15">
         <v>0.00302</v>
       </c>
       <c r="M50" s="15">
         <v>0.00278</v>
       </c>
       <c r="N50" s="15">
-        <v>3735</v>
+        <v>2880</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.00435</v>
       </c>
       <c r="L51" s="15">
         <v>0.00302</v>
       </c>
       <c r="M51" s="15">
         <v>0.00278</v>
       </c>
       <c r="N51" s="15">
-        <v>7313</v>
+        <v>7756</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E52" s="15">
         <v>10000003458</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>500</v>
@@ -4768,92 +4768,94 @@
       <c r="D55" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E55" s="15">
         <v>10000003380</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>5000</v>
       </c>
       <c r="K55" s="15">
         <v>0.00267</v>
       </c>
       <c r="L55" s="15">
         <v>0.00231</v>
       </c>
       <c r="M55" s="15">
         <v>0.00223</v>
       </c>
       <c r="N55" s="15">
-        <v>3939</v>
+        <v>5155</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E56" s="15">
         <v>10080027310</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>5000</v>
       </c>
       <c r="K56" s="15">
         <v>0.00288</v>
       </c>
       <c r="L56" s="15">
         <v>0.0025</v>
       </c>
       <c r="M56" s="15">
         <v>0.0024</v>
       </c>
       <c r="N56" s="15">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="O56" s="15"/>
+        <v>282</v>
+      </c>
+      <c r="O56" s="15">
+        <v>3550</v>
+      </c>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15"/>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>500</v>
       </c>
       <c r="K57" s="15">
@@ -4883,51 +4885,51 @@
       </c>
       <c r="E58" s="15" t="s">
         <v>159</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>160</v>
       </c>
       <c r="J58" s="15">
         <v>5000</v>
       </c>
       <c r="K58" s="15">
         <v>0.00435</v>
       </c>
       <c r="L58" s="15">
         <v>0.00302</v>
       </c>
       <c r="M58" s="15">
         <v>0.00278</v>
       </c>
       <c r="N58" s="15">
-        <v>2464</v>
+        <v>2638</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>161</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>162</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="15" t="s">
@@ -5035,51 +5037,51 @@
       <c r="D62" s="15" t="s">
         <v>168</v>
       </c>
       <c r="E62" s="15">
         <v>10080027312</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>5000</v>
       </c>
       <c r="K62" s="15">
         <v>0.00308</v>
       </c>
       <c r="L62" s="15">
         <v>0.00267</v>
       </c>
       <c r="M62" s="15">
         <v>0.00256</v>
       </c>
       <c r="N62" s="15">
-        <v>7040</v>
+        <v>6512</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>169</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>170</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>171</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15"/>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>500</v>
@@ -5181,129 +5183,129 @@
       <c r="D66" s="15" t="s">
         <v>177</v>
       </c>
       <c r="E66" s="15">
         <v>10000002572</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>5000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00276</v>
       </c>
       <c r="L66" s="15">
         <v>0.00239</v>
       </c>
       <c r="M66" s="15">
         <v>0.0023</v>
       </c>
       <c r="N66" s="15">
-        <v>6869</v>
+        <v>3438</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>178</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>179</v>
       </c>
       <c r="E67" s="15">
         <v>10080032212</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>5000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00435</v>
       </c>
       <c r="L67" s="15">
         <v>0.00302</v>
       </c>
       <c r="M67" s="15">
         <v>0.00278</v>
       </c>
       <c r="N67" s="15">
-        <v>616</v>
+        <v>420</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>180</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E68" s="15">
         <v>10000002521</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15">
         <v>5000</v>
       </c>
       <c r="K68" s="15">
         <v>0.00261</v>
       </c>
       <c r="L68" s="15">
         <v>0.00226</v>
       </c>
       <c r="M68" s="15">
         <v>0.00218</v>
       </c>
       <c r="N68" s="15">
-        <v>20136</v>
+        <v>13624</v>
       </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15"/>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>500</v>
@@ -5368,51 +5370,51 @@
       <c r="D71" s="15" t="s">
         <v>189</v>
       </c>
       <c r="E71" s="15">
         <v>10000002220</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>5000</v>
       </c>
       <c r="K71" s="15">
         <v>0.00288</v>
       </c>
       <c r="L71" s="15">
         <v>0.0025</v>
       </c>
       <c r="M71" s="15">
         <v>0.0024</v>
       </c>
       <c r="N71" s="15">
-        <v>4249</v>
+        <v>3407</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E72" s="15">
         <v>10080048471</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="15"/>
@@ -5549,51 +5551,51 @@
       <c r="D76" s="15" t="s">
         <v>198</v>
       </c>
       <c r="E76" s="15">
         <v>10000001484</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.00255</v>
       </c>
       <c r="L76" s="15">
         <v>0.00221</v>
       </c>
       <c r="M76" s="15">
         <v>0.00213</v>
       </c>
       <c r="N76" s="15">
-        <v>2610</v>
+        <v>2160</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>199</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>201</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
@@ -5656,129 +5658,129 @@
       <c r="D79" s="15" t="s">
         <v>205</v>
       </c>
       <c r="E79" s="15">
         <v>10080040583</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>5000</v>
       </c>
       <c r="K79" s="15">
         <v>0.00254</v>
       </c>
       <c r="L79" s="15">
         <v>0.0022</v>
       </c>
       <c r="M79" s="15">
         <v>0.00211</v>
       </c>
       <c r="N79" s="15">
-        <v>4122</v>
+        <v>4354</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>206</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>207</v>
       </c>
       <c r="E80" s="15">
         <v>10000001149</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>5000</v>
       </c>
       <c r="K80" s="15">
         <v>0.00311</v>
       </c>
       <c r="L80" s="15">
         <v>0.00269</v>
       </c>
       <c r="M80" s="15">
         <v>0.00259</v>
       </c>
       <c r="N80" s="15">
-        <v>780</v>
+        <v>1105</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>208</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>209</v>
       </c>
       <c r="E81" s="15">
         <v>10000003363</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>5000</v>
       </c>
       <c r="K81" s="15">
         <v>0.00267</v>
       </c>
       <c r="L81" s="15">
         <v>0.00231</v>
       </c>
       <c r="M81" s="15">
         <v>0.00223</v>
       </c>
       <c r="N81" s="15">
-        <v>3882</v>
+        <v>4265</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>210</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>211</v>
       </c>
       <c r="E82" s="15">
         <v>10000002111</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I82" s="15"/>
@@ -5810,51 +5812,51 @@
       <c r="D83" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E83" s="15">
         <v>10080054282</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>5000</v>
       </c>
       <c r="K83" s="15">
         <v>0.00272</v>
       </c>
       <c r="L83" s="15">
         <v>0.00235</v>
       </c>
       <c r="M83" s="15">
         <v>0.00226</v>
       </c>
       <c r="N83" s="15">
-        <v>2335</v>
+        <v>1959</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>214</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>215</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>216</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>500</v>
@@ -5921,51 +5923,51 @@
       <c r="D86" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E86" s="15">
         <v>10080027313</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
         <v>0.0029</v>
       </c>
       <c r="L86" s="15">
         <v>0.00251</v>
       </c>
       <c r="M86" s="15">
         <v>0.00241</v>
       </c>
       <c r="N86" s="15">
-        <v>1617</v>
+        <v>1667</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>221</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>222</v>
       </c>
       <c r="E87" s="15">
         <v>10000001485</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="15"/>
@@ -5997,90 +5999,90 @@
       <c r="D88" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E88" s="15">
         <v>10080040584</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>5000</v>
       </c>
       <c r="K88" s="15">
         <v>0.00288</v>
       </c>
       <c r="L88" s="15">
         <v>0.0025</v>
       </c>
       <c r="M88" s="15">
         <v>0.0024</v>
       </c>
       <c r="N88" s="15">
-        <v>878</v>
+        <v>990</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.00435</v>
       </c>
       <c r="L89" s="15">
         <v>0.00302</v>
       </c>
       <c r="M89" s="15">
         <v>0.00278</v>
       </c>
       <c r="N89" s="15">
-        <v>152539</v>
+        <v>150531</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>228</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E90" s="15">
         <v>10000003441</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I90" s="15"/>
@@ -6147,88 +6149,90 @@
       <c r="D92" s="15" t="s">
         <v>233</v>
       </c>
       <c r="E92" s="15">
         <v>10080033229</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>5000</v>
       </c>
       <c r="K92" s="15">
         <v>0.00252</v>
       </c>
       <c r="L92" s="15">
         <v>0.00218</v>
       </c>
       <c r="M92" s="15">
         <v>0.0021</v>
       </c>
       <c r="N92" s="15"/>
-      <c r="O92" s="15"/>
+      <c r="O92" s="15">
+        <v>4250</v>
+      </c>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>234</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="15">
         <v>10080040585</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>5000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00264</v>
       </c>
       <c r="L93" s="15">
         <v>0.00229</v>
       </c>
       <c r="M93" s="15">
         <v>0.0022</v>
       </c>
       <c r="N93" s="15">
-        <v>14210</v>
+        <v>14648</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>237</v>
       </c>
       <c r="E94" s="15">
         <v>10000003386</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I94" s="15"/>
@@ -6295,129 +6299,131 @@
       <c r="D96" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E96" s="15">
         <v>10080037687</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>5000</v>
       </c>
       <c r="K96" s="15">
         <v>0.00276</v>
       </c>
       <c r="L96" s="15">
         <v>0.00239</v>
       </c>
       <c r="M96" s="15">
         <v>0.0023</v>
       </c>
       <c r="N96" s="15">
-        <v>3850</v>
-[...1 lines deleted...]
-      <c r="O96" s="15"/>
+        <v>315</v>
+      </c>
+      <c r="O96" s="15">
+        <v>3150</v>
+      </c>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>242</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>243</v>
       </c>
       <c r="E97" s="15">
         <v>10000003455</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>5000</v>
       </c>
       <c r="K97" s="15">
         <v>0.00497</v>
       </c>
       <c r="L97" s="15">
         <v>0.00359</v>
       </c>
       <c r="M97" s="15">
         <v>0.00314</v>
       </c>
       <c r="N97" s="15">
-        <v>3276</v>
+        <v>3224</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>244</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>245</v>
       </c>
       <c r="E98" s="15">
         <v>10000002672</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>5000</v>
       </c>
       <c r="K98" s="15">
         <v>0.00288</v>
       </c>
       <c r="L98" s="15">
         <v>0.0025</v>
       </c>
       <c r="M98" s="15">
         <v>0.0024</v>
       </c>
       <c r="N98" s="15">
-        <v>798</v>
+        <v>778</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>246</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E99" s="15">
         <v>10000001488</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I99" s="15" t="s">
@@ -6490,129 +6496,129 @@
       <c r="D101" s="15" t="s">
         <v>251</v>
       </c>
       <c r="E101" s="15" t="s">
         <v>252</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.00288</v>
       </c>
       <c r="L101" s="15">
         <v>0.0025</v>
       </c>
       <c r="M101" s="15">
         <v>0.0024</v>
       </c>
       <c r="N101" s="15">
-        <v>3432</v>
+        <v>3688</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>253</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>254</v>
       </c>
       <c r="E102" s="15">
         <v>10000003394</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>5000</v>
       </c>
       <c r="K102" s="15">
         <v>0.00272</v>
       </c>
       <c r="L102" s="15">
         <v>0.00235</v>
       </c>
       <c r="M102" s="15">
         <v>0.00226</v>
       </c>
       <c r="N102" s="15">
-        <v>5870</v>
+        <v>5601</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>255</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>256</v>
       </c>
       <c r="E103" s="15">
         <v>10080027297</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>5000</v>
       </c>
       <c r="K103" s="15">
         <v>0.00362</v>
       </c>
       <c r="L103" s="15">
         <v>0.00313</v>
       </c>
       <c r="M103" s="15">
         <v>0.00301</v>
       </c>
       <c r="N103" s="15">
-        <v>46457</v>
+        <v>20261</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>257</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>258</v>
       </c>
       <c r="E104" s="15">
         <v>10000003692</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15"/>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>500</v>
@@ -6642,90 +6648,90 @@
       <c r="D105" s="15" t="s">
         <v>260</v>
       </c>
       <c r="E105" s="15">
         <v>10000003460</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>5000</v>
       </c>
       <c r="K105" s="15">
         <v>0.00276</v>
       </c>
       <c r="L105" s="15">
         <v>0.00239</v>
       </c>
       <c r="M105" s="15">
         <v>0.0023</v>
       </c>
       <c r="N105" s="15">
-        <v>22967</v>
+        <v>24160</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
         <v>261</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>262</v>
       </c>
       <c r="E106" s="15">
         <v>10000004864</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>5000</v>
       </c>
       <c r="K106" s="15">
         <v>0.00275</v>
       </c>
       <c r="L106" s="15">
         <v>0.00238</v>
       </c>
       <c r="M106" s="15">
         <v>0.00229</v>
       </c>
       <c r="N106" s="15">
-        <v>7571</v>
+        <v>10057</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>263</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>264</v>
       </c>
       <c r="E107" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I107" s="15" t="s">
@@ -6796,53 +6802,55 @@
       </c>
       <c r="E109" s="15">
         <v>10080034116</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I109" s="15" t="s">
         <v>266</v>
       </c>
       <c r="J109" s="15">
         <v>5000</v>
       </c>
       <c r="K109" s="15">
         <v>0.00269</v>
       </c>
       <c r="L109" s="15">
         <v>0.00233</v>
       </c>
       <c r="M109" s="15">
         <v>0.00224</v>
       </c>
       <c r="N109" s="15">
-        <v>1576</v>
-[...1 lines deleted...]
-      <c r="O109" s="15"/>
+        <v>701</v>
+      </c>
+      <c r="O109" s="15">
+        <v>3850</v>
+      </c>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
         <v>270</v>
       </c>
       <c r="D110" s="15" t="s">
         <v>271</v>
       </c>
       <c r="E110" s="15">
         <v>10000007393</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15"/>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>500</v>
       </c>
       <c r="K110" s="15">
@@ -6870,129 +6878,129 @@
       <c r="D111" s="15" t="s">
         <v>273</v>
       </c>
       <c r="E111" s="15" t="s">
         <v>274</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>5000</v>
       </c>
       <c r="K111" s="15">
         <v>0.00284</v>
       </c>
       <c r="L111" s="15">
         <v>0.00246</v>
       </c>
       <c r="M111" s="15">
         <v>0.00236</v>
       </c>
       <c r="N111" s="15">
-        <v>5589</v>
+        <v>5103</v>
       </c>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
         <v>275</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>276</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>277</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>500</v>
       </c>
       <c r="K112" s="15">
         <v>0.00435</v>
       </c>
       <c r="L112" s="15">
         <v>0.00302</v>
       </c>
       <c r="M112" s="15">
         <v>0.00278</v>
       </c>
       <c r="N112" s="15">
-        <v>124748</v>
+        <v>129608</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>275</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>278</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>279</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>1000</v>
       </c>
       <c r="K113" s="15">
         <v>0.00435</v>
       </c>
       <c r="L113" s="15">
         <v>0.00302</v>
       </c>
       <c r="M113" s="15">
         <v>0.00278</v>
       </c>
       <c r="N113" s="15">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>280</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>281</v>
       </c>
       <c r="E114" s="15">
         <v>10080044359</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>282</v>
       </c>
       <c r="I114" s="15"/>
@@ -7024,53 +7032,55 @@
       <c r="D115" s="15" t="s">
         <v>284</v>
       </c>
       <c r="E115" s="15">
         <v>10000002673</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>5000</v>
       </c>
       <c r="K115" s="15">
         <v>0.0027</v>
       </c>
       <c r="L115" s="15">
         <v>0.00234</v>
       </c>
       <c r="M115" s="15">
         <v>0.00225</v>
       </c>
       <c r="N115" s="15">
-        <v>2176</v>
-[...1 lines deleted...]
-      <c r="O115" s="15"/>
+        <v>427</v>
+      </c>
+      <c r="O115" s="15">
+        <v>3050</v>
+      </c>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>285</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>286</v>
       </c>
       <c r="E116" s="15" t="s">
         <v>287</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>500</v>
@@ -7100,51 +7110,51 @@
       <c r="D117" s="15" t="s">
         <v>289</v>
       </c>
       <c r="E117" s="15">
         <v>10080027298</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>5000</v>
       </c>
       <c r="K117" s="15">
         <v>0.00296</v>
       </c>
       <c r="L117" s="15">
         <v>0.00256</v>
       </c>
       <c r="M117" s="15">
         <v>0.00246</v>
       </c>
       <c r="N117" s="15">
-        <v>24346</v>
+        <v>29103</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>290</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>291</v>
       </c>
       <c r="E118" s="15" t="s">
         <v>292</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I118" s="15" t="s">
@@ -7180,51 +7190,51 @@
       </c>
       <c r="E119" s="15">
         <v>10080027299</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I119" s="15" t="s">
         <v>293</v>
       </c>
       <c r="J119" s="15">
         <v>5000</v>
       </c>
       <c r="K119" s="15">
         <v>0.00344</v>
       </c>
       <c r="L119" s="15">
         <v>0.00298</v>
       </c>
       <c r="M119" s="15">
         <v>0.00286</v>
       </c>
       <c r="N119" s="15">
-        <v>98118</v>
+        <v>88428</v>
       </c>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
         <v>295</v>
       </c>
       <c r="D120" s="15" t="s">
         <v>296</v>
       </c>
       <c r="E120" s="15">
         <v>10000002219</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I120" s="15"/>
@@ -7256,51 +7266,51 @@
       <c r="D121" s="15" t="s">
         <v>298</v>
       </c>
       <c r="E121" s="15">
         <v>10080027300</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>5000</v>
       </c>
       <c r="K121" s="15">
         <v>0.00311</v>
       </c>
       <c r="L121" s="15">
         <v>0.00269</v>
       </c>
       <c r="M121" s="15">
         <v>0.00259</v>
       </c>
       <c r="N121" s="15">
-        <v>35200</v>
+        <v>34400</v>
       </c>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
         <v>299</v>
       </c>
       <c r="D122" s="15" t="s">
         <v>300</v>
       </c>
       <c r="E122" s="15" t="s">
         <v>301</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15"/>
       <c r="H122" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I122" s="15" t="s">
@@ -7338,53 +7348,55 @@
       </c>
       <c r="E123" s="15">
         <v>10080027301</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I123" s="15" t="s">
         <v>302</v>
       </c>
       <c r="J123" s="15">
         <v>5000</v>
       </c>
       <c r="K123" s="15">
         <v>0.00261</v>
       </c>
       <c r="L123" s="15">
         <v>0.00226</v>
       </c>
       <c r="M123" s="15">
         <v>0.00218</v>
       </c>
       <c r="N123" s="15">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="O123" s="15"/>
+        <v>480</v>
+      </c>
+      <c r="O123" s="15">
+        <v>4000</v>
+      </c>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
         <v>304</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>305</v>
       </c>
       <c r="E124" s="15">
         <v>10000002060</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15"/>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
         <v>500</v>
       </c>
       <c r="K124" s="15">
@@ -7412,92 +7424,94 @@
       <c r="D125" s="15" t="s">
         <v>307</v>
       </c>
       <c r="E125" s="15">
         <v>10000002255</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
       <c r="H125" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
         <v>5000</v>
       </c>
       <c r="K125" s="15">
         <v>0.00267</v>
       </c>
       <c r="L125" s="15">
         <v>0.00231</v>
       </c>
       <c r="M125" s="15">
         <v>0.00223</v>
       </c>
       <c r="N125" s="15">
-        <v>3233</v>
+        <v>4673</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>308</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>309</v>
       </c>
       <c r="E126" s="15">
         <v>10080027303</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>5000</v>
       </c>
       <c r="K126" s="15">
         <v>0.00288</v>
       </c>
       <c r="L126" s="15">
         <v>0.0025</v>
       </c>
       <c r="M126" s="15">
         <v>0.0024</v>
       </c>
       <c r="N126" s="15">
-        <v>12641</v>
-[...1 lines deleted...]
-      <c r="O126" s="15"/>
+        <v>11236</v>
+      </c>
+      <c r="O126" s="15">
+        <v>3600</v>
+      </c>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>310</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>311</v>
       </c>
       <c r="E127" s="15">
         <v>10000002413</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I127" s="15" t="s">
         <v>312</v>
       </c>
@@ -7605,90 +7619,90 @@
       <c r="D130" s="15" t="s">
         <v>317</v>
       </c>
       <c r="E130" s="15">
         <v>10080040586</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15"/>
       <c r="H130" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
         <v>5000</v>
       </c>
       <c r="K130" s="15">
         <v>0.00296</v>
       </c>
       <c r="L130" s="15">
         <v>0.00256</v>
       </c>
       <c r="M130" s="15">
         <v>0.00246</v>
       </c>
       <c r="N130" s="15">
-        <v>75050</v>
+        <v>77383</v>
       </c>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
         <v>318</v>
       </c>
       <c r="D131" s="15" t="s">
         <v>319</v>
       </c>
       <c r="E131" s="15">
         <v>10000002517</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15"/>
       <c r="H131" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>5000</v>
       </c>
       <c r="K131" s="15">
         <v>0.00266</v>
       </c>
       <c r="L131" s="15">
         <v>0.0023</v>
       </c>
       <c r="M131" s="15">
         <v>0.00221</v>
       </c>
       <c r="N131" s="15">
-        <v>193518</v>
+        <v>210545</v>
       </c>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
         <v>320</v>
       </c>
       <c r="D132" s="15" t="s">
         <v>321</v>
       </c>
       <c r="E132" s="15">
         <v>10080003283</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15"/>
       <c r="H132" s="15"/>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>1000</v>
@@ -7719,128 +7733,128 @@
         <v>323</v>
       </c>
       <c r="E133" s="15">
         <v>10080018462</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15"/>
       <c r="H133" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
         <v>5000</v>
       </c>
       <c r="K133" s="15">
         <v>0.00344</v>
       </c>
       <c r="L133" s="15">
         <v>0.00298</v>
       </c>
       <c r="M133" s="15">
         <v>0.00286</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15">
-        <v>9822</v>
+        <v>241652</v>
       </c>
       <c r="P133" s="15" t="s">
         <v>324</v>
       </c>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C134" s="15" t="s">
         <v>325</v>
       </c>
       <c r="D134" s="15" t="s">
         <v>326</v>
       </c>
       <c r="E134" s="15" t="s">
         <v>327</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15"/>
       <c r="H134" s="15"/>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>500</v>
       </c>
       <c r="K134" s="15">
         <v>0.0037</v>
       </c>
       <c r="L134" s="15">
         <v>0.00257</v>
       </c>
       <c r="M134" s="15">
         <v>0.00236</v>
       </c>
       <c r="N134" s="15">
-        <v>192</v>
+        <v>146</v>
       </c>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
         <v>328</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>329</v>
       </c>
       <c r="E135" s="15">
         <v>10080040587</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15"/>
       <c r="H135" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
         <v>5000</v>
       </c>
       <c r="K135" s="15">
         <v>0.00409</v>
       </c>
       <c r="L135" s="15">
         <v>0.00296</v>
       </c>
       <c r="M135" s="15">
         <v>0.00259</v>
       </c>
       <c r="N135" s="15">
-        <v>9733</v>
+        <v>7632</v>
       </c>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="15" t="s">
         <v>330</v>
       </c>
       <c r="D136" s="15" t="s">
         <v>331</v>
       </c>
       <c r="E136" s="15" t="s">
         <v>332</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15"/>
       <c r="H136" s="15"/>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
         <v>500</v>
@@ -7870,90 +7884,90 @@
       <c r="D137" s="15" t="s">
         <v>334</v>
       </c>
       <c r="E137" s="15">
         <v>10080037688</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15"/>
       <c r="H137" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
         <v>5000</v>
       </c>
       <c r="K137" s="15">
         <v>0.00279</v>
       </c>
       <c r="L137" s="15">
         <v>0.00242</v>
       </c>
       <c r="M137" s="15">
         <v>0.00233</v>
       </c>
       <c r="N137" s="15">
-        <v>120033</v>
+        <v>108463</v>
       </c>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
         <v>335</v>
       </c>
       <c r="D138" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E138" s="15">
         <v>10000003131</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15"/>
       <c r="H138" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
         <v>5000</v>
       </c>
       <c r="K138" s="15">
         <v>0.0027</v>
       </c>
       <c r="L138" s="15">
         <v>0.00234</v>
       </c>
       <c r="M138" s="15">
         <v>0.00225</v>
       </c>
       <c r="N138" s="15">
-        <v>123869</v>
+        <v>122395</v>
       </c>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
         <v>337</v>
       </c>
       <c r="D139" s="15" t="s">
         <v>338</v>
       </c>
       <c r="E139" s="15">
         <v>10080048473</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15"/>
       <c r="H139" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I139" s="15"/>
@@ -7985,90 +7999,90 @@
       <c r="D140" s="15" t="s">
         <v>340</v>
       </c>
       <c r="E140" s="15">
         <v>10080027304</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15"/>
       <c r="H140" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I140" s="15"/>
       <c r="J140" s="15">
         <v>5000</v>
       </c>
       <c r="K140" s="15">
         <v>0.00266</v>
       </c>
       <c r="L140" s="15">
         <v>0.0023</v>
       </c>
       <c r="M140" s="15">
         <v>0.00221</v>
       </c>
       <c r="N140" s="15">
-        <v>288720</v>
+        <v>192480</v>
       </c>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C141" s="15" t="s">
         <v>341</v>
       </c>
       <c r="D141" s="15" t="s">
         <v>342</v>
       </c>
       <c r="E141" s="15">
         <v>10080027305</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15"/>
       <c r="H141" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>5000</v>
       </c>
       <c r="K141" s="15">
         <v>0.00267</v>
       </c>
       <c r="L141" s="15">
         <v>0.00231</v>
       </c>
       <c r="M141" s="15">
         <v>0.00223</v>
       </c>
       <c r="N141" s="15">
-        <v>92800</v>
+        <v>96280</v>
       </c>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
         <v>343</v>
       </c>
       <c r="D142" s="15" t="s">
         <v>344</v>
       </c>
       <c r="E142" s="15" t="s">
         <v>345</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15"/>
       <c r="H142" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I142" s="15"/>
@@ -8137,90 +8151,92 @@
       <c r="D144" s="15" t="s">
         <v>349</v>
       </c>
       <c r="E144" s="15">
         <v>10080027306</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15"/>
       <c r="H144" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>5000</v>
       </c>
       <c r="K144" s="15">
         <v>0.00275</v>
       </c>
       <c r="L144" s="15">
         <v>0.00238</v>
       </c>
       <c r="M144" s="15">
         <v>0.00229</v>
       </c>
       <c r="N144" s="15">
-        <v>3299</v>
-[...1 lines deleted...]
-      <c r="O144" s="15"/>
+        <v>2685</v>
+      </c>
+      <c r="O144" s="15">
+        <v>13400</v>
+      </c>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
         <v>350</v>
       </c>
       <c r="D145" s="15" t="s">
         <v>351</v>
       </c>
       <c r="E145" s="15">
         <v>10080052138</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15"/>
       <c r="H145" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>5000</v>
       </c>
       <c r="K145" s="15">
         <v>0.00284</v>
       </c>
       <c r="L145" s="15">
         <v>0.00246</v>
       </c>
       <c r="M145" s="15">
         <v>0.00236</v>
       </c>
       <c r="N145" s="15">
-        <v>22074</v>
+        <v>19091</v>
       </c>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
         <v>352</v>
       </c>
       <c r="D146" s="15" t="s">
         <v>353</v>
       </c>
       <c r="E146" s="15">
         <v>10080048388</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15"/>
       <c r="H146" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I146" s="15"/>
@@ -8289,88 +8305,88 @@
       <c r="D148" s="15" t="s">
         <v>357</v>
       </c>
       <c r="E148" s="15">
         <v>10000003453</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15"/>
       <c r="H148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15">
         <v>1000</v>
       </c>
       <c r="K148" s="15">
         <v>0.00219</v>
       </c>
       <c r="L148" s="15">
         <v>0.0019</v>
       </c>
       <c r="M148" s="15">
         <v>0.00183</v>
       </c>
       <c r="N148" s="15">
-        <v>7784</v>
+        <v>6463</v>
       </c>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148"/>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
         <v>358</v>
       </c>
       <c r="D149" s="15" t="s">
         <v>359</v>
       </c>
       <c r="E149" s="15" t="s">
         <v>360</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15"/>
       <c r="H149" s="15"/>
       <c r="I149" s="15"/>
       <c r="J149" s="15">
         <v>500</v>
       </c>
       <c r="K149" s="15">
         <v>0.0037</v>
       </c>
       <c r="L149" s="15">
         <v>0.00257</v>
       </c>
       <c r="M149" s="15">
         <v>0.00236</v>
       </c>
       <c r="N149" s="15">
-        <v>11792</v>
+        <v>10586</v>
       </c>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149"/>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
         <v>361</v>
       </c>
       <c r="D150" s="15" t="s">
         <v>362</v>
       </c>
       <c r="E150" s="15">
         <v>10000001036</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15"/>
       <c r="H150" s="15"/>
       <c r="I150" s="15"/>
       <c r="J150" s="15">
         <v>500</v>
@@ -8400,51 +8416,51 @@
       <c r="D151" s="15" t="s">
         <v>364</v>
       </c>
       <c r="E151" s="15">
         <v>10080040588</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15"/>
       <c r="H151" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I151" s="15"/>
       <c r="J151" s="15">
         <v>5000</v>
       </c>
       <c r="K151" s="15">
         <v>0.00458</v>
       </c>
       <c r="L151" s="15">
         <v>0.00331</v>
       </c>
       <c r="M151" s="15">
         <v>0.00289</v>
       </c>
       <c r="N151" s="15">
-        <v>12241</v>
+        <v>11512</v>
       </c>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151"/>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
         <v>365</v>
       </c>
       <c r="D152" s="15" t="s">
         <v>366</v>
       </c>
       <c r="E152" s="15" t="s">
         <v>367</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15"/>
       <c r="H152" s="15"/>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
         <v>500</v>
@@ -8474,283 +8490,285 @@
       <c r="D153" s="15" t="s">
         <v>369</v>
       </c>
       <c r="E153" s="15">
         <v>10000002928</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15"/>
       <c r="H153" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>5000</v>
       </c>
       <c r="K153" s="15">
         <v>0.00284</v>
       </c>
       <c r="L153" s="15">
         <v>0.00246</v>
       </c>
       <c r="M153" s="15">
         <v>0.00236</v>
       </c>
       <c r="N153" s="15">
-        <v>1758</v>
+        <v>1918</v>
       </c>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
         <v>370</v>
       </c>
       <c r="D154" s="15" t="s">
         <v>371</v>
       </c>
       <c r="E154" s="15">
         <v>10000002578</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15"/>
       <c r="H154" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>5000</v>
       </c>
       <c r="K154" s="15">
         <v>0.0027</v>
       </c>
       <c r="L154" s="15">
         <v>0.00234</v>
       </c>
       <c r="M154" s="15">
         <v>0.00225</v>
       </c>
       <c r="N154" s="15">
-        <v>3294</v>
+        <v>3679</v>
       </c>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
         <v>372</v>
       </c>
       <c r="D155" s="15" t="s">
         <v>373</v>
       </c>
       <c r="E155" s="15">
         <v>10000003056</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15"/>
       <c r="H155" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>5000</v>
       </c>
       <c r="K155" s="15">
         <v>0.00275</v>
       </c>
       <c r="L155" s="15">
         <v>0.00238</v>
       </c>
       <c r="M155" s="15">
         <v>0.00229</v>
       </c>
       <c r="N155" s="15">
-        <v>677</v>
-[...1 lines deleted...]
-      <c r="O155" s="15"/>
+        <v>746</v>
+      </c>
+      <c r="O155" s="15">
+        <v>4300</v>
+      </c>
       <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
         <v>374</v>
       </c>
       <c r="D156" s="15" t="s">
         <v>375</v>
       </c>
       <c r="E156" s="15" t="s">
         <v>376</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15"/>
       <c r="H156" s="15"/>
       <c r="I156" s="15"/>
       <c r="J156" s="15">
         <v>500</v>
       </c>
       <c r="K156" s="15">
         <v>0.00195</v>
       </c>
       <c r="L156" s="15">
         <v>0.00141</v>
       </c>
       <c r="M156" s="15">
         <v>0.00123</v>
       </c>
       <c r="N156" s="15">
-        <v>316125</v>
+        <v>291808</v>
       </c>
       <c r="O156" s="15"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
         <v>377</v>
       </c>
       <c r="D157" s="15" t="s">
         <v>378</v>
       </c>
       <c r="E157" s="15">
         <v>10000000637</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15"/>
       <c r="H157" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I157" s="15"/>
       <c r="J157" s="15">
         <v>5000</v>
       </c>
       <c r="K157" s="15">
         <v>0.00435</v>
       </c>
       <c r="L157" s="15">
         <v>0.00302</v>
       </c>
       <c r="M157" s="15">
         <v>0.00278</v>
       </c>
       <c r="N157" s="15">
-        <v>9213</v>
+        <v>9900</v>
       </c>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
         <v>379</v>
       </c>
       <c r="D158" s="15" t="s">
         <v>380</v>
       </c>
       <c r="E158" s="15" t="s">
         <v>381</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15"/>
       <c r="H158" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I158" s="15"/>
       <c r="J158" s="15">
         <v>5000</v>
       </c>
       <c r="K158" s="15">
         <v>0.00311</v>
       </c>
       <c r="L158" s="15">
         <v>0.00269</v>
       </c>
       <c r="M158" s="15">
         <v>0.00259</v>
       </c>
       <c r="N158" s="15">
-        <v>1848</v>
+        <v>2007</v>
       </c>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158"/>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
         <v>382</v>
       </c>
       <c r="D159" s="15" t="s">
         <v>383</v>
       </c>
       <c r="E159" s="15">
         <v>10000003367</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15"/>
       <c r="H159" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>5000</v>
       </c>
       <c r="K159" s="15">
         <v>0.00282</v>
       </c>
       <c r="L159" s="15">
         <v>0.00244</v>
       </c>
       <c r="M159" s="15">
         <v>0.00235</v>
       </c>
       <c r="N159" s="15">
-        <v>1817</v>
+        <v>1955</v>
       </c>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
         <v>384</v>
       </c>
       <c r="D160" s="15" t="s">
         <v>385</v>
       </c>
       <c r="E160" s="15">
         <v>10000003370</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15"/>
       <c r="H160" s="15"/>
       <c r="I160" s="15"/>
       <c r="J160" s="15">
         <v>500</v>
@@ -8778,51 +8796,51 @@
         <v>386</v>
       </c>
       <c r="D161" s="15" t="s">
         <v>387</v>
       </c>
       <c r="E161" s="15" t="s">
         <v>388</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15"/>
       <c r="H161" s="15"/>
       <c r="I161" s="15"/>
       <c r="J161" s="15">
         <v>1000</v>
       </c>
       <c r="K161" s="15">
         <v>0.0037</v>
       </c>
       <c r="L161" s="15">
         <v>0.00257</v>
       </c>
       <c r="M161" s="15">
         <v>0.00236</v>
       </c>
       <c r="N161" s="15">
-        <v>26393</v>
+        <v>21114</v>
       </c>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
       <c r="R161"/>
     </row>
     <row r="162" spans="1:18">
       <c r="B162" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="15" t="s">
         <v>386</v>
       </c>
       <c r="D162" s="15" t="s">
         <v>389</v>
       </c>
       <c r="E162" s="15" t="s">
         <v>390</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15"/>
       <c r="H162" s="15"/>
       <c r="I162" s="15"/>
       <c r="J162" s="15">
         <v>1000</v>
@@ -8850,92 +8868,92 @@
         <v>391</v>
       </c>
       <c r="D163" s="15" t="s">
         <v>392</v>
       </c>
       <c r="E163" s="15">
         <v>10000007417</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15"/>
       <c r="H163" s="15"/>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>1000</v>
       </c>
       <c r="K163" s="15">
         <v>0.0037</v>
       </c>
       <c r="L163" s="15">
         <v>0.00257</v>
       </c>
       <c r="M163" s="15">
         <v>0.00236</v>
       </c>
       <c r="N163" s="15">
-        <v>11765</v>
+        <v>10295</v>
       </c>
       <c r="O163" s="15"/>
       <c r="P163" s="15"/>
       <c r="Q163" s="15"/>
       <c r="R163"/>
     </row>
     <row r="164" spans="1:18">
       <c r="B164" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C164" s="15" t="s">
         <v>393</v>
       </c>
       <c r="D164" s="15" t="s">
         <v>394</v>
       </c>
       <c r="E164" s="15">
         <v>10080027307</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15"/>
       <c r="H164" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I164" s="15" t="s">
         <v>395</v>
       </c>
       <c r="J164" s="15">
         <v>5000</v>
       </c>
       <c r="K164" s="15">
         <v>0.0018</v>
       </c>
       <c r="L164" s="15">
         <v>0.0018</v>
       </c>
       <c r="M164" s="15">
         <v>0.0018</v>
       </c>
       <c r="N164" s="15">
-        <v>18150</v>
+        <v>15750</v>
       </c>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
         <v>393</v>
       </c>
       <c r="D165" s="15" t="s">
         <v>396</v>
       </c>
       <c r="E165" s="15" t="s">
         <v>397</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15"/>
       <c r="H165" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I165" s="15" t="s">
@@ -8967,51 +8985,51 @@
         <v>398</v>
       </c>
       <c r="D166" s="15" t="s">
         <v>399</v>
       </c>
       <c r="E166" s="15" t="s">
         <v>400</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15"/>
       <c r="H166" s="15"/>
       <c r="I166" s="15"/>
       <c r="J166" s="15">
         <v>500</v>
       </c>
       <c r="K166" s="15">
         <v>0.0037</v>
       </c>
       <c r="L166" s="15">
         <v>0.00257</v>
       </c>
       <c r="M166" s="15">
         <v>0.00236</v>
       </c>
       <c r="N166" s="15">
-        <v>251345</v>
+        <v>235234</v>
       </c>
       <c r="O166" s="15"/>
       <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
       <c r="R166"/>
     </row>
     <row r="167" spans="1:18">
       <c r="B167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="15" t="s">
         <v>401</v>
       </c>
       <c r="D167" s="15" t="s">
         <v>402</v>
       </c>
       <c r="E167" s="15" t="s">
         <v>403</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15"/>
       <c r="H167" s="15"/>
       <c r="I167" s="15"/>
       <c r="J167" s="15">
         <v>500</v>
@@ -9076,90 +9094,90 @@
       <c r="D169" s="15" t="s">
         <v>408</v>
       </c>
       <c r="E169" s="15">
         <v>10080040589</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15"/>
       <c r="H169" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
         <v>5000</v>
       </c>
       <c r="K169" s="15">
         <v>0.00284</v>
       </c>
       <c r="L169" s="15">
         <v>0.00246</v>
       </c>
       <c r="M169" s="15">
         <v>0.00236</v>
       </c>
       <c r="N169" s="15">
-        <v>5920</v>
+        <v>5680</v>
       </c>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169"/>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
         <v>409</v>
       </c>
       <c r="D170" s="15" t="s">
         <v>410</v>
       </c>
       <c r="E170" s="15">
         <v>10000003389</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15"/>
       <c r="H170" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
         <v>5000</v>
       </c>
       <c r="K170" s="15">
         <v>0.00282</v>
       </c>
       <c r="L170" s="15">
         <v>0.00244</v>
       </c>
       <c r="M170" s="15">
         <v>0.00235</v>
       </c>
       <c r="N170" s="15">
-        <v>3376</v>
+        <v>2910</v>
       </c>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
         <v>411</v>
       </c>
       <c r="D171" s="15" t="s">
         <v>412</v>
       </c>
       <c r="E171" s="15" t="s">
         <v>413</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15"/>
       <c r="H171" s="15"/>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
         <v>500</v>
@@ -9304,51 +9322,51 @@
       <c r="D175" s="15" t="s">
         <v>423</v>
       </c>
       <c r="E175" s="15">
         <v>10080027309</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15"/>
       <c r="H175" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I175" s="15"/>
       <c r="J175" s="15">
         <v>5000</v>
       </c>
       <c r="K175" s="15">
         <v>0.00422</v>
       </c>
       <c r="L175" s="15">
         <v>0.00305</v>
       </c>
       <c r="M175" s="15">
         <v>0.00267</v>
       </c>
       <c r="N175" s="15">
-        <v>8412</v>
+        <v>9613</v>
       </c>
       <c r="O175" s="15"/>
       <c r="P175" s="15"/>
       <c r="Q175" s="15"/>
       <c r="R175"/>
     </row>
     <row r="176" spans="1:18">
       <c r="B176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C176" s="15" t="s">
         <v>424</v>
       </c>
       <c r="D176" s="15" t="s">
         <v>425</v>
       </c>
       <c r="E176" s="15" t="s">
         <v>426</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15"/>
       <c r="H176" s="15"/>
       <c r="I176" s="15"/>
       <c r="J176" s="15"/>
       <c r="K176" s="15">
@@ -9374,51 +9392,51 @@
         <v>427</v>
       </c>
       <c r="D177" s="15" t="s">
         <v>428</v>
       </c>
       <c r="E177" s="15">
         <v>10000003258</v>
       </c>
       <c r="F177" s="15"/>
       <c r="G177" s="15"/>
       <c r="H177" s="15"/>
       <c r="I177" s="15"/>
       <c r="J177" s="15">
         <v>1000</v>
       </c>
       <c r="K177" s="15">
         <v>0.0037</v>
       </c>
       <c r="L177" s="15">
         <v>0.00257</v>
       </c>
       <c r="M177" s="15">
         <v>0.00236</v>
       </c>
       <c r="N177" s="15">
-        <v>31935</v>
+        <v>30056</v>
       </c>
       <c r="O177" s="15"/>
       <c r="P177" s="15"/>
       <c r="Q177" s="15"/>
       <c r="R177"/>
     </row>
     <row r="178" spans="1:18">
       <c r="B178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="15" t="s">
         <v>429</v>
       </c>
       <c r="D178" s="15" t="s">
         <v>430</v>
       </c>
       <c r="E178" s="15">
         <v>10000007418</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15"/>
       <c r="H178" s="15"/>
       <c r="I178" s="15"/>
       <c r="J178" s="15">
         <v>500</v>
@@ -9555,129 +9573,129 @@
       <c r="D182" s="15" t="s">
         <v>440</v>
       </c>
       <c r="E182" s="15">
         <v>10080070805</v>
       </c>
       <c r="F182" s="15"/>
       <c r="G182" s="15"/>
       <c r="H182" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I182" s="15"/>
       <c r="J182" s="15">
         <v>5000</v>
       </c>
       <c r="K182" s="15">
         <v>0.00435</v>
       </c>
       <c r="L182" s="15">
         <v>0.00302</v>
       </c>
       <c r="M182" s="15">
         <v>0.00278</v>
       </c>
       <c r="N182" s="15">
-        <v>427</v>
+        <v>315</v>
       </c>
       <c r="O182" s="15"/>
       <c r="P182" s="15"/>
       <c r="Q182" s="15"/>
       <c r="R182"/>
     </row>
     <row r="183" spans="1:18">
       <c r="B183" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C183" s="15" t="s">
         <v>441</v>
       </c>
       <c r="D183" s="15" t="s">
         <v>442</v>
       </c>
       <c r="E183" s="15" t="s">
         <v>443</v>
       </c>
       <c r="F183" s="15"/>
       <c r="G183" s="15"/>
       <c r="H183" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I183" s="15"/>
       <c r="J183" s="15">
         <v>500</v>
       </c>
       <c r="K183" s="15">
         <v>0.00435</v>
       </c>
       <c r="L183" s="15">
         <v>0.00302</v>
       </c>
       <c r="M183" s="15">
         <v>0.00278</v>
       </c>
       <c r="N183" s="15">
-        <v>50766</v>
+        <v>62131</v>
       </c>
       <c r="O183" s="15"/>
       <c r="P183" s="15"/>
       <c r="Q183" s="15"/>
       <c r="R183"/>
     </row>
     <row r="184" spans="1:18">
       <c r="B184" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C184" s="15" t="s">
         <v>444</v>
       </c>
       <c r="D184" s="15" t="s">
         <v>445</v>
       </c>
       <c r="E184" s="15">
         <v>10000002614</v>
       </c>
       <c r="F184" s="15"/>
       <c r="G184" s="15"/>
       <c r="H184" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I184" s="15"/>
       <c r="J184" s="15">
         <v>5000</v>
       </c>
       <c r="K184" s="15">
         <v>0.00354</v>
       </c>
       <c r="L184" s="15">
         <v>0.00254</v>
       </c>
       <c r="M184" s="15">
         <v>0.0022</v>
       </c>
       <c r="N184" s="15">
-        <v>4316</v>
+        <v>4524</v>
       </c>
       <c r="O184" s="15"/>
       <c r="P184" s="15"/>
       <c r="Q184" s="15"/>
       <c r="R184"/>
     </row>
     <row r="185" spans="1:18">
       <c r="B185" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C185" s="15" t="s">
         <v>446</v>
       </c>
       <c r="D185" s="15" t="s">
         <v>447</v>
       </c>
       <c r="E185" s="15" t="s">
         <v>448</v>
       </c>
       <c r="F185" s="15"/>
       <c r="G185" s="15"/>
       <c r="H185" s="15"/>
       <c r="I185" s="15"/>
       <c r="J185" s="15">
         <v>500</v>
@@ -9812,53 +9830,55 @@
       <c r="D189" s="15" t="s">
         <v>457</v>
       </c>
       <c r="E189" s="15" t="s">
         <v>458</v>
       </c>
       <c r="F189" s="15"/>
       <c r="G189" s="15"/>
       <c r="H189" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I189" s="15"/>
       <c r="J189" s="15">
         <v>5000</v>
       </c>
       <c r="K189" s="15">
         <v>0.00267</v>
       </c>
       <c r="L189" s="15">
         <v>0.00231</v>
       </c>
       <c r="M189" s="15">
         <v>0.00223</v>
       </c>
       <c r="N189" s="15">
-        <v>1667</v>
-[...1 lines deleted...]
-      <c r="O189" s="15"/>
+        <v>1799</v>
+      </c>
+      <c r="O189" s="15">
+        <v>4100</v>
+      </c>
       <c r="P189" s="15"/>
       <c r="Q189" s="15"/>
       <c r="R189"/>
     </row>
     <row r="190" spans="1:18">
       <c r="B190" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C190" s="15" t="s">
         <v>459</v>
       </c>
       <c r="D190" s="15" t="s">
         <v>460</v>
       </c>
       <c r="E190" s="15" t="s">
         <v>461</v>
       </c>
       <c r="F190" s="15"/>
       <c r="G190" s="15"/>
       <c r="H190" s="15"/>
       <c r="I190" s="15"/>
       <c r="J190" s="15">
         <v>500</v>
       </c>
       <c r="K190" s="15">
@@ -9884,129 +9904,129 @@
         <v>462</v>
       </c>
       <c r="D191" s="15" t="s">
         <v>463</v>
       </c>
       <c r="E191" s="15" t="s">
         <v>464</v>
       </c>
       <c r="F191" s="15"/>
       <c r="G191" s="15"/>
       <c r="H191" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I191" s="15"/>
       <c r="J191" s="15"/>
       <c r="K191" s="15">
         <v>0.00284</v>
       </c>
       <c r="L191" s="15">
         <v>0.00246</v>
       </c>
       <c r="M191" s="15">
         <v>0.00236</v>
       </c>
       <c r="N191" s="15">
-        <v>3478</v>
+        <v>3431</v>
       </c>
       <c r="O191" s="15"/>
       <c r="P191" s="15"/>
       <c r="Q191" s="15"/>
       <c r="R191"/>
     </row>
     <row r="192" spans="1:18">
       <c r="B192" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C192" s="15" t="s">
         <v>465</v>
       </c>
       <c r="D192" s="15" t="s">
         <v>466</v>
       </c>
       <c r="E192" s="15" t="s">
         <v>467</v>
       </c>
       <c r="F192" s="15"/>
       <c r="G192" s="15"/>
       <c r="H192" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I192" s="15"/>
       <c r="J192" s="15">
         <v>500</v>
       </c>
       <c r="K192" s="15">
         <v>0.00435</v>
       </c>
       <c r="L192" s="15">
         <v>0.00302</v>
       </c>
       <c r="M192" s="15">
         <v>0.00278</v>
       </c>
       <c r="N192" s="15">
-        <v>479044</v>
+        <v>433421</v>
       </c>
       <c r="O192" s="15"/>
       <c r="P192" s="15"/>
       <c r="Q192" s="15"/>
       <c r="R192"/>
     </row>
     <row r="193" spans="1:18">
       <c r="B193" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C193" s="15" t="s">
         <v>468</v>
       </c>
       <c r="D193" s="15" t="s">
         <v>469</v>
       </c>
       <c r="E193" s="15" t="s">
         <v>470</v>
       </c>
       <c r="F193" s="15"/>
       <c r="G193" s="15"/>
       <c r="H193" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I193" s="15"/>
       <c r="J193" s="15">
         <v>5000</v>
       </c>
       <c r="K193" s="15">
         <v>0.00284</v>
       </c>
       <c r="L193" s="15">
         <v>0.00246</v>
       </c>
       <c r="M193" s="15">
         <v>0.00236</v>
       </c>
       <c r="N193" s="15">
-        <v>2279</v>
+        <v>1935</v>
       </c>
       <c r="O193" s="15"/>
       <c r="P193" s="15"/>
       <c r="Q193" s="15"/>
       <c r="R193"/>
     </row>
     <row r="194" spans="1:18">
       <c r="B194" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C194" s="15" t="s">
         <v>471</v>
       </c>
       <c r="D194" s="15" t="s">
         <v>472</v>
       </c>
       <c r="E194" s="15">
         <v>10000003388</v>
       </c>
       <c r="F194" s="15"/>
       <c r="G194" s="15"/>
       <c r="H194" s="15"/>
       <c r="I194" s="15"/>
       <c r="J194" s="15">
         <v>500</v>
@@ -10036,51 +10056,51 @@
       <c r="D195" s="15" t="s">
         <v>474</v>
       </c>
       <c r="E195" s="15" t="s">
         <v>475</v>
       </c>
       <c r="F195" s="15"/>
       <c r="G195" s="15"/>
       <c r="H195" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I195" s="15"/>
       <c r="J195" s="15">
         <v>500</v>
       </c>
       <c r="K195" s="15">
         <v>0.00435</v>
       </c>
       <c r="L195" s="15">
         <v>0.00302</v>
       </c>
       <c r="M195" s="15">
         <v>0.00278</v>
       </c>
       <c r="N195" s="15">
-        <v>8668</v>
+        <v>6699</v>
       </c>
       <c r="O195" s="15"/>
       <c r="P195" s="15"/>
       <c r="Q195" s="15"/>
       <c r="R195"/>
     </row>
     <row r="196" spans="1:18">
       <c r="B196" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C196" s="15" t="s">
         <v>476</v>
       </c>
       <c r="D196" s="15" t="s">
         <v>477</v>
       </c>
       <c r="E196" s="15">
         <v>10000003391</v>
       </c>
       <c r="F196" s="15"/>
       <c r="G196" s="15"/>
       <c r="H196" s="15"/>
       <c r="I196" s="15"/>
       <c r="J196" s="15">
         <v>500</v>
@@ -10145,129 +10165,129 @@
       <c r="D198" s="15" t="s">
         <v>481</v>
       </c>
       <c r="E198" s="15" t="s">
         <v>482</v>
       </c>
       <c r="F198" s="15"/>
       <c r="G198" s="15"/>
       <c r="H198" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I198" s="15"/>
       <c r="J198" s="15">
         <v>500</v>
       </c>
       <c r="K198" s="15">
         <v>0.00435</v>
       </c>
       <c r="L198" s="15">
         <v>0.00302</v>
       </c>
       <c r="M198" s="15">
         <v>0.00278</v>
       </c>
       <c r="N198" s="15">
-        <v>184508</v>
+        <v>153058</v>
       </c>
       <c r="O198" s="15"/>
       <c r="P198" s="15"/>
       <c r="Q198" s="15"/>
       <c r="R198"/>
     </row>
     <row r="199" spans="1:18">
       <c r="B199" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C199" s="15" t="s">
         <v>483</v>
       </c>
       <c r="D199" s="15" t="s">
         <v>484</v>
       </c>
       <c r="E199" s="15">
         <v>10000005755</v>
       </c>
       <c r="F199" s="15"/>
       <c r="G199" s="15"/>
       <c r="H199" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I199" s="15"/>
       <c r="J199" s="15">
         <v>500</v>
       </c>
       <c r="K199" s="15">
         <v>0.00282</v>
       </c>
       <c r="L199" s="15">
         <v>0.00244</v>
       </c>
       <c r="M199" s="15">
         <v>0.00235</v>
       </c>
       <c r="N199" s="15">
-        <v>3989</v>
+        <v>3935</v>
       </c>
       <c r="O199" s="15"/>
       <c r="P199" s="15"/>
       <c r="Q199" s="15"/>
       <c r="R199"/>
     </row>
     <row r="200" spans="1:18">
       <c r="B200" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C200" s="15" t="s">
         <v>485</v>
       </c>
       <c r="D200" s="15" t="s">
         <v>486</v>
       </c>
       <c r="E200" s="15" t="s">
         <v>487</v>
       </c>
       <c r="F200" s="15"/>
       <c r="G200" s="15"/>
       <c r="H200" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I200" s="15"/>
       <c r="J200" s="15">
         <v>500</v>
       </c>
       <c r="K200" s="15">
         <v>0.00435</v>
       </c>
       <c r="L200" s="15">
         <v>0.00302</v>
       </c>
       <c r="M200" s="15">
         <v>0.00278</v>
       </c>
       <c r="N200" s="15">
-        <v>3476</v>
+        <v>1488</v>
       </c>
       <c r="O200" s="15"/>
       <c r="P200" s="15"/>
       <c r="Q200" s="15"/>
       <c r="R200"/>
     </row>
     <row r="201" spans="1:18">
       <c r="B201" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C201" s="15" t="s">
         <v>488</v>
       </c>
       <c r="D201" s="15" t="s">
         <v>489</v>
       </c>
       <c r="E201" s="15" t="s">
         <v>490</v>
       </c>
       <c r="F201" s="15"/>
       <c r="G201" s="15"/>
       <c r="H201" s="15"/>
       <c r="I201" s="15"/>
       <c r="J201" s="15"/>
       <c r="K201" s="15">
@@ -10373,51 +10393,51 @@
       </c>
       <c r="E204" s="15">
         <v>10000001037</v>
       </c>
       <c r="F204" s="15"/>
       <c r="G204" s="15"/>
       <c r="H204" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I204" s="15" t="s">
         <v>496</v>
       </c>
       <c r="J204" s="15">
         <v>1000</v>
       </c>
       <c r="K204" s="15">
         <v>0.00279</v>
       </c>
       <c r="L204" s="15">
         <v>0.00242</v>
       </c>
       <c r="M204" s="15">
         <v>0.00233</v>
       </c>
       <c r="N204" s="15">
-        <v>19978</v>
+        <v>20457</v>
       </c>
       <c r="O204" s="15"/>
       <c r="P204" s="15"/>
       <c r="Q204" s="15"/>
       <c r="R204"/>
     </row>
     <row r="205" spans="1:18">
       <c r="B205" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C205" s="15" t="s">
         <v>497</v>
       </c>
       <c r="D205" s="15" t="s">
         <v>498</v>
       </c>
       <c r="E205" s="15" t="s">
         <v>499</v>
       </c>
       <c r="F205" s="15"/>
       <c r="G205" s="15"/>
       <c r="H205" s="15"/>
       <c r="I205" s="15"/>
       <c r="J205" s="15">
         <v>500</v>
@@ -10552,51 +10572,51 @@
       <c r="D209" s="15" t="s">
         <v>509</v>
       </c>
       <c r="E209" s="15">
         <v>10000005942</v>
       </c>
       <c r="F209" s="15"/>
       <c r="G209" s="15"/>
       <c r="H209" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I209" s="15"/>
       <c r="J209" s="15">
         <v>500</v>
       </c>
       <c r="K209" s="15">
         <v>0.00435</v>
       </c>
       <c r="L209" s="15">
         <v>0.00302</v>
       </c>
       <c r="M209" s="15">
         <v>0.00278</v>
       </c>
       <c r="N209" s="15">
-        <v>1040</v>
+        <v>986</v>
       </c>
       <c r="O209" s="15"/>
       <c r="P209" s="15"/>
       <c r="Q209" s="15"/>
       <c r="R209"/>
     </row>
     <row r="210" spans="1:18">
       <c r="B210" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C210" s="15" t="s">
         <v>510</v>
       </c>
       <c r="D210" s="15" t="s">
         <v>511</v>
       </c>
       <c r="E210" s="15" t="s">
         <v>512</v>
       </c>
       <c r="F210" s="15"/>
       <c r="G210" s="15"/>
       <c r="H210" s="15"/>
       <c r="I210" s="15"/>
       <c r="J210" s="15"/>
       <c r="K210" s="15">
@@ -10657,90 +10677,90 @@
       <c r="D212" s="15" t="s">
         <v>517</v>
       </c>
       <c r="E212" s="15" t="s">
         <v>518</v>
       </c>
       <c r="F212" s="15"/>
       <c r="G212" s="15"/>
       <c r="H212" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I212" s="15"/>
       <c r="J212" s="15">
         <v>500</v>
       </c>
       <c r="K212" s="15">
         <v>0.00435</v>
       </c>
       <c r="L212" s="15">
         <v>0.00302</v>
       </c>
       <c r="M212" s="15">
         <v>0.00278</v>
       </c>
       <c r="N212" s="15">
-        <v>607139</v>
+        <v>503649</v>
       </c>
       <c r="O212" s="15"/>
       <c r="P212" s="15"/>
       <c r="Q212" s="15"/>
       <c r="R212"/>
     </row>
     <row r="213" spans="1:18">
       <c r="B213" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C213" s="15" t="s">
         <v>519</v>
       </c>
       <c r="D213" s="15" t="s">
         <v>520</v>
       </c>
       <c r="E213" s="15" t="s">
         <v>521</v>
       </c>
       <c r="F213" s="15"/>
       <c r="G213" s="15"/>
       <c r="H213" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I213" s="15"/>
       <c r="J213" s="15">
         <v>500</v>
       </c>
       <c r="K213" s="15">
         <v>0.00435</v>
       </c>
       <c r="L213" s="15">
         <v>0.00302</v>
       </c>
       <c r="M213" s="15">
         <v>0.00278</v>
       </c>
       <c r="N213" s="15">
-        <v>10334</v>
+        <v>8840</v>
       </c>
       <c r="O213" s="15"/>
       <c r="P213" s="15"/>
       <c r="Q213" s="15"/>
       <c r="R213"/>
     </row>
     <row r="214" spans="1:18">
       <c r="B214" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C214" s="15" t="s">
         <v>522</v>
       </c>
       <c r="D214" s="15" t="s">
         <v>523</v>
       </c>
       <c r="E214" s="15" t="s">
         <v>524</v>
       </c>
       <c r="F214" s="15"/>
       <c r="G214" s="15"/>
       <c r="H214" s="15"/>
       <c r="I214" s="15"/>
       <c r="J214" s="15"/>
       <c r="K214" s="15">
@@ -10904,90 +10924,90 @@
       <c r="D219" s="15" t="s">
         <v>538</v>
       </c>
       <c r="E219" s="15" t="s">
         <v>539</v>
       </c>
       <c r="F219" s="15"/>
       <c r="G219" s="15"/>
       <c r="H219" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I219" s="15"/>
       <c r="J219" s="15">
         <v>500</v>
       </c>
       <c r="K219" s="15">
         <v>0.00435</v>
       </c>
       <c r="L219" s="15">
         <v>0.00302</v>
       </c>
       <c r="M219" s="15">
         <v>0.00278</v>
       </c>
       <c r="N219" s="15">
-        <v>975</v>
+        <v>930</v>
       </c>
       <c r="O219" s="15"/>
       <c r="P219" s="15"/>
       <c r="Q219" s="15"/>
       <c r="R219"/>
     </row>
     <row r="220" spans="1:18">
       <c r="B220" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C220" s="15" t="s">
         <v>540</v>
       </c>
       <c r="D220" s="15" t="s">
         <v>541</v>
       </c>
       <c r="E220" s="15" t="s">
         <v>542</v>
       </c>
       <c r="F220" s="15"/>
       <c r="G220" s="15"/>
       <c r="H220" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I220" s="15"/>
       <c r="J220" s="15">
         <v>500</v>
       </c>
       <c r="K220" s="15">
         <v>0.00435</v>
       </c>
       <c r="L220" s="15">
         <v>0.00302</v>
       </c>
       <c r="M220" s="15">
         <v>0.00278</v>
       </c>
       <c r="N220" s="15">
-        <v>372196</v>
+        <v>312983</v>
       </c>
       <c r="O220" s="15"/>
       <c r="P220" s="15"/>
       <c r="Q220" s="15"/>
       <c r="R220"/>
     </row>
     <row r="221" spans="1:18">
       <c r="B221" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C221" s="15" t="s">
         <v>543</v>
       </c>
       <c r="D221" s="15" t="s">
         <v>544</v>
       </c>
       <c r="E221" s="15" t="s">
         <v>545</v>
       </c>
       <c r="F221" s="15"/>
       <c r="G221" s="15"/>
       <c r="H221" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I221" s="15"/>
@@ -11221,51 +11241,51 @@
       <c r="D228" s="15" t="s">
         <v>565</v>
       </c>
       <c r="E228" s="15" t="s">
         <v>566</v>
       </c>
       <c r="F228" s="15"/>
       <c r="G228" s="15"/>
       <c r="H228" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I228" s="15"/>
       <c r="J228" s="15">
         <v>1000</v>
       </c>
       <c r="K228" s="15">
         <v>0.00507</v>
       </c>
       <c r="L228" s="15">
         <v>0.00362</v>
       </c>
       <c r="M228" s="15">
         <v>0.00327</v>
       </c>
       <c r="N228" s="15">
-        <v>973</v>
+        <v>1080</v>
       </c>
       <c r="O228" s="15"/>
       <c r="P228" s="15"/>
       <c r="Q228" s="15"/>
       <c r="R228"/>
     </row>
     <row r="229" spans="1:18">
       <c r="B229" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C229" s="15" t="s">
         <v>567</v>
       </c>
       <c r="D229" s="15" t="s">
         <v>568</v>
       </c>
       <c r="E229" s="15" t="s">
         <v>569</v>
       </c>
       <c r="F229" s="15"/>
       <c r="G229" s="15"/>
       <c r="H229" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I229" s="15"/>
@@ -11295,51 +11315,51 @@
         <v>570</v>
       </c>
       <c r="D230" s="15" t="s">
         <v>571</v>
       </c>
       <c r="E230" s="15" t="s">
         <v>572</v>
       </c>
       <c r="F230" s="15"/>
       <c r="G230" s="15"/>
       <c r="H230" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I230" s="15"/>
       <c r="J230" s="15"/>
       <c r="K230" s="15">
         <v>0.00321</v>
       </c>
       <c r="L230" s="15">
         <v>0.00278</v>
       </c>
       <c r="M230" s="15">
         <v>0.00268</v>
       </c>
       <c r="N230" s="15">
-        <v>27720</v>
+        <v>36939</v>
       </c>
       <c r="O230" s="15"/>
       <c r="P230" s="15"/>
       <c r="Q230" s="15"/>
       <c r="R230"/>
     </row>
     <row r="231" spans="1:18">
       <c r="B231" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C231" s="15" t="s">
         <v>573</v>
       </c>
       <c r="D231" s="15" t="s">
         <v>574</v>
       </c>
       <c r="E231" s="15" t="s">
         <v>575</v>
       </c>
       <c r="F231" s="15"/>
       <c r="G231" s="15"/>
       <c r="H231" s="15"/>
       <c r="I231" s="15"/>
       <c r="J231" s="15">
         <v>500</v>
@@ -11404,51 +11424,51 @@
         <v>579</v>
       </c>
       <c r="D233" s="15" t="s">
         <v>580</v>
       </c>
       <c r="E233" s="15" t="s">
         <v>581</v>
       </c>
       <c r="F233" s="15"/>
       <c r="G233" s="15"/>
       <c r="H233" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I233" s="15"/>
       <c r="J233" s="15"/>
       <c r="K233" s="15">
         <v>0.00321</v>
       </c>
       <c r="L233" s="15">
         <v>0.00278</v>
       </c>
       <c r="M233" s="15">
         <v>0.00268</v>
       </c>
       <c r="N233" s="15">
-        <v>39520</v>
+        <v>43472</v>
       </c>
       <c r="O233" s="15"/>
       <c r="P233" s="15"/>
       <c r="Q233" s="15"/>
       <c r="R233"/>
     </row>
     <row r="234" spans="1:18">
       <c r="B234" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C234" s="15" t="s">
         <v>582</v>
       </c>
       <c r="D234" s="15" t="s">
         <v>583</v>
       </c>
       <c r="E234" s="15" t="s">
         <v>584</v>
       </c>
       <c r="F234" s="15"/>
       <c r="G234" s="15"/>
       <c r="H234" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I234" s="15"/>
@@ -11480,88 +11500,88 @@
       <c r="D235" s="15" t="s">
         <v>586</v>
       </c>
       <c r="E235" s="15" t="s">
         <v>587</v>
       </c>
       <c r="F235" s="15"/>
       <c r="G235" s="15"/>
       <c r="H235" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I235" s="15"/>
       <c r="J235" s="15">
         <v>5000</v>
       </c>
       <c r="K235" s="15">
         <v>0.00321</v>
       </c>
       <c r="L235" s="15">
         <v>0.00278</v>
       </c>
       <c r="M235" s="15">
         <v>0.00268</v>
       </c>
       <c r="N235" s="15">
-        <v>30492</v>
+        <v>34188</v>
       </c>
       <c r="O235" s="15"/>
       <c r="P235" s="15"/>
       <c r="Q235" s="15"/>
       <c r="R235"/>
     </row>
     <row r="236" spans="1:18">
       <c r="B236" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C236" s="15" t="s">
         <v>588</v>
       </c>
       <c r="D236" s="15" t="s">
         <v>589</v>
       </c>
       <c r="E236" s="15" t="s">
         <v>590</v>
       </c>
       <c r="F236" s="15"/>
       <c r="G236" s="15"/>
       <c r="H236" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I236" s="15"/>
       <c r="J236" s="15"/>
       <c r="K236" s="15">
         <v>0.00321</v>
       </c>
       <c r="L236" s="15">
         <v>0.00278</v>
       </c>
       <c r="M236" s="15">
         <v>0.00268</v>
       </c>
       <c r="N236" s="15">
-        <v>34293</v>
+        <v>38157</v>
       </c>
       <c r="O236" s="15"/>
       <c r="P236" s="15"/>
       <c r="Q236" s="15"/>
       <c r="R236"/>
     </row>
     <row r="237" spans="1:18">
       <c r="B237" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C237" s="15" t="s">
         <v>591</v>
       </c>
       <c r="D237" s="15" t="s">
         <v>592</v>
       </c>
       <c r="E237" s="15">
         <v>10080036542</v>
       </c>
       <c r="F237" s="15"/>
       <c r="G237" s="15"/>
       <c r="H237" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I237" s="15"/>
@@ -11667,51 +11687,51 @@
       <c r="D240" s="15" t="s">
         <v>599</v>
       </c>
       <c r="E240" s="15" t="s">
         <v>600</v>
       </c>
       <c r="F240" s="15"/>
       <c r="G240" s="15"/>
       <c r="H240" s="15" t="s">
         <v>282</v>
       </c>
       <c r="I240" s="15"/>
       <c r="J240" s="15">
         <v>2000</v>
       </c>
       <c r="K240" s="15">
         <v>0.04937</v>
       </c>
       <c r="L240" s="15">
         <v>0.04937</v>
       </c>
       <c r="M240" s="15">
         <v>0.04937</v>
       </c>
       <c r="N240" s="15">
-        <v>16201</v>
+        <v>12200</v>
       </c>
       <c r="O240" s="15"/>
       <c r="P240" s="15"/>
       <c r="Q240" s="15"/>
       <c r="R240"/>
     </row>
     <row r="241" spans="1:18">
       <c r="B241" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C241" s="15" t="s">
         <v>601</v>
       </c>
       <c r="D241" s="15" t="s">
         <v>602</v>
       </c>
       <c r="E241" s="15" t="s">
         <v>603</v>
       </c>
       <c r="F241" s="15"/>
       <c r="G241" s="15"/>
       <c r="H241" s="15" t="s">
         <v>282</v>
       </c>
       <c r="I241" s="15"/>
@@ -11852,53 +11872,55 @@
       <c r="D245" s="15" t="s">
         <v>615</v>
       </c>
       <c r="E245" s="15" t="s">
         <v>616</v>
       </c>
       <c r="F245" s="15"/>
       <c r="G245" s="15"/>
       <c r="H245" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I245" s="15"/>
       <c r="J245" s="15">
         <v>5000</v>
       </c>
       <c r="K245" s="15">
         <v>0.00315</v>
       </c>
       <c r="L245" s="15">
         <v>0.00273</v>
       </c>
       <c r="M245" s="15">
         <v>0.00263</v>
       </c>
       <c r="N245" s="15">
-        <v>8957</v>
-[...1 lines deleted...]
-      <c r="O245" s="15"/>
+        <v>7926</v>
+      </c>
+      <c r="O245" s="15">
+        <v>8600</v>
+      </c>
       <c r="P245" s="15"/>
       <c r="Q245" s="15"/>
       <c r="R245"/>
     </row>
     <row r="246" spans="1:18">
       <c r="B246" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C246" s="15" t="s">
         <v>617</v>
       </c>
       <c r="D246" s="15" t="s">
         <v>618</v>
       </c>
       <c r="E246" s="15" t="s">
         <v>619</v>
       </c>
       <c r="F246" s="15"/>
       <c r="G246" s="15"/>
       <c r="H246" s="15" t="s">
         <v>282</v>
       </c>
       <c r="I246" s="15"/>
       <c r="J246" s="15">
         <v>1000</v>
@@ -11967,129 +11989,131 @@
       </c>
       <c r="E248" s="15" t="s">
         <v>624</v>
       </c>
       <c r="F248" s="15"/>
       <c r="G248" s="15"/>
       <c r="H248" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I248" s="15" t="s">
         <v>623</v>
       </c>
       <c r="J248" s="15">
         <v>5000</v>
       </c>
       <c r="K248" s="15">
         <v>0.00303</v>
       </c>
       <c r="L248" s="15">
         <v>0.00263</v>
       </c>
       <c r="M248" s="15">
         <v>0.00253</v>
       </c>
       <c r="N248" s="15">
-        <v>2632</v>
+        <v>2752</v>
       </c>
       <c r="O248" s="15"/>
       <c r="P248" s="15"/>
       <c r="Q248" s="15"/>
       <c r="R248"/>
     </row>
     <row r="249" spans="1:18">
       <c r="B249" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C249" s="15" t="s">
         <v>625</v>
       </c>
       <c r="D249" s="15" t="s">
         <v>626</v>
       </c>
       <c r="E249" s="15" t="s">
         <v>627</v>
       </c>
       <c r="F249" s="15"/>
       <c r="G249" s="15"/>
       <c r="H249" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I249" s="15"/>
       <c r="J249" s="15"/>
       <c r="K249" s="15">
         <v>0.00321</v>
       </c>
       <c r="L249" s="15">
         <v>0.00278</v>
       </c>
       <c r="M249" s="15">
         <v>0.00268</v>
       </c>
       <c r="N249" s="15">
-        <v>32980</v>
+        <v>39770</v>
       </c>
       <c r="O249" s="15"/>
       <c r="P249" s="15"/>
       <c r="Q249" s="15"/>
       <c r="R249"/>
     </row>
     <row r="250" spans="1:18">
       <c r="B250" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C250" s="15" t="s">
         <v>628</v>
       </c>
       <c r="D250" s="15" t="s">
         <v>629</v>
       </c>
       <c r="E250" s="15" t="s">
         <v>630</v>
       </c>
       <c r="F250" s="15"/>
       <c r="G250" s="15"/>
       <c r="H250" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I250" s="15"/>
       <c r="J250" s="15">
         <v>5000</v>
       </c>
       <c r="K250" s="15">
         <v>0.00297</v>
       </c>
       <c r="L250" s="15">
         <v>0.00257</v>
       </c>
       <c r="M250" s="15">
         <v>0.00248</v>
       </c>
       <c r="N250" s="15">
-        <v>1200</v>
-[...1 lines deleted...]
-      <c r="O250" s="15"/>
+        <v>990</v>
+      </c>
+      <c r="O250" s="15">
+        <v>3300</v>
+      </c>
       <c r="P250" s="15"/>
       <c r="Q250" s="15"/>
       <c r="R250"/>
     </row>
     <row r="251" spans="1:18">
       <c r="B251" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C251" s="15" t="s">
         <v>631</v>
       </c>
       <c r="D251" s="15" t="s">
         <v>632</v>
       </c>
       <c r="E251" s="15">
         <v>10080055333</v>
       </c>
       <c r="F251" s="15"/>
       <c r="G251" s="15"/>
       <c r="H251" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I251" s="15"/>
       <c r="J251" s="15">
         <v>5000</v>
@@ -12228,51 +12252,51 @@
         <v>642</v>
       </c>
       <c r="D255" s="15" t="s">
         <v>643</v>
       </c>
       <c r="E255" s="15" t="s">
         <v>644</v>
       </c>
       <c r="F255" s="15"/>
       <c r="G255" s="15"/>
       <c r="H255" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I255" s="15"/>
       <c r="J255" s="15"/>
       <c r="K255" s="15">
         <v>0.00321</v>
       </c>
       <c r="L255" s="15">
         <v>0.00278</v>
       </c>
       <c r="M255" s="15">
         <v>0.00268</v>
       </c>
       <c r="N255" s="15">
-        <v>24867</v>
+        <v>27629</v>
       </c>
       <c r="O255" s="15"/>
       <c r="P255" s="15"/>
       <c r="Q255" s="15"/>
       <c r="R255"/>
     </row>
     <row r="256" spans="1:18">
       <c r="B256" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C256" s="15" t="s">
         <v>645</v>
       </c>
       <c r="D256" s="15" t="s">
         <v>646</v>
       </c>
       <c r="E256" s="15" t="s">
         <v>647</v>
       </c>
       <c r="F256" s="15"/>
       <c r="G256" s="15"/>
       <c r="H256" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I256" s="15"/>
@@ -12306,51 +12330,53 @@
       <c r="D257" s="15" t="s">
         <v>649</v>
       </c>
       <c r="E257" s="15" t="s">
         <v>650</v>
       </c>
       <c r="F257" s="15"/>
       <c r="G257" s="15"/>
       <c r="H257" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I257" s="15"/>
       <c r="J257" s="15">
         <v>5000</v>
       </c>
       <c r="K257" s="15">
         <v>0.00311</v>
       </c>
       <c r="L257" s="15">
         <v>0.00269</v>
       </c>
       <c r="M257" s="15">
         <v>0.00259</v>
       </c>
       <c r="N257" s="15"/>
-      <c r="O257" s="15"/>
+      <c r="O257" s="15">
+        <v>3500</v>
+      </c>
       <c r="P257" s="15"/>
       <c r="Q257" s="15"/>
       <c r="R257"/>
     </row>
     <row r="258" spans="1:18">
       <c r="B258" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C258" s="15" t="s">
         <v>651</v>
       </c>
       <c r="D258" s="15" t="s">
         <v>652</v>
       </c>
       <c r="E258" s="15" t="s">
         <v>653</v>
       </c>
       <c r="F258" s="15"/>
       <c r="G258" s="15"/>
       <c r="H258" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I258" s="15"/>
       <c r="J258" s="15">
         <v>5000</v>
@@ -12378,51 +12404,51 @@
         <v>654</v>
       </c>
       <c r="D259" s="15" t="s">
         <v>655</v>
       </c>
       <c r="E259" s="15" t="s">
         <v>656</v>
       </c>
       <c r="F259" s="15"/>
       <c r="G259" s="15"/>
       <c r="H259" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I259" s="15"/>
       <c r="J259" s="15"/>
       <c r="K259" s="15">
         <v>0.00321</v>
       </c>
       <c r="L259" s="15">
         <v>0.00278</v>
       </c>
       <c r="M259" s="15">
         <v>0.00268</v>
       </c>
       <c r="N259" s="15">
-        <v>29749</v>
+        <v>25978</v>
       </c>
       <c r="O259" s="15"/>
       <c r="P259" s="15"/>
       <c r="Q259" s="15"/>
       <c r="R259"/>
     </row>
     <row r="260" spans="1:18">
       <c r="B260" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C260" s="15" t="s">
         <v>657</v>
       </c>
       <c r="D260" s="15" t="s">
         <v>658</v>
       </c>
       <c r="E260" s="15" t="s">
         <v>659</v>
       </c>
       <c r="F260" s="15"/>
       <c r="G260" s="15"/>
       <c r="H260" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I260" s="15"/>
@@ -12454,201 +12480,201 @@
       <c r="D261" s="15" t="s">
         <v>661</v>
       </c>
       <c r="E261" s="15" t="s">
         <v>662</v>
       </c>
       <c r="F261" s="15"/>
       <c r="G261" s="15"/>
       <c r="H261" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I261" s="15"/>
       <c r="J261" s="15">
         <v>5000</v>
       </c>
       <c r="K261" s="15">
         <v>0.00305</v>
       </c>
       <c r="L261" s="15">
         <v>0.00264</v>
       </c>
       <c r="M261" s="15">
         <v>0.00254</v>
       </c>
       <c r="N261" s="15">
-        <v>3500</v>
+        <v>3050</v>
       </c>
       <c r="O261" s="15"/>
       <c r="P261" s="15"/>
       <c r="Q261" s="15"/>
       <c r="R261"/>
     </row>
     <row r="262" spans="1:18">
       <c r="B262" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C262" s="15" t="s">
         <v>663</v>
       </c>
       <c r="D262" s="15" t="s">
         <v>664</v>
       </c>
       <c r="E262" s="15" t="s">
         <v>665</v>
       </c>
       <c r="F262" s="15"/>
       <c r="G262" s="15"/>
       <c r="H262" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I262" s="15"/>
       <c r="J262" s="15"/>
       <c r="K262" s="15">
         <v>0.00321</v>
       </c>
       <c r="L262" s="15">
         <v>0.00278</v>
       </c>
       <c r="M262" s="15">
         <v>0.00268</v>
       </c>
       <c r="N262" s="15">
-        <v>40500</v>
+        <v>34782</v>
       </c>
       <c r="O262" s="15"/>
       <c r="P262" s="15"/>
       <c r="Q262" s="15"/>
       <c r="R262"/>
     </row>
     <row r="263" spans="1:18">
       <c r="B263" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C263" s="15" t="s">
         <v>666</v>
       </c>
       <c r="D263" s="15" t="s">
         <v>667</v>
       </c>
       <c r="E263" s="15" t="s">
         <v>668</v>
       </c>
       <c r="F263" s="15"/>
       <c r="G263" s="15"/>
       <c r="H263" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I263" s="15"/>
       <c r="J263" s="15"/>
       <c r="K263" s="15">
         <v>0.00321</v>
       </c>
       <c r="L263" s="15">
         <v>0.00278</v>
       </c>
       <c r="M263" s="15">
         <v>0.00268</v>
       </c>
       <c r="N263" s="15">
-        <v>36630</v>
+        <v>39600</v>
       </c>
       <c r="O263" s="15"/>
       <c r="P263" s="15"/>
       <c r="Q263" s="15"/>
       <c r="R263"/>
     </row>
     <row r="264" spans="1:18">
       <c r="B264" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C264" s="15" t="s">
         <v>669</v>
       </c>
       <c r="D264" s="15" t="s">
         <v>670</v>
       </c>
       <c r="E264" s="15" t="s">
         <v>671</v>
       </c>
       <c r="F264" s="15"/>
       <c r="G264" s="15"/>
       <c r="H264" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I264" s="15"/>
       <c r="J264" s="15">
         <v>5000</v>
       </c>
       <c r="K264" s="15">
         <v>0.00434</v>
       </c>
       <c r="L264" s="15">
         <v>0.00314</v>
       </c>
       <c r="M264" s="15">
         <v>0.00274</v>
       </c>
       <c r="N264" s="15">
-        <v>372</v>
+        <v>419</v>
       </c>
       <c r="O264" s="15"/>
       <c r="P264" s="15"/>
       <c r="Q264" s="15"/>
       <c r="R264"/>
     </row>
     <row r="265" spans="1:18">
       <c r="B265" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C265" s="15" t="s">
         <v>672</v>
       </c>
       <c r="D265" s="15" t="s">
         <v>673</v>
       </c>
       <c r="E265" s="15" t="s">
         <v>674</v>
       </c>
       <c r="F265" s="15"/>
       <c r="G265" s="15"/>
       <c r="H265" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I265" s="15"/>
       <c r="J265" s="15"/>
       <c r="K265" s="15">
         <v>0.00321</v>
       </c>
       <c r="L265" s="15">
         <v>0.00278</v>
       </c>
       <c r="M265" s="15">
         <v>0.00268</v>
       </c>
       <c r="N265" s="15">
-        <v>32867</v>
+        <v>33755</v>
       </c>
       <c r="O265" s="15"/>
       <c r="P265" s="15"/>
       <c r="Q265" s="15"/>
       <c r="R265"/>
     </row>
     <row r="266" spans="1:18">
       <c r="B266" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C266" s="15" t="s">
         <v>675</v>
       </c>
       <c r="D266" s="15" t="s">
         <v>676</v>
       </c>
       <c r="E266" s="15">
         <v>10080055332</v>
       </c>
       <c r="F266" s="15"/>
       <c r="G266" s="15"/>
       <c r="H266" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I266" s="15"/>
@@ -12680,211 +12706,211 @@
       <c r="D267" s="15" t="s">
         <v>678</v>
       </c>
       <c r="E267" s="15" t="s">
         <v>679</v>
       </c>
       <c r="F267" s="15"/>
       <c r="G267" s="15"/>
       <c r="H267" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I267" s="15"/>
       <c r="J267" s="15">
         <v>5000</v>
       </c>
       <c r="K267" s="15">
         <v>0.00297</v>
       </c>
       <c r="L267" s="15">
         <v>0.00257</v>
       </c>
       <c r="M267" s="15">
         <v>0.00248</v>
       </c>
       <c r="N267" s="15">
-        <v>7206</v>
+        <v>5898</v>
       </c>
       <c r="O267" s="15"/>
       <c r="P267" s="15"/>
       <c r="Q267" s="15"/>
       <c r="R267"/>
     </row>
     <row r="268" spans="1:18">
       <c r="B268" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C268" s="15" t="s">
         <v>680</v>
       </c>
       <c r="D268" s="15" t="s">
         <v>681</v>
       </c>
       <c r="E268" s="15" t="s">
         <v>682</v>
       </c>
       <c r="F268" s="15"/>
       <c r="G268" s="15"/>
       <c r="H268" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I268" s="15"/>
       <c r="J268" s="15">
         <v>5000</v>
       </c>
       <c r="K268" s="15">
         <v>0.00321</v>
       </c>
       <c r="L268" s="15">
         <v>0.00278</v>
       </c>
       <c r="M268" s="15">
         <v>0.00268</v>
       </c>
       <c r="N268" s="15">
-        <v>35420</v>
+        <v>30360</v>
       </c>
       <c r="O268" s="15"/>
       <c r="P268" s="15"/>
       <c r="Q268" s="15"/>
       <c r="R268"/>
     </row>
     <row r="269" spans="1:18">
       <c r="B269" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C269" s="15" t="s">
         <v>683</v>
       </c>
       <c r="D269" s="15" t="s">
         <v>684</v>
       </c>
       <c r="E269" s="15">
         <v>10080055393</v>
       </c>
       <c r="F269" s="15"/>
       <c r="G269" s="15"/>
       <c r="H269" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I269" s="15"/>
       <c r="J269" s="15">
         <v>5000</v>
       </c>
       <c r="K269" s="15">
         <v>0.00321</v>
       </c>
       <c r="L269" s="15">
         <v>0.00278</v>
       </c>
       <c r="M269" s="15">
         <v>0.00268</v>
       </c>
       <c r="N269" s="15">
-        <v>39846</v>
+        <v>37556</v>
       </c>
       <c r="O269" s="15"/>
       <c r="P269" s="15"/>
       <c r="Q269" s="15"/>
       <c r="R269"/>
     </row>
     <row r="270" spans="1:18">
       <c r="B270" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C270" s="15" t="s">
         <v>685</v>
       </c>
       <c r="D270" s="15" t="s">
         <v>686</v>
       </c>
       <c r="E270" s="15">
         <v>10080052450</v>
       </c>
       <c r="F270" s="15"/>
       <c r="G270" s="15"/>
       <c r="H270" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I270" s="15" t="s">
         <v>687</v>
       </c>
       <c r="J270" s="15">
         <v>1000</v>
       </c>
       <c r="K270" s="15">
         <v>0.00359</v>
       </c>
       <c r="L270" s="15">
         <v>0.00311</v>
       </c>
       <c r="M270" s="15">
         <v>0.00299</v>
       </c>
       <c r="N270" s="15">
-        <v>1320</v>
+        <v>1170</v>
       </c>
       <c r="O270" s="15"/>
       <c r="P270" s="15"/>
       <c r="Q270" s="15"/>
       <c r="R270"/>
     </row>
     <row r="271" spans="1:18">
       <c r="B271" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C271" s="15" t="s">
         <v>685</v>
       </c>
       <c r="D271" s="15" t="s">
         <v>686</v>
       </c>
       <c r="E271" s="15" t="s">
         <v>688</v>
       </c>
       <c r="F271" s="15"/>
       <c r="G271" s="15"/>
       <c r="H271" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I271" s="15" t="s">
         <v>687</v>
       </c>
       <c r="J271" s="15">
         <v>5000</v>
       </c>
       <c r="K271" s="15">
         <v>0.00306</v>
       </c>
       <c r="L271" s="15">
         <v>0.00265</v>
       </c>
       <c r="M271" s="15">
         <v>0.00255</v>
       </c>
       <c r="N271" s="15">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="O271" s="15"/>
       <c r="P271" s="15"/>
       <c r="Q271" s="15"/>
       <c r="R271"/>
     </row>
     <row r="272" spans="1:18">
       <c r="B272" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C272" s="15" t="s">
         <v>689</v>
       </c>
       <c r="D272" s="15" t="s">
         <v>690</v>
       </c>
       <c r="E272" s="15" t="s">
         <v>691</v>
       </c>
       <c r="F272" s="15"/>
       <c r="G272" s="15"/>
       <c r="H272" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I272" s="15"/>
@@ -13064,90 +13090,90 @@
       <c r="D277" s="15" t="s">
         <v>705</v>
       </c>
       <c r="E277" s="15" t="s">
         <v>706</v>
       </c>
       <c r="F277" s="15"/>
       <c r="G277" s="15"/>
       <c r="H277" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I277" s="15"/>
       <c r="J277" s="15">
         <v>5000</v>
       </c>
       <c r="K277" s="15">
         <v>0.00305</v>
       </c>
       <c r="L277" s="15">
         <v>0.00264</v>
       </c>
       <c r="M277" s="15">
         <v>0.00254</v>
       </c>
       <c r="N277" s="15">
-        <v>4100</v>
+        <v>4051</v>
       </c>
       <c r="O277" s="15"/>
       <c r="P277" s="15"/>
       <c r="Q277" s="15"/>
       <c r="R277"/>
     </row>
     <row r="278" spans="1:18">
       <c r="B278" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C278" s="15" t="s">
         <v>707</v>
       </c>
       <c r="D278" s="15" t="s">
         <v>708</v>
       </c>
       <c r="E278" s="15" t="s">
         <v>709</v>
       </c>
       <c r="F278" s="15"/>
       <c r="G278" s="15"/>
       <c r="H278" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I278" s="15"/>
       <c r="J278" s="15">
         <v>5000</v>
       </c>
       <c r="K278" s="15">
         <v>0.00321</v>
       </c>
       <c r="L278" s="15">
         <v>0.00278</v>
       </c>
       <c r="M278" s="15">
         <v>0.00268</v>
       </c>
       <c r="N278" s="15">
-        <v>29580</v>
+        <v>22100</v>
       </c>
       <c r="O278" s="15"/>
       <c r="P278" s="15"/>
       <c r="Q278" s="15"/>
       <c r="R278"/>
     </row>
     <row r="279" spans="1:18">
       <c r="B279" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C279" s="15" t="s">
         <v>710</v>
       </c>
       <c r="D279" s="15" t="s">
         <v>711</v>
       </c>
       <c r="E279" s="15">
         <v>10080043291</v>
       </c>
       <c r="F279" s="15"/>
       <c r="G279" s="15"/>
       <c r="H279" s="15" t="s">
         <v>282</v>
       </c>
       <c r="I279" s="15"/>
@@ -13179,166 +13205,168 @@
       <c r="D280" s="15" t="s">
         <v>713</v>
       </c>
       <c r="E280" s="15" t="s">
         <v>714</v>
       </c>
       <c r="F280" s="15"/>
       <c r="G280" s="15"/>
       <c r="H280" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I280" s="15"/>
       <c r="J280" s="15">
         <v>5000</v>
       </c>
       <c r="K280" s="15">
         <v>0.00321</v>
       </c>
       <c r="L280" s="15">
         <v>0.00278</v>
       </c>
       <c r="M280" s="15">
         <v>0.00268</v>
       </c>
       <c r="N280" s="15">
-        <v>43610</v>
+        <v>30870</v>
       </c>
       <c r="O280" s="15"/>
       <c r="P280" s="15"/>
       <c r="Q280" s="15"/>
       <c r="R280"/>
     </row>
     <row r="281" spans="1:18">
       <c r="B281" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C281" s="15" t="s">
         <v>715</v>
       </c>
       <c r="D281" s="15" t="s">
         <v>716</v>
       </c>
       <c r="E281" s="15" t="s">
         <v>717</v>
       </c>
       <c r="F281" s="15"/>
       <c r="G281" s="15"/>
       <c r="H281" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I281" s="15"/>
       <c r="J281" s="15">
         <v>5000</v>
       </c>
       <c r="K281" s="15">
         <v>0.00321</v>
       </c>
       <c r="L281" s="15">
         <v>0.00278</v>
       </c>
       <c r="M281" s="15">
         <v>0.00268</v>
       </c>
       <c r="N281" s="15">
-        <v>38473</v>
+        <v>33116</v>
       </c>
       <c r="O281" s="15"/>
       <c r="P281" s="15"/>
       <c r="Q281" s="15"/>
       <c r="R281"/>
     </row>
     <row r="282" spans="1:18">
       <c r="B282" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C282" s="15" t="s">
         <v>718</v>
       </c>
       <c r="D282" s="15" t="s">
         <v>719</v>
       </c>
       <c r="E282" s="15">
         <v>10080069809</v>
       </c>
       <c r="F282" s="15"/>
       <c r="G282" s="15"/>
       <c r="H282" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I282" s="15"/>
       <c r="J282" s="15">
         <v>5000</v>
       </c>
       <c r="K282" s="15">
         <v>0.00299</v>
       </c>
       <c r="L282" s="15">
         <v>0.00259</v>
       </c>
       <c r="M282" s="15">
         <v>0.00249</v>
       </c>
       <c r="N282" s="15"/>
-      <c r="O282" s="15"/>
+      <c r="O282" s="15">
+        <v>3150</v>
+      </c>
       <c r="P282" s="15"/>
       <c r="Q282" s="15"/>
       <c r="R282"/>
     </row>
     <row r="283" spans="1:18">
       <c r="B283" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C283" s="15" t="s">
         <v>720</v>
       </c>
       <c r="D283" s="15" t="s">
         <v>721</v>
       </c>
       <c r="E283" s="15" t="s">
         <v>722</v>
       </c>
       <c r="F283" s="15"/>
       <c r="G283" s="15"/>
       <c r="H283" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I283" s="15"/>
       <c r="J283" s="15">
         <v>5000</v>
       </c>
       <c r="K283" s="15">
         <v>0.0029</v>
       </c>
       <c r="L283" s="15">
         <v>0.00251</v>
       </c>
       <c r="M283" s="15">
         <v>0.00241</v>
       </c>
       <c r="N283" s="15">
-        <v>4051</v>
+        <v>3600</v>
       </c>
       <c r="O283" s="15"/>
       <c r="P283" s="15"/>
       <c r="Q283" s="15"/>
       <c r="R283"/>
     </row>
     <row r="284" spans="1:18">
       <c r="B284" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C284" s="15" t="s">
         <v>723</v>
       </c>
       <c r="D284" s="15" t="s">
         <v>724</v>
       </c>
       <c r="E284" s="15" t="s">
         <v>725</v>
       </c>
       <c r="F284" s="15"/>
       <c r="G284" s="15"/>
       <c r="H284" s="15"/>
       <c r="I284" s="15"/>
       <c r="J284" s="15">
         <v>500</v>
@@ -13368,166 +13396,168 @@
       <c r="D285" s="15" t="s">
         <v>727</v>
       </c>
       <c r="E285" s="15" t="s">
         <v>728</v>
       </c>
       <c r="F285" s="15"/>
       <c r="G285" s="15"/>
       <c r="H285" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I285" s="15"/>
       <c r="J285" s="15">
         <v>5000</v>
       </c>
       <c r="K285" s="15">
         <v>0.00321</v>
       </c>
       <c r="L285" s="15">
         <v>0.00278</v>
       </c>
       <c r="M285" s="15">
         <v>0.00268</v>
       </c>
       <c r="N285" s="15">
-        <v>31535</v>
+        <v>26341</v>
       </c>
       <c r="O285" s="15"/>
       <c r="P285" s="15"/>
       <c r="Q285" s="15"/>
       <c r="R285"/>
     </row>
     <row r="286" spans="1:18">
       <c r="B286" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C286" s="15" t="s">
         <v>729</v>
       </c>
       <c r="D286" s="15" t="s">
         <v>730</v>
       </c>
       <c r="E286" s="15">
         <v>10080069810</v>
       </c>
       <c r="F286" s="15"/>
       <c r="G286" s="15"/>
       <c r="H286" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I286" s="15"/>
       <c r="J286" s="15">
         <v>5000</v>
       </c>
       <c r="K286" s="15">
         <v>0.00297</v>
       </c>
       <c r="L286" s="15">
         <v>0.00257</v>
       </c>
       <c r="M286" s="15">
         <v>0.00248</v>
       </c>
       <c r="N286" s="15"/>
-      <c r="O286" s="15"/>
+      <c r="O286" s="15">
+        <v>3350</v>
+      </c>
       <c r="P286" s="15"/>
       <c r="Q286" s="15"/>
       <c r="R286"/>
     </row>
     <row r="287" spans="1:18">
       <c r="B287" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C287" s="15" t="s">
         <v>731</v>
       </c>
       <c r="D287" s="15" t="s">
         <v>732</v>
       </c>
       <c r="E287" s="15" t="s">
         <v>733</v>
       </c>
       <c r="F287" s="15"/>
       <c r="G287" s="15"/>
       <c r="H287" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I287" s="15"/>
       <c r="J287" s="15">
         <v>500</v>
       </c>
       <c r="K287" s="15">
         <v>0.00507</v>
       </c>
       <c r="L287" s="15">
         <v>0.00362</v>
       </c>
       <c r="M287" s="15">
         <v>0.00327</v>
       </c>
       <c r="N287" s="15">
-        <v>5760</v>
+        <v>7560</v>
       </c>
       <c r="O287" s="15"/>
       <c r="P287" s="15"/>
       <c r="Q287" s="15"/>
       <c r="R287"/>
     </row>
     <row r="288" spans="1:18">
       <c r="B288" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C288" s="15" t="s">
         <v>734</v>
       </c>
       <c r="D288" s="15" t="s">
         <v>735</v>
       </c>
       <c r="E288" s="15">
         <v>10000003868</v>
       </c>
       <c r="F288" s="15"/>
       <c r="G288" s="15"/>
       <c r="H288" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I288" s="15"/>
       <c r="J288" s="15">
         <v>5000</v>
       </c>
       <c r="K288" s="15">
         <v>0.00329</v>
       </c>
       <c r="L288" s="15">
         <v>0.00285</v>
       </c>
       <c r="M288" s="15">
         <v>0.00274</v>
       </c>
       <c r="N288" s="15">
-        <v>1674</v>
+        <v>2133</v>
       </c>
       <c r="O288" s="15"/>
       <c r="P288" s="15"/>
       <c r="Q288" s="15"/>
       <c r="R288"/>
     </row>
     <row r="289" spans="1:18">
       <c r="B289" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C289" s="15" t="s">
         <v>736</v>
       </c>
       <c r="D289" s="15" t="s">
         <v>737</v>
       </c>
       <c r="E289" s="15" t="s">
         <v>738</v>
       </c>
       <c r="F289" s="15"/>
       <c r="G289" s="15"/>
       <c r="H289" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I289" s="15"/>
@@ -13557,51 +13587,51 @@
         <v>739</v>
       </c>
       <c r="D290" s="15" t="s">
         <v>740</v>
       </c>
       <c r="E290" s="15" t="s">
         <v>741</v>
       </c>
       <c r="F290" s="15"/>
       <c r="G290" s="15"/>
       <c r="H290" s="15"/>
       <c r="I290" s="15"/>
       <c r="J290" s="15">
         <v>1000</v>
       </c>
       <c r="K290" s="15">
         <v>0.0231</v>
       </c>
       <c r="L290" s="15">
         <v>0.0231</v>
       </c>
       <c r="M290" s="15">
         <v>0.0231</v>
       </c>
       <c r="N290" s="15">
-        <v>984</v>
+        <v>1267</v>
       </c>
       <c r="O290" s="15"/>
       <c r="P290" s="15"/>
       <c r="Q290" s="15"/>
       <c r="R290"/>
     </row>
     <row r="291" spans="1:18">
       <c r="B291" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C291" s="15" t="s">
         <v>742</v>
       </c>
       <c r="D291" s="15" t="s">
         <v>743</v>
       </c>
       <c r="E291" s="15" t="s">
         <v>744</v>
       </c>
       <c r="F291" s="15"/>
       <c r="G291" s="15"/>
       <c r="H291" s="15"/>
       <c r="I291" s="15"/>
       <c r="J291" s="15">
         <v>500</v>