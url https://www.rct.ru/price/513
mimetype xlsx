--- v6 (2026-04-23)
+++ v7 (2026-05-25)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="774">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="795">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -478,50 +478,53 @@
   <si>
     <t>10-00069565</t>
   </si>
   <si>
     <t>CF-0,25W- 43R</t>
   </si>
   <si>
     <t>Резистор CF-0,25W- 43R</t>
   </si>
   <si>
     <t>10-00069566</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-47R-JA</t>
   </si>
   <si>
     <t>CF-0,25W- 47R L-KLS6-CF-1/4W-47R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-51R-JA</t>
   </si>
   <si>
     <t>лента / CF-0,25W- 51R (L-KLS6-CF-1/4W-51R-JA)</t>
   </si>
   <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
     <t>CF-0,25W- 56R</t>
   </si>
   <si>
     <t>Резистор CF-0,25W- 56R</t>
   </si>
   <si>
     <t>10-00069568</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-62R-JA</t>
   </si>
   <si>
     <t>лента / CF-0,25W- 62R</t>
   </si>
   <si>
     <t>10-00069399</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS6-CF-1/4W-62R-JA KLS, </t>
   </si>
   <si>
     <t>CF-0,25W- 62R</t>
   </si>
   <si>
     <t>10-00069569</t>
@@ -988,53 +991,50 @@
   <si>
     <t>L-KLS6-CF-1/4W-4K7R-JA</t>
   </si>
   <si>
     <t>CF-0.25W- 4K7 L-KLS6-CF-1/4W-4K7R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-5K1R-JA</t>
   </si>
   <si>
     <t>5 % / CF-0.25W- 5K1 (L-KLS6-CF-1/4W-5K1R-JA)</t>
   </si>
   <si>
     <t>CF-0.25W- 5K6</t>
   </si>
   <si>
     <t>Резистор CF-0.25W- 5K6</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-5K6R-JA</t>
   </si>
   <si>
     <t>лента / CF-0.25W- 5K6 L-KLS6-CF-1/4W-5K6R-JA</t>
   </si>
   <si>
-    <t>11.05.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>CF-0.25W- 6K2</t>
   </si>
   <si>
     <t>Резистор CF-0.25W- 6K2</t>
   </si>
   <si>
     <t>10-00069440</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-6K2R-JA</t>
   </si>
   <si>
     <t>CF-0.25W- 6K2 (L-KLS6-CF-1/4W-6K2R-JA)</t>
   </si>
   <si>
     <t>CF-0.25W- 6K8</t>
   </si>
   <si>
     <t>5 % / CF-0.25W- 6K8</t>
   </si>
   <si>
     <t>10-00069441</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-6K8R-JA</t>
@@ -2231,50 +2231,113 @@
     <t>MF-0.25W-750K 1% (L-KLS6-MF-1/4W-750KR-FA)</t>
   </si>
   <si>
     <t>MF-0.25W-910K</t>
   </si>
   <si>
     <t>1 % / MF-0.25W-910K</t>
   </si>
   <si>
     <t>10-00069494</t>
   </si>
   <si>
     <t>L-KLS6-MF-1/4W-1MR-FA</t>
   </si>
   <si>
     <t>1 % / MFR-0,25W-1M L-KLS6-MF-1/4W-1MR-FA</t>
   </si>
   <si>
     <t>MFR-0,25W-2M</t>
   </si>
   <si>
     <t>1% / MFR-0,25W-2M</t>
   </si>
   <si>
     <t>10-00069504</t>
+  </si>
+  <si>
+    <t>L-KLS6-RMF-1/4W-160R-BP</t>
+  </si>
+  <si>
+    <t>160 Ом 0.1% 1//4W / RMF-0.25W- 160R 0.1% 25ppm (L-KLS6-RMF-1/4W-160R-BP)</t>
+  </si>
+  <si>
+    <t>UT-00156187</t>
+  </si>
+  <si>
+    <t>L-KLS6-RMF-1/4W-15KR-BP</t>
+  </si>
+  <si>
+    <t>15 кОм 0.1% 1/4W / RMF-0.25W- 15K 0.1% 25ppm (L-KLS6-RMF-1/4W-15KR-BP)</t>
+  </si>
+  <si>
+    <t>UT-00156186</t>
+  </si>
+  <si>
+    <t>L-KLS6-RMF-1/4W-30K1R-BP</t>
+  </si>
+  <si>
+    <t>30 кОм 0.1% 1/4W / RMF-0.25W- 30K 0.1% 25ppm (L-KLS6-RMF-1/4W-30K1R-BP)</t>
+  </si>
+  <si>
+    <t>UT-00156185</t>
+  </si>
+  <si>
+    <t>L-KLS6-RMF-1/4W-40K2R-BP</t>
+  </si>
+  <si>
+    <t>40 кОм 0.1% 1/4W / RMF-0.25W- 40K 0.1% 25ppm (L-KLS6-RMF-1/4W-40K2R-BP)</t>
+  </si>
+  <si>
+    <t>UT-00156184</t>
+  </si>
+  <si>
+    <t>L-KLS6-RMF-1/4W-59K7R-BP</t>
+  </si>
+  <si>
+    <t>59.7 кОм 0.1% 1/4W / RMF-0.25W- 59K7 0.1% 25ppm (L-KLS6-RMF-1/4W-59K7R-BP)</t>
+  </si>
+  <si>
+    <t>UT-00156183</t>
+  </si>
+  <si>
+    <t>L-KLS6-RMF-1/4W-69K8R-BP</t>
+  </si>
+  <si>
+    <t>69.8 кОм 0.1% 1/4W / RMF-0.25W- 69K8 0.1% 25ppm (L-KLS6-RMF-1/4W-69K8R-BP)</t>
+  </si>
+  <si>
+    <t>UT-00156182</t>
+  </si>
+  <si>
+    <t>L-KLS6-RMF-1/4W-100KR-BP</t>
+  </si>
+  <si>
+    <t>100 кОм 0.1% 1/4W / RMF-0.25W-100K 0.1% 25ppm (L-KLS6-RMF-1/4W-100KR-BP)</t>
+  </si>
+  <si>
+    <t>UT-00156181</t>
   </si>
   <si>
     <t>С2-33-0,25W-0R22</t>
   </si>
   <si>
     <t>С2-33-0,25W-0R22 (0.22 Ом)</t>
   </si>
   <si>
     <t>10-00069524</t>
   </si>
   <si>
     <t>С2-33-0,25W-352K</t>
   </si>
   <si>
     <t>2 % / С2-33-0,25W-352K (352 кОм)</t>
   </si>
   <si>
     <t>10-00069482</t>
   </si>
   <si>
     <t xml:space="preserve">С2-33-0,25W-820K </t>
   </si>
   <si>
     <t>10-00069491</t>
   </si>
@@ -2844,51 +2907,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R293"/>
+  <dimension ref="A1:R300"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -3234,51 +3297,51 @@
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.00435</v>
       </c>
       <c r="L13" s="15">
         <v>0.00302</v>
       </c>
       <c r="M13" s="15">
         <v>0.00278</v>
       </c>
       <c r="N13" s="15">
-        <v>57462</v>
+        <v>58404</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>500</v>
@@ -3477,90 +3540,90 @@
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>5000</v>
       </c>
       <c r="K20" s="15">
         <v>0.00284</v>
       </c>
       <c r="L20" s="15">
         <v>0.00246</v>
       </c>
       <c r="M20" s="15">
         <v>0.00236</v>
       </c>
       <c r="N20" s="15">
-        <v>964</v>
+        <v>918</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>5000</v>
       </c>
       <c r="K21" s="15">
         <v>0.0018</v>
       </c>
       <c r="L21" s="15">
         <v>0.0018</v>
       </c>
       <c r="M21" s="15">
         <v>0.0018</v>
       </c>
       <c r="N21" s="15">
-        <v>1456</v>
+        <v>1181</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="15"/>
@@ -3594,90 +3657,90 @@
       <c r="D23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="15">
         <v>10000003778</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>5000</v>
       </c>
       <c r="K23" s="15">
         <v>0.00276</v>
       </c>
       <c r="L23" s="15">
         <v>0.00239</v>
       </c>
       <c r="M23" s="15">
         <v>0.0023</v>
       </c>
       <c r="N23" s="15">
-        <v>295</v>
+        <v>325</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="15">
         <v>10000004201</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>5000</v>
       </c>
       <c r="K24" s="15">
         <v>0.00275</v>
       </c>
       <c r="L24" s="15">
         <v>0.00238</v>
       </c>
       <c r="M24" s="15">
         <v>0.00229</v>
       </c>
       <c r="N24" s="15">
-        <v>2820</v>
+        <v>3619</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
@@ -3742,90 +3805,90 @@
       <c r="D27" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>5000</v>
       </c>
       <c r="K27" s="15">
         <v>0.00284</v>
       </c>
       <c r="L27" s="15">
         <v>0.00246</v>
       </c>
       <c r="M27" s="15">
         <v>0.00236</v>
       </c>
       <c r="N27" s="15">
-        <v>1314</v>
+        <v>1196</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.00435</v>
       </c>
       <c r="L28" s="15">
         <v>0.00302</v>
       </c>
       <c r="M28" s="15">
         <v>0.00278</v>
       </c>
       <c r="N28" s="15">
-        <v>104000</v>
+        <v>107200</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E29" s="15">
         <v>10000004220</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15"/>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
@@ -3919,51 +3982,51 @@
         <v>93</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E32" s="15">
         <v>10000006585</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.0037</v>
       </c>
       <c r="L32" s="15">
         <v>0.00257</v>
       </c>
       <c r="M32" s="15">
         <v>0.00236</v>
       </c>
       <c r="N32" s="15">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15"/>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
@@ -3993,51 +4056,51 @@
       <c r="D34" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>500</v>
       </c>
       <c r="K34" s="15">
         <v>0.00435</v>
       </c>
       <c r="L34" s="15">
         <v>0.00302</v>
       </c>
       <c r="M34" s="15">
         <v>0.00278</v>
       </c>
       <c r="N34" s="15">
-        <v>32128</v>
+        <v>31767</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="15"/>
@@ -4106,51 +4169,51 @@
       <c r="D37" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E37" s="15">
         <v>10080027695</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>5000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00309</v>
       </c>
       <c r="L37" s="15">
         <v>0.00268</v>
       </c>
       <c r="M37" s="15">
         <v>0.00258</v>
       </c>
       <c r="N37" s="15">
-        <v>6020</v>
+        <v>1184</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="15">
         <v>10000008788</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
@@ -4246,51 +4309,51 @@
       <c r="D41" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00261</v>
       </c>
       <c r="L41" s="15">
         <v>0.00226</v>
       </c>
       <c r="M41" s="15">
         <v>0.00218</v>
       </c>
       <c r="N41" s="15">
-        <v>3726</v>
+        <v>3527</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E42" s="15">
         <v>10000007768</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="15"/>
@@ -4357,51 +4420,51 @@
       <c r="D44" s="15" t="s">
         <v>125</v>
       </c>
       <c r="E44" s="15">
         <v>10000003358</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>5000</v>
       </c>
       <c r="K44" s="15">
         <v>0.00267</v>
       </c>
       <c r="L44" s="15">
         <v>0.00231</v>
       </c>
       <c r="M44" s="15">
         <v>0.00223</v>
       </c>
       <c r="N44" s="15">
-        <v>4200</v>
+        <v>4450</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="15">
         <v>10000003459</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="15"/>
@@ -4431,90 +4494,90 @@
         <v>128</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="15">
         <v>10000001113</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>1000</v>
       </c>
       <c r="K46" s="15">
         <v>0.0037</v>
       </c>
       <c r="L46" s="15">
         <v>0.00257</v>
       </c>
       <c r="M46" s="15">
         <v>0.00236</v>
       </c>
       <c r="N46" s="15">
-        <v>20152</v>
+        <v>20404</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="15">
         <v>10000002254</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>5000</v>
       </c>
       <c r="K47" s="15">
         <v>0.00276</v>
       </c>
       <c r="L47" s="15">
         <v>0.00239</v>
       </c>
       <c r="M47" s="15">
         <v>0.0023</v>
       </c>
       <c r="N47" s="15">
-        <v>4450</v>
+        <v>4400</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E48" s="15">
         <v>10000003450</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="15"/>
@@ -4546,129 +4609,129 @@
       <c r="D49" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.00435</v>
       </c>
       <c r="L49" s="15">
         <v>0.00302</v>
       </c>
       <c r="M49" s="15">
         <v>0.00278</v>
       </c>
       <c r="N49" s="15">
-        <v>93085</v>
+        <v>90842</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>5000</v>
       </c>
       <c r="K50" s="15">
         <v>0.00435</v>
       </c>
       <c r="L50" s="15">
         <v>0.00302</v>
       </c>
       <c r="M50" s="15">
         <v>0.00278</v>
       </c>
       <c r="N50" s="15">
-        <v>2880</v>
+        <v>3960</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.00435</v>
       </c>
       <c r="L51" s="15">
         <v>0.00302</v>
       </c>
       <c r="M51" s="15">
         <v>0.00278</v>
       </c>
       <c r="N51" s="15">
-        <v>7756</v>
+        <v>9308</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E52" s="15">
         <v>10000003458</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>500</v>
@@ -4768,3054 +4831,3068 @@
       <c r="D55" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E55" s="15">
         <v>10000003380</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>5000</v>
       </c>
       <c r="K55" s="15">
         <v>0.00267</v>
       </c>
       <c r="L55" s="15">
         <v>0.00231</v>
       </c>
       <c r="M55" s="15">
         <v>0.00223</v>
       </c>
       <c r="N55" s="15">
-        <v>5155</v>
+        <v>5213</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E56" s="15">
         <v>10080027310</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>5000</v>
       </c>
       <c r="K56" s="15">
         <v>0.00288</v>
       </c>
       <c r="L56" s="15">
         <v>0.0025</v>
       </c>
       <c r="M56" s="15">
         <v>0.0024</v>
       </c>
       <c r="N56" s="15">
-        <v>282</v>
+        <v>313</v>
       </c>
       <c r="O56" s="15">
-        <v>3550</v>
-[...1 lines deleted...]
-      <c r="P56" s="15"/>
+        <v>3950</v>
+      </c>
+      <c r="P56" s="15" t="s">
+        <v>154</v>
+      </c>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E57" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15"/>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>500</v>
       </c>
       <c r="K57" s="15">
         <v>0.0037</v>
       </c>
       <c r="L57" s="15">
         <v>0.00257</v>
       </c>
       <c r="M57" s="15">
         <v>0.00236</v>
       </c>
       <c r="N57" s="15"/>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E58" s="15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J58" s="15">
         <v>5000</v>
       </c>
       <c r="K58" s="15">
         <v>0.00435</v>
       </c>
       <c r="L58" s="15">
         <v>0.00302</v>
       </c>
       <c r="M58" s="15">
         <v>0.00278</v>
       </c>
       <c r="N58" s="15">
-        <v>2638</v>
+        <v>2429</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E59" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J59" s="15">
         <v>500</v>
       </c>
       <c r="K59" s="15">
         <v>0.00435</v>
       </c>
       <c r="L59" s="15">
         <v>0.00302</v>
       </c>
       <c r="M59" s="15">
         <v>0.00278</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E60" s="15">
         <v>10000003390</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15"/>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>500</v>
       </c>
       <c r="K60" s="15">
         <v>0.0037</v>
       </c>
       <c r="L60" s="15">
         <v>0.00257</v>
       </c>
       <c r="M60" s="15">
         <v>0.00236</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E61" s="15">
         <v>10000000658</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>500</v>
       </c>
       <c r="K61" s="15">
         <v>0.00435</v>
       </c>
       <c r="L61" s="15">
         <v>0.00302</v>
       </c>
       <c r="M61" s="15">
         <v>0.00278</v>
       </c>
       <c r="N61" s="15">
         <v>30</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E62" s="15">
         <v>10080027312</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>5000</v>
       </c>
       <c r="K62" s="15">
         <v>0.00308</v>
       </c>
       <c r="L62" s="15">
         <v>0.00267</v>
       </c>
       <c r="M62" s="15">
         <v>0.00256</v>
       </c>
       <c r="N62" s="15">
-        <v>6512</v>
+        <v>7920</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E63" s="15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15"/>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>500</v>
       </c>
       <c r="K63" s="15">
         <v>0.0037</v>
       </c>
       <c r="L63" s="15">
         <v>0.00257</v>
       </c>
       <c r="M63" s="15">
         <v>0.00236</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E64" s="15">
         <v>10000003393</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15"/>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>500</v>
       </c>
       <c r="K64" s="15">
         <v>0.0037</v>
       </c>
       <c r="L64" s="15">
         <v>0.00257</v>
       </c>
       <c r="M64" s="15">
         <v>0.00236</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E65" s="15">
         <v>10080048469</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.00435</v>
       </c>
       <c r="L65" s="15">
         <v>0.00302</v>
       </c>
       <c r="M65" s="15">
         <v>0.00278</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E66" s="15">
         <v>10000002572</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>5000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00276</v>
       </c>
       <c r="L66" s="15">
         <v>0.00239</v>
       </c>
       <c r="M66" s="15">
         <v>0.0023</v>
       </c>
       <c r="N66" s="15">
-        <v>3438</v>
+        <v>4020</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="15">
         <v>10080032212</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>5000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00435</v>
       </c>
       <c r="L67" s="15">
         <v>0.00302</v>
       </c>
       <c r="M67" s="15">
         <v>0.00278</v>
       </c>
       <c r="N67" s="15">
-        <v>420</v>
+        <v>546</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E68" s="15">
         <v>10000002521</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15">
         <v>5000</v>
       </c>
       <c r="K68" s="15">
         <v>0.00261</v>
       </c>
       <c r="L68" s="15">
         <v>0.00226</v>
       </c>
       <c r="M68" s="15">
         <v>0.00218</v>
       </c>
       <c r="N68" s="15">
-        <v>13624</v>
+        <v>14365</v>
       </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E69" s="15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15"/>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>500</v>
       </c>
       <c r="K69" s="15">
         <v>0.0037</v>
       </c>
       <c r="L69" s="15">
         <v>0.00257</v>
       </c>
       <c r="M69" s="15">
         <v>0.00236</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E70" s="15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15"/>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>500</v>
       </c>
       <c r="K70" s="15">
         <v>0.0037</v>
       </c>
       <c r="L70" s="15">
         <v>0.00257</v>
       </c>
       <c r="M70" s="15">
         <v>0.00236</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E71" s="15">
         <v>10000002220</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>5000</v>
       </c>
       <c r="K71" s="15">
         <v>0.00288</v>
       </c>
       <c r="L71" s="15">
         <v>0.0025</v>
       </c>
       <c r="M71" s="15">
         <v>0.0024</v>
       </c>
       <c r="N71" s="15">
-        <v>3407</v>
+        <v>1945</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E72" s="15">
         <v>10080048471</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>5000</v>
       </c>
       <c r="K72" s="15">
         <v>0.00435</v>
       </c>
       <c r="L72" s="15">
         <v>0.00302</v>
       </c>
       <c r="M72" s="15">
         <v>0.00278</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E73" s="15">
         <v>10000003731</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>500</v>
       </c>
       <c r="K73" s="15">
         <v>0.0037</v>
       </c>
       <c r="L73" s="15">
         <v>0.00257</v>
       </c>
       <c r="M73" s="15">
         <v>0.00236</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15"/>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>500</v>
       </c>
       <c r="K74" s="15">
         <v>0.0037</v>
       </c>
       <c r="L74" s="15">
         <v>0.00257</v>
       </c>
       <c r="M74" s="15">
         <v>0.00236</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E75" s="15">
         <v>10080003286</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15"/>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.0037</v>
       </c>
       <c r="L75" s="15">
         <v>0.00257</v>
       </c>
       <c r="M75" s="15">
         <v>0.00236</v>
       </c>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E76" s="15">
         <v>10000001484</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.00255</v>
       </c>
       <c r="L76" s="15">
         <v>0.00221</v>
       </c>
       <c r="M76" s="15">
         <v>0.00213</v>
       </c>
       <c r="N76" s="15">
-        <v>2160</v>
+        <v>2494</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E77" s="15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
       </c>
       <c r="K77" s="15">
         <v>0.0037</v>
       </c>
       <c r="L77" s="15">
         <v>0.00257</v>
       </c>
       <c r="M77" s="15">
         <v>0.00236</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E78" s="15">
         <v>10000002579</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15"/>
       <c r="I78" s="15"/>
       <c r="J78" s="15"/>
       <c r="K78" s="15">
         <v>0.0037</v>
       </c>
       <c r="L78" s="15">
         <v>0.00257</v>
       </c>
       <c r="M78" s="15">
         <v>0.00236</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E79" s="15">
         <v>10080040583</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>5000</v>
       </c>
       <c r="K79" s="15">
         <v>0.00254</v>
       </c>
       <c r="L79" s="15">
         <v>0.0022</v>
       </c>
       <c r="M79" s="15">
         <v>0.00211</v>
       </c>
       <c r="N79" s="15">
-        <v>4354</v>
+        <v>4296</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E80" s="15">
         <v>10000001149</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>5000</v>
       </c>
       <c r="K80" s="15">
         <v>0.00311</v>
       </c>
       <c r="L80" s="15">
         <v>0.00269</v>
       </c>
       <c r="M80" s="15">
         <v>0.00259</v>
       </c>
       <c r="N80" s="15">
         <v>1105</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E81" s="15">
         <v>10000003363</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>5000</v>
       </c>
       <c r="K81" s="15">
         <v>0.00267</v>
       </c>
       <c r="L81" s="15">
         <v>0.00231</v>
       </c>
       <c r="M81" s="15">
         <v>0.00223</v>
       </c>
       <c r="N81" s="15">
-        <v>4265</v>
+        <v>3882</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E82" s="15">
         <v>10000002111</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.00435</v>
       </c>
       <c r="L82" s="15">
         <v>0.00302</v>
       </c>
       <c r="M82" s="15">
         <v>0.00278</v>
       </c>
       <c r="N82" s="15"/>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E83" s="15">
         <v>10080054282</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>5000</v>
       </c>
       <c r="K83" s="15">
         <v>0.00272</v>
       </c>
       <c r="L83" s="15">
         <v>0.00235</v>
       </c>
       <c r="M83" s="15">
         <v>0.00226</v>
       </c>
       <c r="N83" s="15">
-        <v>1959</v>
+        <v>1637</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E84" s="15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>500</v>
       </c>
       <c r="K84" s="15">
         <v>0.0037</v>
       </c>
       <c r="L84" s="15">
         <v>0.00257</v>
       </c>
       <c r="M84" s="15">
         <v>0.00236</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E85" s="15">
         <v>10000000626</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>500</v>
       </c>
       <c r="K85" s="15">
         <v>0.00435</v>
       </c>
       <c r="L85" s="15">
         <v>0.00302</v>
       </c>
       <c r="M85" s="15">
         <v>0.00278</v>
       </c>
       <c r="N85" s="15"/>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E86" s="15">
         <v>10080027313</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
         <v>0.0029</v>
       </c>
       <c r="L86" s="15">
         <v>0.00251</v>
       </c>
       <c r="M86" s="15">
         <v>0.00241</v>
       </c>
       <c r="N86" s="15">
-        <v>1667</v>
+        <v>1642</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E87" s="15">
         <v>10000001485</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.00435</v>
       </c>
       <c r="L87" s="15">
         <v>0.00302</v>
       </c>
       <c r="M87" s="15">
         <v>0.00278</v>
       </c>
       <c r="N87" s="15"/>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E88" s="15">
         <v>10080040584</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>5000</v>
       </c>
       <c r="K88" s="15">
         <v>0.00288</v>
       </c>
       <c r="L88" s="15">
         <v>0.0025</v>
       </c>
       <c r="M88" s="15">
         <v>0.0024</v>
       </c>
       <c r="N88" s="15">
-        <v>990</v>
+        <v>957</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.00435</v>
       </c>
       <c r="L89" s="15">
         <v>0.00302</v>
       </c>
       <c r="M89" s="15">
         <v>0.00278</v>
       </c>
       <c r="N89" s="15">
-        <v>150531</v>
+        <v>120425</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E90" s="15">
         <v>10000003441</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>5000</v>
       </c>
       <c r="K90" s="15">
         <v>0.00284</v>
       </c>
       <c r="L90" s="15">
         <v>0.00246</v>
       </c>
       <c r="M90" s="15">
         <v>0.00236</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E91" s="15">
         <v>10000002575</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15"/>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>500</v>
       </c>
       <c r="K91" s="15">
         <v>0.0037</v>
       </c>
       <c r="L91" s="15">
         <v>0.00257</v>
       </c>
       <c r="M91" s="15">
         <v>0.00236</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E92" s="15">
         <v>10080033229</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>5000</v>
       </c>
       <c r="K92" s="15">
         <v>0.00252</v>
       </c>
       <c r="L92" s="15">
         <v>0.00218</v>
       </c>
       <c r="M92" s="15">
         <v>0.0021</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15">
-        <v>4250</v>
-[...1 lines deleted...]
-      <c r="P92" s="15"/>
+        <v>3350</v>
+      </c>
+      <c r="P92" s="15" t="s">
+        <v>154</v>
+      </c>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E93" s="15">
         <v>10080040585</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>5000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00264</v>
       </c>
       <c r="L93" s="15">
         <v>0.00229</v>
       </c>
       <c r="M93" s="15">
         <v>0.0022</v>
       </c>
       <c r="N93" s="15">
-        <v>14648</v>
+        <v>11914</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E94" s="15">
         <v>10000003386</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>1000</v>
       </c>
       <c r="K94" s="15">
         <v>0.00435</v>
       </c>
       <c r="L94" s="15">
         <v>0.00302</v>
       </c>
       <c r="M94" s="15">
         <v>0.00278</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E95" s="15">
         <v>10000003120</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15"/>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>500</v>
       </c>
       <c r="K95" s="15">
         <v>0.0037</v>
       </c>
       <c r="L95" s="15">
         <v>0.00257</v>
       </c>
       <c r="M95" s="15">
         <v>0.00236</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E96" s="15">
         <v>10080037687</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>5000</v>
       </c>
       <c r="K96" s="15">
         <v>0.00276</v>
       </c>
       <c r="L96" s="15">
         <v>0.00239</v>
       </c>
       <c r="M96" s="15">
         <v>0.0023</v>
       </c>
-      <c r="N96" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N96" s="15"/>
       <c r="O96" s="15">
-        <v>3150</v>
-[...1 lines deleted...]
-      <c r="P96" s="15"/>
+        <v>3450</v>
+      </c>
+      <c r="P96" s="15" t="s">
+        <v>154</v>
+      </c>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E97" s="15">
         <v>10000003455</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>5000</v>
       </c>
       <c r="K97" s="15">
         <v>0.00497</v>
       </c>
       <c r="L97" s="15">
         <v>0.00359</v>
       </c>
       <c r="M97" s="15">
         <v>0.00314</v>
       </c>
       <c r="N97" s="15">
-        <v>3224</v>
+        <v>3696</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E98" s="15">
         <v>10000002672</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>5000</v>
       </c>
       <c r="K98" s="15">
         <v>0.00288</v>
       </c>
       <c r="L98" s="15">
         <v>0.0025</v>
       </c>
       <c r="M98" s="15">
         <v>0.0024</v>
       </c>
       <c r="N98" s="15">
-        <v>778</v>
+        <v>614</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E99" s="15">
         <v>10000001488</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I99" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="J99" s="15"/>
       <c r="K99" s="15">
         <v>0.00435</v>
       </c>
       <c r="L99" s="15">
         <v>0.00302</v>
       </c>
       <c r="M99" s="15">
         <v>0.00278</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E100" s="15">
         <v>10080048472</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I100" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="J100" s="15">
         <v>5000</v>
       </c>
       <c r="K100" s="15">
         <v>0.00279</v>
       </c>
       <c r="L100" s="15">
         <v>0.00242</v>
       </c>
       <c r="M100" s="15">
         <v>0.00233</v>
       </c>
       <c r="N100" s="15">
-        <v>3995</v>
+        <v>3008</v>
       </c>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E101" s="15" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.00288</v>
       </c>
       <c r="L101" s="15">
         <v>0.0025</v>
       </c>
       <c r="M101" s="15">
         <v>0.0024</v>
       </c>
       <c r="N101" s="15">
-        <v>3688</v>
+        <v>3740</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E102" s="15">
         <v>10000003394</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>5000</v>
       </c>
       <c r="K102" s="15">
         <v>0.00272</v>
       </c>
       <c r="L102" s="15">
         <v>0.00235</v>
       </c>
       <c r="M102" s="15">
         <v>0.00226</v>
       </c>
       <c r="N102" s="15">
-        <v>5601</v>
+        <v>5331</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E103" s="15">
         <v>10080027297</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>5000</v>
       </c>
       <c r="K103" s="15">
         <v>0.00362</v>
       </c>
       <c r="L103" s="15">
         <v>0.00313</v>
       </c>
       <c r="M103" s="15">
         <v>0.00301</v>
       </c>
       <c r="N103" s="15">
-        <v>20261</v>
+        <v>24353</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E104" s="15">
         <v>10000003692</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15"/>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>500</v>
       </c>
       <c r="K104" s="15">
         <v>0.0037</v>
       </c>
       <c r="L104" s="15">
         <v>0.00257</v>
       </c>
       <c r="M104" s="15">
         <v>0.00236</v>
       </c>
       <c r="N104" s="15"/>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E105" s="15">
         <v>10000003460</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>5000</v>
       </c>
       <c r="K105" s="15">
         <v>0.00276</v>
       </c>
       <c r="L105" s="15">
         <v>0.00239</v>
       </c>
       <c r="M105" s="15">
         <v>0.0023</v>
       </c>
       <c r="N105" s="15">
-        <v>24160</v>
+        <v>26844</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E106" s="15">
         <v>10000004864</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>5000</v>
       </c>
       <c r="K106" s="15">
         <v>0.00275</v>
       </c>
       <c r="L106" s="15">
         <v>0.00238</v>
       </c>
       <c r="M106" s="15">
         <v>0.00229</v>
       </c>
       <c r="N106" s="15">
-        <v>10057</v>
+        <v>8701</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E107" s="15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I107" s="15" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="J107" s="15">
         <v>500</v>
       </c>
       <c r="K107" s="15">
         <v>0.00435</v>
       </c>
       <c r="L107" s="15">
         <v>0.00302</v>
       </c>
       <c r="M107" s="15">
         <v>0.00278</v>
       </c>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E108" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15"/>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>1000</v>
       </c>
       <c r="K108" s="15">
         <v>0.0037</v>
       </c>
       <c r="L108" s="15">
         <v>0.00257</v>
       </c>
       <c r="M108" s="15">
         <v>0.00236</v>
       </c>
       <c r="N108" s="15"/>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E109" s="15">
         <v>10080034116</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I109" s="15" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="J109" s="15">
         <v>5000</v>
       </c>
       <c r="K109" s="15">
         <v>0.00269</v>
       </c>
       <c r="L109" s="15">
         <v>0.00233</v>
       </c>
       <c r="M109" s="15">
         <v>0.00224</v>
       </c>
       <c r="N109" s="15">
-        <v>701</v>
+        <v>810</v>
       </c>
       <c r="O109" s="15">
-        <v>3850</v>
-[...1 lines deleted...]
-      <c r="P109" s="15"/>
+        <v>4450</v>
+      </c>
+      <c r="P109" s="15" t="s">
+        <v>154</v>
+      </c>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E110" s="15">
         <v>10000007393</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15"/>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>500</v>
       </c>
       <c r="K110" s="15">
         <v>0.0037</v>
       </c>
       <c r="L110" s="15">
         <v>0.00257</v>
       </c>
       <c r="M110" s="15">
         <v>0.00236</v>
       </c>
       <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E111" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>5000</v>
       </c>
       <c r="K111" s="15">
         <v>0.00284</v>
       </c>
       <c r="L111" s="15">
         <v>0.00246</v>
       </c>
       <c r="M111" s="15">
         <v>0.00236</v>
       </c>
       <c r="N111" s="15">
-        <v>5103</v>
+        <v>6804</v>
       </c>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E112" s="15" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>500</v>
       </c>
       <c r="K112" s="15">
         <v>0.00435</v>
       </c>
       <c r="L112" s="15">
         <v>0.00302</v>
       </c>
       <c r="M112" s="15">
         <v>0.00278</v>
       </c>
       <c r="N112" s="15">
-        <v>129608</v>
+        <v>126368</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E113" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>1000</v>
       </c>
       <c r="K113" s="15">
         <v>0.00435</v>
       </c>
       <c r="L113" s="15">
         <v>0.00302</v>
       </c>
       <c r="M113" s="15">
         <v>0.00278</v>
       </c>
       <c r="N113" s="15">
-        <v>483</v>
+        <v>644</v>
       </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E114" s="15">
         <v>10080044359</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>5000</v>
       </c>
       <c r="K114" s="15">
         <v>0.00435</v>
       </c>
       <c r="L114" s="15">
         <v>0.00302</v>
       </c>
       <c r="M114" s="15">
         <v>0.00278</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E115" s="15">
         <v>10000002673</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>5000</v>
       </c>
       <c r="K115" s="15">
         <v>0.0027</v>
       </c>
       <c r="L115" s="15">
         <v>0.00234</v>
       </c>
       <c r="M115" s="15">
         <v>0.00225</v>
       </c>
       <c r="N115" s="15">
-        <v>427</v>
+        <v>518</v>
       </c>
       <c r="O115" s="15">
-        <v>3050</v>
-[...1 lines deleted...]
-      <c r="P115" s="15"/>
+        <v>3700</v>
+      </c>
+      <c r="P115" s="15" t="s">
+        <v>154</v>
+      </c>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E116" s="15" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>500</v>
       </c>
       <c r="K116" s="15">
         <v>0.00435</v>
       </c>
       <c r="L116" s="15">
         <v>0.00302</v>
       </c>
       <c r="M116" s="15">
         <v>0.00278</v>
       </c>
       <c r="N116" s="15"/>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E117" s="15">
         <v>10080027298</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>5000</v>
       </c>
       <c r="K117" s="15">
         <v>0.00296</v>
       </c>
       <c r="L117" s="15">
         <v>0.00256</v>
       </c>
       <c r="M117" s="15">
         <v>0.00246</v>
       </c>
       <c r="N117" s="15">
-        <v>29103</v>
+        <v>24057</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E118" s="15" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I118" s="15" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J118" s="15">
         <v>500</v>
       </c>
       <c r="K118" s="15">
         <v>0.00435</v>
       </c>
       <c r="L118" s="15">
         <v>0.00302</v>
       </c>
       <c r="M118" s="15">
         <v>0.00278</v>
       </c>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E119" s="15">
         <v>10080027299</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I119" s="15" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J119" s="15">
         <v>5000</v>
       </c>
       <c r="K119" s="15">
         <v>0.00344</v>
       </c>
       <c r="L119" s="15">
         <v>0.00298</v>
       </c>
       <c r="M119" s="15">
         <v>0.00286</v>
       </c>
       <c r="N119" s="15">
-        <v>88428</v>
+        <v>84794</v>
       </c>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E120" s="15">
         <v>10000002219</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>1000</v>
       </c>
       <c r="K120" s="15">
         <v>0.00435</v>
       </c>
       <c r="L120" s="15">
         <v>0.00302</v>
       </c>
       <c r="M120" s="15">
         <v>0.00278</v>
       </c>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E121" s="15">
         <v>10080027300</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>5000</v>
       </c>
       <c r="K121" s="15">
         <v>0.00311</v>
       </c>
       <c r="L121" s="15">
         <v>0.00269</v>
       </c>
       <c r="M121" s="15">
         <v>0.00259</v>
       </c>
       <c r="N121" s="15">
-        <v>34400</v>
+        <v>30800</v>
       </c>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E122" s="15" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15"/>
       <c r="H122" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I122" s="15" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="J122" s="15">
         <v>500</v>
       </c>
       <c r="K122" s="15">
         <v>0.00435</v>
       </c>
       <c r="L122" s="15">
         <v>0.00302</v>
       </c>
       <c r="M122" s="15">
         <v>0.00278</v>
       </c>
       <c r="N122" s="15">
         <v>42</v>
       </c>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E123" s="15">
         <v>10080027301</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I123" s="15" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="J123" s="15">
         <v>5000</v>
       </c>
       <c r="K123" s="15">
         <v>0.00261</v>
       </c>
       <c r="L123" s="15">
         <v>0.00226</v>
       </c>
       <c r="M123" s="15">
         <v>0.00218</v>
       </c>
       <c r="N123" s="15">
-        <v>480</v>
+        <v>342</v>
       </c>
       <c r="O123" s="15">
-        <v>4000</v>
-[...1 lines deleted...]
-      <c r="P123" s="15"/>
+        <v>3800</v>
+      </c>
+      <c r="P123" s="15" t="s">
+        <v>154</v>
+      </c>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E124" s="15">
         <v>10000002060</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15"/>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
         <v>500</v>
       </c>
       <c r="K124" s="15">
         <v>0.0037</v>
       </c>
       <c r="L124" s="15">
         <v>0.00257</v>
       </c>
       <c r="M124" s="15">
         <v>0.00236</v>
       </c>
       <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E125" s="15">
         <v>10000002255</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
       <c r="H125" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
         <v>5000</v>
       </c>
       <c r="K125" s="15">
         <v>0.00267</v>
       </c>
       <c r="L125" s="15">
         <v>0.00231</v>
       </c>
       <c r="M125" s="15">
         <v>0.00223</v>
       </c>
       <c r="N125" s="15">
-        <v>4673</v>
+        <v>3150</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D126" s="15" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E126" s="15">
         <v>10080027303</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>5000</v>
       </c>
       <c r="K126" s="15">
         <v>0.00288</v>
       </c>
       <c r="L126" s="15">
         <v>0.0025</v>
       </c>
       <c r="M126" s="15">
         <v>0.0024</v>
       </c>
       <c r="N126" s="15">
-        <v>11236</v>
+        <v>9363</v>
       </c>
       <c r="O126" s="15">
-        <v>3600</v>
-[...1 lines deleted...]
-      <c r="P126" s="15"/>
+        <v>3000</v>
+      </c>
+      <c r="P126" s="15" t="s">
+        <v>154</v>
+      </c>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D127" s="15" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E127" s="15">
         <v>10000002413</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I127" s="15" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="J127" s="15">
         <v>500</v>
       </c>
       <c r="K127" s="15">
         <v>0.00435</v>
       </c>
       <c r="L127" s="15">
         <v>0.00302</v>
       </c>
       <c r="M127" s="15">
         <v>0.00278</v>
       </c>
       <c r="N127" s="15"/>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E128" s="15">
         <v>10080033055</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I128" s="15" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="J128" s="15">
         <v>5000</v>
       </c>
       <c r="K128" s="15">
         <v>0.00329</v>
       </c>
       <c r="L128" s="15">
         <v>0.00285</v>
       </c>
       <c r="M128" s="15">
         <v>0.00274</v>
       </c>
       <c r="N128" s="15">
-        <v>15672</v>
+        <v>16555</v>
       </c>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D129" s="15" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E129" s="15">
         <v>10000002110</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15"/>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
         <v>500</v>
       </c>
       <c r="K129" s="15">
         <v>0.0037</v>
       </c>
       <c r="L129" s="15">
         <v>0.00257</v>
       </c>
       <c r="M129" s="15">
         <v>0.00236</v>
       </c>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D130" s="15" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E130" s="15">
         <v>10080040586</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15"/>
       <c r="H130" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
         <v>5000</v>
       </c>
       <c r="K130" s="15">
         <v>0.00296</v>
       </c>
       <c r="L130" s="15">
         <v>0.00256</v>
       </c>
       <c r="M130" s="15">
         <v>0.00246</v>
       </c>
       <c r="N130" s="15">
-        <v>77383</v>
+        <v>58487</v>
       </c>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D131" s="15" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E131" s="15">
         <v>10000002517</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15"/>
       <c r="H131" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>5000</v>
       </c>
       <c r="K131" s="15">
         <v>0.00266</v>
       </c>
       <c r="L131" s="15">
         <v>0.0023</v>
       </c>
       <c r="M131" s="15">
         <v>0.00221</v>
       </c>
       <c r="N131" s="15">
-        <v>210545</v>
+        <v>188252</v>
       </c>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D132" s="15" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E132" s="15">
         <v>10080003283</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15"/>
       <c r="H132" s="15"/>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>1000</v>
       </c>
       <c r="K132" s="15">
         <v>0.0037</v>
       </c>
       <c r="L132" s="15">
         <v>0.00257</v>
       </c>
       <c r="M132" s="15">
         <v>0.00236</v>
       </c>
       <c r="N132" s="15"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C133" s="15" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D133" s="15" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E133" s="15">
         <v>10080018462</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15"/>
       <c r="H133" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
         <v>5000</v>
       </c>
       <c r="K133" s="15">
-        <v>0.00344</v>
+        <v>0.00317</v>
       </c>
       <c r="L133" s="15">
-        <v>0.00298</v>
+        <v>0.00274</v>
       </c>
       <c r="M133" s="15">
-        <v>0.00286</v>
-[...1 lines deleted...]
-      <c r="N133" s="15"/>
+        <v>0.00264</v>
+      </c>
+      <c r="N133" s="15">
+        <v>2684</v>
+      </c>
       <c r="O133" s="15">
-        <v>241652</v>
+        <v>112000</v>
       </c>
       <c r="P133" s="15" t="s">
-        <v>324</v>
+        <v>154</v>
       </c>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C134" s="15" t="s">
         <v>325</v>
       </c>
       <c r="D134" s="15" t="s">
         <v>326</v>
       </c>
       <c r="E134" s="15" t="s">
         <v>327</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15"/>
       <c r="H134" s="15"/>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>500</v>
       </c>
       <c r="K134" s="15">
         <v>0.0037</v>
       </c>
       <c r="L134" s="15">
         <v>0.00257</v>
       </c>
       <c r="M134" s="15">
         <v>0.00236</v>
       </c>
       <c r="N134" s="15">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
         <v>328</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>329</v>
       </c>
       <c r="E135" s="15">
         <v>10080040587</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15"/>
       <c r="H135" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I135" s="15"/>
@@ -7884,90 +7961,90 @@
       <c r="D137" s="15" t="s">
         <v>334</v>
       </c>
       <c r="E137" s="15">
         <v>10080037688</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15"/>
       <c r="H137" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
         <v>5000</v>
       </c>
       <c r="K137" s="15">
         <v>0.00279</v>
       </c>
       <c r="L137" s="15">
         <v>0.00242</v>
       </c>
       <c r="M137" s="15">
         <v>0.00233</v>
       </c>
       <c r="N137" s="15">
-        <v>108463</v>
+        <v>114248</v>
       </c>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
         <v>335</v>
       </c>
       <c r="D138" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E138" s="15">
         <v>10000003131</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15"/>
       <c r="H138" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
         <v>5000</v>
       </c>
       <c r="K138" s="15">
         <v>0.0027</v>
       </c>
       <c r="L138" s="15">
         <v>0.00234</v>
       </c>
       <c r="M138" s="15">
         <v>0.00225</v>
       </c>
       <c r="N138" s="15">
-        <v>122395</v>
+        <v>129768</v>
       </c>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
         <v>337</v>
       </c>
       <c r="D139" s="15" t="s">
         <v>338</v>
       </c>
       <c r="E139" s="15">
         <v>10080048473</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15"/>
       <c r="H139" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I139" s="15"/>
@@ -7999,90 +8076,90 @@
       <c r="D140" s="15" t="s">
         <v>340</v>
       </c>
       <c r="E140" s="15">
         <v>10080027304</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15"/>
       <c r="H140" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I140" s="15"/>
       <c r="J140" s="15">
         <v>5000</v>
       </c>
       <c r="K140" s="15">
         <v>0.00266</v>
       </c>
       <c r="L140" s="15">
         <v>0.0023</v>
       </c>
       <c r="M140" s="15">
         <v>0.00221</v>
       </c>
       <c r="N140" s="15">
-        <v>192480</v>
+        <v>250224</v>
       </c>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C141" s="15" t="s">
         <v>341</v>
       </c>
       <c r="D141" s="15" t="s">
         <v>342</v>
       </c>
       <c r="E141" s="15">
         <v>10080027305</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15"/>
       <c r="H141" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>5000</v>
       </c>
       <c r="K141" s="15">
         <v>0.00267</v>
       </c>
       <c r="L141" s="15">
         <v>0.00231</v>
       </c>
       <c r="M141" s="15">
         <v>0.00223</v>
       </c>
       <c r="N141" s="15">
-        <v>96280</v>
+        <v>83520</v>
       </c>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
         <v>343</v>
       </c>
       <c r="D142" s="15" t="s">
         <v>344</v>
       </c>
       <c r="E142" s="15" t="s">
         <v>345</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15"/>
       <c r="H142" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I142" s="15"/>
@@ -8151,92 +8228,94 @@
       <c r="D144" s="15" t="s">
         <v>349</v>
       </c>
       <c r="E144" s="15">
         <v>10080027306</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15"/>
       <c r="H144" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>5000</v>
       </c>
       <c r="K144" s="15">
         <v>0.00275</v>
       </c>
       <c r="L144" s="15">
         <v>0.00238</v>
       </c>
       <c r="M144" s="15">
         <v>0.00229</v>
       </c>
       <c r="N144" s="15">
-        <v>2685</v>
+        <v>2725</v>
       </c>
       <c r="O144" s="15">
-        <v>13400</v>
-[...1 lines deleted...]
-      <c r="P144" s="15"/>
+        <v>13601</v>
+      </c>
+      <c r="P144" s="15" t="s">
+        <v>154</v>
+      </c>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
         <v>350</v>
       </c>
       <c r="D145" s="15" t="s">
         <v>351</v>
       </c>
       <c r="E145" s="15">
         <v>10080052138</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15"/>
       <c r="H145" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>5000</v>
       </c>
       <c r="K145" s="15">
         <v>0.00284</v>
       </c>
       <c r="L145" s="15">
         <v>0.00246</v>
       </c>
       <c r="M145" s="15">
         <v>0.00236</v>
       </c>
       <c r="N145" s="15">
-        <v>19091</v>
+        <v>22687</v>
       </c>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
         <v>352</v>
       </c>
       <c r="D146" s="15" t="s">
         <v>353</v>
       </c>
       <c r="E146" s="15">
         <v>10080048388</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15"/>
       <c r="H146" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I146" s="15"/>
@@ -8252,51 +8331,51 @@
       <c r="M146" s="15">
         <v>0.00278</v>
       </c>
       <c r="N146" s="15"/>
       <c r="O146" s="15"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146"/>
     </row>
     <row r="147" spans="1:18">
       <c r="B147" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C147" s="15" t="s">
         <v>354</v>
       </c>
       <c r="D147" s="15" t="s">
         <v>355</v>
       </c>
       <c r="E147" s="15">
         <v>10000002557</v>
       </c>
       <c r="F147" s="15"/>
       <c r="G147" s="15"/>
       <c r="H147" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="I147" s="15"/>
       <c r="J147" s="15">
         <v>5000</v>
       </c>
       <c r="K147" s="15">
         <v>0.00435</v>
       </c>
       <c r="L147" s="15">
         <v>0.00302</v>
       </c>
       <c r="M147" s="15">
         <v>0.00278</v>
       </c>
       <c r="N147" s="15"/>
       <c r="O147" s="15"/>
       <c r="P147" s="15"/>
       <c r="Q147" s="15"/>
       <c r="R147"/>
     </row>
     <row r="148" spans="1:18">
       <c r="B148" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C148" s="15" t="s">
@@ -8305,88 +8384,88 @@
       <c r="D148" s="15" t="s">
         <v>357</v>
       </c>
       <c r="E148" s="15">
         <v>10000003453</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15"/>
       <c r="H148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15">
         <v>1000</v>
       </c>
       <c r="K148" s="15">
         <v>0.00219</v>
       </c>
       <c r="L148" s="15">
         <v>0.0019</v>
       </c>
       <c r="M148" s="15">
         <v>0.00183</v>
       </c>
       <c r="N148" s="15">
-        <v>6463</v>
+        <v>6021</v>
       </c>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148"/>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
         <v>358</v>
       </c>
       <c r="D149" s="15" t="s">
         <v>359</v>
       </c>
       <c r="E149" s="15" t="s">
         <v>360</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15"/>
       <c r="H149" s="15"/>
       <c r="I149" s="15"/>
       <c r="J149" s="15">
         <v>500</v>
       </c>
       <c r="K149" s="15">
         <v>0.0037</v>
       </c>
       <c r="L149" s="15">
         <v>0.00257</v>
       </c>
       <c r="M149" s="15">
         <v>0.00236</v>
       </c>
       <c r="N149" s="15">
-        <v>10586</v>
+        <v>11926</v>
       </c>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149"/>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
         <v>361</v>
       </c>
       <c r="D150" s="15" t="s">
         <v>362</v>
       </c>
       <c r="E150" s="15">
         <v>10000001036</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15"/>
       <c r="H150" s="15"/>
       <c r="I150" s="15"/>
       <c r="J150" s="15">
         <v>500</v>
@@ -8416,51 +8495,51 @@
       <c r="D151" s="15" t="s">
         <v>364</v>
       </c>
       <c r="E151" s="15">
         <v>10080040588</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15"/>
       <c r="H151" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I151" s="15"/>
       <c r="J151" s="15">
         <v>5000</v>
       </c>
       <c r="K151" s="15">
         <v>0.00458</v>
       </c>
       <c r="L151" s="15">
         <v>0.00331</v>
       </c>
       <c r="M151" s="15">
         <v>0.00289</v>
       </c>
       <c r="N151" s="15">
-        <v>11512</v>
+        <v>8889</v>
       </c>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151"/>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
         <v>365</v>
       </c>
       <c r="D152" s="15" t="s">
         <v>366</v>
       </c>
       <c r="E152" s="15" t="s">
         <v>367</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15"/>
       <c r="H152" s="15"/>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
         <v>500</v>
@@ -8490,285 +8569,287 @@
       <c r="D153" s="15" t="s">
         <v>369</v>
       </c>
       <c r="E153" s="15">
         <v>10000002928</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15"/>
       <c r="H153" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>5000</v>
       </c>
       <c r="K153" s="15">
         <v>0.00284</v>
       </c>
       <c r="L153" s="15">
         <v>0.00246</v>
       </c>
       <c r="M153" s="15">
         <v>0.00236</v>
       </c>
       <c r="N153" s="15">
-        <v>1918</v>
+        <v>1667</v>
       </c>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
         <v>370</v>
       </c>
       <c r="D154" s="15" t="s">
         <v>371</v>
       </c>
       <c r="E154" s="15">
         <v>10000002578</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15"/>
       <c r="H154" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>5000</v>
       </c>
       <c r="K154" s="15">
         <v>0.0027</v>
       </c>
       <c r="L154" s="15">
         <v>0.00234</v>
       </c>
       <c r="M154" s="15">
         <v>0.00225</v>
       </c>
       <c r="N154" s="15">
-        <v>3679</v>
+        <v>4063</v>
       </c>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
         <v>372</v>
       </c>
       <c r="D155" s="15" t="s">
         <v>373</v>
       </c>
       <c r="E155" s="15">
         <v>10000003056</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15"/>
       <c r="H155" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>5000</v>
       </c>
       <c r="K155" s="15">
         <v>0.00275</v>
       </c>
       <c r="L155" s="15">
         <v>0.00238</v>
       </c>
       <c r="M155" s="15">
         <v>0.00229</v>
       </c>
       <c r="N155" s="15">
-        <v>746</v>
+        <v>633</v>
       </c>
       <c r="O155" s="15">
-        <v>4300</v>
-[...1 lines deleted...]
-      <c r="P155" s="15"/>
+        <v>3650</v>
+      </c>
+      <c r="P155" s="15" t="s">
+        <v>154</v>
+      </c>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
         <v>374</v>
       </c>
       <c r="D156" s="15" t="s">
         <v>375</v>
       </c>
       <c r="E156" s="15" t="s">
         <v>376</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15"/>
       <c r="H156" s="15"/>
       <c r="I156" s="15"/>
       <c r="J156" s="15">
         <v>500</v>
       </c>
       <c r="K156" s="15">
         <v>0.00195</v>
       </c>
       <c r="L156" s="15">
         <v>0.00141</v>
       </c>
       <c r="M156" s="15">
         <v>0.00123</v>
       </c>
       <c r="N156" s="15">
-        <v>291808</v>
+        <v>356654</v>
       </c>
       <c r="O156" s="15"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
         <v>377</v>
       </c>
       <c r="D157" s="15" t="s">
         <v>378</v>
       </c>
       <c r="E157" s="15">
         <v>10000000637</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15"/>
       <c r="H157" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I157" s="15"/>
       <c r="J157" s="15">
         <v>5000</v>
       </c>
       <c r="K157" s="15">
         <v>0.00435</v>
       </c>
       <c r="L157" s="15">
         <v>0.00302</v>
       </c>
       <c r="M157" s="15">
         <v>0.00278</v>
       </c>
       <c r="N157" s="15">
-        <v>9900</v>
+        <v>8663</v>
       </c>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
         <v>379</v>
       </c>
       <c r="D158" s="15" t="s">
         <v>380</v>
       </c>
       <c r="E158" s="15" t="s">
         <v>381</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15"/>
       <c r="H158" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I158" s="15"/>
       <c r="J158" s="15">
         <v>5000</v>
       </c>
       <c r="K158" s="15">
         <v>0.00311</v>
       </c>
       <c r="L158" s="15">
         <v>0.00269</v>
       </c>
       <c r="M158" s="15">
         <v>0.00259</v>
       </c>
       <c r="N158" s="15">
-        <v>2007</v>
+        <v>1690</v>
       </c>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158"/>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
         <v>382</v>
       </c>
       <c r="D159" s="15" t="s">
         <v>383</v>
       </c>
       <c r="E159" s="15">
         <v>10000003367</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15"/>
       <c r="H159" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>5000</v>
       </c>
       <c r="K159" s="15">
         <v>0.00282</v>
       </c>
       <c r="L159" s="15">
         <v>0.00244</v>
       </c>
       <c r="M159" s="15">
         <v>0.00235</v>
       </c>
       <c r="N159" s="15">
-        <v>1955</v>
+        <v>1426</v>
       </c>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
         <v>384</v>
       </c>
       <c r="D160" s="15" t="s">
         <v>385</v>
       </c>
       <c r="E160" s="15">
         <v>10000003370</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15"/>
       <c r="H160" s="15"/>
       <c r="I160" s="15"/>
       <c r="J160" s="15">
         <v>500</v>
@@ -8796,51 +8877,51 @@
         <v>386</v>
       </c>
       <c r="D161" s="15" t="s">
         <v>387</v>
       </c>
       <c r="E161" s="15" t="s">
         <v>388</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15"/>
       <c r="H161" s="15"/>
       <c r="I161" s="15"/>
       <c r="J161" s="15">
         <v>1000</v>
       </c>
       <c r="K161" s="15">
         <v>0.0037</v>
       </c>
       <c r="L161" s="15">
         <v>0.00257</v>
       </c>
       <c r="M161" s="15">
         <v>0.00236</v>
       </c>
       <c r="N161" s="15">
-        <v>21114</v>
+        <v>24530</v>
       </c>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
       <c r="R161"/>
     </row>
     <row r="162" spans="1:18">
       <c r="B162" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="15" t="s">
         <v>386</v>
       </c>
       <c r="D162" s="15" t="s">
         <v>389</v>
       </c>
       <c r="E162" s="15" t="s">
         <v>390</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15"/>
       <c r="H162" s="15"/>
       <c r="I162" s="15"/>
       <c r="J162" s="15">
         <v>1000</v>
@@ -8868,92 +8949,92 @@
         <v>391</v>
       </c>
       <c r="D163" s="15" t="s">
         <v>392</v>
       </c>
       <c r="E163" s="15">
         <v>10000007417</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15"/>
       <c r="H163" s="15"/>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>1000</v>
       </c>
       <c r="K163" s="15">
         <v>0.0037</v>
       </c>
       <c r="L163" s="15">
         <v>0.00257</v>
       </c>
       <c r="M163" s="15">
         <v>0.00236</v>
       </c>
       <c r="N163" s="15">
-        <v>10295</v>
+        <v>14543</v>
       </c>
       <c r="O163" s="15"/>
       <c r="P163" s="15"/>
       <c r="Q163" s="15"/>
       <c r="R163"/>
     </row>
     <row r="164" spans="1:18">
       <c r="B164" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C164" s="15" t="s">
         <v>393</v>
       </c>
       <c r="D164" s="15" t="s">
         <v>394</v>
       </c>
       <c r="E164" s="15">
         <v>10080027307</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15"/>
       <c r="H164" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I164" s="15" t="s">
         <v>395</v>
       </c>
       <c r="J164" s="15">
         <v>5000</v>
       </c>
       <c r="K164" s="15">
         <v>0.0018</v>
       </c>
       <c r="L164" s="15">
         <v>0.0018</v>
       </c>
       <c r="M164" s="15">
         <v>0.0018</v>
       </c>
       <c r="N164" s="15">
-        <v>15750</v>
+        <v>14176</v>
       </c>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
         <v>393</v>
       </c>
       <c r="D165" s="15" t="s">
         <v>396</v>
       </c>
       <c r="E165" s="15" t="s">
         <v>397</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15"/>
       <c r="H165" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I165" s="15" t="s">
@@ -8985,51 +9066,51 @@
         <v>398</v>
       </c>
       <c r="D166" s="15" t="s">
         <v>399</v>
       </c>
       <c r="E166" s="15" t="s">
         <v>400</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15"/>
       <c r="H166" s="15"/>
       <c r="I166" s="15"/>
       <c r="J166" s="15">
         <v>500</v>
       </c>
       <c r="K166" s="15">
         <v>0.0037</v>
       </c>
       <c r="L166" s="15">
         <v>0.00257</v>
       </c>
       <c r="M166" s="15">
         <v>0.00236</v>
       </c>
       <c r="N166" s="15">
-        <v>235234</v>
+        <v>206232</v>
       </c>
       <c r="O166" s="15"/>
       <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
       <c r="R166"/>
     </row>
     <row r="167" spans="1:18">
       <c r="B167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="15" t="s">
         <v>401</v>
       </c>
       <c r="D167" s="15" t="s">
         <v>402</v>
       </c>
       <c r="E167" s="15" t="s">
         <v>403</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15"/>
       <c r="H167" s="15"/>
       <c r="I167" s="15"/>
       <c r="J167" s="15">
         <v>500</v>
@@ -9094,90 +9175,90 @@
       <c r="D169" s="15" t="s">
         <v>408</v>
       </c>
       <c r="E169" s="15">
         <v>10080040589</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15"/>
       <c r="H169" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
         <v>5000</v>
       </c>
       <c r="K169" s="15">
         <v>0.00284</v>
       </c>
       <c r="L169" s="15">
         <v>0.00246</v>
       </c>
       <c r="M169" s="15">
         <v>0.00236</v>
       </c>
       <c r="N169" s="15">
-        <v>5680</v>
+        <v>5600</v>
       </c>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169"/>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
         <v>409</v>
       </c>
       <c r="D170" s="15" t="s">
         <v>410</v>
       </c>
       <c r="E170" s="15">
         <v>10000003389</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15"/>
       <c r="H170" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
         <v>5000</v>
       </c>
       <c r="K170" s="15">
         <v>0.00282</v>
       </c>
       <c r="L170" s="15">
         <v>0.00244</v>
       </c>
       <c r="M170" s="15">
         <v>0.00235</v>
       </c>
       <c r="N170" s="15">
-        <v>2910</v>
+        <v>2367</v>
       </c>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
         <v>411</v>
       </c>
       <c r="D171" s="15" t="s">
         <v>412</v>
       </c>
       <c r="E171" s="15" t="s">
         <v>413</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15"/>
       <c r="H171" s="15"/>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
         <v>500</v>
@@ -9322,51 +9403,51 @@
       <c r="D175" s="15" t="s">
         <v>423</v>
       </c>
       <c r="E175" s="15">
         <v>10080027309</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15"/>
       <c r="H175" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I175" s="15"/>
       <c r="J175" s="15">
         <v>5000</v>
       </c>
       <c r="K175" s="15">
         <v>0.00422</v>
       </c>
       <c r="L175" s="15">
         <v>0.00305</v>
       </c>
       <c r="M175" s="15">
         <v>0.00267</v>
       </c>
       <c r="N175" s="15">
-        <v>9613</v>
+        <v>9254</v>
       </c>
       <c r="O175" s="15"/>
       <c r="P175" s="15"/>
       <c r="Q175" s="15"/>
       <c r="R175"/>
     </row>
     <row r="176" spans="1:18">
       <c r="B176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C176" s="15" t="s">
         <v>424</v>
       </c>
       <c r="D176" s="15" t="s">
         <v>425</v>
       </c>
       <c r="E176" s="15" t="s">
         <v>426</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15"/>
       <c r="H176" s="15"/>
       <c r="I176" s="15"/>
       <c r="J176" s="15"/>
       <c r="K176" s="15">
@@ -9392,51 +9473,51 @@
         <v>427</v>
       </c>
       <c r="D177" s="15" t="s">
         <v>428</v>
       </c>
       <c r="E177" s="15">
         <v>10000003258</v>
       </c>
       <c r="F177" s="15"/>
       <c r="G177" s="15"/>
       <c r="H177" s="15"/>
       <c r="I177" s="15"/>
       <c r="J177" s="15">
         <v>1000</v>
       </c>
       <c r="K177" s="15">
         <v>0.0037</v>
       </c>
       <c r="L177" s="15">
         <v>0.00257</v>
       </c>
       <c r="M177" s="15">
         <v>0.00236</v>
       </c>
       <c r="N177" s="15">
-        <v>30056</v>
+        <v>29879</v>
       </c>
       <c r="O177" s="15"/>
       <c r="P177" s="15"/>
       <c r="Q177" s="15"/>
       <c r="R177"/>
     </row>
     <row r="178" spans="1:18">
       <c r="B178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="15" t="s">
         <v>429</v>
       </c>
       <c r="D178" s="15" t="s">
         <v>430</v>
       </c>
       <c r="E178" s="15">
         <v>10000007418</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15"/>
       <c r="H178" s="15"/>
       <c r="I178" s="15"/>
       <c r="J178" s="15">
         <v>500</v>
@@ -9573,129 +9654,129 @@
       <c r="D182" s="15" t="s">
         <v>440</v>
       </c>
       <c r="E182" s="15">
         <v>10080070805</v>
       </c>
       <c r="F182" s="15"/>
       <c r="G182" s="15"/>
       <c r="H182" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I182" s="15"/>
       <c r="J182" s="15">
         <v>5000</v>
       </c>
       <c r="K182" s="15">
         <v>0.00435</v>
       </c>
       <c r="L182" s="15">
         <v>0.00302</v>
       </c>
       <c r="M182" s="15">
         <v>0.00278</v>
       </c>
       <c r="N182" s="15">
-        <v>315</v>
+        <v>458</v>
       </c>
       <c r="O182" s="15"/>
       <c r="P182" s="15"/>
       <c r="Q182" s="15"/>
       <c r="R182"/>
     </row>
     <row r="183" spans="1:18">
       <c r="B183" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C183" s="15" t="s">
         <v>441</v>
       </c>
       <c r="D183" s="15" t="s">
         <v>442</v>
       </c>
       <c r="E183" s="15" t="s">
         <v>443</v>
       </c>
       <c r="F183" s="15"/>
       <c r="G183" s="15"/>
       <c r="H183" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I183" s="15"/>
       <c r="J183" s="15">
         <v>500</v>
       </c>
       <c r="K183" s="15">
         <v>0.00435</v>
       </c>
       <c r="L183" s="15">
         <v>0.00302</v>
       </c>
       <c r="M183" s="15">
         <v>0.00278</v>
       </c>
       <c r="N183" s="15">
-        <v>62131</v>
+        <v>47735</v>
       </c>
       <c r="O183" s="15"/>
       <c r="P183" s="15"/>
       <c r="Q183" s="15"/>
       <c r="R183"/>
     </row>
     <row r="184" spans="1:18">
       <c r="B184" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C184" s="15" t="s">
         <v>444</v>
       </c>
       <c r="D184" s="15" t="s">
         <v>445</v>
       </c>
       <c r="E184" s="15">
         <v>10000002614</v>
       </c>
       <c r="F184" s="15"/>
       <c r="G184" s="15"/>
       <c r="H184" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I184" s="15"/>
       <c r="J184" s="15">
         <v>5000</v>
       </c>
       <c r="K184" s="15">
         <v>0.00354</v>
       </c>
       <c r="L184" s="15">
         <v>0.00254</v>
       </c>
       <c r="M184" s="15">
         <v>0.0022</v>
       </c>
       <c r="N184" s="15">
-        <v>4524</v>
+        <v>4680</v>
       </c>
       <c r="O184" s="15"/>
       <c r="P184" s="15"/>
       <c r="Q184" s="15"/>
       <c r="R184"/>
     </row>
     <row r="185" spans="1:18">
       <c r="B185" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C185" s="15" t="s">
         <v>446</v>
       </c>
       <c r="D185" s="15" t="s">
         <v>447</v>
       </c>
       <c r="E185" s="15" t="s">
         <v>448</v>
       </c>
       <c r="F185" s="15"/>
       <c r="G185" s="15"/>
       <c r="H185" s="15"/>
       <c r="I185" s="15"/>
       <c r="J185" s="15">
         <v>500</v>
@@ -9830,56 +9911,58 @@
       <c r="D189" s="15" t="s">
         <v>457</v>
       </c>
       <c r="E189" s="15" t="s">
         <v>458</v>
       </c>
       <c r="F189" s="15"/>
       <c r="G189" s="15"/>
       <c r="H189" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I189" s="15"/>
       <c r="J189" s="15">
         <v>5000</v>
       </c>
       <c r="K189" s="15">
         <v>0.00267</v>
       </c>
       <c r="L189" s="15">
         <v>0.00231</v>
       </c>
       <c r="M189" s="15">
         <v>0.00223</v>
       </c>
       <c r="N189" s="15">
-        <v>1799</v>
+        <v>1843</v>
       </c>
       <c r="O189" s="15">
-        <v>4100</v>
-[...1 lines deleted...]
-      <c r="P189" s="15"/>
+        <v>4200</v>
+      </c>
+      <c r="P189" s="15" t="s">
+        <v>154</v>
+      </c>
       <c r="Q189" s="15"/>
       <c r="R189"/>
     </row>
     <row r="190" spans="1:18">
       <c r="B190" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C190" s="15" t="s">
         <v>459</v>
       </c>
       <c r="D190" s="15" t="s">
         <v>460</v>
       </c>
       <c r="E190" s="15" t="s">
         <v>461</v>
       </c>
       <c r="F190" s="15"/>
       <c r="G190" s="15"/>
       <c r="H190" s="15"/>
       <c r="I190" s="15"/>
       <c r="J190" s="15">
         <v>500</v>
       </c>
       <c r="K190" s="15">
         <v>0.0037</v>
@@ -9904,129 +9987,129 @@
         <v>462</v>
       </c>
       <c r="D191" s="15" t="s">
         <v>463</v>
       </c>
       <c r="E191" s="15" t="s">
         <v>464</v>
       </c>
       <c r="F191" s="15"/>
       <c r="G191" s="15"/>
       <c r="H191" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I191" s="15"/>
       <c r="J191" s="15"/>
       <c r="K191" s="15">
         <v>0.00284</v>
       </c>
       <c r="L191" s="15">
         <v>0.00246</v>
       </c>
       <c r="M191" s="15">
         <v>0.00236</v>
       </c>
       <c r="N191" s="15">
-        <v>3431</v>
+        <v>3384</v>
       </c>
       <c r="O191" s="15"/>
       <c r="P191" s="15"/>
       <c r="Q191" s="15"/>
       <c r="R191"/>
     </row>
     <row r="192" spans="1:18">
       <c r="B192" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C192" s="15" t="s">
         <v>465</v>
       </c>
       <c r="D192" s="15" t="s">
         <v>466</v>
       </c>
       <c r="E192" s="15" t="s">
         <v>467</v>
       </c>
       <c r="F192" s="15"/>
       <c r="G192" s="15"/>
       <c r="H192" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I192" s="15"/>
       <c r="J192" s="15">
         <v>500</v>
       </c>
       <c r="K192" s="15">
         <v>0.00435</v>
       </c>
       <c r="L192" s="15">
         <v>0.00302</v>
       </c>
       <c r="M192" s="15">
         <v>0.00278</v>
       </c>
       <c r="N192" s="15">
-        <v>433421</v>
+        <v>427718</v>
       </c>
       <c r="O192" s="15"/>
       <c r="P192" s="15"/>
       <c r="Q192" s="15"/>
       <c r="R192"/>
     </row>
     <row r="193" spans="1:18">
       <c r="B193" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C193" s="15" t="s">
         <v>468</v>
       </c>
       <c r="D193" s="15" t="s">
         <v>469</v>
       </c>
       <c r="E193" s="15" t="s">
         <v>470</v>
       </c>
       <c r="F193" s="15"/>
       <c r="G193" s="15"/>
       <c r="H193" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I193" s="15"/>
       <c r="J193" s="15">
         <v>5000</v>
       </c>
       <c r="K193" s="15">
         <v>0.00284</v>
       </c>
       <c r="L193" s="15">
         <v>0.00246</v>
       </c>
       <c r="M193" s="15">
         <v>0.00236</v>
       </c>
       <c r="N193" s="15">
-        <v>1935</v>
+        <v>1882</v>
       </c>
       <c r="O193" s="15"/>
       <c r="P193" s="15"/>
       <c r="Q193" s="15"/>
       <c r="R193"/>
     </row>
     <row r="194" spans="1:18">
       <c r="B194" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C194" s="15" t="s">
         <v>471</v>
       </c>
       <c r="D194" s="15" t="s">
         <v>472</v>
       </c>
       <c r="E194" s="15">
         <v>10000003388</v>
       </c>
       <c r="F194" s="15"/>
       <c r="G194" s="15"/>
       <c r="H194" s="15"/>
       <c r="I194" s="15"/>
       <c r="J194" s="15">
         <v>500</v>
@@ -10056,51 +10139,51 @@
       <c r="D195" s="15" t="s">
         <v>474</v>
       </c>
       <c r="E195" s="15" t="s">
         <v>475</v>
       </c>
       <c r="F195" s="15"/>
       <c r="G195" s="15"/>
       <c r="H195" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I195" s="15"/>
       <c r="J195" s="15">
         <v>500</v>
       </c>
       <c r="K195" s="15">
         <v>0.00435</v>
       </c>
       <c r="L195" s="15">
         <v>0.00302</v>
       </c>
       <c r="M195" s="15">
         <v>0.00278</v>
       </c>
       <c r="N195" s="15">
-        <v>6699</v>
+        <v>7486</v>
       </c>
       <c r="O195" s="15"/>
       <c r="P195" s="15"/>
       <c r="Q195" s="15"/>
       <c r="R195"/>
     </row>
     <row r="196" spans="1:18">
       <c r="B196" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C196" s="15" t="s">
         <v>476</v>
       </c>
       <c r="D196" s="15" t="s">
         <v>477</v>
       </c>
       <c r="E196" s="15">
         <v>10000003391</v>
       </c>
       <c r="F196" s="15"/>
       <c r="G196" s="15"/>
       <c r="H196" s="15"/>
       <c r="I196" s="15"/>
       <c r="J196" s="15">
         <v>500</v>
@@ -10165,129 +10248,129 @@
       <c r="D198" s="15" t="s">
         <v>481</v>
       </c>
       <c r="E198" s="15" t="s">
         <v>482</v>
       </c>
       <c r="F198" s="15"/>
       <c r="G198" s="15"/>
       <c r="H198" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I198" s="15"/>
       <c r="J198" s="15">
         <v>500</v>
       </c>
       <c r="K198" s="15">
         <v>0.00435</v>
       </c>
       <c r="L198" s="15">
         <v>0.00302</v>
       </c>
       <c r="M198" s="15">
         <v>0.00278</v>
       </c>
       <c r="N198" s="15">
-        <v>153058</v>
+        <v>146768</v>
       </c>
       <c r="O198" s="15"/>
       <c r="P198" s="15"/>
       <c r="Q198" s="15"/>
       <c r="R198"/>
     </row>
     <row r="199" spans="1:18">
       <c r="B199" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C199" s="15" t="s">
         <v>483</v>
       </c>
       <c r="D199" s="15" t="s">
         <v>484</v>
       </c>
       <c r="E199" s="15">
         <v>10000005755</v>
       </c>
       <c r="F199" s="15"/>
       <c r="G199" s="15"/>
       <c r="H199" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I199" s="15"/>
       <c r="J199" s="15">
         <v>500</v>
       </c>
       <c r="K199" s="15">
         <v>0.00282</v>
       </c>
       <c r="L199" s="15">
         <v>0.00244</v>
       </c>
       <c r="M199" s="15">
         <v>0.00235</v>
       </c>
       <c r="N199" s="15">
-        <v>3935</v>
+        <v>4259</v>
       </c>
       <c r="O199" s="15"/>
       <c r="P199" s="15"/>
       <c r="Q199" s="15"/>
       <c r="R199"/>
     </row>
     <row r="200" spans="1:18">
       <c r="B200" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C200" s="15" t="s">
         <v>485</v>
       </c>
       <c r="D200" s="15" t="s">
         <v>486</v>
       </c>
       <c r="E200" s="15" t="s">
         <v>487</v>
       </c>
       <c r="F200" s="15"/>
       <c r="G200" s="15"/>
       <c r="H200" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I200" s="15"/>
       <c r="J200" s="15">
         <v>500</v>
       </c>
       <c r="K200" s="15">
         <v>0.00435</v>
       </c>
       <c r="L200" s="15">
         <v>0.00302</v>
       </c>
       <c r="M200" s="15">
         <v>0.00278</v>
       </c>
       <c r="N200" s="15">
-        <v>1488</v>
+        <v>1968</v>
       </c>
       <c r="O200" s="15"/>
       <c r="P200" s="15"/>
       <c r="Q200" s="15"/>
       <c r="R200"/>
     </row>
     <row r="201" spans="1:18">
       <c r="B201" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C201" s="15" t="s">
         <v>488</v>
       </c>
       <c r="D201" s="15" t="s">
         <v>489</v>
       </c>
       <c r="E201" s="15" t="s">
         <v>490</v>
       </c>
       <c r="F201" s="15"/>
       <c r="G201" s="15"/>
       <c r="H201" s="15"/>
       <c r="I201" s="15"/>
       <c r="J201" s="15"/>
       <c r="K201" s="15">
@@ -10393,51 +10476,51 @@
       </c>
       <c r="E204" s="15">
         <v>10000001037</v>
       </c>
       <c r="F204" s="15"/>
       <c r="G204" s="15"/>
       <c r="H204" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I204" s="15" t="s">
         <v>496</v>
       </c>
       <c r="J204" s="15">
         <v>1000</v>
       </c>
       <c r="K204" s="15">
         <v>0.00279</v>
       </c>
       <c r="L204" s="15">
         <v>0.00242</v>
       </c>
       <c r="M204" s="15">
         <v>0.00233</v>
       </c>
       <c r="N204" s="15">
-        <v>20457</v>
+        <v>19094</v>
       </c>
       <c r="O204" s="15"/>
       <c r="P204" s="15"/>
       <c r="Q204" s="15"/>
       <c r="R204"/>
     </row>
     <row r="205" spans="1:18">
       <c r="B205" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C205" s="15" t="s">
         <v>497</v>
       </c>
       <c r="D205" s="15" t="s">
         <v>498</v>
       </c>
       <c r="E205" s="15" t="s">
         <v>499</v>
       </c>
       <c r="F205" s="15"/>
       <c r="G205" s="15"/>
       <c r="H205" s="15"/>
       <c r="I205" s="15"/>
       <c r="J205" s="15">
         <v>500</v>
@@ -10572,51 +10655,51 @@
       <c r="D209" s="15" t="s">
         <v>509</v>
       </c>
       <c r="E209" s="15">
         <v>10000005942</v>
       </c>
       <c r="F209" s="15"/>
       <c r="G209" s="15"/>
       <c r="H209" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I209" s="15"/>
       <c r="J209" s="15">
         <v>500</v>
       </c>
       <c r="K209" s="15">
         <v>0.00435</v>
       </c>
       <c r="L209" s="15">
         <v>0.00302</v>
       </c>
       <c r="M209" s="15">
         <v>0.00278</v>
       </c>
       <c r="N209" s="15">
-        <v>986</v>
+        <v>1067</v>
       </c>
       <c r="O209" s="15"/>
       <c r="P209" s="15"/>
       <c r="Q209" s="15"/>
       <c r="R209"/>
     </row>
     <row r="210" spans="1:18">
       <c r="B210" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C210" s="15" t="s">
         <v>510</v>
       </c>
       <c r="D210" s="15" t="s">
         <v>511</v>
       </c>
       <c r="E210" s="15" t="s">
         <v>512</v>
       </c>
       <c r="F210" s="15"/>
       <c r="G210" s="15"/>
       <c r="H210" s="15"/>
       <c r="I210" s="15"/>
       <c r="J210" s="15"/>
       <c r="K210" s="15">
@@ -10677,90 +10760,90 @@
       <c r="D212" s="15" t="s">
         <v>517</v>
       </c>
       <c r="E212" s="15" t="s">
         <v>518</v>
       </c>
       <c r="F212" s="15"/>
       <c r="G212" s="15"/>
       <c r="H212" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I212" s="15"/>
       <c r="J212" s="15">
         <v>500</v>
       </c>
       <c r="K212" s="15">
         <v>0.00435</v>
       </c>
       <c r="L212" s="15">
         <v>0.00302</v>
       </c>
       <c r="M212" s="15">
         <v>0.00278</v>
       </c>
       <c r="N212" s="15">
-        <v>503649</v>
+        <v>510549</v>
       </c>
       <c r="O212" s="15"/>
       <c r="P212" s="15"/>
       <c r="Q212" s="15"/>
       <c r="R212"/>
     </row>
     <row r="213" spans="1:18">
       <c r="B213" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C213" s="15" t="s">
         <v>519</v>
       </c>
       <c r="D213" s="15" t="s">
         <v>520</v>
       </c>
       <c r="E213" s="15" t="s">
         <v>521</v>
       </c>
       <c r="F213" s="15"/>
       <c r="G213" s="15"/>
       <c r="H213" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I213" s="15"/>
       <c r="J213" s="15">
         <v>500</v>
       </c>
       <c r="K213" s="15">
         <v>0.00435</v>
       </c>
       <c r="L213" s="15">
         <v>0.00302</v>
       </c>
       <c r="M213" s="15">
         <v>0.00278</v>
       </c>
       <c r="N213" s="15">
-        <v>8840</v>
+        <v>9960</v>
       </c>
       <c r="O213" s="15"/>
       <c r="P213" s="15"/>
       <c r="Q213" s="15"/>
       <c r="R213"/>
     </row>
     <row r="214" spans="1:18">
       <c r="B214" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C214" s="15" t="s">
         <v>522</v>
       </c>
       <c r="D214" s="15" t="s">
         <v>523</v>
       </c>
       <c r="E214" s="15" t="s">
         <v>524</v>
       </c>
       <c r="F214" s="15"/>
       <c r="G214" s="15"/>
       <c r="H214" s="15"/>
       <c r="I214" s="15"/>
       <c r="J214" s="15"/>
       <c r="K214" s="15">
@@ -10924,129 +11007,129 @@
       <c r="D219" s="15" t="s">
         <v>538</v>
       </c>
       <c r="E219" s="15" t="s">
         <v>539</v>
       </c>
       <c r="F219" s="15"/>
       <c r="G219" s="15"/>
       <c r="H219" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I219" s="15"/>
       <c r="J219" s="15">
         <v>500</v>
       </c>
       <c r="K219" s="15">
         <v>0.00435</v>
       </c>
       <c r="L219" s="15">
         <v>0.00302</v>
       </c>
       <c r="M219" s="15">
         <v>0.00278</v>
       </c>
       <c r="N219" s="15">
-        <v>930</v>
+        <v>1095</v>
       </c>
       <c r="O219" s="15"/>
       <c r="P219" s="15"/>
       <c r="Q219" s="15"/>
       <c r="R219"/>
     </row>
     <row r="220" spans="1:18">
       <c r="B220" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C220" s="15" t="s">
         <v>540</v>
       </c>
       <c r="D220" s="15" t="s">
         <v>541</v>
       </c>
       <c r="E220" s="15" t="s">
         <v>542</v>
       </c>
       <c r="F220" s="15"/>
       <c r="G220" s="15"/>
       <c r="H220" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I220" s="15"/>
       <c r="J220" s="15">
         <v>500</v>
       </c>
       <c r="K220" s="15">
         <v>0.00435</v>
       </c>
       <c r="L220" s="15">
         <v>0.00302</v>
       </c>
       <c r="M220" s="15">
         <v>0.00278</v>
       </c>
       <c r="N220" s="15">
-        <v>312983</v>
+        <v>316463</v>
       </c>
       <c r="O220" s="15"/>
       <c r="P220" s="15"/>
       <c r="Q220" s="15"/>
       <c r="R220"/>
     </row>
     <row r="221" spans="1:18">
       <c r="B221" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C221" s="15" t="s">
         <v>543</v>
       </c>
       <c r="D221" s="15" t="s">
         <v>544</v>
       </c>
       <c r="E221" s="15" t="s">
         <v>545</v>
       </c>
       <c r="F221" s="15"/>
       <c r="G221" s="15"/>
       <c r="H221" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I221" s="15"/>
       <c r="J221" s="15">
         <v>500</v>
       </c>
       <c r="K221" s="15">
         <v>0.00435</v>
       </c>
       <c r="L221" s="15">
         <v>0.00302</v>
       </c>
       <c r="M221" s="15">
         <v>0.00278</v>
       </c>
       <c r="N221" s="15">
-        <v>163492</v>
+        <v>155828</v>
       </c>
       <c r="O221" s="15"/>
       <c r="P221" s="15"/>
       <c r="Q221" s="15"/>
       <c r="R221"/>
     </row>
     <row r="222" spans="1:18">
       <c r="B222" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C222" s="15" t="s">
         <v>546</v>
       </c>
       <c r="D222" s="15" t="s">
         <v>547</v>
       </c>
       <c r="E222" s="15" t="s">
         <v>548</v>
       </c>
       <c r="F222" s="15"/>
       <c r="G222" s="15"/>
       <c r="H222" s="15"/>
       <c r="I222" s="15"/>
       <c r="J222" s="15"/>
       <c r="K222" s="15">
@@ -11241,51 +11324,51 @@
       <c r="D228" s="15" t="s">
         <v>565</v>
       </c>
       <c r="E228" s="15" t="s">
         <v>566</v>
       </c>
       <c r="F228" s="15"/>
       <c r="G228" s="15"/>
       <c r="H228" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I228" s="15"/>
       <c r="J228" s="15">
         <v>1000</v>
       </c>
       <c r="K228" s="15">
         <v>0.00507</v>
       </c>
       <c r="L228" s="15">
         <v>0.00362</v>
       </c>
       <c r="M228" s="15">
         <v>0.00327</v>
       </c>
       <c r="N228" s="15">
-        <v>1080</v>
+        <v>792</v>
       </c>
       <c r="O228" s="15"/>
       <c r="P228" s="15"/>
       <c r="Q228" s="15"/>
       <c r="R228"/>
     </row>
     <row r="229" spans="1:18">
       <c r="B229" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C229" s="15" t="s">
         <v>567</v>
       </c>
       <c r="D229" s="15" t="s">
         <v>568</v>
       </c>
       <c r="E229" s="15" t="s">
         <v>569</v>
       </c>
       <c r="F229" s="15"/>
       <c r="G229" s="15"/>
       <c r="H229" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I229" s="15"/>
@@ -11424,51 +11507,51 @@
         <v>579</v>
       </c>
       <c r="D233" s="15" t="s">
         <v>580</v>
       </c>
       <c r="E233" s="15" t="s">
         <v>581</v>
       </c>
       <c r="F233" s="15"/>
       <c r="G233" s="15"/>
       <c r="H233" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I233" s="15"/>
       <c r="J233" s="15"/>
       <c r="K233" s="15">
         <v>0.00321</v>
       </c>
       <c r="L233" s="15">
         <v>0.00278</v>
       </c>
       <c r="M233" s="15">
         <v>0.00268</v>
       </c>
       <c r="N233" s="15">
-        <v>43472</v>
+        <v>43966</v>
       </c>
       <c r="O233" s="15"/>
       <c r="P233" s="15"/>
       <c r="Q233" s="15"/>
       <c r="R233"/>
     </row>
     <row r="234" spans="1:18">
       <c r="B234" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C234" s="15" t="s">
         <v>582</v>
       </c>
       <c r="D234" s="15" t="s">
         <v>583</v>
       </c>
       <c r="E234" s="15" t="s">
         <v>584</v>
       </c>
       <c r="F234" s="15"/>
       <c r="G234" s="15"/>
       <c r="H234" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I234" s="15"/>
@@ -11500,88 +11583,88 @@
       <c r="D235" s="15" t="s">
         <v>586</v>
       </c>
       <c r="E235" s="15" t="s">
         <v>587</v>
       </c>
       <c r="F235" s="15"/>
       <c r="G235" s="15"/>
       <c r="H235" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I235" s="15"/>
       <c r="J235" s="15">
         <v>5000</v>
       </c>
       <c r="K235" s="15">
         <v>0.00321</v>
       </c>
       <c r="L235" s="15">
         <v>0.00278</v>
       </c>
       <c r="M235" s="15">
         <v>0.00268</v>
       </c>
       <c r="N235" s="15">
-        <v>34188</v>
+        <v>36960</v>
       </c>
       <c r="O235" s="15"/>
       <c r="P235" s="15"/>
       <c r="Q235" s="15"/>
       <c r="R235"/>
     </row>
     <row r="236" spans="1:18">
       <c r="B236" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C236" s="15" t="s">
         <v>588</v>
       </c>
       <c r="D236" s="15" t="s">
         <v>589</v>
       </c>
       <c r="E236" s="15" t="s">
         <v>590</v>
       </c>
       <c r="F236" s="15"/>
       <c r="G236" s="15"/>
       <c r="H236" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I236" s="15"/>
       <c r="J236" s="15"/>
       <c r="K236" s="15">
         <v>0.00321</v>
       </c>
       <c r="L236" s="15">
         <v>0.00278</v>
       </c>
       <c r="M236" s="15">
         <v>0.00268</v>
       </c>
       <c r="N236" s="15">
-        <v>38157</v>
+        <v>33327</v>
       </c>
       <c r="O236" s="15"/>
       <c r="P236" s="15"/>
       <c r="Q236" s="15"/>
       <c r="R236"/>
     </row>
     <row r="237" spans="1:18">
       <c r="B237" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C237" s="15" t="s">
         <v>591</v>
       </c>
       <c r="D237" s="15" t="s">
         <v>592</v>
       </c>
       <c r="E237" s="15">
         <v>10080036542</v>
       </c>
       <c r="F237" s="15"/>
       <c r="G237" s="15"/>
       <c r="H237" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I237" s="15"/>
@@ -11671,127 +11754,127 @@
       <c r="M239" s="15">
         <v>0.00327</v>
       </c>
       <c r="N239" s="15"/>
       <c r="O239" s="15"/>
       <c r="P239" s="15"/>
       <c r="Q239" s="15"/>
       <c r="R239"/>
     </row>
     <row r="240" spans="1:18">
       <c r="B240" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C240" s="15" t="s">
         <v>598</v>
       </c>
       <c r="D240" s="15" t="s">
         <v>599</v>
       </c>
       <c r="E240" s="15" t="s">
         <v>600</v>
       </c>
       <c r="F240" s="15"/>
       <c r="G240" s="15"/>
       <c r="H240" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="I240" s="15"/>
       <c r="J240" s="15">
         <v>2000</v>
       </c>
       <c r="K240" s="15">
         <v>0.04937</v>
       </c>
       <c r="L240" s="15">
         <v>0.04937</v>
       </c>
       <c r="M240" s="15">
         <v>0.04937</v>
       </c>
       <c r="N240" s="15">
-        <v>12200</v>
+        <v>17600</v>
       </c>
       <c r="O240" s="15"/>
       <c r="P240" s="15"/>
       <c r="Q240" s="15"/>
       <c r="R240"/>
     </row>
     <row r="241" spans="1:18">
       <c r="B241" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C241" s="15" t="s">
         <v>601</v>
       </c>
       <c r="D241" s="15" t="s">
         <v>602</v>
       </c>
       <c r="E241" s="15" t="s">
         <v>603</v>
       </c>
       <c r="F241" s="15"/>
       <c r="G241" s="15"/>
       <c r="H241" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="I241" s="15"/>
       <c r="J241" s="15">
         <v>5000</v>
       </c>
       <c r="K241" s="15">
         <v>0.07152</v>
       </c>
       <c r="L241" s="15">
         <v>0.07152</v>
       </c>
       <c r="M241" s="15">
         <v>0.07152</v>
       </c>
       <c r="N241" s="15"/>
       <c r="O241" s="15"/>
       <c r="P241" s="15"/>
       <c r="Q241" s="15"/>
       <c r="R241"/>
     </row>
     <row r="242" spans="1:18">
       <c r="B242" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C242" s="15" t="s">
         <v>604</v>
       </c>
       <c r="D242" s="15" t="s">
         <v>605</v>
       </c>
       <c r="E242" s="15" t="s">
         <v>606</v>
       </c>
       <c r="F242" s="15"/>
       <c r="G242" s="15"/>
       <c r="H242" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="I242" s="15"/>
       <c r="J242" s="15">
         <v>1000</v>
       </c>
       <c r="K242" s="15">
         <v>0.09861</v>
       </c>
       <c r="L242" s="15">
         <v>0.09861</v>
       </c>
       <c r="M242" s="15">
         <v>0.09861</v>
       </c>
       <c r="N242" s="15"/>
       <c r="O242" s="15"/>
       <c r="P242" s="15"/>
       <c r="Q242" s="15"/>
       <c r="R242"/>
     </row>
     <row r="243" spans="1:18">
       <c r="B243" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C243" s="15" t="s">
@@ -11872,76 +11955,78 @@
       <c r="D245" s="15" t="s">
         <v>615</v>
       </c>
       <c r="E245" s="15" t="s">
         <v>616</v>
       </c>
       <c r="F245" s="15"/>
       <c r="G245" s="15"/>
       <c r="H245" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I245" s="15"/>
       <c r="J245" s="15">
         <v>5000</v>
       </c>
       <c r="K245" s="15">
         <v>0.00315</v>
       </c>
       <c r="L245" s="15">
         <v>0.00273</v>
       </c>
       <c r="M245" s="15">
         <v>0.00263</v>
       </c>
       <c r="N245" s="15">
-        <v>7926</v>
+        <v>4930</v>
       </c>
       <c r="O245" s="15">
-        <v>8600</v>
-[...1 lines deleted...]
-      <c r="P245" s="15"/>
+        <v>6000</v>
+      </c>
+      <c r="P245" s="15" t="s">
+        <v>154</v>
+      </c>
       <c r="Q245" s="15"/>
       <c r="R245"/>
     </row>
     <row r="246" spans="1:18">
       <c r="B246" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C246" s="15" t="s">
         <v>617</v>
       </c>
       <c r="D246" s="15" t="s">
         <v>618</v>
       </c>
       <c r="E246" s="15" t="s">
         <v>619</v>
       </c>
       <c r="F246" s="15"/>
       <c r="G246" s="15"/>
       <c r="H246" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="I246" s="15"/>
       <c r="J246" s="15">
         <v>1000</v>
       </c>
       <c r="K246" s="15">
         <v>0.09861</v>
       </c>
       <c r="L246" s="15">
         <v>0.09861</v>
       </c>
       <c r="M246" s="15">
         <v>0.09861</v>
       </c>
       <c r="N246" s="15"/>
       <c r="O246" s="15"/>
       <c r="P246" s="15"/>
       <c r="Q246" s="15"/>
       <c r="R246"/>
     </row>
     <row r="247" spans="1:18">
       <c r="B247" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C247" s="15" t="s">
@@ -11989,132 +12074,134 @@
       </c>
       <c r="E248" s="15" t="s">
         <v>624</v>
       </c>
       <c r="F248" s="15"/>
       <c r="G248" s="15"/>
       <c r="H248" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I248" s="15" t="s">
         <v>623</v>
       </c>
       <c r="J248" s="15">
         <v>5000</v>
       </c>
       <c r="K248" s="15">
         <v>0.00303</v>
       </c>
       <c r="L248" s="15">
         <v>0.00263</v>
       </c>
       <c r="M248" s="15">
         <v>0.00253</v>
       </c>
       <c r="N248" s="15">
-        <v>2752</v>
+        <v>2121</v>
       </c>
       <c r="O248" s="15"/>
       <c r="P248" s="15"/>
       <c r="Q248" s="15"/>
       <c r="R248"/>
     </row>
     <row r="249" spans="1:18">
       <c r="B249" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C249" s="15" t="s">
         <v>625</v>
       </c>
       <c r="D249" s="15" t="s">
         <v>626</v>
       </c>
       <c r="E249" s="15" t="s">
         <v>627</v>
       </c>
       <c r="F249" s="15"/>
       <c r="G249" s="15"/>
       <c r="H249" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I249" s="15"/>
       <c r="J249" s="15"/>
       <c r="K249" s="15">
         <v>0.00321</v>
       </c>
       <c r="L249" s="15">
         <v>0.00278</v>
       </c>
       <c r="M249" s="15">
         <v>0.00268</v>
       </c>
       <c r="N249" s="15">
-        <v>39770</v>
+        <v>43650</v>
       </c>
       <c r="O249" s="15"/>
       <c r="P249" s="15"/>
       <c r="Q249" s="15"/>
       <c r="R249"/>
     </row>
     <row r="250" spans="1:18">
       <c r="B250" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C250" s="15" t="s">
         <v>628</v>
       </c>
       <c r="D250" s="15" t="s">
         <v>629</v>
       </c>
       <c r="E250" s="15" t="s">
         <v>630</v>
       </c>
       <c r="F250" s="15"/>
       <c r="G250" s="15"/>
       <c r="H250" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I250" s="15"/>
       <c r="J250" s="15">
         <v>5000</v>
       </c>
       <c r="K250" s="15">
         <v>0.00297</v>
       </c>
       <c r="L250" s="15">
         <v>0.00257</v>
       </c>
       <c r="M250" s="15">
         <v>0.00248</v>
       </c>
       <c r="N250" s="15">
-        <v>990</v>
+        <v>1065</v>
       </c>
       <c r="O250" s="15">
-        <v>3300</v>
-[...1 lines deleted...]
-      <c r="P250" s="15"/>
+        <v>3550</v>
+      </c>
+      <c r="P250" s="15" t="s">
+        <v>154</v>
+      </c>
       <c r="Q250" s="15"/>
       <c r="R250"/>
     </row>
     <row r="251" spans="1:18">
       <c r="B251" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C251" s="15" t="s">
         <v>631</v>
       </c>
       <c r="D251" s="15" t="s">
         <v>632</v>
       </c>
       <c r="E251" s="15">
         <v>10080055333</v>
       </c>
       <c r="F251" s="15"/>
       <c r="G251" s="15"/>
       <c r="H251" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I251" s="15"/>
       <c r="J251" s="15">
         <v>5000</v>
       </c>
@@ -12164,51 +12251,51 @@
       <c r="M252" s="15">
         <v>0.00327</v>
       </c>
       <c r="N252" s="15"/>
       <c r="O252" s="15"/>
       <c r="P252" s="15"/>
       <c r="Q252" s="15"/>
       <c r="R252"/>
     </row>
     <row r="253" spans="1:18">
       <c r="B253" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C253" s="15" t="s">
         <v>636</v>
       </c>
       <c r="D253" s="15" t="s">
         <v>637</v>
       </c>
       <c r="E253" s="15" t="s">
         <v>638</v>
       </c>
       <c r="F253" s="15"/>
       <c r="G253" s="15"/>
       <c r="H253" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="I253" s="15"/>
       <c r="J253" s="15">
         <v>5000</v>
       </c>
       <c r="K253" s="15">
         <v>0.16359</v>
       </c>
       <c r="L253" s="15">
         <v>0.1372</v>
       </c>
       <c r="M253" s="15">
         <v>0.13193</v>
       </c>
       <c r="N253" s="15"/>
       <c r="O253" s="15"/>
       <c r="P253" s="15"/>
       <c r="Q253" s="15"/>
       <c r="R253"/>
     </row>
     <row r="254" spans="1:18">
       <c r="B254" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C254" s="15" t="s">
@@ -12252,132 +12339,134 @@
         <v>642</v>
       </c>
       <c r="D255" s="15" t="s">
         <v>643</v>
       </c>
       <c r="E255" s="15" t="s">
         <v>644</v>
       </c>
       <c r="F255" s="15"/>
       <c r="G255" s="15"/>
       <c r="H255" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I255" s="15"/>
       <c r="J255" s="15"/>
       <c r="K255" s="15">
         <v>0.00321</v>
       </c>
       <c r="L255" s="15">
         <v>0.00278</v>
       </c>
       <c r="M255" s="15">
         <v>0.00268</v>
       </c>
       <c r="N255" s="15">
-        <v>27629</v>
+        <v>28814</v>
       </c>
       <c r="O255" s="15"/>
       <c r="P255" s="15"/>
       <c r="Q255" s="15"/>
       <c r="R255"/>
     </row>
     <row r="256" spans="1:18">
       <c r="B256" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C256" s="15" t="s">
         <v>645</v>
       </c>
       <c r="D256" s="15" t="s">
         <v>646</v>
       </c>
       <c r="E256" s="15" t="s">
         <v>647</v>
       </c>
       <c r="F256" s="15"/>
       <c r="G256" s="15"/>
       <c r="H256" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I256" s="15"/>
       <c r="J256" s="15">
         <v>5000</v>
       </c>
       <c r="K256" s="15">
         <v>0.00321</v>
       </c>
       <c r="L256" s="15">
         <v>0.00278</v>
       </c>
       <c r="M256" s="15">
         <v>0.00268</v>
       </c>
       <c r="N256" s="15">
-        <v>1945</v>
+        <v>1536</v>
       </c>
       <c r="O256" s="15"/>
       <c r="P256" s="15"/>
       <c r="Q256" s="15"/>
       <c r="R256"/>
     </row>
     <row r="257" spans="1:18">
       <c r="B257" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C257" s="15" t="s">
         <v>648</v>
       </c>
       <c r="D257" s="15" t="s">
         <v>649</v>
       </c>
       <c r="E257" s="15" t="s">
         <v>650</v>
       </c>
       <c r="F257" s="15"/>
       <c r="G257" s="15"/>
       <c r="H257" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I257" s="15"/>
       <c r="J257" s="15">
         <v>5000</v>
       </c>
       <c r="K257" s="15">
         <v>0.00311</v>
       </c>
       <c r="L257" s="15">
         <v>0.00269</v>
       </c>
       <c r="M257" s="15">
         <v>0.00259</v>
       </c>
       <c r="N257" s="15"/>
       <c r="O257" s="15">
-        <v>3500</v>
-[...1 lines deleted...]
-      <c r="P257" s="15"/>
+        <v>3050</v>
+      </c>
+      <c r="P257" s="15" t="s">
+        <v>154</v>
+      </c>
       <c r="Q257" s="15"/>
       <c r="R257"/>
     </row>
     <row r="258" spans="1:18">
       <c r="B258" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C258" s="15" t="s">
         <v>651</v>
       </c>
       <c r="D258" s="15" t="s">
         <v>652</v>
       </c>
       <c r="E258" s="15" t="s">
         <v>653</v>
       </c>
       <c r="F258" s="15"/>
       <c r="G258" s="15"/>
       <c r="H258" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I258" s="15"/>
       <c r="J258" s="15">
         <v>5000</v>
       </c>
@@ -12404,51 +12493,51 @@
         <v>654</v>
       </c>
       <c r="D259" s="15" t="s">
         <v>655</v>
       </c>
       <c r="E259" s="15" t="s">
         <v>656</v>
       </c>
       <c r="F259" s="15"/>
       <c r="G259" s="15"/>
       <c r="H259" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I259" s="15"/>
       <c r="J259" s="15"/>
       <c r="K259" s="15">
         <v>0.00321</v>
       </c>
       <c r="L259" s="15">
         <v>0.00278</v>
       </c>
       <c r="M259" s="15">
         <v>0.00268</v>
       </c>
       <c r="N259" s="15">
-        <v>25978</v>
+        <v>27235</v>
       </c>
       <c r="O259" s="15"/>
       <c r="P259" s="15"/>
       <c r="Q259" s="15"/>
       <c r="R259"/>
     </row>
     <row r="260" spans="1:18">
       <c r="B260" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C260" s="15" t="s">
         <v>657</v>
       </c>
       <c r="D260" s="15" t="s">
         <v>658</v>
       </c>
       <c r="E260" s="15" t="s">
         <v>659</v>
       </c>
       <c r="F260" s="15"/>
       <c r="G260" s="15"/>
       <c r="H260" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I260" s="15"/>
@@ -12480,201 +12569,201 @@
       <c r="D261" s="15" t="s">
         <v>661</v>
       </c>
       <c r="E261" s="15" t="s">
         <v>662</v>
       </c>
       <c r="F261" s="15"/>
       <c r="G261" s="15"/>
       <c r="H261" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I261" s="15"/>
       <c r="J261" s="15">
         <v>5000</v>
       </c>
       <c r="K261" s="15">
         <v>0.00305</v>
       </c>
       <c r="L261" s="15">
         <v>0.00264</v>
       </c>
       <c r="M261" s="15">
         <v>0.00254</v>
       </c>
       <c r="N261" s="15">
-        <v>3050</v>
+        <v>3650</v>
       </c>
       <c r="O261" s="15"/>
       <c r="P261" s="15"/>
       <c r="Q261" s="15"/>
       <c r="R261"/>
     </row>
     <row r="262" spans="1:18">
       <c r="B262" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C262" s="15" t="s">
         <v>663</v>
       </c>
       <c r="D262" s="15" t="s">
         <v>664</v>
       </c>
       <c r="E262" s="15" t="s">
         <v>665</v>
       </c>
       <c r="F262" s="15"/>
       <c r="G262" s="15"/>
       <c r="H262" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I262" s="15"/>
       <c r="J262" s="15"/>
       <c r="K262" s="15">
         <v>0.00321</v>
       </c>
       <c r="L262" s="15">
         <v>0.00278</v>
       </c>
       <c r="M262" s="15">
         <v>0.00268</v>
       </c>
       <c r="N262" s="15">
-        <v>34782</v>
+        <v>33353</v>
       </c>
       <c r="O262" s="15"/>
       <c r="P262" s="15"/>
       <c r="Q262" s="15"/>
       <c r="R262"/>
     </row>
     <row r="263" spans="1:18">
       <c r="B263" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C263" s="15" t="s">
         <v>666</v>
       </c>
       <c r="D263" s="15" t="s">
         <v>667</v>
       </c>
       <c r="E263" s="15" t="s">
         <v>668</v>
       </c>
       <c r="F263" s="15"/>
       <c r="G263" s="15"/>
       <c r="H263" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I263" s="15"/>
       <c r="J263" s="15"/>
       <c r="K263" s="15">
         <v>0.00321</v>
       </c>
       <c r="L263" s="15">
         <v>0.00278</v>
       </c>
       <c r="M263" s="15">
         <v>0.00268</v>
       </c>
       <c r="N263" s="15">
-        <v>39600</v>
+        <v>37620</v>
       </c>
       <c r="O263" s="15"/>
       <c r="P263" s="15"/>
       <c r="Q263" s="15"/>
       <c r="R263"/>
     </row>
     <row r="264" spans="1:18">
       <c r="B264" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C264" s="15" t="s">
         <v>669</v>
       </c>
       <c r="D264" s="15" t="s">
         <v>670</v>
       </c>
       <c r="E264" s="15" t="s">
         <v>671</v>
       </c>
       <c r="F264" s="15"/>
       <c r="G264" s="15"/>
       <c r="H264" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I264" s="15"/>
       <c r="J264" s="15">
         <v>5000</v>
       </c>
       <c r="K264" s="15">
         <v>0.00434</v>
       </c>
       <c r="L264" s="15">
         <v>0.00314</v>
       </c>
       <c r="M264" s="15">
         <v>0.00274</v>
       </c>
       <c r="N264" s="15">
-        <v>419</v>
+        <v>372</v>
       </c>
       <c r="O264" s="15"/>
       <c r="P264" s="15"/>
       <c r="Q264" s="15"/>
       <c r="R264"/>
     </row>
     <row r="265" spans="1:18">
       <c r="B265" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C265" s="15" t="s">
         <v>672</v>
       </c>
       <c r="D265" s="15" t="s">
         <v>673</v>
       </c>
       <c r="E265" s="15" t="s">
         <v>674</v>
       </c>
       <c r="F265" s="15"/>
       <c r="G265" s="15"/>
       <c r="H265" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I265" s="15"/>
       <c r="J265" s="15"/>
       <c r="K265" s="15">
         <v>0.00321</v>
       </c>
       <c r="L265" s="15">
         <v>0.00278</v>
       </c>
       <c r="M265" s="15">
         <v>0.00268</v>
       </c>
       <c r="N265" s="15">
-        <v>33755</v>
+        <v>34643</v>
       </c>
       <c r="O265" s="15"/>
       <c r="P265" s="15"/>
       <c r="Q265" s="15"/>
       <c r="R265"/>
     </row>
     <row r="266" spans="1:18">
       <c r="B266" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C266" s="15" t="s">
         <v>675</v>
       </c>
       <c r="D266" s="15" t="s">
         <v>676</v>
       </c>
       <c r="E266" s="15">
         <v>10080055332</v>
       </c>
       <c r="F266" s="15"/>
       <c r="G266" s="15"/>
       <c r="H266" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I266" s="15"/>
@@ -12706,211 +12795,211 @@
       <c r="D267" s="15" t="s">
         <v>678</v>
       </c>
       <c r="E267" s="15" t="s">
         <v>679</v>
       </c>
       <c r="F267" s="15"/>
       <c r="G267" s="15"/>
       <c r="H267" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I267" s="15"/>
       <c r="J267" s="15">
         <v>5000</v>
       </c>
       <c r="K267" s="15">
         <v>0.00297</v>
       </c>
       <c r="L267" s="15">
         <v>0.00257</v>
       </c>
       <c r="M267" s="15">
         <v>0.00248</v>
       </c>
       <c r="N267" s="15">
-        <v>5898</v>
+        <v>8702</v>
       </c>
       <c r="O267" s="15"/>
       <c r="P267" s="15"/>
       <c r="Q267" s="15"/>
       <c r="R267"/>
     </row>
     <row r="268" spans="1:18">
       <c r="B268" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C268" s="15" t="s">
         <v>680</v>
       </c>
       <c r="D268" s="15" t="s">
         <v>681</v>
       </c>
       <c r="E268" s="15" t="s">
         <v>682</v>
       </c>
       <c r="F268" s="15"/>
       <c r="G268" s="15"/>
       <c r="H268" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I268" s="15"/>
       <c r="J268" s="15">
         <v>5000</v>
       </c>
       <c r="K268" s="15">
         <v>0.00321</v>
       </c>
       <c r="L268" s="15">
         <v>0.00278</v>
       </c>
       <c r="M268" s="15">
         <v>0.00268</v>
       </c>
       <c r="N268" s="15">
-        <v>30360</v>
+        <v>27600</v>
       </c>
       <c r="O268" s="15"/>
       <c r="P268" s="15"/>
       <c r="Q268" s="15"/>
       <c r="R268"/>
     </row>
     <row r="269" spans="1:18">
       <c r="B269" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C269" s="15" t="s">
         <v>683</v>
       </c>
       <c r="D269" s="15" t="s">
         <v>684</v>
       </c>
       <c r="E269" s="15">
         <v>10080055393</v>
       </c>
       <c r="F269" s="15"/>
       <c r="G269" s="15"/>
       <c r="H269" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I269" s="15"/>
       <c r="J269" s="15">
         <v>5000</v>
       </c>
       <c r="K269" s="15">
         <v>0.00321</v>
       </c>
       <c r="L269" s="15">
         <v>0.00278</v>
       </c>
       <c r="M269" s="15">
         <v>0.00268</v>
       </c>
       <c r="N269" s="15">
-        <v>37556</v>
+        <v>34808</v>
       </c>
       <c r="O269" s="15"/>
       <c r="P269" s="15"/>
       <c r="Q269" s="15"/>
       <c r="R269"/>
     </row>
     <row r="270" spans="1:18">
       <c r="B270" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C270" s="15" t="s">
         <v>685</v>
       </c>
       <c r="D270" s="15" t="s">
         <v>686</v>
       </c>
       <c r="E270" s="15">
         <v>10080052450</v>
       </c>
       <c r="F270" s="15"/>
       <c r="G270" s="15"/>
       <c r="H270" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I270" s="15" t="s">
         <v>687</v>
       </c>
       <c r="J270" s="15">
         <v>1000</v>
       </c>
       <c r="K270" s="15">
         <v>0.00359</v>
       </c>
       <c r="L270" s="15">
         <v>0.00311</v>
       </c>
       <c r="M270" s="15">
         <v>0.00299</v>
       </c>
       <c r="N270" s="15">
-        <v>1170</v>
+        <v>1006</v>
       </c>
       <c r="O270" s="15"/>
       <c r="P270" s="15"/>
       <c r="Q270" s="15"/>
       <c r="R270"/>
     </row>
     <row r="271" spans="1:18">
       <c r="B271" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C271" s="15" t="s">
         <v>685</v>
       </c>
       <c r="D271" s="15" t="s">
         <v>686</v>
       </c>
       <c r="E271" s="15" t="s">
         <v>688</v>
       </c>
       <c r="F271" s="15"/>
       <c r="G271" s="15"/>
       <c r="H271" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I271" s="15" t="s">
         <v>687</v>
       </c>
       <c r="J271" s="15">
         <v>5000</v>
       </c>
       <c r="K271" s="15">
         <v>0.00306</v>
       </c>
       <c r="L271" s="15">
         <v>0.00265</v>
       </c>
       <c r="M271" s="15">
         <v>0.00255</v>
       </c>
       <c r="N271" s="15">
-        <v>468</v>
+        <v>402</v>
       </c>
       <c r="O271" s="15"/>
       <c r="P271" s="15"/>
       <c r="Q271" s="15"/>
       <c r="R271"/>
     </row>
     <row r="272" spans="1:18">
       <c r="B272" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C272" s="15" t="s">
         <v>689</v>
       </c>
       <c r="D272" s="15" t="s">
         <v>690</v>
       </c>
       <c r="E272" s="15" t="s">
         <v>691</v>
       </c>
       <c r="F272" s="15"/>
       <c r="G272" s="15"/>
       <c r="H272" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I272" s="15"/>
@@ -13090,113 +13179,113 @@
       <c r="D277" s="15" t="s">
         <v>705</v>
       </c>
       <c r="E277" s="15" t="s">
         <v>706</v>
       </c>
       <c r="F277" s="15"/>
       <c r="G277" s="15"/>
       <c r="H277" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I277" s="15"/>
       <c r="J277" s="15">
         <v>5000</v>
       </c>
       <c r="K277" s="15">
         <v>0.00305</v>
       </c>
       <c r="L277" s="15">
         <v>0.00264</v>
       </c>
       <c r="M277" s="15">
         <v>0.00254</v>
       </c>
       <c r="N277" s="15">
-        <v>4051</v>
+        <v>4150</v>
       </c>
       <c r="O277" s="15"/>
       <c r="P277" s="15"/>
       <c r="Q277" s="15"/>
       <c r="R277"/>
     </row>
     <row r="278" spans="1:18">
       <c r="B278" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C278" s="15" t="s">
         <v>707</v>
       </c>
       <c r="D278" s="15" t="s">
         <v>708</v>
       </c>
       <c r="E278" s="15" t="s">
         <v>709</v>
       </c>
       <c r="F278" s="15"/>
       <c r="G278" s="15"/>
       <c r="H278" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I278" s="15"/>
       <c r="J278" s="15">
         <v>5000</v>
       </c>
       <c r="K278" s="15">
         <v>0.00321</v>
       </c>
       <c r="L278" s="15">
         <v>0.00278</v>
       </c>
       <c r="M278" s="15">
         <v>0.00268</v>
       </c>
       <c r="N278" s="15">
-        <v>22100</v>
+        <v>24140</v>
       </c>
       <c r="O278" s="15"/>
       <c r="P278" s="15"/>
       <c r="Q278" s="15"/>
       <c r="R278"/>
     </row>
     <row r="279" spans="1:18">
       <c r="B279" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C279" s="15" t="s">
         <v>710</v>
       </c>
       <c r="D279" s="15" t="s">
         <v>711</v>
       </c>
       <c r="E279" s="15">
         <v>10080043291</v>
       </c>
       <c r="F279" s="15"/>
       <c r="G279" s="15"/>
       <c r="H279" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="I279" s="15"/>
       <c r="J279" s="15">
         <v>5000</v>
       </c>
       <c r="K279" s="15">
         <v>0.00435</v>
       </c>
       <c r="L279" s="15">
         <v>0.00302</v>
       </c>
       <c r="M279" s="15">
         <v>0.00278</v>
       </c>
       <c r="N279" s="15"/>
       <c r="O279" s="15"/>
       <c r="P279" s="15"/>
       <c r="Q279" s="15"/>
       <c r="R279"/>
     </row>
     <row r="280" spans="1:18">
       <c r="B280" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C280" s="15" t="s">
@@ -13205,168 +13294,170 @@
       <c r="D280" s="15" t="s">
         <v>713</v>
       </c>
       <c r="E280" s="15" t="s">
         <v>714</v>
       </c>
       <c r="F280" s="15"/>
       <c r="G280" s="15"/>
       <c r="H280" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I280" s="15"/>
       <c r="J280" s="15">
         <v>5000</v>
       </c>
       <c r="K280" s="15">
         <v>0.00321</v>
       </c>
       <c r="L280" s="15">
         <v>0.00278</v>
       </c>
       <c r="M280" s="15">
         <v>0.00268</v>
       </c>
       <c r="N280" s="15">
-        <v>30870</v>
+        <v>32340</v>
       </c>
       <c r="O280" s="15"/>
       <c r="P280" s="15"/>
       <c r="Q280" s="15"/>
       <c r="R280"/>
     </row>
     <row r="281" spans="1:18">
       <c r="B281" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C281" s="15" t="s">
         <v>715</v>
       </c>
       <c r="D281" s="15" t="s">
         <v>716</v>
       </c>
       <c r="E281" s="15" t="s">
         <v>717</v>
       </c>
       <c r="F281" s="15"/>
       <c r="G281" s="15"/>
       <c r="H281" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I281" s="15"/>
       <c r="J281" s="15">
         <v>5000</v>
       </c>
       <c r="K281" s="15">
         <v>0.00321</v>
       </c>
       <c r="L281" s="15">
         <v>0.00278</v>
       </c>
       <c r="M281" s="15">
         <v>0.00268</v>
       </c>
       <c r="N281" s="15">
-        <v>33116</v>
+        <v>36525</v>
       </c>
       <c r="O281" s="15"/>
       <c r="P281" s="15"/>
       <c r="Q281" s="15"/>
       <c r="R281"/>
     </row>
     <row r="282" spans="1:18">
       <c r="B282" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C282" s="15" t="s">
         <v>718</v>
       </c>
       <c r="D282" s="15" t="s">
         <v>719</v>
       </c>
       <c r="E282" s="15">
         <v>10080069809</v>
       </c>
       <c r="F282" s="15"/>
       <c r="G282" s="15"/>
       <c r="H282" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I282" s="15"/>
       <c r="J282" s="15">
         <v>5000</v>
       </c>
       <c r="K282" s="15">
         <v>0.00299</v>
       </c>
       <c r="L282" s="15">
         <v>0.00259</v>
       </c>
       <c r="M282" s="15">
         <v>0.00249</v>
       </c>
       <c r="N282" s="15"/>
       <c r="O282" s="15">
-        <v>3150</v>
-[...1 lines deleted...]
-      <c r="P282" s="15"/>
+        <v>3700</v>
+      </c>
+      <c r="P282" s="15" t="s">
+        <v>154</v>
+      </c>
       <c r="Q282" s="15"/>
       <c r="R282"/>
     </row>
     <row r="283" spans="1:18">
       <c r="B283" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C283" s="15" t="s">
         <v>720</v>
       </c>
       <c r="D283" s="15" t="s">
         <v>721</v>
       </c>
       <c r="E283" s="15" t="s">
         <v>722</v>
       </c>
       <c r="F283" s="15"/>
       <c r="G283" s="15"/>
       <c r="H283" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I283" s="15"/>
       <c r="J283" s="15">
         <v>5000</v>
       </c>
       <c r="K283" s="15">
         <v>0.0029</v>
       </c>
       <c r="L283" s="15">
         <v>0.00251</v>
       </c>
       <c r="M283" s="15">
         <v>0.00241</v>
       </c>
       <c r="N283" s="15">
-        <v>3600</v>
+        <v>3450</v>
       </c>
       <c r="O283" s="15"/>
       <c r="P283" s="15"/>
       <c r="Q283" s="15"/>
       <c r="R283"/>
     </row>
     <row r="284" spans="1:18">
       <c r="B284" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C284" s="15" t="s">
         <v>723</v>
       </c>
       <c r="D284" s="15" t="s">
         <v>724</v>
       </c>
       <c r="E284" s="15" t="s">
         <v>725</v>
       </c>
       <c r="F284" s="15"/>
       <c r="G284" s="15"/>
       <c r="H284" s="15"/>
       <c r="I284" s="15"/>
       <c r="J284" s="15">
         <v>500</v>
@@ -13396,168 +13487,170 @@
       <c r="D285" s="15" t="s">
         <v>727</v>
       </c>
       <c r="E285" s="15" t="s">
         <v>728</v>
       </c>
       <c r="F285" s="15"/>
       <c r="G285" s="15"/>
       <c r="H285" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I285" s="15"/>
       <c r="J285" s="15">
         <v>5000</v>
       </c>
       <c r="K285" s="15">
         <v>0.00321</v>
       </c>
       <c r="L285" s="15">
         <v>0.00278</v>
       </c>
       <c r="M285" s="15">
         <v>0.00268</v>
       </c>
       <c r="N285" s="15">
-        <v>26341</v>
+        <v>29680</v>
       </c>
       <c r="O285" s="15"/>
       <c r="P285" s="15"/>
       <c r="Q285" s="15"/>
       <c r="R285"/>
     </row>
     <row r="286" spans="1:18">
       <c r="B286" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C286" s="15" t="s">
         <v>729</v>
       </c>
       <c r="D286" s="15" t="s">
         <v>730</v>
       </c>
       <c r="E286" s="15">
         <v>10080069810</v>
       </c>
       <c r="F286" s="15"/>
       <c r="G286" s="15"/>
       <c r="H286" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I286" s="15"/>
       <c r="J286" s="15">
         <v>5000</v>
       </c>
       <c r="K286" s="15">
         <v>0.00297</v>
       </c>
       <c r="L286" s="15">
         <v>0.00257</v>
       </c>
       <c r="M286" s="15">
         <v>0.00248</v>
       </c>
       <c r="N286" s="15"/>
       <c r="O286" s="15">
-        <v>3350</v>
-[...1 lines deleted...]
-      <c r="P286" s="15"/>
+        <v>3650</v>
+      </c>
+      <c r="P286" s="15" t="s">
+        <v>154</v>
+      </c>
       <c r="Q286" s="15"/>
       <c r="R286"/>
     </row>
     <row r="287" spans="1:18">
       <c r="B287" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C287" s="15" t="s">
         <v>731</v>
       </c>
       <c r="D287" s="15" t="s">
         <v>732</v>
       </c>
       <c r="E287" s="15" t="s">
         <v>733</v>
       </c>
       <c r="F287" s="15"/>
       <c r="G287" s="15"/>
       <c r="H287" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I287" s="15"/>
       <c r="J287" s="15">
         <v>500</v>
       </c>
       <c r="K287" s="15">
         <v>0.00507</v>
       </c>
       <c r="L287" s="15">
         <v>0.00362</v>
       </c>
       <c r="M287" s="15">
         <v>0.00327</v>
       </c>
       <c r="N287" s="15">
-        <v>7560</v>
+        <v>7470</v>
       </c>
       <c r="O287" s="15"/>
       <c r="P287" s="15"/>
       <c r="Q287" s="15"/>
       <c r="R287"/>
     </row>
     <row r="288" spans="1:18">
       <c r="B288" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C288" s="15" t="s">
         <v>734</v>
       </c>
       <c r="D288" s="15" t="s">
         <v>735</v>
       </c>
       <c r="E288" s="15">
         <v>10000003868</v>
       </c>
       <c r="F288" s="15"/>
       <c r="G288" s="15"/>
       <c r="H288" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I288" s="15"/>
       <c r="J288" s="15">
         <v>5000</v>
       </c>
       <c r="K288" s="15">
         <v>0.00329</v>
       </c>
       <c r="L288" s="15">
         <v>0.00285</v>
       </c>
       <c r="M288" s="15">
         <v>0.00274</v>
       </c>
       <c r="N288" s="15">
-        <v>2133</v>
+        <v>840</v>
       </c>
       <c r="O288" s="15"/>
       <c r="P288" s="15"/>
       <c r="Q288" s="15"/>
       <c r="R288"/>
     </row>
     <row r="289" spans="1:18">
       <c r="B289" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C289" s="15" t="s">
         <v>736</v>
       </c>
       <c r="D289" s="15" t="s">
         <v>737</v>
       </c>
       <c r="E289" s="15" t="s">
         <v>738</v>
       </c>
       <c r="F289" s="15"/>
       <c r="G289" s="15"/>
       <c r="H289" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I289" s="15"/>
@@ -13572,159 +13665,418 @@
       </c>
       <c r="M289" s="15">
         <v>0.00327</v>
       </c>
       <c r="N289" s="15"/>
       <c r="O289" s="15"/>
       <c r="P289" s="15"/>
       <c r="Q289" s="15"/>
       <c r="R289"/>
     </row>
     <row r="290" spans="1:18">
       <c r="B290" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C290" s="15" t="s">
         <v>739</v>
       </c>
       <c r="D290" s="15" t="s">
         <v>740</v>
       </c>
       <c r="E290" s="15" t="s">
         <v>741</v>
       </c>
       <c r="F290" s="15"/>
       <c r="G290" s="15"/>
-      <c r="H290" s="15"/>
+      <c r="H290" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I290" s="15"/>
       <c r="J290" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K290" s="15">
-        <v>0.0231</v>
+        <v>0.11052</v>
       </c>
       <c r="L290" s="15">
-        <v>0.0231</v>
+        <v>0.09578</v>
       </c>
       <c r="M290" s="15">
-        <v>0.0231</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0921</v>
+      </c>
+      <c r="N290" s="15"/>
       <c r="O290" s="15"/>
       <c r="P290" s="15"/>
       <c r="Q290" s="15"/>
       <c r="R290"/>
     </row>
     <row r="291" spans="1:18">
       <c r="B291" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C291" s="15" t="s">
         <v>742</v>
       </c>
       <c r="D291" s="15" t="s">
         <v>743</v>
       </c>
       <c r="E291" s="15" t="s">
         <v>744</v>
       </c>
       <c r="F291" s="15"/>
       <c r="G291" s="15"/>
-      <c r="H291" s="15"/>
+      <c r="H291" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I291" s="15"/>
       <c r="J291" s="15">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="K291" s="15">
-        <v>0.0018</v>
+        <v>0.11051</v>
       </c>
       <c r="L291" s="15">
-        <v>0.0018</v>
+        <v>0.09576999999999999</v>
       </c>
       <c r="M291" s="15">
-        <v>0.0018</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.09209000000000001</v>
+      </c>
+      <c r="N291" s="15"/>
       <c r="O291" s="15"/>
       <c r="P291" s="15"/>
       <c r="Q291" s="15"/>
       <c r="R291"/>
     </row>
     <row r="292" spans="1:18">
       <c r="B292" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C292" s="15" t="s">
         <v>745</v>
       </c>
-      <c r="D292" s="15"/>
+      <c r="D292" s="15" t="s">
+        <v>746</v>
+      </c>
       <c r="E292" s="15" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F292" s="15"/>
       <c r="G292" s="15"/>
-      <c r="H292" s="15"/>
+      <c r="H292" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I292" s="15"/>
       <c r="J292" s="15">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="K292" s="15">
-        <v>0.00201</v>
+        <v>0.11052</v>
       </c>
       <c r="L292" s="15">
-        <v>0.00176</v>
+        <v>0.09578</v>
       </c>
       <c r="M292" s="15">
-        <v>0.00163</v>
+        <v>0.0921</v>
       </c>
       <c r="N292" s="15"/>
       <c r="O292" s="15"/>
       <c r="P292" s="15"/>
       <c r="Q292" s="15"/>
       <c r="R292"/>
     </row>
     <row r="293" spans="1:18">
-      <c r="B293" s="14"/>
-[...2 lines deleted...]
-      <c r="E293" s="15"/>
+      <c r="B293" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C293" s="15" t="s">
+        <v>748</v>
+      </c>
+      <c r="D293" s="15" t="s">
+        <v>749</v>
+      </c>
+      <c r="E293" s="15" t="s">
+        <v>750</v>
+      </c>
       <c r="F293" s="15"/>
       <c r="G293" s="15"/>
-      <c r="H293" s="15"/>
+      <c r="H293" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I293" s="15"/>
-      <c r="J293" s="15"/>
-[...2 lines deleted...]
-      <c r="M293" s="15"/>
+      <c r="J293" s="15">
+        <v>2000</v>
+      </c>
+      <c r="K293" s="15">
+        <v>0.11052</v>
+      </c>
+      <c r="L293" s="15">
+        <v>0.09578</v>
+      </c>
+      <c r="M293" s="15">
+        <v>0.0921</v>
+      </c>
       <c r="N293" s="15"/>
       <c r="O293" s="15"/>
       <c r="P293" s="15"/>
       <c r="Q293" s="15"/>
+      <c r="R293"/>
+    </row>
+    <row r="294" spans="1:18">
+      <c r="B294" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C294" s="15" t="s">
+        <v>751</v>
+      </c>
+      <c r="D294" s="15" t="s">
+        <v>752</v>
+      </c>
+      <c r="E294" s="15" t="s">
+        <v>753</v>
+      </c>
+      <c r="F294" s="15"/>
+      <c r="G294" s="15"/>
+      <c r="H294" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I294" s="15"/>
+      <c r="J294" s="15">
+        <v>2000</v>
+      </c>
+      <c r="K294" s="15">
+        <v>0.11052</v>
+      </c>
+      <c r="L294" s="15">
+        <v>0.09578</v>
+      </c>
+      <c r="M294" s="15">
+        <v>0.0921</v>
+      </c>
+      <c r="N294" s="15"/>
+      <c r="O294" s="15"/>
+      <c r="P294" s="15"/>
+      <c r="Q294" s="15"/>
+      <c r="R294"/>
+    </row>
+    <row r="295" spans="1:18">
+      <c r="B295" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C295" s="15" t="s">
+        <v>754</v>
+      </c>
+      <c r="D295" s="15" t="s">
+        <v>755</v>
+      </c>
+      <c r="E295" s="15" t="s">
+        <v>756</v>
+      </c>
+      <c r="F295" s="15"/>
+      <c r="G295" s="15"/>
+      <c r="H295" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I295" s="15"/>
+      <c r="J295" s="15">
+        <v>2000</v>
+      </c>
+      <c r="K295" s="15">
+        <v>0.11051</v>
+      </c>
+      <c r="L295" s="15">
+        <v>0.09576999999999999</v>
+      </c>
+      <c r="M295" s="15">
+        <v>0.09209000000000001</v>
+      </c>
+      <c r="N295" s="15"/>
+      <c r="O295" s="15"/>
+      <c r="P295" s="15"/>
+      <c r="Q295" s="15"/>
+      <c r="R295"/>
+    </row>
+    <row r="296" spans="1:18">
+      <c r="B296" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C296" s="15" t="s">
+        <v>757</v>
+      </c>
+      <c r="D296" s="15" t="s">
+        <v>758</v>
+      </c>
+      <c r="E296" s="15" t="s">
+        <v>759</v>
+      </c>
+      <c r="F296" s="15"/>
+      <c r="G296" s="15"/>
+      <c r="H296" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I296" s="15"/>
+      <c r="J296" s="15">
+        <v>2000</v>
+      </c>
+      <c r="K296" s="15">
+        <v>0.11051</v>
+      </c>
+      <c r="L296" s="15">
+        <v>0.09576999999999999</v>
+      </c>
+      <c r="M296" s="15">
+        <v>0.09209000000000001</v>
+      </c>
+      <c r="N296" s="15"/>
+      <c r="O296" s="15"/>
+      <c r="P296" s="15"/>
+      <c r="Q296" s="15"/>
+      <c r="R296"/>
+    </row>
+    <row r="297" spans="1:18">
+      <c r="B297" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C297" s="15" t="s">
+        <v>760</v>
+      </c>
+      <c r="D297" s="15" t="s">
+        <v>761</v>
+      </c>
+      <c r="E297" s="15" t="s">
+        <v>762</v>
+      </c>
+      <c r="F297" s="15"/>
+      <c r="G297" s="15"/>
+      <c r="H297" s="15"/>
+      <c r="I297" s="15"/>
+      <c r="J297" s="15">
+        <v>1000</v>
+      </c>
+      <c r="K297" s="15">
+        <v>0.0231</v>
+      </c>
+      <c r="L297" s="15">
+        <v>0.0231</v>
+      </c>
+      <c r="M297" s="15">
+        <v>0.0231</v>
+      </c>
+      <c r="N297" s="15">
+        <v>1207</v>
+      </c>
+      <c r="O297" s="15"/>
+      <c r="P297" s="15"/>
+      <c r="Q297" s="15"/>
+      <c r="R297"/>
+    </row>
+    <row r="298" spans="1:18">
+      <c r="B298" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C298" s="15" t="s">
+        <v>763</v>
+      </c>
+      <c r="D298" s="15" t="s">
+        <v>764</v>
+      </c>
+      <c r="E298" s="15" t="s">
+        <v>765</v>
+      </c>
+      <c r="F298" s="15"/>
+      <c r="G298" s="15"/>
+      <c r="H298" s="15"/>
+      <c r="I298" s="15"/>
+      <c r="J298" s="15">
+        <v>500</v>
+      </c>
+      <c r="K298" s="15">
+        <v>0.0018</v>
+      </c>
+      <c r="L298" s="15">
+        <v>0.0018</v>
+      </c>
+      <c r="M298" s="15">
+        <v>0.0018</v>
+      </c>
+      <c r="N298" s="15">
+        <v>87</v>
+      </c>
+      <c r="O298" s="15"/>
+      <c r="P298" s="15"/>
+      <c r="Q298" s="15"/>
+      <c r="R298"/>
+    </row>
+    <row r="299" spans="1:18">
+      <c r="B299" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C299" s="15" t="s">
+        <v>766</v>
+      </c>
+      <c r="D299" s="15"/>
+      <c r="E299" s="15" t="s">
+        <v>767</v>
+      </c>
+      <c r="F299" s="15"/>
+      <c r="G299" s="15"/>
+      <c r="H299" s="15"/>
+      <c r="I299" s="15"/>
+      <c r="J299" s="15">
+        <v>500</v>
+      </c>
+      <c r="K299" s="15">
+        <v>0.00201</v>
+      </c>
+      <c r="L299" s="15">
+        <v>0.00176</v>
+      </c>
+      <c r="M299" s="15">
+        <v>0.00163</v>
+      </c>
+      <c r="N299" s="15"/>
+      <c r="O299" s="15"/>
+      <c r="P299" s="15"/>
+      <c r="Q299" s="15"/>
+      <c r="R299"/>
+    </row>
+    <row r="300" spans="1:18">
+      <c r="B300" s="14"/>
+      <c r="C300" s="15"/>
+      <c r="D300" s="15"/>
+      <c r="E300" s="15"/>
+      <c r="F300" s="15"/>
+      <c r="G300" s="15"/>
+      <c r="H300" s="15"/>
+      <c r="I300" s="15"/>
+      <c r="J300" s="15"/>
+      <c r="K300" s="15"/>
+      <c r="L300" s="15"/>
+      <c r="M300" s="15"/>
+      <c r="N300" s="15"/>
+      <c r="O300" s="15"/>
+      <c r="P300" s="15"/>
+      <c r="Q300" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -13744,317 +14096,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>747</v>
+        <v>768</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>748</v>
+        <v>769</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>749</v>
+        <v>770</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>750</v>
+        <v>771</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>751</v>
+        <v>772</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>752</v>
+        <v>773</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>753</v>
+        <v>774</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>754</v>
+        <v>775</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>755</v>
+        <v>776</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>756</v>
+        <v>777</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>757</v>
+        <v>778</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>758</v>
+        <v>779</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>759</v>
+        <v>780</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>760</v>
+        <v>781</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>761</v>
+        <v>782</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>762</v>
+        <v>783</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>763</v>
+        <v>784</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>764</v>
+        <v>785</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>765</v>
+        <v>786</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>766</v>
+        <v>787</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>767</v>
+        <v>788</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>768</v>
+        <v>789</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>769</v>
+        <v>790</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>770</v>
+        <v>791</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>771</v>
+        <v>792</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>772</v>
+        <v>793</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>773</v>
+        <v>794</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>