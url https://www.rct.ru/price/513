--- v7 (2026-05-25)
+++ v8 (2026-06-19)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="795">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>18.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -478,51 +478,51 @@
   <si>
     <t>10-00069565</t>
   </si>
   <si>
     <t>CF-0,25W- 43R</t>
   </si>
   <si>
     <t>Резистор CF-0,25W- 43R</t>
   </si>
   <si>
     <t>10-00069566</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-47R-JA</t>
   </si>
   <si>
     <t>CF-0,25W- 47R L-KLS6-CF-1/4W-47R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-51R-JA</t>
   </si>
   <si>
     <t>лента / CF-0,25W- 51R (L-KLS6-CF-1/4W-51R-JA)</t>
   </si>
   <si>
-    <t>13.08.2026</t>
+    <t>20.08.2026</t>
   </si>
   <si>
     <t>CF-0,25W- 56R</t>
   </si>
   <si>
     <t>Резистор CF-0,25W- 56R</t>
   </si>
   <si>
     <t>10-00069568</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-62R-JA</t>
   </si>
   <si>
     <t>лента / CF-0,25W- 62R</t>
   </si>
   <si>
     <t>10-00069399</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS6-CF-1/4W-62R-JA KLS, </t>
   </si>
   <si>
     <t>CF-0,25W- 62R</t>
   </si>
@@ -3297,51 +3297,51 @@
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.00435</v>
       </c>
       <c r="L13" s="15">
         <v>0.00302</v>
       </c>
       <c r="M13" s="15">
         <v>0.00278</v>
       </c>
       <c r="N13" s="15">
-        <v>58404</v>
+        <v>84780</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>500</v>
@@ -3540,90 +3540,90 @@
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>5000</v>
       </c>
       <c r="K20" s="15">
         <v>0.00284</v>
       </c>
       <c r="L20" s="15">
         <v>0.00246</v>
       </c>
       <c r="M20" s="15">
         <v>0.00236</v>
       </c>
       <c r="N20" s="15">
-        <v>918</v>
+        <v>1254</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>5000</v>
       </c>
       <c r="K21" s="15">
         <v>0.0018</v>
       </c>
       <c r="L21" s="15">
         <v>0.0018</v>
       </c>
       <c r="M21" s="15">
         <v>0.0018</v>
       </c>
       <c r="N21" s="15">
-        <v>1181</v>
+        <v>1197</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="15"/>
@@ -3657,90 +3657,90 @@
       <c r="D23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="15">
         <v>10000003778</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>5000</v>
       </c>
       <c r="K23" s="15">
         <v>0.00276</v>
       </c>
       <c r="L23" s="15">
         <v>0.00239</v>
       </c>
       <c r="M23" s="15">
         <v>0.0023</v>
       </c>
       <c r="N23" s="15">
-        <v>325</v>
+        <v>268</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="15">
         <v>10000004201</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>5000</v>
       </c>
       <c r="K24" s="15">
         <v>0.00275</v>
       </c>
       <c r="L24" s="15">
         <v>0.00238</v>
       </c>
       <c r="M24" s="15">
         <v>0.00229</v>
       </c>
       <c r="N24" s="15">
-        <v>3619</v>
+        <v>3337</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
@@ -3805,90 +3805,90 @@
       <c r="D27" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>5000</v>
       </c>
       <c r="K27" s="15">
         <v>0.00284</v>
       </c>
       <c r="L27" s="15">
         <v>0.00246</v>
       </c>
       <c r="M27" s="15">
         <v>0.00236</v>
       </c>
       <c r="N27" s="15">
-        <v>1196</v>
+        <v>1122</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.00435</v>
       </c>
       <c r="L28" s="15">
         <v>0.00302</v>
       </c>
       <c r="M28" s="15">
         <v>0.00278</v>
       </c>
       <c r="N28" s="15">
-        <v>107200</v>
+        <v>144000</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E29" s="15">
         <v>10000004220</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15"/>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
@@ -4169,51 +4169,51 @@
       <c r="D37" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E37" s="15">
         <v>10080027695</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>5000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00309</v>
       </c>
       <c r="L37" s="15">
         <v>0.00268</v>
       </c>
       <c r="M37" s="15">
         <v>0.00258</v>
       </c>
       <c r="N37" s="15">
-        <v>1184</v>
+        <v>748</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="15">
         <v>10000008788</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
@@ -4309,51 +4309,51 @@
       <c r="D41" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00261</v>
       </c>
       <c r="L41" s="15">
         <v>0.00226</v>
       </c>
       <c r="M41" s="15">
         <v>0.00218</v>
       </c>
       <c r="N41" s="15">
-        <v>3527</v>
+        <v>3378</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E42" s="15">
         <v>10000007768</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="15"/>
@@ -4420,51 +4420,51 @@
       <c r="D44" s="15" t="s">
         <v>125</v>
       </c>
       <c r="E44" s="15">
         <v>10000003358</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>5000</v>
       </c>
       <c r="K44" s="15">
         <v>0.00267</v>
       </c>
       <c r="L44" s="15">
         <v>0.00231</v>
       </c>
       <c r="M44" s="15">
         <v>0.00223</v>
       </c>
       <c r="N44" s="15">
-        <v>4450</v>
+        <v>4500</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="15">
         <v>10000003459</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="15"/>
@@ -4494,90 +4494,90 @@
         <v>128</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="15">
         <v>10000001113</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>1000</v>
       </c>
       <c r="K46" s="15">
         <v>0.0037</v>
       </c>
       <c r="L46" s="15">
         <v>0.00257</v>
       </c>
       <c r="M46" s="15">
         <v>0.00236</v>
       </c>
       <c r="N46" s="15">
-        <v>20404</v>
+        <v>22671</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="15">
         <v>10000002254</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>5000</v>
       </c>
       <c r="K47" s="15">
         <v>0.00276</v>
       </c>
       <c r="L47" s="15">
         <v>0.00239</v>
       </c>
       <c r="M47" s="15">
         <v>0.0023</v>
       </c>
       <c r="N47" s="15">
-        <v>4400</v>
+        <v>4200</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E48" s="15">
         <v>10000003450</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="15"/>
@@ -4609,129 +4609,129 @@
       <c r="D49" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.00435</v>
       </c>
       <c r="L49" s="15">
         <v>0.00302</v>
       </c>
       <c r="M49" s="15">
         <v>0.00278</v>
       </c>
       <c r="N49" s="15">
-        <v>90842</v>
+        <v>69533</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>5000</v>
       </c>
       <c r="K50" s="15">
         <v>0.00435</v>
       </c>
       <c r="L50" s="15">
         <v>0.00302</v>
       </c>
       <c r="M50" s="15">
         <v>0.00278</v>
       </c>
       <c r="N50" s="15">
-        <v>3960</v>
+        <v>3375</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.00435</v>
       </c>
       <c r="L51" s="15">
         <v>0.00302</v>
       </c>
       <c r="M51" s="15">
         <v>0.00278</v>
       </c>
       <c r="N51" s="15">
-        <v>9308</v>
+        <v>7867</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E52" s="15">
         <v>10000003458</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>500</v>
@@ -4831,93 +4831,93 @@
       <c r="D55" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E55" s="15">
         <v>10000003380</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>5000</v>
       </c>
       <c r="K55" s="15">
         <v>0.00267</v>
       </c>
       <c r="L55" s="15">
         <v>0.00231</v>
       </c>
       <c r="M55" s="15">
         <v>0.00223</v>
       </c>
       <c r="N55" s="15">
-        <v>5213</v>
+        <v>3534</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E56" s="15">
         <v>10080027310</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>5000</v>
       </c>
       <c r="K56" s="15">
         <v>0.00288</v>
       </c>
       <c r="L56" s="15">
         <v>0.0025</v>
       </c>
       <c r="M56" s="15">
         <v>0.0024</v>
       </c>
       <c r="N56" s="15">
-        <v>313</v>
+        <v>337</v>
       </c>
       <c r="O56" s="15">
-        <v>3950</v>
+        <v>4250</v>
       </c>
       <c r="P56" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>157</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15"/>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
@@ -4950,51 +4950,51 @@
       </c>
       <c r="E58" s="15" t="s">
         <v>160</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>161</v>
       </c>
       <c r="J58" s="15">
         <v>5000</v>
       </c>
       <c r="K58" s="15">
         <v>0.00435</v>
       </c>
       <c r="L58" s="15">
         <v>0.00302</v>
       </c>
       <c r="M58" s="15">
         <v>0.00278</v>
       </c>
       <c r="N58" s="15">
-        <v>2429</v>
+        <v>3019</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>158</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>162</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>163</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="15" t="s">
@@ -5102,51 +5102,51 @@
       <c r="D62" s="15" t="s">
         <v>169</v>
       </c>
       <c r="E62" s="15">
         <v>10080027312</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>5000</v>
       </c>
       <c r="K62" s="15">
         <v>0.00308</v>
       </c>
       <c r="L62" s="15">
         <v>0.00267</v>
       </c>
       <c r="M62" s="15">
         <v>0.00256</v>
       </c>
       <c r="N62" s="15">
-        <v>7920</v>
+        <v>5544</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>170</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>171</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>172</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15"/>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>500</v>
@@ -5248,129 +5248,129 @@
       <c r="D66" s="15" t="s">
         <v>178</v>
       </c>
       <c r="E66" s="15">
         <v>10000002572</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>5000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00276</v>
       </c>
       <c r="L66" s="15">
         <v>0.00239</v>
       </c>
       <c r="M66" s="15">
         <v>0.0023</v>
       </c>
       <c r="N66" s="15">
-        <v>4020</v>
+        <v>4761</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>179</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="15">
         <v>10080032212</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>5000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00435</v>
       </c>
       <c r="L67" s="15">
         <v>0.00302</v>
       </c>
       <c r="M67" s="15">
         <v>0.00278</v>
       </c>
       <c r="N67" s="15">
-        <v>546</v>
+        <v>441</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>181</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>182</v>
       </c>
       <c r="E68" s="15">
         <v>10000002521</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15">
         <v>5000</v>
       </c>
       <c r="K68" s="15">
         <v>0.00261</v>
       </c>
       <c r="L68" s="15">
         <v>0.00226</v>
       </c>
       <c r="M68" s="15">
         <v>0.00218</v>
       </c>
       <c r="N68" s="15">
-        <v>14365</v>
+        <v>14787</v>
       </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>183</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>184</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>185</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15"/>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>500</v>
@@ -5435,51 +5435,51 @@
       <c r="D71" s="15" t="s">
         <v>190</v>
       </c>
       <c r="E71" s="15">
         <v>10000002220</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>5000</v>
       </c>
       <c r="K71" s="15">
         <v>0.00288</v>
       </c>
       <c r="L71" s="15">
         <v>0.0025</v>
       </c>
       <c r="M71" s="15">
         <v>0.0024</v>
       </c>
       <c r="N71" s="15">
-        <v>1945</v>
+        <v>1345</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>191</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>192</v>
       </c>
       <c r="E72" s="15">
         <v>10080048471</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="15"/>
@@ -5616,51 +5616,51 @@
       <c r="D76" s="15" t="s">
         <v>199</v>
       </c>
       <c r="E76" s="15">
         <v>10000001484</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.00255</v>
       </c>
       <c r="L76" s="15">
         <v>0.00221</v>
       </c>
       <c r="M76" s="15">
         <v>0.00213</v>
       </c>
       <c r="N76" s="15">
-        <v>2494</v>
+        <v>2175</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>200</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>201</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>202</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
@@ -5723,129 +5723,129 @@
       <c r="D79" s="15" t="s">
         <v>206</v>
       </c>
       <c r="E79" s="15">
         <v>10080040583</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>5000</v>
       </c>
       <c r="K79" s="15">
         <v>0.00254</v>
       </c>
       <c r="L79" s="15">
         <v>0.0022</v>
       </c>
       <c r="M79" s="15">
         <v>0.00211</v>
       </c>
       <c r="N79" s="15">
-        <v>4296</v>
+        <v>5167</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>207</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>208</v>
       </c>
       <c r="E80" s="15">
         <v>10000001149</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>5000</v>
       </c>
       <c r="K80" s="15">
         <v>0.00311</v>
       </c>
       <c r="L80" s="15">
         <v>0.00269</v>
       </c>
       <c r="M80" s="15">
         <v>0.00259</v>
       </c>
       <c r="N80" s="15">
-        <v>1105</v>
+        <v>1144</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>209</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>210</v>
       </c>
       <c r="E81" s="15">
         <v>10000003363</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>5000</v>
       </c>
       <c r="K81" s="15">
         <v>0.00267</v>
       </c>
       <c r="L81" s="15">
         <v>0.00231</v>
       </c>
       <c r="M81" s="15">
         <v>0.00223</v>
       </c>
       <c r="N81" s="15">
-        <v>3882</v>
+        <v>4593</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>211</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>212</v>
       </c>
       <c r="E82" s="15">
         <v>10000002111</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I82" s="15"/>
@@ -5877,51 +5877,51 @@
       <c r="D83" s="15" t="s">
         <v>214</v>
       </c>
       <c r="E83" s="15">
         <v>10080054282</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>5000</v>
       </c>
       <c r="K83" s="15">
         <v>0.00272</v>
       </c>
       <c r="L83" s="15">
         <v>0.00235</v>
       </c>
       <c r="M83" s="15">
         <v>0.00226</v>
       </c>
       <c r="N83" s="15">
-        <v>1637</v>
+        <v>2254</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>215</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>216</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>217</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>500</v>
@@ -5988,51 +5988,51 @@
       <c r="D86" s="15" t="s">
         <v>221</v>
       </c>
       <c r="E86" s="15">
         <v>10080027313</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
         <v>0.0029</v>
       </c>
       <c r="L86" s="15">
         <v>0.00251</v>
       </c>
       <c r="M86" s="15">
         <v>0.00241</v>
       </c>
       <c r="N86" s="15">
-        <v>1642</v>
+        <v>1841</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>222</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>223</v>
       </c>
       <c r="E87" s="15">
         <v>10000001485</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="15"/>
@@ -6064,90 +6064,90 @@
       <c r="D88" s="15" t="s">
         <v>225</v>
       </c>
       <c r="E88" s="15">
         <v>10080040584</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>5000</v>
       </c>
       <c r="K88" s="15">
         <v>0.00288</v>
       </c>
       <c r="L88" s="15">
         <v>0.0025</v>
       </c>
       <c r="M88" s="15">
         <v>0.0024</v>
       </c>
       <c r="N88" s="15">
-        <v>957</v>
+        <v>979</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>226</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>227</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>228</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.00435</v>
       </c>
       <c r="L89" s="15">
         <v>0.00302</v>
       </c>
       <c r="M89" s="15">
         <v>0.00278</v>
       </c>
       <c r="N89" s="15">
-        <v>120425</v>
+        <v>148524</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>229</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E90" s="15">
         <v>10000003441</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I90" s="15"/>
@@ -6215,91 +6215,91 @@
         <v>234</v>
       </c>
       <c r="E92" s="15">
         <v>10080033229</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>5000</v>
       </c>
       <c r="K92" s="15">
         <v>0.00252</v>
       </c>
       <c r="L92" s="15">
         <v>0.00218</v>
       </c>
       <c r="M92" s="15">
         <v>0.0021</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15">
-        <v>3350</v>
+        <v>4051</v>
       </c>
       <c r="P92" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>235</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>236</v>
       </c>
       <c r="E93" s="15">
         <v>10080040585</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>5000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00264</v>
       </c>
       <c r="L93" s="15">
         <v>0.00229</v>
       </c>
       <c r="M93" s="15">
         <v>0.0022</v>
       </c>
       <c r="N93" s="15">
-        <v>11914</v>
+        <v>12230</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>237</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="15">
         <v>10000003386</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I94" s="15"/>
@@ -6367,130 +6367,130 @@
         <v>242</v>
       </c>
       <c r="E96" s="15">
         <v>10080037687</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>5000</v>
       </c>
       <c r="K96" s="15">
         <v>0.00276</v>
       </c>
       <c r="L96" s="15">
         <v>0.00239</v>
       </c>
       <c r="M96" s="15">
         <v>0.0023</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15">
-        <v>3450</v>
+        <v>3000</v>
       </c>
       <c r="P96" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E97" s="15">
         <v>10000003455</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>5000</v>
       </c>
       <c r="K97" s="15">
         <v>0.00497</v>
       </c>
       <c r="L97" s="15">
         <v>0.00359</v>
       </c>
       <c r="M97" s="15">
         <v>0.00314</v>
       </c>
       <c r="N97" s="15">
-        <v>3696</v>
+        <v>3066</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>245</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>246</v>
       </c>
       <c r="E98" s="15">
         <v>10000002672</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>5000</v>
       </c>
       <c r="K98" s="15">
         <v>0.00288</v>
       </c>
       <c r="L98" s="15">
         <v>0.0025</v>
       </c>
       <c r="M98" s="15">
         <v>0.0024</v>
       </c>
       <c r="N98" s="15">
-        <v>614</v>
+        <v>809</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>247</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>248</v>
       </c>
       <c r="E99" s="15">
         <v>10000001488</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I99" s="15" t="s">
@@ -6524,168 +6524,168 @@
       </c>
       <c r="E100" s="15">
         <v>10080048472</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I100" s="15" t="s">
         <v>249</v>
       </c>
       <c r="J100" s="15">
         <v>5000</v>
       </c>
       <c r="K100" s="15">
         <v>0.00279</v>
       </c>
       <c r="L100" s="15">
         <v>0.00242</v>
       </c>
       <c r="M100" s="15">
         <v>0.00233</v>
       </c>
       <c r="N100" s="15">
-        <v>3008</v>
+        <v>3384</v>
       </c>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E101" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.00288</v>
       </c>
       <c r="L101" s="15">
         <v>0.0025</v>
       </c>
       <c r="M101" s="15">
         <v>0.0024</v>
       </c>
       <c r="N101" s="15">
-        <v>3740</v>
+        <v>3616</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>254</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>255</v>
       </c>
       <c r="E102" s="15">
         <v>10000003394</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>5000</v>
       </c>
       <c r="K102" s="15">
         <v>0.00272</v>
       </c>
       <c r="L102" s="15">
         <v>0.00235</v>
       </c>
       <c r="M102" s="15">
         <v>0.00226</v>
       </c>
       <c r="N102" s="15">
-        <v>5331</v>
+        <v>4656</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>256</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>257</v>
       </c>
       <c r="E103" s="15">
         <v>10080027297</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>5000</v>
       </c>
       <c r="K103" s="15">
         <v>0.00362</v>
       </c>
       <c r="L103" s="15">
         <v>0.00313</v>
       </c>
       <c r="M103" s="15">
         <v>0.00301</v>
       </c>
       <c r="N103" s="15">
-        <v>24353</v>
+        <v>22098</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>258</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>259</v>
       </c>
       <c r="E104" s="15">
         <v>10000003692</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15"/>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>500</v>
@@ -6715,90 +6715,90 @@
       <c r="D105" s="15" t="s">
         <v>261</v>
       </c>
       <c r="E105" s="15">
         <v>10000003460</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>5000</v>
       </c>
       <c r="K105" s="15">
         <v>0.00276</v>
       </c>
       <c r="L105" s="15">
         <v>0.00239</v>
       </c>
       <c r="M105" s="15">
         <v>0.0023</v>
       </c>
       <c r="N105" s="15">
-        <v>26844</v>
+        <v>20879</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
         <v>262</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>263</v>
       </c>
       <c r="E106" s="15">
         <v>10000004864</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>5000</v>
       </c>
       <c r="K106" s="15">
         <v>0.00275</v>
       </c>
       <c r="L106" s="15">
         <v>0.00238</v>
       </c>
       <c r="M106" s="15">
         <v>0.00229</v>
       </c>
       <c r="N106" s="15">
-        <v>8701</v>
+        <v>9379</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>264</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E107" s="15" t="s">
         <v>266</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I107" s="15" t="s">
@@ -6869,54 +6869,54 @@
       </c>
       <c r="E109" s="15">
         <v>10080034116</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I109" s="15" t="s">
         <v>267</v>
       </c>
       <c r="J109" s="15">
         <v>5000</v>
       </c>
       <c r="K109" s="15">
         <v>0.00269</v>
       </c>
       <c r="L109" s="15">
         <v>0.00233</v>
       </c>
       <c r="M109" s="15">
         <v>0.00224</v>
       </c>
       <c r="N109" s="15">
-        <v>810</v>
+        <v>647</v>
       </c>
       <c r="O109" s="15">
-        <v>4450</v>
+        <v>3550</v>
       </c>
       <c r="P109" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
         <v>271</v>
       </c>
       <c r="D110" s="15" t="s">
         <v>272</v>
       </c>
       <c r="E110" s="15">
         <v>10000007393</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15"/>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
@@ -6947,129 +6947,129 @@
       <c r="D111" s="15" t="s">
         <v>274</v>
       </c>
       <c r="E111" s="15" t="s">
         <v>275</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>5000</v>
       </c>
       <c r="K111" s="15">
         <v>0.00284</v>
       </c>
       <c r="L111" s="15">
         <v>0.00246</v>
       </c>
       <c r="M111" s="15">
         <v>0.00236</v>
       </c>
       <c r="N111" s="15">
-        <v>6804</v>
+        <v>5508</v>
       </c>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
         <v>276</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>277</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>278</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>500</v>
       </c>
       <c r="K112" s="15">
         <v>0.00435</v>
       </c>
       <c r="L112" s="15">
         <v>0.00302</v>
       </c>
       <c r="M112" s="15">
         <v>0.00278</v>
       </c>
       <c r="N112" s="15">
-        <v>126368</v>
+        <v>139329</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>276</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>279</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>280</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>1000</v>
       </c>
       <c r="K113" s="15">
         <v>0.00435</v>
       </c>
       <c r="L113" s="15">
         <v>0.00302</v>
       </c>
       <c r="M113" s="15">
         <v>0.00278</v>
       </c>
       <c r="N113" s="15">
-        <v>644</v>
+        <v>567</v>
       </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>281</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>282</v>
       </c>
       <c r="E114" s="15">
         <v>10080044359</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>283</v>
       </c>
       <c r="I114" s="15"/>
@@ -7101,54 +7101,54 @@
       <c r="D115" s="15" t="s">
         <v>285</v>
       </c>
       <c r="E115" s="15">
         <v>10000002673</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>5000</v>
       </c>
       <c r="K115" s="15">
         <v>0.0027</v>
       </c>
       <c r="L115" s="15">
         <v>0.00234</v>
       </c>
       <c r="M115" s="15">
         <v>0.00225</v>
       </c>
       <c r="N115" s="15">
-        <v>518</v>
+        <v>469</v>
       </c>
       <c r="O115" s="15">
-        <v>3700</v>
+        <v>3350</v>
       </c>
       <c r="P115" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>286</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>287</v>
       </c>
       <c r="E116" s="15" t="s">
         <v>288</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>39</v>
       </c>
@@ -7181,51 +7181,51 @@
       <c r="D117" s="15" t="s">
         <v>290</v>
       </c>
       <c r="E117" s="15">
         <v>10080027298</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>5000</v>
       </c>
       <c r="K117" s="15">
         <v>0.00296</v>
       </c>
       <c r="L117" s="15">
         <v>0.00256</v>
       </c>
       <c r="M117" s="15">
         <v>0.00246</v>
       </c>
       <c r="N117" s="15">
-        <v>24057</v>
+        <v>24651</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>291</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>292</v>
       </c>
       <c r="E118" s="15" t="s">
         <v>293</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I118" s="15" t="s">
@@ -7261,51 +7261,51 @@
       </c>
       <c r="E119" s="15">
         <v>10080027299</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I119" s="15" t="s">
         <v>294</v>
       </c>
       <c r="J119" s="15">
         <v>5000</v>
       </c>
       <c r="K119" s="15">
         <v>0.00344</v>
       </c>
       <c r="L119" s="15">
         <v>0.00298</v>
       </c>
       <c r="M119" s="15">
         <v>0.00286</v>
       </c>
       <c r="N119" s="15">
-        <v>84794</v>
+        <v>92062</v>
       </c>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
         <v>296</v>
       </c>
       <c r="D120" s="15" t="s">
         <v>297</v>
       </c>
       <c r="E120" s="15">
         <v>10000002219</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I120" s="15"/>
@@ -7337,51 +7337,51 @@
       <c r="D121" s="15" t="s">
         <v>299</v>
       </c>
       <c r="E121" s="15">
         <v>10080027300</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>5000</v>
       </c>
       <c r="K121" s="15">
         <v>0.00311</v>
       </c>
       <c r="L121" s="15">
         <v>0.00269</v>
       </c>
       <c r="M121" s="15">
         <v>0.00259</v>
       </c>
       <c r="N121" s="15">
-        <v>30800</v>
+        <v>21500</v>
       </c>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
         <v>300</v>
       </c>
       <c r="D122" s="15" t="s">
         <v>301</v>
       </c>
       <c r="E122" s="15" t="s">
         <v>302</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15"/>
       <c r="H122" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I122" s="15" t="s">
@@ -7419,54 +7419,54 @@
       </c>
       <c r="E123" s="15">
         <v>10080027301</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I123" s="15" t="s">
         <v>303</v>
       </c>
       <c r="J123" s="15">
         <v>5000</v>
       </c>
       <c r="K123" s="15">
         <v>0.00261</v>
       </c>
       <c r="L123" s="15">
         <v>0.00226</v>
       </c>
       <c r="M123" s="15">
         <v>0.00218</v>
       </c>
       <c r="N123" s="15">
-        <v>342</v>
+        <v>324</v>
       </c>
       <c r="O123" s="15">
-        <v>3800</v>
+        <v>3600</v>
       </c>
       <c r="P123" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
         <v>305</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>306</v>
       </c>
       <c r="E124" s="15">
         <v>10000002060</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15"/>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
@@ -7497,93 +7497,93 @@
       <c r="D125" s="15" t="s">
         <v>308</v>
       </c>
       <c r="E125" s="15">
         <v>10000002255</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
       <c r="H125" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
         <v>5000</v>
       </c>
       <c r="K125" s="15">
         <v>0.00267</v>
       </c>
       <c r="L125" s="15">
         <v>0.00231</v>
       </c>
       <c r="M125" s="15">
         <v>0.00223</v>
       </c>
       <c r="N125" s="15">
-        <v>3150</v>
+        <v>4350</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>309</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>310</v>
       </c>
       <c r="E126" s="15">
         <v>10080027303</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>5000</v>
       </c>
       <c r="K126" s="15">
         <v>0.00288</v>
       </c>
       <c r="L126" s="15">
         <v>0.0025</v>
       </c>
       <c r="M126" s="15">
         <v>0.0024</v>
       </c>
       <c r="N126" s="15">
-        <v>9363</v>
+        <v>10300</v>
       </c>
       <c r="O126" s="15">
-        <v>3000</v>
+        <v>3300</v>
       </c>
       <c r="P126" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>311</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>312</v>
       </c>
       <c r="E127" s="15">
         <v>10000002413</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
         <v>39</v>
       </c>
@@ -7620,51 +7620,51 @@
       </c>
       <c r="E128" s="15">
         <v>10080033055</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I128" s="15" t="s">
         <v>313</v>
       </c>
       <c r="J128" s="15">
         <v>5000</v>
       </c>
       <c r="K128" s="15">
         <v>0.00329</v>
       </c>
       <c r="L128" s="15">
         <v>0.00285</v>
       </c>
       <c r="M128" s="15">
         <v>0.00274</v>
       </c>
       <c r="N128" s="15">
-        <v>16555</v>
+        <v>16114</v>
       </c>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
         <v>315</v>
       </c>
       <c r="D129" s="15" t="s">
         <v>316</v>
       </c>
       <c r="E129" s="15">
         <v>10000002110</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15"/>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
         <v>500</v>
@@ -7694,90 +7694,90 @@
       <c r="D130" s="15" t="s">
         <v>318</v>
       </c>
       <c r="E130" s="15">
         <v>10080040586</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15"/>
       <c r="H130" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
         <v>5000</v>
       </c>
       <c r="K130" s="15">
         <v>0.00296</v>
       </c>
       <c r="L130" s="15">
         <v>0.00256</v>
       </c>
       <c r="M130" s="15">
         <v>0.00246</v>
       </c>
       <c r="N130" s="15">
-        <v>58487</v>
+        <v>69015</v>
       </c>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
         <v>319</v>
       </c>
       <c r="D131" s="15" t="s">
         <v>320</v>
       </c>
       <c r="E131" s="15">
         <v>10000002517</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15"/>
       <c r="H131" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>5000</v>
       </c>
       <c r="K131" s="15">
         <v>0.00266</v>
       </c>
       <c r="L131" s="15">
         <v>0.0023</v>
       </c>
       <c r="M131" s="15">
         <v>0.00221</v>
       </c>
       <c r="N131" s="15">
-        <v>188252</v>
+        <v>147420</v>
       </c>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
         <v>321</v>
       </c>
       <c r="D132" s="15" t="s">
         <v>322</v>
       </c>
       <c r="E132" s="15">
         <v>10080003283</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15"/>
       <c r="H132" s="15"/>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>1000</v>
@@ -7806,132 +7806,130 @@
       </c>
       <c r="D133" s="15" t="s">
         <v>324</v>
       </c>
       <c r="E133" s="15">
         <v>10080018462</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15"/>
       <c r="H133" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
         <v>5000</v>
       </c>
       <c r="K133" s="15">
         <v>0.00317</v>
       </c>
       <c r="L133" s="15">
         <v>0.00274</v>
       </c>
       <c r="M133" s="15">
         <v>0.00264</v>
       </c>
-      <c r="N133" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N133" s="15"/>
       <c r="O133" s="15">
-        <v>112000</v>
+        <v>53620</v>
       </c>
       <c r="P133" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C134" s="15" t="s">
         <v>325</v>
       </c>
       <c r="D134" s="15" t="s">
         <v>326</v>
       </c>
       <c r="E134" s="15" t="s">
         <v>327</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15"/>
       <c r="H134" s="15"/>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>500</v>
       </c>
       <c r="K134" s="15">
         <v>0.0037</v>
       </c>
       <c r="L134" s="15">
         <v>0.00257</v>
       </c>
       <c r="M134" s="15">
         <v>0.00236</v>
       </c>
       <c r="N134" s="15">
-        <v>168</v>
+        <v>190</v>
       </c>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
         <v>328</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>329</v>
       </c>
       <c r="E135" s="15">
         <v>10080040587</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15"/>
       <c r="H135" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
         <v>5000</v>
       </c>
       <c r="K135" s="15">
         <v>0.00409</v>
       </c>
       <c r="L135" s="15">
         <v>0.00296</v>
       </c>
       <c r="M135" s="15">
         <v>0.00259</v>
       </c>
       <c r="N135" s="15">
-        <v>7632</v>
+        <v>6858</v>
       </c>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="15" t="s">
         <v>330</v>
       </c>
       <c r="D136" s="15" t="s">
         <v>331</v>
       </c>
       <c r="E136" s="15" t="s">
         <v>332</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15"/>
       <c r="H136" s="15"/>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
         <v>500</v>
@@ -7961,90 +7959,90 @@
       <c r="D137" s="15" t="s">
         <v>334</v>
       </c>
       <c r="E137" s="15">
         <v>10080037688</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15"/>
       <c r="H137" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
         <v>5000</v>
       </c>
       <c r="K137" s="15">
         <v>0.00279</v>
       </c>
       <c r="L137" s="15">
         <v>0.00242</v>
       </c>
       <c r="M137" s="15">
         <v>0.00233</v>
       </c>
       <c r="N137" s="15">
-        <v>114248</v>
+        <v>88217</v>
       </c>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
         <v>335</v>
       </c>
       <c r="D138" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E138" s="15">
         <v>10000003131</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15"/>
       <c r="H138" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
         <v>5000</v>
       </c>
       <c r="K138" s="15">
         <v>0.0027</v>
       </c>
       <c r="L138" s="15">
         <v>0.00234</v>
       </c>
       <c r="M138" s="15">
         <v>0.00225</v>
       </c>
       <c r="N138" s="15">
-        <v>129768</v>
+        <v>106174</v>
       </c>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
         <v>337</v>
       </c>
       <c r="D139" s="15" t="s">
         <v>338</v>
       </c>
       <c r="E139" s="15">
         <v>10080048473</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15"/>
       <c r="H139" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I139" s="15"/>
@@ -8076,90 +8074,90 @@
       <c r="D140" s="15" t="s">
         <v>340</v>
       </c>
       <c r="E140" s="15">
         <v>10080027304</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15"/>
       <c r="H140" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I140" s="15"/>
       <c r="J140" s="15">
         <v>5000</v>
       </c>
       <c r="K140" s="15">
         <v>0.00266</v>
       </c>
       <c r="L140" s="15">
         <v>0.0023</v>
       </c>
       <c r="M140" s="15">
         <v>0.00221</v>
       </c>
       <c r="N140" s="15">
-        <v>250224</v>
+        <v>198896</v>
       </c>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C141" s="15" t="s">
         <v>341</v>
       </c>
       <c r="D141" s="15" t="s">
         <v>342</v>
       </c>
       <c r="E141" s="15">
         <v>10080027305</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15"/>
       <c r="H141" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>5000</v>
       </c>
       <c r="K141" s="15">
         <v>0.00267</v>
       </c>
       <c r="L141" s="15">
         <v>0.00231</v>
       </c>
       <c r="M141" s="15">
         <v>0.00223</v>
       </c>
       <c r="N141" s="15">
-        <v>83520</v>
+        <v>74240</v>
       </c>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
         <v>343</v>
       </c>
       <c r="D142" s="15" t="s">
         <v>344</v>
       </c>
       <c r="E142" s="15" t="s">
         <v>345</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15"/>
       <c r="H142" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I142" s="15"/>
@@ -8228,94 +8226,94 @@
       <c r="D144" s="15" t="s">
         <v>349</v>
       </c>
       <c r="E144" s="15">
         <v>10080027306</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15"/>
       <c r="H144" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>5000</v>
       </c>
       <c r="K144" s="15">
         <v>0.00275</v>
       </c>
       <c r="L144" s="15">
         <v>0.00238</v>
       </c>
       <c r="M144" s="15">
         <v>0.00229</v>
       </c>
       <c r="N144" s="15">
-        <v>2725</v>
+        <v>3126</v>
       </c>
       <c r="O144" s="15">
-        <v>13601</v>
+        <v>15600</v>
       </c>
       <c r="P144" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
         <v>350</v>
       </c>
       <c r="D145" s="15" t="s">
         <v>351</v>
       </c>
       <c r="E145" s="15">
         <v>10080052138</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15"/>
       <c r="H145" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>5000</v>
       </c>
       <c r="K145" s="15">
         <v>0.00284</v>
       </c>
       <c r="L145" s="15">
         <v>0.00246</v>
       </c>
       <c r="M145" s="15">
         <v>0.00236</v>
       </c>
       <c r="N145" s="15">
-        <v>22687</v>
+        <v>24624</v>
       </c>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
         <v>352</v>
       </c>
       <c r="D146" s="15" t="s">
         <v>353</v>
       </c>
       <c r="E146" s="15">
         <v>10080048388</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15"/>
       <c r="H146" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I146" s="15"/>
@@ -8384,88 +8382,88 @@
       <c r="D148" s="15" t="s">
         <v>357</v>
       </c>
       <c r="E148" s="15">
         <v>10000003453</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15"/>
       <c r="H148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15">
         <v>1000</v>
       </c>
       <c r="K148" s="15">
         <v>0.00219</v>
       </c>
       <c r="L148" s="15">
         <v>0.0019</v>
       </c>
       <c r="M148" s="15">
         <v>0.00183</v>
       </c>
       <c r="N148" s="15">
-        <v>6021</v>
+        <v>5890</v>
       </c>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148"/>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
         <v>358</v>
       </c>
       <c r="D149" s="15" t="s">
         <v>359</v>
       </c>
       <c r="E149" s="15" t="s">
         <v>360</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15"/>
       <c r="H149" s="15"/>
       <c r="I149" s="15"/>
       <c r="J149" s="15">
         <v>500</v>
       </c>
       <c r="K149" s="15">
         <v>0.0037</v>
       </c>
       <c r="L149" s="15">
         <v>0.00257</v>
       </c>
       <c r="M149" s="15">
         <v>0.00236</v>
       </c>
       <c r="N149" s="15">
-        <v>11926</v>
+        <v>8040</v>
       </c>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149"/>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
         <v>361</v>
       </c>
       <c r="D150" s="15" t="s">
         <v>362</v>
       </c>
       <c r="E150" s="15">
         <v>10000001036</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15"/>
       <c r="H150" s="15"/>
       <c r="I150" s="15"/>
       <c r="J150" s="15">
         <v>500</v>
@@ -8569,287 +8567,287 @@
       <c r="D153" s="15" t="s">
         <v>369</v>
       </c>
       <c r="E153" s="15">
         <v>10000002928</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15"/>
       <c r="H153" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>5000</v>
       </c>
       <c r="K153" s="15">
         <v>0.00284</v>
       </c>
       <c r="L153" s="15">
         <v>0.00246</v>
       </c>
       <c r="M153" s="15">
         <v>0.00236</v>
       </c>
       <c r="N153" s="15">
-        <v>1667</v>
+        <v>1941</v>
       </c>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
         <v>370</v>
       </c>
       <c r="D154" s="15" t="s">
         <v>371</v>
       </c>
       <c r="E154" s="15">
         <v>10000002578</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15"/>
       <c r="H154" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>5000</v>
       </c>
       <c r="K154" s="15">
         <v>0.0027</v>
       </c>
       <c r="L154" s="15">
         <v>0.00234</v>
       </c>
       <c r="M154" s="15">
         <v>0.00225</v>
       </c>
       <c r="N154" s="15">
-        <v>4063</v>
+        <v>4118</v>
       </c>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
         <v>372</v>
       </c>
       <c r="D155" s="15" t="s">
         <v>373</v>
       </c>
       <c r="E155" s="15">
         <v>10000003056</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15"/>
       <c r="H155" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>5000</v>
       </c>
       <c r="K155" s="15">
         <v>0.00275</v>
       </c>
       <c r="L155" s="15">
         <v>0.00238</v>
       </c>
       <c r="M155" s="15">
         <v>0.00229</v>
       </c>
       <c r="N155" s="15">
-        <v>633</v>
+        <v>536</v>
       </c>
       <c r="O155" s="15">
-        <v>3650</v>
+        <v>3100</v>
       </c>
       <c r="P155" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
         <v>374</v>
       </c>
       <c r="D156" s="15" t="s">
         <v>375</v>
       </c>
       <c r="E156" s="15" t="s">
         <v>376</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15"/>
       <c r="H156" s="15"/>
       <c r="I156" s="15"/>
       <c r="J156" s="15">
         <v>500</v>
       </c>
       <c r="K156" s="15">
         <v>0.00195</v>
       </c>
       <c r="L156" s="15">
         <v>0.00141</v>
       </c>
       <c r="M156" s="15">
         <v>0.00123</v>
       </c>
       <c r="N156" s="15">
-        <v>356654</v>
+        <v>364760</v>
       </c>
       <c r="O156" s="15"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
         <v>377</v>
       </c>
       <c r="D157" s="15" t="s">
         <v>378</v>
       </c>
       <c r="E157" s="15">
         <v>10000000637</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15"/>
       <c r="H157" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I157" s="15"/>
       <c r="J157" s="15">
         <v>5000</v>
       </c>
       <c r="K157" s="15">
         <v>0.00435</v>
       </c>
       <c r="L157" s="15">
         <v>0.00302</v>
       </c>
       <c r="M157" s="15">
         <v>0.00278</v>
       </c>
       <c r="N157" s="15">
-        <v>8663</v>
+        <v>12100</v>
       </c>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
         <v>379</v>
       </c>
       <c r="D158" s="15" t="s">
         <v>380</v>
       </c>
       <c r="E158" s="15" t="s">
         <v>381</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15"/>
       <c r="H158" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I158" s="15"/>
       <c r="J158" s="15">
         <v>5000</v>
       </c>
       <c r="K158" s="15">
         <v>0.00311</v>
       </c>
       <c r="L158" s="15">
         <v>0.00269</v>
       </c>
       <c r="M158" s="15">
         <v>0.00259</v>
       </c>
       <c r="N158" s="15">
-        <v>1690</v>
+        <v>1848</v>
       </c>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158"/>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
         <v>382</v>
       </c>
       <c r="D159" s="15" t="s">
         <v>383</v>
       </c>
       <c r="E159" s="15">
         <v>10000003367</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15"/>
       <c r="H159" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>5000</v>
       </c>
       <c r="K159" s="15">
         <v>0.00282</v>
       </c>
       <c r="L159" s="15">
         <v>0.00244</v>
       </c>
       <c r="M159" s="15">
         <v>0.00235</v>
       </c>
       <c r="N159" s="15">
-        <v>1426</v>
+        <v>2024</v>
       </c>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
         <v>384</v>
       </c>
       <c r="D160" s="15" t="s">
         <v>385</v>
       </c>
       <c r="E160" s="15">
         <v>10000003370</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15"/>
       <c r="H160" s="15"/>
       <c r="I160" s="15"/>
       <c r="J160" s="15">
         <v>500</v>
@@ -8877,51 +8875,51 @@
         <v>386</v>
       </c>
       <c r="D161" s="15" t="s">
         <v>387</v>
       </c>
       <c r="E161" s="15" t="s">
         <v>388</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15"/>
       <c r="H161" s="15"/>
       <c r="I161" s="15"/>
       <c r="J161" s="15">
         <v>1000</v>
       </c>
       <c r="K161" s="15">
         <v>0.0037</v>
       </c>
       <c r="L161" s="15">
         <v>0.00257</v>
       </c>
       <c r="M161" s="15">
         <v>0.00236</v>
       </c>
       <c r="N161" s="15">
-        <v>24530</v>
+        <v>18941</v>
       </c>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
       <c r="R161"/>
     </row>
     <row r="162" spans="1:18">
       <c r="B162" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="15" t="s">
         <v>386</v>
       </c>
       <c r="D162" s="15" t="s">
         <v>389</v>
       </c>
       <c r="E162" s="15" t="s">
         <v>390</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15"/>
       <c r="H162" s="15"/>
       <c r="I162" s="15"/>
       <c r="J162" s="15">
         <v>1000</v>
@@ -8990,51 +8988,51 @@
       </c>
       <c r="E164" s="15">
         <v>10080027307</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15"/>
       <c r="H164" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I164" s="15" t="s">
         <v>395</v>
       </c>
       <c r="J164" s="15">
         <v>5000</v>
       </c>
       <c r="K164" s="15">
         <v>0.0018</v>
       </c>
       <c r="L164" s="15">
         <v>0.0018</v>
       </c>
       <c r="M164" s="15">
         <v>0.0018</v>
       </c>
       <c r="N164" s="15">
-        <v>14176</v>
+        <v>14525</v>
       </c>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
         <v>393</v>
       </c>
       <c r="D165" s="15" t="s">
         <v>396</v>
       </c>
       <c r="E165" s="15" t="s">
         <v>397</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15"/>
       <c r="H165" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I165" s="15" t="s">
@@ -9066,51 +9064,51 @@
         <v>398</v>
       </c>
       <c r="D166" s="15" t="s">
         <v>399</v>
       </c>
       <c r="E166" s="15" t="s">
         <v>400</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15"/>
       <c r="H166" s="15"/>
       <c r="I166" s="15"/>
       <c r="J166" s="15">
         <v>500</v>
       </c>
       <c r="K166" s="15">
         <v>0.0037</v>
       </c>
       <c r="L166" s="15">
         <v>0.00257</v>
       </c>
       <c r="M166" s="15">
         <v>0.00236</v>
       </c>
       <c r="N166" s="15">
-        <v>206232</v>
+        <v>232011</v>
       </c>
       <c r="O166" s="15"/>
       <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
       <c r="R166"/>
     </row>
     <row r="167" spans="1:18">
       <c r="B167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="15" t="s">
         <v>401</v>
       </c>
       <c r="D167" s="15" t="s">
         <v>402</v>
       </c>
       <c r="E167" s="15" t="s">
         <v>403</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15"/>
       <c r="H167" s="15"/>
       <c r="I167" s="15"/>
       <c r="J167" s="15">
         <v>500</v>
@@ -9175,90 +9173,90 @@
       <c r="D169" s="15" t="s">
         <v>408</v>
       </c>
       <c r="E169" s="15">
         <v>10080040589</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15"/>
       <c r="H169" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
         <v>5000</v>
       </c>
       <c r="K169" s="15">
         <v>0.00284</v>
       </c>
       <c r="L169" s="15">
         <v>0.00246</v>
       </c>
       <c r="M169" s="15">
         <v>0.00236</v>
       </c>
       <c r="N169" s="15">
-        <v>5600</v>
+        <v>5200</v>
       </c>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169"/>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
         <v>409</v>
       </c>
       <c r="D170" s="15" t="s">
         <v>410</v>
       </c>
       <c r="E170" s="15">
         <v>10000003389</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15"/>
       <c r="H170" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
         <v>5000</v>
       </c>
       <c r="K170" s="15">
         <v>0.00282</v>
       </c>
       <c r="L170" s="15">
         <v>0.00244</v>
       </c>
       <c r="M170" s="15">
         <v>0.00235</v>
       </c>
       <c r="N170" s="15">
-        <v>2367</v>
+        <v>3066</v>
       </c>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
         <v>411</v>
       </c>
       <c r="D171" s="15" t="s">
         <v>412</v>
       </c>
       <c r="E171" s="15" t="s">
         <v>413</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15"/>
       <c r="H171" s="15"/>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
         <v>500</v>
@@ -9403,51 +9401,51 @@
       <c r="D175" s="15" t="s">
         <v>423</v>
       </c>
       <c r="E175" s="15">
         <v>10080027309</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15"/>
       <c r="H175" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I175" s="15"/>
       <c r="J175" s="15">
         <v>5000</v>
       </c>
       <c r="K175" s="15">
         <v>0.00422</v>
       </c>
       <c r="L175" s="15">
         <v>0.00305</v>
       </c>
       <c r="M175" s="15">
         <v>0.00267</v>
       </c>
       <c r="N175" s="15">
-        <v>9254</v>
+        <v>7213</v>
       </c>
       <c r="O175" s="15"/>
       <c r="P175" s="15"/>
       <c r="Q175" s="15"/>
       <c r="R175"/>
     </row>
     <row r="176" spans="1:18">
       <c r="B176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C176" s="15" t="s">
         <v>424</v>
       </c>
       <c r="D176" s="15" t="s">
         <v>425</v>
       </c>
       <c r="E176" s="15" t="s">
         <v>426</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15"/>
       <c r="H176" s="15"/>
       <c r="I176" s="15"/>
       <c r="J176" s="15"/>
       <c r="K176" s="15">
@@ -9473,51 +9471,51 @@
         <v>427</v>
       </c>
       <c r="D177" s="15" t="s">
         <v>428</v>
       </c>
       <c r="E177" s="15">
         <v>10000003258</v>
       </c>
       <c r="F177" s="15"/>
       <c r="G177" s="15"/>
       <c r="H177" s="15"/>
       <c r="I177" s="15"/>
       <c r="J177" s="15">
         <v>1000</v>
       </c>
       <c r="K177" s="15">
         <v>0.0037</v>
       </c>
       <c r="L177" s="15">
         <v>0.00257</v>
       </c>
       <c r="M177" s="15">
         <v>0.00236</v>
       </c>
       <c r="N177" s="15">
-        <v>29879</v>
+        <v>29524</v>
       </c>
       <c r="O177" s="15"/>
       <c r="P177" s="15"/>
       <c r="Q177" s="15"/>
       <c r="R177"/>
     </row>
     <row r="178" spans="1:18">
       <c r="B178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="15" t="s">
         <v>429</v>
       </c>
       <c r="D178" s="15" t="s">
         <v>430</v>
       </c>
       <c r="E178" s="15">
         <v>10000007418</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15"/>
       <c r="H178" s="15"/>
       <c r="I178" s="15"/>
       <c r="J178" s="15">
         <v>500</v>
@@ -9654,129 +9652,129 @@
       <c r="D182" s="15" t="s">
         <v>440</v>
       </c>
       <c r="E182" s="15">
         <v>10080070805</v>
       </c>
       <c r="F182" s="15"/>
       <c r="G182" s="15"/>
       <c r="H182" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I182" s="15"/>
       <c r="J182" s="15">
         <v>5000</v>
       </c>
       <c r="K182" s="15">
         <v>0.00435</v>
       </c>
       <c r="L182" s="15">
         <v>0.00302</v>
       </c>
       <c r="M182" s="15">
         <v>0.00278</v>
       </c>
       <c r="N182" s="15">
-        <v>458</v>
+        <v>351</v>
       </c>
       <c r="O182" s="15"/>
       <c r="P182" s="15"/>
       <c r="Q182" s="15"/>
       <c r="R182"/>
     </row>
     <row r="183" spans="1:18">
       <c r="B183" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C183" s="15" t="s">
         <v>441</v>
       </c>
       <c r="D183" s="15" t="s">
         <v>442</v>
       </c>
       <c r="E183" s="15" t="s">
         <v>443</v>
       </c>
       <c r="F183" s="15"/>
       <c r="G183" s="15"/>
       <c r="H183" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I183" s="15"/>
       <c r="J183" s="15">
         <v>500</v>
       </c>
       <c r="K183" s="15">
         <v>0.00435</v>
       </c>
       <c r="L183" s="15">
         <v>0.00302</v>
       </c>
       <c r="M183" s="15">
         <v>0.00278</v>
       </c>
       <c r="N183" s="15">
-        <v>47735</v>
+        <v>53039</v>
       </c>
       <c r="O183" s="15"/>
       <c r="P183" s="15"/>
       <c r="Q183" s="15"/>
       <c r="R183"/>
     </row>
     <row r="184" spans="1:18">
       <c r="B184" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C184" s="15" t="s">
         <v>444</v>
       </c>
       <c r="D184" s="15" t="s">
         <v>445</v>
       </c>
       <c r="E184" s="15">
         <v>10000002614</v>
       </c>
       <c r="F184" s="15"/>
       <c r="G184" s="15"/>
       <c r="H184" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I184" s="15"/>
       <c r="J184" s="15">
         <v>5000</v>
       </c>
       <c r="K184" s="15">
         <v>0.00354</v>
       </c>
       <c r="L184" s="15">
         <v>0.00254</v>
       </c>
       <c r="M184" s="15">
         <v>0.0022</v>
       </c>
       <c r="N184" s="15">
-        <v>4680</v>
+        <v>4524</v>
       </c>
       <c r="O184" s="15"/>
       <c r="P184" s="15"/>
       <c r="Q184" s="15"/>
       <c r="R184"/>
     </row>
     <row r="185" spans="1:18">
       <c r="B185" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C185" s="15" t="s">
         <v>446</v>
       </c>
       <c r="D185" s="15" t="s">
         <v>447</v>
       </c>
       <c r="E185" s="15" t="s">
         <v>448</v>
       </c>
       <c r="F185" s="15"/>
       <c r="G185" s="15"/>
       <c r="H185" s="15"/>
       <c r="I185" s="15"/>
       <c r="J185" s="15">
         <v>500</v>
@@ -9911,54 +9909,54 @@
       <c r="D189" s="15" t="s">
         <v>457</v>
       </c>
       <c r="E189" s="15" t="s">
         <v>458</v>
       </c>
       <c r="F189" s="15"/>
       <c r="G189" s="15"/>
       <c r="H189" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I189" s="15"/>
       <c r="J189" s="15">
         <v>5000</v>
       </c>
       <c r="K189" s="15">
         <v>0.00267</v>
       </c>
       <c r="L189" s="15">
         <v>0.00231</v>
       </c>
       <c r="M189" s="15">
         <v>0.00223</v>
       </c>
       <c r="N189" s="15">
-        <v>1843</v>
+        <v>1514</v>
       </c>
       <c r="O189" s="15">
-        <v>4200</v>
+        <v>3450</v>
       </c>
       <c r="P189" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q189" s="15"/>
       <c r="R189"/>
     </row>
     <row r="190" spans="1:18">
       <c r="B190" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C190" s="15" t="s">
         <v>459</v>
       </c>
       <c r="D190" s="15" t="s">
         <v>460</v>
       </c>
       <c r="E190" s="15" t="s">
         <v>461</v>
       </c>
       <c r="F190" s="15"/>
       <c r="G190" s="15"/>
       <c r="H190" s="15"/>
       <c r="I190" s="15"/>
       <c r="J190" s="15">
@@ -9987,129 +9985,129 @@
         <v>462</v>
       </c>
       <c r="D191" s="15" t="s">
         <v>463</v>
       </c>
       <c r="E191" s="15" t="s">
         <v>464</v>
       </c>
       <c r="F191" s="15"/>
       <c r="G191" s="15"/>
       <c r="H191" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I191" s="15"/>
       <c r="J191" s="15"/>
       <c r="K191" s="15">
         <v>0.00284</v>
       </c>
       <c r="L191" s="15">
         <v>0.00246</v>
       </c>
       <c r="M191" s="15">
         <v>0.00236</v>
       </c>
       <c r="N191" s="15">
-        <v>3384</v>
+        <v>3243</v>
       </c>
       <c r="O191" s="15"/>
       <c r="P191" s="15"/>
       <c r="Q191" s="15"/>
       <c r="R191"/>
     </row>
     <row r="192" spans="1:18">
       <c r="B192" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C192" s="15" t="s">
         <v>465</v>
       </c>
       <c r="D192" s="15" t="s">
         <v>466</v>
       </c>
       <c r="E192" s="15" t="s">
         <v>467</v>
       </c>
       <c r="F192" s="15"/>
       <c r="G192" s="15"/>
       <c r="H192" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I192" s="15"/>
       <c r="J192" s="15">
         <v>500</v>
       </c>
       <c r="K192" s="15">
         <v>0.00435</v>
       </c>
       <c r="L192" s="15">
         <v>0.00302</v>
       </c>
       <c r="M192" s="15">
         <v>0.00278</v>
       </c>
       <c r="N192" s="15">
-        <v>427718</v>
+        <v>370689</v>
       </c>
       <c r="O192" s="15"/>
       <c r="P192" s="15"/>
       <c r="Q192" s="15"/>
       <c r="R192"/>
     </row>
     <row r="193" spans="1:18">
       <c r="B193" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C193" s="15" t="s">
         <v>468</v>
       </c>
       <c r="D193" s="15" t="s">
         <v>469</v>
       </c>
       <c r="E193" s="15" t="s">
         <v>470</v>
       </c>
       <c r="F193" s="15"/>
       <c r="G193" s="15"/>
       <c r="H193" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I193" s="15"/>
       <c r="J193" s="15">
         <v>5000</v>
       </c>
       <c r="K193" s="15">
         <v>0.00284</v>
       </c>
       <c r="L193" s="15">
         <v>0.00246</v>
       </c>
       <c r="M193" s="15">
         <v>0.00236</v>
       </c>
       <c r="N193" s="15">
-        <v>1882</v>
+        <v>1643</v>
       </c>
       <c r="O193" s="15"/>
       <c r="P193" s="15"/>
       <c r="Q193" s="15"/>
       <c r="R193"/>
     </row>
     <row r="194" spans="1:18">
       <c r="B194" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C194" s="15" t="s">
         <v>471</v>
       </c>
       <c r="D194" s="15" t="s">
         <v>472</v>
       </c>
       <c r="E194" s="15">
         <v>10000003388</v>
       </c>
       <c r="F194" s="15"/>
       <c r="G194" s="15"/>
       <c r="H194" s="15"/>
       <c r="I194" s="15"/>
       <c r="J194" s="15">
         <v>500</v>
@@ -10139,51 +10137,51 @@
       <c r="D195" s="15" t="s">
         <v>474</v>
       </c>
       <c r="E195" s="15" t="s">
         <v>475</v>
       </c>
       <c r="F195" s="15"/>
       <c r="G195" s="15"/>
       <c r="H195" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I195" s="15"/>
       <c r="J195" s="15">
         <v>500</v>
       </c>
       <c r="K195" s="15">
         <v>0.00435</v>
       </c>
       <c r="L195" s="15">
         <v>0.00302</v>
       </c>
       <c r="M195" s="15">
         <v>0.00278</v>
       </c>
       <c r="N195" s="15">
-        <v>7486</v>
+        <v>7092</v>
       </c>
       <c r="O195" s="15"/>
       <c r="P195" s="15"/>
       <c r="Q195" s="15"/>
       <c r="R195"/>
     </row>
     <row r="196" spans="1:18">
       <c r="B196" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C196" s="15" t="s">
         <v>476</v>
       </c>
       <c r="D196" s="15" t="s">
         <v>477</v>
       </c>
       <c r="E196" s="15">
         <v>10000003391</v>
       </c>
       <c r="F196" s="15"/>
       <c r="G196" s="15"/>
       <c r="H196" s="15"/>
       <c r="I196" s="15"/>
       <c r="J196" s="15">
         <v>500</v>
@@ -10248,129 +10246,129 @@
       <c r="D198" s="15" t="s">
         <v>481</v>
       </c>
       <c r="E198" s="15" t="s">
         <v>482</v>
       </c>
       <c r="F198" s="15"/>
       <c r="G198" s="15"/>
       <c r="H198" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I198" s="15"/>
       <c r="J198" s="15">
         <v>500</v>
       </c>
       <c r="K198" s="15">
         <v>0.00435</v>
       </c>
       <c r="L198" s="15">
         <v>0.00302</v>
       </c>
       <c r="M198" s="15">
         <v>0.00278</v>
       </c>
       <c r="N198" s="15">
-        <v>146768</v>
+        <v>158968</v>
       </c>
       <c r="O198" s="15"/>
       <c r="P198" s="15"/>
       <c r="Q198" s="15"/>
       <c r="R198"/>
     </row>
     <row r="199" spans="1:18">
       <c r="B199" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C199" s="15" t="s">
         <v>483</v>
       </c>
       <c r="D199" s="15" t="s">
         <v>484</v>
       </c>
       <c r="E199" s="15">
         <v>10000005755</v>
       </c>
       <c r="F199" s="15"/>
       <c r="G199" s="15"/>
       <c r="H199" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I199" s="15"/>
       <c r="J199" s="15">
         <v>500</v>
       </c>
       <c r="K199" s="15">
         <v>0.00282</v>
       </c>
       <c r="L199" s="15">
         <v>0.00244</v>
       </c>
       <c r="M199" s="15">
         <v>0.00235</v>
       </c>
       <c r="N199" s="15">
-        <v>4259</v>
+        <v>3989</v>
       </c>
       <c r="O199" s="15"/>
       <c r="P199" s="15"/>
       <c r="Q199" s="15"/>
       <c r="R199"/>
     </row>
     <row r="200" spans="1:18">
       <c r="B200" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C200" s="15" t="s">
         <v>485</v>
       </c>
       <c r="D200" s="15" t="s">
         <v>486</v>
       </c>
       <c r="E200" s="15" t="s">
         <v>487</v>
       </c>
       <c r="F200" s="15"/>
       <c r="G200" s="15"/>
       <c r="H200" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I200" s="15"/>
       <c r="J200" s="15">
         <v>500</v>
       </c>
       <c r="K200" s="15">
         <v>0.00435</v>
       </c>
       <c r="L200" s="15">
         <v>0.00302</v>
       </c>
       <c r="M200" s="15">
         <v>0.00278</v>
       </c>
       <c r="N200" s="15">
-        <v>1968</v>
+        <v>1680</v>
       </c>
       <c r="O200" s="15"/>
       <c r="P200" s="15"/>
       <c r="Q200" s="15"/>
       <c r="R200"/>
     </row>
     <row r="201" spans="1:18">
       <c r="B201" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C201" s="15" t="s">
         <v>488</v>
       </c>
       <c r="D201" s="15" t="s">
         <v>489</v>
       </c>
       <c r="E201" s="15" t="s">
         <v>490</v>
       </c>
       <c r="F201" s="15"/>
       <c r="G201" s="15"/>
       <c r="H201" s="15"/>
       <c r="I201" s="15"/>
       <c r="J201" s="15"/>
       <c r="K201" s="15">
@@ -10476,51 +10474,51 @@
       </c>
       <c r="E204" s="15">
         <v>10000001037</v>
       </c>
       <c r="F204" s="15"/>
       <c r="G204" s="15"/>
       <c r="H204" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I204" s="15" t="s">
         <v>496</v>
       </c>
       <c r="J204" s="15">
         <v>1000</v>
       </c>
       <c r="K204" s="15">
         <v>0.00279</v>
       </c>
       <c r="L204" s="15">
         <v>0.00242</v>
       </c>
       <c r="M204" s="15">
         <v>0.00233</v>
       </c>
       <c r="N204" s="15">
-        <v>19094</v>
+        <v>15230</v>
       </c>
       <c r="O204" s="15"/>
       <c r="P204" s="15"/>
       <c r="Q204" s="15"/>
       <c r="R204"/>
     </row>
     <row r="205" spans="1:18">
       <c r="B205" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C205" s="15" t="s">
         <v>497</v>
       </c>
       <c r="D205" s="15" t="s">
         <v>498</v>
       </c>
       <c r="E205" s="15" t="s">
         <v>499</v>
       </c>
       <c r="F205" s="15"/>
       <c r="G205" s="15"/>
       <c r="H205" s="15"/>
       <c r="I205" s="15"/>
       <c r="J205" s="15">
         <v>500</v>
@@ -10655,51 +10653,51 @@
       <c r="D209" s="15" t="s">
         <v>509</v>
       </c>
       <c r="E209" s="15">
         <v>10000005942</v>
       </c>
       <c r="F209" s="15"/>
       <c r="G209" s="15"/>
       <c r="H209" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I209" s="15"/>
       <c r="J209" s="15">
         <v>500</v>
       </c>
       <c r="K209" s="15">
         <v>0.00435</v>
       </c>
       <c r="L209" s="15">
         <v>0.00302</v>
       </c>
       <c r="M209" s="15">
         <v>0.00278</v>
       </c>
       <c r="N209" s="15">
-        <v>1067</v>
+        <v>1121</v>
       </c>
       <c r="O209" s="15"/>
       <c r="P209" s="15"/>
       <c r="Q209" s="15"/>
       <c r="R209"/>
     </row>
     <row r="210" spans="1:18">
       <c r="B210" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C210" s="15" t="s">
         <v>510</v>
       </c>
       <c r="D210" s="15" t="s">
         <v>511</v>
       </c>
       <c r="E210" s="15" t="s">
         <v>512</v>
       </c>
       <c r="F210" s="15"/>
       <c r="G210" s="15"/>
       <c r="H210" s="15"/>
       <c r="I210" s="15"/>
       <c r="J210" s="15"/>
       <c r="K210" s="15">
@@ -10760,90 +10758,90 @@
       <c r="D212" s="15" t="s">
         <v>517</v>
       </c>
       <c r="E212" s="15" t="s">
         <v>518</v>
       </c>
       <c r="F212" s="15"/>
       <c r="G212" s="15"/>
       <c r="H212" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I212" s="15"/>
       <c r="J212" s="15">
         <v>500</v>
       </c>
       <c r="K212" s="15">
         <v>0.00435</v>
       </c>
       <c r="L212" s="15">
         <v>0.00302</v>
       </c>
       <c r="M212" s="15">
         <v>0.00278</v>
       </c>
       <c r="N212" s="15">
-        <v>510549</v>
+        <v>586441</v>
       </c>
       <c r="O212" s="15"/>
       <c r="P212" s="15"/>
       <c r="Q212" s="15"/>
       <c r="R212"/>
     </row>
     <row r="213" spans="1:18">
       <c r="B213" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C213" s="15" t="s">
         <v>519</v>
       </c>
       <c r="D213" s="15" t="s">
         <v>520</v>
       </c>
       <c r="E213" s="15" t="s">
         <v>521</v>
       </c>
       <c r="F213" s="15"/>
       <c r="G213" s="15"/>
       <c r="H213" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I213" s="15"/>
       <c r="J213" s="15">
         <v>500</v>
       </c>
       <c r="K213" s="15">
         <v>0.00435</v>
       </c>
       <c r="L213" s="15">
         <v>0.00302</v>
       </c>
       <c r="M213" s="15">
         <v>0.00278</v>
       </c>
       <c r="N213" s="15">
-        <v>9960</v>
+        <v>10334</v>
       </c>
       <c r="O213" s="15"/>
       <c r="P213" s="15"/>
       <c r="Q213" s="15"/>
       <c r="R213"/>
     </row>
     <row r="214" spans="1:18">
       <c r="B214" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C214" s="15" t="s">
         <v>522</v>
       </c>
       <c r="D214" s="15" t="s">
         <v>523</v>
       </c>
       <c r="E214" s="15" t="s">
         <v>524</v>
       </c>
       <c r="F214" s="15"/>
       <c r="G214" s="15"/>
       <c r="H214" s="15"/>
       <c r="I214" s="15"/>
       <c r="J214" s="15"/>
       <c r="K214" s="15">
@@ -11007,129 +11005,129 @@
       <c r="D219" s="15" t="s">
         <v>538</v>
       </c>
       <c r="E219" s="15" t="s">
         <v>539</v>
       </c>
       <c r="F219" s="15"/>
       <c r="G219" s="15"/>
       <c r="H219" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I219" s="15"/>
       <c r="J219" s="15">
         <v>500</v>
       </c>
       <c r="K219" s="15">
         <v>0.00435</v>
       </c>
       <c r="L219" s="15">
         <v>0.00302</v>
       </c>
       <c r="M219" s="15">
         <v>0.00278</v>
       </c>
       <c r="N219" s="15">
-        <v>1095</v>
+        <v>1125</v>
       </c>
       <c r="O219" s="15"/>
       <c r="P219" s="15"/>
       <c r="Q219" s="15"/>
       <c r="R219"/>
     </row>
     <row r="220" spans="1:18">
       <c r="B220" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C220" s="15" t="s">
         <v>540</v>
       </c>
       <c r="D220" s="15" t="s">
         <v>541</v>
       </c>
       <c r="E220" s="15" t="s">
         <v>542</v>
       </c>
       <c r="F220" s="15"/>
       <c r="G220" s="15"/>
       <c r="H220" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I220" s="15"/>
       <c r="J220" s="15">
         <v>500</v>
       </c>
       <c r="K220" s="15">
         <v>0.00435</v>
       </c>
       <c r="L220" s="15">
         <v>0.00302</v>
       </c>
       <c r="M220" s="15">
         <v>0.00278</v>
       </c>
       <c r="N220" s="15">
-        <v>316463</v>
+        <v>324902</v>
       </c>
       <c r="O220" s="15"/>
       <c r="P220" s="15"/>
       <c r="Q220" s="15"/>
       <c r="R220"/>
     </row>
     <row r="221" spans="1:18">
       <c r="B221" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C221" s="15" t="s">
         <v>543</v>
       </c>
       <c r="D221" s="15" t="s">
         <v>544</v>
       </c>
       <c r="E221" s="15" t="s">
         <v>545</v>
       </c>
       <c r="F221" s="15"/>
       <c r="G221" s="15"/>
       <c r="H221" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I221" s="15"/>
       <c r="J221" s="15">
         <v>500</v>
       </c>
       <c r="K221" s="15">
         <v>0.00435</v>
       </c>
       <c r="L221" s="15">
         <v>0.00302</v>
       </c>
       <c r="M221" s="15">
         <v>0.00278</v>
       </c>
       <c r="N221" s="15">
-        <v>155828</v>
+        <v>214583</v>
       </c>
       <c r="O221" s="15"/>
       <c r="P221" s="15"/>
       <c r="Q221" s="15"/>
       <c r="R221"/>
     </row>
     <row r="222" spans="1:18">
       <c r="B222" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C222" s="15" t="s">
         <v>546</v>
       </c>
       <c r="D222" s="15" t="s">
         <v>547</v>
       </c>
       <c r="E222" s="15" t="s">
         <v>548</v>
       </c>
       <c r="F222" s="15"/>
       <c r="G222" s="15"/>
       <c r="H222" s="15"/>
       <c r="I222" s="15"/>
       <c r="J222" s="15"/>
       <c r="K222" s="15">
@@ -11324,51 +11322,51 @@
       <c r="D228" s="15" t="s">
         <v>565</v>
       </c>
       <c r="E228" s="15" t="s">
         <v>566</v>
       </c>
       <c r="F228" s="15"/>
       <c r="G228" s="15"/>
       <c r="H228" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I228" s="15"/>
       <c r="J228" s="15">
         <v>1000</v>
       </c>
       <c r="K228" s="15">
         <v>0.00507</v>
       </c>
       <c r="L228" s="15">
         <v>0.00362</v>
       </c>
       <c r="M228" s="15">
         <v>0.00327</v>
       </c>
       <c r="N228" s="15">
-        <v>792</v>
+        <v>900</v>
       </c>
       <c r="O228" s="15"/>
       <c r="P228" s="15"/>
       <c r="Q228" s="15"/>
       <c r="R228"/>
     </row>
     <row r="229" spans="1:18">
       <c r="B229" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C229" s="15" t="s">
         <v>567</v>
       </c>
       <c r="D229" s="15" t="s">
         <v>568</v>
       </c>
       <c r="E229" s="15" t="s">
         <v>569</v>
       </c>
       <c r="F229" s="15"/>
       <c r="G229" s="15"/>
       <c r="H229" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I229" s="15"/>
@@ -11398,51 +11396,51 @@
         <v>570</v>
       </c>
       <c r="D230" s="15" t="s">
         <v>571</v>
       </c>
       <c r="E230" s="15" t="s">
         <v>572</v>
       </c>
       <c r="F230" s="15"/>
       <c r="G230" s="15"/>
       <c r="H230" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I230" s="15"/>
       <c r="J230" s="15"/>
       <c r="K230" s="15">
         <v>0.00321</v>
       </c>
       <c r="L230" s="15">
         <v>0.00278</v>
       </c>
       <c r="M230" s="15">
         <v>0.00268</v>
       </c>
       <c r="N230" s="15">
-        <v>36939</v>
+        <v>38698</v>
       </c>
       <c r="O230" s="15"/>
       <c r="P230" s="15"/>
       <c r="Q230" s="15"/>
       <c r="R230"/>
     </row>
     <row r="231" spans="1:18">
       <c r="B231" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C231" s="15" t="s">
         <v>573</v>
       </c>
       <c r="D231" s="15" t="s">
         <v>574</v>
       </c>
       <c r="E231" s="15" t="s">
         <v>575</v>
       </c>
       <c r="F231" s="15"/>
       <c r="G231" s="15"/>
       <c r="H231" s="15"/>
       <c r="I231" s="15"/>
       <c r="J231" s="15">
         <v>500</v>
@@ -11507,51 +11505,51 @@
         <v>579</v>
       </c>
       <c r="D233" s="15" t="s">
         <v>580</v>
       </c>
       <c r="E233" s="15" t="s">
         <v>581</v>
       </c>
       <c r="F233" s="15"/>
       <c r="G233" s="15"/>
       <c r="H233" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I233" s="15"/>
       <c r="J233" s="15"/>
       <c r="K233" s="15">
         <v>0.00321</v>
       </c>
       <c r="L233" s="15">
         <v>0.00278</v>
       </c>
       <c r="M233" s="15">
         <v>0.00268</v>
       </c>
       <c r="N233" s="15">
-        <v>43966</v>
+        <v>40014</v>
       </c>
       <c r="O233" s="15"/>
       <c r="P233" s="15"/>
       <c r="Q233" s="15"/>
       <c r="R233"/>
     </row>
     <row r="234" spans="1:18">
       <c r="B234" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C234" s="15" t="s">
         <v>582</v>
       </c>
       <c r="D234" s="15" t="s">
         <v>583</v>
       </c>
       <c r="E234" s="15" t="s">
         <v>584</v>
       </c>
       <c r="F234" s="15"/>
       <c r="G234" s="15"/>
       <c r="H234" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I234" s="15"/>
@@ -11583,51 +11581,51 @@
       <c r="D235" s="15" t="s">
         <v>586</v>
       </c>
       <c r="E235" s="15" t="s">
         <v>587</v>
       </c>
       <c r="F235" s="15"/>
       <c r="G235" s="15"/>
       <c r="H235" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I235" s="15"/>
       <c r="J235" s="15">
         <v>5000</v>
       </c>
       <c r="K235" s="15">
         <v>0.00321</v>
       </c>
       <c r="L235" s="15">
         <v>0.00278</v>
       </c>
       <c r="M235" s="15">
         <v>0.00268</v>
       </c>
       <c r="N235" s="15">
-        <v>36960</v>
+        <v>37884</v>
       </c>
       <c r="O235" s="15"/>
       <c r="P235" s="15"/>
       <c r="Q235" s="15"/>
       <c r="R235"/>
     </row>
     <row r="236" spans="1:18">
       <c r="B236" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C236" s="15" t="s">
         <v>588</v>
       </c>
       <c r="D236" s="15" t="s">
         <v>589</v>
       </c>
       <c r="E236" s="15" t="s">
         <v>590</v>
       </c>
       <c r="F236" s="15"/>
       <c r="G236" s="15"/>
       <c r="H236" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I236" s="15"/>
@@ -11770,51 +11768,51 @@
       <c r="D240" s="15" t="s">
         <v>599</v>
       </c>
       <c r="E240" s="15" t="s">
         <v>600</v>
       </c>
       <c r="F240" s="15"/>
       <c r="G240" s="15"/>
       <c r="H240" s="15" t="s">
         <v>283</v>
       </c>
       <c r="I240" s="15"/>
       <c r="J240" s="15">
         <v>2000</v>
       </c>
       <c r="K240" s="15">
         <v>0.04937</v>
       </c>
       <c r="L240" s="15">
         <v>0.04937</v>
       </c>
       <c r="M240" s="15">
         <v>0.04937</v>
       </c>
       <c r="N240" s="15">
-        <v>17600</v>
+        <v>13000</v>
       </c>
       <c r="O240" s="15"/>
       <c r="P240" s="15"/>
       <c r="Q240" s="15"/>
       <c r="R240"/>
     </row>
     <row r="241" spans="1:18">
       <c r="B241" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C241" s="15" t="s">
         <v>601</v>
       </c>
       <c r="D241" s="15" t="s">
         <v>602</v>
       </c>
       <c r="E241" s="15" t="s">
         <v>603</v>
       </c>
       <c r="F241" s="15"/>
       <c r="G241" s="15"/>
       <c r="H241" s="15" t="s">
         <v>283</v>
       </c>
       <c r="I241" s="15"/>
@@ -11955,54 +11953,54 @@
       <c r="D245" s="15" t="s">
         <v>615</v>
       </c>
       <c r="E245" s="15" t="s">
         <v>616</v>
       </c>
       <c r="F245" s="15"/>
       <c r="G245" s="15"/>
       <c r="H245" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I245" s="15"/>
       <c r="J245" s="15">
         <v>5000</v>
       </c>
       <c r="K245" s="15">
         <v>0.00315</v>
       </c>
       <c r="L245" s="15">
         <v>0.00273</v>
       </c>
       <c r="M245" s="15">
         <v>0.00263</v>
       </c>
       <c r="N245" s="15">
-        <v>4930</v>
+        <v>3213</v>
       </c>
       <c r="O245" s="15">
-        <v>6000</v>
+        <v>8000</v>
       </c>
       <c r="P245" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q245" s="15"/>
       <c r="R245"/>
     </row>
     <row r="246" spans="1:18">
       <c r="B246" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C246" s="15" t="s">
         <v>617</v>
       </c>
       <c r="D246" s="15" t="s">
         <v>618</v>
       </c>
       <c r="E246" s="15" t="s">
         <v>619</v>
       </c>
       <c r="F246" s="15"/>
       <c r="G246" s="15"/>
       <c r="H246" s="15" t="s">
         <v>283</v>
       </c>
@@ -12074,88 +12072,88 @@
       </c>
       <c r="E248" s="15" t="s">
         <v>624</v>
       </c>
       <c r="F248" s="15"/>
       <c r="G248" s="15"/>
       <c r="H248" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I248" s="15" t="s">
         <v>623</v>
       </c>
       <c r="J248" s="15">
         <v>5000</v>
       </c>
       <c r="K248" s="15">
         <v>0.00303</v>
       </c>
       <c r="L248" s="15">
         <v>0.00263</v>
       </c>
       <c r="M248" s="15">
         <v>0.00253</v>
       </c>
       <c r="N248" s="15">
-        <v>2121</v>
+        <v>2390</v>
       </c>
       <c r="O248" s="15"/>
       <c r="P248" s="15"/>
       <c r="Q248" s="15"/>
       <c r="R248"/>
     </row>
     <row r="249" spans="1:18">
       <c r="B249" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C249" s="15" t="s">
         <v>625</v>
       </c>
       <c r="D249" s="15" t="s">
         <v>626</v>
       </c>
       <c r="E249" s="15" t="s">
         <v>627</v>
       </c>
       <c r="F249" s="15"/>
       <c r="G249" s="15"/>
       <c r="H249" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I249" s="15"/>
       <c r="J249" s="15"/>
       <c r="K249" s="15">
         <v>0.00321</v>
       </c>
       <c r="L249" s="15">
         <v>0.00278</v>
       </c>
       <c r="M249" s="15">
         <v>0.00268</v>
       </c>
       <c r="N249" s="15">
-        <v>43650</v>
+        <v>32980</v>
       </c>
       <c r="O249" s="15"/>
       <c r="P249" s="15"/>
       <c r="Q249" s="15"/>
       <c r="R249"/>
     </row>
     <row r="250" spans="1:18">
       <c r="B250" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C250" s="15" t="s">
         <v>628</v>
       </c>
       <c r="D250" s="15" t="s">
         <v>629</v>
       </c>
       <c r="E250" s="15" t="s">
         <v>630</v>
       </c>
       <c r="F250" s="15"/>
       <c r="G250" s="15"/>
       <c r="H250" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I250" s="15"/>
@@ -12339,130 +12337,130 @@
         <v>642</v>
       </c>
       <c r="D255" s="15" t="s">
         <v>643</v>
       </c>
       <c r="E255" s="15" t="s">
         <v>644</v>
       </c>
       <c r="F255" s="15"/>
       <c r="G255" s="15"/>
       <c r="H255" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I255" s="15"/>
       <c r="J255" s="15"/>
       <c r="K255" s="15">
         <v>0.00321</v>
       </c>
       <c r="L255" s="15">
         <v>0.00278</v>
       </c>
       <c r="M255" s="15">
         <v>0.00268</v>
       </c>
       <c r="N255" s="15">
-        <v>28814</v>
+        <v>27235</v>
       </c>
       <c r="O255" s="15"/>
       <c r="P255" s="15"/>
       <c r="Q255" s="15"/>
       <c r="R255"/>
     </row>
     <row r="256" spans="1:18">
       <c r="B256" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C256" s="15" t="s">
         <v>645</v>
       </c>
       <c r="D256" s="15" t="s">
         <v>646</v>
       </c>
       <c r="E256" s="15" t="s">
         <v>647</v>
       </c>
       <c r="F256" s="15"/>
       <c r="G256" s="15"/>
       <c r="H256" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I256" s="15"/>
       <c r="J256" s="15">
         <v>5000</v>
       </c>
       <c r="K256" s="15">
         <v>0.00321</v>
       </c>
       <c r="L256" s="15">
         <v>0.00278</v>
       </c>
       <c r="M256" s="15">
         <v>0.00268</v>
       </c>
       <c r="N256" s="15">
-        <v>1536</v>
+        <v>1584</v>
       </c>
       <c r="O256" s="15"/>
       <c r="P256" s="15"/>
       <c r="Q256" s="15"/>
       <c r="R256"/>
     </row>
     <row r="257" spans="1:18">
       <c r="B257" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C257" s="15" t="s">
         <v>648</v>
       </c>
       <c r="D257" s="15" t="s">
         <v>649</v>
       </c>
       <c r="E257" s="15" t="s">
         <v>650</v>
       </c>
       <c r="F257" s="15"/>
       <c r="G257" s="15"/>
       <c r="H257" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I257" s="15"/>
       <c r="J257" s="15">
         <v>5000</v>
       </c>
       <c r="K257" s="15">
         <v>0.00311</v>
       </c>
       <c r="L257" s="15">
         <v>0.00269</v>
       </c>
       <c r="M257" s="15">
         <v>0.00259</v>
       </c>
       <c r="N257" s="15"/>
       <c r="O257" s="15">
-        <v>3050</v>
+        <v>4000</v>
       </c>
       <c r="P257" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q257" s="15"/>
       <c r="R257"/>
     </row>
     <row r="258" spans="1:18">
       <c r="B258" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C258" s="15" t="s">
         <v>651</v>
       </c>
       <c r="D258" s="15" t="s">
         <v>652</v>
       </c>
       <c r="E258" s="15" t="s">
         <v>653</v>
       </c>
       <c r="F258" s="15"/>
       <c r="G258" s="15"/>
       <c r="H258" s="15" t="s">
         <v>39</v>
       </c>
@@ -12493,51 +12491,51 @@
         <v>654</v>
       </c>
       <c r="D259" s="15" t="s">
         <v>655</v>
       </c>
       <c r="E259" s="15" t="s">
         <v>656</v>
       </c>
       <c r="F259" s="15"/>
       <c r="G259" s="15"/>
       <c r="H259" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I259" s="15"/>
       <c r="J259" s="15"/>
       <c r="K259" s="15">
         <v>0.00321</v>
       </c>
       <c r="L259" s="15">
         <v>0.00278</v>
       </c>
       <c r="M259" s="15">
         <v>0.00268</v>
       </c>
       <c r="N259" s="15">
-        <v>27235</v>
+        <v>34777</v>
       </c>
       <c r="O259" s="15"/>
       <c r="P259" s="15"/>
       <c r="Q259" s="15"/>
       <c r="R259"/>
     </row>
     <row r="260" spans="1:18">
       <c r="B260" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C260" s="15" t="s">
         <v>657</v>
       </c>
       <c r="D260" s="15" t="s">
         <v>658</v>
       </c>
       <c r="E260" s="15" t="s">
         <v>659</v>
       </c>
       <c r="F260" s="15"/>
       <c r="G260" s="15"/>
       <c r="H260" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I260" s="15"/>
@@ -12569,201 +12567,201 @@
       <c r="D261" s="15" t="s">
         <v>661</v>
       </c>
       <c r="E261" s="15" t="s">
         <v>662</v>
       </c>
       <c r="F261" s="15"/>
       <c r="G261" s="15"/>
       <c r="H261" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I261" s="15"/>
       <c r="J261" s="15">
         <v>5000</v>
       </c>
       <c r="K261" s="15">
         <v>0.00305</v>
       </c>
       <c r="L261" s="15">
         <v>0.00264</v>
       </c>
       <c r="M261" s="15">
         <v>0.00254</v>
       </c>
       <c r="N261" s="15">
-        <v>3650</v>
+        <v>3330</v>
       </c>
       <c r="O261" s="15"/>
       <c r="P261" s="15"/>
       <c r="Q261" s="15"/>
       <c r="R261"/>
     </row>
     <row r="262" spans="1:18">
       <c r="B262" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C262" s="15" t="s">
         <v>663</v>
       </c>
       <c r="D262" s="15" t="s">
         <v>664</v>
       </c>
       <c r="E262" s="15" t="s">
         <v>665</v>
       </c>
       <c r="F262" s="15"/>
       <c r="G262" s="15"/>
       <c r="H262" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I262" s="15"/>
       <c r="J262" s="15"/>
       <c r="K262" s="15">
         <v>0.00321</v>
       </c>
       <c r="L262" s="15">
         <v>0.00278</v>
       </c>
       <c r="M262" s="15">
         <v>0.00268</v>
       </c>
       <c r="N262" s="15">
-        <v>33353</v>
+        <v>34782</v>
       </c>
       <c r="O262" s="15"/>
       <c r="P262" s="15"/>
       <c r="Q262" s="15"/>
       <c r="R262"/>
     </row>
     <row r="263" spans="1:18">
       <c r="B263" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C263" s="15" t="s">
         <v>666</v>
       </c>
       <c r="D263" s="15" t="s">
         <v>667</v>
       </c>
       <c r="E263" s="15" t="s">
         <v>668</v>
       </c>
       <c r="F263" s="15"/>
       <c r="G263" s="15"/>
       <c r="H263" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I263" s="15"/>
       <c r="J263" s="15"/>
       <c r="K263" s="15">
         <v>0.00321</v>
       </c>
       <c r="L263" s="15">
         <v>0.00278</v>
       </c>
       <c r="M263" s="15">
         <v>0.00268</v>
       </c>
       <c r="N263" s="15">
-        <v>37620</v>
+        <v>36860</v>
       </c>
       <c r="O263" s="15"/>
       <c r="P263" s="15"/>
       <c r="Q263" s="15"/>
       <c r="R263"/>
     </row>
     <row r="264" spans="1:18">
       <c r="B264" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C264" s="15" t="s">
         <v>669</v>
       </c>
       <c r="D264" s="15" t="s">
         <v>670</v>
       </c>
       <c r="E264" s="15" t="s">
         <v>671</v>
       </c>
       <c r="F264" s="15"/>
       <c r="G264" s="15"/>
       <c r="H264" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I264" s="15"/>
       <c r="J264" s="15">
         <v>5000</v>
       </c>
       <c r="K264" s="15">
         <v>0.00434</v>
       </c>
       <c r="L264" s="15">
         <v>0.00314</v>
       </c>
       <c r="M264" s="15">
         <v>0.00274</v>
       </c>
       <c r="N264" s="15">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="O264" s="15"/>
       <c r="P264" s="15"/>
       <c r="Q264" s="15"/>
       <c r="R264"/>
     </row>
     <row r="265" spans="1:18">
       <c r="B265" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C265" s="15" t="s">
         <v>672</v>
       </c>
       <c r="D265" s="15" t="s">
         <v>673</v>
       </c>
       <c r="E265" s="15" t="s">
         <v>674</v>
       </c>
       <c r="F265" s="15"/>
       <c r="G265" s="15"/>
       <c r="H265" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I265" s="15"/>
       <c r="J265" s="15"/>
       <c r="K265" s="15">
         <v>0.00321</v>
       </c>
       <c r="L265" s="15">
         <v>0.00278</v>
       </c>
       <c r="M265" s="15">
         <v>0.00268</v>
       </c>
       <c r="N265" s="15">
-        <v>34643</v>
+        <v>35976</v>
       </c>
       <c r="O265" s="15"/>
       <c r="P265" s="15"/>
       <c r="Q265" s="15"/>
       <c r="R265"/>
     </row>
     <row r="266" spans="1:18">
       <c r="B266" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C266" s="15" t="s">
         <v>675</v>
       </c>
       <c r="D266" s="15" t="s">
         <v>676</v>
       </c>
       <c r="E266" s="15">
         <v>10080055332</v>
       </c>
       <c r="F266" s="15"/>
       <c r="G266" s="15"/>
       <c r="H266" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I266" s="15"/>
@@ -12795,211 +12793,211 @@
       <c r="D267" s="15" t="s">
         <v>678</v>
       </c>
       <c r="E267" s="15" t="s">
         <v>679</v>
       </c>
       <c r="F267" s="15"/>
       <c r="G267" s="15"/>
       <c r="H267" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I267" s="15"/>
       <c r="J267" s="15">
         <v>5000</v>
       </c>
       <c r="K267" s="15">
         <v>0.00297</v>
       </c>
       <c r="L267" s="15">
         <v>0.00257</v>
       </c>
       <c r="M267" s="15">
         <v>0.00248</v>
       </c>
       <c r="N267" s="15">
-        <v>8702</v>
+        <v>6381</v>
       </c>
       <c r="O267" s="15"/>
       <c r="P267" s="15"/>
       <c r="Q267" s="15"/>
       <c r="R267"/>
     </row>
     <row r="268" spans="1:18">
       <c r="B268" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C268" s="15" t="s">
         <v>680</v>
       </c>
       <c r="D268" s="15" t="s">
         <v>681</v>
       </c>
       <c r="E268" s="15" t="s">
         <v>682</v>
       </c>
       <c r="F268" s="15"/>
       <c r="G268" s="15"/>
       <c r="H268" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I268" s="15"/>
       <c r="J268" s="15">
         <v>5000</v>
       </c>
       <c r="K268" s="15">
         <v>0.00321</v>
       </c>
       <c r="L268" s="15">
         <v>0.00278</v>
       </c>
       <c r="M268" s="15">
         <v>0.00268</v>
       </c>
       <c r="N268" s="15">
-        <v>27600</v>
+        <v>32200</v>
       </c>
       <c r="O268" s="15"/>
       <c r="P268" s="15"/>
       <c r="Q268" s="15"/>
       <c r="R268"/>
     </row>
     <row r="269" spans="1:18">
       <c r="B269" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C269" s="15" t="s">
         <v>683</v>
       </c>
       <c r="D269" s="15" t="s">
         <v>684</v>
       </c>
       <c r="E269" s="15">
         <v>10080055393</v>
       </c>
       <c r="F269" s="15"/>
       <c r="G269" s="15"/>
       <c r="H269" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I269" s="15"/>
       <c r="J269" s="15">
         <v>5000</v>
       </c>
       <c r="K269" s="15">
         <v>0.00321</v>
       </c>
       <c r="L269" s="15">
         <v>0.00278</v>
       </c>
       <c r="M269" s="15">
         <v>0.00268</v>
       </c>
       <c r="N269" s="15">
-        <v>34808</v>
+        <v>27480</v>
       </c>
       <c r="O269" s="15"/>
       <c r="P269" s="15"/>
       <c r="Q269" s="15"/>
       <c r="R269"/>
     </row>
     <row r="270" spans="1:18">
       <c r="B270" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C270" s="15" t="s">
         <v>685</v>
       </c>
       <c r="D270" s="15" t="s">
         <v>686</v>
       </c>
       <c r="E270" s="15">
         <v>10080052450</v>
       </c>
       <c r="F270" s="15"/>
       <c r="G270" s="15"/>
       <c r="H270" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I270" s="15" t="s">
         <v>687</v>
       </c>
       <c r="J270" s="15">
         <v>1000</v>
       </c>
       <c r="K270" s="15">
         <v>0.00359</v>
       </c>
       <c r="L270" s="15">
         <v>0.00311</v>
       </c>
       <c r="M270" s="15">
         <v>0.00299</v>
       </c>
       <c r="N270" s="15">
-        <v>1006</v>
+        <v>1125</v>
       </c>
       <c r="O270" s="15"/>
       <c r="P270" s="15"/>
       <c r="Q270" s="15"/>
       <c r="R270"/>
     </row>
     <row r="271" spans="1:18">
       <c r="B271" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C271" s="15" t="s">
         <v>685</v>
       </c>
       <c r="D271" s="15" t="s">
         <v>686</v>
       </c>
       <c r="E271" s="15" t="s">
         <v>688</v>
       </c>
       <c r="F271" s="15"/>
       <c r="G271" s="15"/>
       <c r="H271" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I271" s="15" t="s">
         <v>687</v>
       </c>
       <c r="J271" s="15">
         <v>5000</v>
       </c>
       <c r="K271" s="15">
         <v>0.00306</v>
       </c>
       <c r="L271" s="15">
         <v>0.00265</v>
       </c>
       <c r="M271" s="15">
         <v>0.00255</v>
       </c>
       <c r="N271" s="15">
-        <v>402</v>
+        <v>432</v>
       </c>
       <c r="O271" s="15"/>
       <c r="P271" s="15"/>
       <c r="Q271" s="15"/>
       <c r="R271"/>
     </row>
     <row r="272" spans="1:18">
       <c r="B272" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C272" s="15" t="s">
         <v>689</v>
       </c>
       <c r="D272" s="15" t="s">
         <v>690</v>
       </c>
       <c r="E272" s="15" t="s">
         <v>691</v>
       </c>
       <c r="F272" s="15"/>
       <c r="G272" s="15"/>
       <c r="H272" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I272" s="15"/>
@@ -13179,90 +13177,90 @@
       <c r="D277" s="15" t="s">
         <v>705</v>
       </c>
       <c r="E277" s="15" t="s">
         <v>706</v>
       </c>
       <c r="F277" s="15"/>
       <c r="G277" s="15"/>
       <c r="H277" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I277" s="15"/>
       <c r="J277" s="15">
         <v>5000</v>
       </c>
       <c r="K277" s="15">
         <v>0.00305</v>
       </c>
       <c r="L277" s="15">
         <v>0.00264</v>
       </c>
       <c r="M277" s="15">
         <v>0.00254</v>
       </c>
       <c r="N277" s="15">
-        <v>4150</v>
+        <v>3250</v>
       </c>
       <c r="O277" s="15"/>
       <c r="P277" s="15"/>
       <c r="Q277" s="15"/>
       <c r="R277"/>
     </row>
     <row r="278" spans="1:18">
       <c r="B278" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C278" s="15" t="s">
         <v>707</v>
       </c>
       <c r="D278" s="15" t="s">
         <v>708</v>
       </c>
       <c r="E278" s="15" t="s">
         <v>709</v>
       </c>
       <c r="F278" s="15"/>
       <c r="G278" s="15"/>
       <c r="H278" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I278" s="15"/>
       <c r="J278" s="15">
         <v>5000</v>
       </c>
       <c r="K278" s="15">
         <v>0.00321</v>
       </c>
       <c r="L278" s="15">
         <v>0.00278</v>
       </c>
       <c r="M278" s="15">
         <v>0.00268</v>
       </c>
       <c r="N278" s="15">
-        <v>24140</v>
+        <v>29580</v>
       </c>
       <c r="O278" s="15"/>
       <c r="P278" s="15"/>
       <c r="Q278" s="15"/>
       <c r="R278"/>
     </row>
     <row r="279" spans="1:18">
       <c r="B279" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C279" s="15" t="s">
         <v>710</v>
       </c>
       <c r="D279" s="15" t="s">
         <v>711</v>
       </c>
       <c r="E279" s="15">
         <v>10080043291</v>
       </c>
       <c r="F279" s="15"/>
       <c r="G279" s="15"/>
       <c r="H279" s="15" t="s">
         <v>283</v>
       </c>
       <c r="I279" s="15"/>
@@ -13294,170 +13292,170 @@
       <c r="D280" s="15" t="s">
         <v>713</v>
       </c>
       <c r="E280" s="15" t="s">
         <v>714</v>
       </c>
       <c r="F280" s="15"/>
       <c r="G280" s="15"/>
       <c r="H280" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I280" s="15"/>
       <c r="J280" s="15">
         <v>5000</v>
       </c>
       <c r="K280" s="15">
         <v>0.00321</v>
       </c>
       <c r="L280" s="15">
         <v>0.00278</v>
       </c>
       <c r="M280" s="15">
         <v>0.00268</v>
       </c>
       <c r="N280" s="15">
-        <v>32340</v>
+        <v>43610</v>
       </c>
       <c r="O280" s="15"/>
       <c r="P280" s="15"/>
       <c r="Q280" s="15"/>
       <c r="R280"/>
     </row>
     <row r="281" spans="1:18">
       <c r="B281" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C281" s="15" t="s">
         <v>715</v>
       </c>
       <c r="D281" s="15" t="s">
         <v>716</v>
       </c>
       <c r="E281" s="15" t="s">
         <v>717</v>
       </c>
       <c r="F281" s="15"/>
       <c r="G281" s="15"/>
       <c r="H281" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I281" s="15"/>
       <c r="J281" s="15">
         <v>5000</v>
       </c>
       <c r="K281" s="15">
         <v>0.00321</v>
       </c>
       <c r="L281" s="15">
         <v>0.00278</v>
       </c>
       <c r="M281" s="15">
         <v>0.00268</v>
       </c>
       <c r="N281" s="15">
-        <v>36525</v>
+        <v>29707</v>
       </c>
       <c r="O281" s="15"/>
       <c r="P281" s="15"/>
       <c r="Q281" s="15"/>
       <c r="R281"/>
     </row>
     <row r="282" spans="1:18">
       <c r="B282" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C282" s="15" t="s">
         <v>718</v>
       </c>
       <c r="D282" s="15" t="s">
         <v>719</v>
       </c>
       <c r="E282" s="15">
         <v>10080069809</v>
       </c>
       <c r="F282" s="15"/>
       <c r="G282" s="15"/>
       <c r="H282" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I282" s="15"/>
       <c r="J282" s="15">
         <v>5000</v>
       </c>
       <c r="K282" s="15">
         <v>0.00299</v>
       </c>
       <c r="L282" s="15">
         <v>0.00259</v>
       </c>
       <c r="M282" s="15">
         <v>0.00249</v>
       </c>
       <c r="N282" s="15"/>
       <c r="O282" s="15">
-        <v>3700</v>
+        <v>3450</v>
       </c>
       <c r="P282" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q282" s="15"/>
       <c r="R282"/>
     </row>
     <row r="283" spans="1:18">
       <c r="B283" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C283" s="15" t="s">
         <v>720</v>
       </c>
       <c r="D283" s="15" t="s">
         <v>721</v>
       </c>
       <c r="E283" s="15" t="s">
         <v>722</v>
       </c>
       <c r="F283" s="15"/>
       <c r="G283" s="15"/>
       <c r="H283" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I283" s="15"/>
       <c r="J283" s="15">
         <v>5000</v>
       </c>
       <c r="K283" s="15">
         <v>0.0029</v>
       </c>
       <c r="L283" s="15">
         <v>0.00251</v>
       </c>
       <c r="M283" s="15">
         <v>0.00241</v>
       </c>
       <c r="N283" s="15">
-        <v>3450</v>
+        <v>4500</v>
       </c>
       <c r="O283" s="15"/>
       <c r="P283" s="15"/>
       <c r="Q283" s="15"/>
       <c r="R283"/>
     </row>
     <row r="284" spans="1:18">
       <c r="B284" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C284" s="15" t="s">
         <v>723</v>
       </c>
       <c r="D284" s="15" t="s">
         <v>724</v>
       </c>
       <c r="E284" s="15" t="s">
         <v>725</v>
       </c>
       <c r="F284" s="15"/>
       <c r="G284" s="15"/>
       <c r="H284" s="15"/>
       <c r="I284" s="15"/>
       <c r="J284" s="15">
         <v>500</v>
@@ -13487,51 +13485,51 @@
       <c r="D285" s="15" t="s">
         <v>727</v>
       </c>
       <c r="E285" s="15" t="s">
         <v>728</v>
       </c>
       <c r="F285" s="15"/>
       <c r="G285" s="15"/>
       <c r="H285" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I285" s="15"/>
       <c r="J285" s="15">
         <v>5000</v>
       </c>
       <c r="K285" s="15">
         <v>0.00321</v>
       </c>
       <c r="L285" s="15">
         <v>0.00278</v>
       </c>
       <c r="M285" s="15">
         <v>0.00268</v>
       </c>
       <c r="N285" s="15">
-        <v>29680</v>
+        <v>22631</v>
       </c>
       <c r="O285" s="15"/>
       <c r="P285" s="15"/>
       <c r="Q285" s="15"/>
       <c r="R285"/>
     </row>
     <row r="286" spans="1:18">
       <c r="B286" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C286" s="15" t="s">
         <v>729</v>
       </c>
       <c r="D286" s="15" t="s">
         <v>730</v>
       </c>
       <c r="E286" s="15">
         <v>10080069810</v>
       </c>
       <c r="F286" s="15"/>
       <c r="G286" s="15"/>
       <c r="H286" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I286" s="15"/>
@@ -13567,90 +13565,90 @@
       <c r="D287" s="15" t="s">
         <v>732</v>
       </c>
       <c r="E287" s="15" t="s">
         <v>733</v>
       </c>
       <c r="F287" s="15"/>
       <c r="G287" s="15"/>
       <c r="H287" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I287" s="15"/>
       <c r="J287" s="15">
         <v>500</v>
       </c>
       <c r="K287" s="15">
         <v>0.00507</v>
       </c>
       <c r="L287" s="15">
         <v>0.00362</v>
       </c>
       <c r="M287" s="15">
         <v>0.00327</v>
       </c>
       <c r="N287" s="15">
-        <v>7470</v>
+        <v>7560</v>
       </c>
       <c r="O287" s="15"/>
       <c r="P287" s="15"/>
       <c r="Q287" s="15"/>
       <c r="R287"/>
     </row>
     <row r="288" spans="1:18">
       <c r="B288" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C288" s="15" t="s">
         <v>734</v>
       </c>
       <c r="D288" s="15" t="s">
         <v>735</v>
       </c>
       <c r="E288" s="15">
         <v>10000003868</v>
       </c>
       <c r="F288" s="15"/>
       <c r="G288" s="15"/>
       <c r="H288" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I288" s="15"/>
       <c r="J288" s="15">
         <v>5000</v>
       </c>
       <c r="K288" s="15">
         <v>0.00329</v>
       </c>
       <c r="L288" s="15">
         <v>0.00285</v>
       </c>
       <c r="M288" s="15">
         <v>0.00274</v>
       </c>
       <c r="N288" s="15">
-        <v>840</v>
+        <v>852</v>
       </c>
       <c r="O288" s="15"/>
       <c r="P288" s="15"/>
       <c r="Q288" s="15"/>
       <c r="R288"/>
     </row>
     <row r="289" spans="1:18">
       <c r="B289" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C289" s="15" t="s">
         <v>736</v>
       </c>
       <c r="D289" s="15" t="s">
         <v>737</v>
       </c>
       <c r="E289" s="15" t="s">
         <v>738</v>
       </c>
       <c r="F289" s="15"/>
       <c r="G289" s="15"/>
       <c r="H289" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I289" s="15"/>
@@ -13939,51 +13937,51 @@
         <v>760</v>
       </c>
       <c r="D297" s="15" t="s">
         <v>761</v>
       </c>
       <c r="E297" s="15" t="s">
         <v>762</v>
       </c>
       <c r="F297" s="15"/>
       <c r="G297" s="15"/>
       <c r="H297" s="15"/>
       <c r="I297" s="15"/>
       <c r="J297" s="15">
         <v>1000</v>
       </c>
       <c r="K297" s="15">
         <v>0.0231</v>
       </c>
       <c r="L297" s="15">
         <v>0.0231</v>
       </c>
       <c r="M297" s="15">
         <v>0.0231</v>
       </c>
       <c r="N297" s="15">
-        <v>1207</v>
+        <v>939</v>
       </c>
       <c r="O297" s="15"/>
       <c r="P297" s="15"/>
       <c r="Q297" s="15"/>
       <c r="R297"/>
     </row>
     <row r="298" spans="1:18">
       <c r="B298" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C298" s="15" t="s">
         <v>763</v>
       </c>
       <c r="D298" s="15" t="s">
         <v>764</v>
       </c>
       <c r="E298" s="15" t="s">
         <v>765</v>
       </c>
       <c r="F298" s="15"/>
       <c r="G298" s="15"/>
       <c r="H298" s="15"/>
       <c r="I298" s="15"/>
       <c r="J298" s="15">
         <v>500</v>