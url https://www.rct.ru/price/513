--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="795">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>18.06.2026</t>
+    <t>09.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -478,51 +478,51 @@
   <si>
     <t>10-00069565</t>
   </si>
   <si>
     <t>CF-0,25W- 43R</t>
   </si>
   <si>
     <t>Резистор CF-0,25W- 43R</t>
   </si>
   <si>
     <t>10-00069566</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-47R-JA</t>
   </si>
   <si>
     <t>CF-0,25W- 47R L-KLS6-CF-1/4W-47R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-51R-JA</t>
   </si>
   <si>
     <t>лента / CF-0,25W- 51R (L-KLS6-CF-1/4W-51R-JA)</t>
   </si>
   <si>
-    <t>20.08.2026</t>
+    <t>25.08.2026</t>
   </si>
   <si>
     <t>CF-0,25W- 56R</t>
   </si>
   <si>
     <t>Резистор CF-0,25W- 56R</t>
   </si>
   <si>
     <t>10-00069568</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-62R-JA</t>
   </si>
   <si>
     <t>лента / CF-0,25W- 62R</t>
   </si>
   <si>
     <t>10-00069399</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS6-CF-1/4W-62R-JA KLS, </t>
   </si>
   <si>
     <t>CF-0,25W- 62R</t>
   </si>
@@ -3297,51 +3297,51 @@
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.00435</v>
       </c>
       <c r="L13" s="15">
         <v>0.00302</v>
       </c>
       <c r="M13" s="15">
         <v>0.00278</v>
       </c>
       <c r="N13" s="15">
-        <v>84780</v>
+        <v>62172</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>500</v>
@@ -3540,90 +3540,90 @@
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>5000</v>
       </c>
       <c r="K20" s="15">
         <v>0.00284</v>
       </c>
       <c r="L20" s="15">
         <v>0.00246</v>
       </c>
       <c r="M20" s="15">
         <v>0.00236</v>
       </c>
       <c r="N20" s="15">
-        <v>1254</v>
+        <v>1300</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>5000</v>
       </c>
       <c r="K21" s="15">
         <v>0.0018</v>
       </c>
       <c r="L21" s="15">
         <v>0.0018</v>
       </c>
       <c r="M21" s="15">
         <v>0.0018</v>
       </c>
       <c r="N21" s="15">
-        <v>1197</v>
+        <v>1391</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="15"/>
@@ -3657,90 +3657,90 @@
       <c r="D23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="15">
         <v>10000003778</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>5000</v>
       </c>
       <c r="K23" s="15">
         <v>0.00276</v>
       </c>
       <c r="L23" s="15">
         <v>0.00239</v>
       </c>
       <c r="M23" s="15">
         <v>0.0023</v>
       </c>
       <c r="N23" s="15">
-        <v>268</v>
+        <v>291</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="15">
         <v>10000004201</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>5000</v>
       </c>
       <c r="K24" s="15">
         <v>0.00275</v>
       </c>
       <c r="L24" s="15">
         <v>0.00238</v>
       </c>
       <c r="M24" s="15">
         <v>0.00229</v>
       </c>
       <c r="N24" s="15">
-        <v>3337</v>
+        <v>3945</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
@@ -3805,90 +3805,90 @@
       <c r="D27" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>5000</v>
       </c>
       <c r="K27" s="15">
         <v>0.00284</v>
       </c>
       <c r="L27" s="15">
         <v>0.00246</v>
       </c>
       <c r="M27" s="15">
         <v>0.00236</v>
       </c>
       <c r="N27" s="15">
-        <v>1122</v>
+        <v>930</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.00435</v>
       </c>
       <c r="L28" s="15">
         <v>0.00302</v>
       </c>
       <c r="M28" s="15">
         <v>0.00278</v>
       </c>
       <c r="N28" s="15">
-        <v>144000</v>
+        <v>105600</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E29" s="15">
         <v>10000004220</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15"/>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
@@ -3982,51 +3982,51 @@
         <v>93</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E32" s="15">
         <v>10000006585</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.0037</v>
       </c>
       <c r="L32" s="15">
         <v>0.00257</v>
       </c>
       <c r="M32" s="15">
         <v>0.00236</v>
       </c>
       <c r="N32" s="15">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15"/>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
@@ -4056,51 +4056,51 @@
       <c r="D34" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>500</v>
       </c>
       <c r="K34" s="15">
         <v>0.00435</v>
       </c>
       <c r="L34" s="15">
         <v>0.00302</v>
       </c>
       <c r="M34" s="15">
         <v>0.00278</v>
       </c>
       <c r="N34" s="15">
-        <v>31767</v>
+        <v>22381</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="15"/>
@@ -4169,51 +4169,51 @@
       <c r="D37" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E37" s="15">
         <v>10080027695</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>5000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00309</v>
       </c>
       <c r="L37" s="15">
         <v>0.00268</v>
       </c>
       <c r="M37" s="15">
         <v>0.00258</v>
       </c>
       <c r="N37" s="15">
-        <v>748</v>
+        <v>519</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="15">
         <v>10000008788</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
@@ -4309,51 +4309,51 @@
       <c r="D41" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00261</v>
       </c>
       <c r="L41" s="15">
         <v>0.00226</v>
       </c>
       <c r="M41" s="15">
         <v>0.00218</v>
       </c>
       <c r="N41" s="15">
-        <v>3378</v>
+        <v>3364</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E42" s="15">
         <v>10000007768</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="15"/>
@@ -4420,51 +4420,51 @@
       <c r="D44" s="15" t="s">
         <v>125</v>
       </c>
       <c r="E44" s="15">
         <v>10000003358</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>5000</v>
       </c>
       <c r="K44" s="15">
         <v>0.00267</v>
       </c>
       <c r="L44" s="15">
         <v>0.00231</v>
       </c>
       <c r="M44" s="15">
         <v>0.00223</v>
       </c>
       <c r="N44" s="15">
-        <v>4500</v>
+        <v>4450</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="15">
         <v>10000003459</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="15"/>
@@ -4494,90 +4494,90 @@
         <v>128</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="15">
         <v>10000001113</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>1000</v>
       </c>
       <c r="K46" s="15">
         <v>0.0037</v>
       </c>
       <c r="L46" s="15">
         <v>0.00257</v>
       </c>
       <c r="M46" s="15">
         <v>0.00236</v>
       </c>
       <c r="N46" s="15">
-        <v>22671</v>
+        <v>19145</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="15">
         <v>10000002254</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>5000</v>
       </c>
       <c r="K47" s="15">
         <v>0.00276</v>
       </c>
       <c r="L47" s="15">
         <v>0.00239</v>
       </c>
       <c r="M47" s="15">
         <v>0.0023</v>
       </c>
       <c r="N47" s="15">
-        <v>4200</v>
+        <v>4500</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E48" s="15">
         <v>10000003450</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="15"/>
@@ -4609,129 +4609,129 @@
       <c r="D49" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.00435</v>
       </c>
       <c r="L49" s="15">
         <v>0.00302</v>
       </c>
       <c r="M49" s="15">
         <v>0.00278</v>
       </c>
       <c r="N49" s="15">
-        <v>69533</v>
+        <v>88599</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>5000</v>
       </c>
       <c r="K50" s="15">
         <v>0.00435</v>
       </c>
       <c r="L50" s="15">
         <v>0.00302</v>
       </c>
       <c r="M50" s="15">
         <v>0.00278</v>
       </c>
       <c r="N50" s="15">
-        <v>3375</v>
+        <v>2745</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.00435</v>
       </c>
       <c r="L51" s="15">
         <v>0.00302</v>
       </c>
       <c r="M51" s="15">
         <v>0.00278</v>
       </c>
       <c r="N51" s="15">
-        <v>7867</v>
+        <v>9418</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E52" s="15">
         <v>10000003458</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>500</v>
@@ -4831,93 +4831,91 @@
       <c r="D55" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E55" s="15">
         <v>10000003380</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>5000</v>
       </c>
       <c r="K55" s="15">
         <v>0.00267</v>
       </c>
       <c r="L55" s="15">
         <v>0.00231</v>
       </c>
       <c r="M55" s="15">
         <v>0.00223</v>
       </c>
       <c r="N55" s="15">
-        <v>3534</v>
+        <v>4460</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E56" s="15">
         <v>10080027310</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>5000</v>
       </c>
       <c r="K56" s="15">
         <v>0.00288</v>
       </c>
       <c r="L56" s="15">
         <v>0.0025</v>
       </c>
       <c r="M56" s="15">
         <v>0.0024</v>
       </c>
-      <c r="N56" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N56" s="15"/>
       <c r="O56" s="15">
-        <v>4250</v>
+        <v>3868</v>
       </c>
       <c r="P56" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>157</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15"/>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
@@ -4950,51 +4948,51 @@
       </c>
       <c r="E58" s="15" t="s">
         <v>160</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>161</v>
       </c>
       <c r="J58" s="15">
         <v>5000</v>
       </c>
       <c r="K58" s="15">
         <v>0.00435</v>
       </c>
       <c r="L58" s="15">
         <v>0.00302</v>
       </c>
       <c r="M58" s="15">
         <v>0.00278</v>
       </c>
       <c r="N58" s="15">
-        <v>3019</v>
+        <v>2846</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>158</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>162</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>163</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="15" t="s">
@@ -5102,51 +5100,51 @@
       <c r="D62" s="15" t="s">
         <v>169</v>
       </c>
       <c r="E62" s="15">
         <v>10080027312</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>5000</v>
       </c>
       <c r="K62" s="15">
         <v>0.00308</v>
       </c>
       <c r="L62" s="15">
         <v>0.00267</v>
       </c>
       <c r="M62" s="15">
         <v>0.00256</v>
       </c>
       <c r="N62" s="15">
-        <v>5544</v>
+        <v>5766</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>170</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>171</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>172</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15"/>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>500</v>
@@ -5248,129 +5246,129 @@
       <c r="D66" s="15" t="s">
         <v>178</v>
       </c>
       <c r="E66" s="15">
         <v>10000002572</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>5000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00276</v>
       </c>
       <c r="L66" s="15">
         <v>0.00239</v>
       </c>
       <c r="M66" s="15">
         <v>0.0023</v>
       </c>
       <c r="N66" s="15">
-        <v>4761</v>
+        <v>4655</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>179</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="15">
         <v>10080032212</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>5000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00435</v>
       </c>
       <c r="L67" s="15">
         <v>0.00302</v>
       </c>
       <c r="M67" s="15">
         <v>0.00278</v>
       </c>
       <c r="N67" s="15">
-        <v>441</v>
+        <v>623</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>181</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>182</v>
       </c>
       <c r="E68" s="15">
         <v>10000002521</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15">
         <v>5000</v>
       </c>
       <c r="K68" s="15">
         <v>0.00261</v>
       </c>
       <c r="L68" s="15">
         <v>0.00226</v>
       </c>
       <c r="M68" s="15">
         <v>0.00218</v>
       </c>
       <c r="N68" s="15">
-        <v>14787</v>
+        <v>13097</v>
       </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>183</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>184</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>185</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15"/>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>500</v>
@@ -5435,51 +5433,51 @@
       <c r="D71" s="15" t="s">
         <v>190</v>
       </c>
       <c r="E71" s="15">
         <v>10000002220</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>5000</v>
       </c>
       <c r="K71" s="15">
         <v>0.00288</v>
       </c>
       <c r="L71" s="15">
         <v>0.0025</v>
       </c>
       <c r="M71" s="15">
         <v>0.0024</v>
       </c>
       <c r="N71" s="15">
-        <v>1345</v>
+        <v>2017</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>191</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>192</v>
       </c>
       <c r="E72" s="15">
         <v>10080048471</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="15"/>
@@ -5616,51 +5614,51 @@
       <c r="D76" s="15" t="s">
         <v>199</v>
       </c>
       <c r="E76" s="15">
         <v>10000001484</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.00255</v>
       </c>
       <c r="L76" s="15">
         <v>0.00221</v>
       </c>
       <c r="M76" s="15">
         <v>0.00213</v>
       </c>
       <c r="N76" s="15">
-        <v>2175</v>
+        <v>1798</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>200</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>201</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>202</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
@@ -5723,129 +5721,129 @@
       <c r="D79" s="15" t="s">
         <v>206</v>
       </c>
       <c r="E79" s="15">
         <v>10080040583</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>5000</v>
       </c>
       <c r="K79" s="15">
         <v>0.00254</v>
       </c>
       <c r="L79" s="15">
         <v>0.0022</v>
       </c>
       <c r="M79" s="15">
         <v>0.00211</v>
       </c>
       <c r="N79" s="15">
-        <v>5167</v>
+        <v>4877</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>207</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>208</v>
       </c>
       <c r="E80" s="15">
         <v>10000001149</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>5000</v>
       </c>
       <c r="K80" s="15">
         <v>0.00311</v>
       </c>
       <c r="L80" s="15">
         <v>0.00269</v>
       </c>
       <c r="M80" s="15">
         <v>0.00259</v>
       </c>
       <c r="N80" s="15">
-        <v>1144</v>
+        <v>923</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>209</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>210</v>
       </c>
       <c r="E81" s="15">
         <v>10000003363</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>5000</v>
       </c>
       <c r="K81" s="15">
         <v>0.00267</v>
       </c>
       <c r="L81" s="15">
         <v>0.00231</v>
       </c>
       <c r="M81" s="15">
         <v>0.00223</v>
       </c>
       <c r="N81" s="15">
-        <v>4593</v>
+        <v>3827</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>211</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>212</v>
       </c>
       <c r="E82" s="15">
         <v>10000002111</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I82" s="15"/>
@@ -5877,51 +5875,51 @@
       <c r="D83" s="15" t="s">
         <v>214</v>
       </c>
       <c r="E83" s="15">
         <v>10080054282</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>5000</v>
       </c>
       <c r="K83" s="15">
         <v>0.00272</v>
       </c>
       <c r="L83" s="15">
         <v>0.00235</v>
       </c>
       <c r="M83" s="15">
         <v>0.00226</v>
       </c>
       <c r="N83" s="15">
-        <v>2254</v>
+        <v>2308</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>215</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>216</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>217</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>500</v>
@@ -5988,51 +5986,51 @@
       <c r="D86" s="15" t="s">
         <v>221</v>
       </c>
       <c r="E86" s="15">
         <v>10080027313</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
         <v>0.0029</v>
       </c>
       <c r="L86" s="15">
         <v>0.00251</v>
       </c>
       <c r="M86" s="15">
         <v>0.00241</v>
       </c>
       <c r="N86" s="15">
-        <v>1841</v>
+        <v>2090</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>222</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>223</v>
       </c>
       <c r="E87" s="15">
         <v>10000001485</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="15"/>
@@ -6064,90 +6062,90 @@
       <c r="D88" s="15" t="s">
         <v>225</v>
       </c>
       <c r="E88" s="15">
         <v>10080040584</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>5000</v>
       </c>
       <c r="K88" s="15">
         <v>0.00288</v>
       </c>
       <c r="L88" s="15">
         <v>0.0025</v>
       </c>
       <c r="M88" s="15">
         <v>0.0024</v>
       </c>
       <c r="N88" s="15">
-        <v>979</v>
+        <v>912</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>226</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>227</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>228</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.00435</v>
       </c>
       <c r="L89" s="15">
         <v>0.00302</v>
       </c>
       <c r="M89" s="15">
         <v>0.00278</v>
       </c>
       <c r="N89" s="15">
-        <v>148524</v>
+        <v>140496</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>229</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E90" s="15">
         <v>10000003441</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I90" s="15"/>
@@ -6215,91 +6213,91 @@
         <v>234</v>
       </c>
       <c r="E92" s="15">
         <v>10080033229</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>5000</v>
       </c>
       <c r="K92" s="15">
         <v>0.00252</v>
       </c>
       <c r="L92" s="15">
         <v>0.00218</v>
       </c>
       <c r="M92" s="15">
         <v>0.0021</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15">
-        <v>4051</v>
+        <v>3700</v>
       </c>
       <c r="P92" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>235</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>236</v>
       </c>
       <c r="E93" s="15">
         <v>10080040585</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>5000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00264</v>
       </c>
       <c r="L93" s="15">
         <v>0.00229</v>
       </c>
       <c r="M93" s="15">
         <v>0.0022</v>
       </c>
       <c r="N93" s="15">
-        <v>12230</v>
+        <v>9712</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>237</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="15">
         <v>10000003386</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I94" s="15"/>
@@ -6367,130 +6365,130 @@
         <v>242</v>
       </c>
       <c r="E96" s="15">
         <v>10080037687</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>5000</v>
       </c>
       <c r="K96" s="15">
         <v>0.00276</v>
       </c>
       <c r="L96" s="15">
         <v>0.00239</v>
       </c>
       <c r="M96" s="15">
         <v>0.0023</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15">
-        <v>3000</v>
+        <v>4500</v>
       </c>
       <c r="P96" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E97" s="15">
         <v>10000003455</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>5000</v>
       </c>
       <c r="K97" s="15">
         <v>0.00497</v>
       </c>
       <c r="L97" s="15">
         <v>0.00359</v>
       </c>
       <c r="M97" s="15">
         <v>0.00314</v>
       </c>
       <c r="N97" s="15">
-        <v>3066</v>
+        <v>2466</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>245</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>246</v>
       </c>
       <c r="E98" s="15">
         <v>10000002672</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>5000</v>
       </c>
       <c r="K98" s="15">
         <v>0.00288</v>
       </c>
       <c r="L98" s="15">
         <v>0.0025</v>
       </c>
       <c r="M98" s="15">
         <v>0.0024</v>
       </c>
       <c r="N98" s="15">
-        <v>809</v>
+        <v>758</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>247</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>248</v>
       </c>
       <c r="E99" s="15">
         <v>10000001488</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I99" s="15" t="s">
@@ -6524,90 +6522,90 @@
       </c>
       <c r="E100" s="15">
         <v>10080048472</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I100" s="15" t="s">
         <v>249</v>
       </c>
       <c r="J100" s="15">
         <v>5000</v>
       </c>
       <c r="K100" s="15">
         <v>0.00279</v>
       </c>
       <c r="L100" s="15">
         <v>0.00242</v>
       </c>
       <c r="M100" s="15">
         <v>0.00233</v>
       </c>
       <c r="N100" s="15">
-        <v>3384</v>
+        <v>3619</v>
       </c>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E101" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.00288</v>
       </c>
       <c r="L101" s="15">
         <v>0.0025</v>
       </c>
       <c r="M101" s="15">
         <v>0.0024</v>
       </c>
       <c r="N101" s="15">
-        <v>3616</v>
+        <v>3114</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>254</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>255</v>
       </c>
       <c r="E102" s="15">
         <v>10000003394</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I102" s="15"/>
@@ -6641,51 +6639,51 @@
       <c r="D103" s="15" t="s">
         <v>257</v>
       </c>
       <c r="E103" s="15">
         <v>10080027297</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>5000</v>
       </c>
       <c r="K103" s="15">
         <v>0.00362</v>
       </c>
       <c r="L103" s="15">
         <v>0.00313</v>
       </c>
       <c r="M103" s="15">
         <v>0.00301</v>
       </c>
       <c r="N103" s="15">
-        <v>22098</v>
+        <v>19688</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>258</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>259</v>
       </c>
       <c r="E104" s="15">
         <v>10000003692</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15"/>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>500</v>
@@ -6715,90 +6713,90 @@
       <c r="D105" s="15" t="s">
         <v>261</v>
       </c>
       <c r="E105" s="15">
         <v>10000003460</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>5000</v>
       </c>
       <c r="K105" s="15">
         <v>0.00276</v>
       </c>
       <c r="L105" s="15">
         <v>0.00239</v>
       </c>
       <c r="M105" s="15">
         <v>0.0023</v>
       </c>
       <c r="N105" s="15">
-        <v>20879</v>
+        <v>18358</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
         <v>262</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>263</v>
       </c>
       <c r="E106" s="15">
         <v>10000004864</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>5000</v>
       </c>
       <c r="K106" s="15">
         <v>0.00275</v>
       </c>
       <c r="L106" s="15">
         <v>0.00238</v>
       </c>
       <c r="M106" s="15">
         <v>0.00229</v>
       </c>
       <c r="N106" s="15">
-        <v>9379</v>
+        <v>8927</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>264</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E107" s="15" t="s">
         <v>266</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I107" s="15" t="s">
@@ -6868,55 +6866,53 @@
         <v>270</v>
       </c>
       <c r="E109" s="15">
         <v>10080034116</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I109" s="15" t="s">
         <v>267</v>
       </c>
       <c r="J109" s="15">
         <v>5000</v>
       </c>
       <c r="K109" s="15">
         <v>0.00269</v>
       </c>
       <c r="L109" s="15">
         <v>0.00233</v>
       </c>
       <c r="M109" s="15">
         <v>0.00224</v>
       </c>
-      <c r="N109" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N109" s="15"/>
       <c r="O109" s="15">
-        <v>3550</v>
+        <v>4500</v>
       </c>
       <c r="P109" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
         <v>271</v>
       </c>
       <c r="D110" s="15" t="s">
         <v>272</v>
       </c>
       <c r="E110" s="15">
         <v>10000007393</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15"/>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
@@ -6947,129 +6943,129 @@
       <c r="D111" s="15" t="s">
         <v>274</v>
       </c>
       <c r="E111" s="15" t="s">
         <v>275</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>5000</v>
       </c>
       <c r="K111" s="15">
         <v>0.00284</v>
       </c>
       <c r="L111" s="15">
         <v>0.00246</v>
       </c>
       <c r="M111" s="15">
         <v>0.00236</v>
       </c>
       <c r="N111" s="15">
-        <v>5508</v>
+        <v>5285</v>
       </c>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
         <v>276</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>277</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>278</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>500</v>
       </c>
       <c r="K112" s="15">
         <v>0.00435</v>
       </c>
       <c r="L112" s="15">
         <v>0.00302</v>
       </c>
       <c r="M112" s="15">
         <v>0.00278</v>
       </c>
       <c r="N112" s="15">
-        <v>139329</v>
+        <v>144189</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>276</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>279</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>280</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>1000</v>
       </c>
       <c r="K113" s="15">
         <v>0.00435</v>
       </c>
       <c r="L113" s="15">
         <v>0.00302</v>
       </c>
       <c r="M113" s="15">
         <v>0.00278</v>
       </c>
       <c r="N113" s="15">
-        <v>567</v>
+        <v>483</v>
       </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>281</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>282</v>
       </c>
       <c r="E114" s="15">
         <v>10080044359</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>283</v>
       </c>
       <c r="I114" s="15"/>
@@ -7101,54 +7097,54 @@
       <c r="D115" s="15" t="s">
         <v>285</v>
       </c>
       <c r="E115" s="15">
         <v>10000002673</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>5000</v>
       </c>
       <c r="K115" s="15">
         <v>0.0027</v>
       </c>
       <c r="L115" s="15">
         <v>0.00234</v>
       </c>
       <c r="M115" s="15">
         <v>0.00225</v>
       </c>
       <c r="N115" s="15">
-        <v>469</v>
+        <v>539</v>
       </c>
       <c r="O115" s="15">
-        <v>3350</v>
+        <v>3850</v>
       </c>
       <c r="P115" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>286</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>287</v>
       </c>
       <c r="E116" s="15" t="s">
         <v>288</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>39</v>
       </c>
@@ -7181,51 +7177,51 @@
       <c r="D117" s="15" t="s">
         <v>290</v>
       </c>
       <c r="E117" s="15">
         <v>10080027298</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>5000</v>
       </c>
       <c r="K117" s="15">
         <v>0.00296</v>
       </c>
       <c r="L117" s="15">
         <v>0.00256</v>
       </c>
       <c r="M117" s="15">
         <v>0.00246</v>
       </c>
       <c r="N117" s="15">
-        <v>24651</v>
+        <v>25958</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>291</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>292</v>
       </c>
       <c r="E118" s="15" t="s">
         <v>293</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I118" s="15" t="s">
@@ -7261,51 +7257,51 @@
       </c>
       <c r="E119" s="15">
         <v>10080027299</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I119" s="15" t="s">
         <v>294</v>
       </c>
       <c r="J119" s="15">
         <v>5000</v>
       </c>
       <c r="K119" s="15">
         <v>0.00344</v>
       </c>
       <c r="L119" s="15">
         <v>0.00298</v>
       </c>
       <c r="M119" s="15">
         <v>0.00286</v>
       </c>
       <c r="N119" s="15">
-        <v>92062</v>
+        <v>95557</v>
       </c>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
         <v>296</v>
       </c>
       <c r="D120" s="15" t="s">
         <v>297</v>
       </c>
       <c r="E120" s="15">
         <v>10000002219</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I120" s="15"/>
@@ -7337,51 +7333,51 @@
       <c r="D121" s="15" t="s">
         <v>299</v>
       </c>
       <c r="E121" s="15">
         <v>10080027300</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>5000</v>
       </c>
       <c r="K121" s="15">
         <v>0.00311</v>
       </c>
       <c r="L121" s="15">
         <v>0.00269</v>
       </c>
       <c r="M121" s="15">
         <v>0.00259</v>
       </c>
       <c r="N121" s="15">
-        <v>21500</v>
+        <v>17431</v>
       </c>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
         <v>300</v>
       </c>
       <c r="D122" s="15" t="s">
         <v>301</v>
       </c>
       <c r="E122" s="15" t="s">
         <v>302</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15"/>
       <c r="H122" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I122" s="15" t="s">
@@ -7418,55 +7414,53 @@
         <v>304</v>
       </c>
       <c r="E123" s="15">
         <v>10080027301</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I123" s="15" t="s">
         <v>303</v>
       </c>
       <c r="J123" s="15">
         <v>5000</v>
       </c>
       <c r="K123" s="15">
         <v>0.00261</v>
       </c>
       <c r="L123" s="15">
         <v>0.00226</v>
       </c>
       <c r="M123" s="15">
         <v>0.00218</v>
       </c>
-      <c r="N123" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N123" s="15"/>
       <c r="O123" s="15">
-        <v>3600</v>
+        <v>3168</v>
       </c>
       <c r="P123" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
         <v>305</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>306</v>
       </c>
       <c r="E124" s="15">
         <v>10000002060</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15"/>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
@@ -7497,93 +7491,93 @@
       <c r="D125" s="15" t="s">
         <v>308</v>
       </c>
       <c r="E125" s="15">
         <v>10000002255</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
       <c r="H125" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
         <v>5000</v>
       </c>
       <c r="K125" s="15">
         <v>0.00267</v>
       </c>
       <c r="L125" s="15">
         <v>0.00231</v>
       </c>
       <c r="M125" s="15">
         <v>0.00223</v>
       </c>
       <c r="N125" s="15">
-        <v>4350</v>
+        <v>2866</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>309</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>310</v>
       </c>
       <c r="E126" s="15">
         <v>10080027303</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>5000</v>
       </c>
       <c r="K126" s="15">
         <v>0.00288</v>
       </c>
       <c r="L126" s="15">
         <v>0.0025</v>
       </c>
       <c r="M126" s="15">
         <v>0.0024</v>
       </c>
       <c r="N126" s="15">
-        <v>10300</v>
+        <v>13577</v>
       </c>
       <c r="O126" s="15">
-        <v>3300</v>
+        <v>4350</v>
       </c>
       <c r="P126" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>311</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>312</v>
       </c>
       <c r="E127" s="15">
         <v>10000002413</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
         <v>39</v>
       </c>
@@ -7620,51 +7614,51 @@
       </c>
       <c r="E128" s="15">
         <v>10080033055</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I128" s="15" t="s">
         <v>313</v>
       </c>
       <c r="J128" s="15">
         <v>5000</v>
       </c>
       <c r="K128" s="15">
         <v>0.00329</v>
       </c>
       <c r="L128" s="15">
         <v>0.00285</v>
       </c>
       <c r="M128" s="15">
         <v>0.00274</v>
       </c>
       <c r="N128" s="15">
-        <v>16114</v>
+        <v>16997</v>
       </c>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
         <v>315</v>
       </c>
       <c r="D129" s="15" t="s">
         <v>316</v>
       </c>
       <c r="E129" s="15">
         <v>10000002110</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15"/>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
         <v>500</v>
@@ -7694,90 +7688,90 @@
       <c r="D130" s="15" t="s">
         <v>318</v>
       </c>
       <c r="E130" s="15">
         <v>10080040586</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15"/>
       <c r="H130" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
         <v>5000</v>
       </c>
       <c r="K130" s="15">
         <v>0.00296</v>
       </c>
       <c r="L130" s="15">
         <v>0.00256</v>
       </c>
       <c r="M130" s="15">
         <v>0.00246</v>
       </c>
       <c r="N130" s="15">
-        <v>69015</v>
+        <v>59146</v>
       </c>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
         <v>319</v>
       </c>
       <c r="D131" s="15" t="s">
         <v>320</v>
       </c>
       <c r="E131" s="15">
         <v>10000002517</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15"/>
       <c r="H131" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>5000</v>
       </c>
       <c r="K131" s="15">
         <v>0.00266</v>
       </c>
       <c r="L131" s="15">
         <v>0.0023</v>
       </c>
       <c r="M131" s="15">
         <v>0.00221</v>
       </c>
       <c r="N131" s="15">
-        <v>147420</v>
+        <v>188381</v>
       </c>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
         <v>321</v>
       </c>
       <c r="D132" s="15" t="s">
         <v>322</v>
       </c>
       <c r="E132" s="15">
         <v>10080003283</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15"/>
       <c r="H132" s="15"/>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>1000</v>
@@ -7808,128 +7802,128 @@
         <v>324</v>
       </c>
       <c r="E133" s="15">
         <v>10080018462</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15"/>
       <c r="H133" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
         <v>5000</v>
       </c>
       <c r="K133" s="15">
         <v>0.00317</v>
       </c>
       <c r="L133" s="15">
         <v>0.00274</v>
       </c>
       <c r="M133" s="15">
         <v>0.00264</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15">
-        <v>53620</v>
+        <v>48514</v>
       </c>
       <c r="P133" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C134" s="15" t="s">
         <v>325</v>
       </c>
       <c r="D134" s="15" t="s">
         <v>326</v>
       </c>
       <c r="E134" s="15" t="s">
         <v>327</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15"/>
       <c r="H134" s="15"/>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>500</v>
       </c>
       <c r="K134" s="15">
         <v>0.0037</v>
       </c>
       <c r="L134" s="15">
         <v>0.00257</v>
       </c>
       <c r="M134" s="15">
         <v>0.00236</v>
       </c>
       <c r="N134" s="15">
-        <v>190</v>
+        <v>139</v>
       </c>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
         <v>328</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>329</v>
       </c>
       <c r="E135" s="15">
         <v>10080040587</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15"/>
       <c r="H135" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
         <v>5000</v>
       </c>
       <c r="K135" s="15">
         <v>0.00409</v>
       </c>
       <c r="L135" s="15">
         <v>0.00296</v>
       </c>
       <c r="M135" s="15">
         <v>0.00259</v>
       </c>
       <c r="N135" s="15">
-        <v>6858</v>
+        <v>8151</v>
       </c>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="15" t="s">
         <v>330</v>
       </c>
       <c r="D136" s="15" t="s">
         <v>331</v>
       </c>
       <c r="E136" s="15" t="s">
         <v>332</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15"/>
       <c r="H136" s="15"/>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
         <v>500</v>
@@ -7959,90 +7953,90 @@
       <c r="D137" s="15" t="s">
         <v>334</v>
       </c>
       <c r="E137" s="15">
         <v>10080037688</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15"/>
       <c r="H137" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
         <v>5000</v>
       </c>
       <c r="K137" s="15">
         <v>0.00279</v>
       </c>
       <c r="L137" s="15">
         <v>0.00242</v>
       </c>
       <c r="M137" s="15">
         <v>0.00233</v>
       </c>
       <c r="N137" s="15">
-        <v>88217</v>
+        <v>106858</v>
       </c>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
         <v>335</v>
       </c>
       <c r="D138" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E138" s="15">
         <v>10000003131</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15"/>
       <c r="H138" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
         <v>5000</v>
       </c>
       <c r="K138" s="15">
         <v>0.0027</v>
       </c>
       <c r="L138" s="15">
         <v>0.00234</v>
       </c>
       <c r="M138" s="15">
         <v>0.00225</v>
       </c>
       <c r="N138" s="15">
-        <v>106174</v>
+        <v>41768</v>
       </c>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
         <v>337</v>
       </c>
       <c r="D139" s="15" t="s">
         <v>338</v>
       </c>
       <c r="E139" s="15">
         <v>10080048473</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15"/>
       <c r="H139" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I139" s="15"/>
@@ -8074,90 +8068,90 @@
       <c r="D140" s="15" t="s">
         <v>340</v>
       </c>
       <c r="E140" s="15">
         <v>10080027304</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15"/>
       <c r="H140" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I140" s="15"/>
       <c r="J140" s="15">
         <v>5000</v>
       </c>
       <c r="K140" s="15">
         <v>0.00266</v>
       </c>
       <c r="L140" s="15">
         <v>0.0023</v>
       </c>
       <c r="M140" s="15">
         <v>0.00221</v>
       </c>
       <c r="N140" s="15">
-        <v>198896</v>
+        <v>208520</v>
       </c>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C141" s="15" t="s">
         <v>341</v>
       </c>
       <c r="D141" s="15" t="s">
         <v>342</v>
       </c>
       <c r="E141" s="15">
         <v>10080027305</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15"/>
       <c r="H141" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>5000</v>
       </c>
       <c r="K141" s="15">
         <v>0.00267</v>
       </c>
       <c r="L141" s="15">
         <v>0.00231</v>
       </c>
       <c r="M141" s="15">
         <v>0.00223</v>
       </c>
       <c r="N141" s="15">
-        <v>74240</v>
+        <v>73080</v>
       </c>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
         <v>343</v>
       </c>
       <c r="D142" s="15" t="s">
         <v>344</v>
       </c>
       <c r="E142" s="15" t="s">
         <v>345</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15"/>
       <c r="H142" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I142" s="15"/>
@@ -8226,94 +8220,94 @@
       <c r="D144" s="15" t="s">
         <v>349</v>
       </c>
       <c r="E144" s="15">
         <v>10080027306</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15"/>
       <c r="H144" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>5000</v>
       </c>
       <c r="K144" s="15">
         <v>0.00275</v>
       </c>
       <c r="L144" s="15">
         <v>0.00238</v>
       </c>
       <c r="M144" s="15">
         <v>0.00229</v>
       </c>
       <c r="N144" s="15">
-        <v>3126</v>
+        <v>2048</v>
       </c>
       <c r="O144" s="15">
-        <v>15600</v>
+        <v>16800</v>
       </c>
       <c r="P144" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
         <v>350</v>
       </c>
       <c r="D145" s="15" t="s">
         <v>351</v>
       </c>
       <c r="E145" s="15">
         <v>10080052138</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15"/>
       <c r="H145" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>5000</v>
       </c>
       <c r="K145" s="15">
         <v>0.00284</v>
       </c>
       <c r="L145" s="15">
         <v>0.00246</v>
       </c>
       <c r="M145" s="15">
         <v>0.00236</v>
       </c>
       <c r="N145" s="15">
-        <v>24624</v>
+        <v>17154</v>
       </c>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
         <v>352</v>
       </c>
       <c r="D146" s="15" t="s">
         <v>353</v>
       </c>
       <c r="E146" s="15">
         <v>10080048388</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15"/>
       <c r="H146" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I146" s="15"/>
@@ -8382,88 +8376,88 @@
       <c r="D148" s="15" t="s">
         <v>357</v>
       </c>
       <c r="E148" s="15">
         <v>10000003453</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15"/>
       <c r="H148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15">
         <v>1000</v>
       </c>
       <c r="K148" s="15">
         <v>0.00219</v>
       </c>
       <c r="L148" s="15">
         <v>0.0019</v>
       </c>
       <c r="M148" s="15">
         <v>0.00183</v>
       </c>
       <c r="N148" s="15">
-        <v>5890</v>
+        <v>5264</v>
       </c>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148"/>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
         <v>358</v>
       </c>
       <c r="D149" s="15" t="s">
         <v>359</v>
       </c>
       <c r="E149" s="15" t="s">
         <v>360</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15"/>
       <c r="H149" s="15"/>
       <c r="I149" s="15"/>
       <c r="J149" s="15">
         <v>500</v>
       </c>
       <c r="K149" s="15">
         <v>0.0037</v>
       </c>
       <c r="L149" s="15">
         <v>0.00257</v>
       </c>
       <c r="M149" s="15">
         <v>0.00236</v>
       </c>
       <c r="N149" s="15">
-        <v>8040</v>
+        <v>9648</v>
       </c>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149"/>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
         <v>361</v>
       </c>
       <c r="D150" s="15" t="s">
         <v>362</v>
       </c>
       <c r="E150" s="15">
         <v>10000001036</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15"/>
       <c r="H150" s="15"/>
       <c r="I150" s="15"/>
       <c r="J150" s="15">
         <v>500</v>
@@ -8493,51 +8487,51 @@
       <c r="D151" s="15" t="s">
         <v>364</v>
       </c>
       <c r="E151" s="15">
         <v>10080040588</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15"/>
       <c r="H151" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I151" s="15"/>
       <c r="J151" s="15">
         <v>5000</v>
       </c>
       <c r="K151" s="15">
         <v>0.00458</v>
       </c>
       <c r="L151" s="15">
         <v>0.00331</v>
       </c>
       <c r="M151" s="15">
         <v>0.00289</v>
       </c>
       <c r="N151" s="15">
-        <v>8889</v>
+        <v>12241</v>
       </c>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151"/>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
         <v>365</v>
       </c>
       <c r="D152" s="15" t="s">
         <v>366</v>
       </c>
       <c r="E152" s="15" t="s">
         <v>367</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15"/>
       <c r="H152" s="15"/>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
         <v>500</v>
@@ -8567,287 +8561,287 @@
       <c r="D153" s="15" t="s">
         <v>369</v>
       </c>
       <c r="E153" s="15">
         <v>10000002928</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15"/>
       <c r="H153" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>5000</v>
       </c>
       <c r="K153" s="15">
         <v>0.00284</v>
       </c>
       <c r="L153" s="15">
         <v>0.00246</v>
       </c>
       <c r="M153" s="15">
         <v>0.00236</v>
       </c>
       <c r="N153" s="15">
-        <v>1941</v>
+        <v>1439</v>
       </c>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
         <v>370</v>
       </c>
       <c r="D154" s="15" t="s">
         <v>371</v>
       </c>
       <c r="E154" s="15">
         <v>10000002578</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15"/>
       <c r="H154" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>5000</v>
       </c>
       <c r="K154" s="15">
         <v>0.0027</v>
       </c>
       <c r="L154" s="15">
         <v>0.00234</v>
       </c>
       <c r="M154" s="15">
         <v>0.00225</v>
       </c>
       <c r="N154" s="15">
-        <v>4118</v>
+        <v>3953</v>
       </c>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
         <v>372</v>
       </c>
       <c r="D155" s="15" t="s">
         <v>373</v>
       </c>
       <c r="E155" s="15">
         <v>10000003056</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15"/>
       <c r="H155" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>5000</v>
       </c>
       <c r="K155" s="15">
         <v>0.00275</v>
       </c>
       <c r="L155" s="15">
         <v>0.00238</v>
       </c>
       <c r="M155" s="15">
         <v>0.00229</v>
       </c>
       <c r="N155" s="15">
-        <v>536</v>
+        <v>623</v>
       </c>
       <c r="O155" s="15">
-        <v>3100</v>
+        <v>3600</v>
       </c>
       <c r="P155" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
         <v>374</v>
       </c>
       <c r="D156" s="15" t="s">
         <v>375</v>
       </c>
       <c r="E156" s="15" t="s">
         <v>376</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15"/>
       <c r="H156" s="15"/>
       <c r="I156" s="15"/>
       <c r="J156" s="15">
         <v>500</v>
       </c>
       <c r="K156" s="15">
         <v>0.00195</v>
       </c>
       <c r="L156" s="15">
         <v>0.00141</v>
       </c>
       <c r="M156" s="15">
         <v>0.00123</v>
       </c>
       <c r="N156" s="15">
-        <v>364760</v>
+        <v>279649</v>
       </c>
       <c r="O156" s="15"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
         <v>377</v>
       </c>
       <c r="D157" s="15" t="s">
         <v>378</v>
       </c>
       <c r="E157" s="15">
         <v>10000000637</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15"/>
       <c r="H157" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I157" s="15"/>
       <c r="J157" s="15">
         <v>5000</v>
       </c>
       <c r="K157" s="15">
         <v>0.00435</v>
       </c>
       <c r="L157" s="15">
         <v>0.00302</v>
       </c>
       <c r="M157" s="15">
         <v>0.00278</v>
       </c>
       <c r="N157" s="15">
-        <v>12100</v>
+        <v>10992</v>
       </c>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
         <v>379</v>
       </c>
       <c r="D158" s="15" t="s">
         <v>380</v>
       </c>
       <c r="E158" s="15" t="s">
         <v>381</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15"/>
       <c r="H158" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I158" s="15"/>
       <c r="J158" s="15">
         <v>5000</v>
       </c>
       <c r="K158" s="15">
         <v>0.00311</v>
       </c>
       <c r="L158" s="15">
         <v>0.00269</v>
       </c>
       <c r="M158" s="15">
         <v>0.00259</v>
       </c>
       <c r="N158" s="15">
-        <v>1848</v>
+        <v>2112</v>
       </c>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158"/>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
         <v>382</v>
       </c>
       <c r="D159" s="15" t="s">
         <v>383</v>
       </c>
       <c r="E159" s="15">
         <v>10000003367</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15"/>
       <c r="H159" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>5000</v>
       </c>
       <c r="K159" s="15">
         <v>0.00282</v>
       </c>
       <c r="L159" s="15">
         <v>0.00244</v>
       </c>
       <c r="M159" s="15">
         <v>0.00235</v>
       </c>
       <c r="N159" s="15">
-        <v>2024</v>
+        <v>1886</v>
       </c>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
         <v>384</v>
       </c>
       <c r="D160" s="15" t="s">
         <v>385</v>
       </c>
       <c r="E160" s="15">
         <v>10000003370</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15"/>
       <c r="H160" s="15"/>
       <c r="I160" s="15"/>
       <c r="J160" s="15">
         <v>500</v>
@@ -8875,51 +8869,51 @@
         <v>386</v>
       </c>
       <c r="D161" s="15" t="s">
         <v>387</v>
       </c>
       <c r="E161" s="15" t="s">
         <v>388</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15"/>
       <c r="H161" s="15"/>
       <c r="I161" s="15"/>
       <c r="J161" s="15">
         <v>1000</v>
       </c>
       <c r="K161" s="15">
         <v>0.0037</v>
       </c>
       <c r="L161" s="15">
         <v>0.00257</v>
       </c>
       <c r="M161" s="15">
         <v>0.00236</v>
       </c>
       <c r="N161" s="15">
-        <v>18941</v>
+        <v>18630</v>
       </c>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
       <c r="R161"/>
     </row>
     <row r="162" spans="1:18">
       <c r="B162" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="15" t="s">
         <v>386</v>
       </c>
       <c r="D162" s="15" t="s">
         <v>389</v>
       </c>
       <c r="E162" s="15" t="s">
         <v>390</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15"/>
       <c r="H162" s="15"/>
       <c r="I162" s="15"/>
       <c r="J162" s="15">
         <v>1000</v>
@@ -8947,92 +8941,92 @@
         <v>391</v>
       </c>
       <c r="D163" s="15" t="s">
         <v>392</v>
       </c>
       <c r="E163" s="15">
         <v>10000007417</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15"/>
       <c r="H163" s="15"/>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>1000</v>
       </c>
       <c r="K163" s="15">
         <v>0.0037</v>
       </c>
       <c r="L163" s="15">
         <v>0.00257</v>
       </c>
       <c r="M163" s="15">
         <v>0.00236</v>
       </c>
       <c r="N163" s="15">
-        <v>14543</v>
+        <v>11275</v>
       </c>
       <c r="O163" s="15"/>
       <c r="P163" s="15"/>
       <c r="Q163" s="15"/>
       <c r="R163"/>
     </row>
     <row r="164" spans="1:18">
       <c r="B164" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C164" s="15" t="s">
         <v>393</v>
       </c>
       <c r="D164" s="15" t="s">
         <v>394</v>
       </c>
       <c r="E164" s="15">
         <v>10080027307</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15"/>
       <c r="H164" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I164" s="15" t="s">
         <v>395</v>
       </c>
       <c r="J164" s="15">
         <v>5000</v>
       </c>
       <c r="K164" s="15">
         <v>0.0018</v>
       </c>
       <c r="L164" s="15">
         <v>0.0018</v>
       </c>
       <c r="M164" s="15">
         <v>0.0018</v>
       </c>
       <c r="N164" s="15">
-        <v>14525</v>
+        <v>15575</v>
       </c>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
         <v>393</v>
       </c>
       <c r="D165" s="15" t="s">
         <v>396</v>
       </c>
       <c r="E165" s="15" t="s">
         <v>397</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15"/>
       <c r="H165" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I165" s="15" t="s">
@@ -9064,51 +9058,51 @@
         <v>398</v>
       </c>
       <c r="D166" s="15" t="s">
         <v>399</v>
       </c>
       <c r="E166" s="15" t="s">
         <v>400</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15"/>
       <c r="H166" s="15"/>
       <c r="I166" s="15"/>
       <c r="J166" s="15">
         <v>500</v>
       </c>
       <c r="K166" s="15">
         <v>0.0037</v>
       </c>
       <c r="L166" s="15">
         <v>0.00257</v>
       </c>
       <c r="M166" s="15">
         <v>0.00236</v>
       </c>
       <c r="N166" s="15">
-        <v>232011</v>
+        <v>203010</v>
       </c>
       <c r="O166" s="15"/>
       <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
       <c r="R166"/>
     </row>
     <row r="167" spans="1:18">
       <c r="B167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="15" t="s">
         <v>401</v>
       </c>
       <c r="D167" s="15" t="s">
         <v>402</v>
       </c>
       <c r="E167" s="15" t="s">
         <v>403</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15"/>
       <c r="H167" s="15"/>
       <c r="I167" s="15"/>
       <c r="J167" s="15">
         <v>500</v>
@@ -9173,90 +9167,90 @@
       <c r="D169" s="15" t="s">
         <v>408</v>
       </c>
       <c r="E169" s="15">
         <v>10080040589</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15"/>
       <c r="H169" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
         <v>5000</v>
       </c>
       <c r="K169" s="15">
         <v>0.00284</v>
       </c>
       <c r="L169" s="15">
         <v>0.00246</v>
       </c>
       <c r="M169" s="15">
         <v>0.00236</v>
       </c>
       <c r="N169" s="15">
-        <v>5200</v>
+        <v>5841</v>
       </c>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169"/>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
         <v>409</v>
       </c>
       <c r="D170" s="15" t="s">
         <v>410</v>
       </c>
       <c r="E170" s="15">
         <v>10000003389</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15"/>
       <c r="H170" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
         <v>5000</v>
       </c>
       <c r="K170" s="15">
         <v>0.00282</v>
       </c>
       <c r="L170" s="15">
         <v>0.00244</v>
       </c>
       <c r="M170" s="15">
         <v>0.00235</v>
       </c>
       <c r="N170" s="15">
-        <v>3066</v>
+        <v>2677</v>
       </c>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
         <v>411</v>
       </c>
       <c r="D171" s="15" t="s">
         <v>412</v>
       </c>
       <c r="E171" s="15" t="s">
         <v>413</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15"/>
       <c r="H171" s="15"/>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
         <v>500</v>
@@ -9401,51 +9395,51 @@
       <c r="D175" s="15" t="s">
         <v>423</v>
       </c>
       <c r="E175" s="15">
         <v>10080027309</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15"/>
       <c r="H175" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I175" s="15"/>
       <c r="J175" s="15">
         <v>5000</v>
       </c>
       <c r="K175" s="15">
         <v>0.00422</v>
       </c>
       <c r="L175" s="15">
         <v>0.00305</v>
       </c>
       <c r="M175" s="15">
         <v>0.00267</v>
       </c>
       <c r="N175" s="15">
-        <v>7213</v>
+        <v>5754</v>
       </c>
       <c r="O175" s="15"/>
       <c r="P175" s="15"/>
       <c r="Q175" s="15"/>
       <c r="R175"/>
     </row>
     <row r="176" spans="1:18">
       <c r="B176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C176" s="15" t="s">
         <v>424</v>
       </c>
       <c r="D176" s="15" t="s">
         <v>425</v>
       </c>
       <c r="E176" s="15" t="s">
         <v>426</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15"/>
       <c r="H176" s="15"/>
       <c r="I176" s="15"/>
       <c r="J176" s="15"/>
       <c r="K176" s="15">
@@ -9471,51 +9465,51 @@
         <v>427</v>
       </c>
       <c r="D177" s="15" t="s">
         <v>428</v>
       </c>
       <c r="E177" s="15">
         <v>10000003258</v>
       </c>
       <c r="F177" s="15"/>
       <c r="G177" s="15"/>
       <c r="H177" s="15"/>
       <c r="I177" s="15"/>
       <c r="J177" s="15">
         <v>1000</v>
       </c>
       <c r="K177" s="15">
         <v>0.0037</v>
       </c>
       <c r="L177" s="15">
         <v>0.00257</v>
       </c>
       <c r="M177" s="15">
         <v>0.00236</v>
       </c>
       <c r="N177" s="15">
-        <v>29524</v>
+        <v>30150</v>
       </c>
       <c r="O177" s="15"/>
       <c r="P177" s="15"/>
       <c r="Q177" s="15"/>
       <c r="R177"/>
     </row>
     <row r="178" spans="1:18">
       <c r="B178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="15" t="s">
         <v>429</v>
       </c>
       <c r="D178" s="15" t="s">
         <v>430</v>
       </c>
       <c r="E178" s="15">
         <v>10000007418</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15"/>
       <c r="H178" s="15"/>
       <c r="I178" s="15"/>
       <c r="J178" s="15">
         <v>500</v>
@@ -9652,129 +9646,129 @@
       <c r="D182" s="15" t="s">
         <v>440</v>
       </c>
       <c r="E182" s="15">
         <v>10080070805</v>
       </c>
       <c r="F182" s="15"/>
       <c r="G182" s="15"/>
       <c r="H182" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I182" s="15"/>
       <c r="J182" s="15">
         <v>5000</v>
       </c>
       <c r="K182" s="15">
         <v>0.00435</v>
       </c>
       <c r="L182" s="15">
         <v>0.00302</v>
       </c>
       <c r="M182" s="15">
         <v>0.00278</v>
       </c>
       <c r="N182" s="15">
-        <v>351</v>
+        <v>442</v>
       </c>
       <c r="O182" s="15"/>
       <c r="P182" s="15"/>
       <c r="Q182" s="15"/>
       <c r="R182"/>
     </row>
     <row r="183" spans="1:18">
       <c r="B183" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C183" s="15" t="s">
         <v>441</v>
       </c>
       <c r="D183" s="15" t="s">
         <v>442</v>
       </c>
       <c r="E183" s="15" t="s">
         <v>443</v>
       </c>
       <c r="F183" s="15"/>
       <c r="G183" s="15"/>
       <c r="H183" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I183" s="15"/>
       <c r="J183" s="15">
         <v>500</v>
       </c>
       <c r="K183" s="15">
         <v>0.00435</v>
       </c>
       <c r="L183" s="15">
         <v>0.00302</v>
       </c>
       <c r="M183" s="15">
         <v>0.00278</v>
       </c>
       <c r="N183" s="15">
-        <v>53039</v>
+        <v>63646</v>
       </c>
       <c r="O183" s="15"/>
       <c r="P183" s="15"/>
       <c r="Q183" s="15"/>
       <c r="R183"/>
     </row>
     <row r="184" spans="1:18">
       <c r="B184" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C184" s="15" t="s">
         <v>444</v>
       </c>
       <c r="D184" s="15" t="s">
         <v>445</v>
       </c>
       <c r="E184" s="15">
         <v>10000002614</v>
       </c>
       <c r="F184" s="15"/>
       <c r="G184" s="15"/>
       <c r="H184" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I184" s="15"/>
       <c r="J184" s="15">
         <v>5000</v>
       </c>
       <c r="K184" s="15">
         <v>0.00354</v>
       </c>
       <c r="L184" s="15">
         <v>0.00254</v>
       </c>
       <c r="M184" s="15">
         <v>0.0022</v>
       </c>
       <c r="N184" s="15">
-        <v>4524</v>
+        <v>4029</v>
       </c>
       <c r="O184" s="15"/>
       <c r="P184" s="15"/>
       <c r="Q184" s="15"/>
       <c r="R184"/>
     </row>
     <row r="185" spans="1:18">
       <c r="B185" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C185" s="15" t="s">
         <v>446</v>
       </c>
       <c r="D185" s="15" t="s">
         <v>447</v>
       </c>
       <c r="E185" s="15" t="s">
         <v>448</v>
       </c>
       <c r="F185" s="15"/>
       <c r="G185" s="15"/>
       <c r="H185" s="15"/>
       <c r="I185" s="15"/>
       <c r="J185" s="15">
         <v>500</v>
@@ -9909,54 +9903,54 @@
       <c r="D189" s="15" t="s">
         <v>457</v>
       </c>
       <c r="E189" s="15" t="s">
         <v>458</v>
       </c>
       <c r="F189" s="15"/>
       <c r="G189" s="15"/>
       <c r="H189" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I189" s="15"/>
       <c r="J189" s="15">
         <v>5000</v>
       </c>
       <c r="K189" s="15">
         <v>0.00267</v>
       </c>
       <c r="L189" s="15">
         <v>0.00231</v>
       </c>
       <c r="M189" s="15">
         <v>0.00223</v>
       </c>
       <c r="N189" s="15">
-        <v>1514</v>
+        <v>1799</v>
       </c>
       <c r="O189" s="15">
-        <v>3450</v>
+        <v>4100</v>
       </c>
       <c r="P189" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q189" s="15"/>
       <c r="R189"/>
     </row>
     <row r="190" spans="1:18">
       <c r="B190" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C190" s="15" t="s">
         <v>459</v>
       </c>
       <c r="D190" s="15" t="s">
         <v>460</v>
       </c>
       <c r="E190" s="15" t="s">
         <v>461</v>
       </c>
       <c r="F190" s="15"/>
       <c r="G190" s="15"/>
       <c r="H190" s="15"/>
       <c r="I190" s="15"/>
       <c r="J190" s="15">
@@ -9985,129 +9979,129 @@
         <v>462</v>
       </c>
       <c r="D191" s="15" t="s">
         <v>463</v>
       </c>
       <c r="E191" s="15" t="s">
         <v>464</v>
       </c>
       <c r="F191" s="15"/>
       <c r="G191" s="15"/>
       <c r="H191" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I191" s="15"/>
       <c r="J191" s="15"/>
       <c r="K191" s="15">
         <v>0.00284</v>
       </c>
       <c r="L191" s="15">
         <v>0.00246</v>
       </c>
       <c r="M191" s="15">
         <v>0.00236</v>
       </c>
       <c r="N191" s="15">
-        <v>3243</v>
+        <v>4089</v>
       </c>
       <c r="O191" s="15"/>
       <c r="P191" s="15"/>
       <c r="Q191" s="15"/>
       <c r="R191"/>
     </row>
     <row r="192" spans="1:18">
       <c r="B192" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C192" s="15" t="s">
         <v>465</v>
       </c>
       <c r="D192" s="15" t="s">
         <v>466</v>
       </c>
       <c r="E192" s="15" t="s">
         <v>467</v>
       </c>
       <c r="F192" s="15"/>
       <c r="G192" s="15"/>
       <c r="H192" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I192" s="15"/>
       <c r="J192" s="15">
         <v>500</v>
       </c>
       <c r="K192" s="15">
         <v>0.00435</v>
       </c>
       <c r="L192" s="15">
         <v>0.00302</v>
       </c>
       <c r="M192" s="15">
         <v>0.00278</v>
       </c>
       <c r="N192" s="15">
-        <v>370689</v>
+        <v>398503</v>
       </c>
       <c r="O192" s="15"/>
       <c r="P192" s="15"/>
       <c r="Q192" s="15"/>
       <c r="R192"/>
     </row>
     <row r="193" spans="1:18">
       <c r="B193" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C193" s="15" t="s">
         <v>468</v>
       </c>
       <c r="D193" s="15" t="s">
         <v>469</v>
       </c>
       <c r="E193" s="15" t="s">
         <v>470</v>
       </c>
       <c r="F193" s="15"/>
       <c r="G193" s="15"/>
       <c r="H193" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I193" s="15"/>
       <c r="J193" s="15">
         <v>5000</v>
       </c>
       <c r="K193" s="15">
         <v>0.00284</v>
       </c>
       <c r="L193" s="15">
         <v>0.00246</v>
       </c>
       <c r="M193" s="15">
         <v>0.00236</v>
       </c>
       <c r="N193" s="15">
-        <v>1643</v>
+        <v>2306</v>
       </c>
       <c r="O193" s="15"/>
       <c r="P193" s="15"/>
       <c r="Q193" s="15"/>
       <c r="R193"/>
     </row>
     <row r="194" spans="1:18">
       <c r="B194" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C194" s="15" t="s">
         <v>471</v>
       </c>
       <c r="D194" s="15" t="s">
         <v>472</v>
       </c>
       <c r="E194" s="15">
         <v>10000003388</v>
       </c>
       <c r="F194" s="15"/>
       <c r="G194" s="15"/>
       <c r="H194" s="15"/>
       <c r="I194" s="15"/>
       <c r="J194" s="15">
         <v>500</v>
@@ -10137,51 +10131,51 @@
       <c r="D195" s="15" t="s">
         <v>474</v>
       </c>
       <c r="E195" s="15" t="s">
         <v>475</v>
       </c>
       <c r="F195" s="15"/>
       <c r="G195" s="15"/>
       <c r="H195" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I195" s="15"/>
       <c r="J195" s="15">
         <v>500</v>
       </c>
       <c r="K195" s="15">
         <v>0.00435</v>
       </c>
       <c r="L195" s="15">
         <v>0.00302</v>
       </c>
       <c r="M195" s="15">
         <v>0.00278</v>
       </c>
       <c r="N195" s="15">
-        <v>7092</v>
+        <v>8471</v>
       </c>
       <c r="O195" s="15"/>
       <c r="P195" s="15"/>
       <c r="Q195" s="15"/>
       <c r="R195"/>
     </row>
     <row r="196" spans="1:18">
       <c r="B196" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C196" s="15" t="s">
         <v>476</v>
       </c>
       <c r="D196" s="15" t="s">
         <v>477</v>
       </c>
       <c r="E196" s="15">
         <v>10000003391</v>
       </c>
       <c r="F196" s="15"/>
       <c r="G196" s="15"/>
       <c r="H196" s="15"/>
       <c r="I196" s="15"/>
       <c r="J196" s="15">
         <v>500</v>
@@ -10246,51 +10240,51 @@
       <c r="D198" s="15" t="s">
         <v>481</v>
       </c>
       <c r="E198" s="15" t="s">
         <v>482</v>
       </c>
       <c r="F198" s="15"/>
       <c r="G198" s="15"/>
       <c r="H198" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I198" s="15"/>
       <c r="J198" s="15">
         <v>500</v>
       </c>
       <c r="K198" s="15">
         <v>0.00435</v>
       </c>
       <c r="L198" s="15">
         <v>0.00302</v>
       </c>
       <c r="M198" s="15">
         <v>0.00278</v>
       </c>
       <c r="N198" s="15">
-        <v>158968</v>
+        <v>146418</v>
       </c>
       <c r="O198" s="15"/>
       <c r="P198" s="15"/>
       <c r="Q198" s="15"/>
       <c r="R198"/>
     </row>
     <row r="199" spans="1:18">
       <c r="B199" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C199" s="15" t="s">
         <v>483</v>
       </c>
       <c r="D199" s="15" t="s">
         <v>484</v>
       </c>
       <c r="E199" s="15">
         <v>10000005755</v>
       </c>
       <c r="F199" s="15"/>
       <c r="G199" s="15"/>
       <c r="H199" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I199" s="15"/>
@@ -10324,51 +10318,51 @@
       <c r="D200" s="15" t="s">
         <v>486</v>
       </c>
       <c r="E200" s="15" t="s">
         <v>487</v>
       </c>
       <c r="F200" s="15"/>
       <c r="G200" s="15"/>
       <c r="H200" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I200" s="15"/>
       <c r="J200" s="15">
         <v>500</v>
       </c>
       <c r="K200" s="15">
         <v>0.00435</v>
       </c>
       <c r="L200" s="15">
         <v>0.00302</v>
       </c>
       <c r="M200" s="15">
         <v>0.00278</v>
       </c>
       <c r="N200" s="15">
-        <v>1680</v>
+        <v>2136</v>
       </c>
       <c r="O200" s="15"/>
       <c r="P200" s="15"/>
       <c r="Q200" s="15"/>
       <c r="R200"/>
     </row>
     <row r="201" spans="1:18">
       <c r="B201" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C201" s="15" t="s">
         <v>488</v>
       </c>
       <c r="D201" s="15" t="s">
         <v>489</v>
       </c>
       <c r="E201" s="15" t="s">
         <v>490</v>
       </c>
       <c r="F201" s="15"/>
       <c r="G201" s="15"/>
       <c r="H201" s="15"/>
       <c r="I201" s="15"/>
       <c r="J201" s="15"/>
       <c r="K201" s="15">
@@ -10474,51 +10468,51 @@
       </c>
       <c r="E204" s="15">
         <v>10000001037</v>
       </c>
       <c r="F204" s="15"/>
       <c r="G204" s="15"/>
       <c r="H204" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I204" s="15" t="s">
         <v>496</v>
       </c>
       <c r="J204" s="15">
         <v>1000</v>
       </c>
       <c r="K204" s="15">
         <v>0.00279</v>
       </c>
       <c r="L204" s="15">
         <v>0.00242</v>
       </c>
       <c r="M204" s="15">
         <v>0.00233</v>
       </c>
       <c r="N204" s="15">
-        <v>15230</v>
+        <v>16366</v>
       </c>
       <c r="O204" s="15"/>
       <c r="P204" s="15"/>
       <c r="Q204" s="15"/>
       <c r="R204"/>
     </row>
     <row r="205" spans="1:18">
       <c r="B205" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C205" s="15" t="s">
         <v>497</v>
       </c>
       <c r="D205" s="15" t="s">
         <v>498</v>
       </c>
       <c r="E205" s="15" t="s">
         <v>499</v>
       </c>
       <c r="F205" s="15"/>
       <c r="G205" s="15"/>
       <c r="H205" s="15"/>
       <c r="I205" s="15"/>
       <c r="J205" s="15">
         <v>500</v>
@@ -10653,51 +10647,51 @@
       <c r="D209" s="15" t="s">
         <v>509</v>
       </c>
       <c r="E209" s="15">
         <v>10000005942</v>
       </c>
       <c r="F209" s="15"/>
       <c r="G209" s="15"/>
       <c r="H209" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I209" s="15"/>
       <c r="J209" s="15">
         <v>500</v>
       </c>
       <c r="K209" s="15">
         <v>0.00435</v>
       </c>
       <c r="L209" s="15">
         <v>0.00302</v>
       </c>
       <c r="M209" s="15">
         <v>0.00278</v>
       </c>
       <c r="N209" s="15">
-        <v>1121</v>
+        <v>932</v>
       </c>
       <c r="O209" s="15"/>
       <c r="P209" s="15"/>
       <c r="Q209" s="15"/>
       <c r="R209"/>
     </row>
     <row r="210" spans="1:18">
       <c r="B210" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C210" s="15" t="s">
         <v>510</v>
       </c>
       <c r="D210" s="15" t="s">
         <v>511</v>
       </c>
       <c r="E210" s="15" t="s">
         <v>512</v>
       </c>
       <c r="F210" s="15"/>
       <c r="G210" s="15"/>
       <c r="H210" s="15"/>
       <c r="I210" s="15"/>
       <c r="J210" s="15"/>
       <c r="K210" s="15">
@@ -10758,90 +10752,90 @@
       <c r="D212" s="15" t="s">
         <v>517</v>
       </c>
       <c r="E212" s="15" t="s">
         <v>518</v>
       </c>
       <c r="F212" s="15"/>
       <c r="G212" s="15"/>
       <c r="H212" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I212" s="15"/>
       <c r="J212" s="15">
         <v>500</v>
       </c>
       <c r="K212" s="15">
         <v>0.00435</v>
       </c>
       <c r="L212" s="15">
         <v>0.00302</v>
       </c>
       <c r="M212" s="15">
         <v>0.00278</v>
       </c>
       <c r="N212" s="15">
-        <v>586441</v>
+        <v>531247</v>
       </c>
       <c r="O212" s="15"/>
       <c r="P212" s="15"/>
       <c r="Q212" s="15"/>
       <c r="R212"/>
     </row>
     <row r="213" spans="1:18">
       <c r="B213" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C213" s="15" t="s">
         <v>519</v>
       </c>
       <c r="D213" s="15" t="s">
         <v>520</v>
       </c>
       <c r="E213" s="15" t="s">
         <v>521</v>
       </c>
       <c r="F213" s="15"/>
       <c r="G213" s="15"/>
       <c r="H213" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I213" s="15"/>
       <c r="J213" s="15">
         <v>500</v>
       </c>
       <c r="K213" s="15">
         <v>0.00435</v>
       </c>
       <c r="L213" s="15">
         <v>0.00302</v>
       </c>
       <c r="M213" s="15">
         <v>0.00278</v>
       </c>
       <c r="N213" s="15">
-        <v>10334</v>
+        <v>9960</v>
       </c>
       <c r="O213" s="15"/>
       <c r="P213" s="15"/>
       <c r="Q213" s="15"/>
       <c r="R213"/>
     </row>
     <row r="214" spans="1:18">
       <c r="B214" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C214" s="15" t="s">
         <v>522</v>
       </c>
       <c r="D214" s="15" t="s">
         <v>523</v>
       </c>
       <c r="E214" s="15" t="s">
         <v>524</v>
       </c>
       <c r="F214" s="15"/>
       <c r="G214" s="15"/>
       <c r="H214" s="15"/>
       <c r="I214" s="15"/>
       <c r="J214" s="15"/>
       <c r="K214" s="15">
@@ -11005,129 +10999,129 @@
       <c r="D219" s="15" t="s">
         <v>538</v>
       </c>
       <c r="E219" s="15" t="s">
         <v>539</v>
       </c>
       <c r="F219" s="15"/>
       <c r="G219" s="15"/>
       <c r="H219" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I219" s="15"/>
       <c r="J219" s="15">
         <v>500</v>
       </c>
       <c r="K219" s="15">
         <v>0.00435</v>
       </c>
       <c r="L219" s="15">
         <v>0.00302</v>
       </c>
       <c r="M219" s="15">
         <v>0.00278</v>
       </c>
       <c r="N219" s="15">
-        <v>1125</v>
+        <v>1350</v>
       </c>
       <c r="O219" s="15"/>
       <c r="P219" s="15"/>
       <c r="Q219" s="15"/>
       <c r="R219"/>
     </row>
     <row r="220" spans="1:18">
       <c r="B220" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C220" s="15" t="s">
         <v>540</v>
       </c>
       <c r="D220" s="15" t="s">
         <v>541</v>
       </c>
       <c r="E220" s="15" t="s">
         <v>542</v>
       </c>
       <c r="F220" s="15"/>
       <c r="G220" s="15"/>
       <c r="H220" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I220" s="15"/>
       <c r="J220" s="15">
         <v>500</v>
       </c>
       <c r="K220" s="15">
         <v>0.00435</v>
       </c>
       <c r="L220" s="15">
         <v>0.00302</v>
       </c>
       <c r="M220" s="15">
         <v>0.00278</v>
       </c>
       <c r="N220" s="15">
-        <v>324902</v>
+        <v>286926</v>
       </c>
       <c r="O220" s="15"/>
       <c r="P220" s="15"/>
       <c r="Q220" s="15"/>
       <c r="R220"/>
     </row>
     <row r="221" spans="1:18">
       <c r="B221" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C221" s="15" t="s">
         <v>543</v>
       </c>
       <c r="D221" s="15" t="s">
         <v>544</v>
       </c>
       <c r="E221" s="15" t="s">
         <v>545</v>
       </c>
       <c r="F221" s="15"/>
       <c r="G221" s="15"/>
       <c r="H221" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I221" s="15"/>
       <c r="J221" s="15">
         <v>500</v>
       </c>
       <c r="K221" s="15">
         <v>0.00435</v>
       </c>
       <c r="L221" s="15">
         <v>0.00302</v>
       </c>
       <c r="M221" s="15">
         <v>0.00278</v>
       </c>
       <c r="N221" s="15">
-        <v>214583</v>
+        <v>217137</v>
       </c>
       <c r="O221" s="15"/>
       <c r="P221" s="15"/>
       <c r="Q221" s="15"/>
       <c r="R221"/>
     </row>
     <row r="222" spans="1:18">
       <c r="B222" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C222" s="15" t="s">
         <v>546</v>
       </c>
       <c r="D222" s="15" t="s">
         <v>547</v>
       </c>
       <c r="E222" s="15" t="s">
         <v>548</v>
       </c>
       <c r="F222" s="15"/>
       <c r="G222" s="15"/>
       <c r="H222" s="15"/>
       <c r="I222" s="15"/>
       <c r="J222" s="15"/>
       <c r="K222" s="15">
@@ -11322,51 +11316,51 @@
       <c r="D228" s="15" t="s">
         <v>565</v>
       </c>
       <c r="E228" s="15" t="s">
         <v>566</v>
       </c>
       <c r="F228" s="15"/>
       <c r="G228" s="15"/>
       <c r="H228" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I228" s="15"/>
       <c r="J228" s="15">
         <v>1000</v>
       </c>
       <c r="K228" s="15">
         <v>0.00507</v>
       </c>
       <c r="L228" s="15">
         <v>0.00362</v>
       </c>
       <c r="M228" s="15">
         <v>0.00327</v>
       </c>
       <c r="N228" s="15">
-        <v>900</v>
+        <v>888</v>
       </c>
       <c r="O228" s="15"/>
       <c r="P228" s="15"/>
       <c r="Q228" s="15"/>
       <c r="R228"/>
     </row>
     <row r="229" spans="1:18">
       <c r="B229" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C229" s="15" t="s">
         <v>567</v>
       </c>
       <c r="D229" s="15" t="s">
         <v>568</v>
       </c>
       <c r="E229" s="15" t="s">
         <v>569</v>
       </c>
       <c r="F229" s="15"/>
       <c r="G229" s="15"/>
       <c r="H229" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I229" s="15"/>
@@ -11396,51 +11390,51 @@
         <v>570</v>
       </c>
       <c r="D230" s="15" t="s">
         <v>571</v>
       </c>
       <c r="E230" s="15" t="s">
         <v>572</v>
       </c>
       <c r="F230" s="15"/>
       <c r="G230" s="15"/>
       <c r="H230" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I230" s="15"/>
       <c r="J230" s="15"/>
       <c r="K230" s="15">
         <v>0.00321</v>
       </c>
       <c r="L230" s="15">
         <v>0.00278</v>
       </c>
       <c r="M230" s="15">
         <v>0.00268</v>
       </c>
       <c r="N230" s="15">
-        <v>38698</v>
+        <v>37819</v>
       </c>
       <c r="O230" s="15"/>
       <c r="P230" s="15"/>
       <c r="Q230" s="15"/>
       <c r="R230"/>
     </row>
     <row r="231" spans="1:18">
       <c r="B231" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C231" s="15" t="s">
         <v>573</v>
       </c>
       <c r="D231" s="15" t="s">
         <v>574</v>
       </c>
       <c r="E231" s="15" t="s">
         <v>575</v>
       </c>
       <c r="F231" s="15"/>
       <c r="G231" s="15"/>
       <c r="H231" s="15"/>
       <c r="I231" s="15"/>
       <c r="J231" s="15">
         <v>500</v>
@@ -11505,51 +11499,51 @@
         <v>579</v>
       </c>
       <c r="D233" s="15" t="s">
         <v>580</v>
       </c>
       <c r="E233" s="15" t="s">
         <v>581</v>
       </c>
       <c r="F233" s="15"/>
       <c r="G233" s="15"/>
       <c r="H233" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I233" s="15"/>
       <c r="J233" s="15"/>
       <c r="K233" s="15">
         <v>0.00321</v>
       </c>
       <c r="L233" s="15">
         <v>0.00278</v>
       </c>
       <c r="M233" s="15">
         <v>0.00268</v>
       </c>
       <c r="N233" s="15">
-        <v>40014</v>
+        <v>32110</v>
       </c>
       <c r="O233" s="15"/>
       <c r="P233" s="15"/>
       <c r="Q233" s="15"/>
       <c r="R233"/>
     </row>
     <row r="234" spans="1:18">
       <c r="B234" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C234" s="15" t="s">
         <v>582</v>
       </c>
       <c r="D234" s="15" t="s">
         <v>583</v>
       </c>
       <c r="E234" s="15" t="s">
         <v>584</v>
       </c>
       <c r="F234" s="15"/>
       <c r="G234" s="15"/>
       <c r="H234" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I234" s="15"/>
@@ -11581,88 +11575,88 @@
       <c r="D235" s="15" t="s">
         <v>586</v>
       </c>
       <c r="E235" s="15" t="s">
         <v>587</v>
       </c>
       <c r="F235" s="15"/>
       <c r="G235" s="15"/>
       <c r="H235" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I235" s="15"/>
       <c r="J235" s="15">
         <v>5000</v>
       </c>
       <c r="K235" s="15">
         <v>0.00321</v>
       </c>
       <c r="L235" s="15">
         <v>0.00278</v>
       </c>
       <c r="M235" s="15">
         <v>0.00268</v>
       </c>
       <c r="N235" s="15">
-        <v>37884</v>
+        <v>36498</v>
       </c>
       <c r="O235" s="15"/>
       <c r="P235" s="15"/>
       <c r="Q235" s="15"/>
       <c r="R235"/>
     </row>
     <row r="236" spans="1:18">
       <c r="B236" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C236" s="15" t="s">
         <v>588</v>
       </c>
       <c r="D236" s="15" t="s">
         <v>589</v>
       </c>
       <c r="E236" s="15" t="s">
         <v>590</v>
       </c>
       <c r="F236" s="15"/>
       <c r="G236" s="15"/>
       <c r="H236" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I236" s="15"/>
       <c r="J236" s="15"/>
       <c r="K236" s="15">
         <v>0.00321</v>
       </c>
       <c r="L236" s="15">
         <v>0.00278</v>
       </c>
       <c r="M236" s="15">
         <v>0.00268</v>
       </c>
       <c r="N236" s="15">
-        <v>33327</v>
+        <v>37674</v>
       </c>
       <c r="O236" s="15"/>
       <c r="P236" s="15"/>
       <c r="Q236" s="15"/>
       <c r="R236"/>
     </row>
     <row r="237" spans="1:18">
       <c r="B237" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C237" s="15" t="s">
         <v>591</v>
       </c>
       <c r="D237" s="15" t="s">
         <v>592</v>
       </c>
       <c r="E237" s="15">
         <v>10080036542</v>
       </c>
       <c r="F237" s="15"/>
       <c r="G237" s="15"/>
       <c r="H237" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I237" s="15"/>
@@ -11768,51 +11762,51 @@
       <c r="D240" s="15" t="s">
         <v>599</v>
       </c>
       <c r="E240" s="15" t="s">
         <v>600</v>
       </c>
       <c r="F240" s="15"/>
       <c r="G240" s="15"/>
       <c r="H240" s="15" t="s">
         <v>283</v>
       </c>
       <c r="I240" s="15"/>
       <c r="J240" s="15">
         <v>2000</v>
       </c>
       <c r="K240" s="15">
         <v>0.04937</v>
       </c>
       <c r="L240" s="15">
         <v>0.04937</v>
       </c>
       <c r="M240" s="15">
         <v>0.04937</v>
       </c>
       <c r="N240" s="15">
-        <v>13000</v>
+        <v>17600</v>
       </c>
       <c r="O240" s="15"/>
       <c r="P240" s="15"/>
       <c r="Q240" s="15"/>
       <c r="R240"/>
     </row>
     <row r="241" spans="1:18">
       <c r="B241" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C241" s="15" t="s">
         <v>601</v>
       </c>
       <c r="D241" s="15" t="s">
         <v>602</v>
       </c>
       <c r="E241" s="15" t="s">
         <v>603</v>
       </c>
       <c r="F241" s="15"/>
       <c r="G241" s="15"/>
       <c r="H241" s="15" t="s">
         <v>283</v>
       </c>
       <c r="I241" s="15"/>
@@ -11953,54 +11947,54 @@
       <c r="D245" s="15" t="s">
         <v>615</v>
       </c>
       <c r="E245" s="15" t="s">
         <v>616</v>
       </c>
       <c r="F245" s="15"/>
       <c r="G245" s="15"/>
       <c r="H245" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I245" s="15"/>
       <c r="J245" s="15">
         <v>5000</v>
       </c>
       <c r="K245" s="15">
         <v>0.00315</v>
       </c>
       <c r="L245" s="15">
         <v>0.00273</v>
       </c>
       <c r="M245" s="15">
         <v>0.00263</v>
       </c>
       <c r="N245" s="15">
-        <v>3213</v>
+        <v>2009</v>
       </c>
       <c r="O245" s="15">
-        <v>8000</v>
+        <v>6900</v>
       </c>
       <c r="P245" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q245" s="15"/>
       <c r="R245"/>
     </row>
     <row r="246" spans="1:18">
       <c r="B246" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C246" s="15" t="s">
         <v>617</v>
       </c>
       <c r="D246" s="15" t="s">
         <v>618</v>
       </c>
       <c r="E246" s="15" t="s">
         <v>619</v>
       </c>
       <c r="F246" s="15"/>
       <c r="G246" s="15"/>
       <c r="H246" s="15" t="s">
         <v>283</v>
       </c>
@@ -12072,130 +12066,130 @@
       </c>
       <c r="E248" s="15" t="s">
         <v>624</v>
       </c>
       <c r="F248" s="15"/>
       <c r="G248" s="15"/>
       <c r="H248" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I248" s="15" t="s">
         <v>623</v>
       </c>
       <c r="J248" s="15">
         <v>5000</v>
       </c>
       <c r="K248" s="15">
         <v>0.00303</v>
       </c>
       <c r="L248" s="15">
         <v>0.00263</v>
       </c>
       <c r="M248" s="15">
         <v>0.00253</v>
       </c>
       <c r="N248" s="15">
-        <v>2390</v>
+        <v>2510</v>
       </c>
       <c r="O248" s="15"/>
       <c r="P248" s="15"/>
       <c r="Q248" s="15"/>
       <c r="R248"/>
     </row>
     <row r="249" spans="1:18">
       <c r="B249" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C249" s="15" t="s">
         <v>625</v>
       </c>
       <c r="D249" s="15" t="s">
         <v>626</v>
       </c>
       <c r="E249" s="15" t="s">
         <v>627</v>
       </c>
       <c r="F249" s="15"/>
       <c r="G249" s="15"/>
       <c r="H249" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I249" s="15"/>
       <c r="J249" s="15"/>
       <c r="K249" s="15">
         <v>0.00321</v>
       </c>
       <c r="L249" s="15">
         <v>0.00278</v>
       </c>
       <c r="M249" s="15">
         <v>0.00268</v>
       </c>
       <c r="N249" s="15">
-        <v>32980</v>
+        <v>35890</v>
       </c>
       <c r="O249" s="15"/>
       <c r="P249" s="15"/>
       <c r="Q249" s="15"/>
       <c r="R249"/>
     </row>
     <row r="250" spans="1:18">
       <c r="B250" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C250" s="15" t="s">
         <v>628</v>
       </c>
       <c r="D250" s="15" t="s">
         <v>629</v>
       </c>
       <c r="E250" s="15" t="s">
         <v>630</v>
       </c>
       <c r="F250" s="15"/>
       <c r="G250" s="15"/>
       <c r="H250" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I250" s="15"/>
       <c r="J250" s="15">
         <v>5000</v>
       </c>
       <c r="K250" s="15">
         <v>0.00297</v>
       </c>
       <c r="L250" s="15">
         <v>0.00257</v>
       </c>
       <c r="M250" s="15">
         <v>0.00248</v>
       </c>
       <c r="N250" s="15">
-        <v>1065</v>
+        <v>487</v>
       </c>
       <c r="O250" s="15">
-        <v>3550</v>
+        <v>4051</v>
       </c>
       <c r="P250" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q250" s="15"/>
       <c r="R250"/>
     </row>
     <row r="251" spans="1:18">
       <c r="B251" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C251" s="15" t="s">
         <v>631</v>
       </c>
       <c r="D251" s="15" t="s">
         <v>632</v>
       </c>
       <c r="E251" s="15">
         <v>10080055333</v>
       </c>
       <c r="F251" s="15"/>
       <c r="G251" s="15"/>
       <c r="H251" s="15" t="s">
         <v>39</v>
       </c>
@@ -12337,130 +12331,130 @@
         <v>642</v>
       </c>
       <c r="D255" s="15" t="s">
         <v>643</v>
       </c>
       <c r="E255" s="15" t="s">
         <v>644</v>
       </c>
       <c r="F255" s="15"/>
       <c r="G255" s="15"/>
       <c r="H255" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I255" s="15"/>
       <c r="J255" s="15"/>
       <c r="K255" s="15">
         <v>0.00321</v>
       </c>
       <c r="L255" s="15">
         <v>0.00278</v>
       </c>
       <c r="M255" s="15">
         <v>0.00268</v>
       </c>
       <c r="N255" s="15">
-        <v>27235</v>
+        <v>29603</v>
       </c>
       <c r="O255" s="15"/>
       <c r="P255" s="15"/>
       <c r="Q255" s="15"/>
       <c r="R255"/>
     </row>
     <row r="256" spans="1:18">
       <c r="B256" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C256" s="15" t="s">
         <v>645</v>
       </c>
       <c r="D256" s="15" t="s">
         <v>646</v>
       </c>
       <c r="E256" s="15" t="s">
         <v>647</v>
       </c>
       <c r="F256" s="15"/>
       <c r="G256" s="15"/>
       <c r="H256" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I256" s="15"/>
       <c r="J256" s="15">
         <v>5000</v>
       </c>
       <c r="K256" s="15">
         <v>0.00321</v>
       </c>
       <c r="L256" s="15">
         <v>0.00278</v>
       </c>
       <c r="M256" s="15">
         <v>0.00268</v>
       </c>
       <c r="N256" s="15">
-        <v>1584</v>
+        <v>1945</v>
       </c>
       <c r="O256" s="15"/>
       <c r="P256" s="15"/>
       <c r="Q256" s="15"/>
       <c r="R256"/>
     </row>
     <row r="257" spans="1:18">
       <c r="B257" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C257" s="15" t="s">
         <v>648</v>
       </c>
       <c r="D257" s="15" t="s">
         <v>649</v>
       </c>
       <c r="E257" s="15" t="s">
         <v>650</v>
       </c>
       <c r="F257" s="15"/>
       <c r="G257" s="15"/>
       <c r="H257" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I257" s="15"/>
       <c r="J257" s="15">
         <v>5000</v>
       </c>
       <c r="K257" s="15">
         <v>0.00311</v>
       </c>
       <c r="L257" s="15">
         <v>0.00269</v>
       </c>
       <c r="M257" s="15">
         <v>0.00259</v>
       </c>
       <c r="N257" s="15"/>
       <c r="O257" s="15">
-        <v>4000</v>
+        <v>3900</v>
       </c>
       <c r="P257" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q257" s="15"/>
       <c r="R257"/>
     </row>
     <row r="258" spans="1:18">
       <c r="B258" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C258" s="15" t="s">
         <v>651</v>
       </c>
       <c r="D258" s="15" t="s">
         <v>652</v>
       </c>
       <c r="E258" s="15" t="s">
         <v>653</v>
       </c>
       <c r="F258" s="15"/>
       <c r="G258" s="15"/>
       <c r="H258" s="15" t="s">
         <v>39</v>
       </c>
@@ -12491,51 +12485,51 @@
         <v>654</v>
       </c>
       <c r="D259" s="15" t="s">
         <v>655</v>
       </c>
       <c r="E259" s="15" t="s">
         <v>656</v>
       </c>
       <c r="F259" s="15"/>
       <c r="G259" s="15"/>
       <c r="H259" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I259" s="15"/>
       <c r="J259" s="15"/>
       <c r="K259" s="15">
         <v>0.00321</v>
       </c>
       <c r="L259" s="15">
         <v>0.00278</v>
       </c>
       <c r="M259" s="15">
         <v>0.00268</v>
       </c>
       <c r="N259" s="15">
-        <v>34777</v>
+        <v>28073</v>
       </c>
       <c r="O259" s="15"/>
       <c r="P259" s="15"/>
       <c r="Q259" s="15"/>
       <c r="R259"/>
     </row>
     <row r="260" spans="1:18">
       <c r="B260" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C260" s="15" t="s">
         <v>657</v>
       </c>
       <c r="D260" s="15" t="s">
         <v>658</v>
       </c>
       <c r="E260" s="15" t="s">
         <v>659</v>
       </c>
       <c r="F260" s="15"/>
       <c r="G260" s="15"/>
       <c r="H260" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I260" s="15"/>
@@ -12567,201 +12561,201 @@
       <c r="D261" s="15" t="s">
         <v>661</v>
       </c>
       <c r="E261" s="15" t="s">
         <v>662</v>
       </c>
       <c r="F261" s="15"/>
       <c r="G261" s="15"/>
       <c r="H261" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I261" s="15"/>
       <c r="J261" s="15">
         <v>5000</v>
       </c>
       <c r="K261" s="15">
         <v>0.00305</v>
       </c>
       <c r="L261" s="15">
         <v>0.00264</v>
       </c>
       <c r="M261" s="15">
         <v>0.00254</v>
       </c>
       <c r="N261" s="15">
-        <v>3330</v>
+        <v>990</v>
       </c>
       <c r="O261" s="15"/>
       <c r="P261" s="15"/>
       <c r="Q261" s="15"/>
       <c r="R261"/>
     </row>
     <row r="262" spans="1:18">
       <c r="B262" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C262" s="15" t="s">
         <v>663</v>
       </c>
       <c r="D262" s="15" t="s">
         <v>664</v>
       </c>
       <c r="E262" s="15" t="s">
         <v>665</v>
       </c>
       <c r="F262" s="15"/>
       <c r="G262" s="15"/>
       <c r="H262" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I262" s="15"/>
       <c r="J262" s="15"/>
       <c r="K262" s="15">
         <v>0.00321</v>
       </c>
       <c r="L262" s="15">
         <v>0.00278</v>
       </c>
       <c r="M262" s="15">
         <v>0.00268</v>
       </c>
       <c r="N262" s="15">
-        <v>34782</v>
+        <v>32876</v>
       </c>
       <c r="O262" s="15"/>
       <c r="P262" s="15"/>
       <c r="Q262" s="15"/>
       <c r="R262"/>
     </row>
     <row r="263" spans="1:18">
       <c r="B263" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C263" s="15" t="s">
         <v>666</v>
       </c>
       <c r="D263" s="15" t="s">
         <v>667</v>
       </c>
       <c r="E263" s="15" t="s">
         <v>668</v>
       </c>
       <c r="F263" s="15"/>
       <c r="G263" s="15"/>
       <c r="H263" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I263" s="15"/>
       <c r="J263" s="15"/>
       <c r="K263" s="15">
         <v>0.00321</v>
       </c>
       <c r="L263" s="15">
         <v>0.00278</v>
       </c>
       <c r="M263" s="15">
         <v>0.00268</v>
       </c>
       <c r="N263" s="15">
-        <v>36860</v>
+        <v>36375</v>
       </c>
       <c r="O263" s="15"/>
       <c r="P263" s="15"/>
       <c r="Q263" s="15"/>
       <c r="R263"/>
     </row>
     <row r="264" spans="1:18">
       <c r="B264" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C264" s="15" t="s">
         <v>669</v>
       </c>
       <c r="D264" s="15" t="s">
         <v>670</v>
       </c>
       <c r="E264" s="15" t="s">
         <v>671</v>
       </c>
       <c r="F264" s="15"/>
       <c r="G264" s="15"/>
       <c r="H264" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I264" s="15"/>
       <c r="J264" s="15">
         <v>5000</v>
       </c>
       <c r="K264" s="15">
         <v>0.00434</v>
       </c>
       <c r="L264" s="15">
         <v>0.00314</v>
       </c>
       <c r="M264" s="15">
         <v>0.00274</v>
       </c>
       <c r="N264" s="15">
-        <v>384</v>
+        <v>477</v>
       </c>
       <c r="O264" s="15"/>
       <c r="P264" s="15"/>
       <c r="Q264" s="15"/>
       <c r="R264"/>
     </row>
     <row r="265" spans="1:18">
       <c r="B265" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C265" s="15" t="s">
         <v>672</v>
       </c>
       <c r="D265" s="15" t="s">
         <v>673</v>
       </c>
       <c r="E265" s="15" t="s">
         <v>674</v>
       </c>
       <c r="F265" s="15"/>
       <c r="G265" s="15"/>
       <c r="H265" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I265" s="15"/>
       <c r="J265" s="15"/>
       <c r="K265" s="15">
         <v>0.00321</v>
       </c>
       <c r="L265" s="15">
         <v>0.00278</v>
       </c>
       <c r="M265" s="15">
         <v>0.00268</v>
       </c>
       <c r="N265" s="15">
-        <v>35976</v>
+        <v>27093</v>
       </c>
       <c r="O265" s="15"/>
       <c r="P265" s="15"/>
       <c r="Q265" s="15"/>
       <c r="R265"/>
     </row>
     <row r="266" spans="1:18">
       <c r="B266" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C266" s="15" t="s">
         <v>675</v>
       </c>
       <c r="D266" s="15" t="s">
         <v>676</v>
       </c>
       <c r="E266" s="15">
         <v>10080055332</v>
       </c>
       <c r="F266" s="15"/>
       <c r="G266" s="15"/>
       <c r="H266" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I266" s="15"/>
@@ -12793,211 +12787,211 @@
       <c r="D267" s="15" t="s">
         <v>678</v>
       </c>
       <c r="E267" s="15" t="s">
         <v>679</v>
       </c>
       <c r="F267" s="15"/>
       <c r="G267" s="15"/>
       <c r="H267" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I267" s="15"/>
       <c r="J267" s="15">
         <v>5000</v>
       </c>
       <c r="K267" s="15">
         <v>0.00297</v>
       </c>
       <c r="L267" s="15">
         <v>0.00257</v>
       </c>
       <c r="M267" s="15">
         <v>0.00248</v>
       </c>
       <c r="N267" s="15">
-        <v>6381</v>
+        <v>7735</v>
       </c>
       <c r="O267" s="15"/>
       <c r="P267" s="15"/>
       <c r="Q267" s="15"/>
       <c r="R267"/>
     </row>
     <row r="268" spans="1:18">
       <c r="B268" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C268" s="15" t="s">
         <v>680</v>
       </c>
       <c r="D268" s="15" t="s">
         <v>681</v>
       </c>
       <c r="E268" s="15" t="s">
         <v>682</v>
       </c>
       <c r="F268" s="15"/>
       <c r="G268" s="15"/>
       <c r="H268" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I268" s="15"/>
       <c r="J268" s="15">
         <v>5000</v>
       </c>
       <c r="K268" s="15">
         <v>0.00321</v>
       </c>
       <c r="L268" s="15">
         <v>0.00278</v>
       </c>
       <c r="M268" s="15">
         <v>0.00268</v>
       </c>
       <c r="N268" s="15">
-        <v>32200</v>
+        <v>36800</v>
       </c>
       <c r="O268" s="15"/>
       <c r="P268" s="15"/>
       <c r="Q268" s="15"/>
       <c r="R268"/>
     </row>
     <row r="269" spans="1:18">
       <c r="B269" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C269" s="15" t="s">
         <v>683</v>
       </c>
       <c r="D269" s="15" t="s">
         <v>684</v>
       </c>
       <c r="E269" s="15">
         <v>10080055393</v>
       </c>
       <c r="F269" s="15"/>
       <c r="G269" s="15"/>
       <c r="H269" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I269" s="15"/>
       <c r="J269" s="15">
         <v>5000</v>
       </c>
       <c r="K269" s="15">
         <v>0.00321</v>
       </c>
       <c r="L269" s="15">
         <v>0.00278</v>
       </c>
       <c r="M269" s="15">
         <v>0.00268</v>
       </c>
       <c r="N269" s="15">
-        <v>27480</v>
+        <v>32518</v>
       </c>
       <c r="O269" s="15"/>
       <c r="P269" s="15"/>
       <c r="Q269" s="15"/>
       <c r="R269"/>
     </row>
     <row r="270" spans="1:18">
       <c r="B270" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C270" s="15" t="s">
         <v>685</v>
       </c>
       <c r="D270" s="15" t="s">
         <v>686</v>
       </c>
       <c r="E270" s="15">
         <v>10080052450</v>
       </c>
       <c r="F270" s="15"/>
       <c r="G270" s="15"/>
       <c r="H270" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I270" s="15" t="s">
         <v>687</v>
       </c>
       <c r="J270" s="15">
         <v>1000</v>
       </c>
       <c r="K270" s="15">
         <v>0.00359</v>
       </c>
       <c r="L270" s="15">
         <v>0.00311</v>
       </c>
       <c r="M270" s="15">
         <v>0.00299</v>
       </c>
       <c r="N270" s="15">
-        <v>1125</v>
+        <v>1035</v>
       </c>
       <c r="O270" s="15"/>
       <c r="P270" s="15"/>
       <c r="Q270" s="15"/>
       <c r="R270"/>
     </row>
     <row r="271" spans="1:18">
       <c r="B271" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C271" s="15" t="s">
         <v>685</v>
       </c>
       <c r="D271" s="15" t="s">
         <v>686</v>
       </c>
       <c r="E271" s="15" t="s">
         <v>688</v>
       </c>
       <c r="F271" s="15"/>
       <c r="G271" s="15"/>
       <c r="H271" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I271" s="15" t="s">
         <v>687</v>
       </c>
       <c r="J271" s="15">
         <v>5000</v>
       </c>
       <c r="K271" s="15">
         <v>0.00306</v>
       </c>
       <c r="L271" s="15">
         <v>0.00265</v>
       </c>
       <c r="M271" s="15">
         <v>0.00255</v>
       </c>
       <c r="N271" s="15">
-        <v>432</v>
+        <v>534</v>
       </c>
       <c r="O271" s="15"/>
       <c r="P271" s="15"/>
       <c r="Q271" s="15"/>
       <c r="R271"/>
     </row>
     <row r="272" spans="1:18">
       <c r="B272" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C272" s="15" t="s">
         <v>689</v>
       </c>
       <c r="D272" s="15" t="s">
         <v>690</v>
       </c>
       <c r="E272" s="15" t="s">
         <v>691</v>
       </c>
       <c r="F272" s="15"/>
       <c r="G272" s="15"/>
       <c r="H272" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I272" s="15"/>
@@ -13177,90 +13171,90 @@
       <c r="D277" s="15" t="s">
         <v>705</v>
       </c>
       <c r="E277" s="15" t="s">
         <v>706</v>
       </c>
       <c r="F277" s="15"/>
       <c r="G277" s="15"/>
       <c r="H277" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I277" s="15"/>
       <c r="J277" s="15">
         <v>5000</v>
       </c>
       <c r="K277" s="15">
         <v>0.00305</v>
       </c>
       <c r="L277" s="15">
         <v>0.00264</v>
       </c>
       <c r="M277" s="15">
         <v>0.00254</v>
       </c>
       <c r="N277" s="15">
-        <v>3250</v>
+        <v>4300</v>
       </c>
       <c r="O277" s="15"/>
       <c r="P277" s="15"/>
       <c r="Q277" s="15"/>
       <c r="R277"/>
     </row>
     <row r="278" spans="1:18">
       <c r="B278" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C278" s="15" t="s">
         <v>707</v>
       </c>
       <c r="D278" s="15" t="s">
         <v>708</v>
       </c>
       <c r="E278" s="15" t="s">
         <v>709</v>
       </c>
       <c r="F278" s="15"/>
       <c r="G278" s="15"/>
       <c r="H278" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I278" s="15"/>
       <c r="J278" s="15">
         <v>5000</v>
       </c>
       <c r="K278" s="15">
         <v>0.00321</v>
       </c>
       <c r="L278" s="15">
         <v>0.00278</v>
       </c>
       <c r="M278" s="15">
         <v>0.00268</v>
       </c>
       <c r="N278" s="15">
-        <v>29580</v>
+        <v>20400</v>
       </c>
       <c r="O278" s="15"/>
       <c r="P278" s="15"/>
       <c r="Q278" s="15"/>
       <c r="R278"/>
     </row>
     <row r="279" spans="1:18">
       <c r="B279" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C279" s="15" t="s">
         <v>710</v>
       </c>
       <c r="D279" s="15" t="s">
         <v>711</v>
       </c>
       <c r="E279" s="15">
         <v>10080043291</v>
       </c>
       <c r="F279" s="15"/>
       <c r="G279" s="15"/>
       <c r="H279" s="15" t="s">
         <v>283</v>
       </c>
       <c r="I279" s="15"/>
@@ -13292,170 +13286,170 @@
       <c r="D280" s="15" t="s">
         <v>713</v>
       </c>
       <c r="E280" s="15" t="s">
         <v>714</v>
       </c>
       <c r="F280" s="15"/>
       <c r="G280" s="15"/>
       <c r="H280" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I280" s="15"/>
       <c r="J280" s="15">
         <v>5000</v>
       </c>
       <c r="K280" s="15">
         <v>0.00321</v>
       </c>
       <c r="L280" s="15">
         <v>0.00278</v>
       </c>
       <c r="M280" s="15">
         <v>0.00268</v>
       </c>
       <c r="N280" s="15">
-        <v>43610</v>
+        <v>43120</v>
       </c>
       <c r="O280" s="15"/>
       <c r="P280" s="15"/>
       <c r="Q280" s="15"/>
       <c r="R280"/>
     </row>
     <row r="281" spans="1:18">
       <c r="B281" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C281" s="15" t="s">
         <v>715</v>
       </c>
       <c r="D281" s="15" t="s">
         <v>716</v>
       </c>
       <c r="E281" s="15" t="s">
         <v>717</v>
       </c>
       <c r="F281" s="15"/>
       <c r="G281" s="15"/>
       <c r="H281" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I281" s="15"/>
       <c r="J281" s="15">
         <v>5000</v>
       </c>
       <c r="K281" s="15">
         <v>0.00321</v>
       </c>
       <c r="L281" s="15">
         <v>0.00278</v>
       </c>
       <c r="M281" s="15">
         <v>0.00268</v>
       </c>
       <c r="N281" s="15">
-        <v>29707</v>
+        <v>41882</v>
       </c>
       <c r="O281" s="15"/>
       <c r="P281" s="15"/>
       <c r="Q281" s="15"/>
       <c r="R281"/>
     </row>
     <row r="282" spans="1:18">
       <c r="B282" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C282" s="15" t="s">
         <v>718</v>
       </c>
       <c r="D282" s="15" t="s">
         <v>719</v>
       </c>
       <c r="E282" s="15">
         <v>10080069809</v>
       </c>
       <c r="F282" s="15"/>
       <c r="G282" s="15"/>
       <c r="H282" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I282" s="15"/>
       <c r="J282" s="15">
         <v>5000</v>
       </c>
       <c r="K282" s="15">
         <v>0.00299</v>
       </c>
       <c r="L282" s="15">
         <v>0.00259</v>
       </c>
       <c r="M282" s="15">
         <v>0.00249</v>
       </c>
       <c r="N282" s="15"/>
       <c r="O282" s="15">
-        <v>3450</v>
+        <v>3050</v>
       </c>
       <c r="P282" s="15" t="s">
         <v>154</v>
       </c>
       <c r="Q282" s="15"/>
       <c r="R282"/>
     </row>
     <row r="283" spans="1:18">
       <c r="B283" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C283" s="15" t="s">
         <v>720</v>
       </c>
       <c r="D283" s="15" t="s">
         <v>721</v>
       </c>
       <c r="E283" s="15" t="s">
         <v>722</v>
       </c>
       <c r="F283" s="15"/>
       <c r="G283" s="15"/>
       <c r="H283" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I283" s="15"/>
       <c r="J283" s="15">
         <v>5000</v>
       </c>
       <c r="K283" s="15">
         <v>0.0029</v>
       </c>
       <c r="L283" s="15">
         <v>0.00251</v>
       </c>
       <c r="M283" s="15">
         <v>0.00241</v>
       </c>
       <c r="N283" s="15">
-        <v>4500</v>
+        <v>4400</v>
       </c>
       <c r="O283" s="15"/>
       <c r="P283" s="15"/>
       <c r="Q283" s="15"/>
       <c r="R283"/>
     </row>
     <row r="284" spans="1:18">
       <c r="B284" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C284" s="15" t="s">
         <v>723</v>
       </c>
       <c r="D284" s="15" t="s">
         <v>724</v>
       </c>
       <c r="E284" s="15" t="s">
         <v>725</v>
       </c>
       <c r="F284" s="15"/>
       <c r="G284" s="15"/>
       <c r="H284" s="15"/>
       <c r="I284" s="15"/>
       <c r="J284" s="15">
         <v>500</v>
@@ -13485,51 +13479,51 @@
       <c r="D285" s="15" t="s">
         <v>727</v>
       </c>
       <c r="E285" s="15" t="s">
         <v>728</v>
       </c>
       <c r="F285" s="15"/>
       <c r="G285" s="15"/>
       <c r="H285" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I285" s="15"/>
       <c r="J285" s="15">
         <v>5000</v>
       </c>
       <c r="K285" s="15">
         <v>0.00321</v>
       </c>
       <c r="L285" s="15">
         <v>0.00278</v>
       </c>
       <c r="M285" s="15">
         <v>0.00268</v>
       </c>
       <c r="N285" s="15">
-        <v>22631</v>
+        <v>28567</v>
       </c>
       <c r="O285" s="15"/>
       <c r="P285" s="15"/>
       <c r="Q285" s="15"/>
       <c r="R285"/>
     </row>
     <row r="286" spans="1:18">
       <c r="B286" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C286" s="15" t="s">
         <v>729</v>
       </c>
       <c r="D286" s="15" t="s">
         <v>730</v>
       </c>
       <c r="E286" s="15">
         <v>10080069810</v>
       </c>
       <c r="F286" s="15"/>
       <c r="G286" s="15"/>
       <c r="H286" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I286" s="15"/>
@@ -13565,90 +13559,90 @@
       <c r="D287" s="15" t="s">
         <v>732</v>
       </c>
       <c r="E287" s="15" t="s">
         <v>733</v>
       </c>
       <c r="F287" s="15"/>
       <c r="G287" s="15"/>
       <c r="H287" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I287" s="15"/>
       <c r="J287" s="15">
         <v>500</v>
       </c>
       <c r="K287" s="15">
         <v>0.00507</v>
       </c>
       <c r="L287" s="15">
         <v>0.00362</v>
       </c>
       <c r="M287" s="15">
         <v>0.00327</v>
       </c>
       <c r="N287" s="15">
-        <v>7560</v>
+        <v>5760</v>
       </c>
       <c r="O287" s="15"/>
       <c r="P287" s="15"/>
       <c r="Q287" s="15"/>
       <c r="R287"/>
     </row>
     <row r="288" spans="1:18">
       <c r="B288" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C288" s="15" t="s">
         <v>734</v>
       </c>
       <c r="D288" s="15" t="s">
         <v>735</v>
       </c>
       <c r="E288" s="15">
         <v>10000003868</v>
       </c>
       <c r="F288" s="15"/>
       <c r="G288" s="15"/>
       <c r="H288" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I288" s="15"/>
       <c r="J288" s="15">
         <v>5000</v>
       </c>
       <c r="K288" s="15">
         <v>0.00329</v>
       </c>
       <c r="L288" s="15">
         <v>0.00285</v>
       </c>
       <c r="M288" s="15">
         <v>0.00274</v>
       </c>
       <c r="N288" s="15">
-        <v>852</v>
+        <v>900</v>
       </c>
       <c r="O288" s="15"/>
       <c r="P288" s="15"/>
       <c r="Q288" s="15"/>
       <c r="R288"/>
     </row>
     <row r="289" spans="1:18">
       <c r="B289" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C289" s="15" t="s">
         <v>736</v>
       </c>
       <c r="D289" s="15" t="s">
         <v>737</v>
       </c>
       <c r="E289" s="15" t="s">
         <v>738</v>
       </c>
       <c r="F289" s="15"/>
       <c r="G289" s="15"/>
       <c r="H289" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I289" s="15"/>
@@ -13937,51 +13931,51 @@
         <v>760</v>
       </c>
       <c r="D297" s="15" t="s">
         <v>761</v>
       </c>
       <c r="E297" s="15" t="s">
         <v>762</v>
       </c>
       <c r="F297" s="15"/>
       <c r="G297" s="15"/>
       <c r="H297" s="15"/>
       <c r="I297" s="15"/>
       <c r="J297" s="15">
         <v>1000</v>
       </c>
       <c r="K297" s="15">
         <v>0.0231</v>
       </c>
       <c r="L297" s="15">
         <v>0.0231</v>
       </c>
       <c r="M297" s="15">
         <v>0.0231</v>
       </c>
       <c r="N297" s="15">
-        <v>939</v>
+        <v>1237</v>
       </c>
       <c r="O297" s="15"/>
       <c r="P297" s="15"/>
       <c r="Q297" s="15"/>
       <c r="R297"/>
     </row>
     <row r="298" spans="1:18">
       <c r="B298" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C298" s="15" t="s">
         <v>763</v>
       </c>
       <c r="D298" s="15" t="s">
         <v>764</v>
       </c>
       <c r="E298" s="15" t="s">
         <v>765</v>
       </c>
       <c r="F298" s="15"/>
       <c r="G298" s="15"/>
       <c r="H298" s="15"/>
       <c r="I298" s="15"/>
       <c r="J298" s="15">
         <v>500</v>