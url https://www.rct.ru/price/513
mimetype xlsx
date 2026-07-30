--- v9 (2026-07-09)
+++ v10 (2026-07-30)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="795">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="794">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>09.07.2026</t>
+    <t>30.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -478,53 +478,50 @@
   <si>
     <t>10-00069565</t>
   </si>
   <si>
     <t>CF-0,25W- 43R</t>
   </si>
   <si>
     <t>Резистор CF-0,25W- 43R</t>
   </si>
   <si>
     <t>10-00069566</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-47R-JA</t>
   </si>
   <si>
     <t>CF-0,25W- 47R L-KLS6-CF-1/4W-47R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-51R-JA</t>
   </si>
   <si>
     <t>лента / CF-0,25W- 51R (L-KLS6-CF-1/4W-51R-JA)</t>
   </si>
   <si>
-    <t>25.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>CF-0,25W- 56R</t>
   </si>
   <si>
     <t>Резистор CF-0,25W- 56R</t>
   </si>
   <si>
     <t>10-00069568</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-62R-JA</t>
   </si>
   <si>
     <t>лента / CF-0,25W- 62R</t>
   </si>
   <si>
     <t>10-00069399</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS6-CF-1/4W-62R-JA KLS, </t>
   </si>
   <si>
     <t>CF-0,25W- 62R</t>
   </si>
   <si>
     <t>10-00069569</t>
@@ -784,50 +781,59 @@
   <si>
     <t>5 % лента / CF-0,25W-750R</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS6-CF-1/4W-750R-JA KLS, </t>
   </si>
   <si>
     <t>5 % / CF-0,25W-750R L-KLS6-CF-1/4W-750R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-820R-JA</t>
   </si>
   <si>
     <t>CF-0,25W-820R L-KLS6-CF-1/4W-820R-JA</t>
   </si>
   <si>
     <t>10-00069596</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-910R-JA</t>
   </si>
   <si>
     <t>CF-0,25W-910R L-KLS6-CF-1/4W-910R-JA</t>
   </si>
   <si>
+    <t>CFR-25JT-52-1R1</t>
+  </si>
+  <si>
+    <t>1.1Ом ±5% 0,25W / CF-0.25W- 1R1 (CFR-25JT-52-1R1)</t>
+  </si>
+  <si>
+    <t>YAGEO</t>
+  </si>
+  <si>
     <t>L-KLS6-CF-1/4W-1KR-JA</t>
   </si>
   <si>
     <t>5 % / CF-0.25W- 1K (L-KLS6-CF-1/4W-1KR-JA)</t>
   </si>
   <si>
     <t>CF-0.25W- 1K1</t>
   </si>
   <si>
     <t>Резистор CF-0.25W- 1K1</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-1K2R-JA</t>
   </si>
   <si>
     <t>лента / CF-0.25W- 1K2 (L-KLS6-CF-1/4W-1K2R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-1K3R-JA</t>
   </si>
   <si>
     <t>лента / CF-0.25W- 1K3 L-KLS6-CF-1/4W-1K3R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-1K5R-JA</t>
@@ -1697,59 +1703,50 @@
     <t>CFR-0,25W-6M8</t>
   </si>
   <si>
     <t>Резистор CFR-0,25W-6M8</t>
   </si>
   <si>
     <t>10-00069516</t>
   </si>
   <si>
     <t>CFR-0,25W-7M5</t>
   </si>
   <si>
     <t>Резистор CFR-0,25W-7M5</t>
   </si>
   <si>
     <t>10-00069517</t>
   </si>
   <si>
     <t>CFR-0,25W-8M2</t>
   </si>
   <si>
     <t>Резистор CFR-0,25W-8M2</t>
   </si>
   <si>
     <t>10-00069518</t>
-  </si>
-[...7 lines deleted...]
-    <t>BOURNS</t>
   </si>
   <si>
     <t>MF-0,25W- 1R3</t>
   </si>
   <si>
     <t>1 % / MF-0,25W- 1R3</t>
   </si>
   <si>
     <t>10-00069528</t>
   </si>
   <si>
     <t>L-KLS6-MF-1/4W-2R2-FA</t>
   </si>
   <si>
     <t>1 % / MF-0,25W- 2.2R 5% (L-KLS6-MF-1/4W-2R2-FA)</t>
   </si>
   <si>
     <t>10-00069354</t>
   </si>
   <si>
     <t>L-KLS6-MF-1/4W-12R7-FA</t>
   </si>
   <si>
     <t>1% / MF-0,25W- 12R7 1% (L-KLS6-MF-1/4W-12R7-FA)</t>
   </si>
@@ -3297,51 +3294,51 @@
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.00435</v>
       </c>
       <c r="L13" s="15">
         <v>0.00302</v>
       </c>
       <c r="M13" s="15">
         <v>0.00278</v>
       </c>
       <c r="N13" s="15">
-        <v>62172</v>
+        <v>75360</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>500</v>
@@ -3540,90 +3537,90 @@
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>5000</v>
       </c>
       <c r="K20" s="15">
         <v>0.00284</v>
       </c>
       <c r="L20" s="15">
         <v>0.00246</v>
       </c>
       <c r="M20" s="15">
         <v>0.00236</v>
       </c>
       <c r="N20" s="15">
-        <v>1300</v>
+        <v>1071</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>5000</v>
       </c>
       <c r="K21" s="15">
         <v>0.0018</v>
       </c>
       <c r="L21" s="15">
         <v>0.0018</v>
       </c>
       <c r="M21" s="15">
         <v>0.0018</v>
       </c>
       <c r="N21" s="15">
-        <v>1391</v>
+        <v>1326</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="15"/>
@@ -3657,90 +3654,90 @@
       <c r="D23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="15">
         <v>10000003778</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>5000</v>
       </c>
       <c r="K23" s="15">
         <v>0.00276</v>
       </c>
       <c r="L23" s="15">
         <v>0.00239</v>
       </c>
       <c r="M23" s="15">
         <v>0.0023</v>
       </c>
       <c r="N23" s="15">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="15">
         <v>10000004201</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>5000</v>
       </c>
       <c r="K24" s="15">
         <v>0.00275</v>
       </c>
       <c r="L24" s="15">
         <v>0.00238</v>
       </c>
       <c r="M24" s="15">
         <v>0.00229</v>
       </c>
       <c r="N24" s="15">
-        <v>3945</v>
+        <v>3048</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
@@ -3805,90 +3802,90 @@
       <c r="D27" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>5000</v>
       </c>
       <c r="K27" s="15">
         <v>0.00284</v>
       </c>
       <c r="L27" s="15">
         <v>0.00246</v>
       </c>
       <c r="M27" s="15">
         <v>0.00236</v>
       </c>
       <c r="N27" s="15">
-        <v>930</v>
+        <v>945</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.00435</v>
       </c>
       <c r="L28" s="15">
         <v>0.00302</v>
       </c>
       <c r="M28" s="15">
         <v>0.00278</v>
       </c>
       <c r="N28" s="15">
-        <v>105600</v>
+        <v>124800</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E29" s="15">
         <v>10000004220</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15"/>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
@@ -3982,51 +3979,51 @@
         <v>93</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E32" s="15">
         <v>10000006585</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.0037</v>
       </c>
       <c r="L32" s="15">
         <v>0.00257</v>
       </c>
       <c r="M32" s="15">
         <v>0.00236</v>
       </c>
       <c r="N32" s="15">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15"/>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
@@ -4056,51 +4053,51 @@
       <c r="D34" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>500</v>
       </c>
       <c r="K34" s="15">
         <v>0.00435</v>
       </c>
       <c r="L34" s="15">
         <v>0.00302</v>
       </c>
       <c r="M34" s="15">
         <v>0.00278</v>
       </c>
       <c r="N34" s="15">
-        <v>22381</v>
+        <v>28518</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="15"/>
@@ -4169,51 +4166,51 @@
       <c r="D37" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E37" s="15">
         <v>10080027695</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>5000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00309</v>
       </c>
       <c r="L37" s="15">
         <v>0.00268</v>
       </c>
       <c r="M37" s="15">
         <v>0.00258</v>
       </c>
       <c r="N37" s="15">
-        <v>519</v>
+        <v>629</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="15">
         <v>10000008788</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
@@ -4309,51 +4306,51 @@
       <c r="D41" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00261</v>
       </c>
       <c r="L41" s="15">
         <v>0.00226</v>
       </c>
       <c r="M41" s="15">
         <v>0.00218</v>
       </c>
       <c r="N41" s="15">
-        <v>3364</v>
+        <v>3744</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E42" s="15">
         <v>10000007768</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="15"/>
@@ -4420,51 +4417,51 @@
       <c r="D44" s="15" t="s">
         <v>125</v>
       </c>
       <c r="E44" s="15">
         <v>10000003358</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>5000</v>
       </c>
       <c r="K44" s="15">
         <v>0.00267</v>
       </c>
       <c r="L44" s="15">
         <v>0.00231</v>
       </c>
       <c r="M44" s="15">
         <v>0.00223</v>
       </c>
       <c r="N44" s="15">
-        <v>4450</v>
+        <v>3550</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="15">
         <v>10000003459</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="15"/>
@@ -4494,90 +4491,90 @@
         <v>128</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="15">
         <v>10000001113</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>1000</v>
       </c>
       <c r="K46" s="15">
         <v>0.0037</v>
       </c>
       <c r="L46" s="15">
         <v>0.00257</v>
       </c>
       <c r="M46" s="15">
         <v>0.00236</v>
       </c>
       <c r="N46" s="15">
-        <v>19145</v>
+        <v>18641</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="15">
         <v>10000002254</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>5000</v>
       </c>
       <c r="K47" s="15">
         <v>0.00276</v>
       </c>
       <c r="L47" s="15">
         <v>0.00239</v>
       </c>
       <c r="M47" s="15">
         <v>0.0023</v>
       </c>
       <c r="N47" s="15">
-        <v>4500</v>
+        <v>4051</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E48" s="15">
         <v>10000003450</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="15"/>
@@ -4609,129 +4606,129 @@
       <c r="D49" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.00435</v>
       </c>
       <c r="L49" s="15">
         <v>0.00302</v>
       </c>
       <c r="M49" s="15">
         <v>0.00278</v>
       </c>
       <c r="N49" s="15">
-        <v>88599</v>
+        <v>68412</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>5000</v>
       </c>
       <c r="K50" s="15">
         <v>0.00435</v>
       </c>
       <c r="L50" s="15">
         <v>0.00302</v>
       </c>
       <c r="M50" s="15">
         <v>0.00278</v>
       </c>
       <c r="N50" s="15">
-        <v>2745</v>
+        <v>3375</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.00435</v>
       </c>
       <c r="L51" s="15">
         <v>0.00302</v>
       </c>
       <c r="M51" s="15">
         <v>0.00278</v>
       </c>
       <c r="N51" s="15">
-        <v>9418</v>
+        <v>9972</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E52" s="15">
         <v>10000003458</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>500</v>
@@ -4831,9204 +4828,9174 @@
       <c r="D55" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E55" s="15">
         <v>10000003380</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>5000</v>
       </c>
       <c r="K55" s="15">
         <v>0.00267</v>
       </c>
       <c r="L55" s="15">
         <v>0.00231</v>
       </c>
       <c r="M55" s="15">
         <v>0.00223</v>
       </c>
       <c r="N55" s="15">
-        <v>4460</v>
+        <v>4402</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E56" s="15">
         <v>10080027310</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>5000</v>
       </c>
       <c r="K56" s="15">
         <v>0.00288</v>
       </c>
       <c r="L56" s="15">
         <v>0.0025</v>
       </c>
       <c r="M56" s="15">
         <v>0.0024</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15">
-        <v>3868</v>
-[...3 lines deleted...]
-      </c>
+        <v>3085</v>
+      </c>
+      <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="D57" s="15" t="s">
         <v>155</v>
       </c>
-      <c r="D57" s="15" t="s">
+      <c r="E57" s="15" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15"/>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>500</v>
       </c>
       <c r="K57" s="15">
         <v>0.0037</v>
       </c>
       <c r="L57" s="15">
         <v>0.00257</v>
       </c>
       <c r="M57" s="15">
         <v>0.00236</v>
       </c>
       <c r="N57" s="15"/>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="D58" s="15" t="s">
         <v>158</v>
       </c>
-      <c r="D58" s="15" t="s">
+      <c r="E58" s="15" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="15" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J58" s="15">
         <v>5000</v>
       </c>
       <c r="K58" s="15">
         <v>0.00435</v>
       </c>
       <c r="L58" s="15">
         <v>0.00302</v>
       </c>
       <c r="M58" s="15">
         <v>0.00278</v>
       </c>
       <c r="N58" s="15">
-        <v>2846</v>
+        <v>2568</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D59" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="E59" s="15" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="15" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J59" s="15">
         <v>500</v>
       </c>
       <c r="K59" s="15">
         <v>0.00435</v>
       </c>
       <c r="L59" s="15">
         <v>0.00302</v>
       </c>
       <c r="M59" s="15">
         <v>0.00278</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="D60" s="15" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="E60" s="15">
         <v>10000003390</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15"/>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>500</v>
       </c>
       <c r="K60" s="15">
         <v>0.0037</v>
       </c>
       <c r="L60" s="15">
         <v>0.00257</v>
       </c>
       <c r="M60" s="15">
         <v>0.00236</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="D61" s="15" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="E61" s="15">
         <v>10000000658</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>500</v>
       </c>
       <c r="K61" s="15">
         <v>0.00435</v>
       </c>
       <c r="L61" s="15">
         <v>0.00302</v>
       </c>
       <c r="M61" s="15">
         <v>0.00278</v>
       </c>
       <c r="N61" s="15">
         <v>30</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="D62" s="15" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E62" s="15">
         <v>10080027312</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>5000</v>
       </c>
       <c r="K62" s="15">
         <v>0.00308</v>
       </c>
       <c r="L62" s="15">
         <v>0.00267</v>
       </c>
       <c r="M62" s="15">
         <v>0.00256</v>
       </c>
       <c r="N62" s="15">
-        <v>5766</v>
+        <v>5250</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="D63" s="15" t="s">
         <v>170</v>
       </c>
-      <c r="D63" s="15" t="s">
+      <c r="E63" s="15" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15"/>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>500</v>
       </c>
       <c r="K63" s="15">
         <v>0.0037</v>
       </c>
       <c r="L63" s="15">
         <v>0.00257</v>
       </c>
       <c r="M63" s="15">
         <v>0.00236</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="D64" s="15" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E64" s="15">
         <v>10000003393</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15"/>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>500</v>
       </c>
       <c r="K64" s="15">
         <v>0.0037</v>
       </c>
       <c r="L64" s="15">
         <v>0.00257</v>
       </c>
       <c r="M64" s="15">
         <v>0.00236</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="D65" s="15" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="E65" s="15">
         <v>10080048469</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.00435</v>
       </c>
       <c r="L65" s="15">
         <v>0.00302</v>
       </c>
       <c r="M65" s="15">
         <v>0.00278</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="D66" s="15" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="E66" s="15">
         <v>10000002572</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>5000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00276</v>
       </c>
       <c r="L66" s="15">
         <v>0.00239</v>
       </c>
       <c r="M66" s="15">
         <v>0.0023</v>
       </c>
       <c r="N66" s="15">
-        <v>4655</v>
+        <v>3703</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="D67" s="15" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E67" s="15">
         <v>10080032212</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>5000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00435</v>
       </c>
       <c r="L67" s="15">
         <v>0.00302</v>
       </c>
       <c r="M67" s="15">
         <v>0.00278</v>
       </c>
       <c r="N67" s="15">
-        <v>623</v>
+        <v>455</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="D68" s="15" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E68" s="15">
         <v>10000002521</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15">
         <v>5000</v>
       </c>
       <c r="K68" s="15">
         <v>0.00261</v>
       </c>
       <c r="L68" s="15">
         <v>0.00226</v>
       </c>
       <c r="M68" s="15">
         <v>0.00218</v>
       </c>
       <c r="N68" s="15">
-        <v>13097</v>
+        <v>12973</v>
       </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="D69" s="15" t="s">
         <v>183</v>
       </c>
-      <c r="D69" s="15" t="s">
+      <c r="E69" s="15" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15"/>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>500</v>
       </c>
       <c r="K69" s="15">
         <v>0.0037</v>
       </c>
       <c r="L69" s="15">
         <v>0.00257</v>
       </c>
       <c r="M69" s="15">
         <v>0.00236</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="D70" s="15" t="s">
         <v>186</v>
       </c>
-      <c r="D70" s="15" t="s">
+      <c r="E70" s="15" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15"/>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>500</v>
       </c>
       <c r="K70" s="15">
         <v>0.0037</v>
       </c>
       <c r="L70" s="15">
         <v>0.00257</v>
       </c>
       <c r="M70" s="15">
         <v>0.00236</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="D71" s="15" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E71" s="15">
         <v>10000002220</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>5000</v>
       </c>
       <c r="K71" s="15">
         <v>0.00288</v>
       </c>
       <c r="L71" s="15">
         <v>0.0025</v>
       </c>
       <c r="M71" s="15">
         <v>0.0024</v>
       </c>
       <c r="N71" s="15">
-        <v>2017</v>
+        <v>1681</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="D72" s="15" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E72" s="15">
         <v>10080048471</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>5000</v>
       </c>
       <c r="K72" s="15">
         <v>0.00435</v>
       </c>
       <c r="L72" s="15">
         <v>0.00302</v>
       </c>
       <c r="M72" s="15">
         <v>0.00278</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="D73" s="15" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="E73" s="15">
         <v>10000003731</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>500</v>
       </c>
       <c r="K73" s="15">
         <v>0.0037</v>
       </c>
       <c r="L73" s="15">
         <v>0.00257</v>
       </c>
       <c r="M73" s="15">
         <v>0.00236</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="D74" s="15" t="s">
         <v>195</v>
       </c>
-      <c r="D74" s="15" t="s">
+      <c r="E74" s="15" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15"/>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>500</v>
       </c>
       <c r="K74" s="15">
         <v>0.0037</v>
       </c>
       <c r="L74" s="15">
         <v>0.00257</v>
       </c>
       <c r="M74" s="15">
         <v>0.00236</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="D75" s="15" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E75" s="15">
         <v>10080003286</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15"/>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.0037</v>
       </c>
       <c r="L75" s="15">
         <v>0.00257</v>
       </c>
       <c r="M75" s="15">
         <v>0.00236</v>
       </c>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="D76" s="15" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E76" s="15">
         <v>10000001484</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.00255</v>
       </c>
       <c r="L76" s="15">
         <v>0.00221</v>
       </c>
       <c r="M76" s="15">
         <v>0.00213</v>
       </c>
       <c r="N76" s="15">
-        <v>1798</v>
+        <v>2059</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="D77" s="15" t="s">
         <v>200</v>
       </c>
-      <c r="D77" s="15" t="s">
+      <c r="E77" s="15" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
       </c>
       <c r="K77" s="15">
         <v>0.0037</v>
       </c>
       <c r="L77" s="15">
         <v>0.00257</v>
       </c>
       <c r="M77" s="15">
         <v>0.00236</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="D78" s="15" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="E78" s="15">
         <v>10000002579</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15"/>
       <c r="I78" s="15"/>
       <c r="J78" s="15"/>
       <c r="K78" s="15">
         <v>0.0037</v>
       </c>
       <c r="L78" s="15">
         <v>0.00257</v>
       </c>
       <c r="M78" s="15">
         <v>0.00236</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="D79" s="15" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="E79" s="15">
         <v>10080040583</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>5000</v>
       </c>
       <c r="K79" s="15">
         <v>0.00254</v>
       </c>
       <c r="L79" s="15">
         <v>0.0022</v>
       </c>
       <c r="M79" s="15">
         <v>0.00211</v>
       </c>
       <c r="N79" s="15">
-        <v>4877</v>
+        <v>4528</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="D80" s="15" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="E80" s="15">
         <v>10000001149</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>5000</v>
       </c>
       <c r="K80" s="15">
         <v>0.00311</v>
       </c>
       <c r="L80" s="15">
         <v>0.00269</v>
       </c>
       <c r="M80" s="15">
         <v>0.00259</v>
       </c>
       <c r="N80" s="15">
-        <v>923</v>
+        <v>1014</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="D81" s="15" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E81" s="15">
         <v>10000003363</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>5000</v>
       </c>
       <c r="K81" s="15">
         <v>0.00267</v>
       </c>
       <c r="L81" s="15">
         <v>0.00231</v>
       </c>
       <c r="M81" s="15">
         <v>0.00223</v>
       </c>
       <c r="N81" s="15">
-        <v>3827</v>
+        <v>3825</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="D82" s="15" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E82" s="15">
         <v>10000002111</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.00435</v>
       </c>
       <c r="L82" s="15">
         <v>0.00302</v>
       </c>
       <c r="M82" s="15">
         <v>0.00278</v>
       </c>
       <c r="N82" s="15"/>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="D83" s="15" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E83" s="15">
         <v>10080054282</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>5000</v>
       </c>
       <c r="K83" s="15">
         <v>0.00272</v>
       </c>
       <c r="L83" s="15">
         <v>0.00235</v>
       </c>
       <c r="M83" s="15">
         <v>0.00226</v>
       </c>
       <c r="N83" s="15">
-        <v>2308</v>
+        <v>2120</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="D84" s="15" t="s">
         <v>215</v>
       </c>
-      <c r="D84" s="15" t="s">
+      <c r="E84" s="15" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>500</v>
       </c>
       <c r="K84" s="15">
         <v>0.0037</v>
       </c>
       <c r="L84" s="15">
         <v>0.00257</v>
       </c>
       <c r="M84" s="15">
         <v>0.00236</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="D85" s="15" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="E85" s="15">
         <v>10000000626</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>500</v>
       </c>
       <c r="K85" s="15">
         <v>0.00435</v>
       </c>
       <c r="L85" s="15">
         <v>0.00302</v>
       </c>
       <c r="M85" s="15">
         <v>0.00278</v>
       </c>
       <c r="N85" s="15"/>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="D86" s="15" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E86" s="15">
         <v>10080027313</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
         <v>0.0029</v>
       </c>
       <c r="L86" s="15">
         <v>0.00251</v>
       </c>
       <c r="M86" s="15">
         <v>0.00241</v>
       </c>
       <c r="N86" s="15">
-        <v>2090</v>
+        <v>1990</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
+        <v>221</v>
+      </c>
+      <c r="D87" s="15" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E87" s="15">
         <v>10000001485</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.00435</v>
       </c>
       <c r="L87" s="15">
         <v>0.00302</v>
       </c>
       <c r="M87" s="15">
         <v>0.00278</v>
       </c>
       <c r="N87" s="15"/>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="D88" s="15" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="E88" s="15">
         <v>10080040584</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>5000</v>
       </c>
       <c r="K88" s="15">
         <v>0.00288</v>
       </c>
       <c r="L88" s="15">
         <v>0.0025</v>
       </c>
       <c r="M88" s="15">
         <v>0.0024</v>
       </c>
       <c r="N88" s="15">
-        <v>912</v>
+        <v>720</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="D89" s="15" t="s">
         <v>226</v>
       </c>
-      <c r="D89" s="15" t="s">
+      <c r="E89" s="15" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.00435</v>
       </c>
       <c r="L89" s="15">
         <v>0.00302</v>
       </c>
       <c r="M89" s="15">
         <v>0.00278</v>
       </c>
       <c r="N89" s="15">
-        <v>140496</v>
+        <v>146517</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="D90" s="15" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="E90" s="15">
         <v>10000003441</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>5000</v>
       </c>
       <c r="K90" s="15">
         <v>0.00284</v>
       </c>
       <c r="L90" s="15">
         <v>0.00246</v>
       </c>
       <c r="M90" s="15">
         <v>0.00236</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="D91" s="15" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="E91" s="15">
         <v>10000002575</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15"/>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>500</v>
       </c>
       <c r="K91" s="15">
         <v>0.0037</v>
       </c>
       <c r="L91" s="15">
         <v>0.00257</v>
       </c>
       <c r="M91" s="15">
         <v>0.00236</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="D92" s="15" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E92" s="15">
         <v>10080033229</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>5000</v>
       </c>
       <c r="K92" s="15">
         <v>0.00252</v>
       </c>
       <c r="L92" s="15">
         <v>0.00218</v>
       </c>
       <c r="M92" s="15">
         <v>0.0021</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15">
-        <v>3700</v>
-[...3 lines deleted...]
-      </c>
+        <v>3500</v>
+      </c>
+      <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="D93" s="15" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="E93" s="15">
         <v>10080040585</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>5000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00264</v>
       </c>
       <c r="L93" s="15">
         <v>0.00229</v>
       </c>
       <c r="M93" s="15">
         <v>0.0022</v>
       </c>
       <c r="N93" s="15">
         <v>9712</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="E94" s="15">
         <v>10000003386</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>1000</v>
       </c>
       <c r="K94" s="15">
         <v>0.00435</v>
       </c>
       <c r="L94" s="15">
         <v>0.00302</v>
       </c>
       <c r="M94" s="15">
         <v>0.00278</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="D95" s="15" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="E95" s="15">
         <v>10000003120</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15"/>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>500</v>
       </c>
       <c r="K95" s="15">
         <v>0.0037</v>
       </c>
       <c r="L95" s="15">
         <v>0.00257</v>
       </c>
       <c r="M95" s="15">
         <v>0.00236</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D96" s="15" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="E96" s="15">
         <v>10080037687</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>5000</v>
       </c>
       <c r="K96" s="15">
         <v>0.00276</v>
       </c>
       <c r="L96" s="15">
         <v>0.00239</v>
       </c>
       <c r="M96" s="15">
         <v>0.0023</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15">
-        <v>4500</v>
-[...3 lines deleted...]
-      </c>
+        <v>4100</v>
+      </c>
+      <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="D97" s="15" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="E97" s="15">
         <v>10000003455</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>5000</v>
       </c>
       <c r="K97" s="15">
         <v>0.00497</v>
       </c>
       <c r="L97" s="15">
         <v>0.00359</v>
       </c>
       <c r="M97" s="15">
         <v>0.00314</v>
       </c>
       <c r="N97" s="15">
-        <v>2466</v>
+        <v>2587</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="D98" s="15" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E98" s="15">
         <v>10000002672</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>5000</v>
       </c>
       <c r="K98" s="15">
         <v>0.00288</v>
       </c>
       <c r="L98" s="15">
         <v>0.0025</v>
       </c>
       <c r="M98" s="15">
         <v>0.0024</v>
       </c>
       <c r="N98" s="15">
-        <v>758</v>
+        <v>880</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="D99" s="15" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="E99" s="15">
         <v>10000001488</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I99" s="15" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="J99" s="15"/>
       <c r="K99" s="15">
         <v>0.00435</v>
       </c>
       <c r="L99" s="15">
         <v>0.00302</v>
       </c>
       <c r="M99" s="15">
         <v>0.00278</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="E100" s="15">
         <v>10080048472</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I100" s="15" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="J100" s="15">
         <v>5000</v>
       </c>
       <c r="K100" s="15">
         <v>0.00279</v>
       </c>
       <c r="L100" s="15">
         <v>0.00242</v>
       </c>
       <c r="M100" s="15">
         <v>0.00233</v>
       </c>
       <c r="N100" s="15">
-        <v>3619</v>
+        <v>3948</v>
       </c>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="D101" s="15" t="s">
         <v>251</v>
       </c>
-      <c r="D101" s="15" t="s">
+      <c r="E101" s="15" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.00288</v>
       </c>
       <c r="L101" s="15">
         <v>0.0025</v>
       </c>
       <c r="M101" s="15">
         <v>0.0024</v>
       </c>
       <c r="N101" s="15">
-        <v>3114</v>
+        <v>3415</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="D102" s="15" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E102" s="15">
         <v>10000003394</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>5000</v>
       </c>
       <c r="K102" s="15">
         <v>0.00272</v>
       </c>
       <c r="L102" s="15">
         <v>0.00235</v>
       </c>
       <c r="M102" s="15">
         <v>0.00226</v>
       </c>
       <c r="N102" s="15">
-        <v>4656</v>
+        <v>5668</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="D103" s="15" t="s">
         <v>256</v>
       </c>
-      <c r="D103" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103" s="15">
-        <v>10080027297</v>
+        <v>10080071589</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
-        <v>39</v>
+        <v>257</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>5000</v>
       </c>
       <c r="K103" s="15">
-        <v>0.00362</v>
+        <v>0.008059999999999999</v>
       </c>
       <c r="L103" s="15">
-        <v>0.00313</v>
+        <v>0.00672</v>
       </c>
       <c r="M103" s="15">
-        <v>0.00301</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00645</v>
+      </c>
+      <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>258</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>259</v>
       </c>
       <c r="E104" s="15">
-        <v>10000003692</v>
+        <v>10080027297</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
-      <c r="H104" s="15"/>
+      <c r="H104" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K104" s="15">
-        <v>0.0037</v>
+        <v>0.00362</v>
       </c>
       <c r="L104" s="15">
-        <v>0.00257</v>
+        <v>0.00313</v>
       </c>
       <c r="M104" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N104" s="15"/>
+        <v>0.00301</v>
+      </c>
+      <c r="N104" s="15">
+        <v>23397</v>
+      </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>260</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>261</v>
       </c>
       <c r="E105" s="15">
-        <v>10000003460</v>
+        <v>10000003692</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
-      <c r="H105" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="15"/>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K105" s="15">
-        <v>0.00276</v>
+        <v>0.0037</v>
       </c>
       <c r="L105" s="15">
-        <v>0.00239</v>
+        <v>0.00257</v>
       </c>
       <c r="M105" s="15">
-        <v>0.0023</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
         <v>262</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>263</v>
       </c>
       <c r="E106" s="15">
-        <v>10000004864</v>
+        <v>10000003460</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>5000</v>
       </c>
       <c r="K106" s="15">
-        <v>0.00275</v>
+        <v>0.00276</v>
       </c>
       <c r="L106" s="15">
-        <v>0.00238</v>
+        <v>0.00239</v>
       </c>
       <c r="M106" s="15">
-        <v>0.00229</v>
+        <v>0.0023</v>
       </c>
       <c r="N106" s="15">
-        <v>8927</v>
+        <v>20727</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>264</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>265</v>
       </c>
-      <c r="E107" s="15" t="s">
-        <v>266</v>
+      <c r="E107" s="15">
+        <v>10000004864</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I107" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I107" s="15"/>
       <c r="J107" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K107" s="15">
-        <v>0.00435</v>
+        <v>0.00275</v>
       </c>
       <c r="L107" s="15">
-        <v>0.00302</v>
+        <v>0.00238</v>
       </c>
       <c r="M107" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N107" s="15"/>
+        <v>0.00229</v>
+      </c>
+      <c r="N107" s="15">
+        <v>8769</v>
+      </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D108" s="15" t="s">
+        <v>267</v>
+      </c>
+      <c r="E108" s="15" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
-      <c r="H108" s="15"/>
-      <c r="I108" s="15"/>
+      <c r="H108" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I108" s="15" t="s">
+        <v>269</v>
+      </c>
       <c r="J108" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K108" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L108" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M108" s="15">
-        <v>0.00236</v>
+        <v>0.00278</v>
       </c>
       <c r="N108" s="15"/>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>270</v>
       </c>
-      <c r="E109" s="15">
-        <v>10080034116</v>
+      <c r="E109" s="15" t="s">
+        <v>271</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
-      <c r="H109" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H109" s="15"/>
+      <c r="I109" s="15"/>
       <c r="J109" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K109" s="15">
-        <v>0.00269</v>
+        <v>0.0037</v>
       </c>
       <c r="L109" s="15">
-        <v>0.00233</v>
+        <v>0.00257</v>
       </c>
       <c r="M109" s="15">
-        <v>0.00224</v>
+        <v>0.00236</v>
       </c>
       <c r="N109" s="15"/>
-      <c r="O109" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O109" s="15"/>
+      <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="D110" s="15" t="s">
         <v>272</v>
       </c>
       <c r="E110" s="15">
-        <v>10000007393</v>
+        <v>10080034116</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
-      <c r="H110" s="15"/>
-      <c r="I110" s="15"/>
+      <c r="H110" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I110" s="15" t="s">
+        <v>269</v>
+      </c>
       <c r="J110" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K110" s="15">
-        <v>0.0037</v>
+        <v>0.00269</v>
       </c>
       <c r="L110" s="15">
-        <v>0.00257</v>
+        <v>0.00233</v>
       </c>
       <c r="M110" s="15">
-        <v>0.00236</v>
+        <v>0.00224</v>
       </c>
       <c r="N110" s="15"/>
-      <c r="O110" s="15"/>
+      <c r="O110" s="15">
+        <v>4200</v>
+      </c>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
         <v>273</v>
       </c>
       <c r="D111" s="15" t="s">
         <v>274</v>
       </c>
-      <c r="E111" s="15" t="s">
-        <v>275</v>
+      <c r="E111" s="15">
+        <v>10000007393</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
-      <c r="H111" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="15"/>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K111" s="15">
-        <v>0.00284</v>
+        <v>0.0037</v>
       </c>
       <c r="L111" s="15">
-        <v>0.00246</v>
+        <v>0.00257</v>
       </c>
       <c r="M111" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N111" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="D112" s="15" t="s">
         <v>276</v>
       </c>
-      <c r="D112" s="15" t="s">
+      <c r="E112" s="15" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K112" s="15">
-        <v>0.00435</v>
+        <v>0.00284</v>
       </c>
       <c r="L112" s="15">
-        <v>0.00302</v>
+        <v>0.00246</v>
       </c>
       <c r="M112" s="15">
-        <v>0.00278</v>
+        <v>0.00236</v>
       </c>
       <c r="N112" s="15">
-        <v>144189</v>
+        <v>6548</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>279</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>280</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K113" s="15">
         <v>0.00435</v>
       </c>
       <c r="L113" s="15">
         <v>0.00302</v>
       </c>
       <c r="M113" s="15">
         <v>0.00278</v>
       </c>
       <c r="N113" s="15">
-        <v>483</v>
+        <v>111787</v>
       </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="D114" s="15" t="s">
         <v>281</v>
       </c>
-      <c r="D114" s="15" t="s">
+      <c r="E114" s="15" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080044359</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
-        <v>283</v>
+        <v>39</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K114" s="15">
         <v>0.00435</v>
       </c>
       <c r="L114" s="15">
         <v>0.00302</v>
       </c>
       <c r="M114" s="15">
         <v>0.00278</v>
       </c>
-      <c r="N114" s="15"/>
+      <c r="N114" s="15">
+        <v>498</v>
+      </c>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="D115" s="15" t="s">
         <v>284</v>
       </c>
-      <c r="D115" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="15">
-        <v>10000002673</v>
+        <v>10080044359</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
-        <v>39</v>
+        <v>285</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>5000</v>
       </c>
       <c r="K115" s="15">
-        <v>0.0027</v>
+        <v>0.00435</v>
       </c>
       <c r="L115" s="15">
-        <v>0.00234</v>
+        <v>0.00302</v>
       </c>
       <c r="M115" s="15">
-        <v>0.00225</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N115" s="15"/>
+      <c r="O115" s="15"/>
+      <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>286</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>287</v>
       </c>
-      <c r="E116" s="15" t="s">
-        <v>288</v>
+      <c r="E116" s="15">
+        <v>10000002673</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K116" s="15">
-        <v>0.00435</v>
+        <v>0.0027</v>
       </c>
       <c r="L116" s="15">
-        <v>0.00302</v>
+        <v>0.00234</v>
       </c>
       <c r="M116" s="15">
-        <v>0.00278</v>
-[...2 lines deleted...]
-      <c r="O116" s="15"/>
+        <v>0.00225</v>
+      </c>
+      <c r="N116" s="15">
+        <v>497</v>
+      </c>
+      <c r="O116" s="15">
+        <v>3550</v>
+      </c>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="D117" s="15" t="s">
         <v>289</v>
       </c>
-      <c r="D117" s="15" t="s">
+      <c r="E117" s="15" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080027298</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K117" s="15">
-        <v>0.00296</v>
+        <v>0.00435</v>
       </c>
       <c r="L117" s="15">
-        <v>0.00256</v>
+        <v>0.00302</v>
       </c>
       <c r="M117" s="15">
-        <v>0.00246</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N117" s="15"/>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>291</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>292</v>
       </c>
-      <c r="E118" s="15" t="s">
-        <v>293</v>
+      <c r="E118" s="15">
+        <v>10080027298</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I118" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I118" s="15"/>
       <c r="J118" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K118" s="15">
-        <v>0.00435</v>
+        <v>0.00296</v>
       </c>
       <c r="L118" s="15">
-        <v>0.00302</v>
+        <v>0.00256</v>
       </c>
       <c r="M118" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N118" s="15"/>
+        <v>0.00246</v>
+      </c>
+      <c r="N118" s="15">
+        <v>24483</v>
+      </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D119" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="E119" s="15" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080027299</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I119" s="15" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="J119" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K119" s="15">
-        <v>0.00344</v>
+        <v>0.00435</v>
       </c>
       <c r="L119" s="15">
-        <v>0.00298</v>
+        <v>0.00302</v>
       </c>
       <c r="M119" s="15">
-        <v>0.00286</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="D120" s="15" t="s">
         <v>297</v>
       </c>
       <c r="E120" s="15">
-        <v>10000002219</v>
+        <v>10080027299</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I120" s="15"/>
+      <c r="I120" s="15" t="s">
+        <v>296</v>
+      </c>
       <c r="J120" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K120" s="15">
-        <v>0.00435</v>
+        <v>0.00344</v>
       </c>
       <c r="L120" s="15">
-        <v>0.00302</v>
+        <v>0.00298</v>
       </c>
       <c r="M120" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N120" s="15"/>
+        <v>0.00286</v>
+      </c>
+      <c r="N120" s="15">
+        <v>93138</v>
+      </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>298</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>299</v>
       </c>
       <c r="E121" s="15">
-        <v>10080027300</v>
+        <v>10000002219</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K121" s="15">
-        <v>0.00311</v>
+        <v>0.00435</v>
       </c>
       <c r="L121" s="15">
-        <v>0.00269</v>
+        <v>0.00302</v>
       </c>
       <c r="M121" s="15">
-        <v>0.00259</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
         <v>300</v>
       </c>
       <c r="D122" s="15" t="s">
         <v>301</v>
       </c>
-      <c r="E122" s="15" t="s">
-        <v>302</v>
+      <c r="E122" s="15">
+        <v>10080027300</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15"/>
       <c r="H122" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I122" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I122" s="15"/>
       <c r="J122" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K122" s="15">
-        <v>0.00435</v>
+        <v>0.00311</v>
       </c>
       <c r="L122" s="15">
-        <v>0.00302</v>
+        <v>0.00269</v>
       </c>
       <c r="M122" s="15">
-        <v>0.00278</v>
+        <v>0.00259</v>
       </c>
       <c r="N122" s="15">
-        <v>42</v>
+        <v>11885</v>
       </c>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D123" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="E123" s="15" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080027301</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I123" s="15" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="J123" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K123" s="15">
-        <v>0.00261</v>
+        <v>0.00435</v>
       </c>
       <c r="L123" s="15">
-        <v>0.00226</v>
+        <v>0.00302</v>
       </c>
       <c r="M123" s="15">
-        <v>0.00218</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N123" s="15">
+        <v>42</v>
+      </c>
+      <c r="O123" s="15"/>
+      <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>306</v>
       </c>
       <c r="E124" s="15">
-        <v>10000002060</v>
+        <v>10080027301</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
-      <c r="H124" s="15"/>
-      <c r="I124" s="15"/>
+      <c r="H124" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I124" s="15" t="s">
+        <v>305</v>
+      </c>
       <c r="J124" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K124" s="15">
-        <v>0.0037</v>
+        <v>0.00261</v>
       </c>
       <c r="L124" s="15">
-        <v>0.00257</v>
+        <v>0.00226</v>
       </c>
       <c r="M124" s="15">
-        <v>0.00236</v>
+        <v>0.00218</v>
       </c>
       <c r="N124" s="15"/>
-      <c r="O124" s="15"/>
+      <c r="O124" s="15">
+        <v>3218</v>
+      </c>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
         <v>307</v>
       </c>
       <c r="D125" s="15" t="s">
         <v>308</v>
       </c>
       <c r="E125" s="15">
-        <v>10000002255</v>
+        <v>10000002060</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
-      <c r="H125" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="15"/>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K125" s="15">
-        <v>0.00267</v>
+        <v>0.0037</v>
       </c>
       <c r="L125" s="15">
-        <v>0.00231</v>
+        <v>0.00257</v>
       </c>
       <c r="M125" s="15">
-        <v>0.00223</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N125" s="15"/>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>309</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>310</v>
       </c>
       <c r="E126" s="15">
-        <v>10080027303</v>
+        <v>10000002255</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>5000</v>
       </c>
       <c r="K126" s="15">
-        <v>0.00288</v>
+        <v>0.00267</v>
       </c>
       <c r="L126" s="15">
-        <v>0.0025</v>
+        <v>0.00231</v>
       </c>
       <c r="M126" s="15">
-        <v>0.0024</v>
+        <v>0.00223</v>
       </c>
       <c r="N126" s="15">
-        <v>13577</v>
-[...6 lines deleted...]
-      </c>
+        <v>3439</v>
+      </c>
+      <c r="O126" s="15"/>
+      <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>311</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>312</v>
       </c>
       <c r="E127" s="15">
-        <v>10000002413</v>
+        <v>10080027303</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I127" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I127" s="15"/>
       <c r="J127" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K127" s="15">
-        <v>0.00435</v>
+        <v>0.00288</v>
       </c>
       <c r="L127" s="15">
-        <v>0.00302</v>
+        <v>0.0025</v>
       </c>
       <c r="M127" s="15">
-        <v>0.00278</v>
-[...2 lines deleted...]
-      <c r="O127" s="15"/>
+        <v>0.0024</v>
+      </c>
+      <c r="N127" s="15">
+        <v>11080</v>
+      </c>
+      <c r="O127" s="15">
+        <v>3550</v>
+      </c>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D128" s="15" t="s">
         <v>314</v>
       </c>
       <c r="E128" s="15">
-        <v>10080033055</v>
+        <v>10000002413</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I128" s="15" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="J128" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K128" s="15">
-        <v>0.00329</v>
+        <v>0.00435</v>
       </c>
       <c r="L128" s="15">
-        <v>0.00285</v>
+        <v>0.00302</v>
       </c>
       <c r="M128" s="15">
-        <v>0.00274</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="D129" s="15" t="s">
         <v>316</v>
       </c>
       <c r="E129" s="15">
-        <v>10000002110</v>
+        <v>10080033055</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
-      <c r="H129" s="15"/>
-      <c r="I129" s="15"/>
+      <c r="H129" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I129" s="15" t="s">
+        <v>315</v>
+      </c>
       <c r="J129" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K129" s="15">
-        <v>0.0037</v>
+        <v>0.00329</v>
       </c>
       <c r="L129" s="15">
-        <v>0.00257</v>
+        <v>0.00285</v>
       </c>
       <c r="M129" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N129" s="15"/>
+        <v>0.00274</v>
+      </c>
+      <c r="N129" s="15">
+        <v>14127</v>
+      </c>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
         <v>317</v>
       </c>
       <c r="D130" s="15" t="s">
         <v>318</v>
       </c>
       <c r="E130" s="15">
-        <v>10080040586</v>
+        <v>10000002110</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15"/>
-      <c r="H130" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="15"/>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K130" s="15">
-        <v>0.00296</v>
+        <v>0.0037</v>
       </c>
       <c r="L130" s="15">
-        <v>0.00256</v>
+        <v>0.00257</v>
       </c>
       <c r="M130" s="15">
-        <v>0.00246</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N130" s="15"/>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
         <v>319</v>
       </c>
       <c r="D131" s="15" t="s">
         <v>320</v>
       </c>
       <c r="E131" s="15">
-        <v>10000002517</v>
+        <v>10080040586</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15"/>
       <c r="H131" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>5000</v>
       </c>
       <c r="K131" s="15">
-        <v>0.00266</v>
+        <v>0.00296</v>
       </c>
       <c r="L131" s="15">
-        <v>0.0023</v>
+        <v>0.00256</v>
       </c>
       <c r="M131" s="15">
-        <v>0.00221</v>
+        <v>0.00246</v>
       </c>
       <c r="N131" s="15">
-        <v>188381</v>
+        <v>59491</v>
       </c>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
         <v>321</v>
       </c>
       <c r="D132" s="15" t="s">
         <v>322</v>
       </c>
       <c r="E132" s="15">
-        <v>10080003283</v>
+        <v>10000002517</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15"/>
-      <c r="H132" s="15"/>
+      <c r="H132" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K132" s="15">
-        <v>0.0037</v>
+        <v>0.00266</v>
       </c>
       <c r="L132" s="15">
-        <v>0.00257</v>
+        <v>0.0023</v>
       </c>
       <c r="M132" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N132" s="15"/>
+        <v>0.00221</v>
+      </c>
+      <c r="N132" s="15">
+        <v>215292</v>
+      </c>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C133" s="15" t="s">
         <v>323</v>
       </c>
       <c r="D133" s="15" t="s">
         <v>324</v>
       </c>
       <c r="E133" s="15">
-        <v>10080018462</v>
+        <v>10080003283</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15"/>
-      <c r="H133" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="15"/>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K133" s="15">
-        <v>0.00317</v>
+        <v>0.0037</v>
       </c>
       <c r="L133" s="15">
-        <v>0.00274</v>
+        <v>0.00257</v>
       </c>
       <c r="M133" s="15">
-        <v>0.00264</v>
+        <v>0.00236</v>
       </c>
       <c r="N133" s="15"/>
-      <c r="O133" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O133" s="15"/>
+      <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C134" s="15" t="s">
         <v>325</v>
       </c>
       <c r="D134" s="15" t="s">
         <v>326</v>
       </c>
-      <c r="E134" s="15" t="s">
-        <v>327</v>
+      <c r="E134" s="15">
+        <v>10080018462</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15"/>
-      <c r="H134" s="15"/>
+      <c r="H134" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K134" s="15">
-        <v>0.0037</v>
+        <v>0.00317</v>
       </c>
       <c r="L134" s="15">
-        <v>0.00257</v>
+        <v>0.00274</v>
       </c>
       <c r="M134" s="15">
-        <v>0.00236</v>
-[...4 lines deleted...]
-      <c r="O134" s="15"/>
+        <v>0.00264</v>
+      </c>
+      <c r="N134" s="15"/>
+      <c r="O134" s="15">
+        <v>41492</v>
+      </c>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
+        <v>327</v>
+      </c>
+      <c r="D135" s="15" t="s">
         <v>328</v>
       </c>
-      <c r="D135" s="15" t="s">
+      <c r="E135" s="15" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080040587</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15"/>
-      <c r="H135" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="15"/>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K135" s="15">
-        <v>0.00409</v>
+        <v>0.0037</v>
       </c>
       <c r="L135" s="15">
-        <v>0.00296</v>
+        <v>0.00257</v>
       </c>
       <c r="M135" s="15">
-        <v>0.00259</v>
+        <v>0.00236</v>
       </c>
       <c r="N135" s="15">
-        <v>8151</v>
+        <v>172</v>
       </c>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="15" t="s">
         <v>330</v>
       </c>
       <c r="D136" s="15" t="s">
         <v>331</v>
       </c>
-      <c r="E136" s="15" t="s">
-        <v>332</v>
+      <c r="E136" s="15">
+        <v>10080040587</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15"/>
-      <c r="H136" s="15"/>
+      <c r="H136" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K136" s="15">
-        <v>0.0037</v>
+        <v>0.00409</v>
       </c>
       <c r="L136" s="15">
-        <v>0.00257</v>
+        <v>0.00296</v>
       </c>
       <c r="M136" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N136" s="15"/>
+        <v>0.00259</v>
+      </c>
+      <c r="N136" s="15">
+        <v>9455</v>
+      </c>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C137" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="D137" s="15" t="s">
         <v>333</v>
       </c>
-      <c r="D137" s="15" t="s">
+      <c r="E137" s="15" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080037688</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15"/>
-      <c r="H137" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="15"/>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K137" s="15">
-        <v>0.00279</v>
+        <v>0.0037</v>
       </c>
       <c r="L137" s="15">
-        <v>0.00242</v>
+        <v>0.00257</v>
       </c>
       <c r="M137" s="15">
-        <v>0.00233</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N137" s="15"/>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
         <v>335</v>
       </c>
       <c r="D138" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E138" s="15">
-        <v>10000003131</v>
+        <v>10080037688</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15"/>
       <c r="H138" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
         <v>5000</v>
       </c>
       <c r="K138" s="15">
-        <v>0.0027</v>
+        <v>0.00279</v>
       </c>
       <c r="L138" s="15">
-        <v>0.00234</v>
+        <v>0.00242</v>
       </c>
       <c r="M138" s="15">
-        <v>0.00225</v>
+        <v>0.00233</v>
       </c>
       <c r="N138" s="15">
-        <v>41768</v>
+        <v>121298</v>
       </c>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
         <v>337</v>
       </c>
       <c r="D139" s="15" t="s">
         <v>338</v>
       </c>
       <c r="E139" s="15">
-        <v>10080048473</v>
+        <v>10000003131</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15"/>
       <c r="H139" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I139" s="15"/>
       <c r="J139" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K139" s="15">
-        <v>0.00435</v>
+        <v>0.0027</v>
       </c>
       <c r="L139" s="15">
-        <v>0.00302</v>
+        <v>0.00234</v>
       </c>
       <c r="M139" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N139" s="15"/>
+        <v>0.00225</v>
+      </c>
+      <c r="N139" s="15">
+        <v>29428</v>
+      </c>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C140" s="15" t="s">
         <v>339</v>
       </c>
       <c r="D140" s="15" t="s">
         <v>340</v>
       </c>
       <c r="E140" s="15">
-        <v>10080027304</v>
+        <v>10080048473</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15"/>
       <c r="H140" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I140" s="15"/>
       <c r="J140" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K140" s="15">
-        <v>0.00266</v>
+        <v>0.00435</v>
       </c>
       <c r="L140" s="15">
-        <v>0.0023</v>
+        <v>0.00302</v>
       </c>
       <c r="M140" s="15">
-        <v>0.00221</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N140" s="15"/>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C141" s="15" t="s">
         <v>341</v>
       </c>
       <c r="D141" s="15" t="s">
         <v>342</v>
       </c>
       <c r="E141" s="15">
-        <v>10080027305</v>
+        <v>10080027304</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15"/>
       <c r="H141" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>5000</v>
       </c>
       <c r="K141" s="15">
-        <v>0.00267</v>
+        <v>0.00266</v>
       </c>
       <c r="L141" s="15">
-        <v>0.00231</v>
+        <v>0.0023</v>
       </c>
       <c r="M141" s="15">
-        <v>0.00223</v>
+        <v>0.00221</v>
       </c>
       <c r="N141" s="15">
-        <v>73080</v>
+        <v>198896</v>
       </c>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
         <v>343</v>
       </c>
       <c r="D142" s="15" t="s">
         <v>344</v>
       </c>
-      <c r="E142" s="15" t="s">
-        <v>345</v>
+      <c r="E142" s="15">
+        <v>10080027305</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15"/>
       <c r="H142" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K142" s="15">
-        <v>0.00435</v>
+        <v>0.00267</v>
       </c>
       <c r="L142" s="15">
-        <v>0.00302</v>
+        <v>0.00231</v>
       </c>
       <c r="M142" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N142" s="15"/>
+        <v>0.00223</v>
+      </c>
+      <c r="N142" s="15">
+        <v>96280</v>
+      </c>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C143" s="15" t="s">
+        <v>345</v>
+      </c>
+      <c r="D143" s="15" t="s">
         <v>346</v>
       </c>
-      <c r="D143" s="15" t="s">
+      <c r="E143" s="15" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000863</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15"/>
       <c r="H143" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K143" s="15">
         <v>0.00435</v>
       </c>
       <c r="L143" s="15">
         <v>0.00302</v>
       </c>
       <c r="M143" s="15">
         <v>0.00278</v>
       </c>
       <c r="N143" s="15"/>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143"/>
     </row>
     <row r="144" spans="1:18">
       <c r="B144" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C144" s="15" t="s">
         <v>348</v>
       </c>
       <c r="D144" s="15" t="s">
         <v>349</v>
       </c>
       <c r="E144" s="15">
-        <v>10080027306</v>
+        <v>10000000863</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15"/>
       <c r="H144" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K144" s="15">
-        <v>0.00275</v>
+        <v>0.00435</v>
       </c>
       <c r="L144" s="15">
-        <v>0.00238</v>
+        <v>0.00302</v>
       </c>
       <c r="M144" s="15">
-        <v>0.00229</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N144" s="15"/>
+      <c r="O144" s="15"/>
+      <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
         <v>350</v>
       </c>
       <c r="D145" s="15" t="s">
         <v>351</v>
       </c>
       <c r="E145" s="15">
-        <v>10080052138</v>
+        <v>10080027306</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15"/>
       <c r="H145" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>5000</v>
       </c>
       <c r="K145" s="15">
-        <v>0.00284</v>
+        <v>0.00275</v>
       </c>
       <c r="L145" s="15">
-        <v>0.00246</v>
+        <v>0.00238</v>
       </c>
       <c r="M145" s="15">
-        <v>0.00236</v>
+        <v>0.00229</v>
       </c>
       <c r="N145" s="15">
-        <v>17154</v>
-[...1 lines deleted...]
-      <c r="O145" s="15"/>
+        <v>2048</v>
+      </c>
+      <c r="O145" s="15">
+        <v>16800</v>
+      </c>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
         <v>352</v>
       </c>
       <c r="D146" s="15" t="s">
         <v>353</v>
       </c>
       <c r="E146" s="15">
-        <v>10080048388</v>
+        <v>10080052138</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15"/>
       <c r="H146" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I146" s="15"/>
       <c r="J146" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K146" s="15">
-        <v>0.00435</v>
+        <v>0.00284</v>
       </c>
       <c r="L146" s="15">
-        <v>0.00302</v>
+        <v>0.00246</v>
       </c>
       <c r="M146" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N146" s="15"/>
+        <v>0.00236</v>
+      </c>
+      <c r="N146" s="15">
+        <v>17227</v>
+      </c>
       <c r="O146" s="15"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146"/>
     </row>
     <row r="147" spans="1:18">
       <c r="B147" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C147" s="15" t="s">
         <v>354</v>
       </c>
       <c r="D147" s="15" t="s">
         <v>355</v>
       </c>
       <c r="E147" s="15">
-        <v>10000002557</v>
+        <v>10080048388</v>
       </c>
       <c r="F147" s="15"/>
       <c r="G147" s="15"/>
       <c r="H147" s="15" t="s">
-        <v>283</v>
+        <v>39</v>
       </c>
       <c r="I147" s="15"/>
       <c r="J147" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K147" s="15">
         <v>0.00435</v>
       </c>
       <c r="L147" s="15">
         <v>0.00302</v>
       </c>
       <c r="M147" s="15">
         <v>0.00278</v>
       </c>
       <c r="N147" s="15"/>
       <c r="O147" s="15"/>
       <c r="P147" s="15"/>
       <c r="Q147" s="15"/>
       <c r="R147"/>
     </row>
     <row r="148" spans="1:18">
       <c r="B148" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C148" s="15" t="s">
         <v>356</v>
       </c>
       <c r="D148" s="15" t="s">
         <v>357</v>
       </c>
       <c r="E148" s="15">
-        <v>10000003453</v>
+        <v>10000002557</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15"/>
       <c r="H148" s="15" t="s">
-        <v>39</v>
+        <v>285</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K148" s="15">
-        <v>0.00219</v>
+        <v>0.00435</v>
       </c>
       <c r="L148" s="15">
-        <v>0.0019</v>
+        <v>0.00302</v>
       </c>
       <c r="M148" s="15">
-        <v>0.00183</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N148" s="15"/>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148"/>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
         <v>358</v>
       </c>
       <c r="D149" s="15" t="s">
         <v>359</v>
       </c>
-      <c r="E149" s="15" t="s">
-        <v>360</v>
+      <c r="E149" s="15">
+        <v>10000003453</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15"/>
-      <c r="H149" s="15"/>
+      <c r="H149" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I149" s="15"/>
       <c r="J149" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K149" s="15">
-        <v>0.0037</v>
+        <v>0.00219</v>
       </c>
       <c r="L149" s="15">
-        <v>0.00257</v>
+        <v>0.0019</v>
       </c>
       <c r="M149" s="15">
-        <v>0.00236</v>
+        <v>0.00183</v>
       </c>
       <c r="N149" s="15">
-        <v>9648</v>
+        <v>5462</v>
       </c>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149"/>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
+        <v>360</v>
+      </c>
+      <c r="D150" s="15" t="s">
         <v>361</v>
       </c>
-      <c r="D150" s="15" t="s">
+      <c r="E150" s="15" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000001036</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15"/>
       <c r="H150" s="15"/>
       <c r="I150" s="15"/>
       <c r="J150" s="15">
         <v>500</v>
       </c>
       <c r="K150" s="15">
         <v>0.0037</v>
       </c>
       <c r="L150" s="15">
         <v>0.00257</v>
       </c>
       <c r="M150" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N150" s="15"/>
+      <c r="N150" s="15">
+        <v>10988</v>
+      </c>
       <c r="O150" s="15"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150"/>
     </row>
     <row r="151" spans="1:18">
       <c r="B151" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="15" t="s">
         <v>363</v>
       </c>
       <c r="D151" s="15" t="s">
         <v>364</v>
       </c>
       <c r="E151" s="15">
-        <v>10080040588</v>
+        <v>10000001036</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15"/>
-      <c r="H151" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="15"/>
       <c r="I151" s="15"/>
       <c r="J151" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K151" s="15">
-        <v>0.00458</v>
+        <v>0.0037</v>
       </c>
       <c r="L151" s="15">
-        <v>0.00331</v>
+        <v>0.00257</v>
       </c>
       <c r="M151" s="15">
-        <v>0.00289</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N151" s="15"/>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151"/>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
         <v>365</v>
       </c>
       <c r="D152" s="15" t="s">
         <v>366</v>
       </c>
-      <c r="E152" s="15" t="s">
-        <v>367</v>
+      <c r="E152" s="15">
+        <v>10080040588</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15"/>
-      <c r="H152" s="15"/>
+      <c r="H152" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K152" s="15">
-        <v>0.0037</v>
+        <v>0.00458</v>
       </c>
       <c r="L152" s="15">
-        <v>0.00257</v>
+        <v>0.00331</v>
       </c>
       <c r="M152" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N152" s="15"/>
+        <v>0.00289</v>
+      </c>
+      <c r="N152" s="15">
+        <v>12970</v>
+      </c>
       <c r="O152" s="15"/>
       <c r="P152" s="15"/>
       <c r="Q152" s="15"/>
       <c r="R152"/>
     </row>
     <row r="153" spans="1:18">
       <c r="B153" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="15" t="s">
+        <v>367</v>
+      </c>
+      <c r="D153" s="15" t="s">
         <v>368</v>
       </c>
-      <c r="D153" s="15" t="s">
+      <c r="E153" s="15" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000002928</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15"/>
-      <c r="H153" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="15"/>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K153" s="15">
-        <v>0.00284</v>
+        <v>0.0037</v>
       </c>
       <c r="L153" s="15">
-        <v>0.00246</v>
+        <v>0.00257</v>
       </c>
       <c r="M153" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N153" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N153" s="15"/>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
         <v>370</v>
       </c>
       <c r="D154" s="15" t="s">
         <v>371</v>
       </c>
       <c r="E154" s="15">
-        <v>10000002578</v>
+        <v>10000002928</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15"/>
       <c r="H154" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>5000</v>
       </c>
       <c r="K154" s="15">
-        <v>0.0027</v>
+        <v>0.00284</v>
       </c>
       <c r="L154" s="15">
-        <v>0.00234</v>
+        <v>0.00246</v>
       </c>
       <c r="M154" s="15">
-        <v>0.00225</v>
+        <v>0.00236</v>
       </c>
       <c r="N154" s="15">
-        <v>3953</v>
+        <v>1667</v>
       </c>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
         <v>372</v>
       </c>
       <c r="D155" s="15" t="s">
         <v>373</v>
       </c>
       <c r="E155" s="15">
-        <v>10000003056</v>
+        <v>10000002578</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15"/>
       <c r="H155" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>5000</v>
       </c>
       <c r="K155" s="15">
-        <v>0.00275</v>
+        <v>0.0027</v>
       </c>
       <c r="L155" s="15">
-        <v>0.00238</v>
+        <v>0.00234</v>
       </c>
       <c r="M155" s="15">
-        <v>0.00229</v>
+        <v>0.00225</v>
       </c>
       <c r="N155" s="15">
-        <v>623</v>
-[...6 lines deleted...]
-      </c>
+        <v>3569</v>
+      </c>
+      <c r="O155" s="15"/>
+      <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
         <v>374</v>
       </c>
       <c r="D156" s="15" t="s">
         <v>375</v>
       </c>
-      <c r="E156" s="15" t="s">
-        <v>376</v>
+      <c r="E156" s="15">
+        <v>10000003056</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15"/>
-      <c r="H156" s="15"/>
+      <c r="H156" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I156" s="15"/>
       <c r="J156" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K156" s="15">
-        <v>0.00195</v>
+        <v>0.00275</v>
       </c>
       <c r="L156" s="15">
-        <v>0.00141</v>
+        <v>0.00238</v>
       </c>
       <c r="M156" s="15">
-        <v>0.00123</v>
+        <v>0.00229</v>
       </c>
       <c r="N156" s="15">
-        <v>279649</v>
-[...1 lines deleted...]
-      <c r="O156" s="15"/>
+        <v>579</v>
+      </c>
+      <c r="O156" s="15">
+        <v>3350</v>
+      </c>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
+        <v>376</v>
+      </c>
+      <c r="D157" s="15" t="s">
         <v>377</v>
       </c>
-      <c r="D157" s="15" t="s">
+      <c r="E157" s="15" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000637</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15"/>
-      <c r="H157" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="15"/>
       <c r="I157" s="15"/>
       <c r="J157" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K157" s="15">
-        <v>0.00435</v>
+        <v>0.00195</v>
       </c>
       <c r="L157" s="15">
-        <v>0.00302</v>
+        <v>0.00141</v>
       </c>
       <c r="M157" s="15">
-        <v>0.00278</v>
+        <v>0.00123</v>
       </c>
       <c r="N157" s="15">
-        <v>10992</v>
+        <v>332337</v>
       </c>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
         <v>379</v>
       </c>
       <c r="D158" s="15" t="s">
         <v>380</v>
       </c>
-      <c r="E158" s="15" t="s">
-        <v>381</v>
+      <c r="E158" s="15">
+        <v>10000000637</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15"/>
       <c r="H158" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I158" s="15"/>
       <c r="J158" s="15">
         <v>5000</v>
       </c>
       <c r="K158" s="15">
-        <v>0.00311</v>
+        <v>0.00435</v>
       </c>
       <c r="L158" s="15">
-        <v>0.00269</v>
+        <v>0.00302</v>
       </c>
       <c r="M158" s="15">
-        <v>0.00259</v>
+        <v>0.00278</v>
       </c>
       <c r="N158" s="15">
-        <v>2112</v>
+        <v>9635</v>
       </c>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158"/>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="D159" s="15" t="s">
         <v>382</v>
       </c>
-      <c r="D159" s="15" t="s">
+      <c r="E159" s="15" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000003367</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15"/>
       <c r="H159" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>5000</v>
       </c>
       <c r="K159" s="15">
-        <v>0.00282</v>
+        <v>0.00311</v>
       </c>
       <c r="L159" s="15">
-        <v>0.00244</v>
+        <v>0.00269</v>
       </c>
       <c r="M159" s="15">
-        <v>0.00235</v>
+        <v>0.00259</v>
       </c>
       <c r="N159" s="15">
-        <v>1886</v>
+        <v>1796</v>
       </c>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
         <v>384</v>
       </c>
       <c r="D160" s="15" t="s">
         <v>385</v>
       </c>
       <c r="E160" s="15">
-        <v>10000003370</v>
+        <v>10000003367</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15"/>
-      <c r="H160" s="15"/>
+      <c r="H160" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I160" s="15"/>
       <c r="J160" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K160" s="15">
-        <v>0.0037</v>
+        <v>0.00282</v>
       </c>
       <c r="L160" s="15">
-        <v>0.00257</v>
+        <v>0.00244</v>
       </c>
       <c r="M160" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N160" s="15"/>
+        <v>0.00235</v>
+      </c>
+      <c r="N160" s="15">
+        <v>1679</v>
+      </c>
       <c r="O160" s="15"/>
       <c r="P160" s="15"/>
       <c r="Q160" s="15"/>
       <c r="R160"/>
     </row>
     <row r="161" spans="1:18">
       <c r="B161" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C161" s="15" t="s">
         <v>386</v>
       </c>
       <c r="D161" s="15" t="s">
         <v>387</v>
       </c>
-      <c r="E161" s="15" t="s">
-        <v>388</v>
+      <c r="E161" s="15">
+        <v>10000003370</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15"/>
       <c r="H161" s="15"/>
       <c r="I161" s="15"/>
       <c r="J161" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K161" s="15">
         <v>0.0037</v>
       </c>
       <c r="L161" s="15">
         <v>0.00257</v>
       </c>
       <c r="M161" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N161" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N161" s="15"/>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
       <c r="R161"/>
     </row>
     <row r="162" spans="1:18">
       <c r="B162" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="15" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D162" s="15" t="s">
         <v>389</v>
       </c>
       <c r="E162" s="15" t="s">
         <v>390</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15"/>
       <c r="H162" s="15"/>
       <c r="I162" s="15"/>
       <c r="J162" s="15">
         <v>1000</v>
       </c>
       <c r="K162" s="15">
         <v>0.0037</v>
       </c>
       <c r="L162" s="15">
         <v>0.00257</v>
       </c>
       <c r="M162" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N162" s="15"/>
+      <c r="N162" s="15">
+        <v>27945</v>
+      </c>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
       <c r="R162"/>
     </row>
     <row r="163" spans="1:18">
       <c r="B163" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C163" s="15" t="s">
+        <v>388</v>
+      </c>
+      <c r="D163" s="15" t="s">
         <v>391</v>
       </c>
-      <c r="D163" s="15" t="s">
+      <c r="E163" s="15" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000007417</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15"/>
       <c r="H163" s="15"/>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>1000</v>
       </c>
       <c r="K163" s="15">
         <v>0.0037</v>
       </c>
       <c r="L163" s="15">
         <v>0.00257</v>
       </c>
       <c r="M163" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N163" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N163" s="15"/>
       <c r="O163" s="15"/>
       <c r="P163" s="15"/>
       <c r="Q163" s="15"/>
       <c r="R163"/>
     </row>
     <row r="164" spans="1:18">
       <c r="B164" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C164" s="15" t="s">
         <v>393</v>
       </c>
       <c r="D164" s="15" t="s">
         <v>394</v>
       </c>
       <c r="E164" s="15">
-        <v>10080027307</v>
+        <v>10000007417</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15"/>
-      <c r="H164" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H164" s="15"/>
+      <c r="I164" s="15"/>
       <c r="J164" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K164" s="15">
-        <v>0.0018</v>
+        <v>0.0037</v>
       </c>
       <c r="L164" s="15">
-        <v>0.0018</v>
+        <v>0.00257</v>
       </c>
       <c r="M164" s="15">
-        <v>0.0018</v>
+        <v>0.00236</v>
       </c>
       <c r="N164" s="15">
-        <v>15575</v>
+        <v>14543</v>
       </c>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="D165" s="15" t="s">
         <v>396</v>
       </c>
-      <c r="E165" s="15" t="s">
-        <v>397</v>
+      <c r="E165" s="15">
+        <v>10080027307</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15"/>
       <c r="H165" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I165" s="15" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="J165" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K165" s="15">
-        <v>0.00435</v>
+        <v>0.0018</v>
       </c>
       <c r="L165" s="15">
-        <v>0.00302</v>
+        <v>0.0018</v>
       </c>
       <c r="M165" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N165" s="15"/>
+        <v>0.0018</v>
+      </c>
+      <c r="N165" s="15">
+        <v>10850</v>
+      </c>
       <c r="O165" s="15"/>
       <c r="P165" s="15"/>
       <c r="Q165" s="15"/>
       <c r="R165"/>
     </row>
     <row r="166" spans="1:18">
       <c r="B166" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C166" s="15" t="s">
+        <v>395</v>
+      </c>
+      <c r="D166" s="15" t="s">
         <v>398</v>
       </c>
-      <c r="D166" s="15" t="s">
+      <c r="E166" s="15" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15"/>
-      <c r="H166" s="15"/>
-      <c r="I166" s="15"/>
+      <c r="H166" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I166" s="15" t="s">
+        <v>397</v>
+      </c>
       <c r="J166" s="15">
         <v>500</v>
       </c>
       <c r="K166" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L166" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M166" s="15">
-        <v>0.00236</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N166" s="15"/>
       <c r="O166" s="15"/>
       <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
       <c r="R166"/>
     </row>
     <row r="167" spans="1:18">
       <c r="B167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="D167" s="15" t="s">
         <v>401</v>
       </c>
-      <c r="D167" s="15" t="s">
+      <c r="E167" s="15" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15"/>
       <c r="H167" s="15"/>
       <c r="I167" s="15"/>
       <c r="J167" s="15">
         <v>500</v>
       </c>
       <c r="K167" s="15">
         <v>0.0037</v>
       </c>
       <c r="L167" s="15">
         <v>0.00257</v>
       </c>
       <c r="M167" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N167" s="15"/>
+      <c r="N167" s="15">
+        <v>241678</v>
+      </c>
       <c r="O167" s="15"/>
       <c r="P167" s="15"/>
       <c r="Q167" s="15"/>
       <c r="R167"/>
     </row>
     <row r="168" spans="1:18">
       <c r="B168" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C168" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="D168" s="15" t="s">
         <v>404</v>
       </c>
-      <c r="D168" s="15" t="s">
+      <c r="E168" s="15" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F168" s="15"/>
       <c r="G168" s="15"/>
       <c r="H168" s="15"/>
       <c r="I168" s="15"/>
       <c r="J168" s="15">
         <v>500</v>
       </c>
       <c r="K168" s="15">
         <v>0.0037</v>
       </c>
       <c r="L168" s="15">
         <v>0.00257</v>
       </c>
       <c r="M168" s="15">
         <v>0.00236</v>
       </c>
       <c r="N168" s="15"/>
       <c r="O168" s="15"/>
       <c r="P168" s="15"/>
       <c r="Q168" s="15"/>
       <c r="R168"/>
     </row>
     <row r="169" spans="1:18">
       <c r="B169" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C169" s="15" t="s">
+        <v>406</v>
+      </c>
+      <c r="D169" s="15" t="s">
         <v>407</v>
       </c>
-      <c r="D169" s="15" t="s">
+      <c r="E169" s="15" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080040589</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15"/>
-      <c r="H169" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="15"/>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K169" s="15">
-        <v>0.00284</v>
+        <v>0.0037</v>
       </c>
       <c r="L169" s="15">
-        <v>0.00246</v>
+        <v>0.00257</v>
       </c>
       <c r="M169" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N169" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N169" s="15"/>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169"/>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
         <v>409</v>
       </c>
       <c r="D170" s="15" t="s">
         <v>410</v>
       </c>
       <c r="E170" s="15">
-        <v>10000003389</v>
+        <v>10080040589</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15"/>
       <c r="H170" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
         <v>5000</v>
       </c>
       <c r="K170" s="15">
-        <v>0.00282</v>
+        <v>0.00284</v>
       </c>
       <c r="L170" s="15">
-        <v>0.00244</v>
+        <v>0.00246</v>
       </c>
       <c r="M170" s="15">
-        <v>0.00235</v>
+        <v>0.00236</v>
       </c>
       <c r="N170" s="15">
-        <v>2677</v>
+        <v>5452</v>
       </c>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
         <v>411</v>
       </c>
       <c r="D171" s="15" t="s">
         <v>412</v>
       </c>
-      <c r="E171" s="15" t="s">
-        <v>413</v>
+      <c r="E171" s="15">
+        <v>10000003389</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15"/>
-      <c r="H171" s="15"/>
+      <c r="H171" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K171" s="15">
-        <v>0.0037</v>
+        <v>0.00282</v>
       </c>
       <c r="L171" s="15">
-        <v>0.00257</v>
+        <v>0.00244</v>
       </c>
       <c r="M171" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N171" s="15"/>
+        <v>0.00235</v>
+      </c>
+      <c r="N171" s="15">
+        <v>2237</v>
+      </c>
       <c r="O171" s="15"/>
       <c r="P171" s="15"/>
       <c r="Q171" s="15"/>
       <c r="R171"/>
     </row>
     <row r="172" spans="1:18">
       <c r="B172" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C172" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="D172" s="15" t="s">
         <v>414</v>
       </c>
-      <c r="D172" s="15" t="s">
+      <c r="E172" s="15" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="F172" s="15"/>
       <c r="G172" s="15"/>
-      <c r="H172" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H172" s="15"/>
+      <c r="I172" s="15"/>
       <c r="J172" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K172" s="15">
-        <v>0.00435</v>
+        <v>0.0037</v>
       </c>
       <c r="L172" s="15">
-        <v>0.00302</v>
+        <v>0.00257</v>
       </c>
       <c r="M172" s="15">
-        <v>0.00278</v>
+        <v>0.00236</v>
       </c>
       <c r="N172" s="15"/>
       <c r="O172" s="15"/>
       <c r="P172" s="15"/>
       <c r="Q172" s="15"/>
       <c r="R172"/>
     </row>
     <row r="173" spans="1:18">
       <c r="B173" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C173" s="15" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D173" s="15" t="s">
+        <v>417</v>
+      </c>
+      <c r="E173" s="15" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F173" s="15"/>
       <c r="G173" s="15"/>
       <c r="H173" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I173" s="15" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="J173" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K173" s="15">
         <v>0.00435</v>
       </c>
       <c r="L173" s="15">
         <v>0.00302</v>
       </c>
       <c r="M173" s="15">
         <v>0.00278</v>
       </c>
-      <c r="N173" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N173" s="15"/>
       <c r="O173" s="15"/>
       <c r="P173" s="15"/>
       <c r="Q173" s="15"/>
       <c r="R173"/>
     </row>
     <row r="174" spans="1:18">
       <c r="B174" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C174" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="D174" s="15" t="s">
         <v>420</v>
       </c>
-      <c r="D174" s="15" t="s">
+      <c r="E174" s="15" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000002930</v>
       </c>
       <c r="F174" s="15"/>
       <c r="G174" s="15"/>
-      <c r="H174" s="15"/>
-      <c r="I174" s="15"/>
+      <c r="H174" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I174" s="15" t="s">
+        <v>419</v>
+      </c>
       <c r="J174" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K174" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L174" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M174" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N174" s="15"/>
+        <v>0.00278</v>
+      </c>
+      <c r="N174" s="15">
+        <v>50</v>
+      </c>
       <c r="O174" s="15"/>
       <c r="P174" s="15"/>
       <c r="Q174" s="15"/>
       <c r="R174"/>
     </row>
     <row r="175" spans="1:18">
       <c r="B175" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C175" s="15" t="s">
         <v>422</v>
       </c>
       <c r="D175" s="15" t="s">
         <v>423</v>
       </c>
       <c r="E175" s="15">
-        <v>10080027309</v>
+        <v>10000002930</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15"/>
-      <c r="H175" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="15"/>
       <c r="I175" s="15"/>
       <c r="J175" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K175" s="15">
-        <v>0.00422</v>
+        <v>0.0037</v>
       </c>
       <c r="L175" s="15">
-        <v>0.00305</v>
+        <v>0.00257</v>
       </c>
       <c r="M175" s="15">
-        <v>0.00267</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N175" s="15"/>
       <c r="O175" s="15"/>
       <c r="P175" s="15"/>
       <c r="Q175" s="15"/>
       <c r="R175"/>
     </row>
     <row r="176" spans="1:18">
       <c r="B176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C176" s="15" t="s">
         <v>424</v>
       </c>
       <c r="D176" s="15" t="s">
         <v>425</v>
       </c>
-      <c r="E176" s="15" t="s">
-        <v>426</v>
+      <c r="E176" s="15">
+        <v>10080027309</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15"/>
-      <c r="H176" s="15"/>
+      <c r="H176" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I176" s="15"/>
-      <c r="J176" s="15"/>
+      <c r="J176" s="15">
+        <v>5000</v>
+      </c>
       <c r="K176" s="15">
-        <v>0.0037</v>
+        <v>0.00422</v>
       </c>
       <c r="L176" s="15">
-        <v>0.00257</v>
+        <v>0.00305</v>
       </c>
       <c r="M176" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N176" s="15"/>
+        <v>0.00267</v>
+      </c>
+      <c r="N176" s="15">
+        <v>4684</v>
+      </c>
       <c r="O176" s="15"/>
       <c r="P176" s="15"/>
       <c r="Q176" s="15"/>
       <c r="R176"/>
     </row>
     <row r="177" spans="1:18">
       <c r="B177" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C177" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="D177" s="15" t="s">
         <v>427</v>
       </c>
-      <c r="D177" s="15" t="s">
+      <c r="E177" s="15" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000003258</v>
       </c>
       <c r="F177" s="15"/>
       <c r="G177" s="15"/>
       <c r="H177" s="15"/>
       <c r="I177" s="15"/>
-      <c r="J177" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J177" s="15"/>
       <c r="K177" s="15">
         <v>0.0037</v>
       </c>
       <c r="L177" s="15">
         <v>0.00257</v>
       </c>
       <c r="M177" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N177" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N177" s="15"/>
       <c r="O177" s="15"/>
       <c r="P177" s="15"/>
       <c r="Q177" s="15"/>
       <c r="R177"/>
     </row>
     <row r="178" spans="1:18">
       <c r="B178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="15" t="s">
         <v>429</v>
       </c>
       <c r="D178" s="15" t="s">
         <v>430</v>
       </c>
       <c r="E178" s="15">
-        <v>10000007418</v>
+        <v>10000003258</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15"/>
       <c r="H178" s="15"/>
       <c r="I178" s="15"/>
       <c r="J178" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K178" s="15">
         <v>0.0037</v>
       </c>
       <c r="L178" s="15">
         <v>0.00257</v>
       </c>
       <c r="M178" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N178" s="15"/>
+      <c r="N178" s="15">
+        <v>21637</v>
+      </c>
       <c r="O178" s="15"/>
       <c r="P178" s="15"/>
       <c r="Q178" s="15"/>
       <c r="R178"/>
     </row>
     <row r="179" spans="1:18">
       <c r="B179" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C179" s="15" t="s">
         <v>431</v>
       </c>
       <c r="D179" s="15" t="s">
         <v>432</v>
       </c>
       <c r="E179" s="15">
-        <v>10000003357</v>
+        <v>10000007418</v>
       </c>
       <c r="F179" s="15"/>
       <c r="G179" s="15"/>
       <c r="H179" s="15"/>
       <c r="I179" s="15"/>
       <c r="J179" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K179" s="15">
         <v>0.0037</v>
       </c>
       <c r="L179" s="15">
         <v>0.00257</v>
       </c>
       <c r="M179" s="15">
         <v>0.00236</v>
       </c>
       <c r="N179" s="15"/>
       <c r="O179" s="15"/>
       <c r="P179" s="15"/>
       <c r="Q179" s="15"/>
       <c r="R179"/>
     </row>
     <row r="180" spans="1:18">
       <c r="B180" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C180" s="15" t="s">
         <v>433</v>
       </c>
       <c r="D180" s="15" t="s">
         <v>434</v>
       </c>
-      <c r="E180" s="15" t="s">
-        <v>435</v>
+      <c r="E180" s="15">
+        <v>10000003357</v>
       </c>
       <c r="F180" s="15"/>
       <c r="G180" s="15"/>
       <c r="H180" s="15"/>
       <c r="I180" s="15"/>
       <c r="J180" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K180" s="15">
         <v>0.0037</v>
       </c>
       <c r="L180" s="15">
         <v>0.00257</v>
       </c>
       <c r="M180" s="15">
         <v>0.00236</v>
       </c>
       <c r="N180" s="15"/>
       <c r="O180" s="15"/>
       <c r="P180" s="15"/>
       <c r="Q180" s="15"/>
       <c r="R180"/>
     </row>
     <row r="181" spans="1:18">
       <c r="B181" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C181" s="15" t="s">
+        <v>435</v>
+      </c>
+      <c r="D181" s="15" t="s">
         <v>436</v>
       </c>
-      <c r="D181" s="15" t="s">
+      <c r="E181" s="15" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="F181" s="15"/>
       <c r="G181" s="15"/>
       <c r="H181" s="15"/>
       <c r="I181" s="15"/>
       <c r="J181" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K181" s="15">
         <v>0.0037</v>
       </c>
       <c r="L181" s="15">
         <v>0.00257</v>
       </c>
       <c r="M181" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N181" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N181" s="15"/>
       <c r="O181" s="15"/>
       <c r="P181" s="15"/>
       <c r="Q181" s="15"/>
       <c r="R181"/>
     </row>
     <row r="182" spans="1:18">
       <c r="B182" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C182" s="15" t="s">
+        <v>438</v>
+      </c>
+      <c r="D182" s="15" t="s">
         <v>439</v>
       </c>
-      <c r="D182" s="15" t="s">
+      <c r="E182" s="15" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080070805</v>
       </c>
       <c r="F182" s="15"/>
       <c r="G182" s="15"/>
-      <c r="H182" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="15"/>
       <c r="I182" s="15"/>
       <c r="J182" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K182" s="15">
-        <v>0.00435</v>
+        <v>0.0037</v>
       </c>
       <c r="L182" s="15">
-        <v>0.00302</v>
+        <v>0.00257</v>
       </c>
       <c r="M182" s="15">
-        <v>0.00278</v>
+        <v>0.00236</v>
       </c>
       <c r="N182" s="15">
-        <v>442</v>
+        <v>50</v>
       </c>
       <c r="O182" s="15"/>
       <c r="P182" s="15"/>
       <c r="Q182" s="15"/>
       <c r="R182"/>
     </row>
     <row r="183" spans="1:18">
       <c r="B183" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C183" s="15" t="s">
         <v>441</v>
       </c>
       <c r="D183" s="15" t="s">
         <v>442</v>
       </c>
-      <c r="E183" s="15" t="s">
-        <v>443</v>
+      <c r="E183" s="15">
+        <v>10080070805</v>
       </c>
       <c r="F183" s="15"/>
       <c r="G183" s="15"/>
       <c r="H183" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I183" s="15"/>
       <c r="J183" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K183" s="15">
         <v>0.00435</v>
       </c>
       <c r="L183" s="15">
         <v>0.00302</v>
       </c>
       <c r="M183" s="15">
         <v>0.00278</v>
       </c>
       <c r="N183" s="15">
-        <v>63646</v>
+        <v>412</v>
       </c>
       <c r="O183" s="15"/>
       <c r="P183" s="15"/>
       <c r="Q183" s="15"/>
       <c r="R183"/>
     </row>
     <row r="184" spans="1:18">
       <c r="B184" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C184" s="15" t="s">
+        <v>443</v>
+      </c>
+      <c r="D184" s="15" t="s">
         <v>444</v>
       </c>
-      <c r="D184" s="15" t="s">
+      <c r="E184" s="15" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000002614</v>
       </c>
       <c r="F184" s="15"/>
       <c r="G184" s="15"/>
       <c r="H184" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I184" s="15"/>
       <c r="J184" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K184" s="15">
-        <v>0.00354</v>
+        <v>0.00435</v>
       </c>
       <c r="L184" s="15">
-        <v>0.00254</v>
+        <v>0.00302</v>
       </c>
       <c r="M184" s="15">
-        <v>0.0022</v>
+        <v>0.00278</v>
       </c>
       <c r="N184" s="15">
-        <v>4029</v>
+        <v>54554</v>
       </c>
       <c r="O184" s="15"/>
       <c r="P184" s="15"/>
       <c r="Q184" s="15"/>
       <c r="R184"/>
     </row>
     <row r="185" spans="1:18">
       <c r="B185" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C185" s="15" t="s">
         <v>446</v>
       </c>
       <c r="D185" s="15" t="s">
         <v>447</v>
       </c>
-      <c r="E185" s="15" t="s">
-        <v>448</v>
+      <c r="E185" s="15">
+        <v>10000002614</v>
       </c>
       <c r="F185" s="15"/>
       <c r="G185" s="15"/>
-      <c r="H185" s="15"/>
+      <c r="H185" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I185" s="15"/>
       <c r="J185" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K185" s="15">
-        <v>0.0037</v>
+        <v>0.00354</v>
       </c>
       <c r="L185" s="15">
-        <v>0.00257</v>
+        <v>0.00254</v>
       </c>
       <c r="M185" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N185" s="15"/>
+        <v>0.0022</v>
+      </c>
+      <c r="N185" s="15">
+        <v>3482</v>
+      </c>
       <c r="O185" s="15"/>
       <c r="P185" s="15"/>
       <c r="Q185" s="15"/>
       <c r="R185"/>
     </row>
     <row r="186" spans="1:18">
       <c r="B186" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C186" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="D186" s="15" t="s">
         <v>449</v>
       </c>
-      <c r="D186" s="15" t="s">
+      <c r="E186" s="15" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="F186" s="15"/>
       <c r="G186" s="15"/>
       <c r="H186" s="15"/>
       <c r="I186" s="15"/>
       <c r="J186" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K186" s="15">
         <v>0.0037</v>
       </c>
       <c r="L186" s="15">
         <v>0.00257</v>
       </c>
       <c r="M186" s="15">
         <v>0.00236</v>
       </c>
       <c r="N186" s="15"/>
       <c r="O186" s="15"/>
       <c r="P186" s="15"/>
       <c r="Q186" s="15"/>
       <c r="R186"/>
     </row>
     <row r="187" spans="1:18">
       <c r="B187" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C187" s="15" t="s">
+        <v>451</v>
+      </c>
+      <c r="D187" s="15" t="s">
         <v>452</v>
       </c>
-      <c r="D187" s="15" t="s">
+      <c r="E187" s="15" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000003366</v>
       </c>
       <c r="F187" s="15"/>
       <c r="G187" s="15"/>
       <c r="H187" s="15"/>
       <c r="I187" s="15"/>
       <c r="J187" s="15">
         <v>1000</v>
       </c>
       <c r="K187" s="15">
         <v>0.0037</v>
       </c>
       <c r="L187" s="15">
         <v>0.00257</v>
       </c>
       <c r="M187" s="15">
         <v>0.00236</v>
       </c>
       <c r="N187" s="15"/>
       <c r="O187" s="15"/>
       <c r="P187" s="15"/>
       <c r="Q187" s="15"/>
       <c r="R187"/>
     </row>
     <row r="188" spans="1:18">
       <c r="B188" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C188" s="15" t="s">
         <v>454</v>
       </c>
       <c r="D188" s="15" t="s">
         <v>455</v>
       </c>
       <c r="E188" s="15">
-        <v>10000003369</v>
+        <v>10000003366</v>
       </c>
       <c r="F188" s="15"/>
       <c r="G188" s="15"/>
       <c r="H188" s="15"/>
       <c r="I188" s="15"/>
       <c r="J188" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K188" s="15">
         <v>0.0037</v>
       </c>
       <c r="L188" s="15">
         <v>0.00257</v>
       </c>
       <c r="M188" s="15">
         <v>0.00236</v>
       </c>
       <c r="N188" s="15"/>
       <c r="O188" s="15"/>
       <c r="P188" s="15"/>
       <c r="Q188" s="15"/>
       <c r="R188"/>
     </row>
     <row r="189" spans="1:18">
       <c r="B189" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C189" s="15" t="s">
         <v>456</v>
       </c>
       <c r="D189" s="15" t="s">
         <v>457</v>
       </c>
-      <c r="E189" s="15" t="s">
-        <v>458</v>
+      <c r="E189" s="15">
+        <v>10000003369</v>
       </c>
       <c r="F189" s="15"/>
       <c r="G189" s="15"/>
-      <c r="H189" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="15"/>
       <c r="I189" s="15"/>
       <c r="J189" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K189" s="15">
-        <v>0.00267</v>
+        <v>0.0037</v>
       </c>
       <c r="L189" s="15">
-        <v>0.00231</v>
+        <v>0.00257</v>
       </c>
       <c r="M189" s="15">
-        <v>0.00223</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N189" s="15"/>
+      <c r="O189" s="15"/>
+      <c r="P189" s="15"/>
       <c r="Q189" s="15"/>
       <c r="R189"/>
     </row>
     <row r="190" spans="1:18">
       <c r="B190" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C190" s="15" t="s">
+        <v>458</v>
+      </c>
+      <c r="D190" s="15" t="s">
         <v>459</v>
       </c>
-      <c r="D190" s="15" t="s">
+      <c r="E190" s="15" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F190" s="15"/>
       <c r="G190" s="15"/>
-      <c r="H190" s="15"/>
+      <c r="H190" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I190" s="15"/>
       <c r="J190" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K190" s="15">
-        <v>0.0037</v>
+        <v>0.00267</v>
       </c>
       <c r="L190" s="15">
-        <v>0.00257</v>
+        <v>0.00231</v>
       </c>
       <c r="M190" s="15">
-        <v>0.00236</v>
-[...2 lines deleted...]
-      <c r="O190" s="15"/>
+        <v>0.00223</v>
+      </c>
+      <c r="N190" s="15">
+        <v>1865</v>
+      </c>
+      <c r="O190" s="15">
+        <v>4250</v>
+      </c>
       <c r="P190" s="15"/>
       <c r="Q190" s="15"/>
       <c r="R190"/>
     </row>
     <row r="191" spans="1:18">
       <c r="B191" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C191" s="15" t="s">
+        <v>461</v>
+      </c>
+      <c r="D191" s="15" t="s">
         <v>462</v>
       </c>
-      <c r="D191" s="15" t="s">
+      <c r="E191" s="15" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F191" s="15"/>
       <c r="G191" s="15"/>
-      <c r="H191" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="15"/>
       <c r="I191" s="15"/>
-      <c r="J191" s="15"/>
+      <c r="J191" s="15">
+        <v>500</v>
+      </c>
       <c r="K191" s="15">
-        <v>0.00284</v>
+        <v>0.0037</v>
       </c>
       <c r="L191" s="15">
-        <v>0.00246</v>
+        <v>0.00257</v>
       </c>
       <c r="M191" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N191" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N191" s="15"/>
       <c r="O191" s="15"/>
       <c r="P191" s="15"/>
       <c r="Q191" s="15"/>
       <c r="R191"/>
     </row>
     <row r="192" spans="1:18">
       <c r="B192" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C192" s="15" t="s">
+        <v>464</v>
+      </c>
+      <c r="D192" s="15" t="s">
         <v>465</v>
       </c>
-      <c r="D192" s="15" t="s">
+      <c r="E192" s="15" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F192" s="15"/>
       <c r="G192" s="15"/>
       <c r="H192" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I192" s="15"/>
-      <c r="J192" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J192" s="15"/>
       <c r="K192" s="15">
-        <v>0.00435</v>
+        <v>0.00284</v>
       </c>
       <c r="L192" s="15">
-        <v>0.00302</v>
+        <v>0.00246</v>
       </c>
       <c r="M192" s="15">
-        <v>0.00278</v>
+        <v>0.00236</v>
       </c>
       <c r="N192" s="15">
-        <v>398503</v>
+        <v>4230</v>
       </c>
       <c r="O192" s="15"/>
       <c r="P192" s="15"/>
       <c r="Q192" s="15"/>
       <c r="R192"/>
     </row>
     <row r="193" spans="1:18">
       <c r="B193" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C193" s="15" t="s">
+        <v>467</v>
+      </c>
+      <c r="D193" s="15" t="s">
         <v>468</v>
       </c>
-      <c r="D193" s="15" t="s">
+      <c r="E193" s="15" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F193" s="15"/>
       <c r="G193" s="15"/>
       <c r="H193" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I193" s="15"/>
       <c r="J193" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K193" s="15">
-        <v>0.00284</v>
+        <v>0.00435</v>
       </c>
       <c r="L193" s="15">
-        <v>0.00246</v>
+        <v>0.00302</v>
       </c>
       <c r="M193" s="15">
-        <v>0.00236</v>
+        <v>0.00278</v>
       </c>
       <c r="N193" s="15">
-        <v>2306</v>
+        <v>478204</v>
       </c>
       <c r="O193" s="15"/>
       <c r="P193" s="15"/>
       <c r="Q193" s="15"/>
       <c r="R193"/>
     </row>
     <row r="194" spans="1:18">
       <c r="B194" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C194" s="15" t="s">
+        <v>470</v>
+      </c>
+      <c r="D194" s="15" t="s">
         <v>471</v>
       </c>
-      <c r="D194" s="15" t="s">
+      <c r="E194" s="15" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000003388</v>
       </c>
       <c r="F194" s="15"/>
       <c r="G194" s="15"/>
-      <c r="H194" s="15"/>
+      <c r="H194" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I194" s="15"/>
       <c r="J194" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K194" s="15">
-        <v>0.0037</v>
+        <v>0.00284</v>
       </c>
       <c r="L194" s="15">
-        <v>0.00257</v>
+        <v>0.00246</v>
       </c>
       <c r="M194" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N194" s="15"/>
+      <c r="N194" s="15">
+        <v>2226</v>
+      </c>
       <c r="O194" s="15"/>
       <c r="P194" s="15"/>
       <c r="Q194" s="15"/>
       <c r="R194"/>
     </row>
     <row r="195" spans="1:18">
       <c r="B195" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C195" s="15" t="s">
         <v>473</v>
       </c>
       <c r="D195" s="15" t="s">
         <v>474</v>
       </c>
-      <c r="E195" s="15" t="s">
-        <v>475</v>
+      <c r="E195" s="15">
+        <v>10000003388</v>
       </c>
       <c r="F195" s="15"/>
       <c r="G195" s="15"/>
-      <c r="H195" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="15"/>
       <c r="I195" s="15"/>
       <c r="J195" s="15">
         <v>500</v>
       </c>
       <c r="K195" s="15">
-        <v>0.00435</v>
+        <v>0.0037</v>
       </c>
       <c r="L195" s="15">
-        <v>0.00302</v>
+        <v>0.00257</v>
       </c>
       <c r="M195" s="15">
-        <v>0.00278</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N195" s="15"/>
       <c r="O195" s="15"/>
       <c r="P195" s="15"/>
       <c r="Q195" s="15"/>
       <c r="R195"/>
     </row>
     <row r="196" spans="1:18">
       <c r="B196" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C196" s="15" t="s">
+        <v>475</v>
+      </c>
+      <c r="D196" s="15" t="s">
         <v>476</v>
       </c>
-      <c r="D196" s="15" t="s">
+      <c r="E196" s="15" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000003391</v>
       </c>
       <c r="F196" s="15"/>
       <c r="G196" s="15"/>
-      <c r="H196" s="15"/>
+      <c r="H196" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I196" s="15"/>
       <c r="J196" s="15">
         <v>500</v>
       </c>
       <c r="K196" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L196" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M196" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N196" s="15"/>
+        <v>0.00278</v>
+      </c>
+      <c r="N196" s="15">
+        <v>7585</v>
+      </c>
       <c r="O196" s="15"/>
       <c r="P196" s="15"/>
       <c r="Q196" s="15"/>
       <c r="R196"/>
     </row>
     <row r="197" spans="1:18">
       <c r="B197" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C197" s="15" t="s">
         <v>478</v>
       </c>
       <c r="D197" s="15" t="s">
         <v>479</v>
       </c>
       <c r="E197" s="15">
-        <v>10000002408</v>
+        <v>10000003391</v>
       </c>
       <c r="F197" s="15"/>
       <c r="G197" s="15"/>
       <c r="H197" s="15"/>
       <c r="I197" s="15"/>
       <c r="J197" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K197" s="15">
         <v>0.0037</v>
       </c>
       <c r="L197" s="15">
         <v>0.00257</v>
       </c>
       <c r="M197" s="15">
         <v>0.00236</v>
       </c>
       <c r="N197" s="15"/>
       <c r="O197" s="15"/>
       <c r="P197" s="15"/>
       <c r="Q197" s="15"/>
       <c r="R197"/>
     </row>
     <row r="198" spans="1:18">
       <c r="B198" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C198" s="15" t="s">
         <v>480</v>
       </c>
       <c r="D198" s="15" t="s">
         <v>481</v>
       </c>
-      <c r="E198" s="15" t="s">
-        <v>482</v>
+      <c r="E198" s="15">
+        <v>10000002408</v>
       </c>
       <c r="F198" s="15"/>
       <c r="G198" s="15"/>
-      <c r="H198" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="15"/>
       <c r="I198" s="15"/>
       <c r="J198" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K198" s="15">
-        <v>0.00435</v>
+        <v>0.0037</v>
       </c>
       <c r="L198" s="15">
-        <v>0.00302</v>
+        <v>0.00257</v>
       </c>
       <c r="M198" s="15">
-        <v>0.00278</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N198" s="15"/>
       <c r="O198" s="15"/>
       <c r="P198" s="15"/>
       <c r="Q198" s="15"/>
       <c r="R198"/>
     </row>
     <row r="199" spans="1:18">
       <c r="B199" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C199" s="15" t="s">
+        <v>482</v>
+      </c>
+      <c r="D199" s="15" t="s">
         <v>483</v>
       </c>
-      <c r="D199" s="15" t="s">
+      <c r="E199" s="15" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000005755</v>
       </c>
       <c r="F199" s="15"/>
       <c r="G199" s="15"/>
       <c r="H199" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I199" s="15"/>
       <c r="J199" s="15">
         <v>500</v>
       </c>
       <c r="K199" s="15">
-        <v>0.00282</v>
+        <v>0.00435</v>
       </c>
       <c r="L199" s="15">
-        <v>0.00244</v>
+        <v>0.00302</v>
       </c>
       <c r="M199" s="15">
-        <v>0.00235</v>
+        <v>0.00278</v>
       </c>
       <c r="N199" s="15">
-        <v>3989</v>
+        <v>154785</v>
       </c>
       <c r="O199" s="15"/>
       <c r="P199" s="15"/>
       <c r="Q199" s="15"/>
       <c r="R199"/>
     </row>
     <row r="200" spans="1:18">
       <c r="B200" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C200" s="15" t="s">
         <v>485</v>
       </c>
       <c r="D200" s="15" t="s">
         <v>486</v>
       </c>
-      <c r="E200" s="15" t="s">
-        <v>487</v>
+      <c r="E200" s="15">
+        <v>10000005755</v>
       </c>
       <c r="F200" s="15"/>
       <c r="G200" s="15"/>
       <c r="H200" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I200" s="15"/>
       <c r="J200" s="15">
         <v>500</v>
       </c>
       <c r="K200" s="15">
-        <v>0.00435</v>
+        <v>0.00282</v>
       </c>
       <c r="L200" s="15">
-        <v>0.00302</v>
+        <v>0.00244</v>
       </c>
       <c r="M200" s="15">
-        <v>0.00278</v>
+        <v>0.00235</v>
       </c>
       <c r="N200" s="15">
-        <v>2136</v>
+        <v>4474</v>
       </c>
       <c r="O200" s="15"/>
       <c r="P200" s="15"/>
       <c r="Q200" s="15"/>
       <c r="R200"/>
     </row>
     <row r="201" spans="1:18">
       <c r="B201" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C201" s="15" t="s">
+        <v>487</v>
+      </c>
+      <c r="D201" s="15" t="s">
         <v>488</v>
       </c>
-      <c r="D201" s="15" t="s">
+      <c r="E201" s="15" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
       <c r="F201" s="15"/>
       <c r="G201" s="15"/>
-      <c r="H201" s="15"/>
+      <c r="H201" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I201" s="15"/>
-      <c r="J201" s="15"/>
+      <c r="J201" s="15">
+        <v>500</v>
+      </c>
       <c r="K201" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L201" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M201" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N201" s="15"/>
+        <v>0.00278</v>
+      </c>
+      <c r="N201" s="15">
+        <v>1633</v>
+      </c>
       <c r="O201" s="15"/>
       <c r="P201" s="15"/>
       <c r="Q201" s="15"/>
       <c r="R201"/>
     </row>
     <row r="202" spans="1:18">
       <c r="B202" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C202" s="15" t="s">
+        <v>490</v>
+      </c>
+      <c r="D202" s="15" t="s">
         <v>491</v>
       </c>
-      <c r="D202" s="15" t="s">
+      <c r="E202" s="15" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080059507</v>
       </c>
       <c r="F202" s="15"/>
       <c r="G202" s="15"/>
-      <c r="H202" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="15"/>
       <c r="I202" s="15"/>
-      <c r="J202" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J202" s="15"/>
       <c r="K202" s="15">
-        <v>0.00284</v>
+        <v>0.0037</v>
       </c>
       <c r="L202" s="15">
-        <v>0.00246</v>
+        <v>0.00257</v>
       </c>
       <c r="M202" s="15">
         <v>0.00236</v>
       </c>
       <c r="N202" s="15"/>
       <c r="O202" s="15"/>
       <c r="P202" s="15"/>
       <c r="Q202" s="15"/>
       <c r="R202"/>
     </row>
     <row r="203" spans="1:18">
       <c r="B203" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C203" s="15" t="s">
         <v>493</v>
       </c>
       <c r="D203" s="15" t="s">
         <v>494</v>
       </c>
-      <c r="E203" s="15" t="s">
-        <v>495</v>
+      <c r="E203" s="15">
+        <v>10080059507</v>
       </c>
       <c r="F203" s="15"/>
       <c r="G203" s="15"/>
       <c r="H203" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I203" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I203" s="15"/>
       <c r="J203" s="15">
         <v>5000</v>
       </c>
       <c r="K203" s="15">
-        <v>0.0038</v>
+        <v>0.00284</v>
       </c>
       <c r="L203" s="15">
-        <v>0.00275</v>
+        <v>0.00246</v>
       </c>
       <c r="M203" s="15">
-        <v>0.0024</v>
+        <v>0.00236</v>
       </c>
       <c r="N203" s="15"/>
       <c r="O203" s="15"/>
       <c r="P203" s="15"/>
       <c r="Q203" s="15"/>
       <c r="R203"/>
     </row>
     <row r="204" spans="1:18">
       <c r="B204" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C204" s="15" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="D204" s="15" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>10000001037</v>
+        <v>496</v>
+      </c>
+      <c r="E204" s="15" t="s">
+        <v>497</v>
       </c>
       <c r="F204" s="15"/>
       <c r="G204" s="15"/>
       <c r="H204" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I204" s="15" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="J204" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K204" s="15">
-        <v>0.00279</v>
+        <v>0.0038</v>
       </c>
       <c r="L204" s="15">
-        <v>0.00242</v>
+        <v>0.00275</v>
       </c>
       <c r="M204" s="15">
-        <v>0.00233</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0024</v>
+      </c>
+      <c r="N204" s="15"/>
       <c r="O204" s="15"/>
       <c r="P204" s="15"/>
       <c r="Q204" s="15"/>
       <c r="R204"/>
     </row>
     <row r="205" spans="1:18">
       <c r="B205" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C205" s="15" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="D205" s="15" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>496</v>
+      </c>
+      <c r="E205" s="15">
+        <v>10000001037</v>
       </c>
       <c r="F205" s="15"/>
       <c r="G205" s="15"/>
-      <c r="H205" s="15"/>
-      <c r="I205" s="15"/>
+      <c r="H205" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I205" s="15" t="s">
+        <v>498</v>
+      </c>
       <c r="J205" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K205" s="15">
-        <v>0.0037</v>
+        <v>0.00279</v>
       </c>
       <c r="L205" s="15">
-        <v>0.00257</v>
+        <v>0.00242</v>
       </c>
       <c r="M205" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N205" s="15"/>
+        <v>0.00233</v>
+      </c>
+      <c r="N205" s="15">
+        <v>15002</v>
+      </c>
       <c r="O205" s="15"/>
       <c r="P205" s="15"/>
       <c r="Q205" s="15"/>
       <c r="R205"/>
     </row>
     <row r="206" spans="1:18">
       <c r="B206" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C206" s="15" t="s">
+        <v>499</v>
+      </c>
+      <c r="D206" s="15" t="s">
         <v>500</v>
       </c>
-      <c r="D206" s="15" t="s">
+      <c r="E206" s="15" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="F206" s="15"/>
       <c r="G206" s="15"/>
       <c r="H206" s="15"/>
       <c r="I206" s="15"/>
       <c r="J206" s="15">
         <v>500</v>
       </c>
       <c r="K206" s="15">
         <v>0.0037</v>
       </c>
       <c r="L206" s="15">
         <v>0.00257</v>
       </c>
       <c r="M206" s="15">
         <v>0.00236</v>
       </c>
       <c r="N206" s="15"/>
       <c r="O206" s="15"/>
       <c r="P206" s="15"/>
       <c r="Q206" s="15"/>
       <c r="R206"/>
     </row>
     <row r="207" spans="1:18">
       <c r="B207" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C207" s="15" t="s">
+        <v>502</v>
+      </c>
+      <c r="D207" s="15" t="s">
         <v>503</v>
       </c>
-      <c r="D207" s="15" t="s">
+      <c r="E207" s="15" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="F207" s="15"/>
       <c r="G207" s="15"/>
       <c r="H207" s="15"/>
       <c r="I207" s="15"/>
       <c r="J207" s="15">
         <v>500</v>
       </c>
       <c r="K207" s="15">
         <v>0.0037</v>
       </c>
       <c r="L207" s="15">
         <v>0.00257</v>
       </c>
       <c r="M207" s="15">
         <v>0.00236</v>
       </c>
       <c r="N207" s="15"/>
       <c r="O207" s="15"/>
       <c r="P207" s="15"/>
       <c r="Q207" s="15"/>
       <c r="R207"/>
     </row>
     <row r="208" spans="1:18">
       <c r="B208" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C208" s="15" t="s">
+        <v>505</v>
+      </c>
+      <c r="D208" s="15" t="s">
         <v>506</v>
       </c>
-      <c r="D208" s="15" t="s">
+      <c r="E208" s="15" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000003732</v>
       </c>
       <c r="F208" s="15"/>
       <c r="G208" s="15"/>
       <c r="H208" s="15"/>
       <c r="I208" s="15"/>
       <c r="J208" s="15">
         <v>500</v>
       </c>
       <c r="K208" s="15">
         <v>0.0037</v>
       </c>
       <c r="L208" s="15">
         <v>0.00257</v>
       </c>
       <c r="M208" s="15">
         <v>0.00236</v>
       </c>
       <c r="N208" s="15"/>
       <c r="O208" s="15"/>
       <c r="P208" s="15"/>
       <c r="Q208" s="15"/>
       <c r="R208"/>
     </row>
     <row r="209" spans="1:18">
       <c r="B209" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C209" s="15" t="s">
         <v>508</v>
       </c>
       <c r="D209" s="15" t="s">
         <v>509</v>
       </c>
       <c r="E209" s="15">
-        <v>10000005942</v>
+        <v>10000003732</v>
       </c>
       <c r="F209" s="15"/>
       <c r="G209" s="15"/>
-      <c r="H209" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="15"/>
       <c r="I209" s="15"/>
       <c r="J209" s="15">
         <v>500</v>
       </c>
       <c r="K209" s="15">
-        <v>0.00435</v>
+        <v>0.0037</v>
       </c>
       <c r="L209" s="15">
-        <v>0.00302</v>
+        <v>0.00257</v>
       </c>
       <c r="M209" s="15">
-        <v>0.00278</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N209" s="15"/>
       <c r="O209" s="15"/>
       <c r="P209" s="15"/>
       <c r="Q209" s="15"/>
       <c r="R209"/>
     </row>
     <row r="210" spans="1:18">
       <c r="B210" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C210" s="15" t="s">
         <v>510</v>
       </c>
       <c r="D210" s="15" t="s">
         <v>511</v>
       </c>
-      <c r="E210" s="15" t="s">
-        <v>512</v>
+      <c r="E210" s="15">
+        <v>10000005942</v>
       </c>
       <c r="F210" s="15"/>
       <c r="G210" s="15"/>
-      <c r="H210" s="15"/>
+      <c r="H210" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I210" s="15"/>
-      <c r="J210" s="15"/>
+      <c r="J210" s="15">
+        <v>500</v>
+      </c>
       <c r="K210" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L210" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M210" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N210" s="15"/>
+        <v>0.00278</v>
+      </c>
+      <c r="N210" s="15">
+        <v>298</v>
+      </c>
       <c r="O210" s="15"/>
       <c r="P210" s="15"/>
       <c r="Q210" s="15"/>
       <c r="R210"/>
     </row>
     <row r="211" spans="1:18">
       <c r="B211" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C211" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="D211" s="15" t="s">
         <v>513</v>
       </c>
-      <c r="D211" s="15" t="s">
+      <c r="E211" s="15" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="F211" s="15"/>
       <c r="G211" s="15"/>
       <c r="H211" s="15"/>
       <c r="I211" s="15"/>
       <c r="J211" s="15"/>
       <c r="K211" s="15">
         <v>0.0037</v>
       </c>
       <c r="L211" s="15">
         <v>0.00257</v>
       </c>
       <c r="M211" s="15">
         <v>0.00236</v>
       </c>
       <c r="N211" s="15"/>
       <c r="O211" s="15"/>
       <c r="P211" s="15"/>
       <c r="Q211" s="15"/>
       <c r="R211"/>
     </row>
     <row r="212" spans="1:18">
       <c r="B212" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C212" s="15" t="s">
+        <v>515</v>
+      </c>
+      <c r="D212" s="15" t="s">
         <v>516</v>
       </c>
-      <c r="D212" s="15" t="s">
+      <c r="E212" s="15" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="F212" s="15"/>
       <c r="G212" s="15"/>
-      <c r="H212" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="15"/>
       <c r="I212" s="15"/>
-      <c r="J212" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J212" s="15"/>
       <c r="K212" s="15">
-        <v>0.00435</v>
+        <v>0.0037</v>
       </c>
       <c r="L212" s="15">
-        <v>0.00302</v>
+        <v>0.00257</v>
       </c>
       <c r="M212" s="15">
-        <v>0.00278</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N212" s="15"/>
       <c r="O212" s="15"/>
       <c r="P212" s="15"/>
       <c r="Q212" s="15"/>
       <c r="R212"/>
     </row>
     <row r="213" spans="1:18">
       <c r="B213" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C213" s="15" t="s">
+        <v>518</v>
+      </c>
+      <c r="D213" s="15" t="s">
         <v>519</v>
       </c>
-      <c r="D213" s="15" t="s">
+      <c r="E213" s="15" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="F213" s="15"/>
       <c r="G213" s="15"/>
       <c r="H213" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I213" s="15"/>
       <c r="J213" s="15">
         <v>500</v>
       </c>
       <c r="K213" s="15">
         <v>0.00435</v>
       </c>
       <c r="L213" s="15">
         <v>0.00302</v>
       </c>
       <c r="M213" s="15">
         <v>0.00278</v>
       </c>
       <c r="N213" s="15">
-        <v>9960</v>
+        <v>600240</v>
       </c>
       <c r="O213" s="15"/>
       <c r="P213" s="15"/>
       <c r="Q213" s="15"/>
       <c r="R213"/>
     </row>
     <row r="214" spans="1:18">
       <c r="B214" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C214" s="15" t="s">
+        <v>521</v>
+      </c>
+      <c r="D214" s="15" t="s">
         <v>522</v>
       </c>
-      <c r="D214" s="15" t="s">
+      <c r="E214" s="15" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="F214" s="15"/>
       <c r="G214" s="15"/>
-      <c r="H214" s="15"/>
+      <c r="H214" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I214" s="15"/>
-      <c r="J214" s="15"/>
+      <c r="J214" s="15">
+        <v>500</v>
+      </c>
       <c r="K214" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L214" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M214" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N214" s="15"/>
+        <v>0.00278</v>
+      </c>
+      <c r="N214" s="15">
+        <v>11205</v>
+      </c>
       <c r="O214" s="15"/>
       <c r="P214" s="15"/>
       <c r="Q214" s="15"/>
       <c r="R214"/>
     </row>
     <row r="215" spans="1:18">
       <c r="B215" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C215" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="D215" s="15" t="s">
         <v>525</v>
       </c>
-      <c r="D215" s="15" t="s">
+      <c r="E215" s="15" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="F215" s="15"/>
       <c r="G215" s="15"/>
       <c r="H215" s="15"/>
       <c r="I215" s="15"/>
-      <c r="J215" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J215" s="15"/>
       <c r="K215" s="15">
         <v>0.0037</v>
       </c>
       <c r="L215" s="15">
         <v>0.00257</v>
       </c>
       <c r="M215" s="15">
         <v>0.00236</v>
       </c>
       <c r="N215" s="15"/>
       <c r="O215" s="15"/>
       <c r="P215" s="15"/>
       <c r="Q215" s="15"/>
       <c r="R215"/>
     </row>
     <row r="216" spans="1:18">
       <c r="B216" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C216" s="15" t="s">
+        <v>527</v>
+      </c>
+      <c r="D216" s="15" t="s">
         <v>528</v>
       </c>
-      <c r="D216" s="15" t="s">
+      <c r="E216" s="15" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="F216" s="15"/>
       <c r="G216" s="15"/>
       <c r="H216" s="15"/>
       <c r="I216" s="15"/>
       <c r="J216" s="15">
         <v>500</v>
       </c>
       <c r="K216" s="15">
         <v>0.0037</v>
       </c>
       <c r="L216" s="15">
         <v>0.00257</v>
       </c>
       <c r="M216" s="15">
         <v>0.00236</v>
       </c>
       <c r="N216" s="15"/>
       <c r="O216" s="15"/>
       <c r="P216" s="15"/>
       <c r="Q216" s="15"/>
       <c r="R216"/>
     </row>
     <row r="217" spans="1:18">
       <c r="B217" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C217" s="15" t="s">
+        <v>530</v>
+      </c>
+      <c r="D217" s="15" t="s">
         <v>531</v>
       </c>
-      <c r="D217" s="15" t="s">
+      <c r="E217" s="15" t="s">
         <v>532</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
       <c r="F217" s="15"/>
       <c r="G217" s="15"/>
       <c r="H217" s="15"/>
       <c r="I217" s="15"/>
-      <c r="J217" s="15"/>
+      <c r="J217" s="15">
+        <v>500</v>
+      </c>
       <c r="K217" s="15">
         <v>0.0037</v>
       </c>
       <c r="L217" s="15">
         <v>0.00257</v>
       </c>
       <c r="M217" s="15">
         <v>0.00236</v>
       </c>
       <c r="N217" s="15"/>
       <c r="O217" s="15"/>
       <c r="P217" s="15"/>
       <c r="Q217" s="15"/>
       <c r="R217"/>
     </row>
     <row r="218" spans="1:18">
       <c r="B218" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C218" s="15" t="s">
+        <v>533</v>
+      </c>
+      <c r="D218" s="15" t="s">
         <v>534</v>
       </c>
-      <c r="D218" s="15" t="s">
+      <c r="E218" s="15" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
       <c r="F218" s="15"/>
       <c r="G218" s="15"/>
       <c r="H218" s="15"/>
       <c r="I218" s="15"/>
       <c r="J218" s="15"/>
       <c r="K218" s="15">
         <v>0.0037</v>
       </c>
       <c r="L218" s="15">
         <v>0.00257</v>
       </c>
       <c r="M218" s="15">
         <v>0.00236</v>
       </c>
       <c r="N218" s="15"/>
       <c r="O218" s="15"/>
       <c r="P218" s="15"/>
       <c r="Q218" s="15"/>
       <c r="R218"/>
     </row>
     <row r="219" spans="1:18">
       <c r="B219" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C219" s="15" t="s">
+        <v>536</v>
+      </c>
+      <c r="D219" s="15" t="s">
         <v>537</v>
       </c>
-      <c r="D219" s="15" t="s">
+      <c r="E219" s="15" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="F219" s="15"/>
       <c r="G219" s="15"/>
-      <c r="H219" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="15"/>
       <c r="I219" s="15"/>
-      <c r="J219" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J219" s="15"/>
       <c r="K219" s="15">
-        <v>0.00435</v>
+        <v>0.0037</v>
       </c>
       <c r="L219" s="15">
-        <v>0.00302</v>
+        <v>0.00257</v>
       </c>
       <c r="M219" s="15">
-        <v>0.00278</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N219" s="15"/>
       <c r="O219" s="15"/>
       <c r="P219" s="15"/>
       <c r="Q219" s="15"/>
       <c r="R219"/>
     </row>
     <row r="220" spans="1:18">
       <c r="B220" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C220" s="15" t="s">
+        <v>539</v>
+      </c>
+      <c r="D220" s="15" t="s">
         <v>540</v>
       </c>
-      <c r="D220" s="15" t="s">
+      <c r="E220" s="15" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
       <c r="F220" s="15"/>
       <c r="G220" s="15"/>
       <c r="H220" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I220" s="15"/>
       <c r="J220" s="15">
         <v>500</v>
       </c>
       <c r="K220" s="15">
         <v>0.00435</v>
       </c>
       <c r="L220" s="15">
         <v>0.00302</v>
       </c>
       <c r="M220" s="15">
         <v>0.00278</v>
       </c>
       <c r="N220" s="15">
-        <v>286926</v>
+        <v>375</v>
       </c>
       <c r="O220" s="15"/>
       <c r="P220" s="15"/>
       <c r="Q220" s="15"/>
       <c r="R220"/>
     </row>
     <row r="221" spans="1:18">
       <c r="B221" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C221" s="15" t="s">
+        <v>542</v>
+      </c>
+      <c r="D221" s="15" t="s">
         <v>543</v>
       </c>
-      <c r="D221" s="15" t="s">
+      <c r="E221" s="15" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
       <c r="F221" s="15"/>
       <c r="G221" s="15"/>
       <c r="H221" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I221" s="15"/>
       <c r="J221" s="15">
         <v>500</v>
       </c>
       <c r="K221" s="15">
         <v>0.00435</v>
       </c>
       <c r="L221" s="15">
         <v>0.00302</v>
       </c>
       <c r="M221" s="15">
         <v>0.00278</v>
       </c>
       <c r="N221" s="15">
-        <v>217137</v>
+        <v>320530</v>
       </c>
       <c r="O221" s="15"/>
       <c r="P221" s="15"/>
       <c r="Q221" s="15"/>
       <c r="R221"/>
     </row>
     <row r="222" spans="1:18">
       <c r="B222" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C222" s="15" t="s">
+        <v>545</v>
+      </c>
+      <c r="D222" s="15" t="s">
         <v>546</v>
       </c>
-      <c r="D222" s="15" t="s">
+      <c r="E222" s="15" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="F222" s="15"/>
       <c r="G222" s="15"/>
-      <c r="H222" s="15"/>
+      <c r="H222" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I222" s="15"/>
-      <c r="J222" s="15"/>
+      <c r="J222" s="15">
+        <v>500</v>
+      </c>
       <c r="K222" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L222" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M222" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N222" s="15"/>
+        <v>0.00278</v>
+      </c>
+      <c r="N222" s="15">
+        <v>217137</v>
+      </c>
       <c r="O222" s="15"/>
       <c r="P222" s="15"/>
       <c r="Q222" s="15"/>
       <c r="R222"/>
     </row>
     <row r="223" spans="1:18">
       <c r="B223" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C223" s="15" t="s">
+        <v>548</v>
+      </c>
+      <c r="D223" s="15" t="s">
         <v>549</v>
       </c>
-      <c r="D223" s="15" t="s">
+      <c r="E223" s="15" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="F223" s="15"/>
       <c r="G223" s="15"/>
       <c r="H223" s="15"/>
       <c r="I223" s="15"/>
       <c r="J223" s="15"/>
       <c r="K223" s="15">
         <v>0.0037</v>
       </c>
       <c r="L223" s="15">
         <v>0.00257</v>
       </c>
       <c r="M223" s="15">
         <v>0.00236</v>
       </c>
       <c r="N223" s="15"/>
       <c r="O223" s="15"/>
       <c r="P223" s="15"/>
       <c r="Q223" s="15"/>
       <c r="R223"/>
     </row>
     <row r="224" spans="1:18">
       <c r="B224" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C224" s="15" t="s">
+        <v>551</v>
+      </c>
+      <c r="D224" s="15" t="s">
         <v>552</v>
       </c>
-      <c r="D224" s="15" t="s">
+      <c r="E224" s="15" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
       <c r="F224" s="15"/>
       <c r="G224" s="15"/>
       <c r="H224" s="15"/>
       <c r="I224" s="15"/>
       <c r="J224" s="15"/>
       <c r="K224" s="15">
         <v>0.0037</v>
       </c>
       <c r="L224" s="15">
         <v>0.00257</v>
       </c>
       <c r="M224" s="15">
         <v>0.00236</v>
       </c>
       <c r="N224" s="15"/>
       <c r="O224" s="15"/>
       <c r="P224" s="15"/>
       <c r="Q224" s="15"/>
       <c r="R224"/>
     </row>
     <row r="225" spans="1:18">
       <c r="B225" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C225" s="15" t="s">
+        <v>554</v>
+      </c>
+      <c r="D225" s="15" t="s">
         <v>555</v>
       </c>
-      <c r="D225" s="15" t="s">
+      <c r="E225" s="15" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="F225" s="15"/>
       <c r="G225" s="15"/>
       <c r="H225" s="15"/>
       <c r="I225" s="15"/>
       <c r="J225" s="15"/>
       <c r="K225" s="15">
         <v>0.0037</v>
       </c>
       <c r="L225" s="15">
         <v>0.00257</v>
       </c>
       <c r="M225" s="15">
         <v>0.00236</v>
       </c>
       <c r="N225" s="15"/>
       <c r="O225" s="15"/>
       <c r="P225" s="15"/>
       <c r="Q225" s="15"/>
       <c r="R225"/>
     </row>
     <row r="226" spans="1:18">
       <c r="B226" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C226" s="15" t="s">
+        <v>557</v>
+      </c>
+      <c r="D226" s="15" t="s">
         <v>558</v>
       </c>
-      <c r="D226" s="15" t="s">
+      <c r="E226" s="15" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
       <c r="F226" s="15"/>
       <c r="G226" s="15"/>
       <c r="H226" s="15"/>
       <c r="I226" s="15"/>
       <c r="J226" s="15"/>
       <c r="K226" s="15">
         <v>0.0037</v>
       </c>
       <c r="L226" s="15">
         <v>0.00257</v>
       </c>
       <c r="M226" s="15">
         <v>0.00236</v>
       </c>
       <c r="N226" s="15"/>
       <c r="O226" s="15"/>
       <c r="P226" s="15"/>
       <c r="Q226" s="15"/>
       <c r="R226"/>
     </row>
     <row r="227" spans="1:18">
       <c r="B227" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C227" s="15" t="s">
+        <v>560</v>
+      </c>
+      <c r="D227" s="15" t="s">
         <v>561</v>
       </c>
-      <c r="D227" s="15" t="s">
+      <c r="E227" s="15" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080071589</v>
       </c>
       <c r="F227" s="15"/>
       <c r="G227" s="15"/>
-      <c r="H227" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="15"/>
       <c r="I227" s="15"/>
       <c r="J227" s="15"/>
       <c r="K227" s="15">
-        <v>0.008059999999999999</v>
+        <v>0.0037</v>
       </c>
       <c r="L227" s="15">
-        <v>0.00672</v>
+        <v>0.00257</v>
       </c>
       <c r="M227" s="15">
-        <v>0.00645</v>
+        <v>0.00236</v>
       </c>
       <c r="N227" s="15"/>
       <c r="O227" s="15"/>
       <c r="P227" s="15"/>
       <c r="Q227" s="15"/>
       <c r="R227"/>
     </row>
     <row r="228" spans="1:18">
       <c r="B228" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C228" s="15" t="s">
+        <v>563</v>
+      </c>
+      <c r="D228" s="15" t="s">
         <v>564</v>
       </c>
-      <c r="D228" s="15" t="s">
+      <c r="E228" s="15" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
       <c r="F228" s="15"/>
       <c r="G228" s="15"/>
       <c r="H228" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I228" s="15"/>
       <c r="J228" s="15">
         <v>1000</v>
       </c>
       <c r="K228" s="15">
         <v>0.00507</v>
       </c>
       <c r="L228" s="15">
         <v>0.00362</v>
       </c>
       <c r="M228" s="15">
         <v>0.00327</v>
       </c>
       <c r="N228" s="15">
-        <v>888</v>
+        <v>768</v>
       </c>
       <c r="O228" s="15"/>
       <c r="P228" s="15"/>
       <c r="Q228" s="15"/>
       <c r="R228"/>
     </row>
     <row r="229" spans="1:18">
       <c r="B229" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C229" s="15" t="s">
+        <v>566</v>
+      </c>
+      <c r="D229" s="15" t="s">
         <v>567</v>
       </c>
-      <c r="D229" s="15" t="s">
+      <c r="E229" s="15" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
       <c r="F229" s="15"/>
       <c r="G229" s="15"/>
       <c r="H229" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I229" s="15"/>
       <c r="J229" s="15">
         <v>1000</v>
       </c>
       <c r="K229" s="15">
         <v>0.00507</v>
       </c>
       <c r="L229" s="15">
         <v>0.00362</v>
       </c>
       <c r="M229" s="15">
         <v>0.00327</v>
       </c>
       <c r="N229" s="15"/>
       <c r="O229" s="15"/>
       <c r="P229" s="15"/>
       <c r="Q229" s="15"/>
       <c r="R229"/>
     </row>
     <row r="230" spans="1:18">
       <c r="B230" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C230" s="15" t="s">
+        <v>569</v>
+      </c>
+      <c r="D230" s="15" t="s">
         <v>570</v>
       </c>
-      <c r="D230" s="15" t="s">
+      <c r="E230" s="15" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="F230" s="15"/>
       <c r="G230" s="15"/>
       <c r="H230" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I230" s="15"/>
       <c r="J230" s="15"/>
       <c r="K230" s="15">
         <v>0.00321</v>
       </c>
       <c r="L230" s="15">
         <v>0.00278</v>
       </c>
       <c r="M230" s="15">
         <v>0.00268</v>
       </c>
       <c r="N230" s="15">
-        <v>37819</v>
+        <v>35180</v>
       </c>
       <c r="O230" s="15"/>
       <c r="P230" s="15"/>
       <c r="Q230" s="15"/>
       <c r="R230"/>
     </row>
     <row r="231" spans="1:18">
       <c r="B231" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C231" s="15" t="s">
+        <v>572</v>
+      </c>
+      <c r="D231" s="15" t="s">
         <v>573</v>
       </c>
-      <c r="D231" s="15" t="s">
+      <c r="E231" s="15" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
       <c r="F231" s="15"/>
       <c r="G231" s="15"/>
       <c r="H231" s="15"/>
       <c r="I231" s="15"/>
       <c r="J231" s="15">
         <v>500</v>
       </c>
       <c r="K231" s="15">
         <v>0.00431</v>
       </c>
       <c r="L231" s="15">
         <v>0.00308</v>
       </c>
       <c r="M231" s="15">
         <v>0.00278</v>
       </c>
       <c r="N231" s="15"/>
       <c r="O231" s="15"/>
       <c r="P231" s="15"/>
       <c r="Q231" s="15"/>
       <c r="R231"/>
     </row>
     <row r="232" spans="1:18">
       <c r="B232" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C232" s="15" t="s">
+        <v>575</v>
+      </c>
+      <c r="D232" s="15" t="s">
         <v>576</v>
       </c>
-      <c r="D232" s="15" t="s">
+      <c r="E232" s="15" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
       <c r="F232" s="15"/>
       <c r="G232" s="15"/>
       <c r="H232" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I232" s="15"/>
       <c r="J232" s="15">
         <v>1000</v>
       </c>
       <c r="K232" s="15">
         <v>0.00507</v>
       </c>
       <c r="L232" s="15">
         <v>0.00362</v>
       </c>
       <c r="M232" s="15">
         <v>0.00327</v>
       </c>
       <c r="N232" s="15"/>
       <c r="O232" s="15"/>
       <c r="P232" s="15"/>
       <c r="Q232" s="15"/>
       <c r="R232"/>
     </row>
     <row r="233" spans="1:18">
       <c r="B233" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C233" s="15" t="s">
+        <v>578</v>
+      </c>
+      <c r="D233" s="15" t="s">
         <v>579</v>
       </c>
-      <c r="D233" s="15" t="s">
+      <c r="E233" s="15" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="F233" s="15"/>
       <c r="G233" s="15"/>
       <c r="H233" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I233" s="15"/>
       <c r="J233" s="15"/>
       <c r="K233" s="15">
         <v>0.00321</v>
       </c>
       <c r="L233" s="15">
         <v>0.00278</v>
       </c>
       <c r="M233" s="15">
         <v>0.00268</v>
       </c>
       <c r="N233" s="15">
         <v>32110</v>
       </c>
       <c r="O233" s="15"/>
       <c r="P233" s="15"/>
       <c r="Q233" s="15"/>
       <c r="R233"/>
     </row>
     <row r="234" spans="1:18">
       <c r="B234" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C234" s="15" t="s">
+        <v>581</v>
+      </c>
+      <c r="D234" s="15" t="s">
         <v>582</v>
       </c>
-      <c r="D234" s="15" t="s">
+      <c r="E234" s="15" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
       <c r="F234" s="15"/>
       <c r="G234" s="15"/>
       <c r="H234" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I234" s="15"/>
       <c r="J234" s="15">
         <v>5000</v>
       </c>
       <c r="K234" s="15">
         <v>0.00308</v>
       </c>
       <c r="L234" s="15">
         <v>0.00267</v>
       </c>
       <c r="M234" s="15">
         <v>0.00256</v>
       </c>
       <c r="N234" s="15"/>
       <c r="O234" s="15"/>
       <c r="P234" s="15"/>
       <c r="Q234" s="15"/>
       <c r="R234"/>
     </row>
     <row r="235" spans="1:18">
       <c r="B235" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C235" s="15" t="s">
+        <v>584</v>
+      </c>
+      <c r="D235" s="15" t="s">
         <v>585</v>
       </c>
-      <c r="D235" s="15" t="s">
+      <c r="E235" s="15" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="F235" s="15"/>
       <c r="G235" s="15"/>
       <c r="H235" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I235" s="15"/>
       <c r="J235" s="15">
         <v>5000</v>
       </c>
       <c r="K235" s="15">
         <v>0.00321</v>
       </c>
       <c r="L235" s="15">
         <v>0.00278</v>
       </c>
       <c r="M235" s="15">
         <v>0.00268</v>
       </c>
       <c r="N235" s="15">
-        <v>36498</v>
+        <v>38346</v>
       </c>
       <c r="O235" s="15"/>
       <c r="P235" s="15"/>
       <c r="Q235" s="15"/>
       <c r="R235"/>
     </row>
     <row r="236" spans="1:18">
       <c r="B236" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C236" s="15" t="s">
+        <v>587</v>
+      </c>
+      <c r="D236" s="15" t="s">
         <v>588</v>
       </c>
-      <c r="D236" s="15" t="s">
+      <c r="E236" s="15" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
       <c r="F236" s="15"/>
       <c r="G236" s="15"/>
       <c r="H236" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I236" s="15"/>
       <c r="J236" s="15"/>
       <c r="K236" s="15">
         <v>0.00321</v>
       </c>
       <c r="L236" s="15">
         <v>0.00278</v>
       </c>
       <c r="M236" s="15">
         <v>0.00268</v>
       </c>
       <c r="N236" s="15">
-        <v>37674</v>
+        <v>42987</v>
       </c>
       <c r="O236" s="15"/>
       <c r="P236" s="15"/>
       <c r="Q236" s="15"/>
       <c r="R236"/>
     </row>
     <row r="237" spans="1:18">
       <c r="B237" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C237" s="15" t="s">
+        <v>590</v>
+      </c>
+      <c r="D237" s="15" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="E237" s="15">
         <v>10080036542</v>
       </c>
       <c r="F237" s="15"/>
       <c r="G237" s="15"/>
       <c r="H237" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I237" s="15"/>
       <c r="J237" s="15">
         <v>1000</v>
       </c>
       <c r="K237" s="15">
         <v>0.00507</v>
       </c>
       <c r="L237" s="15">
         <v>0.00362</v>
       </c>
       <c r="M237" s="15">
         <v>0.00327</v>
       </c>
       <c r="N237" s="15"/>
       <c r="O237" s="15"/>
       <c r="P237" s="15"/>
       <c r="Q237" s="15"/>
       <c r="R237"/>
     </row>
     <row r="238" spans="1:18">
       <c r="B238" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C238" s="15" t="s">
+        <v>592</v>
+      </c>
+      <c r="D238" s="15" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="E238" s="15">
         <v>10080036544</v>
       </c>
       <c r="F238" s="15"/>
       <c r="G238" s="15"/>
       <c r="H238" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I238" s="15"/>
       <c r="J238" s="15">
         <v>500</v>
       </c>
       <c r="K238" s="15">
         <v>0.00507</v>
       </c>
       <c r="L238" s="15">
         <v>0.00362</v>
       </c>
       <c r="M238" s="15">
         <v>0.00327</v>
       </c>
       <c r="N238" s="15"/>
       <c r="O238" s="15"/>
       <c r="P238" s="15"/>
       <c r="Q238" s="15"/>
       <c r="R238"/>
     </row>
     <row r="239" spans="1:18">
       <c r="B239" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C239" s="15" t="s">
+        <v>594</v>
+      </c>
+      <c r="D239" s="15" t="s">
         <v>595</v>
       </c>
-      <c r="D239" s="15" t="s">
+      <c r="E239" s="15" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
       <c r="F239" s="15"/>
       <c r="G239" s="15"/>
       <c r="H239" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I239" s="15"/>
       <c r="J239" s="15">
         <v>1000</v>
       </c>
       <c r="K239" s="15">
         <v>0.00507</v>
       </c>
       <c r="L239" s="15">
         <v>0.00362</v>
       </c>
       <c r="M239" s="15">
         <v>0.00327</v>
       </c>
       <c r="N239" s="15"/>
       <c r="O239" s="15"/>
       <c r="P239" s="15"/>
       <c r="Q239" s="15"/>
       <c r="R239"/>
     </row>
     <row r="240" spans="1:18">
       <c r="B240" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C240" s="15" t="s">
+        <v>597</v>
+      </c>
+      <c r="D240" s="15" t="s">
         <v>598</v>
       </c>
-      <c r="D240" s="15" t="s">
+      <c r="E240" s="15" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
       <c r="F240" s="15"/>
       <c r="G240" s="15"/>
       <c r="H240" s="15" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="I240" s="15"/>
       <c r="J240" s="15">
         <v>2000</v>
       </c>
       <c r="K240" s="15">
         <v>0.04937</v>
       </c>
       <c r="L240" s="15">
         <v>0.04937</v>
       </c>
       <c r="M240" s="15">
         <v>0.04937</v>
       </c>
       <c r="N240" s="15">
-        <v>17600</v>
+        <v>17800</v>
       </c>
       <c r="O240" s="15"/>
       <c r="P240" s="15"/>
       <c r="Q240" s="15"/>
       <c r="R240"/>
     </row>
     <row r="241" spans="1:18">
       <c r="B241" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C241" s="15" t="s">
+        <v>600</v>
+      </c>
+      <c r="D241" s="15" t="s">
         <v>601</v>
       </c>
-      <c r="D241" s="15" t="s">
+      <c r="E241" s="15" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="F241" s="15"/>
       <c r="G241" s="15"/>
       <c r="H241" s="15" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="I241" s="15"/>
       <c r="J241" s="15">
         <v>5000</v>
       </c>
       <c r="K241" s="15">
         <v>0.07152</v>
       </c>
       <c r="L241" s="15">
         <v>0.07152</v>
       </c>
       <c r="M241" s="15">
         <v>0.07152</v>
       </c>
       <c r="N241" s="15"/>
       <c r="O241" s="15"/>
       <c r="P241" s="15"/>
       <c r="Q241" s="15"/>
       <c r="R241"/>
     </row>
     <row r="242" spans="1:18">
       <c r="B242" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C242" s="15" t="s">
+        <v>603</v>
+      </c>
+      <c r="D242" s="15" t="s">
         <v>604</v>
       </c>
-      <c r="D242" s="15" t="s">
+      <c r="E242" s="15" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="F242" s="15"/>
       <c r="G242" s="15"/>
       <c r="H242" s="15" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="I242" s="15"/>
       <c r="J242" s="15">
         <v>1000</v>
       </c>
       <c r="K242" s="15">
         <v>0.09861</v>
       </c>
       <c r="L242" s="15">
         <v>0.09861</v>
       </c>
       <c r="M242" s="15">
         <v>0.09861</v>
       </c>
       <c r="N242" s="15"/>
       <c r="O242" s="15"/>
       <c r="P242" s="15"/>
       <c r="Q242" s="15"/>
       <c r="R242"/>
     </row>
     <row r="243" spans="1:18">
       <c r="B243" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C243" s="15" t="s">
+        <v>606</v>
+      </c>
+      <c r="D243" s="15" t="s">
         <v>607</v>
       </c>
-      <c r="D243" s="15" t="s">
+      <c r="E243" s="15" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
       <c r="F243" s="15"/>
       <c r="G243" s="15"/>
       <c r="H243" s="15" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="I243" s="15"/>
       <c r="J243" s="15">
         <v>1000</v>
       </c>
       <c r="K243" s="15">
         <v>0.56349</v>
       </c>
       <c r="L243" s="15">
         <v>0.4726</v>
       </c>
       <c r="M243" s="15">
         <v>0.45442</v>
       </c>
       <c r="N243" s="15"/>
       <c r="O243" s="15"/>
       <c r="P243" s="15"/>
       <c r="Q243" s="15"/>
       <c r="R243"/>
     </row>
     <row r="244" spans="1:18">
       <c r="B244" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C244" s="15" t="s">
+        <v>610</v>
+      </c>
+      <c r="D244" s="15" t="s">
         <v>611</v>
       </c>
-      <c r="D244" s="15" t="s">
+      <c r="E244" s="15" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="F244" s="15"/>
       <c r="G244" s="15"/>
       <c r="H244" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I244" s="15"/>
       <c r="J244" s="15"/>
       <c r="K244" s="15">
         <v>0.00507</v>
       </c>
       <c r="L244" s="15">
         <v>0.00362</v>
       </c>
       <c r="M244" s="15">
         <v>0.00327</v>
       </c>
       <c r="N244" s="15"/>
       <c r="O244" s="15"/>
       <c r="P244" s="15"/>
       <c r="Q244" s="15"/>
       <c r="R244"/>
     </row>
     <row r="245" spans="1:18">
       <c r="B245" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C245" s="15" t="s">
+        <v>613</v>
+      </c>
+      <c r="D245" s="15" t="s">
         <v>614</v>
       </c>
-      <c r="D245" s="15" t="s">
+      <c r="E245" s="15" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F245" s="15"/>
       <c r="G245" s="15"/>
       <c r="H245" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I245" s="15"/>
       <c r="J245" s="15">
         <v>5000</v>
       </c>
       <c r="K245" s="15">
         <v>0.00315</v>
       </c>
       <c r="L245" s="15">
         <v>0.00273</v>
       </c>
       <c r="M245" s="15">
         <v>0.00263</v>
       </c>
       <c r="N245" s="15">
-        <v>2009</v>
+        <v>2446</v>
       </c>
       <c r="O245" s="15">
-        <v>6900</v>
-[...3 lines deleted...]
-      </c>
+        <v>8400</v>
+      </c>
+      <c r="P245" s="15"/>
       <c r="Q245" s="15"/>
       <c r="R245"/>
     </row>
     <row r="246" spans="1:18">
       <c r="B246" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C246" s="15" t="s">
+        <v>616</v>
+      </c>
+      <c r="D246" s="15" t="s">
         <v>617</v>
       </c>
-      <c r="D246" s="15" t="s">
+      <c r="E246" s="15" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="F246" s="15"/>
       <c r="G246" s="15"/>
       <c r="H246" s="15" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="I246" s="15"/>
       <c r="J246" s="15">
         <v>1000</v>
       </c>
       <c r="K246" s="15">
         <v>0.09861</v>
       </c>
       <c r="L246" s="15">
         <v>0.09861</v>
       </c>
       <c r="M246" s="15">
         <v>0.09861</v>
       </c>
       <c r="N246" s="15"/>
       <c r="O246" s="15"/>
       <c r="P246" s="15"/>
       <c r="Q246" s="15"/>
       <c r="R246"/>
     </row>
     <row r="247" spans="1:18">
       <c r="B247" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C247" s="15" t="s">
+        <v>619</v>
+      </c>
+      <c r="D247" s="15" t="s">
         <v>620</v>
       </c>
-      <c r="D247" s="15" t="s">
+      <c r="E247" s="15" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F247" s="15"/>
       <c r="G247" s="15"/>
       <c r="H247" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I247" s="15" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="J247" s="15"/>
       <c r="K247" s="15">
         <v>0.00206</v>
       </c>
       <c r="L247" s="15">
         <v>0.00206</v>
       </c>
       <c r="M247" s="15">
         <v>0.00206</v>
       </c>
       <c r="N247" s="15"/>
       <c r="O247" s="15"/>
       <c r="P247" s="15"/>
       <c r="Q247" s="15"/>
       <c r="R247"/>
     </row>
     <row r="248" spans="1:18">
       <c r="B248" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C248" s="15" t="s">
+        <v>619</v>
+      </c>
+      <c r="D248" s="15" t="s">
         <v>620</v>
       </c>
-      <c r="D248" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E248" s="15" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F248" s="15"/>
       <c r="G248" s="15"/>
       <c r="H248" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I248" s="15" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="J248" s="15">
         <v>5000</v>
       </c>
       <c r="K248" s="15">
         <v>0.00303</v>
       </c>
       <c r="L248" s="15">
         <v>0.00263</v>
       </c>
       <c r="M248" s="15">
         <v>0.00253</v>
       </c>
       <c r="N248" s="15">
-        <v>2510</v>
+        <v>1882</v>
       </c>
       <c r="O248" s="15"/>
       <c r="P248" s="15"/>
       <c r="Q248" s="15"/>
       <c r="R248"/>
     </row>
     <row r="249" spans="1:18">
       <c r="B249" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C249" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D249" s="15" t="s">
         <v>625</v>
       </c>
-      <c r="D249" s="15" t="s">
+      <c r="E249" s="15" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F249" s="15"/>
       <c r="G249" s="15"/>
       <c r="H249" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I249" s="15"/>
       <c r="J249" s="15"/>
       <c r="K249" s="15">
         <v>0.00321</v>
       </c>
       <c r="L249" s="15">
         <v>0.00278</v>
       </c>
       <c r="M249" s="15">
         <v>0.00268</v>
       </c>
       <c r="N249" s="15">
-        <v>35890</v>
+        <v>31525</v>
       </c>
       <c r="O249" s="15"/>
       <c r="P249" s="15"/>
       <c r="Q249" s="15"/>
       <c r="R249"/>
     </row>
     <row r="250" spans="1:18">
       <c r="B250" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C250" s="15" t="s">
+        <v>627</v>
+      </c>
+      <c r="D250" s="15" t="s">
         <v>628</v>
       </c>
-      <c r="D250" s="15" t="s">
+      <c r="E250" s="15" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="F250" s="15"/>
       <c r="G250" s="15"/>
       <c r="H250" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I250" s="15"/>
       <c r="J250" s="15">
         <v>5000</v>
       </c>
       <c r="K250" s="15">
         <v>0.00297</v>
       </c>
       <c r="L250" s="15">
         <v>0.00257</v>
       </c>
       <c r="M250" s="15">
         <v>0.00248</v>
       </c>
       <c r="N250" s="15">
-        <v>487</v>
+        <v>504</v>
       </c>
       <c r="O250" s="15">
-        <v>4051</v>
-[...3 lines deleted...]
-      </c>
+        <v>4200</v>
+      </c>
+      <c r="P250" s="15"/>
       <c r="Q250" s="15"/>
       <c r="R250"/>
     </row>
     <row r="251" spans="1:18">
       <c r="B251" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C251" s="15" t="s">
+        <v>630</v>
+      </c>
+      <c r="D251" s="15" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="E251" s="15">
         <v>10080055333</v>
       </c>
       <c r="F251" s="15"/>
       <c r="G251" s="15"/>
       <c r="H251" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I251" s="15"/>
       <c r="J251" s="15">
         <v>5000</v>
       </c>
       <c r="K251" s="15">
         <v>0.00507</v>
       </c>
       <c r="L251" s="15">
         <v>0.00362</v>
       </c>
       <c r="M251" s="15">
         <v>0.00327</v>
       </c>
       <c r="N251" s="15"/>
       <c r="O251" s="15"/>
       <c r="P251" s="15"/>
       <c r="Q251" s="15"/>
       <c r="R251"/>
     </row>
     <row r="252" spans="1:18">
       <c r="B252" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C252" s="15" t="s">
+        <v>632</v>
+      </c>
+      <c r="D252" s="15" t="s">
         <v>633</v>
       </c>
-      <c r="D252" s="15" t="s">
+      <c r="E252" s="15" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
       <c r="F252" s="15"/>
       <c r="G252" s="15"/>
       <c r="H252" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I252" s="15"/>
       <c r="J252" s="15">
         <v>500</v>
       </c>
       <c r="K252" s="15">
         <v>0.00507</v>
       </c>
       <c r="L252" s="15">
         <v>0.00362</v>
       </c>
       <c r="M252" s="15">
         <v>0.00327</v>
       </c>
       <c r="N252" s="15"/>
       <c r="O252" s="15"/>
       <c r="P252" s="15"/>
       <c r="Q252" s="15"/>
       <c r="R252"/>
     </row>
     <row r="253" spans="1:18">
       <c r="B253" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C253" s="15" t="s">
+        <v>635</v>
+      </c>
+      <c r="D253" s="15" t="s">
         <v>636</v>
       </c>
-      <c r="D253" s="15" t="s">
+      <c r="E253" s="15" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F253" s="15"/>
       <c r="G253" s="15"/>
       <c r="H253" s="15" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="I253" s="15"/>
       <c r="J253" s="15">
         <v>5000</v>
       </c>
       <c r="K253" s="15">
         <v>0.16359</v>
       </c>
       <c r="L253" s="15">
         <v>0.1372</v>
       </c>
       <c r="M253" s="15">
         <v>0.13193</v>
       </c>
       <c r="N253" s="15"/>
       <c r="O253" s="15"/>
       <c r="P253" s="15"/>
       <c r="Q253" s="15"/>
       <c r="R253"/>
     </row>
     <row r="254" spans="1:18">
       <c r="B254" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C254" s="15" t="s">
+        <v>638</v>
+      </c>
+      <c r="D254" s="15" t="s">
         <v>639</v>
       </c>
-      <c r="D254" s="15" t="s">
+      <c r="E254" s="15" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F254" s="15"/>
       <c r="G254" s="15"/>
       <c r="H254" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I254" s="15"/>
       <c r="J254" s="15">
         <v>1000</v>
       </c>
       <c r="K254" s="15">
         <v>0.00507</v>
       </c>
       <c r="L254" s="15">
         <v>0.00362</v>
       </c>
       <c r="M254" s="15">
         <v>0.00327</v>
       </c>
       <c r="N254" s="15"/>
       <c r="O254" s="15"/>
       <c r="P254" s="15"/>
       <c r="Q254" s="15"/>
       <c r="R254"/>
     </row>
     <row r="255" spans="1:18">
       <c r="B255" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C255" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="D255" s="15" t="s">
         <v>642</v>
       </c>
-      <c r="D255" s="15" t="s">
+      <c r="E255" s="15" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="F255" s="15"/>
       <c r="G255" s="15"/>
       <c r="H255" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I255" s="15"/>
       <c r="J255" s="15"/>
       <c r="K255" s="15">
         <v>0.00321</v>
       </c>
       <c r="L255" s="15">
         <v>0.00278</v>
       </c>
       <c r="M255" s="15">
         <v>0.00268</v>
       </c>
       <c r="N255" s="15">
-        <v>29603</v>
+        <v>27235</v>
       </c>
       <c r="O255" s="15"/>
       <c r="P255" s="15"/>
       <c r="Q255" s="15"/>
       <c r="R255"/>
     </row>
     <row r="256" spans="1:18">
       <c r="B256" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C256" s="15" t="s">
+        <v>644</v>
+      </c>
+      <c r="D256" s="15" t="s">
         <v>645</v>
       </c>
-      <c r="D256" s="15" t="s">
+      <c r="E256" s="15" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
       <c r="F256" s="15"/>
       <c r="G256" s="15"/>
       <c r="H256" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I256" s="15"/>
       <c r="J256" s="15">
         <v>5000</v>
       </c>
       <c r="K256" s="15">
         <v>0.00321</v>
       </c>
       <c r="L256" s="15">
         <v>0.00278</v>
       </c>
       <c r="M256" s="15">
         <v>0.00268</v>
       </c>
       <c r="N256" s="15">
-        <v>1945</v>
+        <v>2136</v>
       </c>
       <c r="O256" s="15"/>
       <c r="P256" s="15"/>
       <c r="Q256" s="15"/>
       <c r="R256"/>
     </row>
     <row r="257" spans="1:18">
       <c r="B257" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C257" s="15" t="s">
+        <v>647</v>
+      </c>
+      <c r="D257" s="15" t="s">
         <v>648</v>
       </c>
-      <c r="D257" s="15" t="s">
+      <c r="E257" s="15" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
       <c r="F257" s="15"/>
       <c r="G257" s="15"/>
       <c r="H257" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I257" s="15"/>
       <c r="J257" s="15">
         <v>5000</v>
       </c>
       <c r="K257" s="15">
         <v>0.00311</v>
       </c>
       <c r="L257" s="15">
         <v>0.00269</v>
       </c>
       <c r="M257" s="15">
         <v>0.00259</v>
       </c>
       <c r="N257" s="15"/>
       <c r="O257" s="15">
-        <v>3900</v>
-[...3 lines deleted...]
-      </c>
+        <v>3600</v>
+      </c>
+      <c r="P257" s="15"/>
       <c r="Q257" s="15"/>
       <c r="R257"/>
     </row>
     <row r="258" spans="1:18">
       <c r="B258" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C258" s="15" t="s">
+        <v>650</v>
+      </c>
+      <c r="D258" s="15" t="s">
         <v>651</v>
       </c>
-      <c r="D258" s="15" t="s">
+      <c r="E258" s="15" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
       <c r="F258" s="15"/>
       <c r="G258" s="15"/>
       <c r="H258" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I258" s="15"/>
       <c r="J258" s="15">
         <v>5000</v>
       </c>
       <c r="K258" s="15">
         <v>0.00507</v>
       </c>
       <c r="L258" s="15">
         <v>0.00362</v>
       </c>
       <c r="M258" s="15">
         <v>0.00327</v>
       </c>
       <c r="N258" s="15"/>
       <c r="O258" s="15"/>
       <c r="P258" s="15"/>
       <c r="Q258" s="15"/>
       <c r="R258"/>
     </row>
     <row r="259" spans="1:18">
       <c r="B259" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C259" s="15" t="s">
+        <v>653</v>
+      </c>
+      <c r="D259" s="15" t="s">
         <v>654</v>
       </c>
-      <c r="D259" s="15" t="s">
+      <c r="E259" s="15" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
       <c r="F259" s="15"/>
       <c r="G259" s="15"/>
       <c r="H259" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I259" s="15"/>
       <c r="J259" s="15"/>
       <c r="K259" s="15">
         <v>0.00321</v>
       </c>
       <c r="L259" s="15">
         <v>0.00278</v>
       </c>
       <c r="M259" s="15">
         <v>0.00268</v>
       </c>
       <c r="N259" s="15">
-        <v>28073</v>
+        <v>30168</v>
       </c>
       <c r="O259" s="15"/>
       <c r="P259" s="15"/>
       <c r="Q259" s="15"/>
       <c r="R259"/>
     </row>
     <row r="260" spans="1:18">
       <c r="B260" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C260" s="15" t="s">
+        <v>656</v>
+      </c>
+      <c r="D260" s="15" t="s">
         <v>657</v>
       </c>
-      <c r="D260" s="15" t="s">
+      <c r="E260" s="15" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
       <c r="F260" s="15"/>
       <c r="G260" s="15"/>
       <c r="H260" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I260" s="15"/>
       <c r="J260" s="15">
         <v>5000</v>
       </c>
       <c r="K260" s="15">
         <v>0.00507</v>
       </c>
       <c r="L260" s="15">
         <v>0.00362</v>
       </c>
       <c r="M260" s="15">
         <v>0.00327</v>
       </c>
       <c r="N260" s="15"/>
       <c r="O260" s="15"/>
       <c r="P260" s="15"/>
       <c r="Q260" s="15"/>
       <c r="R260"/>
     </row>
     <row r="261" spans="1:18">
       <c r="B261" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C261" s="15" t="s">
+        <v>659</v>
+      </c>
+      <c r="D261" s="15" t="s">
         <v>660</v>
       </c>
-      <c r="D261" s="15" t="s">
+      <c r="E261" s="15" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
       <c r="F261" s="15"/>
       <c r="G261" s="15"/>
       <c r="H261" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I261" s="15"/>
       <c r="J261" s="15">
         <v>5000</v>
       </c>
       <c r="K261" s="15">
         <v>0.00305</v>
       </c>
       <c r="L261" s="15">
         <v>0.00264</v>
       </c>
       <c r="M261" s="15">
         <v>0.00254</v>
       </c>
       <c r="N261" s="15">
         <v>990</v>
       </c>
       <c r="O261" s="15"/>
       <c r="P261" s="15"/>
       <c r="Q261" s="15"/>
       <c r="R261"/>
     </row>
     <row r="262" spans="1:18">
       <c r="B262" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C262" s="15" t="s">
+        <v>662</v>
+      </c>
+      <c r="D262" s="15" t="s">
         <v>663</v>
       </c>
-      <c r="D262" s="15" t="s">
+      <c r="E262" s="15" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F262" s="15"/>
       <c r="G262" s="15"/>
       <c r="H262" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I262" s="15"/>
       <c r="J262" s="15"/>
       <c r="K262" s="15">
         <v>0.00321</v>
       </c>
       <c r="L262" s="15">
         <v>0.00278</v>
       </c>
       <c r="M262" s="15">
         <v>0.00268</v>
       </c>
       <c r="N262" s="15">
-        <v>32876</v>
+        <v>41929</v>
       </c>
       <c r="O262" s="15"/>
       <c r="P262" s="15"/>
       <c r="Q262" s="15"/>
       <c r="R262"/>
     </row>
     <row r="263" spans="1:18">
       <c r="B263" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C263" s="15" t="s">
+        <v>665</v>
+      </c>
+      <c r="D263" s="15" t="s">
         <v>666</v>
       </c>
-      <c r="D263" s="15" t="s">
+      <c r="E263" s="15" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
       <c r="F263" s="15"/>
       <c r="G263" s="15"/>
       <c r="H263" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I263" s="15"/>
       <c r="J263" s="15"/>
       <c r="K263" s="15">
         <v>0.00321</v>
       </c>
       <c r="L263" s="15">
         <v>0.00278</v>
       </c>
       <c r="M263" s="15">
         <v>0.00268</v>
       </c>
       <c r="N263" s="15">
-        <v>36375</v>
+        <v>41710</v>
       </c>
       <c r="O263" s="15"/>
       <c r="P263" s="15"/>
       <c r="Q263" s="15"/>
       <c r="R263"/>
     </row>
     <row r="264" spans="1:18">
       <c r="B264" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C264" s="15" t="s">
+        <v>668</v>
+      </c>
+      <c r="D264" s="15" t="s">
         <v>669</v>
       </c>
-      <c r="D264" s="15" t="s">
+      <c r="E264" s="15" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
       <c r="F264" s="15"/>
       <c r="G264" s="15"/>
       <c r="H264" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I264" s="15"/>
       <c r="J264" s="15">
         <v>5000</v>
       </c>
       <c r="K264" s="15">
         <v>0.00434</v>
       </c>
       <c r="L264" s="15">
         <v>0.00314</v>
       </c>
       <c r="M264" s="15">
         <v>0.00274</v>
       </c>
       <c r="N264" s="15">
-        <v>477</v>
+        <v>378</v>
       </c>
       <c r="O264" s="15"/>
       <c r="P264" s="15"/>
       <c r="Q264" s="15"/>
       <c r="R264"/>
     </row>
     <row r="265" spans="1:18">
       <c r="B265" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C265" s="15" t="s">
+        <v>671</v>
+      </c>
+      <c r="D265" s="15" t="s">
         <v>672</v>
       </c>
-      <c r="D265" s="15" t="s">
+      <c r="E265" s="15" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
       <c r="F265" s="15"/>
       <c r="G265" s="15"/>
       <c r="H265" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I265" s="15"/>
       <c r="J265" s="15"/>
       <c r="K265" s="15">
         <v>0.00321</v>
       </c>
       <c r="L265" s="15">
         <v>0.00278</v>
       </c>
       <c r="M265" s="15">
         <v>0.00268</v>
       </c>
       <c r="N265" s="15">
-        <v>27093</v>
+        <v>31979</v>
       </c>
       <c r="O265" s="15"/>
       <c r="P265" s="15"/>
       <c r="Q265" s="15"/>
       <c r="R265"/>
     </row>
     <row r="266" spans="1:18">
       <c r="B266" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C266" s="15" t="s">
+        <v>674</v>
+      </c>
+      <c r="D266" s="15" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="E266" s="15">
         <v>10080055332</v>
       </c>
       <c r="F266" s="15"/>
       <c r="G266" s="15"/>
       <c r="H266" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I266" s="15"/>
       <c r="J266" s="15">
         <v>5000</v>
       </c>
       <c r="K266" s="15">
         <v>0.00321</v>
       </c>
       <c r="L266" s="15">
         <v>0.00278</v>
       </c>
       <c r="M266" s="15">
         <v>0.00268</v>
       </c>
       <c r="N266" s="15"/>
       <c r="O266" s="15"/>
       <c r="P266" s="15"/>
       <c r="Q266" s="15"/>
       <c r="R266"/>
     </row>
     <row r="267" spans="1:18">
       <c r="B267" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C267" s="15" t="s">
+        <v>676</v>
+      </c>
+      <c r="D267" s="15" t="s">
         <v>677</v>
       </c>
-      <c r="D267" s="15" t="s">
+      <c r="E267" s="15" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="F267" s="15"/>
       <c r="G267" s="15"/>
       <c r="H267" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I267" s="15"/>
       <c r="J267" s="15">
         <v>5000</v>
       </c>
       <c r="K267" s="15">
         <v>0.00297</v>
       </c>
       <c r="L267" s="15">
         <v>0.00257</v>
       </c>
       <c r="M267" s="15">
         <v>0.00248</v>
       </c>
       <c r="N267" s="15">
-        <v>7735</v>
+        <v>7251</v>
       </c>
       <c r="O267" s="15"/>
       <c r="P267" s="15"/>
       <c r="Q267" s="15"/>
       <c r="R267"/>
     </row>
     <row r="268" spans="1:18">
       <c r="B268" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C268" s="15" t="s">
+        <v>679</v>
+      </c>
+      <c r="D268" s="15" t="s">
         <v>680</v>
       </c>
-      <c r="D268" s="15" t="s">
+      <c r="E268" s="15" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="F268" s="15"/>
       <c r="G268" s="15"/>
       <c r="H268" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I268" s="15"/>
       <c r="J268" s="15">
         <v>5000</v>
       </c>
       <c r="K268" s="15">
         <v>0.00321</v>
       </c>
       <c r="L268" s="15">
         <v>0.00278</v>
       </c>
       <c r="M268" s="15">
         <v>0.00268</v>
       </c>
       <c r="N268" s="15">
-        <v>36800</v>
+        <v>30360</v>
       </c>
       <c r="O268" s="15"/>
       <c r="P268" s="15"/>
       <c r="Q268" s="15"/>
       <c r="R268"/>
     </row>
     <row r="269" spans="1:18">
       <c r="B269" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C269" s="15" t="s">
+        <v>682</v>
+      </c>
+      <c r="D269" s="15" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
       <c r="E269" s="15">
         <v>10080055393</v>
       </c>
       <c r="F269" s="15"/>
       <c r="G269" s="15"/>
       <c r="H269" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I269" s="15"/>
       <c r="J269" s="15">
         <v>5000</v>
       </c>
       <c r="K269" s="15">
         <v>0.00321</v>
       </c>
       <c r="L269" s="15">
         <v>0.00278</v>
       </c>
       <c r="M269" s="15">
         <v>0.00268</v>
       </c>
       <c r="N269" s="15">
-        <v>32518</v>
+        <v>39388</v>
       </c>
       <c r="O269" s="15"/>
       <c r="P269" s="15"/>
       <c r="Q269" s="15"/>
       <c r="R269"/>
     </row>
     <row r="270" spans="1:18">
       <c r="B270" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C270" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="D270" s="15" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
       <c r="E270" s="15">
         <v>10080052450</v>
       </c>
       <c r="F270" s="15"/>
       <c r="G270" s="15"/>
       <c r="H270" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I270" s="15" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="J270" s="15">
         <v>1000</v>
       </c>
       <c r="K270" s="15">
         <v>0.00359</v>
       </c>
       <c r="L270" s="15">
         <v>0.00311</v>
       </c>
       <c r="M270" s="15">
         <v>0.00299</v>
       </c>
       <c r="N270" s="15">
-        <v>1035</v>
+        <v>990</v>
       </c>
       <c r="O270" s="15"/>
       <c r="P270" s="15"/>
       <c r="Q270" s="15"/>
       <c r="R270"/>
     </row>
     <row r="271" spans="1:18">
       <c r="B271" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C271" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="D271" s="15" t="s">
         <v>685</v>
       </c>
-      <c r="D271" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E271" s="15" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="F271" s="15"/>
       <c r="G271" s="15"/>
       <c r="H271" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I271" s="15" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="J271" s="15">
         <v>5000</v>
       </c>
       <c r="K271" s="15">
         <v>0.00306</v>
       </c>
       <c r="L271" s="15">
         <v>0.00265</v>
       </c>
       <c r="M271" s="15">
         <v>0.00255</v>
       </c>
       <c r="N271" s="15">
-        <v>534</v>
+        <v>378</v>
       </c>
       <c r="O271" s="15"/>
       <c r="P271" s="15"/>
       <c r="Q271" s="15"/>
       <c r="R271"/>
     </row>
     <row r="272" spans="1:18">
       <c r="B272" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C272" s="15" t="s">
+        <v>688</v>
+      </c>
+      <c r="D272" s="15" t="s">
         <v>689</v>
       </c>
-      <c r="D272" s="15" t="s">
+      <c r="E272" s="15" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
       <c r="F272" s="15"/>
       <c r="G272" s="15"/>
       <c r="H272" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I272" s="15"/>
       <c r="J272" s="15">
         <v>1000</v>
       </c>
       <c r="K272" s="15">
         <v>0.00507</v>
       </c>
       <c r="L272" s="15">
         <v>0.00362</v>
       </c>
       <c r="M272" s="15">
         <v>0.00327</v>
       </c>
       <c r="N272" s="15"/>
       <c r="O272" s="15"/>
       <c r="P272" s="15"/>
       <c r="Q272" s="15"/>
       <c r="R272"/>
     </row>
     <row r="273" spans="1:18">
       <c r="B273" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C273" s="15" t="s">
+        <v>691</v>
+      </c>
+      <c r="D273" s="15" t="s">
         <v>692</v>
       </c>
-      <c r="D273" s="15" t="s">
+      <c r="E273" s="15" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
       <c r="F273" s="15"/>
       <c r="G273" s="15"/>
       <c r="H273" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I273" s="15"/>
       <c r="J273" s="15"/>
       <c r="K273" s="15">
         <v>0.00507</v>
       </c>
       <c r="L273" s="15">
         <v>0.00362</v>
       </c>
       <c r="M273" s="15">
         <v>0.00327</v>
       </c>
       <c r="N273" s="15"/>
       <c r="O273" s="15"/>
       <c r="P273" s="15"/>
       <c r="Q273" s="15"/>
       <c r="R273"/>
     </row>
     <row r="274" spans="1:18">
       <c r="B274" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C274" s="15" t="s">
+        <v>694</v>
+      </c>
+      <c r="D274" s="15" t="s">
         <v>695</v>
       </c>
-      <c r="D274" s="15" t="s">
+      <c r="E274" s="15" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
       <c r="F274" s="15"/>
       <c r="G274" s="15"/>
       <c r="H274" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I274" s="15"/>
       <c r="J274" s="15">
         <v>1000</v>
       </c>
       <c r="K274" s="15">
         <v>0.00507</v>
       </c>
       <c r="L274" s="15">
         <v>0.00362</v>
       </c>
       <c r="M274" s="15">
         <v>0.00327</v>
       </c>
       <c r="N274" s="15">
         <v>75</v>
       </c>
       <c r="O274" s="15"/>
       <c r="P274" s="15"/>
       <c r="Q274" s="15"/>
       <c r="R274"/>
     </row>
     <row r="275" spans="1:18">
       <c r="B275" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C275" s="15" t="s">
+        <v>697</v>
+      </c>
+      <c r="D275" s="15" t="s">
         <v>698</v>
       </c>
-      <c r="D275" s="15" t="s">
+      <c r="E275" s="15" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
       <c r="F275" s="15"/>
       <c r="G275" s="15"/>
       <c r="H275" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I275" s="15"/>
       <c r="J275" s="15">
         <v>1000</v>
       </c>
       <c r="K275" s="15">
         <v>0.00507</v>
       </c>
       <c r="L275" s="15">
         <v>0.00362</v>
       </c>
       <c r="M275" s="15">
         <v>0.00327</v>
       </c>
       <c r="N275" s="15"/>
       <c r="O275" s="15"/>
       <c r="P275" s="15"/>
       <c r="Q275" s="15"/>
       <c r="R275"/>
     </row>
     <row r="276" spans="1:18">
       <c r="B276" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C276" s="15" t="s">
+        <v>700</v>
+      </c>
+      <c r="D276" s="15" t="s">
         <v>701</v>
       </c>
-      <c r="D276" s="15" t="s">
+      <c r="E276" s="15" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
       <c r="F276" s="15"/>
       <c r="G276" s="15"/>
       <c r="H276" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I276" s="15"/>
       <c r="J276" s="15">
         <v>1000</v>
       </c>
       <c r="K276" s="15">
         <v>0.00507</v>
       </c>
       <c r="L276" s="15">
         <v>0.00362</v>
       </c>
       <c r="M276" s="15">
         <v>0.00327</v>
       </c>
       <c r="N276" s="15"/>
       <c r="O276" s="15"/>
       <c r="P276" s="15"/>
       <c r="Q276" s="15"/>
       <c r="R276"/>
     </row>
     <row r="277" spans="1:18">
       <c r="B277" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C277" s="15" t="s">
+        <v>703</v>
+      </c>
+      <c r="D277" s="15" t="s">
         <v>704</v>
       </c>
-      <c r="D277" s="15" t="s">
+      <c r="E277" s="15" t="s">
         <v>705</v>
-      </c>
-[...1 lines deleted...]
-        <v>706</v>
       </c>
       <c r="F277" s="15"/>
       <c r="G277" s="15"/>
       <c r="H277" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I277" s="15"/>
       <c r="J277" s="15">
         <v>5000</v>
       </c>
       <c r="K277" s="15">
         <v>0.00305</v>
       </c>
       <c r="L277" s="15">
         <v>0.00264</v>
       </c>
       <c r="M277" s="15">
         <v>0.00254</v>
       </c>
       <c r="N277" s="15">
-        <v>4300</v>
+        <v>3500</v>
       </c>
       <c r="O277" s="15"/>
       <c r="P277" s="15"/>
       <c r="Q277" s="15"/>
       <c r="R277"/>
     </row>
     <row r="278" spans="1:18">
       <c r="B278" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C278" s="15" t="s">
+        <v>706</v>
+      </c>
+      <c r="D278" s="15" t="s">
         <v>707</v>
       </c>
-      <c r="D278" s="15" t="s">
+      <c r="E278" s="15" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
       <c r="F278" s="15"/>
       <c r="G278" s="15"/>
       <c r="H278" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I278" s="15"/>
       <c r="J278" s="15">
         <v>5000</v>
       </c>
       <c r="K278" s="15">
         <v>0.00321</v>
       </c>
       <c r="L278" s="15">
         <v>0.00278</v>
       </c>
       <c r="M278" s="15">
         <v>0.00268</v>
       </c>
       <c r="N278" s="15">
-        <v>20400</v>
+        <v>29920</v>
       </c>
       <c r="O278" s="15"/>
       <c r="P278" s="15"/>
       <c r="Q278" s="15"/>
       <c r="R278"/>
     </row>
     <row r="279" spans="1:18">
       <c r="B279" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C279" s="15" t="s">
+        <v>709</v>
+      </c>
+      <c r="D279" s="15" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="E279" s="15">
         <v>10080043291</v>
       </c>
       <c r="F279" s="15"/>
       <c r="G279" s="15"/>
       <c r="H279" s="15" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="I279" s="15"/>
       <c r="J279" s="15">
         <v>5000</v>
       </c>
       <c r="K279" s="15">
         <v>0.00435</v>
       </c>
       <c r="L279" s="15">
         <v>0.00302</v>
       </c>
       <c r="M279" s="15">
         <v>0.00278</v>
       </c>
       <c r="N279" s="15"/>
       <c r="O279" s="15"/>
       <c r="P279" s="15"/>
       <c r="Q279" s="15"/>
       <c r="R279"/>
     </row>
     <row r="280" spans="1:18">
       <c r="B280" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C280" s="15" t="s">
+        <v>711</v>
+      </c>
+      <c r="D280" s="15" t="s">
         <v>712</v>
       </c>
-      <c r="D280" s="15" t="s">
+      <c r="E280" s="15" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F280" s="15"/>
       <c r="G280" s="15"/>
       <c r="H280" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I280" s="15"/>
       <c r="J280" s="15">
         <v>5000</v>
       </c>
       <c r="K280" s="15">
         <v>0.00321</v>
       </c>
       <c r="L280" s="15">
         <v>0.00278</v>
       </c>
       <c r="M280" s="15">
         <v>0.00268</v>
       </c>
       <c r="N280" s="15">
-        <v>43120</v>
+        <v>42630</v>
       </c>
       <c r="O280" s="15"/>
       <c r="P280" s="15"/>
       <c r="Q280" s="15"/>
       <c r="R280"/>
     </row>
     <row r="281" spans="1:18">
       <c r="B281" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C281" s="15" t="s">
+        <v>714</v>
+      </c>
+      <c r="D281" s="15" t="s">
         <v>715</v>
       </c>
-      <c r="D281" s="15" t="s">
+      <c r="E281" s="15" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
       <c r="F281" s="15"/>
       <c r="G281" s="15"/>
       <c r="H281" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I281" s="15"/>
       <c r="J281" s="15">
         <v>5000</v>
       </c>
       <c r="K281" s="15">
         <v>0.00321</v>
       </c>
       <c r="L281" s="15">
         <v>0.00278</v>
       </c>
       <c r="M281" s="15">
         <v>0.00268</v>
       </c>
       <c r="N281" s="15">
-        <v>41882</v>
+        <v>40908</v>
       </c>
       <c r="O281" s="15"/>
       <c r="P281" s="15"/>
       <c r="Q281" s="15"/>
       <c r="R281"/>
     </row>
     <row r="282" spans="1:18">
       <c r="B282" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C282" s="15" t="s">
+        <v>717</v>
+      </c>
+      <c r="D282" s="15" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>719</v>
       </c>
       <c r="E282" s="15">
         <v>10080069809</v>
       </c>
       <c r="F282" s="15"/>
       <c r="G282" s="15"/>
       <c r="H282" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I282" s="15"/>
       <c r="J282" s="15">
         <v>5000</v>
       </c>
       <c r="K282" s="15">
         <v>0.00299</v>
       </c>
       <c r="L282" s="15">
         <v>0.00259</v>
       </c>
       <c r="M282" s="15">
         <v>0.00249</v>
       </c>
       <c r="N282" s="15"/>
       <c r="O282" s="15">
-        <v>3050</v>
-[...3 lines deleted...]
-      </c>
+        <v>4100</v>
+      </c>
+      <c r="P282" s="15"/>
       <c r="Q282" s="15"/>
       <c r="R282"/>
     </row>
     <row r="283" spans="1:18">
       <c r="B283" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C283" s="15" t="s">
+        <v>719</v>
+      </c>
+      <c r="D283" s="15" t="s">
         <v>720</v>
       </c>
-      <c r="D283" s="15" t="s">
+      <c r="E283" s="15" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
       <c r="F283" s="15"/>
       <c r="G283" s="15"/>
       <c r="H283" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I283" s="15"/>
       <c r="J283" s="15">
         <v>5000</v>
       </c>
       <c r="K283" s="15">
         <v>0.0029</v>
       </c>
       <c r="L283" s="15">
         <v>0.00251</v>
       </c>
       <c r="M283" s="15">
         <v>0.00241</v>
       </c>
       <c r="N283" s="15">
-        <v>4400</v>
+        <v>4500</v>
       </c>
       <c r="O283" s="15"/>
       <c r="P283" s="15"/>
       <c r="Q283" s="15"/>
       <c r="R283"/>
     </row>
     <row r="284" spans="1:18">
       <c r="B284" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C284" s="15" t="s">
+        <v>722</v>
+      </c>
+      <c r="D284" s="15" t="s">
         <v>723</v>
       </c>
-      <c r="D284" s="15" t="s">
+      <c r="E284" s="15" t="s">
         <v>724</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
       <c r="F284" s="15"/>
       <c r="G284" s="15"/>
       <c r="H284" s="15"/>
       <c r="I284" s="15"/>
       <c r="J284" s="15">
         <v>500</v>
       </c>
       <c r="K284" s="15">
         <v>0.00431</v>
       </c>
       <c r="L284" s="15">
         <v>0.00308</v>
       </c>
       <c r="M284" s="15">
         <v>0.00278</v>
       </c>
       <c r="N284" s="15"/>
       <c r="O284" s="15"/>
       <c r="P284" s="15"/>
       <c r="Q284" s="15"/>
       <c r="R284"/>
     </row>
     <row r="285" spans="1:18">
       <c r="B285" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C285" s="15" t="s">
+        <v>725</v>
+      </c>
+      <c r="D285" s="15" t="s">
         <v>726</v>
       </c>
-      <c r="D285" s="15" t="s">
+      <c r="E285" s="15" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
       <c r="F285" s="15"/>
       <c r="G285" s="15"/>
       <c r="H285" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I285" s="15"/>
       <c r="J285" s="15">
         <v>5000</v>
       </c>
       <c r="K285" s="15">
         <v>0.00321</v>
       </c>
       <c r="L285" s="15">
         <v>0.00278</v>
       </c>
       <c r="M285" s="15">
         <v>0.00268</v>
       </c>
       <c r="N285" s="15">
-        <v>28567</v>
+        <v>27083</v>
       </c>
       <c r="O285" s="15"/>
       <c r="P285" s="15"/>
       <c r="Q285" s="15"/>
       <c r="R285"/>
     </row>
     <row r="286" spans="1:18">
       <c r="B286" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C286" s="15" t="s">
+        <v>728</v>
+      </c>
+      <c r="D286" s="15" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>730</v>
       </c>
       <c r="E286" s="15">
         <v>10080069810</v>
       </c>
       <c r="F286" s="15"/>
       <c r="G286" s="15"/>
       <c r="H286" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I286" s="15"/>
       <c r="J286" s="15">
         <v>5000</v>
       </c>
       <c r="K286" s="15">
         <v>0.00297</v>
       </c>
       <c r="L286" s="15">
         <v>0.00257</v>
       </c>
       <c r="M286" s="15">
         <v>0.00248</v>
       </c>
       <c r="N286" s="15"/>
       <c r="O286" s="15">
-        <v>3650</v>
-[...3 lines deleted...]
-      </c>
+        <v>3450</v>
+      </c>
+      <c r="P286" s="15"/>
       <c r="Q286" s="15"/>
       <c r="R286"/>
     </row>
     <row r="287" spans="1:18">
       <c r="B287" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C287" s="15" t="s">
+        <v>730</v>
+      </c>
+      <c r="D287" s="15" t="s">
         <v>731</v>
       </c>
-      <c r="D287" s="15" t="s">
+      <c r="E287" s="15" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="F287" s="15"/>
       <c r="G287" s="15"/>
       <c r="H287" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I287" s="15"/>
       <c r="J287" s="15">
         <v>500</v>
       </c>
       <c r="K287" s="15">
         <v>0.00507</v>
       </c>
       <c r="L287" s="15">
         <v>0.00362</v>
       </c>
       <c r="M287" s="15">
         <v>0.00327</v>
       </c>
       <c r="N287" s="15">
-        <v>5760</v>
+        <v>6300</v>
       </c>
       <c r="O287" s="15"/>
       <c r="P287" s="15"/>
       <c r="Q287" s="15"/>
       <c r="R287"/>
     </row>
     <row r="288" spans="1:18">
       <c r="B288" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C288" s="15" t="s">
+        <v>733</v>
+      </c>
+      <c r="D288" s="15" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="E288" s="15">
         <v>10000003868</v>
       </c>
       <c r="F288" s="15"/>
       <c r="G288" s="15"/>
       <c r="H288" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I288" s="15"/>
       <c r="J288" s="15">
         <v>5000</v>
       </c>
       <c r="K288" s="15">
         <v>0.00329</v>
       </c>
       <c r="L288" s="15">
         <v>0.00285</v>
       </c>
       <c r="M288" s="15">
         <v>0.00274</v>
       </c>
       <c r="N288" s="15">
-        <v>900</v>
+        <v>948</v>
       </c>
       <c r="O288" s="15"/>
       <c r="P288" s="15"/>
       <c r="Q288" s="15"/>
       <c r="R288"/>
     </row>
     <row r="289" spans="1:18">
       <c r="B289" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C289" s="15" t="s">
+        <v>735</v>
+      </c>
+      <c r="D289" s="15" t="s">
         <v>736</v>
       </c>
-      <c r="D289" s="15" t="s">
+      <c r="E289" s="15" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="F289" s="15"/>
       <c r="G289" s="15"/>
       <c r="H289" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I289" s="15"/>
       <c r="J289" s="15">
         <v>500</v>
       </c>
       <c r="K289" s="15">
         <v>0.00507</v>
       </c>
       <c r="L289" s="15">
         <v>0.00362</v>
       </c>
       <c r="M289" s="15">
         <v>0.00327</v>
       </c>
       <c r="N289" s="15"/>
       <c r="O289" s="15"/>
       <c r="P289" s="15"/>
       <c r="Q289" s="15"/>
       <c r="R289"/>
     </row>
     <row r="290" spans="1:18">
       <c r="B290" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C290" s="15" t="s">
+        <v>738</v>
+      </c>
+      <c r="D290" s="15" t="s">
         <v>739</v>
       </c>
-      <c r="D290" s="15" t="s">
+      <c r="E290" s="15" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
       <c r="F290" s="15"/>
       <c r="G290" s="15"/>
       <c r="H290" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I290" s="15"/>
       <c r="J290" s="15">
         <v>2000</v>
       </c>
       <c r="K290" s="15">
         <v>0.11052</v>
       </c>
       <c r="L290" s="15">
         <v>0.09578</v>
       </c>
       <c r="M290" s="15">
         <v>0.0921</v>
       </c>
       <c r="N290" s="15"/>
       <c r="O290" s="15"/>
       <c r="P290" s="15"/>
       <c r="Q290" s="15"/>
       <c r="R290"/>
     </row>
     <row r="291" spans="1:18">
       <c r="B291" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C291" s="15" t="s">
+        <v>741</v>
+      </c>
+      <c r="D291" s="15" t="s">
         <v>742</v>
       </c>
-      <c r="D291" s="15" t="s">
+      <c r="E291" s="15" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
       <c r="F291" s="15"/>
       <c r="G291" s="15"/>
       <c r="H291" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I291" s="15"/>
       <c r="J291" s="15">
         <v>2000</v>
       </c>
       <c r="K291" s="15">
         <v>0.11051</v>
       </c>
       <c r="L291" s="15">
         <v>0.09576999999999999</v>
       </c>
       <c r="M291" s="15">
         <v>0.09209000000000001</v>
       </c>
       <c r="N291" s="15"/>
       <c r="O291" s="15"/>
       <c r="P291" s="15"/>
       <c r="Q291" s="15"/>
       <c r="R291"/>
     </row>
     <row r="292" spans="1:18">
       <c r="B292" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C292" s="15" t="s">
+        <v>744</v>
+      </c>
+      <c r="D292" s="15" t="s">
         <v>745</v>
       </c>
-      <c r="D292" s="15" t="s">
+      <c r="E292" s="15" t="s">
         <v>746</v>
-      </c>
-[...1 lines deleted...]
-        <v>747</v>
       </c>
       <c r="F292" s="15"/>
       <c r="G292" s="15"/>
       <c r="H292" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I292" s="15"/>
       <c r="J292" s="15">
         <v>2000</v>
       </c>
       <c r="K292" s="15">
         <v>0.11052</v>
       </c>
       <c r="L292" s="15">
         <v>0.09578</v>
       </c>
       <c r="M292" s="15">
         <v>0.0921</v>
       </c>
       <c r="N292" s="15"/>
       <c r="O292" s="15"/>
       <c r="P292" s="15"/>
       <c r="Q292" s="15"/>
       <c r="R292"/>
     </row>
     <row r="293" spans="1:18">
       <c r="B293" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C293" s="15" t="s">
+        <v>747</v>
+      </c>
+      <c r="D293" s="15" t="s">
         <v>748</v>
       </c>
-      <c r="D293" s="15" t="s">
+      <c r="E293" s="15" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
       <c r="F293" s="15"/>
       <c r="G293" s="15"/>
       <c r="H293" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I293" s="15"/>
       <c r="J293" s="15">
         <v>2000</v>
       </c>
       <c r="K293" s="15">
         <v>0.11052</v>
       </c>
       <c r="L293" s="15">
         <v>0.09578</v>
       </c>
       <c r="M293" s="15">
         <v>0.0921</v>
       </c>
       <c r="N293" s="15"/>
       <c r="O293" s="15"/>
       <c r="P293" s="15"/>
       <c r="Q293" s="15"/>
       <c r="R293"/>
     </row>
     <row r="294" spans="1:18">
       <c r="B294" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C294" s="15" t="s">
+        <v>750</v>
+      </c>
+      <c r="D294" s="15" t="s">
         <v>751</v>
       </c>
-      <c r="D294" s="15" t="s">
+      <c r="E294" s="15" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="F294" s="15"/>
       <c r="G294" s="15"/>
       <c r="H294" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I294" s="15"/>
       <c r="J294" s="15">
         <v>2000</v>
       </c>
       <c r="K294" s="15">
         <v>0.11052</v>
       </c>
       <c r="L294" s="15">
         <v>0.09578</v>
       </c>
       <c r="M294" s="15">
         <v>0.0921</v>
       </c>
       <c r="N294" s="15"/>
       <c r="O294" s="15"/>
       <c r="P294" s="15"/>
       <c r="Q294" s="15"/>
       <c r="R294"/>
     </row>
     <row r="295" spans="1:18">
       <c r="B295" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C295" s="15" t="s">
+        <v>753</v>
+      </c>
+      <c r="D295" s="15" t="s">
         <v>754</v>
       </c>
-      <c r="D295" s="15" t="s">
+      <c r="E295" s="15" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
       <c r="F295" s="15"/>
       <c r="G295" s="15"/>
       <c r="H295" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I295" s="15"/>
       <c r="J295" s="15">
         <v>2000</v>
       </c>
       <c r="K295" s="15">
         <v>0.11051</v>
       </c>
       <c r="L295" s="15">
         <v>0.09576999999999999</v>
       </c>
       <c r="M295" s="15">
         <v>0.09209000000000001</v>
       </c>
       <c r="N295" s="15"/>
       <c r="O295" s="15"/>
       <c r="P295" s="15"/>
       <c r="Q295" s="15"/>
       <c r="R295"/>
     </row>
     <row r="296" spans="1:18">
       <c r="B296" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C296" s="15" t="s">
+        <v>756</v>
+      </c>
+      <c r="D296" s="15" t="s">
         <v>757</v>
       </c>
-      <c r="D296" s="15" t="s">
+      <c r="E296" s="15" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
       <c r="F296" s="15"/>
       <c r="G296" s="15"/>
       <c r="H296" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I296" s="15"/>
       <c r="J296" s="15">
         <v>2000</v>
       </c>
       <c r="K296" s="15">
         <v>0.11051</v>
       </c>
       <c r="L296" s="15">
         <v>0.09576999999999999</v>
       </c>
       <c r="M296" s="15">
         <v>0.09209000000000001</v>
       </c>
       <c r="N296" s="15"/>
       <c r="O296" s="15"/>
       <c r="P296" s="15"/>
       <c r="Q296" s="15"/>
       <c r="R296"/>
     </row>
     <row r="297" spans="1:18">
       <c r="B297" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C297" s="15" t="s">
+        <v>759</v>
+      </c>
+      <c r="D297" s="15" t="s">
         <v>760</v>
       </c>
-      <c r="D297" s="15" t="s">
+      <c r="E297" s="15" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
       <c r="F297" s="15"/>
       <c r="G297" s="15"/>
       <c r="H297" s="15"/>
       <c r="I297" s="15"/>
       <c r="J297" s="15">
         <v>1000</v>
       </c>
       <c r="K297" s="15">
         <v>0.0231</v>
       </c>
       <c r="L297" s="15">
         <v>0.0231</v>
       </c>
       <c r="M297" s="15">
         <v>0.0231</v>
       </c>
       <c r="N297" s="15">
-        <v>1237</v>
+        <v>1148</v>
       </c>
       <c r="O297" s="15"/>
       <c r="P297" s="15"/>
       <c r="Q297" s="15"/>
       <c r="R297"/>
     </row>
     <row r="298" spans="1:18">
       <c r="B298" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C298" s="15" t="s">
+        <v>762</v>
+      </c>
+      <c r="D298" s="15" t="s">
         <v>763</v>
       </c>
-      <c r="D298" s="15" t="s">
+      <c r="E298" s="15" t="s">
         <v>764</v>
-      </c>
-[...1 lines deleted...]
-        <v>765</v>
       </c>
       <c r="F298" s="15"/>
       <c r="G298" s="15"/>
       <c r="H298" s="15"/>
       <c r="I298" s="15"/>
       <c r="J298" s="15">
         <v>500</v>
       </c>
       <c r="K298" s="15">
         <v>0.0018</v>
       </c>
       <c r="L298" s="15">
         <v>0.0018</v>
       </c>
       <c r="M298" s="15">
         <v>0.0018</v>
       </c>
       <c r="N298" s="15">
         <v>87</v>
       </c>
       <c r="O298" s="15"/>
       <c r="P298" s="15"/>
       <c r="Q298" s="15"/>
       <c r="R298"/>
     </row>
     <row r="299" spans="1:18">
       <c r="B299" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C299" s="15" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="D299" s="15"/>
       <c r="E299" s="15" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="F299" s="15"/>
       <c r="G299" s="15"/>
       <c r="H299" s="15"/>
       <c r="I299" s="15"/>
       <c r="J299" s="15">
         <v>500</v>
       </c>
       <c r="K299" s="15">
         <v>0.00201</v>
       </c>
       <c r="L299" s="15">
         <v>0.00176</v>
       </c>
       <c r="M299" s="15">
         <v>0.00163</v>
       </c>
       <c r="N299" s="15"/>
       <c r="O299" s="15"/>
       <c r="P299" s="15"/>
       <c r="Q299" s="15"/>
       <c r="R299"/>
     </row>
     <row r="300" spans="1:18">
       <c r="B300" s="14"/>
@@ -14088,317 +14055,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>774</v>
-      </c>
-[...1 lines deleted...]
-        <v>775</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>776</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>