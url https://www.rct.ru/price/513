--- v10 (2026-07-30)
+++ v11 (2026-08-19)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="794">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>30.07.2026</t>
+    <t>19.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -3294,51 +3294,51 @@
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.00435</v>
       </c>
       <c r="L13" s="15">
         <v>0.00302</v>
       </c>
       <c r="M13" s="15">
         <v>0.00278</v>
       </c>
       <c r="N13" s="15">
-        <v>75360</v>
+        <v>64998</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>500</v>
@@ -3537,90 +3537,90 @@
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>5000</v>
       </c>
       <c r="K20" s="15">
         <v>0.00284</v>
       </c>
       <c r="L20" s="15">
         <v>0.00246</v>
       </c>
       <c r="M20" s="15">
         <v>0.00236</v>
       </c>
       <c r="N20" s="15">
-        <v>1071</v>
+        <v>1300</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>5000</v>
       </c>
       <c r="K21" s="15">
         <v>0.0018</v>
       </c>
       <c r="L21" s="15">
         <v>0.0018</v>
       </c>
       <c r="M21" s="15">
         <v>0.0018</v>
       </c>
       <c r="N21" s="15">
-        <v>1326</v>
+        <v>1052</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="15"/>
@@ -3654,90 +3654,90 @@
       <c r="D23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="15">
         <v>10000003778</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>5000</v>
       </c>
       <c r="K23" s="15">
         <v>0.00276</v>
       </c>
       <c r="L23" s="15">
         <v>0.00239</v>
       </c>
       <c r="M23" s="15">
         <v>0.0023</v>
       </c>
       <c r="N23" s="15">
-        <v>306</v>
+        <v>234</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="15">
         <v>10000004201</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>5000</v>
       </c>
       <c r="K24" s="15">
         <v>0.00275</v>
       </c>
       <c r="L24" s="15">
         <v>0.00238</v>
       </c>
       <c r="M24" s="15">
         <v>0.00229</v>
       </c>
       <c r="N24" s="15">
-        <v>3048</v>
+        <v>4034</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
@@ -3802,90 +3802,90 @@
       <c r="D27" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>5000</v>
       </c>
       <c r="K27" s="15">
         <v>0.00284</v>
       </c>
       <c r="L27" s="15">
         <v>0.00246</v>
       </c>
       <c r="M27" s="15">
         <v>0.00236</v>
       </c>
       <c r="N27" s="15">
-        <v>945</v>
+        <v>1270</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.00435</v>
       </c>
       <c r="L28" s="15">
         <v>0.00302</v>
       </c>
       <c r="M28" s="15">
         <v>0.00278</v>
       </c>
       <c r="N28" s="15">
-        <v>124800</v>
+        <v>121600</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E29" s="15">
         <v>10000004220</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15"/>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
@@ -3979,51 +3979,51 @@
         <v>93</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E32" s="15">
         <v>10000006585</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.0037</v>
       </c>
       <c r="L32" s="15">
         <v>0.00257</v>
       </c>
       <c r="M32" s="15">
         <v>0.00236</v>
       </c>
       <c r="N32" s="15">
-        <v>110</v>
+        <v>87</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15"/>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
@@ -4053,51 +4053,51 @@
       <c r="D34" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>500</v>
       </c>
       <c r="K34" s="15">
         <v>0.00435</v>
       </c>
       <c r="L34" s="15">
         <v>0.00302</v>
       </c>
       <c r="M34" s="15">
         <v>0.00278</v>
       </c>
       <c r="N34" s="15">
-        <v>28518</v>
+        <v>23825</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="15"/>
@@ -4166,51 +4166,51 @@
       <c r="D37" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E37" s="15">
         <v>10080027695</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>5000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00309</v>
       </c>
       <c r="L37" s="15">
         <v>0.00268</v>
       </c>
       <c r="M37" s="15">
         <v>0.00258</v>
       </c>
       <c r="N37" s="15">
-        <v>629</v>
+        <v>536</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="15">
         <v>10000008788</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
@@ -4306,51 +4306,51 @@
       <c r="D41" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00261</v>
       </c>
       <c r="L41" s="15">
         <v>0.00226</v>
       </c>
       <c r="M41" s="15">
         <v>0.00218</v>
       </c>
       <c r="N41" s="15">
-        <v>3744</v>
+        <v>3459</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E42" s="15">
         <v>10000007768</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="15"/>
@@ -4417,51 +4417,51 @@
       <c r="D44" s="15" t="s">
         <v>125</v>
       </c>
       <c r="E44" s="15">
         <v>10000003358</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>5000</v>
       </c>
       <c r="K44" s="15">
         <v>0.00267</v>
       </c>
       <c r="L44" s="15">
         <v>0.00231</v>
       </c>
       <c r="M44" s="15">
         <v>0.00223</v>
       </c>
       <c r="N44" s="15">
-        <v>3550</v>
+        <v>3800</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="15">
         <v>10000003459</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="15"/>
@@ -4491,90 +4491,90 @@
         <v>128</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="15">
         <v>10000001113</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>1000</v>
       </c>
       <c r="K46" s="15">
         <v>0.0037</v>
       </c>
       <c r="L46" s="15">
         <v>0.00257</v>
       </c>
       <c r="M46" s="15">
         <v>0.00236</v>
       </c>
       <c r="N46" s="15">
-        <v>18641</v>
+        <v>21664</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="15">
         <v>10000002254</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>5000</v>
       </c>
       <c r="K47" s="15">
         <v>0.00276</v>
       </c>
       <c r="L47" s="15">
         <v>0.00239</v>
       </c>
       <c r="M47" s="15">
         <v>0.0023</v>
       </c>
       <c r="N47" s="15">
-        <v>4051</v>
+        <v>3900</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E48" s="15">
         <v>10000003450</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="15"/>
@@ -4606,129 +4606,129 @@
       <c r="D49" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.00435</v>
       </c>
       <c r="L49" s="15">
         <v>0.00302</v>
       </c>
       <c r="M49" s="15">
         <v>0.00278</v>
       </c>
       <c r="N49" s="15">
-        <v>68412</v>
+        <v>85234</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>5000</v>
       </c>
       <c r="K50" s="15">
         <v>0.00435</v>
       </c>
       <c r="L50" s="15">
         <v>0.00302</v>
       </c>
       <c r="M50" s="15">
         <v>0.00278</v>
       </c>
       <c r="N50" s="15">
-        <v>3375</v>
+        <v>3825</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.00435</v>
       </c>
       <c r="L51" s="15">
         <v>0.00302</v>
       </c>
       <c r="M51" s="15">
         <v>0.00278</v>
       </c>
       <c r="N51" s="15">
-        <v>9972</v>
+        <v>9751</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E52" s="15">
         <v>10000003458</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>500</v>
@@ -4828,91 +4828,91 @@
       <c r="D55" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E55" s="15">
         <v>10000003380</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>5000</v>
       </c>
       <c r="K55" s="15">
         <v>0.00267</v>
       </c>
       <c r="L55" s="15">
         <v>0.00231</v>
       </c>
       <c r="M55" s="15">
         <v>0.00223</v>
       </c>
       <c r="N55" s="15">
-        <v>4402</v>
+        <v>4344</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E56" s="15">
         <v>10080027310</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>5000</v>
       </c>
       <c r="K56" s="15">
         <v>0.00288</v>
       </c>
       <c r="L56" s="15">
         <v>0.0025</v>
       </c>
       <c r="M56" s="15">
         <v>0.0024</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15">
-        <v>3085</v>
+        <v>3379</v>
       </c>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15"/>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>500</v>
       </c>
@@ -4943,51 +4943,51 @@
       </c>
       <c r="E58" s="15" t="s">
         <v>159</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>160</v>
       </c>
       <c r="J58" s="15">
         <v>5000</v>
       </c>
       <c r="K58" s="15">
         <v>0.00435</v>
       </c>
       <c r="L58" s="15">
         <v>0.00302</v>
       </c>
       <c r="M58" s="15">
         <v>0.00278</v>
       </c>
       <c r="N58" s="15">
-        <v>2568</v>
+        <v>2950</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>161</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>162</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="15" t="s">
@@ -5095,51 +5095,51 @@
       <c r="D62" s="15" t="s">
         <v>168</v>
       </c>
       <c r="E62" s="15">
         <v>10080027312</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>5000</v>
       </c>
       <c r="K62" s="15">
         <v>0.00308</v>
       </c>
       <c r="L62" s="15">
         <v>0.00267</v>
       </c>
       <c r="M62" s="15">
         <v>0.00256</v>
       </c>
       <c r="N62" s="15">
-        <v>5250</v>
+        <v>6884</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>169</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>170</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>171</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15"/>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>500</v>
@@ -5241,129 +5241,129 @@
       <c r="D66" s="15" t="s">
         <v>177</v>
       </c>
       <c r="E66" s="15">
         <v>10000002572</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>5000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00276</v>
       </c>
       <c r="L66" s="15">
         <v>0.00239</v>
       </c>
       <c r="M66" s="15">
         <v>0.0023</v>
       </c>
       <c r="N66" s="15">
-        <v>3703</v>
+        <v>3880</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>178</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>179</v>
       </c>
       <c r="E67" s="15">
         <v>10080032212</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>5000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00435</v>
       </c>
       <c r="L67" s="15">
         <v>0.00302</v>
       </c>
       <c r="M67" s="15">
         <v>0.00278</v>
       </c>
       <c r="N67" s="15">
-        <v>455</v>
+        <v>497</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>180</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E68" s="15">
         <v>10000002521</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15">
         <v>5000</v>
       </c>
       <c r="K68" s="15">
         <v>0.00261</v>
       </c>
       <c r="L68" s="15">
         <v>0.00226</v>
       </c>
       <c r="M68" s="15">
         <v>0.00218</v>
       </c>
       <c r="N68" s="15">
-        <v>12973</v>
+        <v>17786</v>
       </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15"/>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>500</v>
@@ -5428,51 +5428,51 @@
       <c r="D71" s="15" t="s">
         <v>189</v>
       </c>
       <c r="E71" s="15">
         <v>10000002220</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>5000</v>
       </c>
       <c r="K71" s="15">
         <v>0.00288</v>
       </c>
       <c r="L71" s="15">
         <v>0.0025</v>
       </c>
       <c r="M71" s="15">
         <v>0.0024</v>
       </c>
       <c r="N71" s="15">
-        <v>1681</v>
+        <v>1838</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E72" s="15">
         <v>10080048471</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="15"/>
@@ -5609,51 +5609,51 @@
       <c r="D76" s="15" t="s">
         <v>198</v>
       </c>
       <c r="E76" s="15">
         <v>10000001484</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.00255</v>
       </c>
       <c r="L76" s="15">
         <v>0.00221</v>
       </c>
       <c r="M76" s="15">
         <v>0.00213</v>
       </c>
       <c r="N76" s="15">
-        <v>2059</v>
+        <v>2581</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>199</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>201</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
@@ -5716,129 +5716,129 @@
       <c r="D79" s="15" t="s">
         <v>205</v>
       </c>
       <c r="E79" s="15">
         <v>10080040583</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>5000</v>
       </c>
       <c r="K79" s="15">
         <v>0.00254</v>
       </c>
       <c r="L79" s="15">
         <v>0.0022</v>
       </c>
       <c r="M79" s="15">
         <v>0.00211</v>
       </c>
       <c r="N79" s="15">
-        <v>4528</v>
+        <v>5225</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>206</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>207</v>
       </c>
       <c r="E80" s="15">
         <v>10000001149</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>5000</v>
       </c>
       <c r="K80" s="15">
         <v>0.00311</v>
       </c>
       <c r="L80" s="15">
         <v>0.00269</v>
       </c>
       <c r="M80" s="15">
         <v>0.00259</v>
       </c>
       <c r="N80" s="15">
-        <v>1014</v>
+        <v>806</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>208</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>209</v>
       </c>
       <c r="E81" s="15">
         <v>10000003363</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>5000</v>
       </c>
       <c r="K81" s="15">
         <v>0.00267</v>
       </c>
       <c r="L81" s="15">
         <v>0.00231</v>
       </c>
       <c r="M81" s="15">
         <v>0.00223</v>
       </c>
       <c r="N81" s="15">
-        <v>3825</v>
+        <v>3726</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>210</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>211</v>
       </c>
       <c r="E82" s="15">
         <v>10000002111</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I82" s="15"/>
@@ -5870,51 +5870,51 @@
       <c r="D83" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E83" s="15">
         <v>10080054282</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>5000</v>
       </c>
       <c r="K83" s="15">
         <v>0.00272</v>
       </c>
       <c r="L83" s="15">
         <v>0.00235</v>
       </c>
       <c r="M83" s="15">
         <v>0.00226</v>
       </c>
       <c r="N83" s="15">
-        <v>2120</v>
+        <v>1959</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>214</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>215</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>216</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>500</v>
@@ -5981,51 +5981,51 @@
       <c r="D86" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E86" s="15">
         <v>10080027313</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
         <v>0.0029</v>
       </c>
       <c r="L86" s="15">
         <v>0.00251</v>
       </c>
       <c r="M86" s="15">
         <v>0.00241</v>
       </c>
       <c r="N86" s="15">
-        <v>1990</v>
+        <v>1692</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>221</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>222</v>
       </c>
       <c r="E87" s="15">
         <v>10000001485</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="15"/>
@@ -6057,90 +6057,90 @@
       <c r="D88" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E88" s="15">
         <v>10080040584</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>5000</v>
       </c>
       <c r="K88" s="15">
         <v>0.00288</v>
       </c>
       <c r="L88" s="15">
         <v>0.0025</v>
       </c>
       <c r="M88" s="15">
         <v>0.0024</v>
       </c>
       <c r="N88" s="15">
-        <v>720</v>
+        <v>1013</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.00435</v>
       </c>
       <c r="L89" s="15">
         <v>0.00302</v>
       </c>
       <c r="M89" s="15">
         <v>0.00278</v>
       </c>
       <c r="N89" s="15">
-        <v>146517</v>
+        <v>144510</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>228</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E90" s="15">
         <v>10000003441</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I90" s="15"/>
@@ -6208,89 +6208,89 @@
         <v>233</v>
       </c>
       <c r="E92" s="15">
         <v>10080033229</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>5000</v>
       </c>
       <c r="K92" s="15">
         <v>0.00252</v>
       </c>
       <c r="L92" s="15">
         <v>0.00218</v>
       </c>
       <c r="M92" s="15">
         <v>0.0021</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15">
-        <v>3500</v>
+        <v>3750</v>
       </c>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>234</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="15">
         <v>10080040585</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>5000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00264</v>
       </c>
       <c r="L93" s="15">
         <v>0.00229</v>
       </c>
       <c r="M93" s="15">
         <v>0.0022</v>
       </c>
       <c r="N93" s="15">
-        <v>9712</v>
+        <v>9180</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>237</v>
       </c>
       <c r="E94" s="15">
         <v>10000003386</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I94" s="15"/>
@@ -6358,128 +6358,128 @@
         <v>241</v>
       </c>
       <c r="E96" s="15">
         <v>10080037687</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>5000</v>
       </c>
       <c r="K96" s="15">
         <v>0.00276</v>
       </c>
       <c r="L96" s="15">
         <v>0.00239</v>
       </c>
       <c r="M96" s="15">
         <v>0.0023</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15">
-        <v>4100</v>
+        <v>3300</v>
       </c>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>242</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>243</v>
       </c>
       <c r="E97" s="15">
         <v>10000003455</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>5000</v>
       </c>
       <c r="K97" s="15">
         <v>0.00497</v>
       </c>
       <c r="L97" s="15">
         <v>0.00359</v>
       </c>
       <c r="M97" s="15">
         <v>0.00314</v>
       </c>
       <c r="N97" s="15">
-        <v>2587</v>
+        <v>3557</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>244</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>245</v>
       </c>
       <c r="E98" s="15">
         <v>10000002672</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>5000</v>
       </c>
       <c r="K98" s="15">
         <v>0.00288</v>
       </c>
       <c r="L98" s="15">
         <v>0.0025</v>
       </c>
       <c r="M98" s="15">
         <v>0.0024</v>
       </c>
       <c r="N98" s="15">
-        <v>880</v>
+        <v>921</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>246</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E99" s="15">
         <v>10000001488</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I99" s="15" t="s">
@@ -6513,129 +6513,129 @@
       </c>
       <c r="E100" s="15">
         <v>10080048472</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I100" s="15" t="s">
         <v>248</v>
       </c>
       <c r="J100" s="15">
         <v>5000</v>
       </c>
       <c r="K100" s="15">
         <v>0.00279</v>
       </c>
       <c r="L100" s="15">
         <v>0.00242</v>
       </c>
       <c r="M100" s="15">
         <v>0.00233</v>
       </c>
       <c r="N100" s="15">
-        <v>3948</v>
+        <v>4042</v>
       </c>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>250</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>251</v>
       </c>
       <c r="E101" s="15" t="s">
         <v>252</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.00288</v>
       </c>
       <c r="L101" s="15">
         <v>0.0025</v>
       </c>
       <c r="M101" s="15">
         <v>0.0024</v>
       </c>
       <c r="N101" s="15">
-        <v>3415</v>
+        <v>3616</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>253</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>254</v>
       </c>
       <c r="E102" s="15">
         <v>10000003394</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>5000</v>
       </c>
       <c r="K102" s="15">
         <v>0.00272</v>
       </c>
       <c r="L102" s="15">
         <v>0.00235</v>
       </c>
       <c r="M102" s="15">
         <v>0.00226</v>
       </c>
       <c r="N102" s="15">
-        <v>5668</v>
+        <v>4926</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>255</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>256</v>
       </c>
       <c r="E103" s="15">
         <v>10080071589</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>257</v>
       </c>
       <c r="I103" s="15"/>
@@ -6667,51 +6667,51 @@
       <c r="D104" s="15" t="s">
         <v>259</v>
       </c>
       <c r="E104" s="15">
         <v>10080027297</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>5000</v>
       </c>
       <c r="K104" s="15">
         <v>0.00362</v>
       </c>
       <c r="L104" s="15">
         <v>0.00313</v>
       </c>
       <c r="M104" s="15">
         <v>0.00301</v>
       </c>
       <c r="N104" s="15">
-        <v>23397</v>
+        <v>19117</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>260</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>261</v>
       </c>
       <c r="E105" s="15">
         <v>10000003692</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15"/>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>500</v>
@@ -6741,90 +6741,90 @@
       <c r="D106" s="15" t="s">
         <v>263</v>
       </c>
       <c r="E106" s="15">
         <v>10000003460</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>5000</v>
       </c>
       <c r="K106" s="15">
         <v>0.00276</v>
       </c>
       <c r="L106" s="15">
         <v>0.00239</v>
       </c>
       <c r="M106" s="15">
         <v>0.0023</v>
       </c>
       <c r="N106" s="15">
-        <v>20727</v>
+        <v>21023</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>264</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E107" s="15">
         <v>10000004864</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>5000</v>
       </c>
       <c r="K107" s="15">
         <v>0.00275</v>
       </c>
       <c r="L107" s="15">
         <v>0.00238</v>
       </c>
       <c r="M107" s="15">
         <v>0.00229</v>
       </c>
       <c r="N107" s="15">
-        <v>8769</v>
+        <v>5307</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>266</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>267</v>
       </c>
       <c r="E108" s="15" t="s">
         <v>268</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I108" s="15" t="s">
@@ -6896,51 +6896,51 @@
       <c r="E110" s="15">
         <v>10080034116</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I110" s="15" t="s">
         <v>269</v>
       </c>
       <c r="J110" s="15">
         <v>5000</v>
       </c>
       <c r="K110" s="15">
         <v>0.00269</v>
       </c>
       <c r="L110" s="15">
         <v>0.00233</v>
       </c>
       <c r="M110" s="15">
         <v>0.00224</v>
       </c>
       <c r="N110" s="15"/>
       <c r="O110" s="15">
-        <v>4200</v>
+        <v>4500</v>
       </c>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
         <v>273</v>
       </c>
       <c r="D111" s="15" t="s">
         <v>274</v>
       </c>
       <c r="E111" s="15">
         <v>10000007393</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15"/>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>500</v>
       </c>
@@ -6969,129 +6969,129 @@
       <c r="D112" s="15" t="s">
         <v>276</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>277</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>5000</v>
       </c>
       <c r="K112" s="15">
         <v>0.00284</v>
       </c>
       <c r="L112" s="15">
         <v>0.00246</v>
       </c>
       <c r="M112" s="15">
         <v>0.00236</v>
       </c>
       <c r="N112" s="15">
-        <v>6548</v>
+        <v>5601</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>278</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>279</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>280</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>500</v>
       </c>
       <c r="K113" s="15">
         <v>0.00435</v>
       </c>
       <c r="L113" s="15">
         <v>0.00302</v>
       </c>
       <c r="M113" s="15">
         <v>0.00278</v>
       </c>
       <c r="N113" s="15">
-        <v>111787</v>
+        <v>102067</v>
       </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>278</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>281</v>
       </c>
       <c r="E114" s="15" t="s">
         <v>282</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>1000</v>
       </c>
       <c r="K114" s="15">
         <v>0.00435</v>
       </c>
       <c r="L114" s="15">
         <v>0.00302</v>
       </c>
       <c r="M114" s="15">
         <v>0.00278</v>
       </c>
       <c r="N114" s="15">
-        <v>498</v>
+        <v>652</v>
       </c>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
         <v>283</v>
       </c>
       <c r="D115" s="15" t="s">
         <v>284</v>
       </c>
       <c r="E115" s="15">
         <v>10080044359</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>285</v>
       </c>
       <c r="I115" s="15"/>
@@ -7123,54 +7123,54 @@
       <c r="D116" s="15" t="s">
         <v>287</v>
       </c>
       <c r="E116" s="15">
         <v>10000002673</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>5000</v>
       </c>
       <c r="K116" s="15">
         <v>0.0027</v>
       </c>
       <c r="L116" s="15">
         <v>0.00234</v>
       </c>
       <c r="M116" s="15">
         <v>0.00225</v>
       </c>
       <c r="N116" s="15">
-        <v>497</v>
+        <v>448</v>
       </c>
       <c r="O116" s="15">
-        <v>3550</v>
+        <v>3200</v>
       </c>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
         <v>288</v>
       </c>
       <c r="D117" s="15" t="s">
         <v>289</v>
       </c>
       <c r="E117" s="15" t="s">
         <v>290</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
@@ -7201,51 +7201,51 @@
       <c r="D118" s="15" t="s">
         <v>292</v>
       </c>
       <c r="E118" s="15">
         <v>10080027298</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>5000</v>
       </c>
       <c r="K118" s="15">
         <v>0.00296</v>
       </c>
       <c r="L118" s="15">
         <v>0.00256</v>
       </c>
       <c r="M118" s="15">
         <v>0.00246</v>
       </c>
       <c r="N118" s="15">
-        <v>24483</v>
+        <v>22418</v>
       </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
         <v>293</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>294</v>
       </c>
       <c r="E119" s="15" t="s">
         <v>295</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I119" s="15" t="s">
@@ -7281,51 +7281,51 @@
       </c>
       <c r="E120" s="15">
         <v>10080027299</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I120" s="15" t="s">
         <v>296</v>
       </c>
       <c r="J120" s="15">
         <v>5000</v>
       </c>
       <c r="K120" s="15">
         <v>0.00344</v>
       </c>
       <c r="L120" s="15">
         <v>0.00298</v>
       </c>
       <c r="M120" s="15">
         <v>0.00286</v>
       </c>
       <c r="N120" s="15">
-        <v>93138</v>
+        <v>77414</v>
       </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>298</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>299</v>
       </c>
       <c r="E121" s="15">
         <v>10000002219</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I121" s="15"/>
@@ -7357,51 +7357,51 @@
       <c r="D122" s="15" t="s">
         <v>301</v>
       </c>
       <c r="E122" s="15">
         <v>10080027300</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15"/>
       <c r="H122" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>5000</v>
       </c>
       <c r="K122" s="15">
         <v>0.00311</v>
       </c>
       <c r="L122" s="15">
         <v>0.00269</v>
       </c>
       <c r="M122" s="15">
         <v>0.00259</v>
       </c>
       <c r="N122" s="15">
-        <v>11885</v>
+        <v>13271</v>
       </c>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
         <v>302</v>
       </c>
       <c r="D123" s="15" t="s">
         <v>303</v>
       </c>
       <c r="E123" s="15" t="s">
         <v>304</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I123" s="15" t="s">
@@ -7440,51 +7440,51 @@
       <c r="E124" s="15">
         <v>10080027301</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I124" s="15" t="s">
         <v>305</v>
       </c>
       <c r="J124" s="15">
         <v>5000</v>
       </c>
       <c r="K124" s="15">
         <v>0.00261</v>
       </c>
       <c r="L124" s="15">
         <v>0.00226</v>
       </c>
       <c r="M124" s="15">
         <v>0.00218</v>
       </c>
       <c r="N124" s="15"/>
       <c r="O124" s="15">
-        <v>3218</v>
+        <v>3960</v>
       </c>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
         <v>307</v>
       </c>
       <c r="D125" s="15" t="s">
         <v>308</v>
       </c>
       <c r="E125" s="15">
         <v>10000002060</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
       <c r="H125" s="15"/>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
         <v>500</v>
       </c>
@@ -7513,93 +7513,93 @@
       <c r="D126" s="15" t="s">
         <v>310</v>
       </c>
       <c r="E126" s="15">
         <v>10000002255</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>5000</v>
       </c>
       <c r="K126" s="15">
         <v>0.00267</v>
       </c>
       <c r="L126" s="15">
         <v>0.00231</v>
       </c>
       <c r="M126" s="15">
         <v>0.00223</v>
       </c>
       <c r="N126" s="15">
-        <v>3439</v>
+        <v>4012</v>
       </c>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>311</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>312</v>
       </c>
       <c r="E127" s="15">
         <v>10080027303</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>5000</v>
       </c>
       <c r="K127" s="15">
         <v>0.00288</v>
       </c>
       <c r="L127" s="15">
         <v>0.0025</v>
       </c>
       <c r="M127" s="15">
         <v>0.0024</v>
       </c>
       <c r="N127" s="15">
-        <v>11080</v>
+        <v>14045</v>
       </c>
       <c r="O127" s="15">
-        <v>3550</v>
+        <v>4500</v>
       </c>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
         <v>313</v>
       </c>
       <c r="D128" s="15" t="s">
         <v>314</v>
       </c>
       <c r="E128" s="15">
         <v>10000002413</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I128" s="15" t="s">
         <v>315</v>
@@ -7634,51 +7634,51 @@
       </c>
       <c r="E129" s="15">
         <v>10080033055</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I129" s="15" t="s">
         <v>315</v>
       </c>
       <c r="J129" s="15">
         <v>5000</v>
       </c>
       <c r="K129" s="15">
         <v>0.00329</v>
       </c>
       <c r="L129" s="15">
         <v>0.00285</v>
       </c>
       <c r="M129" s="15">
         <v>0.00274</v>
       </c>
       <c r="N129" s="15">
-        <v>14127</v>
+        <v>15672</v>
       </c>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
         <v>317</v>
       </c>
       <c r="D130" s="15" t="s">
         <v>318</v>
       </c>
       <c r="E130" s="15">
         <v>10000002110</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15"/>
       <c r="H130" s="15"/>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
         <v>500</v>
@@ -7747,51 +7747,51 @@
       <c r="D132" s="15" t="s">
         <v>322</v>
       </c>
       <c r="E132" s="15">
         <v>10000002517</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15"/>
       <c r="H132" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>5000</v>
       </c>
       <c r="K132" s="15">
         <v>0.00266</v>
       </c>
       <c r="L132" s="15">
         <v>0.0023</v>
       </c>
       <c r="M132" s="15">
         <v>0.00221</v>
       </c>
       <c r="N132" s="15">
-        <v>215292</v>
+        <v>183720</v>
       </c>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C133" s="15" t="s">
         <v>323</v>
       </c>
       <c r="D133" s="15" t="s">
         <v>324</v>
       </c>
       <c r="E133" s="15">
         <v>10080003283</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15"/>
       <c r="H133" s="15"/>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
         <v>1000</v>
@@ -7822,126 +7822,126 @@
         <v>326</v>
       </c>
       <c r="E134" s="15">
         <v>10080018462</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15"/>
       <c r="H134" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>5000</v>
       </c>
       <c r="K134" s="15">
         <v>0.00317</v>
       </c>
       <c r="L134" s="15">
         <v>0.00274</v>
       </c>
       <c r="M134" s="15">
         <v>0.00264</v>
       </c>
       <c r="N134" s="15"/>
       <c r="O134" s="15">
-        <v>41492</v>
+        <v>54897</v>
       </c>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
         <v>327</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>328</v>
       </c>
       <c r="E135" s="15" t="s">
         <v>329</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15"/>
       <c r="H135" s="15"/>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
         <v>500</v>
       </c>
       <c r="K135" s="15">
         <v>0.0037</v>
       </c>
       <c r="L135" s="15">
         <v>0.00257</v>
       </c>
       <c r="M135" s="15">
         <v>0.00236</v>
       </c>
       <c r="N135" s="15">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="15" t="s">
         <v>330</v>
       </c>
       <c r="D136" s="15" t="s">
         <v>331</v>
       </c>
       <c r="E136" s="15">
         <v>10080040587</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15"/>
       <c r="H136" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
         <v>5000</v>
       </c>
       <c r="K136" s="15">
         <v>0.00409</v>
       </c>
       <c r="L136" s="15">
         <v>0.00296</v>
       </c>
       <c r="M136" s="15">
         <v>0.00259</v>
       </c>
       <c r="N136" s="15">
-        <v>9455</v>
+        <v>9781</v>
       </c>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C137" s="15" t="s">
         <v>332</v>
       </c>
       <c r="D137" s="15" t="s">
         <v>333</v>
       </c>
       <c r="E137" s="15" t="s">
         <v>334</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15"/>
       <c r="H137" s="15"/>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
         <v>500</v>
@@ -7971,90 +7971,90 @@
       <c r="D138" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E138" s="15">
         <v>10080037688</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15"/>
       <c r="H138" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
         <v>5000</v>
       </c>
       <c r="K138" s="15">
         <v>0.00279</v>
       </c>
       <c r="L138" s="15">
         <v>0.00242</v>
       </c>
       <c r="M138" s="15">
         <v>0.00233</v>
       </c>
       <c r="N138" s="15">
-        <v>121298</v>
+        <v>102146</v>
       </c>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
         <v>337</v>
       </c>
       <c r="D139" s="15" t="s">
         <v>338</v>
       </c>
       <c r="E139" s="15">
         <v>10000003131</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15"/>
       <c r="H139" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I139" s="15"/>
       <c r="J139" s="15">
         <v>5000</v>
       </c>
       <c r="K139" s="15">
         <v>0.0027</v>
       </c>
       <c r="L139" s="15">
         <v>0.00234</v>
       </c>
       <c r="M139" s="15">
         <v>0.00225</v>
       </c>
       <c r="N139" s="15">
-        <v>29428</v>
+        <v>38920</v>
       </c>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C140" s="15" t="s">
         <v>339</v>
       </c>
       <c r="D140" s="15" t="s">
         <v>340</v>
       </c>
       <c r="E140" s="15">
         <v>10080048473</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15"/>
       <c r="H140" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I140" s="15"/>
@@ -8086,90 +8086,90 @@
       <c r="D141" s="15" t="s">
         <v>342</v>
       </c>
       <c r="E141" s="15">
         <v>10080027304</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15"/>
       <c r="H141" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>5000</v>
       </c>
       <c r="K141" s="15">
         <v>0.00266</v>
       </c>
       <c r="L141" s="15">
         <v>0.0023</v>
       </c>
       <c r="M141" s="15">
         <v>0.00221</v>
       </c>
       <c r="N141" s="15">
-        <v>198896</v>
+        <v>221352</v>
       </c>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
         <v>343</v>
       </c>
       <c r="D142" s="15" t="s">
         <v>344</v>
       </c>
       <c r="E142" s="15">
         <v>10080027305</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15"/>
       <c r="H142" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="15">
         <v>5000</v>
       </c>
       <c r="K142" s="15">
         <v>0.00267</v>
       </c>
       <c r="L142" s="15">
         <v>0.00231</v>
       </c>
       <c r="M142" s="15">
         <v>0.00223</v>
       </c>
       <c r="N142" s="15">
-        <v>96280</v>
+        <v>81200</v>
       </c>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C143" s="15" t="s">
         <v>345</v>
       </c>
       <c r="D143" s="15" t="s">
         <v>346</v>
       </c>
       <c r="E143" s="15" t="s">
         <v>347</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15"/>
       <c r="H143" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I143" s="15"/>
@@ -8238,92 +8238,92 @@
       <c r="D145" s="15" t="s">
         <v>351</v>
       </c>
       <c r="E145" s="15">
         <v>10080027306</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15"/>
       <c r="H145" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>5000</v>
       </c>
       <c r="K145" s="15">
         <v>0.00275</v>
       </c>
       <c r="L145" s="15">
         <v>0.00238</v>
       </c>
       <c r="M145" s="15">
         <v>0.00229</v>
       </c>
       <c r="N145" s="15">
-        <v>2048</v>
+        <v>2000</v>
       </c>
       <c r="O145" s="15">
-        <v>16800</v>
+        <v>16400</v>
       </c>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
         <v>352</v>
       </c>
       <c r="D146" s="15" t="s">
         <v>353</v>
       </c>
       <c r="E146" s="15">
         <v>10080052138</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15"/>
       <c r="H146" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I146" s="15"/>
       <c r="J146" s="15">
         <v>5000</v>
       </c>
       <c r="K146" s="15">
         <v>0.00284</v>
       </c>
       <c r="L146" s="15">
         <v>0.00246</v>
       </c>
       <c r="M146" s="15">
         <v>0.00236</v>
       </c>
       <c r="N146" s="15">
-        <v>17227</v>
+        <v>16321</v>
       </c>
       <c r="O146" s="15"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146"/>
     </row>
     <row r="147" spans="1:18">
       <c r="B147" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C147" s="15" t="s">
         <v>354</v>
       </c>
       <c r="D147" s="15" t="s">
         <v>355</v>
       </c>
       <c r="E147" s="15">
         <v>10080048388</v>
       </c>
       <c r="F147" s="15"/>
       <c r="G147" s="15"/>
       <c r="H147" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I147" s="15"/>
@@ -8392,88 +8392,88 @@
       <c r="D149" s="15" t="s">
         <v>359</v>
       </c>
       <c r="E149" s="15">
         <v>10000003453</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15"/>
       <c r="H149" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I149" s="15"/>
       <c r="J149" s="15">
         <v>1000</v>
       </c>
       <c r="K149" s="15">
         <v>0.00219</v>
       </c>
       <c r="L149" s="15">
         <v>0.0019</v>
       </c>
       <c r="M149" s="15">
         <v>0.00183</v>
       </c>
       <c r="N149" s="15">
-        <v>5462</v>
+        <v>4606</v>
       </c>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149"/>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
         <v>360</v>
       </c>
       <c r="D150" s="15" t="s">
         <v>361</v>
       </c>
       <c r="E150" s="15" t="s">
         <v>362</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15"/>
       <c r="H150" s="15"/>
       <c r="I150" s="15"/>
       <c r="J150" s="15">
         <v>500</v>
       </c>
       <c r="K150" s="15">
         <v>0.0037</v>
       </c>
       <c r="L150" s="15">
         <v>0.00257</v>
       </c>
       <c r="M150" s="15">
         <v>0.00236</v>
       </c>
       <c r="N150" s="15">
-        <v>10988</v>
+        <v>8978</v>
       </c>
       <c r="O150" s="15"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150"/>
     </row>
     <row r="151" spans="1:18">
       <c r="B151" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="15" t="s">
         <v>363</v>
       </c>
       <c r="D151" s="15" t="s">
         <v>364</v>
       </c>
       <c r="E151" s="15">
         <v>10000001036</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15"/>
       <c r="H151" s="15"/>
       <c r="I151" s="15"/>
       <c r="J151" s="15">
         <v>500</v>
@@ -8503,51 +8503,51 @@
       <c r="D152" s="15" t="s">
         <v>366</v>
       </c>
       <c r="E152" s="15">
         <v>10080040588</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15"/>
       <c r="H152" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
         <v>5000</v>
       </c>
       <c r="K152" s="15">
         <v>0.00458</v>
       </c>
       <c r="L152" s="15">
         <v>0.00331</v>
       </c>
       <c r="M152" s="15">
         <v>0.00289</v>
       </c>
       <c r="N152" s="15">
-        <v>12970</v>
+        <v>12678</v>
       </c>
       <c r="O152" s="15"/>
       <c r="P152" s="15"/>
       <c r="Q152" s="15"/>
       <c r="R152"/>
     </row>
     <row r="153" spans="1:18">
       <c r="B153" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="15" t="s">
         <v>367</v>
       </c>
       <c r="D153" s="15" t="s">
         <v>368</v>
       </c>
       <c r="E153" s="15" t="s">
         <v>369</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15"/>
       <c r="H153" s="15"/>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
         <v>500</v>
@@ -8577,285 +8577,285 @@
       <c r="D154" s="15" t="s">
         <v>371</v>
       </c>
       <c r="E154" s="15">
         <v>10000002928</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15"/>
       <c r="H154" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
         <v>5000</v>
       </c>
       <c r="K154" s="15">
         <v>0.00284</v>
       </c>
       <c r="L154" s="15">
         <v>0.00246</v>
       </c>
       <c r="M154" s="15">
         <v>0.00236</v>
       </c>
       <c r="N154" s="15">
-        <v>1667</v>
+        <v>1393</v>
       </c>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
         <v>372</v>
       </c>
       <c r="D155" s="15" t="s">
         <v>373</v>
       </c>
       <c r="E155" s="15">
         <v>10000002578</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15"/>
       <c r="H155" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>5000</v>
       </c>
       <c r="K155" s="15">
         <v>0.0027</v>
       </c>
       <c r="L155" s="15">
         <v>0.00234</v>
       </c>
       <c r="M155" s="15">
         <v>0.00225</v>
       </c>
       <c r="N155" s="15">
-        <v>3569</v>
+        <v>3624</v>
       </c>
       <c r="O155" s="15"/>
       <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
         <v>374</v>
       </c>
       <c r="D156" s="15" t="s">
         <v>375</v>
       </c>
       <c r="E156" s="15">
         <v>10000003056</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15"/>
       <c r="H156" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I156" s="15"/>
       <c r="J156" s="15">
         <v>5000</v>
       </c>
       <c r="K156" s="15">
         <v>0.00275</v>
       </c>
       <c r="L156" s="15">
         <v>0.00238</v>
       </c>
       <c r="M156" s="15">
         <v>0.00229</v>
       </c>
       <c r="N156" s="15">
-        <v>579</v>
+        <v>735</v>
       </c>
       <c r="O156" s="15">
-        <v>3350</v>
+        <v>4250</v>
       </c>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
         <v>376</v>
       </c>
       <c r="D157" s="15" t="s">
         <v>377</v>
       </c>
       <c r="E157" s="15" t="s">
         <v>378</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15"/>
       <c r="H157" s="15"/>
       <c r="I157" s="15"/>
       <c r="J157" s="15">
         <v>500</v>
       </c>
       <c r="K157" s="15">
         <v>0.00195</v>
       </c>
       <c r="L157" s="15">
         <v>0.00141</v>
       </c>
       <c r="M157" s="15">
         <v>0.00123</v>
       </c>
       <c r="N157" s="15">
-        <v>332337</v>
+        <v>303966</v>
       </c>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
         <v>379</v>
       </c>
       <c r="D158" s="15" t="s">
         <v>380</v>
       </c>
       <c r="E158" s="15">
         <v>10000000637</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15"/>
       <c r="H158" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I158" s="15"/>
       <c r="J158" s="15">
         <v>5000</v>
       </c>
       <c r="K158" s="15">
         <v>0.00435</v>
       </c>
       <c r="L158" s="15">
         <v>0.00302</v>
       </c>
       <c r="M158" s="15">
         <v>0.00278</v>
       </c>
       <c r="N158" s="15">
-        <v>9635</v>
+        <v>8142</v>
       </c>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158"/>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
         <v>381</v>
       </c>
       <c r="D159" s="15" t="s">
         <v>382</v>
       </c>
       <c r="E159" s="15" t="s">
         <v>383</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15"/>
       <c r="H159" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>5000</v>
       </c>
       <c r="K159" s="15">
         <v>0.00311</v>
       </c>
       <c r="L159" s="15">
         <v>0.00269</v>
       </c>
       <c r="M159" s="15">
         <v>0.00259</v>
       </c>
       <c r="N159" s="15">
-        <v>1796</v>
+        <v>2047</v>
       </c>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
         <v>384</v>
       </c>
       <c r="D160" s="15" t="s">
         <v>385</v>
       </c>
       <c r="E160" s="15">
         <v>10000003367</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15"/>
       <c r="H160" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I160" s="15"/>
       <c r="J160" s="15">
         <v>5000</v>
       </c>
       <c r="K160" s="15">
         <v>0.00282</v>
       </c>
       <c r="L160" s="15">
         <v>0.00244</v>
       </c>
       <c r="M160" s="15">
         <v>0.00235</v>
       </c>
       <c r="N160" s="15">
-        <v>1679</v>
+        <v>1840</v>
       </c>
       <c r="O160" s="15"/>
       <c r="P160" s="15"/>
       <c r="Q160" s="15"/>
       <c r="R160"/>
     </row>
     <row r="161" spans="1:18">
       <c r="B161" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C161" s="15" t="s">
         <v>386</v>
       </c>
       <c r="D161" s="15" t="s">
         <v>387</v>
       </c>
       <c r="E161" s="15">
         <v>10000003370</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15"/>
       <c r="H161" s="15"/>
       <c r="I161" s="15"/>
       <c r="J161" s="15">
         <v>500</v>
@@ -8883,51 +8883,51 @@
         <v>388</v>
       </c>
       <c r="D162" s="15" t="s">
         <v>389</v>
       </c>
       <c r="E162" s="15" t="s">
         <v>390</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15"/>
       <c r="H162" s="15"/>
       <c r="I162" s="15"/>
       <c r="J162" s="15">
         <v>1000</v>
       </c>
       <c r="K162" s="15">
         <v>0.0037</v>
       </c>
       <c r="L162" s="15">
         <v>0.00257</v>
       </c>
       <c r="M162" s="15">
         <v>0.00236</v>
       </c>
       <c r="N162" s="15">
-        <v>27945</v>
+        <v>18630</v>
       </c>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
       <c r="R162"/>
     </row>
     <row r="163" spans="1:18">
       <c r="B163" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C163" s="15" t="s">
         <v>388</v>
       </c>
       <c r="D163" s="15" t="s">
         <v>391</v>
       </c>
       <c r="E163" s="15" t="s">
         <v>392</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15"/>
       <c r="H163" s="15"/>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>1000</v>
@@ -8955,92 +8955,92 @@
         <v>393</v>
       </c>
       <c r="D164" s="15" t="s">
         <v>394</v>
       </c>
       <c r="E164" s="15">
         <v>10000007417</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15"/>
       <c r="H164" s="15"/>
       <c r="I164" s="15"/>
       <c r="J164" s="15">
         <v>1000</v>
       </c>
       <c r="K164" s="15">
         <v>0.0037</v>
       </c>
       <c r="L164" s="15">
         <v>0.00257</v>
       </c>
       <c r="M164" s="15">
         <v>0.00236</v>
       </c>
       <c r="N164" s="15">
-        <v>14543</v>
+        <v>10621</v>
       </c>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
         <v>395</v>
       </c>
       <c r="D165" s="15" t="s">
         <v>396</v>
       </c>
       <c r="E165" s="15">
         <v>10080027307</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15"/>
       <c r="H165" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I165" s="15" t="s">
         <v>397</v>
       </c>
       <c r="J165" s="15">
         <v>5000</v>
       </c>
       <c r="K165" s="15">
         <v>0.0018</v>
       </c>
       <c r="L165" s="15">
         <v>0.0018</v>
       </c>
       <c r="M165" s="15">
         <v>0.0018</v>
       </c>
       <c r="N165" s="15">
-        <v>10850</v>
+        <v>11025</v>
       </c>
       <c r="O165" s="15"/>
       <c r="P165" s="15"/>
       <c r="Q165" s="15"/>
       <c r="R165"/>
     </row>
     <row r="166" spans="1:18">
       <c r="B166" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C166" s="15" t="s">
         <v>395</v>
       </c>
       <c r="D166" s="15" t="s">
         <v>398</v>
       </c>
       <c r="E166" s="15" t="s">
         <v>399</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15"/>
       <c r="H166" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I166" s="15" t="s">
@@ -9072,51 +9072,51 @@
         <v>400</v>
       </c>
       <c r="D167" s="15" t="s">
         <v>401</v>
       </c>
       <c r="E167" s="15" t="s">
         <v>402</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15"/>
       <c r="H167" s="15"/>
       <c r="I167" s="15"/>
       <c r="J167" s="15">
         <v>500</v>
       </c>
       <c r="K167" s="15">
         <v>0.0037</v>
       </c>
       <c r="L167" s="15">
         <v>0.00257</v>
       </c>
       <c r="M167" s="15">
         <v>0.00236</v>
       </c>
       <c r="N167" s="15">
-        <v>241678</v>
+        <v>199787</v>
       </c>
       <c r="O167" s="15"/>
       <c r="P167" s="15"/>
       <c r="Q167" s="15"/>
       <c r="R167"/>
     </row>
     <row r="168" spans="1:18">
       <c r="B168" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C168" s="15" t="s">
         <v>403</v>
       </c>
       <c r="D168" s="15" t="s">
         <v>404</v>
       </c>
       <c r="E168" s="15" t="s">
         <v>405</v>
       </c>
       <c r="F168" s="15"/>
       <c r="G168" s="15"/>
       <c r="H168" s="15"/>
       <c r="I168" s="15"/>
       <c r="J168" s="15">
         <v>500</v>
@@ -9181,90 +9181,90 @@
       <c r="D170" s="15" t="s">
         <v>410</v>
       </c>
       <c r="E170" s="15">
         <v>10080040589</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15"/>
       <c r="H170" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
         <v>5000</v>
       </c>
       <c r="K170" s="15">
         <v>0.00284</v>
       </c>
       <c r="L170" s="15">
         <v>0.00246</v>
       </c>
       <c r="M170" s="15">
         <v>0.00236</v>
       </c>
       <c r="N170" s="15">
-        <v>5452</v>
+        <v>6075</v>
       </c>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
         <v>411</v>
       </c>
       <c r="D171" s="15" t="s">
         <v>412</v>
       </c>
       <c r="E171" s="15">
         <v>10000003389</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15"/>
       <c r="H171" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
         <v>5000</v>
       </c>
       <c r="K171" s="15">
         <v>0.00282</v>
       </c>
       <c r="L171" s="15">
         <v>0.00244</v>
       </c>
       <c r="M171" s="15">
         <v>0.00235</v>
       </c>
       <c r="N171" s="15">
-        <v>2237</v>
+        <v>2531</v>
       </c>
       <c r="O171" s="15"/>
       <c r="P171" s="15"/>
       <c r="Q171" s="15"/>
       <c r="R171"/>
     </row>
     <row r="172" spans="1:18">
       <c r="B172" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C172" s="15" t="s">
         <v>413</v>
       </c>
       <c r="D172" s="15" t="s">
         <v>414</v>
       </c>
       <c r="E172" s="15" t="s">
         <v>415</v>
       </c>
       <c r="F172" s="15"/>
       <c r="G172" s="15"/>
       <c r="H172" s="15"/>
       <c r="I172" s="15"/>
       <c r="J172" s="15">
         <v>500</v>
@@ -9409,51 +9409,51 @@
       <c r="D176" s="15" t="s">
         <v>425</v>
       </c>
       <c r="E176" s="15">
         <v>10080027309</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15"/>
       <c r="H176" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I176" s="15"/>
       <c r="J176" s="15">
         <v>5000</v>
       </c>
       <c r="K176" s="15">
         <v>0.00422</v>
       </c>
       <c r="L176" s="15">
         <v>0.00305</v>
       </c>
       <c r="M176" s="15">
         <v>0.00267</v>
       </c>
       <c r="N176" s="15">
-        <v>4684</v>
+        <v>4748</v>
       </c>
       <c r="O176" s="15"/>
       <c r="P176" s="15"/>
       <c r="Q176" s="15"/>
       <c r="R176"/>
     </row>
     <row r="177" spans="1:18">
       <c r="B177" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C177" s="15" t="s">
         <v>426</v>
       </c>
       <c r="D177" s="15" t="s">
         <v>427</v>
       </c>
       <c r="E177" s="15" t="s">
         <v>428</v>
       </c>
       <c r="F177" s="15"/>
       <c r="G177" s="15"/>
       <c r="H177" s="15"/>
       <c r="I177" s="15"/>
       <c r="J177" s="15"/>
       <c r="K177" s="15">
@@ -9479,51 +9479,51 @@
         <v>429</v>
       </c>
       <c r="D178" s="15" t="s">
         <v>430</v>
       </c>
       <c r="E178" s="15">
         <v>10000003258</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15"/>
       <c r="H178" s="15"/>
       <c r="I178" s="15"/>
       <c r="J178" s="15">
         <v>1000</v>
       </c>
       <c r="K178" s="15">
         <v>0.0037</v>
       </c>
       <c r="L178" s="15">
         <v>0.00257</v>
       </c>
       <c r="M178" s="15">
         <v>0.00236</v>
       </c>
       <c r="N178" s="15">
-        <v>21637</v>
+        <v>24475</v>
       </c>
       <c r="O178" s="15"/>
       <c r="P178" s="15"/>
       <c r="Q178" s="15"/>
       <c r="R178"/>
     </row>
     <row r="179" spans="1:18">
       <c r="B179" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C179" s="15" t="s">
         <v>431</v>
       </c>
       <c r="D179" s="15" t="s">
         <v>432</v>
       </c>
       <c r="E179" s="15">
         <v>10000007418</v>
       </c>
       <c r="F179" s="15"/>
       <c r="G179" s="15"/>
       <c r="H179" s="15"/>
       <c r="I179" s="15"/>
       <c r="J179" s="15">
         <v>500</v>
@@ -9660,129 +9660,129 @@
       <c r="D183" s="15" t="s">
         <v>442</v>
       </c>
       <c r="E183" s="15">
         <v>10080070805</v>
       </c>
       <c r="F183" s="15"/>
       <c r="G183" s="15"/>
       <c r="H183" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I183" s="15"/>
       <c r="J183" s="15">
         <v>5000</v>
       </c>
       <c r="K183" s="15">
         <v>0.00435</v>
       </c>
       <c r="L183" s="15">
         <v>0.00302</v>
       </c>
       <c r="M183" s="15">
         <v>0.00278</v>
       </c>
       <c r="N183" s="15">
-        <v>412</v>
+        <v>392</v>
       </c>
       <c r="O183" s="15"/>
       <c r="P183" s="15"/>
       <c r="Q183" s="15"/>
       <c r="R183"/>
     </row>
     <row r="184" spans="1:18">
       <c r="B184" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C184" s="15" t="s">
         <v>443</v>
       </c>
       <c r="D184" s="15" t="s">
         <v>444</v>
       </c>
       <c r="E184" s="15" t="s">
         <v>445</v>
       </c>
       <c r="F184" s="15"/>
       <c r="G184" s="15"/>
       <c r="H184" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I184" s="15"/>
       <c r="J184" s="15">
         <v>500</v>
       </c>
       <c r="K184" s="15">
         <v>0.00435</v>
       </c>
       <c r="L184" s="15">
         <v>0.00302</v>
       </c>
       <c r="M184" s="15">
         <v>0.00278</v>
       </c>
       <c r="N184" s="15">
-        <v>54554</v>
+        <v>64404</v>
       </c>
       <c r="O184" s="15"/>
       <c r="P184" s="15"/>
       <c r="Q184" s="15"/>
       <c r="R184"/>
     </row>
     <row r="185" spans="1:18">
       <c r="B185" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C185" s="15" t="s">
         <v>446</v>
       </c>
       <c r="D185" s="15" t="s">
         <v>447</v>
       </c>
       <c r="E185" s="15">
         <v>10000002614</v>
       </c>
       <c r="F185" s="15"/>
       <c r="G185" s="15"/>
       <c r="H185" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I185" s="15"/>
       <c r="J185" s="15">
         <v>5000</v>
       </c>
       <c r="K185" s="15">
         <v>0.00354</v>
       </c>
       <c r="L185" s="15">
         <v>0.00254</v>
       </c>
       <c r="M185" s="15">
         <v>0.0022</v>
       </c>
       <c r="N185" s="15">
-        <v>3482</v>
+        <v>4178</v>
       </c>
       <c r="O185" s="15"/>
       <c r="P185" s="15"/>
       <c r="Q185" s="15"/>
       <c r="R185"/>
     </row>
     <row r="186" spans="1:18">
       <c r="B186" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C186" s="15" t="s">
         <v>448</v>
       </c>
       <c r="D186" s="15" t="s">
         <v>449</v>
       </c>
       <c r="E186" s="15" t="s">
         <v>450</v>
       </c>
       <c r="F186" s="15"/>
       <c r="G186" s="15"/>
       <c r="H186" s="15"/>
       <c r="I186" s="15"/>
       <c r="J186" s="15">
         <v>500</v>
@@ -9917,54 +9917,54 @@
       <c r="D190" s="15" t="s">
         <v>459</v>
       </c>
       <c r="E190" s="15" t="s">
         <v>460</v>
       </c>
       <c r="F190" s="15"/>
       <c r="G190" s="15"/>
       <c r="H190" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I190" s="15"/>
       <c r="J190" s="15">
         <v>5000</v>
       </c>
       <c r="K190" s="15">
         <v>0.00267</v>
       </c>
       <c r="L190" s="15">
         <v>0.00231</v>
       </c>
       <c r="M190" s="15">
         <v>0.00223</v>
       </c>
       <c r="N190" s="15">
-        <v>1865</v>
+        <v>1338</v>
       </c>
       <c r="O190" s="15">
-        <v>4250</v>
+        <v>3050</v>
       </c>
       <c r="P190" s="15"/>
       <c r="Q190" s="15"/>
       <c r="R190"/>
     </row>
     <row r="191" spans="1:18">
       <c r="B191" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C191" s="15" t="s">
         <v>461</v>
       </c>
       <c r="D191" s="15" t="s">
         <v>462</v>
       </c>
       <c r="E191" s="15" t="s">
         <v>463</v>
       </c>
       <c r="F191" s="15"/>
       <c r="G191" s="15"/>
       <c r="H191" s="15"/>
       <c r="I191" s="15"/>
       <c r="J191" s="15">
         <v>500</v>
       </c>
@@ -9991,129 +9991,129 @@
         <v>464</v>
       </c>
       <c r="D192" s="15" t="s">
         <v>465</v>
       </c>
       <c r="E192" s="15" t="s">
         <v>466</v>
       </c>
       <c r="F192" s="15"/>
       <c r="G192" s="15"/>
       <c r="H192" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I192" s="15"/>
       <c r="J192" s="15"/>
       <c r="K192" s="15">
         <v>0.00284</v>
       </c>
       <c r="L192" s="15">
         <v>0.00246</v>
       </c>
       <c r="M192" s="15">
         <v>0.00236</v>
       </c>
       <c r="N192" s="15">
-        <v>4230</v>
+        <v>3290</v>
       </c>
       <c r="O192" s="15"/>
       <c r="P192" s="15"/>
       <c r="Q192" s="15"/>
       <c r="R192"/>
     </row>
     <row r="193" spans="1:18">
       <c r="B193" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C193" s="15" t="s">
         <v>467</v>
       </c>
       <c r="D193" s="15" t="s">
         <v>468</v>
       </c>
       <c r="E193" s="15" t="s">
         <v>469</v>
       </c>
       <c r="F193" s="15"/>
       <c r="G193" s="15"/>
       <c r="H193" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I193" s="15"/>
       <c r="J193" s="15">
         <v>500</v>
       </c>
       <c r="K193" s="15">
         <v>0.00435</v>
       </c>
       <c r="L193" s="15">
         <v>0.00302</v>
       </c>
       <c r="M193" s="15">
         <v>0.00278</v>
       </c>
       <c r="N193" s="15">
-        <v>478204</v>
+        <v>506669</v>
       </c>
       <c r="O193" s="15"/>
       <c r="P193" s="15"/>
       <c r="Q193" s="15"/>
       <c r="R193"/>
     </row>
     <row r="194" spans="1:18">
       <c r="B194" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C194" s="15" t="s">
         <v>470</v>
       </c>
       <c r="D194" s="15" t="s">
         <v>471</v>
       </c>
       <c r="E194" s="15" t="s">
         <v>472</v>
       </c>
       <c r="F194" s="15"/>
       <c r="G194" s="15"/>
       <c r="H194" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I194" s="15"/>
       <c r="J194" s="15">
         <v>5000</v>
       </c>
       <c r="K194" s="15">
         <v>0.00284</v>
       </c>
       <c r="L194" s="15">
         <v>0.00246</v>
       </c>
       <c r="M194" s="15">
         <v>0.00236</v>
       </c>
       <c r="N194" s="15">
-        <v>2226</v>
+        <v>2094</v>
       </c>
       <c r="O194" s="15"/>
       <c r="P194" s="15"/>
       <c r="Q194" s="15"/>
       <c r="R194"/>
     </row>
     <row r="195" spans="1:18">
       <c r="B195" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C195" s="15" t="s">
         <v>473</v>
       </c>
       <c r="D195" s="15" t="s">
         <v>474</v>
       </c>
       <c r="E195" s="15">
         <v>10000003388</v>
       </c>
       <c r="F195" s="15"/>
       <c r="G195" s="15"/>
       <c r="H195" s="15"/>
       <c r="I195" s="15"/>
       <c r="J195" s="15">
         <v>500</v>
@@ -10143,51 +10143,51 @@
       <c r="D196" s="15" t="s">
         <v>476</v>
       </c>
       <c r="E196" s="15" t="s">
         <v>477</v>
       </c>
       <c r="F196" s="15"/>
       <c r="G196" s="15"/>
       <c r="H196" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I196" s="15"/>
       <c r="J196" s="15">
         <v>500</v>
       </c>
       <c r="K196" s="15">
         <v>0.00435</v>
       </c>
       <c r="L196" s="15">
         <v>0.00302</v>
       </c>
       <c r="M196" s="15">
         <v>0.00278</v>
       </c>
       <c r="N196" s="15">
-        <v>7585</v>
+        <v>8570</v>
       </c>
       <c r="O196" s="15"/>
       <c r="P196" s="15"/>
       <c r="Q196" s="15"/>
       <c r="R196"/>
     </row>
     <row r="197" spans="1:18">
       <c r="B197" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C197" s="15" t="s">
         <v>478</v>
       </c>
       <c r="D197" s="15" t="s">
         <v>479</v>
       </c>
       <c r="E197" s="15">
         <v>10000003391</v>
       </c>
       <c r="F197" s="15"/>
       <c r="G197" s="15"/>
       <c r="H197" s="15"/>
       <c r="I197" s="15"/>
       <c r="J197" s="15">
         <v>500</v>
@@ -10252,129 +10252,129 @@
       <c r="D199" s="15" t="s">
         <v>483</v>
       </c>
       <c r="E199" s="15" t="s">
         <v>484</v>
       </c>
       <c r="F199" s="15"/>
       <c r="G199" s="15"/>
       <c r="H199" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I199" s="15"/>
       <c r="J199" s="15">
         <v>500</v>
       </c>
       <c r="K199" s="15">
         <v>0.00435</v>
       </c>
       <c r="L199" s="15">
         <v>0.00302</v>
       </c>
       <c r="M199" s="15">
         <v>0.00278</v>
       </c>
       <c r="N199" s="15">
-        <v>154785</v>
+        <v>138051</v>
       </c>
       <c r="O199" s="15"/>
       <c r="P199" s="15"/>
       <c r="Q199" s="15"/>
       <c r="R199"/>
     </row>
     <row r="200" spans="1:18">
       <c r="B200" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C200" s="15" t="s">
         <v>485</v>
       </c>
       <c r="D200" s="15" t="s">
         <v>486</v>
       </c>
       <c r="E200" s="15">
         <v>10000005755</v>
       </c>
       <c r="F200" s="15"/>
       <c r="G200" s="15"/>
       <c r="H200" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I200" s="15"/>
       <c r="J200" s="15">
         <v>500</v>
       </c>
       <c r="K200" s="15">
         <v>0.00282</v>
       </c>
       <c r="L200" s="15">
         <v>0.00244</v>
       </c>
       <c r="M200" s="15">
         <v>0.00235</v>
       </c>
       <c r="N200" s="15">
-        <v>4474</v>
+        <v>3612</v>
       </c>
       <c r="O200" s="15"/>
       <c r="P200" s="15"/>
       <c r="Q200" s="15"/>
       <c r="R200"/>
     </row>
     <row r="201" spans="1:18">
       <c r="B201" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C201" s="15" t="s">
         <v>487</v>
       </c>
       <c r="D201" s="15" t="s">
         <v>488</v>
       </c>
       <c r="E201" s="15" t="s">
         <v>489</v>
       </c>
       <c r="F201" s="15"/>
       <c r="G201" s="15"/>
       <c r="H201" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I201" s="15"/>
       <c r="J201" s="15">
         <v>500</v>
       </c>
       <c r="K201" s="15">
         <v>0.00435</v>
       </c>
       <c r="L201" s="15">
         <v>0.00302</v>
       </c>
       <c r="M201" s="15">
         <v>0.00278</v>
       </c>
       <c r="N201" s="15">
-        <v>1633</v>
+        <v>1800</v>
       </c>
       <c r="O201" s="15"/>
       <c r="P201" s="15"/>
       <c r="Q201" s="15"/>
       <c r="R201"/>
     </row>
     <row r="202" spans="1:18">
       <c r="B202" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C202" s="15" t="s">
         <v>490</v>
       </c>
       <c r="D202" s="15" t="s">
         <v>491</v>
       </c>
       <c r="E202" s="15" t="s">
         <v>492</v>
       </c>
       <c r="F202" s="15"/>
       <c r="G202" s="15"/>
       <c r="H202" s="15"/>
       <c r="I202" s="15"/>
       <c r="J202" s="15"/>
       <c r="K202" s="15">
@@ -10480,51 +10480,51 @@
       </c>
       <c r="E205" s="15">
         <v>10000001037</v>
       </c>
       <c r="F205" s="15"/>
       <c r="G205" s="15"/>
       <c r="H205" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I205" s="15" t="s">
         <v>498</v>
       </c>
       <c r="J205" s="15">
         <v>1000</v>
       </c>
       <c r="K205" s="15">
         <v>0.00279</v>
       </c>
       <c r="L205" s="15">
         <v>0.00242</v>
       </c>
       <c r="M205" s="15">
         <v>0.00233</v>
       </c>
       <c r="N205" s="15">
-        <v>15002</v>
+        <v>14895</v>
       </c>
       <c r="O205" s="15"/>
       <c r="P205" s="15"/>
       <c r="Q205" s="15"/>
       <c r="R205"/>
     </row>
     <row r="206" spans="1:18">
       <c r="B206" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C206" s="15" t="s">
         <v>499</v>
       </c>
       <c r="D206" s="15" t="s">
         <v>500</v>
       </c>
       <c r="E206" s="15" t="s">
         <v>501</v>
       </c>
       <c r="F206" s="15"/>
       <c r="G206" s="15"/>
       <c r="H206" s="15"/>
       <c r="I206" s="15"/>
       <c r="J206" s="15">
         <v>500</v>
@@ -10659,51 +10659,51 @@
       <c r="D210" s="15" t="s">
         <v>511</v>
       </c>
       <c r="E210" s="15">
         <v>10000005942</v>
       </c>
       <c r="F210" s="15"/>
       <c r="G210" s="15"/>
       <c r="H210" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I210" s="15"/>
       <c r="J210" s="15">
         <v>500</v>
       </c>
       <c r="K210" s="15">
         <v>0.00435</v>
       </c>
       <c r="L210" s="15">
         <v>0.00302</v>
       </c>
       <c r="M210" s="15">
         <v>0.00278</v>
       </c>
       <c r="N210" s="15">
-        <v>298</v>
+        <v>210</v>
       </c>
       <c r="O210" s="15"/>
       <c r="P210" s="15"/>
       <c r="Q210" s="15"/>
       <c r="R210"/>
     </row>
     <row r="211" spans="1:18">
       <c r="B211" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C211" s="15" t="s">
         <v>512</v>
       </c>
       <c r="D211" s="15" t="s">
         <v>513</v>
       </c>
       <c r="E211" s="15" t="s">
         <v>514</v>
       </c>
       <c r="F211" s="15"/>
       <c r="G211" s="15"/>
       <c r="H211" s="15"/>
       <c r="I211" s="15"/>
       <c r="J211" s="15"/>
       <c r="K211" s="15">
@@ -10764,90 +10764,90 @@
       <c r="D213" s="15" t="s">
         <v>519</v>
       </c>
       <c r="E213" s="15" t="s">
         <v>520</v>
       </c>
       <c r="F213" s="15"/>
       <c r="G213" s="15"/>
       <c r="H213" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I213" s="15"/>
       <c r="J213" s="15">
         <v>500</v>
       </c>
       <c r="K213" s="15">
         <v>0.00435</v>
       </c>
       <c r="L213" s="15">
         <v>0.00302</v>
       </c>
       <c r="M213" s="15">
         <v>0.00278</v>
       </c>
       <c r="N213" s="15">
-        <v>600240</v>
+        <v>620937</v>
       </c>
       <c r="O213" s="15"/>
       <c r="P213" s="15"/>
       <c r="Q213" s="15"/>
       <c r="R213"/>
     </row>
     <row r="214" spans="1:18">
       <c r="B214" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C214" s="15" t="s">
         <v>521</v>
       </c>
       <c r="D214" s="15" t="s">
         <v>522</v>
       </c>
       <c r="E214" s="15" t="s">
         <v>523</v>
       </c>
       <c r="F214" s="15"/>
       <c r="G214" s="15"/>
       <c r="H214" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I214" s="15"/>
       <c r="J214" s="15">
         <v>500</v>
       </c>
       <c r="K214" s="15">
         <v>0.00435</v>
       </c>
       <c r="L214" s="15">
         <v>0.00302</v>
       </c>
       <c r="M214" s="15">
         <v>0.00278</v>
       </c>
       <c r="N214" s="15">
-        <v>11205</v>
+        <v>7719</v>
       </c>
       <c r="O214" s="15"/>
       <c r="P214" s="15"/>
       <c r="Q214" s="15"/>
       <c r="R214"/>
     </row>
     <row r="215" spans="1:18">
       <c r="B215" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C215" s="15" t="s">
         <v>524</v>
       </c>
       <c r="D215" s="15" t="s">
         <v>525</v>
       </c>
       <c r="E215" s="15" t="s">
         <v>526</v>
       </c>
       <c r="F215" s="15"/>
       <c r="G215" s="15"/>
       <c r="H215" s="15"/>
       <c r="I215" s="15"/>
       <c r="J215" s="15"/>
       <c r="K215" s="15">
@@ -11011,129 +11011,129 @@
       <c r="D220" s="15" t="s">
         <v>540</v>
       </c>
       <c r="E220" s="15" t="s">
         <v>541</v>
       </c>
       <c r="F220" s="15"/>
       <c r="G220" s="15"/>
       <c r="H220" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I220" s="15"/>
       <c r="J220" s="15">
         <v>500</v>
       </c>
       <c r="K220" s="15">
         <v>0.00435</v>
       </c>
       <c r="L220" s="15">
         <v>0.00302</v>
       </c>
       <c r="M220" s="15">
         <v>0.00278</v>
       </c>
       <c r="N220" s="15">
-        <v>375</v>
+        <v>300</v>
       </c>
       <c r="O220" s="15"/>
       <c r="P220" s="15"/>
       <c r="Q220" s="15"/>
       <c r="R220"/>
     </row>
     <row r="221" spans="1:18">
       <c r="B221" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C221" s="15" t="s">
         <v>542</v>
       </c>
       <c r="D221" s="15" t="s">
         <v>543</v>
       </c>
       <c r="E221" s="15" t="s">
         <v>544</v>
       </c>
       <c r="F221" s="15"/>
       <c r="G221" s="15"/>
       <c r="H221" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I221" s="15"/>
       <c r="J221" s="15">
         <v>500</v>
       </c>
       <c r="K221" s="15">
         <v>0.00435</v>
       </c>
       <c r="L221" s="15">
         <v>0.00302</v>
       </c>
       <c r="M221" s="15">
         <v>0.00278</v>
       </c>
       <c r="N221" s="15">
-        <v>320530</v>
+        <v>350053</v>
       </c>
       <c r="O221" s="15"/>
       <c r="P221" s="15"/>
       <c r="Q221" s="15"/>
       <c r="R221"/>
     </row>
     <row r="222" spans="1:18">
       <c r="B222" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C222" s="15" t="s">
         <v>545</v>
       </c>
       <c r="D222" s="15" t="s">
         <v>546</v>
       </c>
       <c r="E222" s="15" t="s">
         <v>547</v>
       </c>
       <c r="F222" s="15"/>
       <c r="G222" s="15"/>
       <c r="H222" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I222" s="15"/>
       <c r="J222" s="15">
         <v>500</v>
       </c>
       <c r="K222" s="15">
         <v>0.00435</v>
       </c>
       <c r="L222" s="15">
         <v>0.00302</v>
       </c>
       <c r="M222" s="15">
         <v>0.00278</v>
       </c>
       <c r="N222" s="15">
-        <v>217137</v>
+        <v>166046</v>
       </c>
       <c r="O222" s="15"/>
       <c r="P222" s="15"/>
       <c r="Q222" s="15"/>
       <c r="R222"/>
     </row>
     <row r="223" spans="1:18">
       <c r="B223" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C223" s="15" t="s">
         <v>548</v>
       </c>
       <c r="D223" s="15" t="s">
         <v>549</v>
       </c>
       <c r="E223" s="15" t="s">
         <v>550</v>
       </c>
       <c r="F223" s="15"/>
       <c r="G223" s="15"/>
       <c r="H223" s="15"/>
       <c r="I223" s="15"/>
       <c r="J223" s="15"/>
       <c r="K223" s="15">
@@ -11293,51 +11293,51 @@
       <c r="D228" s="15" t="s">
         <v>564</v>
       </c>
       <c r="E228" s="15" t="s">
         <v>565</v>
       </c>
       <c r="F228" s="15"/>
       <c r="G228" s="15"/>
       <c r="H228" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I228" s="15"/>
       <c r="J228" s="15">
         <v>1000</v>
       </c>
       <c r="K228" s="15">
         <v>0.00507</v>
       </c>
       <c r="L228" s="15">
         <v>0.00362</v>
       </c>
       <c r="M228" s="15">
         <v>0.00327</v>
       </c>
       <c r="N228" s="15">
-        <v>768</v>
+        <v>1056</v>
       </c>
       <c r="O228" s="15"/>
       <c r="P228" s="15"/>
       <c r="Q228" s="15"/>
       <c r="R228"/>
     </row>
     <row r="229" spans="1:18">
       <c r="B229" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C229" s="15" t="s">
         <v>566</v>
       </c>
       <c r="D229" s="15" t="s">
         <v>567</v>
       </c>
       <c r="E229" s="15" t="s">
         <v>568</v>
       </c>
       <c r="F229" s="15"/>
       <c r="G229" s="15"/>
       <c r="H229" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I229" s="15"/>
@@ -11367,51 +11367,51 @@
         <v>569</v>
       </c>
       <c r="D230" s="15" t="s">
         <v>570</v>
       </c>
       <c r="E230" s="15" t="s">
         <v>571</v>
       </c>
       <c r="F230" s="15"/>
       <c r="G230" s="15"/>
       <c r="H230" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I230" s="15"/>
       <c r="J230" s="15"/>
       <c r="K230" s="15">
         <v>0.00321</v>
       </c>
       <c r="L230" s="15">
         <v>0.00278</v>
       </c>
       <c r="M230" s="15">
         <v>0.00268</v>
       </c>
       <c r="N230" s="15">
-        <v>35180</v>
+        <v>39138</v>
       </c>
       <c r="O230" s="15"/>
       <c r="P230" s="15"/>
       <c r="Q230" s="15"/>
       <c r="R230"/>
     </row>
     <row r="231" spans="1:18">
       <c r="B231" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C231" s="15" t="s">
         <v>572</v>
       </c>
       <c r="D231" s="15" t="s">
         <v>573</v>
       </c>
       <c r="E231" s="15" t="s">
         <v>574</v>
       </c>
       <c r="F231" s="15"/>
       <c r="G231" s="15"/>
       <c r="H231" s="15"/>
       <c r="I231" s="15"/>
       <c r="J231" s="15">
         <v>500</v>
@@ -11476,51 +11476,51 @@
         <v>578</v>
       </c>
       <c r="D233" s="15" t="s">
         <v>579</v>
       </c>
       <c r="E233" s="15" t="s">
         <v>580</v>
       </c>
       <c r="F233" s="15"/>
       <c r="G233" s="15"/>
       <c r="H233" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I233" s="15"/>
       <c r="J233" s="15"/>
       <c r="K233" s="15">
         <v>0.00321</v>
       </c>
       <c r="L233" s="15">
         <v>0.00278</v>
       </c>
       <c r="M233" s="15">
         <v>0.00268</v>
       </c>
       <c r="N233" s="15">
-        <v>32110</v>
+        <v>34086</v>
       </c>
       <c r="O233" s="15"/>
       <c r="P233" s="15"/>
       <c r="Q233" s="15"/>
       <c r="R233"/>
     </row>
     <row r="234" spans="1:18">
       <c r="B234" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C234" s="15" t="s">
         <v>581</v>
       </c>
       <c r="D234" s="15" t="s">
         <v>582</v>
       </c>
       <c r="E234" s="15" t="s">
         <v>583</v>
       </c>
       <c r="F234" s="15"/>
       <c r="G234" s="15"/>
       <c r="H234" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I234" s="15"/>
@@ -11552,88 +11552,88 @@
       <c r="D235" s="15" t="s">
         <v>585</v>
       </c>
       <c r="E235" s="15" t="s">
         <v>586</v>
       </c>
       <c r="F235" s="15"/>
       <c r="G235" s="15"/>
       <c r="H235" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I235" s="15"/>
       <c r="J235" s="15">
         <v>5000</v>
       </c>
       <c r="K235" s="15">
         <v>0.00321</v>
       </c>
       <c r="L235" s="15">
         <v>0.00278</v>
       </c>
       <c r="M235" s="15">
         <v>0.00268</v>
       </c>
       <c r="N235" s="15">
-        <v>38346</v>
+        <v>36960</v>
       </c>
       <c r="O235" s="15"/>
       <c r="P235" s="15"/>
       <c r="Q235" s="15"/>
       <c r="R235"/>
     </row>
     <row r="236" spans="1:18">
       <c r="B236" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C236" s="15" t="s">
         <v>587</v>
       </c>
       <c r="D236" s="15" t="s">
         <v>588</v>
       </c>
       <c r="E236" s="15" t="s">
         <v>589</v>
       </c>
       <c r="F236" s="15"/>
       <c r="G236" s="15"/>
       <c r="H236" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I236" s="15"/>
       <c r="J236" s="15"/>
       <c r="K236" s="15">
         <v>0.00321</v>
       </c>
       <c r="L236" s="15">
         <v>0.00278</v>
       </c>
       <c r="M236" s="15">
         <v>0.00268</v>
       </c>
       <c r="N236" s="15">
-        <v>42987</v>
+        <v>39606</v>
       </c>
       <c r="O236" s="15"/>
       <c r="P236" s="15"/>
       <c r="Q236" s="15"/>
       <c r="R236"/>
     </row>
     <row r="237" spans="1:18">
       <c r="B237" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C237" s="15" t="s">
         <v>590</v>
       </c>
       <c r="D237" s="15" t="s">
         <v>591</v>
       </c>
       <c r="E237" s="15">
         <v>10080036542</v>
       </c>
       <c r="F237" s="15"/>
       <c r="G237" s="15"/>
       <c r="H237" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I237" s="15"/>
@@ -11739,51 +11739,51 @@
       <c r="D240" s="15" t="s">
         <v>598</v>
       </c>
       <c r="E240" s="15" t="s">
         <v>599</v>
       </c>
       <c r="F240" s="15"/>
       <c r="G240" s="15"/>
       <c r="H240" s="15" t="s">
         <v>285</v>
       </c>
       <c r="I240" s="15"/>
       <c r="J240" s="15">
         <v>2000</v>
       </c>
       <c r="K240" s="15">
         <v>0.04937</v>
       </c>
       <c r="L240" s="15">
         <v>0.04937</v>
       </c>
       <c r="M240" s="15">
         <v>0.04937</v>
       </c>
       <c r="N240" s="15">
-        <v>17800</v>
+        <v>15400</v>
       </c>
       <c r="O240" s="15"/>
       <c r="P240" s="15"/>
       <c r="Q240" s="15"/>
       <c r="R240"/>
     </row>
     <row r="241" spans="1:18">
       <c r="B241" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C241" s="15" t="s">
         <v>600</v>
       </c>
       <c r="D241" s="15" t="s">
         <v>601</v>
       </c>
       <c r="E241" s="15" t="s">
         <v>602</v>
       </c>
       <c r="F241" s="15"/>
       <c r="G241" s="15"/>
       <c r="H241" s="15" t="s">
         <v>285</v>
       </c>
       <c r="I241" s="15"/>
@@ -11923,55 +11923,53 @@
       </c>
       <c r="D245" s="15" t="s">
         <v>614</v>
       </c>
       <c r="E245" s="15" t="s">
         <v>615</v>
       </c>
       <c r="F245" s="15"/>
       <c r="G245" s="15"/>
       <c r="H245" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I245" s="15"/>
       <c r="J245" s="15">
         <v>5000</v>
       </c>
       <c r="K245" s="15">
         <v>0.00315</v>
       </c>
       <c r="L245" s="15">
         <v>0.00273</v>
       </c>
       <c r="M245" s="15">
         <v>0.00263</v>
       </c>
-      <c r="N245" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N245" s="15"/>
       <c r="O245" s="15">
-        <v>8400</v>
+        <v>7100</v>
       </c>
       <c r="P245" s="15"/>
       <c r="Q245" s="15"/>
       <c r="R245"/>
     </row>
     <row r="246" spans="1:18">
       <c r="B246" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C246" s="15" t="s">
         <v>616</v>
       </c>
       <c r="D246" s="15" t="s">
         <v>617</v>
       </c>
       <c r="E246" s="15" t="s">
         <v>618</v>
       </c>
       <c r="F246" s="15"/>
       <c r="G246" s="15"/>
       <c r="H246" s="15" t="s">
         <v>285</v>
       </c>
       <c r="I246" s="15"/>
       <c r="J246" s="15">
@@ -12041,130 +12039,130 @@
       </c>
       <c r="E248" s="15" t="s">
         <v>623</v>
       </c>
       <c r="F248" s="15"/>
       <c r="G248" s="15"/>
       <c r="H248" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I248" s="15" t="s">
         <v>622</v>
       </c>
       <c r="J248" s="15">
         <v>5000</v>
       </c>
       <c r="K248" s="15">
         <v>0.00303</v>
       </c>
       <c r="L248" s="15">
         <v>0.00263</v>
       </c>
       <c r="M248" s="15">
         <v>0.00253</v>
       </c>
       <c r="N248" s="15">
-        <v>1882</v>
+        <v>2659</v>
       </c>
       <c r="O248" s="15"/>
       <c r="P248" s="15"/>
       <c r="Q248" s="15"/>
       <c r="R248"/>
     </row>
     <row r="249" spans="1:18">
       <c r="B249" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C249" s="15" t="s">
         <v>624</v>
       </c>
       <c r="D249" s="15" t="s">
         <v>625</v>
       </c>
       <c r="E249" s="15" t="s">
         <v>626</v>
       </c>
       <c r="F249" s="15"/>
       <c r="G249" s="15"/>
       <c r="H249" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I249" s="15"/>
       <c r="J249" s="15"/>
       <c r="K249" s="15">
         <v>0.00321</v>
       </c>
       <c r="L249" s="15">
         <v>0.00278</v>
       </c>
       <c r="M249" s="15">
         <v>0.00268</v>
       </c>
       <c r="N249" s="15">
-        <v>31525</v>
+        <v>43165</v>
       </c>
       <c r="O249" s="15"/>
       <c r="P249" s="15"/>
       <c r="Q249" s="15"/>
       <c r="R249"/>
     </row>
     <row r="250" spans="1:18">
       <c r="B250" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C250" s="15" t="s">
         <v>627</v>
       </c>
       <c r="D250" s="15" t="s">
         <v>628</v>
       </c>
       <c r="E250" s="15" t="s">
         <v>629</v>
       </c>
       <c r="F250" s="15"/>
       <c r="G250" s="15"/>
       <c r="H250" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I250" s="15"/>
       <c r="J250" s="15">
         <v>5000</v>
       </c>
       <c r="K250" s="15">
         <v>0.00297</v>
       </c>
       <c r="L250" s="15">
         <v>0.00257</v>
       </c>
       <c r="M250" s="15">
         <v>0.00248</v>
       </c>
       <c r="N250" s="15">
-        <v>504</v>
+        <v>487</v>
       </c>
       <c r="O250" s="15">
-        <v>4200</v>
+        <v>4051</v>
       </c>
       <c r="P250" s="15"/>
       <c r="Q250" s="15"/>
       <c r="R250"/>
     </row>
     <row r="251" spans="1:18">
       <c r="B251" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C251" s="15" t="s">
         <v>630</v>
       </c>
       <c r="D251" s="15" t="s">
         <v>631</v>
       </c>
       <c r="E251" s="15">
         <v>10080055333</v>
       </c>
       <c r="F251" s="15"/>
       <c r="G251" s="15"/>
       <c r="H251" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I251" s="15"/>
       <c r="J251" s="15">
@@ -12304,130 +12302,130 @@
         <v>641</v>
       </c>
       <c r="D255" s="15" t="s">
         <v>642</v>
       </c>
       <c r="E255" s="15" t="s">
         <v>643</v>
       </c>
       <c r="F255" s="15"/>
       <c r="G255" s="15"/>
       <c r="H255" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I255" s="15"/>
       <c r="J255" s="15"/>
       <c r="K255" s="15">
         <v>0.00321</v>
       </c>
       <c r="L255" s="15">
         <v>0.00278</v>
       </c>
       <c r="M255" s="15">
         <v>0.00268</v>
       </c>
       <c r="N255" s="15">
-        <v>27235</v>
+        <v>25656</v>
       </c>
       <c r="O255" s="15"/>
       <c r="P255" s="15"/>
       <c r="Q255" s="15"/>
       <c r="R255"/>
     </row>
     <row r="256" spans="1:18">
       <c r="B256" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C256" s="15" t="s">
         <v>644</v>
       </c>
       <c r="D256" s="15" t="s">
         <v>645</v>
       </c>
       <c r="E256" s="15" t="s">
         <v>646</v>
       </c>
       <c r="F256" s="15"/>
       <c r="G256" s="15"/>
       <c r="H256" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I256" s="15"/>
       <c r="J256" s="15">
         <v>5000</v>
       </c>
       <c r="K256" s="15">
         <v>0.00321</v>
       </c>
       <c r="L256" s="15">
         <v>0.00278</v>
       </c>
       <c r="M256" s="15">
         <v>0.00268</v>
       </c>
       <c r="N256" s="15">
-        <v>2136</v>
+        <v>2016</v>
       </c>
       <c r="O256" s="15"/>
       <c r="P256" s="15"/>
       <c r="Q256" s="15"/>
       <c r="R256"/>
     </row>
     <row r="257" spans="1:18">
       <c r="B257" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C257" s="15" t="s">
         <v>647</v>
       </c>
       <c r="D257" s="15" t="s">
         <v>648</v>
       </c>
       <c r="E257" s="15" t="s">
         <v>649</v>
       </c>
       <c r="F257" s="15"/>
       <c r="G257" s="15"/>
       <c r="H257" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I257" s="15"/>
       <c r="J257" s="15">
         <v>5000</v>
       </c>
       <c r="K257" s="15">
         <v>0.00311</v>
       </c>
       <c r="L257" s="15">
         <v>0.00269</v>
       </c>
       <c r="M257" s="15">
         <v>0.00259</v>
       </c>
       <c r="N257" s="15"/>
       <c r="O257" s="15">
-        <v>3600</v>
+        <v>3700</v>
       </c>
       <c r="P257" s="15"/>
       <c r="Q257" s="15"/>
       <c r="R257"/>
     </row>
     <row r="258" spans="1:18">
       <c r="B258" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C258" s="15" t="s">
         <v>650</v>
       </c>
       <c r="D258" s="15" t="s">
         <v>651</v>
       </c>
       <c r="E258" s="15" t="s">
         <v>652</v>
       </c>
       <c r="F258" s="15"/>
       <c r="G258" s="15"/>
       <c r="H258" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I258" s="15"/>
       <c r="J258" s="15">
@@ -12456,51 +12454,51 @@
         <v>653</v>
       </c>
       <c r="D259" s="15" t="s">
         <v>654</v>
       </c>
       <c r="E259" s="15" t="s">
         <v>655</v>
       </c>
       <c r="F259" s="15"/>
       <c r="G259" s="15"/>
       <c r="H259" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I259" s="15"/>
       <c r="J259" s="15"/>
       <c r="K259" s="15">
         <v>0.00321</v>
       </c>
       <c r="L259" s="15">
         <v>0.00278</v>
       </c>
       <c r="M259" s="15">
         <v>0.00268</v>
       </c>
       <c r="N259" s="15">
-        <v>30168</v>
+        <v>33939</v>
       </c>
       <c r="O259" s="15"/>
       <c r="P259" s="15"/>
       <c r="Q259" s="15"/>
       <c r="R259"/>
     </row>
     <row r="260" spans="1:18">
       <c r="B260" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C260" s="15" t="s">
         <v>656</v>
       </c>
       <c r="D260" s="15" t="s">
         <v>657</v>
       </c>
       <c r="E260" s="15" t="s">
         <v>658</v>
       </c>
       <c r="F260" s="15"/>
       <c r="G260" s="15"/>
       <c r="H260" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I260" s="15"/>
@@ -12532,201 +12530,201 @@
       <c r="D261" s="15" t="s">
         <v>660</v>
       </c>
       <c r="E261" s="15" t="s">
         <v>661</v>
       </c>
       <c r="F261" s="15"/>
       <c r="G261" s="15"/>
       <c r="H261" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I261" s="15"/>
       <c r="J261" s="15">
         <v>5000</v>
       </c>
       <c r="K261" s="15">
         <v>0.00305</v>
       </c>
       <c r="L261" s="15">
         <v>0.00264</v>
       </c>
       <c r="M261" s="15">
         <v>0.00254</v>
       </c>
       <c r="N261" s="15">
-        <v>990</v>
+        <v>1185</v>
       </c>
       <c r="O261" s="15"/>
       <c r="P261" s="15"/>
       <c r="Q261" s="15"/>
       <c r="R261"/>
     </row>
     <row r="262" spans="1:18">
       <c r="B262" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C262" s="15" t="s">
         <v>662</v>
       </c>
       <c r="D262" s="15" t="s">
         <v>663</v>
       </c>
       <c r="E262" s="15" t="s">
         <v>664</v>
       </c>
       <c r="F262" s="15"/>
       <c r="G262" s="15"/>
       <c r="H262" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I262" s="15"/>
       <c r="J262" s="15"/>
       <c r="K262" s="15">
         <v>0.00321</v>
       </c>
       <c r="L262" s="15">
         <v>0.00278</v>
       </c>
       <c r="M262" s="15">
         <v>0.00268</v>
       </c>
       <c r="N262" s="15">
-        <v>41929</v>
+        <v>29065</v>
       </c>
       <c r="O262" s="15"/>
       <c r="P262" s="15"/>
       <c r="Q262" s="15"/>
       <c r="R262"/>
     </row>
     <row r="263" spans="1:18">
       <c r="B263" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C263" s="15" t="s">
         <v>665</v>
       </c>
       <c r="D263" s="15" t="s">
         <v>666</v>
       </c>
       <c r="E263" s="15" t="s">
         <v>667</v>
       </c>
       <c r="F263" s="15"/>
       <c r="G263" s="15"/>
       <c r="H263" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I263" s="15"/>
       <c r="J263" s="15"/>
       <c r="K263" s="15">
         <v>0.00321</v>
       </c>
       <c r="L263" s="15">
         <v>0.00278</v>
       </c>
       <c r="M263" s="15">
         <v>0.00268</v>
       </c>
       <c r="N263" s="15">
-        <v>41710</v>
+        <v>34920</v>
       </c>
       <c r="O263" s="15"/>
       <c r="P263" s="15"/>
       <c r="Q263" s="15"/>
       <c r="R263"/>
     </row>
     <row r="264" spans="1:18">
       <c r="B264" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C264" s="15" t="s">
         <v>668</v>
       </c>
       <c r="D264" s="15" t="s">
         <v>669</v>
       </c>
       <c r="E264" s="15" t="s">
         <v>670</v>
       </c>
       <c r="F264" s="15"/>
       <c r="G264" s="15"/>
       <c r="H264" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I264" s="15"/>
       <c r="J264" s="15">
         <v>5000</v>
       </c>
       <c r="K264" s="15">
         <v>0.00434</v>
       </c>
       <c r="L264" s="15">
         <v>0.00314</v>
       </c>
       <c r="M264" s="15">
         <v>0.00274</v>
       </c>
       <c r="N264" s="15">
-        <v>378</v>
+        <v>471</v>
       </c>
       <c r="O264" s="15"/>
       <c r="P264" s="15"/>
       <c r="Q264" s="15"/>
       <c r="R264"/>
     </row>
     <row r="265" spans="1:18">
       <c r="B265" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C265" s="15" t="s">
         <v>671</v>
       </c>
       <c r="D265" s="15" t="s">
         <v>672</v>
       </c>
       <c r="E265" s="15" t="s">
         <v>673</v>
       </c>
       <c r="F265" s="15"/>
       <c r="G265" s="15"/>
       <c r="H265" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I265" s="15"/>
       <c r="J265" s="15"/>
       <c r="K265" s="15">
         <v>0.00321</v>
       </c>
       <c r="L265" s="15">
         <v>0.00278</v>
       </c>
       <c r="M265" s="15">
         <v>0.00268</v>
       </c>
       <c r="N265" s="15">
-        <v>31979</v>
+        <v>36420</v>
       </c>
       <c r="O265" s="15"/>
       <c r="P265" s="15"/>
       <c r="Q265" s="15"/>
       <c r="R265"/>
     </row>
     <row r="266" spans="1:18">
       <c r="B266" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C266" s="15" t="s">
         <v>674</v>
       </c>
       <c r="D266" s="15" t="s">
         <v>675</v>
       </c>
       <c r="E266" s="15">
         <v>10080055332</v>
       </c>
       <c r="F266" s="15"/>
       <c r="G266" s="15"/>
       <c r="H266" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I266" s="15"/>
@@ -12758,211 +12756,211 @@
       <c r="D267" s="15" t="s">
         <v>677</v>
       </c>
       <c r="E267" s="15" t="s">
         <v>678</v>
       </c>
       <c r="F267" s="15"/>
       <c r="G267" s="15"/>
       <c r="H267" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I267" s="15"/>
       <c r="J267" s="15">
         <v>5000</v>
       </c>
       <c r="K267" s="15">
         <v>0.00297</v>
       </c>
       <c r="L267" s="15">
         <v>0.00257</v>
       </c>
       <c r="M267" s="15">
         <v>0.00248</v>
       </c>
       <c r="N267" s="15">
-        <v>7251</v>
+        <v>6865</v>
       </c>
       <c r="O267" s="15"/>
       <c r="P267" s="15"/>
       <c r="Q267" s="15"/>
       <c r="R267"/>
     </row>
     <row r="268" spans="1:18">
       <c r="B268" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C268" s="15" t="s">
         <v>679</v>
       </c>
       <c r="D268" s="15" t="s">
         <v>680</v>
       </c>
       <c r="E268" s="15" t="s">
         <v>681</v>
       </c>
       <c r="F268" s="15"/>
       <c r="G268" s="15"/>
       <c r="H268" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I268" s="15"/>
       <c r="J268" s="15">
         <v>5000</v>
       </c>
       <c r="K268" s="15">
         <v>0.00321</v>
       </c>
       <c r="L268" s="15">
         <v>0.00278</v>
       </c>
       <c r="M268" s="15">
         <v>0.00268</v>
       </c>
       <c r="N268" s="15">
-        <v>30360</v>
+        <v>40480</v>
       </c>
       <c r="O268" s="15"/>
       <c r="P268" s="15"/>
       <c r="Q268" s="15"/>
       <c r="R268"/>
     </row>
     <row r="269" spans="1:18">
       <c r="B269" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C269" s="15" t="s">
         <v>682</v>
       </c>
       <c r="D269" s="15" t="s">
         <v>683</v>
       </c>
       <c r="E269" s="15">
         <v>10080055393</v>
       </c>
       <c r="F269" s="15"/>
       <c r="G269" s="15"/>
       <c r="H269" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I269" s="15"/>
       <c r="J269" s="15">
         <v>5000</v>
       </c>
       <c r="K269" s="15">
         <v>0.00321</v>
       </c>
       <c r="L269" s="15">
         <v>0.00278</v>
       </c>
       <c r="M269" s="15">
         <v>0.00268</v>
       </c>
       <c r="N269" s="15">
-        <v>39388</v>
+        <v>35724</v>
       </c>
       <c r="O269" s="15"/>
       <c r="P269" s="15"/>
       <c r="Q269" s="15"/>
       <c r="R269"/>
     </row>
     <row r="270" spans="1:18">
       <c r="B270" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C270" s="15" t="s">
         <v>684</v>
       </c>
       <c r="D270" s="15" t="s">
         <v>685</v>
       </c>
       <c r="E270" s="15">
         <v>10080052450</v>
       </c>
       <c r="F270" s="15"/>
       <c r="G270" s="15"/>
       <c r="H270" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I270" s="15" t="s">
         <v>686</v>
       </c>
       <c r="J270" s="15">
         <v>1000</v>
       </c>
       <c r="K270" s="15">
         <v>0.00359</v>
       </c>
       <c r="L270" s="15">
         <v>0.00311</v>
       </c>
       <c r="M270" s="15">
         <v>0.00299</v>
       </c>
       <c r="N270" s="15">
-        <v>990</v>
+        <v>1110</v>
       </c>
       <c r="O270" s="15"/>
       <c r="P270" s="15"/>
       <c r="Q270" s="15"/>
       <c r="R270"/>
     </row>
     <row r="271" spans="1:18">
       <c r="B271" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C271" s="15" t="s">
         <v>684</v>
       </c>
       <c r="D271" s="15" t="s">
         <v>685</v>
       </c>
       <c r="E271" s="15" t="s">
         <v>687</v>
       </c>
       <c r="F271" s="15"/>
       <c r="G271" s="15"/>
       <c r="H271" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I271" s="15" t="s">
         <v>686</v>
       </c>
       <c r="J271" s="15">
         <v>5000</v>
       </c>
       <c r="K271" s="15">
         <v>0.00306</v>
       </c>
       <c r="L271" s="15">
         <v>0.00265</v>
       </c>
       <c r="M271" s="15">
         <v>0.00255</v>
       </c>
       <c r="N271" s="15">
-        <v>378</v>
+        <v>432</v>
       </c>
       <c r="O271" s="15"/>
       <c r="P271" s="15"/>
       <c r="Q271" s="15"/>
       <c r="R271"/>
     </row>
     <row r="272" spans="1:18">
       <c r="B272" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C272" s="15" t="s">
         <v>688</v>
       </c>
       <c r="D272" s="15" t="s">
         <v>689</v>
       </c>
       <c r="E272" s="15" t="s">
         <v>690</v>
       </c>
       <c r="F272" s="15"/>
       <c r="G272" s="15"/>
       <c r="H272" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I272" s="15"/>
@@ -13142,90 +13140,90 @@
       <c r="D277" s="15" t="s">
         <v>704</v>
       </c>
       <c r="E277" s="15" t="s">
         <v>705</v>
       </c>
       <c r="F277" s="15"/>
       <c r="G277" s="15"/>
       <c r="H277" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I277" s="15"/>
       <c r="J277" s="15">
         <v>5000</v>
       </c>
       <c r="K277" s="15">
         <v>0.00305</v>
       </c>
       <c r="L277" s="15">
         <v>0.00264</v>
       </c>
       <c r="M277" s="15">
         <v>0.00254</v>
       </c>
       <c r="N277" s="15">
-        <v>3500</v>
+        <v>3850</v>
       </c>
       <c r="O277" s="15"/>
       <c r="P277" s="15"/>
       <c r="Q277" s="15"/>
       <c r="R277"/>
     </row>
     <row r="278" spans="1:18">
       <c r="B278" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C278" s="15" t="s">
         <v>706</v>
       </c>
       <c r="D278" s="15" t="s">
         <v>707</v>
       </c>
       <c r="E278" s="15" t="s">
         <v>708</v>
       </c>
       <c r="F278" s="15"/>
       <c r="G278" s="15"/>
       <c r="H278" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I278" s="15"/>
       <c r="J278" s="15">
         <v>5000</v>
       </c>
       <c r="K278" s="15">
         <v>0.00321</v>
       </c>
       <c r="L278" s="15">
         <v>0.00278</v>
       </c>
       <c r="M278" s="15">
         <v>0.00268</v>
       </c>
       <c r="N278" s="15">
-        <v>29920</v>
+        <v>26860</v>
       </c>
       <c r="O278" s="15"/>
       <c r="P278" s="15"/>
       <c r="Q278" s="15"/>
       <c r="R278"/>
     </row>
     <row r="279" spans="1:18">
       <c r="B279" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C279" s="15" t="s">
         <v>709</v>
       </c>
       <c r="D279" s="15" t="s">
         <v>710</v>
       </c>
       <c r="E279" s="15">
         <v>10080043291</v>
       </c>
       <c r="F279" s="15"/>
       <c r="G279" s="15"/>
       <c r="H279" s="15" t="s">
         <v>285</v>
       </c>
       <c r="I279" s="15"/>
@@ -13257,51 +13255,51 @@
       <c r="D280" s="15" t="s">
         <v>712</v>
       </c>
       <c r="E280" s="15" t="s">
         <v>713</v>
       </c>
       <c r="F280" s="15"/>
       <c r="G280" s="15"/>
       <c r="H280" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I280" s="15"/>
       <c r="J280" s="15">
         <v>5000</v>
       </c>
       <c r="K280" s="15">
         <v>0.00321</v>
       </c>
       <c r="L280" s="15">
         <v>0.00278</v>
       </c>
       <c r="M280" s="15">
         <v>0.00268</v>
       </c>
       <c r="N280" s="15">
-        <v>42630</v>
+        <v>38220</v>
       </c>
       <c r="O280" s="15"/>
       <c r="P280" s="15"/>
       <c r="Q280" s="15"/>
       <c r="R280"/>
     </row>
     <row r="281" spans="1:18">
       <c r="B281" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C281" s="15" t="s">
         <v>714</v>
       </c>
       <c r="D281" s="15" t="s">
         <v>715</v>
       </c>
       <c r="E281" s="15" t="s">
         <v>716</v>
       </c>
       <c r="F281" s="15"/>
       <c r="G281" s="15"/>
       <c r="H281" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I281" s="15"/>
@@ -13336,89 +13334,89 @@
         <v>718</v>
       </c>
       <c r="E282" s="15">
         <v>10080069809</v>
       </c>
       <c r="F282" s="15"/>
       <c r="G282" s="15"/>
       <c r="H282" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I282" s="15"/>
       <c r="J282" s="15">
         <v>5000</v>
       </c>
       <c r="K282" s="15">
         <v>0.00299</v>
       </c>
       <c r="L282" s="15">
         <v>0.00259</v>
       </c>
       <c r="M282" s="15">
         <v>0.00249</v>
       </c>
       <c r="N282" s="15"/>
       <c r="O282" s="15">
-        <v>4100</v>
+        <v>3450</v>
       </c>
       <c r="P282" s="15"/>
       <c r="Q282" s="15"/>
       <c r="R282"/>
     </row>
     <row r="283" spans="1:18">
       <c r="B283" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C283" s="15" t="s">
         <v>719</v>
       </c>
       <c r="D283" s="15" t="s">
         <v>720</v>
       </c>
       <c r="E283" s="15" t="s">
         <v>721</v>
       </c>
       <c r="F283" s="15"/>
       <c r="G283" s="15"/>
       <c r="H283" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I283" s="15"/>
       <c r="J283" s="15">
         <v>5000</v>
       </c>
       <c r="K283" s="15">
         <v>0.0029</v>
       </c>
       <c r="L283" s="15">
         <v>0.00251</v>
       </c>
       <c r="M283" s="15">
         <v>0.00241</v>
       </c>
       <c r="N283" s="15">
-        <v>4500</v>
+        <v>3550</v>
       </c>
       <c r="O283" s="15"/>
       <c r="P283" s="15"/>
       <c r="Q283" s="15"/>
       <c r="R283"/>
     </row>
     <row r="284" spans="1:18">
       <c r="B284" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C284" s="15" t="s">
         <v>722</v>
       </c>
       <c r="D284" s="15" t="s">
         <v>723</v>
       </c>
       <c r="E284" s="15" t="s">
         <v>724</v>
       </c>
       <c r="F284" s="15"/>
       <c r="G284" s="15"/>
       <c r="H284" s="15"/>
       <c r="I284" s="15"/>
       <c r="J284" s="15">
         <v>500</v>
@@ -13448,168 +13446,168 @@
       <c r="D285" s="15" t="s">
         <v>726</v>
       </c>
       <c r="E285" s="15" t="s">
         <v>727</v>
       </c>
       <c r="F285" s="15"/>
       <c r="G285" s="15"/>
       <c r="H285" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I285" s="15"/>
       <c r="J285" s="15">
         <v>5000</v>
       </c>
       <c r="K285" s="15">
         <v>0.00321</v>
       </c>
       <c r="L285" s="15">
         <v>0.00278</v>
       </c>
       <c r="M285" s="15">
         <v>0.00268</v>
       </c>
       <c r="N285" s="15">
-        <v>27083</v>
+        <v>23184</v>
       </c>
       <c r="O285" s="15"/>
       <c r="P285" s="15"/>
       <c r="Q285" s="15"/>
       <c r="R285"/>
     </row>
     <row r="286" spans="1:18">
       <c r="B286" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C286" s="15" t="s">
         <v>728</v>
       </c>
       <c r="D286" s="15" t="s">
         <v>729</v>
       </c>
       <c r="E286" s="15">
         <v>10080069810</v>
       </c>
       <c r="F286" s="15"/>
       <c r="G286" s="15"/>
       <c r="H286" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I286" s="15"/>
       <c r="J286" s="15">
         <v>5000</v>
       </c>
       <c r="K286" s="15">
         <v>0.00297</v>
       </c>
       <c r="L286" s="15">
         <v>0.00257</v>
       </c>
       <c r="M286" s="15">
         <v>0.00248</v>
       </c>
       <c r="N286" s="15"/>
       <c r="O286" s="15">
-        <v>3450</v>
+        <v>4051</v>
       </c>
       <c r="P286" s="15"/>
       <c r="Q286" s="15"/>
       <c r="R286"/>
     </row>
     <row r="287" spans="1:18">
       <c r="B287" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C287" s="15" t="s">
         <v>730</v>
       </c>
       <c r="D287" s="15" t="s">
         <v>731</v>
       </c>
       <c r="E287" s="15" t="s">
         <v>732</v>
       </c>
       <c r="F287" s="15"/>
       <c r="G287" s="15"/>
       <c r="H287" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I287" s="15"/>
       <c r="J287" s="15">
         <v>500</v>
       </c>
       <c r="K287" s="15">
         <v>0.00507</v>
       </c>
       <c r="L287" s="15">
         <v>0.00362</v>
       </c>
       <c r="M287" s="15">
         <v>0.00327</v>
       </c>
       <c r="N287" s="15">
-        <v>6300</v>
+        <v>7470</v>
       </c>
       <c r="O287" s="15"/>
       <c r="P287" s="15"/>
       <c r="Q287" s="15"/>
       <c r="R287"/>
     </row>
     <row r="288" spans="1:18">
       <c r="B288" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C288" s="15" t="s">
         <v>733</v>
       </c>
       <c r="D288" s="15" t="s">
         <v>734</v>
       </c>
       <c r="E288" s="15">
         <v>10000003868</v>
       </c>
       <c r="F288" s="15"/>
       <c r="G288" s="15"/>
       <c r="H288" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I288" s="15"/>
       <c r="J288" s="15">
         <v>5000</v>
       </c>
       <c r="K288" s="15">
         <v>0.00329</v>
       </c>
       <c r="L288" s="15">
         <v>0.00285</v>
       </c>
       <c r="M288" s="15">
         <v>0.00274</v>
       </c>
       <c r="N288" s="15">
-        <v>948</v>
+        <v>715</v>
       </c>
       <c r="O288" s="15"/>
       <c r="P288" s="15"/>
       <c r="Q288" s="15"/>
       <c r="R288"/>
     </row>
     <row r="289" spans="1:18">
       <c r="B289" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C289" s="15" t="s">
         <v>735</v>
       </c>
       <c r="D289" s="15" t="s">
         <v>736</v>
       </c>
       <c r="E289" s="15" t="s">
         <v>737</v>
       </c>
       <c r="F289" s="15"/>
       <c r="G289" s="15"/>
       <c r="H289" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I289" s="15"/>
@@ -13898,51 +13896,51 @@
         <v>759</v>
       </c>
       <c r="D297" s="15" t="s">
         <v>760</v>
       </c>
       <c r="E297" s="15" t="s">
         <v>761</v>
       </c>
       <c r="F297" s="15"/>
       <c r="G297" s="15"/>
       <c r="H297" s="15"/>
       <c r="I297" s="15"/>
       <c r="J297" s="15">
         <v>1000</v>
       </c>
       <c r="K297" s="15">
         <v>0.0231</v>
       </c>
       <c r="L297" s="15">
         <v>0.0231</v>
       </c>
       <c r="M297" s="15">
         <v>0.0231</v>
       </c>
       <c r="N297" s="15">
-        <v>1148</v>
+        <v>1267</v>
       </c>
       <c r="O297" s="15"/>
       <c r="P297" s="15"/>
       <c r="Q297" s="15"/>
       <c r="R297"/>
     </row>
     <row r="298" spans="1:18">
       <c r="B298" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C298" s="15" t="s">
         <v>762</v>
       </c>
       <c r="D298" s="15" t="s">
         <v>763</v>
       </c>
       <c r="E298" s="15" t="s">
         <v>764</v>
       </c>
       <c r="F298" s="15"/>
       <c r="G298" s="15"/>
       <c r="H298" s="15"/>
       <c r="I298" s="15"/>
       <c r="J298" s="15">
         <v>500</v>