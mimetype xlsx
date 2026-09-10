--- v11 (2026-08-19)
+++ v12 (2026-09-10)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="794">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="800">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>19.08.2026</t>
+    <t>09.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -790,50 +790,62 @@
   <si>
     <t>L-KLS6-CF-1/4W-820R-JA</t>
   </si>
   <si>
     <t>CF-0,25W-820R L-KLS6-CF-1/4W-820R-JA</t>
   </si>
   <si>
     <t>10-00069596</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-910R-JA</t>
   </si>
   <si>
     <t>CF-0,25W-910R L-KLS6-CF-1/4W-910R-JA</t>
   </si>
   <si>
     <t>CFR-25JT-52-1R1</t>
   </si>
   <si>
     <t>1.1Ом ±5% 0,25W / CF-0.25W- 1R1 (CFR-25JT-52-1R1)</t>
   </si>
   <si>
     <t>YAGEO</t>
   </si>
   <si>
+    <t>L-KLS6-CF-1/4W-0R-JA</t>
+  </si>
+  <si>
+    <t>0R (перемычка) 5% / CF-0.25W- 0R L-KLS6-CF-1/4W-0R-JA</t>
+  </si>
+  <si>
+    <t>UT-00159261</t>
+  </si>
+  <si>
+    <t>25.10.2026</t>
+  </si>
+  <si>
     <t>L-KLS6-CF-1/4W-1KR-JA</t>
   </si>
   <si>
     <t>5 % / CF-0.25W- 1K (L-KLS6-CF-1/4W-1KR-JA)</t>
   </si>
   <si>
     <t>CF-0.25W- 1K1</t>
   </si>
   <si>
     <t>Резистор CF-0.25W- 1K1</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-1K2R-JA</t>
   </si>
   <si>
     <t>лента / CF-0.25W- 1K2 (L-KLS6-CF-1/4W-1K2R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-1K3R-JA</t>
   </si>
   <si>
     <t>лента / CF-0.25W- 1K3 L-KLS6-CF-1/4W-1K3R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-1K5R-JA</t>
@@ -937,50 +949,53 @@
   <si>
     <t>CF-0.25W- 2K7</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-2K7R-JA</t>
   </si>
   <si>
     <t>лента / CF-0.25W- 2K7 L-KLS6-CF-1/4W-2K7R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-3KR-JA</t>
   </si>
   <si>
     <t>CF-0.25W- 3K</t>
   </si>
   <si>
     <t>10-00069434</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS6-CF-1/4W-3KR-JA KLS, </t>
   </si>
   <si>
     <t>5 % / CF-0.25W- 3K L-KLS6-CF-1/4W-3KR-JA</t>
   </si>
   <si>
+    <t>22.12.2026</t>
+  </si>
+  <si>
     <t>CF-0.25W- 3K3</t>
   </si>
   <si>
     <t>Резистор CF-0.25W- 3K3</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-3K6R-JA</t>
   </si>
   <si>
     <t>CF-0.25W- 3K6 (L-KLS6-CF-1/4W-3K6R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-3K9R-JA</t>
   </si>
   <si>
     <t>лента / CF-0.25W- 3K9 L-KLS6-CF-1/4W-3K9R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-4K3R-JA</t>
   </si>
   <si>
     <t>россыпь / CF-0.25W- 4K3</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS6-CF-1/4W-4K3R-JA KLS, </t>
@@ -995,50 +1010,53 @@
     <t>Резистор CF-0.25W- 4K7</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-4K7R-JA</t>
   </si>
   <si>
     <t>CF-0.25W- 4K7 L-KLS6-CF-1/4W-4K7R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-5K1R-JA</t>
   </si>
   <si>
     <t>5 % / CF-0.25W- 5K1 (L-KLS6-CF-1/4W-5K1R-JA)</t>
   </si>
   <si>
     <t>CF-0.25W- 5K6</t>
   </si>
   <si>
     <t>Резистор CF-0.25W- 5K6</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-5K6R-JA</t>
   </si>
   <si>
     <t>лента / CF-0.25W- 5K6 L-KLS6-CF-1/4W-5K6R-JA</t>
+  </si>
+  <si>
+    <t>16.12.2026</t>
   </si>
   <si>
     <t>CF-0.25W- 6K2</t>
   </si>
   <si>
     <t>Резистор CF-0.25W- 6K2</t>
   </si>
   <si>
     <t>10-00069440</t>
   </si>
   <si>
     <t>L-KLS6-CF-1/4W-6K2R-JA</t>
   </si>
   <si>
     <t>CF-0.25W- 6K2 (L-KLS6-CF-1/4W-6K2R-JA)</t>
   </si>
   <si>
     <t>CF-0.25W- 6K8</t>
   </si>
   <si>
     <t>5 % / CF-0.25W- 6K8</t>
   </si>
   <si>
     <t>10-00069441</t>
   </si>
@@ -2904,51 +2922,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R300"/>
+  <dimension ref="A1:R301"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -3294,51 +3312,51 @@
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.00435</v>
       </c>
       <c r="L13" s="15">
         <v>0.00302</v>
       </c>
       <c r="M13" s="15">
         <v>0.00278</v>
       </c>
       <c r="N13" s="15">
-        <v>64998</v>
+        <v>56520</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>500</v>
@@ -3537,90 +3555,90 @@
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>5000</v>
       </c>
       <c r="K20" s="15">
         <v>0.00284</v>
       </c>
       <c r="L20" s="15">
         <v>0.00246</v>
       </c>
       <c r="M20" s="15">
         <v>0.00236</v>
       </c>
       <c r="N20" s="15">
-        <v>1300</v>
+        <v>1361</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>5000</v>
       </c>
       <c r="K21" s="15">
         <v>0.0018</v>
       </c>
       <c r="L21" s="15">
         <v>0.0018</v>
       </c>
       <c r="M21" s="15">
         <v>0.0018</v>
       </c>
       <c r="N21" s="15">
-        <v>1052</v>
+        <v>987</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="15"/>
@@ -3654,90 +3672,90 @@
       <c r="D23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="15">
         <v>10000003778</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>5000</v>
       </c>
       <c r="K23" s="15">
         <v>0.00276</v>
       </c>
       <c r="L23" s="15">
         <v>0.00239</v>
       </c>
       <c r="M23" s="15">
         <v>0.0023</v>
       </c>
       <c r="N23" s="15">
-        <v>234</v>
+        <v>272</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="15">
         <v>10000004201</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>5000</v>
       </c>
       <c r="K24" s="15">
         <v>0.00275</v>
       </c>
       <c r="L24" s="15">
         <v>0.00238</v>
       </c>
       <c r="M24" s="15">
         <v>0.00229</v>
       </c>
       <c r="N24" s="15">
-        <v>4034</v>
+        <v>3138</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15">
@@ -3841,51 +3859,51 @@
       <c r="D28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.00435</v>
       </c>
       <c r="L28" s="15">
         <v>0.00302</v>
       </c>
       <c r="M28" s="15">
         <v>0.00278</v>
       </c>
       <c r="N28" s="15">
-        <v>121600</v>
+        <v>107200</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E29" s="15">
         <v>10000004220</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15"/>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
@@ -3979,51 +3997,51 @@
         <v>93</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E32" s="15">
         <v>10000006585</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.0037</v>
       </c>
       <c r="L32" s="15">
         <v>0.00257</v>
       </c>
       <c r="M32" s="15">
         <v>0.00236</v>
       </c>
       <c r="N32" s="15">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15"/>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
@@ -4053,51 +4071,51 @@
       <c r="D34" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>500</v>
       </c>
       <c r="K34" s="15">
         <v>0.00435</v>
       </c>
       <c r="L34" s="15">
         <v>0.00302</v>
       </c>
       <c r="M34" s="15">
         <v>0.00278</v>
       </c>
       <c r="N34" s="15">
-        <v>23825</v>
+        <v>32128</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="15"/>
@@ -4166,51 +4184,51 @@
       <c r="D37" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E37" s="15">
         <v>10080027695</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>5000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00309</v>
       </c>
       <c r="L37" s="15">
         <v>0.00268</v>
       </c>
       <c r="M37" s="15">
         <v>0.00258</v>
       </c>
       <c r="N37" s="15">
-        <v>536</v>
+        <v>748</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="15">
         <v>10000008788</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
@@ -4306,51 +4324,51 @@
       <c r="D41" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00261</v>
       </c>
       <c r="L41" s="15">
         <v>0.00226</v>
       </c>
       <c r="M41" s="15">
         <v>0.00218</v>
       </c>
       <c r="N41" s="15">
-        <v>3459</v>
+        <v>3601</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E42" s="15">
         <v>10000007768</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="15"/>
@@ -4417,51 +4435,51 @@
       <c r="D44" s="15" t="s">
         <v>125</v>
       </c>
       <c r="E44" s="15">
         <v>10000003358</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>5000</v>
       </c>
       <c r="K44" s="15">
         <v>0.00267</v>
       </c>
       <c r="L44" s="15">
         <v>0.00231</v>
       </c>
       <c r="M44" s="15">
         <v>0.00223</v>
       </c>
       <c r="N44" s="15">
-        <v>3800</v>
+        <v>3850</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="15">
         <v>10000003459</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="15"/>
@@ -4491,90 +4509,90 @@
         <v>128</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="15">
         <v>10000001113</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>1000</v>
       </c>
       <c r="K46" s="15">
         <v>0.0037</v>
       </c>
       <c r="L46" s="15">
         <v>0.00257</v>
       </c>
       <c r="M46" s="15">
         <v>0.00236</v>
       </c>
       <c r="N46" s="15">
-        <v>21664</v>
+        <v>18893</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="15">
         <v>10000002254</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>5000</v>
       </c>
       <c r="K47" s="15">
         <v>0.00276</v>
       </c>
       <c r="L47" s="15">
         <v>0.00239</v>
       </c>
       <c r="M47" s="15">
         <v>0.0023</v>
       </c>
       <c r="N47" s="15">
-        <v>3900</v>
+        <v>3500</v>
       </c>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E48" s="15">
         <v>10000003450</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="15"/>
@@ -4606,129 +4624,129 @@
       <c r="D49" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.00435</v>
       </c>
       <c r="L49" s="15">
         <v>0.00302</v>
       </c>
       <c r="M49" s="15">
         <v>0.00278</v>
       </c>
       <c r="N49" s="15">
-        <v>85234</v>
+        <v>72898</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>5000</v>
       </c>
       <c r="K50" s="15">
         <v>0.00435</v>
       </c>
       <c r="L50" s="15">
         <v>0.00302</v>
       </c>
       <c r="M50" s="15">
         <v>0.00278</v>
       </c>
       <c r="N50" s="15">
-        <v>3825</v>
+        <v>3330</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>141</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.00435</v>
       </c>
       <c r="L51" s="15">
         <v>0.00302</v>
       </c>
       <c r="M51" s="15">
         <v>0.00278</v>
       </c>
       <c r="N51" s="15">
-        <v>9751</v>
+        <v>9086</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E52" s="15">
         <v>10000003458</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>500</v>
@@ -4828,92 +4846,92 @@
       <c r="D55" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E55" s="15">
         <v>10000003380</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>5000</v>
       </c>
       <c r="K55" s="15">
         <v>0.00267</v>
       </c>
       <c r="L55" s="15">
         <v>0.00231</v>
       </c>
       <c r="M55" s="15">
         <v>0.00223</v>
       </c>
       <c r="N55" s="15">
-        <v>4344</v>
+        <v>4460</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E56" s="15">
         <v>10080027310</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>5000</v>
       </c>
       <c r="K56" s="15">
         <v>0.00288</v>
       </c>
       <c r="L56" s="15">
         <v>0.0025</v>
       </c>
       <c r="M56" s="15">
         <v>0.0024</v>
       </c>
-      <c r="N56" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N56" s="15">
+        <v>3819</v>
+      </c>
+      <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15"/>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>500</v>
       </c>
       <c r="K57" s="15">
@@ -4943,51 +4961,51 @@
       </c>
       <c r="E58" s="15" t="s">
         <v>159</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>160</v>
       </c>
       <c r="J58" s="15">
         <v>5000</v>
       </c>
       <c r="K58" s="15">
         <v>0.00435</v>
       </c>
       <c r="L58" s="15">
         <v>0.00302</v>
       </c>
       <c r="M58" s="15">
         <v>0.00278</v>
       </c>
       <c r="N58" s="15">
-        <v>2950</v>
+        <v>2256</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>161</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>162</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="15" t="s">
@@ -5095,51 +5113,51 @@
       <c r="D62" s="15" t="s">
         <v>168</v>
       </c>
       <c r="E62" s="15">
         <v>10080027312</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>5000</v>
       </c>
       <c r="K62" s="15">
         <v>0.00308</v>
       </c>
       <c r="L62" s="15">
         <v>0.00267</v>
       </c>
       <c r="M62" s="15">
         <v>0.00256</v>
       </c>
       <c r="N62" s="15">
-        <v>6884</v>
+        <v>6024</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>169</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>170</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>171</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15"/>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>500</v>
@@ -5241,129 +5259,129 @@
       <c r="D66" s="15" t="s">
         <v>177</v>
       </c>
       <c r="E66" s="15">
         <v>10000002572</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>5000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00276</v>
       </c>
       <c r="L66" s="15">
         <v>0.00239</v>
       </c>
       <c r="M66" s="15">
         <v>0.0023</v>
       </c>
       <c r="N66" s="15">
-        <v>3880</v>
+        <v>2960</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>178</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>179</v>
       </c>
       <c r="E67" s="15">
         <v>10080032212</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>5000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00435</v>
       </c>
       <c r="L67" s="15">
         <v>0.00302</v>
       </c>
       <c r="M67" s="15">
         <v>0.00278</v>
       </c>
       <c r="N67" s="15">
-        <v>497</v>
+        <v>539</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>180</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E68" s="15">
         <v>10000002521</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15">
         <v>5000</v>
       </c>
       <c r="K68" s="15">
         <v>0.00261</v>
       </c>
       <c r="L68" s="15">
         <v>0.00226</v>
       </c>
       <c r="M68" s="15">
         <v>0.00218</v>
       </c>
       <c r="N68" s="15">
-        <v>17786</v>
+        <v>18623</v>
       </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15"/>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>500</v>
@@ -5428,51 +5446,51 @@
       <c r="D71" s="15" t="s">
         <v>189</v>
       </c>
       <c r="E71" s="15">
         <v>10000002220</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>5000</v>
       </c>
       <c r="K71" s="15">
         <v>0.00288</v>
       </c>
       <c r="L71" s="15">
         <v>0.0025</v>
       </c>
       <c r="M71" s="15">
         <v>0.0024</v>
       </c>
       <c r="N71" s="15">
-        <v>1838</v>
+        <v>1861</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E72" s="15">
         <v>10080048471</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="15"/>
@@ -5609,51 +5627,51 @@
       <c r="D76" s="15" t="s">
         <v>198</v>
       </c>
       <c r="E76" s="15">
         <v>10000001484</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.00255</v>
       </c>
       <c r="L76" s="15">
         <v>0.00221</v>
       </c>
       <c r="M76" s="15">
         <v>0.00213</v>
       </c>
       <c r="N76" s="15">
-        <v>2581</v>
+        <v>1696</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>199</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>201</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
@@ -5716,90 +5734,90 @@
       <c r="D79" s="15" t="s">
         <v>205</v>
       </c>
       <c r="E79" s="15">
         <v>10080040583</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>5000</v>
       </c>
       <c r="K79" s="15">
         <v>0.00254</v>
       </c>
       <c r="L79" s="15">
         <v>0.0022</v>
       </c>
       <c r="M79" s="15">
         <v>0.00211</v>
       </c>
       <c r="N79" s="15">
-        <v>5225</v>
+        <v>4470</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>206</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>207</v>
       </c>
       <c r="E80" s="15">
         <v>10000001149</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>5000</v>
       </c>
       <c r="K80" s="15">
         <v>0.00311</v>
       </c>
       <c r="L80" s="15">
         <v>0.00269</v>
       </c>
       <c r="M80" s="15">
         <v>0.00259</v>
       </c>
       <c r="N80" s="15">
-        <v>806</v>
+        <v>871</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>208</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>209</v>
       </c>
       <c r="E81" s="15">
         <v>10000003363</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I81" s="15"/>
@@ -5870,51 +5888,51 @@
       <c r="D83" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E83" s="15">
         <v>10080054282</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>5000</v>
       </c>
       <c r="K83" s="15">
         <v>0.00272</v>
       </c>
       <c r="L83" s="15">
         <v>0.00235</v>
       </c>
       <c r="M83" s="15">
         <v>0.00226</v>
       </c>
       <c r="N83" s="15">
-        <v>1959</v>
+        <v>900</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>214</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>215</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>216</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>500</v>
@@ -5981,51 +5999,51 @@
       <c r="D86" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E86" s="15">
         <v>10080027313</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
         <v>0.0029</v>
       </c>
       <c r="L86" s="15">
         <v>0.00251</v>
       </c>
       <c r="M86" s="15">
         <v>0.00241</v>
       </c>
       <c r="N86" s="15">
-        <v>1692</v>
+        <v>2189</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>221</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>222</v>
       </c>
       <c r="E87" s="15">
         <v>10000001485</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="15"/>
@@ -6057,90 +6075,90 @@
       <c r="D88" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E88" s="15">
         <v>10080040584</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>5000</v>
       </c>
       <c r="K88" s="15">
         <v>0.00288</v>
       </c>
       <c r="L88" s="15">
         <v>0.0025</v>
       </c>
       <c r="M88" s="15">
         <v>0.0024</v>
       </c>
       <c r="N88" s="15">
-        <v>1013</v>
+        <v>867</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.00435</v>
       </c>
       <c r="L89" s="15">
         <v>0.00302</v>
       </c>
       <c r="M89" s="15">
         <v>0.00278</v>
       </c>
       <c r="N89" s="15">
-        <v>144510</v>
+        <v>162574</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>228</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E90" s="15">
         <v>10000003441</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I90" s="15"/>
@@ -6206,91 +6224,91 @@
       </c>
       <c r="D92" s="15" t="s">
         <v>233</v>
       </c>
       <c r="E92" s="15">
         <v>10080033229</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>5000</v>
       </c>
       <c r="K92" s="15">
         <v>0.00252</v>
       </c>
       <c r="L92" s="15">
         <v>0.00218</v>
       </c>
       <c r="M92" s="15">
         <v>0.0021</v>
       </c>
-      <c r="N92" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N92" s="15">
+        <v>4500</v>
+      </c>
+      <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>234</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="15">
         <v>10080040585</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>5000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00264</v>
       </c>
       <c r="L93" s="15">
         <v>0.00229</v>
       </c>
       <c r="M93" s="15">
         <v>0.0022</v>
       </c>
       <c r="N93" s="15">
-        <v>9180</v>
+        <v>11441</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>237</v>
       </c>
       <c r="E94" s="15">
         <v>10000003386</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I94" s="15"/>
@@ -6356,130 +6374,130 @@
       </c>
       <c r="D96" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E96" s="15">
         <v>10080037687</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>5000</v>
       </c>
       <c r="K96" s="15">
         <v>0.00276</v>
       </c>
       <c r="L96" s="15">
         <v>0.00239</v>
       </c>
       <c r="M96" s="15">
         <v>0.0023</v>
       </c>
-      <c r="N96" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N96" s="15">
+        <v>4051</v>
+      </c>
+      <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>242</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>243</v>
       </c>
       <c r="E97" s="15">
         <v>10000003455</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>5000</v>
       </c>
       <c r="K97" s="15">
         <v>0.00497</v>
       </c>
       <c r="L97" s="15">
         <v>0.00359</v>
       </c>
       <c r="M97" s="15">
         <v>0.00314</v>
       </c>
       <c r="N97" s="15">
-        <v>3557</v>
+        <v>2910</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>244</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>245</v>
       </c>
       <c r="E98" s="15">
         <v>10000002672</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>5000</v>
       </c>
       <c r="K98" s="15">
         <v>0.00288</v>
       </c>
       <c r="L98" s="15">
         <v>0.0025</v>
       </c>
       <c r="M98" s="15">
         <v>0.0024</v>
       </c>
       <c r="N98" s="15">
-        <v>921</v>
+        <v>819</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>246</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E99" s="15">
         <v>10000001488</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I99" s="15" t="s">
@@ -6513,129 +6531,129 @@
       </c>
       <c r="E100" s="15">
         <v>10080048472</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I100" s="15" t="s">
         <v>248</v>
       </c>
       <c r="J100" s="15">
         <v>5000</v>
       </c>
       <c r="K100" s="15">
         <v>0.00279</v>
       </c>
       <c r="L100" s="15">
         <v>0.00242</v>
       </c>
       <c r="M100" s="15">
         <v>0.00233</v>
       </c>
       <c r="N100" s="15">
-        <v>4042</v>
+        <v>3055</v>
       </c>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>250</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>251</v>
       </c>
       <c r="E101" s="15" t="s">
         <v>252</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.00288</v>
       </c>
       <c r="L101" s="15">
         <v>0.0025</v>
       </c>
       <c r="M101" s="15">
         <v>0.0024</v>
       </c>
       <c r="N101" s="15">
-        <v>3616</v>
+        <v>3114</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>253</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>254</v>
       </c>
       <c r="E102" s="15">
         <v>10000003394</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>5000</v>
       </c>
       <c r="K102" s="15">
         <v>0.00272</v>
       </c>
       <c r="L102" s="15">
         <v>0.00235</v>
       </c>
       <c r="M102" s="15">
         <v>0.00226</v>
       </c>
       <c r="N102" s="15">
-        <v>4926</v>
+        <v>4858</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>255</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>256</v>
       </c>
       <c r="E103" s="15">
         <v>10080071589</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>257</v>
       </c>
       <c r="I103" s="15"/>
@@ -6645,7395 +6663,7438 @@
       <c r="K103" s="15">
         <v>0.008059999999999999</v>
       </c>
       <c r="L103" s="15">
         <v>0.00672</v>
       </c>
       <c r="M103" s="15">
         <v>0.00645</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>258</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>259</v>
       </c>
-      <c r="E104" s="15">
-        <v>10080027297</v>
+      <c r="E104" s="15" t="s">
+        <v>260</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>5000</v>
       </c>
       <c r="K104" s="15">
-        <v>0.00362</v>
+        <v>0.00351</v>
       </c>
       <c r="L104" s="15">
-        <v>0.00313</v>
+        <v>0.00304</v>
       </c>
       <c r="M104" s="15">
-        <v>0.00301</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00293</v>
+      </c>
+      <c r="N104" s="15"/>
       <c r="O104" s="15"/>
-      <c r="P104" s="15"/>
+      <c r="P104" s="15" t="s">
+        <v>261</v>
+      </c>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="E105" s="15">
-        <v>10000003692</v>
+        <v>10080027297</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
-      <c r="H105" s="15"/>
+      <c r="H105" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K105" s="15">
-        <v>0.0037</v>
+        <v>0.00362</v>
       </c>
       <c r="L105" s="15">
-        <v>0.00257</v>
+        <v>0.00313</v>
       </c>
       <c r="M105" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N105" s="15"/>
+        <v>0.00301</v>
+      </c>
+      <c r="N105" s="15">
+        <v>19117</v>
+      </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="E106" s="15">
-        <v>10000003460</v>
+        <v>10000003692</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
-      <c r="H106" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="15"/>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K106" s="15">
-        <v>0.00276</v>
+        <v>0.0037</v>
       </c>
       <c r="L106" s="15">
-        <v>0.00239</v>
+        <v>0.00257</v>
       </c>
       <c r="M106" s="15">
-        <v>0.0023</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E107" s="15">
-        <v>10000004864</v>
+        <v>10000003460</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>5000</v>
       </c>
       <c r="K107" s="15">
-        <v>0.00275</v>
+        <v>0.00276</v>
       </c>
       <c r="L107" s="15">
-        <v>0.00238</v>
+        <v>0.00239</v>
       </c>
       <c r="M107" s="15">
-        <v>0.00229</v>
+        <v>0.0023</v>
       </c>
       <c r="N107" s="15">
-        <v>5307</v>
+        <v>22503</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>269</v>
+      </c>
+      <c r="E108" s="15">
+        <v>10000004864</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I108" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I108" s="15"/>
       <c r="J108" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K108" s="15">
-        <v>0.00435</v>
+        <v>0.00275</v>
       </c>
       <c r="L108" s="15">
-        <v>0.00302</v>
+        <v>0.00238</v>
       </c>
       <c r="M108" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N108" s="15"/>
+        <v>0.00229</v>
+      </c>
+      <c r="N108" s="15">
+        <v>4880</v>
+      </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E109" s="15" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
-      <c r="H109" s="15"/>
-      <c r="I109" s="15"/>
+      <c r="H109" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I109" s="15" t="s">
+        <v>273</v>
+      </c>
       <c r="J109" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K109" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L109" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M109" s="15">
-        <v>0.00236</v>
+        <v>0.00278</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>10080034116</v>
+        <v>274</v>
+      </c>
+      <c r="E110" s="15" t="s">
+        <v>275</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
-      <c r="H110" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H110" s="15"/>
+      <c r="I110" s="15"/>
       <c r="J110" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K110" s="15">
-        <v>0.00269</v>
+        <v>0.0037</v>
       </c>
       <c r="L110" s="15">
-        <v>0.00233</v>
+        <v>0.00257</v>
       </c>
       <c r="M110" s="15">
-        <v>0.00224</v>
+        <v>0.00236</v>
       </c>
       <c r="N110" s="15"/>
-      <c r="O110" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E111" s="15">
-        <v>10000007393</v>
+        <v>10080034116</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
-      <c r="H111" s="15"/>
-      <c r="I111" s="15"/>
+      <c r="H111" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I111" s="15" t="s">
+        <v>273</v>
+      </c>
       <c r="J111" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K111" s="15">
-        <v>0.0037</v>
+        <v>0.00269</v>
       </c>
       <c r="L111" s="15">
-        <v>0.00257</v>
+        <v>0.00233</v>
       </c>
       <c r="M111" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N111" s="15"/>
+        <v>0.00224</v>
+      </c>
+      <c r="N111" s="15">
+        <v>3450</v>
+      </c>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>278</v>
+      </c>
+      <c r="E112" s="15">
+        <v>10000007393</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
-      <c r="H112" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="15"/>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K112" s="15">
-        <v>0.00284</v>
+        <v>0.0037</v>
       </c>
       <c r="L112" s="15">
-        <v>0.00246</v>
+        <v>0.00257</v>
       </c>
       <c r="M112" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N112" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E113" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K113" s="15">
-        <v>0.00435</v>
+        <v>0.00284</v>
       </c>
       <c r="L113" s="15">
-        <v>0.00302</v>
+        <v>0.00246</v>
       </c>
       <c r="M113" s="15">
-        <v>0.00278</v>
+        <v>0.00236</v>
       </c>
       <c r="N113" s="15">
-        <v>102067</v>
+        <v>6705</v>
       </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E114" s="15" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K114" s="15">
         <v>0.00435</v>
       </c>
       <c r="L114" s="15">
         <v>0.00302</v>
       </c>
       <c r="M114" s="15">
         <v>0.00278</v>
       </c>
       <c r="N114" s="15">
-        <v>652</v>
+        <v>108547</v>
       </c>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>10080044359</v>
+        <v>285</v>
+      </c>
+      <c r="E115" s="15" t="s">
+        <v>286</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
-        <v>285</v>
+        <v>39</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K115" s="15">
         <v>0.00435</v>
       </c>
       <c r="L115" s="15">
         <v>0.00302</v>
       </c>
       <c r="M115" s="15">
         <v>0.00278</v>
       </c>
-      <c r="N115" s="15"/>
+      <c r="N115" s="15">
+        <v>468</v>
+      </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E116" s="15">
-        <v>10000002673</v>
+        <v>10080044359</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
-        <v>39</v>
+        <v>289</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>5000</v>
       </c>
       <c r="K116" s="15">
-        <v>0.0027</v>
+        <v>0.00435</v>
       </c>
       <c r="L116" s="15">
-        <v>0.00234</v>
+        <v>0.00302</v>
       </c>
       <c r="M116" s="15">
-        <v>0.00225</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N116" s="15"/>
+      <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>291</v>
+      </c>
+      <c r="E117" s="15">
+        <v>10000002673</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K117" s="15">
-        <v>0.00435</v>
+        <v>0.0027</v>
       </c>
       <c r="L117" s="15">
-        <v>0.00302</v>
+        <v>0.00234</v>
       </c>
       <c r="M117" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N117" s="15"/>
+        <v>0.00225</v>
+      </c>
+      <c r="N117" s="15">
+        <v>4218</v>
+      </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>10080027298</v>
+        <v>293</v>
+      </c>
+      <c r="E118" s="15" t="s">
+        <v>294</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K118" s="15">
-        <v>0.00296</v>
+        <v>0.00435</v>
       </c>
       <c r="L118" s="15">
-        <v>0.00256</v>
+        <v>0.00302</v>
       </c>
       <c r="M118" s="15">
-        <v>0.00246</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>296</v>
+      </c>
+      <c r="E119" s="15">
+        <v>10080027298</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I119" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I119" s="15"/>
       <c r="J119" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K119" s="15">
-        <v>0.00435</v>
+        <v>0.00296</v>
       </c>
       <c r="L119" s="15">
-        <v>0.00302</v>
+        <v>0.00256</v>
       </c>
       <c r="M119" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N119" s="15"/>
+        <v>0.00246</v>
+      </c>
+      <c r="N119" s="15">
+        <v>20353</v>
+      </c>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>10080027299</v>
+        <v>298</v>
+      </c>
+      <c r="E120" s="15" t="s">
+        <v>299</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I120" s="15" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="J120" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K120" s="15">
-        <v>0.00344</v>
+        <v>0.00435</v>
       </c>
       <c r="L120" s="15">
-        <v>0.00298</v>
+        <v>0.00302</v>
       </c>
       <c r="M120" s="15">
-        <v>0.00286</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E121" s="15">
-        <v>10000002219</v>
+        <v>10080027299</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I121" s="15"/>
+      <c r="I121" s="15" t="s">
+        <v>300</v>
+      </c>
       <c r="J121" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K121" s="15">
-        <v>0.00435</v>
+        <v>0.00344</v>
       </c>
       <c r="L121" s="15">
-        <v>0.00302</v>
+        <v>0.00298</v>
       </c>
       <c r="M121" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N121" s="15"/>
+        <v>0.00286</v>
+      </c>
+      <c r="N121" s="15">
+        <v>53219</v>
+      </c>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="E122" s="15">
-        <v>10080027300</v>
+        <v>10000002219</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15"/>
       <c r="H122" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K122" s="15">
-        <v>0.00311</v>
+        <v>0.00435</v>
       </c>
       <c r="L122" s="15">
-        <v>0.00269</v>
+        <v>0.00302</v>
       </c>
       <c r="M122" s="15">
-        <v>0.00259</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>305</v>
+      </c>
+      <c r="E123" s="15">
+        <v>10080027300</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I123" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I123" s="15"/>
       <c r="J123" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K123" s="15">
-        <v>0.00435</v>
+        <v>0.00311</v>
       </c>
       <c r="L123" s="15">
-        <v>0.00302</v>
+        <v>0.00269</v>
       </c>
       <c r="M123" s="15">
-        <v>0.00278</v>
+        <v>0.00259</v>
       </c>
       <c r="N123" s="15">
-        <v>42</v>
+        <v>8631</v>
       </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>10080027301</v>
+        <v>307</v>
+      </c>
+      <c r="E124" s="15" t="s">
+        <v>308</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I124" s="15" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="J124" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K124" s="15">
-        <v>0.00261</v>
+        <v>0.00435</v>
       </c>
       <c r="L124" s="15">
-        <v>0.00226</v>
+        <v>0.00302</v>
       </c>
       <c r="M124" s="15">
-        <v>0.00218</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N124" s="15">
+        <v>42</v>
+      </c>
+      <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="E125" s="15">
-        <v>10000002060</v>
+        <v>10080027301</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
-      <c r="H125" s="15"/>
-      <c r="I125" s="15"/>
+      <c r="H125" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I125" s="15" t="s">
+        <v>309</v>
+      </c>
       <c r="J125" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K125" s="15">
-        <v>0.0037</v>
+        <v>0.00261</v>
       </c>
       <c r="L125" s="15">
-        <v>0.00257</v>
+        <v>0.00226</v>
       </c>
       <c r="M125" s="15">
-        <v>0.00236</v>
-[...3 lines deleted...]
-      <c r="P125" s="15"/>
+        <v>0.00218</v>
+      </c>
+      <c r="N125" s="15">
+        <v>3069</v>
+      </c>
+      <c r="O125" s="15">
+        <v>3100</v>
+      </c>
+      <c r="P125" s="15" t="s">
+        <v>311</v>
+      </c>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D126" s="15" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E126" s="15">
-        <v>10000002255</v>
+        <v>10000002060</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
-      <c r="H126" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="15"/>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K126" s="15">
-        <v>0.00267</v>
+        <v>0.0037</v>
       </c>
       <c r="L126" s="15">
-        <v>0.00231</v>
+        <v>0.00257</v>
       </c>
       <c r="M126" s="15">
-        <v>0.00223</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N126" s="15"/>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="D127" s="15" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="E127" s="15">
-        <v>10080027303</v>
+        <v>10000002255</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>5000</v>
       </c>
       <c r="K127" s="15">
-        <v>0.00288</v>
+        <v>0.00267</v>
       </c>
       <c r="L127" s="15">
-        <v>0.0025</v>
+        <v>0.00231</v>
       </c>
       <c r="M127" s="15">
-        <v>0.0024</v>
+        <v>0.00223</v>
       </c>
       <c r="N127" s="15">
-        <v>14045</v>
-[...3 lines deleted...]
-      </c>
+        <v>3616</v>
+      </c>
+      <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="E128" s="15">
-        <v>10000002413</v>
+        <v>10080027303</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I128" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I128" s="15"/>
       <c r="J128" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K128" s="15">
-        <v>0.00435</v>
+        <v>0.00288</v>
       </c>
       <c r="L128" s="15">
-        <v>0.00302</v>
+        <v>0.0025</v>
       </c>
       <c r="M128" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N128" s="15"/>
+        <v>0.0024</v>
+      </c>
+      <c r="N128" s="15">
+        <v>472</v>
+      </c>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="D129" s="15" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E129" s="15">
-        <v>10080033055</v>
+        <v>10000002413</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I129" s="15" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="J129" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K129" s="15">
-        <v>0.00329</v>
+        <v>0.00435</v>
       </c>
       <c r="L129" s="15">
-        <v>0.00285</v>
+        <v>0.00302</v>
       </c>
       <c r="M129" s="15">
-        <v>0.00274</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D130" s="15" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E130" s="15">
-        <v>10000002110</v>
+        <v>10080033055</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15"/>
-      <c r="H130" s="15"/>
-      <c r="I130" s="15"/>
+      <c r="H130" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I130" s="15" t="s">
+        <v>320</v>
+      </c>
       <c r="J130" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K130" s="15">
-        <v>0.0037</v>
+        <v>0.00329</v>
       </c>
       <c r="L130" s="15">
-        <v>0.00257</v>
+        <v>0.00285</v>
       </c>
       <c r="M130" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N130" s="15"/>
+        <v>0.00274</v>
+      </c>
+      <c r="N130" s="15">
+        <v>13244</v>
+      </c>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D131" s="15" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="E131" s="15">
-        <v>10080040586</v>
+        <v>10000002110</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15"/>
-      <c r="H131" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="15"/>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K131" s="15">
-        <v>0.00296</v>
+        <v>0.0037</v>
       </c>
       <c r="L131" s="15">
-        <v>0.00256</v>
+        <v>0.00257</v>
       </c>
       <c r="M131" s="15">
-        <v>0.00246</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N131" s="15"/>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D132" s="15" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E132" s="15">
-        <v>10000002517</v>
+        <v>10080040586</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15"/>
       <c r="H132" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>5000</v>
       </c>
       <c r="K132" s="15">
-        <v>0.00266</v>
+        <v>0.00296</v>
       </c>
       <c r="L132" s="15">
-        <v>0.0023</v>
+        <v>0.00256</v>
       </c>
       <c r="M132" s="15">
-        <v>0.00221</v>
+        <v>0.00246</v>
       </c>
       <c r="N132" s="15">
-        <v>183720</v>
+        <v>61839</v>
       </c>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C133" s="15" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="D133" s="15" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E133" s="15">
-        <v>10080003283</v>
+        <v>10000002517</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15"/>
-      <c r="H133" s="15"/>
+      <c r="H133" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K133" s="15">
-        <v>0.0037</v>
+        <v>0.00266</v>
       </c>
       <c r="L133" s="15">
-        <v>0.00257</v>
+        <v>0.0023</v>
       </c>
       <c r="M133" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N133" s="15"/>
+        <v>0.00221</v>
+      </c>
+      <c r="N133" s="15">
+        <v>151305</v>
+      </c>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C134" s="15" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="D134" s="15" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="E134" s="15">
-        <v>10080018462</v>
+        <v>10080003283</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15"/>
-      <c r="H134" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="15"/>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K134" s="15">
-        <v>0.00317</v>
+        <v>0.0037</v>
       </c>
       <c r="L134" s="15">
-        <v>0.00274</v>
+        <v>0.00257</v>
       </c>
       <c r="M134" s="15">
-        <v>0.00264</v>
+        <v>0.00236</v>
       </c>
       <c r="N134" s="15"/>
-      <c r="O134" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C135" s="15" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="D135" s="15" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>331</v>
+      </c>
+      <c r="E135" s="15">
+        <v>10080018462</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15"/>
-      <c r="H135" s="15"/>
+      <c r="H135" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K135" s="15">
-        <v>0.0037</v>
+        <v>0.00317</v>
       </c>
       <c r="L135" s="15">
-        <v>0.00257</v>
+        <v>0.00274</v>
       </c>
       <c r="M135" s="15">
-        <v>0.00236</v>
+        <v>0.00264</v>
       </c>
       <c r="N135" s="15">
-        <v>185</v>
-[...2 lines deleted...]
-      <c r="P135" s="15"/>
+        <v>43407</v>
+      </c>
+      <c r="O135" s="15">
+        <v>340000</v>
+      </c>
+      <c r="P135" s="15" t="s">
+        <v>332</v>
+      </c>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C136" s="15" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="D136" s="15" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>10080040587</v>
+        <v>334</v>
+      </c>
+      <c r="E136" s="15" t="s">
+        <v>335</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15"/>
-      <c r="H136" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="15"/>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K136" s="15">
-        <v>0.00409</v>
+        <v>0.0037</v>
       </c>
       <c r="L136" s="15">
-        <v>0.00296</v>
+        <v>0.00257</v>
       </c>
       <c r="M136" s="15">
-        <v>0.00259</v>
+        <v>0.00236</v>
       </c>
       <c r="N136" s="15">
-        <v>9781</v>
+        <v>165</v>
       </c>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C137" s="15" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D137" s="15" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>337</v>
+      </c>
+      <c r="E137" s="15">
+        <v>10080040587</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15"/>
-      <c r="H137" s="15"/>
+      <c r="H137" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K137" s="15">
-        <v>0.0037</v>
+        <v>0.00409</v>
       </c>
       <c r="L137" s="15">
-        <v>0.00257</v>
+        <v>0.00296</v>
       </c>
       <c r="M137" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N137" s="15"/>
+        <v>0.00259</v>
+      </c>
+      <c r="N137" s="15">
+        <v>7933</v>
+      </c>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C138" s="15" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="D138" s="15" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>10080037688</v>
+        <v>339</v>
+      </c>
+      <c r="E138" s="15" t="s">
+        <v>340</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15"/>
-      <c r="H138" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="15"/>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K138" s="15">
-        <v>0.00279</v>
+        <v>0.0037</v>
       </c>
       <c r="L138" s="15">
-        <v>0.00242</v>
+        <v>0.00257</v>
       </c>
       <c r="M138" s="15">
-        <v>0.00233</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N138" s="15"/>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C139" s="15" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="D139" s="15" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="E139" s="15">
-        <v>10000003131</v>
+        <v>10080037688</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15"/>
       <c r="H139" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I139" s="15"/>
       <c r="J139" s="15">
         <v>5000</v>
       </c>
       <c r="K139" s="15">
-        <v>0.0027</v>
+        <v>0.00279</v>
       </c>
       <c r="L139" s="15">
-        <v>0.00234</v>
+        <v>0.00242</v>
       </c>
       <c r="M139" s="15">
-        <v>0.00225</v>
+        <v>0.00233</v>
       </c>
       <c r="N139" s="15">
-        <v>38920</v>
+        <v>92738</v>
       </c>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C140" s="15" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D140" s="15" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="E140" s="15">
-        <v>10080048473</v>
+        <v>10000003131</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15"/>
       <c r="H140" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I140" s="15"/>
       <c r="J140" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K140" s="15">
-        <v>0.00435</v>
+        <v>0.0027</v>
       </c>
       <c r="L140" s="15">
-        <v>0.00302</v>
+        <v>0.00234</v>
       </c>
       <c r="M140" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N140" s="15"/>
+        <v>0.00225</v>
+      </c>
+      <c r="N140" s="15">
+        <v>35123</v>
+      </c>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C141" s="15" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="D141" s="15" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="E141" s="15">
-        <v>10080027304</v>
+        <v>10080048473</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15"/>
       <c r="H141" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K141" s="15">
-        <v>0.00266</v>
+        <v>0.00435</v>
       </c>
       <c r="L141" s="15">
-        <v>0.0023</v>
+        <v>0.00302</v>
       </c>
       <c r="M141" s="15">
-        <v>0.00221</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N141" s="15"/>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C142" s="15" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="D142" s="15" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="E142" s="15">
-        <v>10080027305</v>
+        <v>10080027304</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15"/>
       <c r="H142" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="15">
         <v>5000</v>
       </c>
       <c r="K142" s="15">
-        <v>0.00267</v>
+        <v>0.00266</v>
       </c>
       <c r="L142" s="15">
-        <v>0.00231</v>
+        <v>0.0023</v>
       </c>
       <c r="M142" s="15">
-        <v>0.00223</v>
+        <v>0.00221</v>
       </c>
       <c r="N142" s="15">
-        <v>81200</v>
+        <v>253432</v>
       </c>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C143" s="15" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="D143" s="15" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>350</v>
+      </c>
+      <c r="E143" s="15">
+        <v>10080027305</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15"/>
       <c r="H143" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K143" s="15">
-        <v>0.00435</v>
+        <v>0.00267</v>
       </c>
       <c r="L143" s="15">
-        <v>0.00302</v>
+        <v>0.00231</v>
       </c>
       <c r="M143" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N143" s="15"/>
+        <v>0.00223</v>
+      </c>
+      <c r="N143" s="15">
+        <v>78880</v>
+      </c>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143"/>
     </row>
     <row r="144" spans="1:18">
       <c r="B144" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C144" s="15" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="D144" s="15" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>10000000863</v>
+        <v>352</v>
+      </c>
+      <c r="E144" s="15" t="s">
+        <v>353</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15"/>
       <c r="H144" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K144" s="15">
         <v>0.00435</v>
       </c>
       <c r="L144" s="15">
         <v>0.00302</v>
       </c>
       <c r="M144" s="15">
         <v>0.00278</v>
       </c>
       <c r="N144" s="15"/>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C145" s="15" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D145" s="15" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="E145" s="15">
-        <v>10080027306</v>
+        <v>10000000863</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15"/>
       <c r="H145" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K145" s="15">
-        <v>0.00275</v>
+        <v>0.00435</v>
       </c>
       <c r="L145" s="15">
-        <v>0.00238</v>
+        <v>0.00302</v>
       </c>
       <c r="M145" s="15">
-        <v>0.00229</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N145" s="15"/>
+      <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="15" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="D146" s="15" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E146" s="15">
-        <v>10080052138</v>
+        <v>10080027306</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15"/>
       <c r="H146" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I146" s="15"/>
       <c r="J146" s="15">
         <v>5000</v>
       </c>
       <c r="K146" s="15">
-        <v>0.00284</v>
+        <v>0.00275</v>
       </c>
       <c r="L146" s="15">
-        <v>0.00246</v>
+        <v>0.00238</v>
       </c>
       <c r="M146" s="15">
-        <v>0.00236</v>
+        <v>0.00229</v>
       </c>
       <c r="N146" s="15">
-        <v>16321</v>
+        <v>17092</v>
       </c>
       <c r="O146" s="15"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146"/>
     </row>
     <row r="147" spans="1:18">
       <c r="B147" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C147" s="15" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="D147" s="15" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="E147" s="15">
-        <v>10080048388</v>
+        <v>10080052138</v>
       </c>
       <c r="F147" s="15"/>
       <c r="G147" s="15"/>
       <c r="H147" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I147" s="15"/>
       <c r="J147" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K147" s="15">
-        <v>0.00435</v>
+        <v>0.00284</v>
       </c>
       <c r="L147" s="15">
-        <v>0.00302</v>
+        <v>0.00246</v>
       </c>
       <c r="M147" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N147" s="15"/>
+        <v>0.00236</v>
+      </c>
+      <c r="N147" s="15">
+        <v>20401</v>
+      </c>
       <c r="O147" s="15"/>
       <c r="P147" s="15"/>
       <c r="Q147" s="15"/>
       <c r="R147"/>
     </row>
     <row r="148" spans="1:18">
       <c r="B148" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C148" s="15" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="D148" s="15" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="E148" s="15">
-        <v>10000002557</v>
+        <v>10080048388</v>
       </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15"/>
       <c r="H148" s="15" t="s">
-        <v>285</v>
+        <v>39</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K148" s="15">
         <v>0.00435</v>
       </c>
       <c r="L148" s="15">
         <v>0.00302</v>
       </c>
       <c r="M148" s="15">
         <v>0.00278</v>
       </c>
       <c r="N148" s="15"/>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
       <c r="R148"/>
     </row>
     <row r="149" spans="1:18">
       <c r="B149" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="15" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="D149" s="15" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="E149" s="15">
-        <v>10000003453</v>
+        <v>10000002557</v>
       </c>
       <c r="F149" s="15"/>
       <c r="G149" s="15"/>
       <c r="H149" s="15" t="s">
-        <v>39</v>
+        <v>289</v>
       </c>
       <c r="I149" s="15"/>
       <c r="J149" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K149" s="15">
-        <v>0.00219</v>
+        <v>0.00435</v>
       </c>
       <c r="L149" s="15">
-        <v>0.0019</v>
+        <v>0.00302</v>
       </c>
       <c r="M149" s="15">
-        <v>0.00183</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N149" s="15"/>
       <c r="O149" s="15"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149"/>
     </row>
     <row r="150" spans="1:18">
       <c r="B150" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="15" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="D150" s="15" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>365</v>
+      </c>
+      <c r="E150" s="15">
+        <v>10000003453</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="15"/>
-      <c r="H150" s="15"/>
+      <c r="H150" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I150" s="15"/>
       <c r="J150" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K150" s="15">
-        <v>0.0037</v>
+        <v>0.00219</v>
       </c>
       <c r="L150" s="15">
-        <v>0.00257</v>
+        <v>0.0019</v>
       </c>
       <c r="M150" s="15">
-        <v>0.00236</v>
+        <v>0.00183</v>
       </c>
       <c r="N150" s="15">
-        <v>8978</v>
+        <v>4212</v>
       </c>
       <c r="O150" s="15"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150"/>
     </row>
     <row r="151" spans="1:18">
       <c r="B151" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="15" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="D151" s="15" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>10000001036</v>
+        <v>367</v>
+      </c>
+      <c r="E151" s="15" t="s">
+        <v>368</v>
       </c>
       <c r="F151" s="15"/>
       <c r="G151" s="15"/>
       <c r="H151" s="15"/>
       <c r="I151" s="15"/>
       <c r="J151" s="15">
         <v>500</v>
       </c>
       <c r="K151" s="15">
         <v>0.0037</v>
       </c>
       <c r="L151" s="15">
         <v>0.00257</v>
       </c>
       <c r="M151" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N151" s="15"/>
+      <c r="N151" s="15">
+        <v>8442</v>
+      </c>
       <c r="O151" s="15"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151"/>
     </row>
     <row r="152" spans="1:18">
       <c r="B152" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="15" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="D152" s="15" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="E152" s="15">
-        <v>10080040588</v>
+        <v>10000001036</v>
       </c>
       <c r="F152" s="15"/>
       <c r="G152" s="15"/>
-      <c r="H152" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="15"/>
       <c r="I152" s="15"/>
       <c r="J152" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K152" s="15">
-        <v>0.00458</v>
+        <v>0.0037</v>
       </c>
       <c r="L152" s="15">
-        <v>0.00331</v>
+        <v>0.00257</v>
       </c>
       <c r="M152" s="15">
-        <v>0.00289</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N152" s="15"/>
       <c r="O152" s="15"/>
       <c r="P152" s="15"/>
       <c r="Q152" s="15"/>
       <c r="R152"/>
     </row>
     <row r="153" spans="1:18">
       <c r="B153" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="15" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="D153" s="15" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>372</v>
+      </c>
+      <c r="E153" s="15">
+        <v>10080040588</v>
       </c>
       <c r="F153" s="15"/>
       <c r="G153" s="15"/>
-      <c r="H153" s="15"/>
+      <c r="H153" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I153" s="15"/>
       <c r="J153" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K153" s="15">
-        <v>0.0037</v>
+        <v>0.00458</v>
       </c>
       <c r="L153" s="15">
-        <v>0.00257</v>
+        <v>0.00331</v>
       </c>
       <c r="M153" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N153" s="15"/>
+        <v>0.00289</v>
+      </c>
+      <c r="N153" s="15">
+        <v>8706</v>
+      </c>
       <c r="O153" s="15"/>
       <c r="P153" s="15"/>
       <c r="Q153" s="15"/>
       <c r="R153"/>
     </row>
     <row r="154" spans="1:18">
       <c r="B154" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="15" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="D154" s="15" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>10000002928</v>
+        <v>374</v>
+      </c>
+      <c r="E154" s="15" t="s">
+        <v>375</v>
       </c>
       <c r="F154" s="15"/>
       <c r="G154" s="15"/>
-      <c r="H154" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="15"/>
       <c r="I154" s="15"/>
       <c r="J154" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K154" s="15">
-        <v>0.00284</v>
+        <v>0.0037</v>
       </c>
       <c r="L154" s="15">
-        <v>0.00246</v>
+        <v>0.00257</v>
       </c>
       <c r="M154" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N154" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N154" s="15"/>
       <c r="O154" s="15"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154"/>
     </row>
     <row r="155" spans="1:18">
       <c r="B155" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="15" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="D155" s="15" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="E155" s="15">
-        <v>10000002578</v>
+        <v>10000002928</v>
       </c>
       <c r="F155" s="15"/>
       <c r="G155" s="15"/>
       <c r="H155" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I155" s="15"/>
       <c r="J155" s="15">
         <v>5000</v>
       </c>
       <c r="K155" s="15">
-        <v>0.0027</v>
+        <v>0.00284</v>
       </c>
       <c r="L155" s="15">
-        <v>0.00234</v>
+        <v>0.00246</v>
       </c>
       <c r="M155" s="15">
-        <v>0.00225</v>
+        <v>0.00236</v>
       </c>
       <c r="N155" s="15">
-        <v>3624</v>
+        <v>1484</v>
       </c>
       <c r="O155" s="15"/>
       <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155"/>
     </row>
     <row r="156" spans="1:18">
       <c r="B156" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="15" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D156" s="15" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="E156" s="15">
-        <v>10000003056</v>
+        <v>10000002578</v>
       </c>
       <c r="F156" s="15"/>
       <c r="G156" s="15"/>
       <c r="H156" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I156" s="15"/>
       <c r="J156" s="15">
         <v>5000</v>
       </c>
       <c r="K156" s="15">
-        <v>0.00275</v>
+        <v>0.0027</v>
       </c>
       <c r="L156" s="15">
-        <v>0.00238</v>
+        <v>0.00234</v>
       </c>
       <c r="M156" s="15">
-        <v>0.00229</v>
+        <v>0.00225</v>
       </c>
       <c r="N156" s="15">
-        <v>735</v>
-[...3 lines deleted...]
-      </c>
+        <v>4173</v>
+      </c>
+      <c r="O156" s="15"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156"/>
     </row>
     <row r="157" spans="1:18">
       <c r="B157" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="15" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="D157" s="15" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>381</v>
+      </c>
+      <c r="E157" s="15">
+        <v>10000003056</v>
       </c>
       <c r="F157" s="15"/>
       <c r="G157" s="15"/>
-      <c r="H157" s="15"/>
+      <c r="H157" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I157" s="15"/>
       <c r="J157" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K157" s="15">
-        <v>0.00195</v>
+        <v>0.00275</v>
       </c>
       <c r="L157" s="15">
-        <v>0.00141</v>
+        <v>0.00238</v>
       </c>
       <c r="M157" s="15">
-        <v>0.00123</v>
+        <v>0.00229</v>
       </c>
       <c r="N157" s="15">
-        <v>303966</v>
+        <v>4574</v>
       </c>
       <c r="O157" s="15"/>
       <c r="P157" s="15"/>
       <c r="Q157" s="15"/>
       <c r="R157"/>
     </row>
     <row r="158" spans="1:18">
       <c r="B158" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="15" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="D158" s="15" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>10000000637</v>
+        <v>383</v>
+      </c>
+      <c r="E158" s="15" t="s">
+        <v>384</v>
       </c>
       <c r="F158" s="15"/>
       <c r="G158" s="15"/>
-      <c r="H158" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="15"/>
       <c r="I158" s="15"/>
       <c r="J158" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K158" s="15">
-        <v>0.00435</v>
+        <v>0.00195</v>
       </c>
       <c r="L158" s="15">
-        <v>0.00302</v>
+        <v>0.00141</v>
       </c>
       <c r="M158" s="15">
-        <v>0.00278</v>
+        <v>0.00123</v>
       </c>
       <c r="N158" s="15">
-        <v>8142</v>
+        <v>312072</v>
       </c>
       <c r="O158" s="15"/>
       <c r="P158" s="15"/>
       <c r="Q158" s="15"/>
       <c r="R158"/>
     </row>
     <row r="159" spans="1:18">
       <c r="B159" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="15" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="D159" s="15" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>386</v>
+      </c>
+      <c r="E159" s="15">
+        <v>10000000637</v>
       </c>
       <c r="F159" s="15"/>
       <c r="G159" s="15"/>
       <c r="H159" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I159" s="15"/>
       <c r="J159" s="15">
         <v>5000</v>
       </c>
       <c r="K159" s="15">
-        <v>0.00311</v>
+        <v>0.00435</v>
       </c>
       <c r="L159" s="15">
-        <v>0.00269</v>
+        <v>0.00302</v>
       </c>
       <c r="M159" s="15">
-        <v>0.00259</v>
+        <v>0.00278</v>
       </c>
       <c r="N159" s="15">
-        <v>2047</v>
+        <v>10449</v>
       </c>
       <c r="O159" s="15"/>
       <c r="P159" s="15"/>
       <c r="Q159" s="15"/>
       <c r="R159"/>
     </row>
     <row r="160" spans="1:18">
       <c r="B160" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="15" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D160" s="15" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>10000003367</v>
+        <v>388</v>
+      </c>
+      <c r="E160" s="15" t="s">
+        <v>389</v>
       </c>
       <c r="F160" s="15"/>
       <c r="G160" s="15"/>
       <c r="H160" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I160" s="15"/>
       <c r="J160" s="15">
         <v>5000</v>
       </c>
       <c r="K160" s="15">
-        <v>0.00282</v>
+        <v>0.00311</v>
       </c>
       <c r="L160" s="15">
-        <v>0.00244</v>
+        <v>0.00269</v>
       </c>
       <c r="M160" s="15">
-        <v>0.00235</v>
+        <v>0.00259</v>
       </c>
       <c r="N160" s="15">
-        <v>1840</v>
+        <v>2306</v>
       </c>
       <c r="O160" s="15"/>
       <c r="P160" s="15"/>
       <c r="Q160" s="15"/>
       <c r="R160"/>
     </row>
     <row r="161" spans="1:18">
       <c r="B161" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C161" s="15" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="D161" s="15" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="E161" s="15">
-        <v>10000003370</v>
+        <v>10000003367</v>
       </c>
       <c r="F161" s="15"/>
       <c r="G161" s="15"/>
-      <c r="H161" s="15"/>
+      <c r="H161" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I161" s="15"/>
       <c r="J161" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K161" s="15">
-        <v>0.0037</v>
+        <v>0.00282</v>
       </c>
       <c r="L161" s="15">
-        <v>0.00257</v>
+        <v>0.00244</v>
       </c>
       <c r="M161" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N161" s="15"/>
+        <v>0.00235</v>
+      </c>
+      <c r="N161" s="15">
+        <v>1864</v>
+      </c>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
       <c r="R161"/>
     </row>
     <row r="162" spans="1:18">
       <c r="B162" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="15" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D162" s="15" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>393</v>
+      </c>
+      <c r="E162" s="15">
+        <v>10000003370</v>
       </c>
       <c r="F162" s="15"/>
       <c r="G162" s="15"/>
       <c r="H162" s="15"/>
       <c r="I162" s="15"/>
       <c r="J162" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K162" s="15">
         <v>0.0037</v>
       </c>
       <c r="L162" s="15">
         <v>0.00257</v>
       </c>
       <c r="M162" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N162" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N162" s="15"/>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
       <c r="R162"/>
     </row>
     <row r="163" spans="1:18">
       <c r="B163" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C163" s="15" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="D163" s="15" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="E163" s="15" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="F163" s="15"/>
       <c r="G163" s="15"/>
       <c r="H163" s="15"/>
       <c r="I163" s="15"/>
       <c r="J163" s="15">
         <v>1000</v>
       </c>
       <c r="K163" s="15">
         <v>0.0037</v>
       </c>
       <c r="L163" s="15">
         <v>0.00257</v>
       </c>
       <c r="M163" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N163" s="15"/>
+      <c r="N163" s="15">
+        <v>26703</v>
+      </c>
       <c r="O163" s="15"/>
       <c r="P163" s="15"/>
       <c r="Q163" s="15"/>
       <c r="R163"/>
     </row>
     <row r="164" spans="1:18">
       <c r="B164" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C164" s="15" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D164" s="15" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>10000007417</v>
+        <v>397</v>
+      </c>
+      <c r="E164" s="15" t="s">
+        <v>398</v>
       </c>
       <c r="F164" s="15"/>
       <c r="G164" s="15"/>
       <c r="H164" s="15"/>
       <c r="I164" s="15"/>
       <c r="J164" s="15">
         <v>1000</v>
       </c>
       <c r="K164" s="15">
         <v>0.0037</v>
       </c>
       <c r="L164" s="15">
         <v>0.00257</v>
       </c>
       <c r="M164" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N164" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N164" s="15"/>
       <c r="O164" s="15"/>
       <c r="P164" s="15"/>
       <c r="Q164" s="15"/>
       <c r="R164"/>
     </row>
     <row r="165" spans="1:18">
       <c r="B165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C165" s="15" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="D165" s="15" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="E165" s="15">
-        <v>10080027307</v>
+        <v>10000007417</v>
       </c>
       <c r="F165" s="15"/>
       <c r="G165" s="15"/>
-      <c r="H165" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H165" s="15"/>
+      <c r="I165" s="15"/>
       <c r="J165" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K165" s="15">
-        <v>0.0018</v>
+        <v>0.0037</v>
       </c>
       <c r="L165" s="15">
-        <v>0.0018</v>
+        <v>0.00257</v>
       </c>
       <c r="M165" s="15">
-        <v>0.0018</v>
+        <v>0.00236</v>
       </c>
       <c r="N165" s="15">
-        <v>11025</v>
+        <v>11112</v>
       </c>
       <c r="O165" s="15"/>
       <c r="P165" s="15"/>
       <c r="Q165" s="15"/>
       <c r="R165"/>
     </row>
     <row r="166" spans="1:18">
       <c r="B166" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C166" s="15" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="D166" s="15" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>402</v>
+      </c>
+      <c r="E166" s="15">
+        <v>10080027307</v>
       </c>
       <c r="F166" s="15"/>
       <c r="G166" s="15"/>
       <c r="H166" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I166" s="15" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="J166" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K166" s="15">
-        <v>0.00435</v>
+        <v>0.0018</v>
       </c>
       <c r="L166" s="15">
-        <v>0.00302</v>
+        <v>0.0018</v>
       </c>
       <c r="M166" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N166" s="15"/>
+        <v>0.0018</v>
+      </c>
+      <c r="N166" s="15">
+        <v>11900</v>
+      </c>
       <c r="O166" s="15"/>
       <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
       <c r="R166"/>
     </row>
     <row r="167" spans="1:18">
       <c r="B167" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="15" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D167" s="15" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="E167" s="15" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F167" s="15"/>
       <c r="G167" s="15"/>
-      <c r="H167" s="15"/>
-      <c r="I167" s="15"/>
+      <c r="H167" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I167" s="15" t="s">
+        <v>403</v>
+      </c>
       <c r="J167" s="15">
         <v>500</v>
       </c>
       <c r="K167" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L167" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M167" s="15">
-        <v>0.00236</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00278</v>
+      </c>
+      <c r="N167" s="15"/>
       <c r="O167" s="15"/>
       <c r="P167" s="15"/>
       <c r="Q167" s="15"/>
       <c r="R167"/>
     </row>
     <row r="168" spans="1:18">
       <c r="B168" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C168" s="15" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="D168" s="15" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="E168" s="15" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F168" s="15"/>
       <c r="G168" s="15"/>
       <c r="H168" s="15"/>
       <c r="I168" s="15"/>
       <c r="J168" s="15">
         <v>500</v>
       </c>
       <c r="K168" s="15">
         <v>0.0037</v>
       </c>
       <c r="L168" s="15">
         <v>0.00257</v>
       </c>
       <c r="M168" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N168" s="15"/>
+      <c r="N168" s="15">
+        <v>238456</v>
+      </c>
       <c r="O168" s="15"/>
       <c r="P168" s="15"/>
       <c r="Q168" s="15"/>
       <c r="R168"/>
     </row>
     <row r="169" spans="1:18">
       <c r="B169" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C169" s="15" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="D169" s="15" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="E169" s="15" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="F169" s="15"/>
       <c r="G169" s="15"/>
       <c r="H169" s="15"/>
       <c r="I169" s="15"/>
       <c r="J169" s="15">
         <v>500</v>
       </c>
       <c r="K169" s="15">
         <v>0.0037</v>
       </c>
       <c r="L169" s="15">
         <v>0.00257</v>
       </c>
       <c r="M169" s="15">
         <v>0.00236</v>
       </c>
       <c r="N169" s="15"/>
       <c r="O169" s="15"/>
       <c r="P169" s="15"/>
       <c r="Q169" s="15"/>
       <c r="R169"/>
     </row>
     <row r="170" spans="1:18">
       <c r="B170" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C170" s="15" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="D170" s="15" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>10080040589</v>
+        <v>413</v>
+      </c>
+      <c r="E170" s="15" t="s">
+        <v>414</v>
       </c>
       <c r="F170" s="15"/>
       <c r="G170" s="15"/>
-      <c r="H170" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="15"/>
       <c r="I170" s="15"/>
       <c r="J170" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K170" s="15">
-        <v>0.00284</v>
+        <v>0.0037</v>
       </c>
       <c r="L170" s="15">
-        <v>0.00246</v>
+        <v>0.00257</v>
       </c>
       <c r="M170" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N170" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N170" s="15"/>
       <c r="O170" s="15"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170"/>
     </row>
     <row r="171" spans="1:18">
       <c r="B171" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C171" s="15" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="D171" s="15" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="E171" s="15">
-        <v>10000003389</v>
+        <v>10080040589</v>
       </c>
       <c r="F171" s="15"/>
       <c r="G171" s="15"/>
       <c r="H171" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I171" s="15"/>
       <c r="J171" s="15">
         <v>5000</v>
       </c>
       <c r="K171" s="15">
-        <v>0.00282</v>
+        <v>0.00284</v>
       </c>
       <c r="L171" s="15">
-        <v>0.00244</v>
+        <v>0.00246</v>
       </c>
       <c r="M171" s="15">
-        <v>0.00235</v>
+        <v>0.00236</v>
       </c>
       <c r="N171" s="15">
-        <v>2531</v>
+        <v>4985</v>
       </c>
       <c r="O171" s="15"/>
       <c r="P171" s="15"/>
       <c r="Q171" s="15"/>
       <c r="R171"/>
     </row>
     <row r="172" spans="1:18">
       <c r="B172" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C172" s="15" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="D172" s="15" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>418</v>
+      </c>
+      <c r="E172" s="15">
+        <v>10000003389</v>
       </c>
       <c r="F172" s="15"/>
       <c r="G172" s="15"/>
-      <c r="H172" s="15"/>
+      <c r="H172" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I172" s="15"/>
       <c r="J172" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K172" s="15">
-        <v>0.0037</v>
+        <v>0.00282</v>
       </c>
       <c r="L172" s="15">
-        <v>0.00257</v>
+        <v>0.00244</v>
       </c>
       <c r="M172" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N172" s="15"/>
+        <v>0.00235</v>
+      </c>
+      <c r="N172" s="15">
+        <v>2531</v>
+      </c>
       <c r="O172" s="15"/>
       <c r="P172" s="15"/>
       <c r="Q172" s="15"/>
       <c r="R172"/>
     </row>
     <row r="173" spans="1:18">
       <c r="B173" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C173" s="15" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="D173" s="15" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="E173" s="15" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="F173" s="15"/>
       <c r="G173" s="15"/>
-      <c r="H173" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H173" s="15"/>
+      <c r="I173" s="15"/>
       <c r="J173" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K173" s="15">
-        <v>0.00435</v>
+        <v>0.0037</v>
       </c>
       <c r="L173" s="15">
-        <v>0.00302</v>
+        <v>0.00257</v>
       </c>
       <c r="M173" s="15">
-        <v>0.00278</v>
+        <v>0.00236</v>
       </c>
       <c r="N173" s="15"/>
       <c r="O173" s="15"/>
       <c r="P173" s="15"/>
       <c r="Q173" s="15"/>
       <c r="R173"/>
     </row>
     <row r="174" spans="1:18">
       <c r="B174" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C174" s="15" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="D174" s="15" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="E174" s="15" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="F174" s="15"/>
       <c r="G174" s="15"/>
       <c r="H174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I174" s="15" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J174" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K174" s="15">
         <v>0.00435</v>
       </c>
       <c r="L174" s="15">
         <v>0.00302</v>
       </c>
       <c r="M174" s="15">
         <v>0.00278</v>
       </c>
-      <c r="N174" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N174" s="15"/>
       <c r="O174" s="15"/>
       <c r="P174" s="15"/>
       <c r="Q174" s="15"/>
       <c r="R174"/>
     </row>
     <row r="175" spans="1:18">
       <c r="B175" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C175" s="15" t="s">
         <v>422</v>
       </c>
       <c r="D175" s="15" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>10000002930</v>
+        <v>426</v>
+      </c>
+      <c r="E175" s="15" t="s">
+        <v>427</v>
       </c>
       <c r="F175" s="15"/>
       <c r="G175" s="15"/>
-      <c r="H175" s="15"/>
-      <c r="I175" s="15"/>
+      <c r="H175" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I175" s="15" t="s">
+        <v>425</v>
+      </c>
       <c r="J175" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K175" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L175" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M175" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N175" s="15"/>
+        <v>0.00278</v>
+      </c>
+      <c r="N175" s="15">
+        <v>50</v>
+      </c>
       <c r="O175" s="15"/>
       <c r="P175" s="15"/>
       <c r="Q175" s="15"/>
       <c r="R175"/>
     </row>
     <row r="176" spans="1:18">
       <c r="B176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C176" s="15" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D176" s="15" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E176" s="15">
-        <v>10080027309</v>
+        <v>10000002930</v>
       </c>
       <c r="F176" s="15"/>
       <c r="G176" s="15"/>
-      <c r="H176" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="15"/>
       <c r="I176" s="15"/>
       <c r="J176" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K176" s="15">
-        <v>0.00422</v>
+        <v>0.0037</v>
       </c>
       <c r="L176" s="15">
-        <v>0.00305</v>
+        <v>0.00257</v>
       </c>
       <c r="M176" s="15">
-        <v>0.00267</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N176" s="15"/>
       <c r="O176" s="15"/>
       <c r="P176" s="15"/>
       <c r="Q176" s="15"/>
       <c r="R176"/>
     </row>
     <row r="177" spans="1:18">
       <c r="B177" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C177" s="15" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="D177" s="15" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>431</v>
+      </c>
+      <c r="E177" s="15">
+        <v>10080027309</v>
       </c>
       <c r="F177" s="15"/>
       <c r="G177" s="15"/>
-      <c r="H177" s="15"/>
+      <c r="H177" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I177" s="15"/>
-      <c r="J177" s="15"/>
+      <c r="J177" s="15">
+        <v>5000</v>
+      </c>
       <c r="K177" s="15">
-        <v>0.0037</v>
+        <v>0.00422</v>
       </c>
       <c r="L177" s="15">
-        <v>0.00257</v>
+        <v>0.00305</v>
       </c>
       <c r="M177" s="15">
-        <v>0.00236</v>
-[...3 lines deleted...]
-      <c r="P177" s="15"/>
+        <v>0.00267</v>
+      </c>
+      <c r="N177" s="15">
+        <v>5197</v>
+      </c>
+      <c r="O177" s="15">
+        <v>4051</v>
+      </c>
+      <c r="P177" s="15" t="s">
+        <v>311</v>
+      </c>
       <c r="Q177" s="15"/>
       <c r="R177"/>
     </row>
     <row r="178" spans="1:18">
       <c r="B178" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="15" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="D178" s="15" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>10000003258</v>
+        <v>433</v>
+      </c>
+      <c r="E178" s="15" t="s">
+        <v>434</v>
       </c>
       <c r="F178" s="15"/>
       <c r="G178" s="15"/>
       <c r="H178" s="15"/>
       <c r="I178" s="15"/>
-      <c r="J178" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J178" s="15"/>
       <c r="K178" s="15">
         <v>0.0037</v>
       </c>
       <c r="L178" s="15">
         <v>0.00257</v>
       </c>
       <c r="M178" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N178" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N178" s="15"/>
       <c r="O178" s="15"/>
       <c r="P178" s="15"/>
       <c r="Q178" s="15"/>
       <c r="R178"/>
     </row>
     <row r="179" spans="1:18">
       <c r="B179" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C179" s="15" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="D179" s="15" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="E179" s="15">
-        <v>10000007418</v>
+        <v>10000003258</v>
       </c>
       <c r="F179" s="15"/>
       <c r="G179" s="15"/>
       <c r="H179" s="15"/>
       <c r="I179" s="15"/>
       <c r="J179" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K179" s="15">
         <v>0.0037</v>
       </c>
       <c r="L179" s="15">
         <v>0.00257</v>
       </c>
       <c r="M179" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N179" s="15"/>
+      <c r="N179" s="15">
+        <v>26603</v>
+      </c>
       <c r="O179" s="15"/>
       <c r="P179" s="15"/>
       <c r="Q179" s="15"/>
       <c r="R179"/>
     </row>
     <row r="180" spans="1:18">
       <c r="B180" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C180" s="15" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="D180" s="15" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E180" s="15">
-        <v>10000003357</v>
+        <v>10000007418</v>
       </c>
       <c r="F180" s="15"/>
       <c r="G180" s="15"/>
       <c r="H180" s="15"/>
       <c r="I180" s="15"/>
       <c r="J180" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K180" s="15">
         <v>0.0037</v>
       </c>
       <c r="L180" s="15">
         <v>0.00257</v>
       </c>
       <c r="M180" s="15">
         <v>0.00236</v>
       </c>
       <c r="N180" s="15"/>
       <c r="O180" s="15"/>
       <c r="P180" s="15"/>
       <c r="Q180" s="15"/>
       <c r="R180"/>
     </row>
     <row r="181" spans="1:18">
       <c r="B181" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C181" s="15" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="D181" s="15" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>440</v>
+      </c>
+      <c r="E181" s="15">
+        <v>10000003357</v>
       </c>
       <c r="F181" s="15"/>
       <c r="G181" s="15"/>
       <c r="H181" s="15"/>
       <c r="I181" s="15"/>
       <c r="J181" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K181" s="15">
         <v>0.0037</v>
       </c>
       <c r="L181" s="15">
         <v>0.00257</v>
       </c>
       <c r="M181" s="15">
         <v>0.00236</v>
       </c>
       <c r="N181" s="15"/>
       <c r="O181" s="15"/>
       <c r="P181" s="15"/>
       <c r="Q181" s="15"/>
       <c r="R181"/>
     </row>
     <row r="182" spans="1:18">
       <c r="B182" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C182" s="15" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="D182" s="15" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="E182" s="15" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="F182" s="15"/>
       <c r="G182" s="15"/>
       <c r="H182" s="15"/>
       <c r="I182" s="15"/>
       <c r="J182" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K182" s="15">
         <v>0.0037</v>
       </c>
       <c r="L182" s="15">
         <v>0.00257</v>
       </c>
       <c r="M182" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N182" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N182" s="15"/>
       <c r="O182" s="15"/>
       <c r="P182" s="15"/>
       <c r="Q182" s="15"/>
       <c r="R182"/>
     </row>
     <row r="183" spans="1:18">
       <c r="B183" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C183" s="15" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="D183" s="15" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>10080070805</v>
+        <v>445</v>
+      </c>
+      <c r="E183" s="15" t="s">
+        <v>446</v>
       </c>
       <c r="F183" s="15"/>
       <c r="G183" s="15"/>
-      <c r="H183" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="15"/>
       <c r="I183" s="15"/>
       <c r="J183" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K183" s="15">
-        <v>0.00435</v>
+        <v>0.0037</v>
       </c>
       <c r="L183" s="15">
-        <v>0.00302</v>
+        <v>0.00257</v>
       </c>
       <c r="M183" s="15">
-        <v>0.00278</v>
+        <v>0.00236</v>
       </c>
       <c r="N183" s="15">
-        <v>392</v>
+        <v>50</v>
       </c>
       <c r="O183" s="15"/>
       <c r="P183" s="15"/>
       <c r="Q183" s="15"/>
       <c r="R183"/>
     </row>
     <row r="184" spans="1:18">
       <c r="B184" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C184" s="15" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="D184" s="15" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>448</v>
+      </c>
+      <c r="E184" s="15">
+        <v>10080070805</v>
       </c>
       <c r="F184" s="15"/>
       <c r="G184" s="15"/>
       <c r="H184" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I184" s="15"/>
       <c r="J184" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K184" s="15">
         <v>0.00435</v>
       </c>
       <c r="L184" s="15">
         <v>0.00302</v>
       </c>
       <c r="M184" s="15">
         <v>0.00278</v>
       </c>
       <c r="N184" s="15">
-        <v>64404</v>
+        <v>361</v>
       </c>
       <c r="O184" s="15"/>
       <c r="P184" s="15"/>
       <c r="Q184" s="15"/>
       <c r="R184"/>
     </row>
     <row r="185" spans="1:18">
       <c r="B185" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C185" s="15" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="D185" s="15" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>10000002614</v>
+        <v>450</v>
+      </c>
+      <c r="E185" s="15" t="s">
+        <v>451</v>
       </c>
       <c r="F185" s="15"/>
       <c r="G185" s="15"/>
       <c r="H185" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I185" s="15"/>
       <c r="J185" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K185" s="15">
-        <v>0.00354</v>
+        <v>0.00435</v>
       </c>
       <c r="L185" s="15">
-        <v>0.00254</v>
+        <v>0.00302</v>
       </c>
       <c r="M185" s="15">
-        <v>0.0022</v>
+        <v>0.00278</v>
       </c>
       <c r="N185" s="15">
-        <v>4178</v>
+        <v>49250</v>
       </c>
       <c r="O185" s="15"/>
       <c r="P185" s="15"/>
       <c r="Q185" s="15"/>
       <c r="R185"/>
     </row>
     <row r="186" spans="1:18">
       <c r="B186" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C186" s="15" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="D186" s="15" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>453</v>
+      </c>
+      <c r="E186" s="15">
+        <v>10000002614</v>
       </c>
       <c r="F186" s="15"/>
       <c r="G186" s="15"/>
-      <c r="H186" s="15"/>
+      <c r="H186" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I186" s="15"/>
       <c r="J186" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K186" s="15">
-        <v>0.0037</v>
+        <v>0.00354</v>
       </c>
       <c r="L186" s="15">
-        <v>0.00257</v>
+        <v>0.00254</v>
       </c>
       <c r="M186" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N186" s="15"/>
+        <v>0.0022</v>
+      </c>
+      <c r="N186" s="15">
+        <v>3382</v>
+      </c>
       <c r="O186" s="15"/>
       <c r="P186" s="15"/>
       <c r="Q186" s="15"/>
       <c r="R186"/>
     </row>
     <row r="187" spans="1:18">
       <c r="B187" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C187" s="15" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="D187" s="15" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="E187" s="15" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="F187" s="15"/>
       <c r="G187" s="15"/>
       <c r="H187" s="15"/>
       <c r="I187" s="15"/>
       <c r="J187" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K187" s="15">
         <v>0.0037</v>
       </c>
       <c r="L187" s="15">
         <v>0.00257</v>
       </c>
       <c r="M187" s="15">
         <v>0.00236</v>
       </c>
       <c r="N187" s="15"/>
       <c r="O187" s="15"/>
       <c r="P187" s="15"/>
       <c r="Q187" s="15"/>
       <c r="R187"/>
     </row>
     <row r="188" spans="1:18">
       <c r="B188" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C188" s="15" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="D188" s="15" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>10000003366</v>
+        <v>458</v>
+      </c>
+      <c r="E188" s="15" t="s">
+        <v>459</v>
       </c>
       <c r="F188" s="15"/>
       <c r="G188" s="15"/>
       <c r="H188" s="15"/>
       <c r="I188" s="15"/>
       <c r="J188" s="15">
         <v>1000</v>
       </c>
       <c r="K188" s="15">
         <v>0.0037</v>
       </c>
       <c r="L188" s="15">
         <v>0.00257</v>
       </c>
       <c r="M188" s="15">
         <v>0.00236</v>
       </c>
       <c r="N188" s="15"/>
       <c r="O188" s="15"/>
       <c r="P188" s="15"/>
       <c r="Q188" s="15"/>
       <c r="R188"/>
     </row>
     <row r="189" spans="1:18">
       <c r="B189" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C189" s="15" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="D189" s="15" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="E189" s="15">
-        <v>10000003369</v>
+        <v>10000003366</v>
       </c>
       <c r="F189" s="15"/>
       <c r="G189" s="15"/>
       <c r="H189" s="15"/>
       <c r="I189" s="15"/>
       <c r="J189" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K189" s="15">
         <v>0.0037</v>
       </c>
       <c r="L189" s="15">
         <v>0.00257</v>
       </c>
       <c r="M189" s="15">
         <v>0.00236</v>
       </c>
       <c r="N189" s="15"/>
       <c r="O189" s="15"/>
       <c r="P189" s="15"/>
       <c r="Q189" s="15"/>
       <c r="R189"/>
     </row>
     <row r="190" spans="1:18">
       <c r="B190" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C190" s="15" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="D190" s="15" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>463</v>
+      </c>
+      <c r="E190" s="15">
+        <v>10000003369</v>
       </c>
       <c r="F190" s="15"/>
       <c r="G190" s="15"/>
-      <c r="H190" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="15"/>
       <c r="I190" s="15"/>
       <c r="J190" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K190" s="15">
-        <v>0.00267</v>
+        <v>0.0037</v>
       </c>
       <c r="L190" s="15">
-        <v>0.00231</v>
+        <v>0.00257</v>
       </c>
       <c r="M190" s="15">
-        <v>0.00223</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N190" s="15"/>
+      <c r="O190" s="15"/>
       <c r="P190" s="15"/>
       <c r="Q190" s="15"/>
       <c r="R190"/>
     </row>
     <row r="191" spans="1:18">
       <c r="B191" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C191" s="15" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="D191" s="15" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E191" s="15" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F191" s="15"/>
       <c r="G191" s="15"/>
-      <c r="H191" s="15"/>
+      <c r="H191" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I191" s="15"/>
       <c r="J191" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K191" s="15">
-        <v>0.0037</v>
+        <v>0.00267</v>
       </c>
       <c r="L191" s="15">
-        <v>0.00257</v>
+        <v>0.00231</v>
       </c>
       <c r="M191" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N191" s="15"/>
+        <v>0.00223</v>
+      </c>
+      <c r="N191" s="15">
+        <v>4316</v>
+      </c>
       <c r="O191" s="15"/>
       <c r="P191" s="15"/>
       <c r="Q191" s="15"/>
       <c r="R191"/>
     </row>
     <row r="192" spans="1:18">
       <c r="B192" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C192" s="15" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="D192" s="15" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E192" s="15" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F192" s="15"/>
       <c r="G192" s="15"/>
-      <c r="H192" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="15"/>
       <c r="I192" s="15"/>
-      <c r="J192" s="15"/>
+      <c r="J192" s="15">
+        <v>500</v>
+      </c>
       <c r="K192" s="15">
-        <v>0.00284</v>
+        <v>0.0037</v>
       </c>
       <c r="L192" s="15">
-        <v>0.00246</v>
+        <v>0.00257</v>
       </c>
       <c r="M192" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N192" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N192" s="15"/>
       <c r="O192" s="15"/>
       <c r="P192" s="15"/>
       <c r="Q192" s="15"/>
       <c r="R192"/>
     </row>
     <row r="193" spans="1:18">
       <c r="B193" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C193" s="15" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="D193" s="15" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="E193" s="15" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F193" s="15"/>
       <c r="G193" s="15"/>
       <c r="H193" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I193" s="15"/>
-      <c r="J193" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J193" s="15"/>
       <c r="K193" s="15">
-        <v>0.00435</v>
+        <v>0.00284</v>
       </c>
       <c r="L193" s="15">
-        <v>0.00302</v>
+        <v>0.00246</v>
       </c>
       <c r="M193" s="15">
-        <v>0.00278</v>
+        <v>0.00236</v>
       </c>
       <c r="N193" s="15">
-        <v>506669</v>
+        <v>2820</v>
       </c>
       <c r="O193" s="15"/>
       <c r="P193" s="15"/>
       <c r="Q193" s="15"/>
       <c r="R193"/>
     </row>
     <row r="194" spans="1:18">
       <c r="B194" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C194" s="15" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="D194" s="15" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="E194" s="15" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="F194" s="15"/>
       <c r="G194" s="15"/>
       <c r="H194" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I194" s="15"/>
       <c r="J194" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K194" s="15">
-        <v>0.00284</v>
+        <v>0.00435</v>
       </c>
       <c r="L194" s="15">
-        <v>0.00246</v>
+        <v>0.00302</v>
       </c>
       <c r="M194" s="15">
-        <v>0.00236</v>
+        <v>0.00278</v>
       </c>
       <c r="N194" s="15">
-        <v>2094</v>
+        <v>398503</v>
       </c>
       <c r="O194" s="15"/>
       <c r="P194" s="15"/>
       <c r="Q194" s="15"/>
       <c r="R194"/>
     </row>
     <row r="195" spans="1:18">
       <c r="B195" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C195" s="15" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="D195" s="15" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>10000003388</v>
+        <v>477</v>
+      </c>
+      <c r="E195" s="15" t="s">
+        <v>478</v>
       </c>
       <c r="F195" s="15"/>
       <c r="G195" s="15"/>
-      <c r="H195" s="15"/>
+      <c r="H195" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I195" s="15"/>
       <c r="J195" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K195" s="15">
-        <v>0.0037</v>
+        <v>0.00284</v>
       </c>
       <c r="L195" s="15">
-        <v>0.00257</v>
+        <v>0.00246</v>
       </c>
       <c r="M195" s="15">
         <v>0.00236</v>
       </c>
-      <c r="N195" s="15"/>
+      <c r="N195" s="15">
+        <v>1961</v>
+      </c>
       <c r="O195" s="15"/>
       <c r="P195" s="15"/>
       <c r="Q195" s="15"/>
       <c r="R195"/>
     </row>
     <row r="196" spans="1:18">
       <c r="B196" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C196" s="15" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="D196" s="15" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>480</v>
+      </c>
+      <c r="E196" s="15">
+        <v>10000003388</v>
       </c>
       <c r="F196" s="15"/>
       <c r="G196" s="15"/>
-      <c r="H196" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="15"/>
       <c r="I196" s="15"/>
       <c r="J196" s="15">
         <v>500</v>
       </c>
       <c r="K196" s="15">
-        <v>0.00435</v>
+        <v>0.0037</v>
       </c>
       <c r="L196" s="15">
-        <v>0.00302</v>
+        <v>0.00257</v>
       </c>
       <c r="M196" s="15">
-        <v>0.00278</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N196" s="15"/>
       <c r="O196" s="15"/>
       <c r="P196" s="15"/>
       <c r="Q196" s="15"/>
       <c r="R196"/>
     </row>
     <row r="197" spans="1:18">
       <c r="B197" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C197" s="15" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="D197" s="15" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>10000003391</v>
+        <v>482</v>
+      </c>
+      <c r="E197" s="15" t="s">
+        <v>483</v>
       </c>
       <c r="F197" s="15"/>
       <c r="G197" s="15"/>
-      <c r="H197" s="15"/>
+      <c r="H197" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I197" s="15"/>
       <c r="J197" s="15">
         <v>500</v>
       </c>
       <c r="K197" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L197" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M197" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N197" s="15"/>
+        <v>0.00278</v>
+      </c>
+      <c r="N197" s="15">
+        <v>7486</v>
+      </c>
       <c r="O197" s="15"/>
       <c r="P197" s="15"/>
       <c r="Q197" s="15"/>
       <c r="R197"/>
     </row>
     <row r="198" spans="1:18">
       <c r="B198" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C198" s="15" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="D198" s="15" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="E198" s="15">
-        <v>10000002408</v>
+        <v>10000003391</v>
       </c>
       <c r="F198" s="15"/>
       <c r="G198" s="15"/>
       <c r="H198" s="15"/>
       <c r="I198" s="15"/>
       <c r="J198" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K198" s="15">
         <v>0.0037</v>
       </c>
       <c r="L198" s="15">
         <v>0.00257</v>
       </c>
       <c r="M198" s="15">
         <v>0.00236</v>
       </c>
       <c r="N198" s="15"/>
       <c r="O198" s="15"/>
       <c r="P198" s="15"/>
       <c r="Q198" s="15"/>
       <c r="R198"/>
     </row>
     <row r="199" spans="1:18">
       <c r="B199" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C199" s="15" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="D199" s="15" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>487</v>
+      </c>
+      <c r="E199" s="15">
+        <v>10000002408</v>
       </c>
       <c r="F199" s="15"/>
       <c r="G199" s="15"/>
-      <c r="H199" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="15"/>
       <c r="I199" s="15"/>
       <c r="J199" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K199" s="15">
-        <v>0.00435</v>
+        <v>0.0037</v>
       </c>
       <c r="L199" s="15">
-        <v>0.00302</v>
+        <v>0.00257</v>
       </c>
       <c r="M199" s="15">
-        <v>0.00278</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N199" s="15"/>
       <c r="O199" s="15"/>
       <c r="P199" s="15"/>
       <c r="Q199" s="15"/>
       <c r="R199"/>
     </row>
     <row r="200" spans="1:18">
       <c r="B200" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C200" s="15" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="D200" s="15" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>10000005755</v>
+        <v>489</v>
+      </c>
+      <c r="E200" s="15" t="s">
+        <v>490</v>
       </c>
       <c r="F200" s="15"/>
       <c r="G200" s="15"/>
       <c r="H200" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I200" s="15"/>
       <c r="J200" s="15">
         <v>500</v>
       </c>
       <c r="K200" s="15">
-        <v>0.00282</v>
+        <v>0.00435</v>
       </c>
       <c r="L200" s="15">
-        <v>0.00244</v>
+        <v>0.00302</v>
       </c>
       <c r="M200" s="15">
-        <v>0.00235</v>
+        <v>0.00278</v>
       </c>
       <c r="N200" s="15">
-        <v>3612</v>
+        <v>184068</v>
       </c>
       <c r="O200" s="15"/>
       <c r="P200" s="15"/>
       <c r="Q200" s="15"/>
       <c r="R200"/>
     </row>
     <row r="201" spans="1:18">
       <c r="B201" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C201" s="15" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="D201" s="15" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>492</v>
+      </c>
+      <c r="E201" s="15">
+        <v>10000005755</v>
       </c>
       <c r="F201" s="15"/>
       <c r="G201" s="15"/>
       <c r="H201" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I201" s="15"/>
       <c r="J201" s="15">
         <v>500</v>
       </c>
       <c r="K201" s="15">
-        <v>0.00435</v>
+        <v>0.00282</v>
       </c>
       <c r="L201" s="15">
-        <v>0.00302</v>
+        <v>0.00244</v>
       </c>
       <c r="M201" s="15">
-        <v>0.00278</v>
+        <v>0.00235</v>
       </c>
       <c r="N201" s="15">
-        <v>1800</v>
+        <v>4420</v>
       </c>
       <c r="O201" s="15"/>
       <c r="P201" s="15"/>
       <c r="Q201" s="15"/>
       <c r="R201"/>
     </row>
     <row r="202" spans="1:18">
       <c r="B202" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C202" s="15" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="D202" s="15" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="E202" s="15" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="F202" s="15"/>
       <c r="G202" s="15"/>
-      <c r="H202" s="15"/>
+      <c r="H202" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I202" s="15"/>
-      <c r="J202" s="15"/>
+      <c r="J202" s="15">
+        <v>500</v>
+      </c>
       <c r="K202" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L202" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M202" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N202" s="15"/>
+        <v>0.00278</v>
+      </c>
+      <c r="N202" s="15">
+        <v>1536</v>
+      </c>
       <c r="O202" s="15"/>
       <c r="P202" s="15"/>
       <c r="Q202" s="15"/>
       <c r="R202"/>
     </row>
     <row r="203" spans="1:18">
       <c r="B203" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C203" s="15" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="D203" s="15" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>10080059507</v>
+        <v>497</v>
+      </c>
+      <c r="E203" s="15" t="s">
+        <v>498</v>
       </c>
       <c r="F203" s="15"/>
       <c r="G203" s="15"/>
-      <c r="H203" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="15"/>
       <c r="I203" s="15"/>
-      <c r="J203" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J203" s="15"/>
       <c r="K203" s="15">
-        <v>0.00284</v>
+        <v>0.0037</v>
       </c>
       <c r="L203" s="15">
-        <v>0.00246</v>
+        <v>0.00257</v>
       </c>
       <c r="M203" s="15">
         <v>0.00236</v>
       </c>
       <c r="N203" s="15"/>
       <c r="O203" s="15"/>
       <c r="P203" s="15"/>
       <c r="Q203" s="15"/>
       <c r="R203"/>
     </row>
     <row r="204" spans="1:18">
       <c r="B204" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C204" s="15" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="D204" s="15" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>500</v>
+      </c>
+      <c r="E204" s="15">
+        <v>10080059507</v>
       </c>
       <c r="F204" s="15"/>
       <c r="G204" s="15"/>
       <c r="H204" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I204" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I204" s="15"/>
       <c r="J204" s="15">
         <v>5000</v>
       </c>
       <c r="K204" s="15">
-        <v>0.0038</v>
+        <v>0.00284</v>
       </c>
       <c r="L204" s="15">
-        <v>0.00275</v>
+        <v>0.00246</v>
       </c>
       <c r="M204" s="15">
-        <v>0.0024</v>
+        <v>0.00236</v>
       </c>
       <c r="N204" s="15"/>
       <c r="O204" s="15"/>
       <c r="P204" s="15"/>
       <c r="Q204" s="15"/>
       <c r="R204"/>
     </row>
     <row r="205" spans="1:18">
       <c r="B205" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C205" s="15" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="D205" s="15" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>10000001037</v>
+        <v>502</v>
+      </c>
+      <c r="E205" s="15" t="s">
+        <v>503</v>
       </c>
       <c r="F205" s="15"/>
       <c r="G205" s="15"/>
       <c r="H205" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I205" s="15" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="J205" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K205" s="15">
-        <v>0.00279</v>
+        <v>0.0038</v>
       </c>
       <c r="L205" s="15">
-        <v>0.00242</v>
+        <v>0.00275</v>
       </c>
       <c r="M205" s="15">
-        <v>0.00233</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0024</v>
+      </c>
+      <c r="N205" s="15"/>
       <c r="O205" s="15"/>
       <c r="P205" s="15"/>
       <c r="Q205" s="15"/>
       <c r="R205"/>
     </row>
     <row r="206" spans="1:18">
       <c r="B206" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C206" s="15" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="D206" s="15" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>502</v>
+      </c>
+      <c r="E206" s="15">
+        <v>10000001037</v>
       </c>
       <c r="F206" s="15"/>
       <c r="G206" s="15"/>
-      <c r="H206" s="15"/>
-      <c r="I206" s="15"/>
+      <c r="H206" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I206" s="15" t="s">
+        <v>504</v>
+      </c>
       <c r="J206" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K206" s="15">
-        <v>0.0037</v>
+        <v>0.00279</v>
       </c>
       <c r="L206" s="15">
-        <v>0.00257</v>
+        <v>0.00242</v>
       </c>
       <c r="M206" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N206" s="15"/>
+        <v>0.00233</v>
+      </c>
+      <c r="N206" s="15">
+        <v>15970</v>
+      </c>
       <c r="O206" s="15"/>
       <c r="P206" s="15"/>
       <c r="Q206" s="15"/>
       <c r="R206"/>
     </row>
     <row r="207" spans="1:18">
       <c r="B207" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C207" s="15" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="D207" s="15" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="E207" s="15" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="F207" s="15"/>
       <c r="G207" s="15"/>
       <c r="H207" s="15"/>
       <c r="I207" s="15"/>
       <c r="J207" s="15">
         <v>500</v>
       </c>
       <c r="K207" s="15">
         <v>0.0037</v>
       </c>
       <c r="L207" s="15">
         <v>0.00257</v>
       </c>
       <c r="M207" s="15">
         <v>0.00236</v>
       </c>
       <c r="N207" s="15"/>
       <c r="O207" s="15"/>
       <c r="P207" s="15"/>
       <c r="Q207" s="15"/>
       <c r="R207"/>
     </row>
     <row r="208" spans="1:18">
       <c r="B208" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C208" s="15" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="D208" s="15" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E208" s="15" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="F208" s="15"/>
       <c r="G208" s="15"/>
       <c r="H208" s="15"/>
       <c r="I208" s="15"/>
       <c r="J208" s="15">
         <v>500</v>
       </c>
       <c r="K208" s="15">
         <v>0.0037</v>
       </c>
       <c r="L208" s="15">
         <v>0.00257</v>
       </c>
       <c r="M208" s="15">
         <v>0.00236</v>
       </c>
       <c r="N208" s="15"/>
       <c r="O208" s="15"/>
       <c r="P208" s="15"/>
       <c r="Q208" s="15"/>
       <c r="R208"/>
     </row>
     <row r="209" spans="1:18">
       <c r="B209" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C209" s="15" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="D209" s="15" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-        <v>10000003732</v>
+        <v>512</v>
+      </c>
+      <c r="E209" s="15" t="s">
+        <v>513</v>
       </c>
       <c r="F209" s="15"/>
       <c r="G209" s="15"/>
       <c r="H209" s="15"/>
       <c r="I209" s="15"/>
       <c r="J209" s="15">
         <v>500</v>
       </c>
       <c r="K209" s="15">
         <v>0.0037</v>
       </c>
       <c r="L209" s="15">
         <v>0.00257</v>
       </c>
       <c r="M209" s="15">
         <v>0.00236</v>
       </c>
       <c r="N209" s="15"/>
       <c r="O209" s="15"/>
       <c r="P209" s="15"/>
       <c r="Q209" s="15"/>
       <c r="R209"/>
     </row>
     <row r="210" spans="1:18">
       <c r="B210" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C210" s="15" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="D210" s="15" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="E210" s="15">
-        <v>10000005942</v>
+        <v>10000003732</v>
       </c>
       <c r="F210" s="15"/>
       <c r="G210" s="15"/>
-      <c r="H210" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="15"/>
       <c r="I210" s="15"/>
       <c r="J210" s="15">
         <v>500</v>
       </c>
       <c r="K210" s="15">
-        <v>0.00435</v>
+        <v>0.0037</v>
       </c>
       <c r="L210" s="15">
-        <v>0.00302</v>
+        <v>0.00257</v>
       </c>
       <c r="M210" s="15">
-        <v>0.00278</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N210" s="15"/>
       <c r="O210" s="15"/>
       <c r="P210" s="15"/>
       <c r="Q210" s="15"/>
       <c r="R210"/>
     </row>
     <row r="211" spans="1:18">
       <c r="B211" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C211" s="15" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="D211" s="15" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>517</v>
+      </c>
+      <c r="E211" s="15">
+        <v>10000005942</v>
       </c>
       <c r="F211" s="15"/>
       <c r="G211" s="15"/>
-      <c r="H211" s="15"/>
+      <c r="H211" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I211" s="15"/>
-      <c r="J211" s="15"/>
+      <c r="J211" s="15">
+        <v>500</v>
+      </c>
       <c r="K211" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L211" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M211" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N211" s="15"/>
+        <v>0.00278</v>
+      </c>
+      <c r="N211" s="15">
+        <v>214</v>
+      </c>
       <c r="O211" s="15"/>
       <c r="P211" s="15"/>
       <c r="Q211" s="15"/>
       <c r="R211"/>
     </row>
     <row r="212" spans="1:18">
       <c r="B212" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C212" s="15" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="D212" s="15" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="E212" s="15" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="F212" s="15"/>
       <c r="G212" s="15"/>
       <c r="H212" s="15"/>
       <c r="I212" s="15"/>
       <c r="J212" s="15"/>
       <c r="K212" s="15">
         <v>0.0037</v>
       </c>
       <c r="L212" s="15">
         <v>0.00257</v>
       </c>
       <c r="M212" s="15">
         <v>0.00236</v>
       </c>
       <c r="N212" s="15"/>
       <c r="O212" s="15"/>
       <c r="P212" s="15"/>
       <c r="Q212" s="15"/>
       <c r="R212"/>
     </row>
     <row r="213" spans="1:18">
       <c r="B213" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C213" s="15" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="D213" s="15" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="E213" s="15" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="F213" s="15"/>
       <c r="G213" s="15"/>
-      <c r="H213" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="15"/>
       <c r="I213" s="15"/>
-      <c r="J213" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J213" s="15"/>
       <c r="K213" s="15">
-        <v>0.00435</v>
+        <v>0.0037</v>
       </c>
       <c r="L213" s="15">
-        <v>0.00302</v>
+        <v>0.00257</v>
       </c>
       <c r="M213" s="15">
-        <v>0.00278</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N213" s="15"/>
       <c r="O213" s="15"/>
       <c r="P213" s="15"/>
       <c r="Q213" s="15"/>
       <c r="R213"/>
     </row>
     <row r="214" spans="1:18">
       <c r="B214" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C214" s="15" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="D214" s="15" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E214" s="15" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F214" s="15"/>
       <c r="G214" s="15"/>
       <c r="H214" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I214" s="15"/>
       <c r="J214" s="15">
         <v>500</v>
       </c>
       <c r="K214" s="15">
         <v>0.00435</v>
       </c>
       <c r="L214" s="15">
         <v>0.00302</v>
       </c>
       <c r="M214" s="15">
         <v>0.00278</v>
       </c>
       <c r="N214" s="15">
-        <v>7719</v>
+        <v>420858</v>
       </c>
       <c r="O214" s="15"/>
       <c r="P214" s="15"/>
       <c r="Q214" s="15"/>
       <c r="R214"/>
     </row>
     <row r="215" spans="1:18">
       <c r="B215" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C215" s="15" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="D215" s="15" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="E215" s="15" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="F215" s="15"/>
       <c r="G215" s="15"/>
-      <c r="H215" s="15"/>
+      <c r="H215" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I215" s="15"/>
-      <c r="J215" s="15"/>
+      <c r="J215" s="15">
+        <v>500</v>
+      </c>
       <c r="K215" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L215" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M215" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N215" s="15"/>
+        <v>0.00278</v>
+      </c>
+      <c r="N215" s="15">
+        <v>8217</v>
+      </c>
       <c r="O215" s="15"/>
       <c r="P215" s="15"/>
       <c r="Q215" s="15"/>
       <c r="R215"/>
     </row>
     <row r="216" spans="1:18">
       <c r="B216" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C216" s="15" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="D216" s="15" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E216" s="15" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="F216" s="15"/>
       <c r="G216" s="15"/>
       <c r="H216" s="15"/>
       <c r="I216" s="15"/>
-      <c r="J216" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J216" s="15"/>
       <c r="K216" s="15">
         <v>0.0037</v>
       </c>
       <c r="L216" s="15">
         <v>0.00257</v>
       </c>
       <c r="M216" s="15">
         <v>0.00236</v>
       </c>
       <c r="N216" s="15"/>
       <c r="O216" s="15"/>
       <c r="P216" s="15"/>
       <c r="Q216" s="15"/>
       <c r="R216"/>
     </row>
     <row r="217" spans="1:18">
       <c r="B217" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C217" s="15" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="D217" s="15" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="E217" s="15" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="F217" s="15"/>
       <c r="G217" s="15"/>
       <c r="H217" s="15"/>
       <c r="I217" s="15"/>
       <c r="J217" s="15">
         <v>500</v>
       </c>
       <c r="K217" s="15">
         <v>0.0037</v>
       </c>
       <c r="L217" s="15">
         <v>0.00257</v>
       </c>
       <c r="M217" s="15">
         <v>0.00236</v>
       </c>
       <c r="N217" s="15"/>
       <c r="O217" s="15"/>
       <c r="P217" s="15"/>
       <c r="Q217" s="15"/>
       <c r="R217"/>
     </row>
     <row r="218" spans="1:18">
       <c r="B218" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C218" s="15" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="D218" s="15" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="E218" s="15" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="F218" s="15"/>
       <c r="G218" s="15"/>
       <c r="H218" s="15"/>
       <c r="I218" s="15"/>
-      <c r="J218" s="15"/>
+      <c r="J218" s="15">
+        <v>500</v>
+      </c>
       <c r="K218" s="15">
         <v>0.0037</v>
       </c>
       <c r="L218" s="15">
         <v>0.00257</v>
       </c>
       <c r="M218" s="15">
         <v>0.00236</v>
       </c>
       <c r="N218" s="15"/>
       <c r="O218" s="15"/>
       <c r="P218" s="15"/>
       <c r="Q218" s="15"/>
       <c r="R218"/>
     </row>
     <row r="219" spans="1:18">
       <c r="B219" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C219" s="15" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="D219" s="15" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E219" s="15" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="F219" s="15"/>
       <c r="G219" s="15"/>
       <c r="H219" s="15"/>
       <c r="I219" s="15"/>
       <c r="J219" s="15"/>
       <c r="K219" s="15">
         <v>0.0037</v>
       </c>
       <c r="L219" s="15">
         <v>0.00257</v>
       </c>
       <c r="M219" s="15">
         <v>0.00236</v>
       </c>
       <c r="N219" s="15"/>
       <c r="O219" s="15"/>
       <c r="P219" s="15"/>
       <c r="Q219" s="15"/>
       <c r="R219"/>
     </row>
     <row r="220" spans="1:18">
       <c r="B220" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C220" s="15" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="D220" s="15" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E220" s="15" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="F220" s="15"/>
       <c r="G220" s="15"/>
-      <c r="H220" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="15"/>
       <c r="I220" s="15"/>
-      <c r="J220" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J220" s="15"/>
       <c r="K220" s="15">
-        <v>0.00435</v>
+        <v>0.0037</v>
       </c>
       <c r="L220" s="15">
-        <v>0.00302</v>
+        <v>0.00257</v>
       </c>
       <c r="M220" s="15">
-        <v>0.00278</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N220" s="15"/>
       <c r="O220" s="15"/>
       <c r="P220" s="15"/>
       <c r="Q220" s="15"/>
       <c r="R220"/>
     </row>
     <row r="221" spans="1:18">
       <c r="B221" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C221" s="15" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="D221" s="15" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="E221" s="15" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="F221" s="15"/>
       <c r="G221" s="15"/>
       <c r="H221" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I221" s="15"/>
       <c r="J221" s="15">
         <v>500</v>
       </c>
       <c r="K221" s="15">
         <v>0.00435</v>
       </c>
       <c r="L221" s="15">
         <v>0.00302</v>
       </c>
       <c r="M221" s="15">
         <v>0.00278</v>
       </c>
       <c r="N221" s="15">
-        <v>350053</v>
+        <v>390</v>
       </c>
       <c r="O221" s="15"/>
       <c r="P221" s="15"/>
       <c r="Q221" s="15"/>
       <c r="R221"/>
     </row>
     <row r="222" spans="1:18">
       <c r="B222" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C222" s="15" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="D222" s="15" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E222" s="15" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F222" s="15"/>
       <c r="G222" s="15"/>
       <c r="H222" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I222" s="15"/>
       <c r="J222" s="15">
         <v>500</v>
       </c>
       <c r="K222" s="15">
         <v>0.00435</v>
       </c>
       <c r="L222" s="15">
         <v>0.00302</v>
       </c>
       <c r="M222" s="15">
         <v>0.00278</v>
       </c>
       <c r="N222" s="15">
-        <v>166046</v>
+        <v>375358</v>
       </c>
       <c r="O222" s="15"/>
       <c r="P222" s="15"/>
       <c r="Q222" s="15"/>
       <c r="R222"/>
     </row>
     <row r="223" spans="1:18">
       <c r="B223" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C223" s="15" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="D223" s="15" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E223" s="15" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F223" s="15"/>
       <c r="G223" s="15"/>
-      <c r="H223" s="15"/>
+      <c r="H223" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I223" s="15"/>
-      <c r="J223" s="15"/>
+      <c r="J223" s="15">
+        <v>500</v>
+      </c>
       <c r="K223" s="15">
-        <v>0.0037</v>
+        <v>0.00435</v>
       </c>
       <c r="L223" s="15">
-        <v>0.00257</v>
+        <v>0.00302</v>
       </c>
       <c r="M223" s="15">
-        <v>0.00236</v>
-[...1 lines deleted...]
-      <c r="N223" s="15"/>
+        <v>0.00278</v>
+      </c>
+      <c r="N223" s="15">
+        <v>199255</v>
+      </c>
       <c r="O223" s="15"/>
       <c r="P223" s="15"/>
       <c r="Q223" s="15"/>
       <c r="R223"/>
     </row>
     <row r="224" spans="1:18">
       <c r="B224" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C224" s="15" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="D224" s="15" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E224" s="15" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F224" s="15"/>
       <c r="G224" s="15"/>
       <c r="H224" s="15"/>
       <c r="I224" s="15"/>
       <c r="J224" s="15"/>
       <c r="K224" s="15">
         <v>0.0037</v>
       </c>
       <c r="L224" s="15">
         <v>0.00257</v>
       </c>
       <c r="M224" s="15">
         <v>0.00236</v>
       </c>
       <c r="N224" s="15"/>
       <c r="O224" s="15"/>
       <c r="P224" s="15"/>
       <c r="Q224" s="15"/>
       <c r="R224"/>
     </row>
     <row r="225" spans="1:18">
       <c r="B225" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C225" s="15" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="D225" s="15" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E225" s="15" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F225" s="15"/>
       <c r="G225" s="15"/>
       <c r="H225" s="15"/>
       <c r="I225" s="15"/>
       <c r="J225" s="15"/>
       <c r="K225" s="15">
         <v>0.0037</v>
       </c>
       <c r="L225" s="15">
         <v>0.00257</v>
       </c>
       <c r="M225" s="15">
         <v>0.00236</v>
       </c>
       <c r="N225" s="15"/>
       <c r="O225" s="15"/>
       <c r="P225" s="15"/>
       <c r="Q225" s="15"/>
       <c r="R225"/>
     </row>
     <row r="226" spans="1:18">
       <c r="B226" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C226" s="15" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D226" s="15" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E226" s="15" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F226" s="15"/>
       <c r="G226" s="15"/>
       <c r="H226" s="15"/>
       <c r="I226" s="15"/>
       <c r="J226" s="15"/>
       <c r="K226" s="15">
         <v>0.0037</v>
       </c>
       <c r="L226" s="15">
         <v>0.00257</v>
       </c>
       <c r="M226" s="15">
         <v>0.00236</v>
       </c>
       <c r="N226" s="15"/>
       <c r="O226" s="15"/>
       <c r="P226" s="15"/>
       <c r="Q226" s="15"/>
       <c r="R226"/>
     </row>
     <row r="227" spans="1:18">
       <c r="B227" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C227" s="15" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="D227" s="15" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E227" s="15" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F227" s="15"/>
       <c r="G227" s="15"/>
       <c r="H227" s="15"/>
       <c r="I227" s="15"/>
       <c r="J227" s="15"/>
       <c r="K227" s="15">
         <v>0.0037</v>
       </c>
       <c r="L227" s="15">
         <v>0.00257</v>
       </c>
       <c r="M227" s="15">
         <v>0.00236</v>
       </c>
       <c r="N227" s="15"/>
       <c r="O227" s="15"/>
       <c r="P227" s="15"/>
       <c r="Q227" s="15"/>
       <c r="R227"/>
     </row>
     <row r="228" spans="1:18">
       <c r="B228" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C228" s="15" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="D228" s="15" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E228" s="15" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F228" s="15"/>
       <c r="G228" s="15"/>
-      <c r="H228" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H228" s="15"/>
       <c r="I228" s="15"/>
-      <c r="J228" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J228" s="15"/>
       <c r="K228" s="15">
-        <v>0.00507</v>
+        <v>0.0037</v>
       </c>
       <c r="L228" s="15">
-        <v>0.00362</v>
+        <v>0.00257</v>
       </c>
       <c r="M228" s="15">
-        <v>0.00327</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00236</v>
+      </c>
+      <c r="N228" s="15"/>
       <c r="O228" s="15"/>
       <c r="P228" s="15"/>
       <c r="Q228" s="15"/>
       <c r="R228"/>
     </row>
     <row r="229" spans="1:18">
       <c r="B229" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C229" s="15" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="D229" s="15" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="E229" s="15" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="F229" s="15"/>
       <c r="G229" s="15"/>
       <c r="H229" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I229" s="15"/>
       <c r="J229" s="15">
         <v>1000</v>
       </c>
       <c r="K229" s="15">
         <v>0.00507</v>
       </c>
       <c r="L229" s="15">
         <v>0.00362</v>
       </c>
       <c r="M229" s="15">
         <v>0.00327</v>
       </c>
-      <c r="N229" s="15"/>
+      <c r="N229" s="15">
+        <v>876</v>
+      </c>
       <c r="O229" s="15"/>
       <c r="P229" s="15"/>
       <c r="Q229" s="15"/>
       <c r="R229"/>
     </row>
     <row r="230" spans="1:18">
       <c r="B230" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C230" s="15" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="D230" s="15" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E230" s="15" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="F230" s="15"/>
       <c r="G230" s="15"/>
       <c r="H230" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I230" s="15"/>
-      <c r="J230" s="15"/>
+      <c r="J230" s="15">
+        <v>1000</v>
+      </c>
       <c r="K230" s="15">
-        <v>0.00321</v>
+        <v>0.00507</v>
       </c>
       <c r="L230" s="15">
-        <v>0.00278</v>
+        <v>0.00362</v>
       </c>
       <c r="M230" s="15">
-        <v>0.00268</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00327</v>
+      </c>
+      <c r="N230" s="15"/>
       <c r="O230" s="15"/>
       <c r="P230" s="15"/>
       <c r="Q230" s="15"/>
       <c r="R230"/>
     </row>
     <row r="231" spans="1:18">
       <c r="B231" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C231" s="15" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="D231" s="15" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="E231" s="15" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="F231" s="15"/>
       <c r="G231" s="15"/>
-      <c r="H231" s="15"/>
+      <c r="H231" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I231" s="15"/>
-      <c r="J231" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J231" s="15"/>
       <c r="K231" s="15">
-        <v>0.00431</v>
+        <v>0.00321</v>
       </c>
       <c r="L231" s="15">
-        <v>0.00308</v>
+        <v>0.00278</v>
       </c>
       <c r="M231" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N231" s="15"/>
+        <v>0.00268</v>
+      </c>
+      <c r="N231" s="15">
+        <v>32542</v>
+      </c>
       <c r="O231" s="15"/>
       <c r="P231" s="15"/>
       <c r="Q231" s="15"/>
       <c r="R231"/>
     </row>
     <row r="232" spans="1:18">
       <c r="B232" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C232" s="15" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="D232" s="15" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E232" s="15" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F232" s="15"/>
       <c r="G232" s="15"/>
-      <c r="H232" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="15"/>
       <c r="I232" s="15"/>
       <c r="J232" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K232" s="15">
-        <v>0.00507</v>
+        <v>0.00431</v>
       </c>
       <c r="L232" s="15">
-        <v>0.00362</v>
+        <v>0.00308</v>
       </c>
       <c r="M232" s="15">
-        <v>0.00327</v>
+        <v>0.00278</v>
       </c>
       <c r="N232" s="15"/>
       <c r="O232" s="15"/>
       <c r="P232" s="15"/>
       <c r="Q232" s="15"/>
       <c r="R232"/>
     </row>
     <row r="233" spans="1:18">
       <c r="B233" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C233" s="15" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="D233" s="15" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E233" s="15" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="F233" s="15"/>
       <c r="G233" s="15"/>
       <c r="H233" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I233" s="15"/>
-      <c r="J233" s="15"/>
+      <c r="J233" s="15">
+        <v>1000</v>
+      </c>
       <c r="K233" s="15">
-        <v>0.00321</v>
+        <v>0.00507</v>
       </c>
       <c r="L233" s="15">
-        <v>0.00278</v>
+        <v>0.00362</v>
       </c>
       <c r="M233" s="15">
-        <v>0.00268</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00327</v>
+      </c>
+      <c r="N233" s="15"/>
       <c r="O233" s="15"/>
       <c r="P233" s="15"/>
       <c r="Q233" s="15"/>
       <c r="R233"/>
     </row>
     <row r="234" spans="1:18">
       <c r="B234" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C234" s="15" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="D234" s="15" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E234" s="15" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="F234" s="15"/>
       <c r="G234" s="15"/>
       <c r="H234" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I234" s="15"/>
-      <c r="J234" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J234" s="15"/>
       <c r="K234" s="15">
-        <v>0.00308</v>
+        <v>0.00321</v>
       </c>
       <c r="L234" s="15">
-        <v>0.00267</v>
+        <v>0.00278</v>
       </c>
       <c r="M234" s="15">
-        <v>0.00256</v>
-[...1 lines deleted...]
-      <c r="N234" s="15"/>
+        <v>0.00268</v>
+      </c>
+      <c r="N234" s="15">
+        <v>39026</v>
+      </c>
       <c r="O234" s="15"/>
       <c r="P234" s="15"/>
       <c r="Q234" s="15"/>
       <c r="R234"/>
     </row>
     <row r="235" spans="1:18">
       <c r="B235" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C235" s="15" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="D235" s="15" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="E235" s="15" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="F235" s="15"/>
       <c r="G235" s="15"/>
       <c r="H235" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I235" s="15"/>
       <c r="J235" s="15">
         <v>5000</v>
       </c>
       <c r="K235" s="15">
-        <v>0.00321</v>
+        <v>0.00308</v>
       </c>
       <c r="L235" s="15">
-        <v>0.00278</v>
+        <v>0.00267</v>
       </c>
       <c r="M235" s="15">
-        <v>0.00268</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00256</v>
+      </c>
+      <c r="N235" s="15"/>
       <c r="O235" s="15"/>
       <c r="P235" s="15"/>
       <c r="Q235" s="15"/>
       <c r="R235"/>
     </row>
     <row r="236" spans="1:18">
       <c r="B236" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C236" s="15" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="D236" s="15" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E236" s="15" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F236" s="15"/>
       <c r="G236" s="15"/>
       <c r="H236" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I236" s="15"/>
-      <c r="J236" s="15"/>
+      <c r="J236" s="15">
+        <v>5000</v>
+      </c>
       <c r="K236" s="15">
         <v>0.00321</v>
       </c>
       <c r="L236" s="15">
         <v>0.00278</v>
       </c>
       <c r="M236" s="15">
         <v>0.00268</v>
       </c>
       <c r="N236" s="15">
-        <v>39606</v>
+        <v>35112</v>
       </c>
       <c r="O236" s="15"/>
       <c r="P236" s="15"/>
       <c r="Q236" s="15"/>
       <c r="R236"/>
     </row>
     <row r="237" spans="1:18">
       <c r="B237" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C237" s="15" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="D237" s="15" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>10080036542</v>
+        <v>594</v>
+      </c>
+      <c r="E237" s="15" t="s">
+        <v>595</v>
       </c>
       <c r="F237" s="15"/>
       <c r="G237" s="15"/>
       <c r="H237" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I237" s="15"/>
-      <c r="J237" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J237" s="15"/>
       <c r="K237" s="15">
-        <v>0.00507</v>
+        <v>0.00321</v>
       </c>
       <c r="L237" s="15">
-        <v>0.00362</v>
+        <v>0.00278</v>
       </c>
       <c r="M237" s="15">
-        <v>0.00327</v>
-[...1 lines deleted...]
-      <c r="N237" s="15"/>
+        <v>0.00268</v>
+      </c>
+      <c r="N237" s="15">
+        <v>30429</v>
+      </c>
       <c r="O237" s="15"/>
       <c r="P237" s="15"/>
       <c r="Q237" s="15"/>
       <c r="R237"/>
     </row>
     <row r="238" spans="1:18">
       <c r="B238" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C238" s="15" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="D238" s="15" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="E238" s="15">
-        <v>10080036544</v>
+        <v>10080036542</v>
       </c>
       <c r="F238" s="15"/>
       <c r="G238" s="15"/>
       <c r="H238" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I238" s="15"/>
       <c r="J238" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K238" s="15">
         <v>0.00507</v>
       </c>
       <c r="L238" s="15">
         <v>0.00362</v>
       </c>
       <c r="M238" s="15">
         <v>0.00327</v>
       </c>
       <c r="N238" s="15"/>
       <c r="O238" s="15"/>
       <c r="P238" s="15"/>
       <c r="Q238" s="15"/>
       <c r="R238"/>
     </row>
     <row r="239" spans="1:18">
       <c r="B239" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C239" s="15" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="D239" s="15" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>599</v>
+      </c>
+      <c r="E239" s="15">
+        <v>10080036544</v>
       </c>
       <c r="F239" s="15"/>
       <c r="G239" s="15"/>
       <c r="H239" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I239" s="15"/>
       <c r="J239" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K239" s="15">
         <v>0.00507</v>
       </c>
       <c r="L239" s="15">
         <v>0.00362</v>
       </c>
       <c r="M239" s="15">
         <v>0.00327</v>
       </c>
       <c r="N239" s="15"/>
       <c r="O239" s="15"/>
       <c r="P239" s="15"/>
       <c r="Q239" s="15"/>
       <c r="R239"/>
     </row>
     <row r="240" spans="1:18">
       <c r="B240" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C240" s="15" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="D240" s="15" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="E240" s="15" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="F240" s="15"/>
       <c r="G240" s="15"/>
       <c r="H240" s="15" t="s">
-        <v>285</v>
+        <v>39</v>
       </c>
       <c r="I240" s="15"/>
       <c r="J240" s="15">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="K240" s="15">
-        <v>0.04937</v>
+        <v>0.00507</v>
       </c>
       <c r="L240" s="15">
-        <v>0.04937</v>
+        <v>0.00362</v>
       </c>
       <c r="M240" s="15">
-        <v>0.04937</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00327</v>
+      </c>
+      <c r="N240" s="15"/>
       <c r="O240" s="15"/>
       <c r="P240" s="15"/>
       <c r="Q240" s="15"/>
       <c r="R240"/>
     </row>
     <row r="241" spans="1:18">
       <c r="B241" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C241" s="15" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="D241" s="15" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="E241" s="15" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="F241" s="15"/>
       <c r="G241" s="15"/>
       <c r="H241" s="15" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="I241" s="15"/>
       <c r="J241" s="15">
-        <v>5000</v>
+        <v>2000</v>
       </c>
       <c r="K241" s="15">
-        <v>0.07152</v>
+        <v>0.04937</v>
       </c>
       <c r="L241" s="15">
-        <v>0.07152</v>
+        <v>0.04937</v>
       </c>
       <c r="M241" s="15">
-        <v>0.07152</v>
-[...1 lines deleted...]
-      <c r="N241" s="15"/>
+        <v>0.04937</v>
+      </c>
+      <c r="N241" s="15">
+        <v>15400</v>
+      </c>
       <c r="O241" s="15"/>
       <c r="P241" s="15"/>
       <c r="Q241" s="15"/>
       <c r="R241"/>
     </row>
     <row r="242" spans="1:18">
       <c r="B242" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C242" s="15" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="D242" s="15" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="E242" s="15" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F242" s="15"/>
       <c r="G242" s="15"/>
       <c r="H242" s="15" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="I242" s="15"/>
       <c r="J242" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K242" s="15">
-        <v>0.09861</v>
+        <v>0.07152</v>
       </c>
       <c r="L242" s="15">
-        <v>0.09861</v>
+        <v>0.07152</v>
       </c>
       <c r="M242" s="15">
-        <v>0.09861</v>
+        <v>0.07152</v>
       </c>
       <c r="N242" s="15"/>
       <c r="O242" s="15"/>
       <c r="P242" s="15"/>
       <c r="Q242" s="15"/>
       <c r="R242"/>
     </row>
     <row r="243" spans="1:18">
       <c r="B243" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C243" s="15" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="D243" s="15" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="E243" s="15" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="F243" s="15"/>
       <c r="G243" s="15"/>
       <c r="H243" s="15" t="s">
-        <v>609</v>
+        <v>289</v>
       </c>
       <c r="I243" s="15"/>
       <c r="J243" s="15">
         <v>1000</v>
       </c>
       <c r="K243" s="15">
-        <v>0.56349</v>
+        <v>0.09861</v>
       </c>
       <c r="L243" s="15">
-        <v>0.4726</v>
+        <v>0.09861</v>
       </c>
       <c r="M243" s="15">
-        <v>0.45442</v>
+        <v>0.09861</v>
       </c>
       <c r="N243" s="15"/>
       <c r="O243" s="15"/>
       <c r="P243" s="15"/>
       <c r="Q243" s="15"/>
       <c r="R243"/>
     </row>
     <row r="244" spans="1:18">
       <c r="B244" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C244" s="15" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="D244" s="15" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E244" s="15" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F244" s="15"/>
       <c r="G244" s="15"/>
       <c r="H244" s="15" t="s">
-        <v>39</v>
+        <v>615</v>
       </c>
       <c r="I244" s="15"/>
-      <c r="J244" s="15"/>
+      <c r="J244" s="15">
+        <v>1000</v>
+      </c>
       <c r="K244" s="15">
-        <v>0.00507</v>
+        <v>0.56349</v>
       </c>
       <c r="L244" s="15">
-        <v>0.00362</v>
+        <v>0.4726</v>
       </c>
       <c r="M244" s="15">
-        <v>0.00327</v>
+        <v>0.45442</v>
       </c>
       <c r="N244" s="15"/>
       <c r="O244" s="15"/>
       <c r="P244" s="15"/>
       <c r="Q244" s="15"/>
       <c r="R244"/>
     </row>
     <row r="245" spans="1:18">
       <c r="B245" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C245" s="15" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="D245" s="15" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="E245" s="15" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F245" s="15"/>
       <c r="G245" s="15"/>
       <c r="H245" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I245" s="15"/>
-      <c r="J245" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J245" s="15"/>
       <c r="K245" s="15">
-        <v>0.00315</v>
+        <v>0.00507</v>
       </c>
       <c r="L245" s="15">
-        <v>0.00273</v>
+        <v>0.00362</v>
       </c>
       <c r="M245" s="15">
-        <v>0.00263</v>
+        <v>0.00327</v>
       </c>
       <c r="N245" s="15"/>
-      <c r="O245" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="O245" s="15"/>
       <c r="P245" s="15"/>
       <c r="Q245" s="15"/>
       <c r="R245"/>
     </row>
     <row r="246" spans="1:18">
       <c r="B246" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C246" s="15" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="D246" s="15" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="E246" s="15" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="F246" s="15"/>
       <c r="G246" s="15"/>
       <c r="H246" s="15" t="s">
-        <v>285</v>
+        <v>39</v>
       </c>
       <c r="I246" s="15"/>
       <c r="J246" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K246" s="15">
-        <v>0.09861</v>
+        <v>0.00315</v>
       </c>
       <c r="L246" s="15">
-        <v>0.09861</v>
+        <v>0.00273</v>
       </c>
       <c r="M246" s="15">
-        <v>0.09861</v>
-[...1 lines deleted...]
-      <c r="N246" s="15"/>
+        <v>0.00263</v>
+      </c>
+      <c r="N246" s="15">
+        <v>7920</v>
+      </c>
       <c r="O246" s="15"/>
       <c r="P246" s="15"/>
       <c r="Q246" s="15"/>
       <c r="R246"/>
     </row>
     <row r="247" spans="1:18">
       <c r="B247" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C247" s="15" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="D247" s="15" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="E247" s="15" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="F247" s="15"/>
       <c r="G247" s="15"/>
       <c r="H247" s="15" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="J247" s="15"/>
+        <v>289</v>
+      </c>
+      <c r="I247" s="15"/>
+      <c r="J247" s="15">
+        <v>1000</v>
+      </c>
       <c r="K247" s="15">
-        <v>0.00206</v>
+        <v>0.09861</v>
       </c>
       <c r="L247" s="15">
-        <v>0.00206</v>
+        <v>0.09861</v>
       </c>
       <c r="M247" s="15">
-        <v>0.00206</v>
+        <v>0.09861</v>
       </c>
       <c r="N247" s="15"/>
       <c r="O247" s="15"/>
       <c r="P247" s="15"/>
       <c r="Q247" s="15"/>
       <c r="R247"/>
     </row>
     <row r="248" spans="1:18">
       <c r="B248" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C248" s="15" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="D248" s="15" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="E248" s="15" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="F248" s="15"/>
       <c r="G248" s="15"/>
       <c r="H248" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I248" s="15" t="s">
-        <v>622</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="J248" s="15"/>
       <c r="K248" s="15">
-        <v>0.00303</v>
+        <v>0.00206</v>
       </c>
       <c r="L248" s="15">
-        <v>0.00263</v>
+        <v>0.00206</v>
       </c>
       <c r="M248" s="15">
-        <v>0.00253</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00206</v>
+      </c>
+      <c r="N248" s="15"/>
       <c r="O248" s="15"/>
       <c r="P248" s="15"/>
       <c r="Q248" s="15"/>
       <c r="R248"/>
     </row>
     <row r="249" spans="1:18">
       <c r="B249" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C249" s="15" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="D249" s="15" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E249" s="15" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="F249" s="15"/>
       <c r="G249" s="15"/>
       <c r="H249" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I249" s="15"/>
-      <c r="J249" s="15"/>
+      <c r="I249" s="15" t="s">
+        <v>628</v>
+      </c>
+      <c r="J249" s="15">
+        <v>5000</v>
+      </c>
       <c r="K249" s="15">
-        <v>0.00321</v>
+        <v>0.00303</v>
       </c>
       <c r="L249" s="15">
-        <v>0.00278</v>
+        <v>0.00263</v>
       </c>
       <c r="M249" s="15">
-        <v>0.00268</v>
+        <v>0.00253</v>
       </c>
       <c r="N249" s="15">
-        <v>43165</v>
+        <v>2689</v>
       </c>
       <c r="O249" s="15"/>
       <c r="P249" s="15"/>
       <c r="Q249" s="15"/>
       <c r="R249"/>
     </row>
     <row r="250" spans="1:18">
       <c r="B250" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C250" s="15" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="D250" s="15" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="E250" s="15" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="F250" s="15"/>
       <c r="G250" s="15"/>
       <c r="H250" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I250" s="15"/>
-      <c r="J250" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J250" s="15"/>
       <c r="K250" s="15">
-        <v>0.00297</v>
+        <v>0.00321</v>
       </c>
       <c r="L250" s="15">
-        <v>0.00257</v>
+        <v>0.00278</v>
       </c>
       <c r="M250" s="15">
-        <v>0.00248</v>
+        <v>0.00268</v>
       </c>
       <c r="N250" s="15">
-        <v>487</v>
-[...3 lines deleted...]
-      </c>
+        <v>39285</v>
+      </c>
+      <c r="O250" s="15"/>
       <c r="P250" s="15"/>
       <c r="Q250" s="15"/>
       <c r="R250"/>
     </row>
     <row r="251" spans="1:18">
       <c r="B251" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C251" s="15" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="D251" s="15" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-        <v>10080055333</v>
+        <v>634</v>
+      </c>
+      <c r="E251" s="15" t="s">
+        <v>635</v>
       </c>
       <c r="F251" s="15"/>
       <c r="G251" s="15"/>
       <c r="H251" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I251" s="15"/>
       <c r="J251" s="15">
         <v>5000</v>
       </c>
       <c r="K251" s="15">
-        <v>0.00507</v>
+        <v>0.00297</v>
       </c>
       <c r="L251" s="15">
-        <v>0.00362</v>
+        <v>0.00257</v>
       </c>
       <c r="M251" s="15">
-        <v>0.00327</v>
-[...1 lines deleted...]
-      <c r="N251" s="15"/>
+        <v>0.00248</v>
+      </c>
+      <c r="N251" s="15">
+        <v>2990</v>
+      </c>
       <c r="O251" s="15"/>
       <c r="P251" s="15"/>
       <c r="Q251" s="15"/>
       <c r="R251"/>
     </row>
     <row r="252" spans="1:18">
       <c r="B252" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C252" s="15" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="D252" s="15" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>637</v>
+      </c>
+      <c r="E252" s="15">
+        <v>10080055333</v>
       </c>
       <c r="F252" s="15"/>
       <c r="G252" s="15"/>
       <c r="H252" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I252" s="15"/>
       <c r="J252" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K252" s="15">
         <v>0.00507</v>
       </c>
       <c r="L252" s="15">
         <v>0.00362</v>
       </c>
       <c r="M252" s="15">
         <v>0.00327</v>
       </c>
       <c r="N252" s="15"/>
       <c r="O252" s="15"/>
       <c r="P252" s="15"/>
       <c r="Q252" s="15"/>
       <c r="R252"/>
     </row>
     <row r="253" spans="1:18">
       <c r="B253" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C253" s="15" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="D253" s="15" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="E253" s="15" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="F253" s="15"/>
       <c r="G253" s="15"/>
       <c r="H253" s="15" t="s">
-        <v>285</v>
+        <v>39</v>
       </c>
       <c r="I253" s="15"/>
       <c r="J253" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K253" s="15">
-        <v>0.16359</v>
+        <v>0.00507</v>
       </c>
       <c r="L253" s="15">
-        <v>0.1372</v>
+        <v>0.00362</v>
       </c>
       <c r="M253" s="15">
-        <v>0.13193</v>
+        <v>0.00327</v>
       </c>
       <c r="N253" s="15"/>
       <c r="O253" s="15"/>
       <c r="P253" s="15"/>
       <c r="Q253" s="15"/>
       <c r="R253"/>
     </row>
     <row r="254" spans="1:18">
       <c r="B254" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C254" s="15" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="D254" s="15" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="E254" s="15" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F254" s="15"/>
       <c r="G254" s="15"/>
       <c r="H254" s="15" t="s">
-        <v>39</v>
+        <v>289</v>
       </c>
       <c r="I254" s="15"/>
       <c r="J254" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K254" s="15">
-        <v>0.00507</v>
+        <v>0.16359</v>
       </c>
       <c r="L254" s="15">
-        <v>0.00362</v>
+        <v>0.1372</v>
       </c>
       <c r="M254" s="15">
-        <v>0.00327</v>
+        <v>0.13193</v>
       </c>
       <c r="N254" s="15"/>
       <c r="O254" s="15"/>
       <c r="P254" s="15"/>
       <c r="Q254" s="15"/>
       <c r="R254"/>
     </row>
     <row r="255" spans="1:18">
       <c r="B255" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C255" s="15" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="D255" s="15" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E255" s="15" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F255" s="15"/>
       <c r="G255" s="15"/>
       <c r="H255" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I255" s="15"/>
-      <c r="J255" s="15"/>
+      <c r="J255" s="15">
+        <v>1000</v>
+      </c>
       <c r="K255" s="15">
-        <v>0.00321</v>
+        <v>0.00507</v>
       </c>
       <c r="L255" s="15">
-        <v>0.00278</v>
+        <v>0.00362</v>
       </c>
       <c r="M255" s="15">
-        <v>0.00268</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00327</v>
+      </c>
+      <c r="N255" s="15"/>
       <c r="O255" s="15"/>
       <c r="P255" s="15"/>
       <c r="Q255" s="15"/>
       <c r="R255"/>
     </row>
     <row r="256" spans="1:18">
       <c r="B256" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C256" s="15" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="D256" s="15" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="E256" s="15" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="F256" s="15"/>
       <c r="G256" s="15"/>
       <c r="H256" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I256" s="15"/>
-      <c r="J256" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J256" s="15"/>
       <c r="K256" s="15">
         <v>0.00321</v>
       </c>
       <c r="L256" s="15">
         <v>0.00278</v>
       </c>
       <c r="M256" s="15">
         <v>0.00268</v>
       </c>
       <c r="N256" s="15">
-        <v>2016</v>
+        <v>33945</v>
       </c>
       <c r="O256" s="15"/>
       <c r="P256" s="15"/>
       <c r="Q256" s="15"/>
       <c r="R256"/>
     </row>
     <row r="257" spans="1:18">
       <c r="B257" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C257" s="15" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="D257" s="15" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="E257" s="15" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="F257" s="15"/>
       <c r="G257" s="15"/>
       <c r="H257" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I257" s="15"/>
       <c r="J257" s="15">
         <v>5000</v>
       </c>
       <c r="K257" s="15">
-        <v>0.00311</v>
+        <v>0.00321</v>
       </c>
       <c r="L257" s="15">
-        <v>0.00269</v>
+        <v>0.00278</v>
       </c>
       <c r="M257" s="15">
-        <v>0.00259</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.00268</v>
+      </c>
+      <c r="N257" s="15">
+        <v>2136</v>
+      </c>
+      <c r="O257" s="15"/>
       <c r="P257" s="15"/>
       <c r="Q257" s="15"/>
       <c r="R257"/>
     </row>
     <row r="258" spans="1:18">
       <c r="B258" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C258" s="15" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="D258" s="15" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="E258" s="15" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="F258" s="15"/>
       <c r="G258" s="15"/>
       <c r="H258" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I258" s="15"/>
       <c r="J258" s="15">
         <v>5000</v>
       </c>
       <c r="K258" s="15">
-        <v>0.00507</v>
+        <v>0.00311</v>
       </c>
       <c r="L258" s="15">
-        <v>0.00362</v>
+        <v>0.00269</v>
       </c>
       <c r="M258" s="15">
-        <v>0.00327</v>
-[...1 lines deleted...]
-      <c r="N258" s="15"/>
+        <v>0.00259</v>
+      </c>
+      <c r="N258" s="15">
+        <v>4150</v>
+      </c>
       <c r="O258" s="15"/>
       <c r="P258" s="15"/>
       <c r="Q258" s="15"/>
       <c r="R258"/>
     </row>
     <row r="259" spans="1:18">
       <c r="B259" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C259" s="15" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="D259" s="15" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="E259" s="15" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="F259" s="15"/>
       <c r="G259" s="15"/>
       <c r="H259" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I259" s="15"/>
-      <c r="J259" s="15"/>
+      <c r="J259" s="15">
+        <v>5000</v>
+      </c>
       <c r="K259" s="15">
-        <v>0.00321</v>
+        <v>0.00507</v>
       </c>
       <c r="L259" s="15">
-        <v>0.00278</v>
+        <v>0.00362</v>
       </c>
       <c r="M259" s="15">
-        <v>0.00268</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00327</v>
+      </c>
+      <c r="N259" s="15"/>
       <c r="O259" s="15"/>
       <c r="P259" s="15"/>
       <c r="Q259" s="15"/>
       <c r="R259"/>
     </row>
     <row r="260" spans="1:18">
       <c r="B260" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C260" s="15" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="D260" s="15" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="E260" s="15" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="F260" s="15"/>
       <c r="G260" s="15"/>
       <c r="H260" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I260" s="15"/>
-      <c r="J260" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J260" s="15"/>
       <c r="K260" s="15">
-        <v>0.00507</v>
+        <v>0.00321</v>
       </c>
       <c r="L260" s="15">
-        <v>0.00362</v>
+        <v>0.00278</v>
       </c>
       <c r="M260" s="15">
-        <v>0.00327</v>
-[...1 lines deleted...]
-      <c r="N260" s="15"/>
+        <v>0.00268</v>
+      </c>
+      <c r="N260" s="15">
+        <v>26397</v>
+      </c>
       <c r="O260" s="15"/>
       <c r="P260" s="15"/>
       <c r="Q260" s="15"/>
       <c r="R260"/>
     </row>
     <row r="261" spans="1:18">
       <c r="B261" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C261" s="15" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="D261" s="15" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="E261" s="15" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="F261" s="15"/>
       <c r="G261" s="15"/>
       <c r="H261" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I261" s="15"/>
       <c r="J261" s="15">
         <v>5000</v>
       </c>
       <c r="K261" s="15">
-        <v>0.00305</v>
+        <v>0.00507</v>
       </c>
       <c r="L261" s="15">
-        <v>0.00264</v>
+        <v>0.00362</v>
       </c>
       <c r="M261" s="15">
-        <v>0.00254</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00327</v>
+      </c>
+      <c r="N261" s="15"/>
       <c r="O261" s="15"/>
       <c r="P261" s="15"/>
       <c r="Q261" s="15"/>
       <c r="R261"/>
     </row>
     <row r="262" spans="1:18">
       <c r="B262" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C262" s="15" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="D262" s="15" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="E262" s="15" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="F262" s="15"/>
       <c r="G262" s="15"/>
       <c r="H262" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I262" s="15"/>
-      <c r="J262" s="15"/>
+      <c r="J262" s="15">
+        <v>5000</v>
+      </c>
       <c r="K262" s="15">
-        <v>0.00321</v>
+        <v>0.00305</v>
       </c>
       <c r="L262" s="15">
-        <v>0.00278</v>
+        <v>0.00264</v>
       </c>
       <c r="M262" s="15">
-        <v>0.00268</v>
+        <v>0.00254</v>
       </c>
       <c r="N262" s="15">
-        <v>29065</v>
-[...2 lines deleted...]
-      <c r="P262" s="15"/>
+        <v>1006</v>
+      </c>
+      <c r="O262" s="15">
+        <v>3350</v>
+      </c>
+      <c r="P262" s="15" t="s">
+        <v>311</v>
+      </c>
       <c r="Q262" s="15"/>
       <c r="R262"/>
     </row>
     <row r="263" spans="1:18">
       <c r="B263" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C263" s="15" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="D263" s="15" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="E263" s="15" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="F263" s="15"/>
       <c r="G263" s="15"/>
       <c r="H263" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I263" s="15"/>
       <c r="J263" s="15"/>
       <c r="K263" s="15">
         <v>0.00321</v>
       </c>
       <c r="L263" s="15">
         <v>0.00278</v>
       </c>
       <c r="M263" s="15">
         <v>0.00268</v>
       </c>
       <c r="N263" s="15">
-        <v>34920</v>
+        <v>35735</v>
       </c>
       <c r="O263" s="15"/>
       <c r="P263" s="15"/>
       <c r="Q263" s="15"/>
       <c r="R263"/>
     </row>
     <row r="264" spans="1:18">
       <c r="B264" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C264" s="15" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="D264" s="15" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="E264" s="15" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="F264" s="15"/>
       <c r="G264" s="15"/>
       <c r="H264" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I264" s="15"/>
-      <c r="J264" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J264" s="15"/>
       <c r="K264" s="15">
-        <v>0.00434</v>
+        <v>0.00321</v>
       </c>
       <c r="L264" s="15">
-        <v>0.00314</v>
+        <v>0.00278</v>
       </c>
       <c r="M264" s="15">
-        <v>0.00274</v>
+        <v>0.00268</v>
       </c>
       <c r="N264" s="15">
-        <v>471</v>
+        <v>40255</v>
       </c>
       <c r="O264" s="15"/>
       <c r="P264" s="15"/>
       <c r="Q264" s="15"/>
       <c r="R264"/>
     </row>
     <row r="265" spans="1:18">
       <c r="B265" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C265" s="15" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="D265" s="15" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="E265" s="15" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="F265" s="15"/>
       <c r="G265" s="15"/>
       <c r="H265" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I265" s="15"/>
-      <c r="J265" s="15"/>
+      <c r="J265" s="15">
+        <v>5000</v>
+      </c>
       <c r="K265" s="15">
-        <v>0.00321</v>
+        <v>0.00434</v>
       </c>
       <c r="L265" s="15">
-        <v>0.00278</v>
+        <v>0.00314</v>
       </c>
       <c r="M265" s="15">
-        <v>0.00268</v>
+        <v>0.00274</v>
       </c>
       <c r="N265" s="15">
-        <v>36420</v>
+        <v>523</v>
       </c>
       <c r="O265" s="15"/>
       <c r="P265" s="15"/>
       <c r="Q265" s="15"/>
       <c r="R265"/>
     </row>
     <row r="266" spans="1:18">
       <c r="B266" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C266" s="15" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="D266" s="15" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>10080055332</v>
+        <v>678</v>
+      </c>
+      <c r="E266" s="15" t="s">
+        <v>679</v>
       </c>
       <c r="F266" s="15"/>
       <c r="G266" s="15"/>
       <c r="H266" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I266" s="15"/>
-      <c r="J266" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J266" s="15"/>
       <c r="K266" s="15">
         <v>0.00321</v>
       </c>
       <c r="L266" s="15">
         <v>0.00278</v>
       </c>
       <c r="M266" s="15">
         <v>0.00268</v>
       </c>
-      <c r="N266" s="15"/>
+      <c r="N266" s="15">
+        <v>28870</v>
+      </c>
       <c r="O266" s="15"/>
       <c r="P266" s="15"/>
       <c r="Q266" s="15"/>
       <c r="R266"/>
     </row>
     <row r="267" spans="1:18">
       <c r="B267" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C267" s="15" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="D267" s="15" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-        <v>678</v>
+        <v>681</v>
+      </c>
+      <c r="E267" s="15">
+        <v>10080055332</v>
       </c>
       <c r="F267" s="15"/>
       <c r="G267" s="15"/>
       <c r="H267" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I267" s="15"/>
       <c r="J267" s="15">
         <v>5000</v>
       </c>
       <c r="K267" s="15">
-        <v>0.00297</v>
+        <v>0.00321</v>
       </c>
       <c r="L267" s="15">
-        <v>0.00257</v>
+        <v>0.00278</v>
       </c>
       <c r="M267" s="15">
-        <v>0.00248</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00268</v>
+      </c>
+      <c r="N267" s="15"/>
       <c r="O267" s="15"/>
       <c r="P267" s="15"/>
       <c r="Q267" s="15"/>
       <c r="R267"/>
     </row>
     <row r="268" spans="1:18">
       <c r="B268" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C268" s="15" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="D268" s="15" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="E268" s="15" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="F268" s="15"/>
       <c r="G268" s="15"/>
       <c r="H268" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I268" s="15"/>
       <c r="J268" s="15">
         <v>5000</v>
       </c>
       <c r="K268" s="15">
-        <v>0.00321</v>
+        <v>0.00297</v>
       </c>
       <c r="L268" s="15">
-        <v>0.00278</v>
+        <v>0.00257</v>
       </c>
       <c r="M268" s="15">
-        <v>0.00268</v>
+        <v>0.00248</v>
       </c>
       <c r="N268" s="15">
-        <v>40480</v>
+        <v>7928</v>
       </c>
       <c r="O268" s="15"/>
       <c r="P268" s="15"/>
       <c r="Q268" s="15"/>
       <c r="R268"/>
     </row>
     <row r="269" spans="1:18">
       <c r="B269" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C269" s="15" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="D269" s="15" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>10080055393</v>
+        <v>686</v>
+      </c>
+      <c r="E269" s="15" t="s">
+        <v>687</v>
       </c>
       <c r="F269" s="15"/>
       <c r="G269" s="15"/>
       <c r="H269" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I269" s="15"/>
       <c r="J269" s="15">
         <v>5000</v>
       </c>
       <c r="K269" s="15">
         <v>0.00321</v>
       </c>
       <c r="L269" s="15">
         <v>0.00278</v>
       </c>
       <c r="M269" s="15">
         <v>0.00268</v>
       </c>
       <c r="N269" s="15">
-        <v>35724</v>
+        <v>34040</v>
       </c>
       <c r="O269" s="15"/>
       <c r="P269" s="15"/>
       <c r="Q269" s="15"/>
       <c r="R269"/>
     </row>
     <row r="270" spans="1:18">
       <c r="B270" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C270" s="15" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="D270" s="15" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="E270" s="15">
-        <v>10080052450</v>
+        <v>10080055393</v>
       </c>
       <c r="F270" s="15"/>
       <c r="G270" s="15"/>
       <c r="H270" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I270" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I270" s="15"/>
       <c r="J270" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K270" s="15">
-        <v>0.00359</v>
+        <v>0.00321</v>
       </c>
       <c r="L270" s="15">
-        <v>0.00311</v>
+        <v>0.00278</v>
       </c>
       <c r="M270" s="15">
-        <v>0.00299</v>
+        <v>0.00268</v>
       </c>
       <c r="N270" s="15">
-        <v>1110</v>
+        <v>37098</v>
       </c>
       <c r="O270" s="15"/>
       <c r="P270" s="15"/>
       <c r="Q270" s="15"/>
       <c r="R270"/>
     </row>
     <row r="271" spans="1:18">
       <c r="B271" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C271" s="15" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="D271" s="15" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>687</v>
+        <v>691</v>
+      </c>
+      <c r="E271" s="15">
+        <v>10080052450</v>
       </c>
       <c r="F271" s="15"/>
       <c r="G271" s="15"/>
       <c r="H271" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I271" s="15" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="J271" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K271" s="15">
-        <v>0.00306</v>
+        <v>0.00359</v>
       </c>
       <c r="L271" s="15">
-        <v>0.00265</v>
+        <v>0.00311</v>
       </c>
       <c r="M271" s="15">
-        <v>0.00255</v>
+        <v>0.00299</v>
       </c>
       <c r="N271" s="15">
-        <v>432</v>
+        <v>1260</v>
       </c>
       <c r="O271" s="15"/>
       <c r="P271" s="15"/>
       <c r="Q271" s="15"/>
       <c r="R271"/>
     </row>
     <row r="272" spans="1:18">
       <c r="B272" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C272" s="15" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="D272" s="15" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="E272" s="15" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="F272" s="15"/>
       <c r="G272" s="15"/>
       <c r="H272" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I272" s="15"/>
+      <c r="I272" s="15" t="s">
+        <v>692</v>
+      </c>
       <c r="J272" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K272" s="15">
-        <v>0.00507</v>
+        <v>0.00306</v>
       </c>
       <c r="L272" s="15">
-        <v>0.00362</v>
+        <v>0.00265</v>
       </c>
       <c r="M272" s="15">
-        <v>0.00327</v>
-[...1 lines deleted...]
-      <c r="N272" s="15"/>
+        <v>0.00255</v>
+      </c>
+      <c r="N272" s="15">
+        <v>390</v>
+      </c>
       <c r="O272" s="15"/>
       <c r="P272" s="15"/>
       <c r="Q272" s="15"/>
       <c r="R272"/>
     </row>
     <row r="273" spans="1:18">
       <c r="B273" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C273" s="15" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="D273" s="15" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="E273" s="15" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F273" s="15"/>
       <c r="G273" s="15"/>
       <c r="H273" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I273" s="15"/>
-      <c r="J273" s="15"/>
+      <c r="J273" s="15">
+        <v>1000</v>
+      </c>
       <c r="K273" s="15">
         <v>0.00507</v>
       </c>
       <c r="L273" s="15">
         <v>0.00362</v>
       </c>
       <c r="M273" s="15">
         <v>0.00327</v>
       </c>
       <c r="N273" s="15"/>
       <c r="O273" s="15"/>
       <c r="P273" s="15"/>
       <c r="Q273" s="15"/>
       <c r="R273"/>
     </row>
     <row r="274" spans="1:18">
       <c r="B274" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C274" s="15" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="D274" s="15" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="E274" s="15" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="F274" s="15"/>
       <c r="G274" s="15"/>
       <c r="H274" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I274" s="15"/>
-      <c r="J274" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J274" s="15"/>
       <c r="K274" s="15">
         <v>0.00507</v>
       </c>
       <c r="L274" s="15">
         <v>0.00362</v>
       </c>
       <c r="M274" s="15">
         <v>0.00327</v>
       </c>
-      <c r="N274" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N274" s="15"/>
       <c r="O274" s="15"/>
       <c r="P274" s="15"/>
       <c r="Q274" s="15"/>
       <c r="R274"/>
     </row>
     <row r="275" spans="1:18">
       <c r="B275" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C275" s="15" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="D275" s="15" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="E275" s="15" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="F275" s="15"/>
       <c r="G275" s="15"/>
       <c r="H275" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I275" s="15"/>
       <c r="J275" s="15">
         <v>1000</v>
       </c>
       <c r="K275" s="15">
         <v>0.00507</v>
       </c>
       <c r="L275" s="15">
         <v>0.00362</v>
       </c>
       <c r="M275" s="15">
         <v>0.00327</v>
       </c>
-      <c r="N275" s="15"/>
+      <c r="N275" s="15">
+        <v>75</v>
+      </c>
       <c r="O275" s="15"/>
       <c r="P275" s="15"/>
       <c r="Q275" s="15"/>
       <c r="R275"/>
     </row>
     <row r="276" spans="1:18">
       <c r="B276" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C276" s="15" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="D276" s="15" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="E276" s="15" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="F276" s="15"/>
       <c r="G276" s="15"/>
       <c r="H276" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I276" s="15"/>
       <c r="J276" s="15">
         <v>1000</v>
       </c>
       <c r="K276" s="15">
         <v>0.00507</v>
       </c>
       <c r="L276" s="15">
         <v>0.00362</v>
       </c>
       <c r="M276" s="15">
         <v>0.00327</v>
       </c>
       <c r="N276" s="15"/>
       <c r="O276" s="15"/>
       <c r="P276" s="15"/>
       <c r="Q276" s="15"/>
       <c r="R276"/>
     </row>
     <row r="277" spans="1:18">
       <c r="B277" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C277" s="15" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="D277" s="15" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="E277" s="15" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="F277" s="15"/>
       <c r="G277" s="15"/>
       <c r="H277" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I277" s="15"/>
       <c r="J277" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K277" s="15">
-        <v>0.00305</v>
+        <v>0.00507</v>
       </c>
       <c r="L277" s="15">
-        <v>0.00264</v>
+        <v>0.00362</v>
       </c>
       <c r="M277" s="15">
-        <v>0.00254</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00327</v>
+      </c>
+      <c r="N277" s="15"/>
       <c r="O277" s="15"/>
       <c r="P277" s="15"/>
       <c r="Q277" s="15"/>
       <c r="R277"/>
     </row>
     <row r="278" spans="1:18">
       <c r="B278" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C278" s="15" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="D278" s="15" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="E278" s="15" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="F278" s="15"/>
       <c r="G278" s="15"/>
       <c r="H278" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I278" s="15"/>
       <c r="J278" s="15">
         <v>5000</v>
       </c>
       <c r="K278" s="15">
-        <v>0.00321</v>
+        <v>0.00305</v>
       </c>
       <c r="L278" s="15">
-        <v>0.00278</v>
+        <v>0.00264</v>
       </c>
       <c r="M278" s="15">
-        <v>0.00268</v>
+        <v>0.00254</v>
       </c>
       <c r="N278" s="15">
-        <v>26860</v>
+        <v>3240</v>
       </c>
       <c r="O278" s="15"/>
       <c r="P278" s="15"/>
       <c r="Q278" s="15"/>
       <c r="R278"/>
     </row>
     <row r="279" spans="1:18">
       <c r="B279" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C279" s="15" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="D279" s="15" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>10080043291</v>
+        <v>713</v>
+      </c>
+      <c r="E279" s="15" t="s">
+        <v>714</v>
       </c>
       <c r="F279" s="15"/>
       <c r="G279" s="15"/>
       <c r="H279" s="15" t="s">
-        <v>285</v>
+        <v>39</v>
       </c>
       <c r="I279" s="15"/>
       <c r="J279" s="15">
         <v>5000</v>
       </c>
       <c r="K279" s="15">
-        <v>0.00435</v>
+        <v>0.00321</v>
       </c>
       <c r="L279" s="15">
-        <v>0.00302</v>
+        <v>0.00278</v>
       </c>
       <c r="M279" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N279" s="15"/>
+        <v>0.00268</v>
+      </c>
+      <c r="N279" s="15">
+        <v>22100</v>
+      </c>
       <c r="O279" s="15"/>
       <c r="P279" s="15"/>
       <c r="Q279" s="15"/>
       <c r="R279"/>
     </row>
     <row r="280" spans="1:18">
       <c r="B280" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C280" s="15" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="D280" s="15" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>716</v>
+      </c>
+      <c r="E280" s="15">
+        <v>10080043291</v>
       </c>
       <c r="F280" s="15"/>
       <c r="G280" s="15"/>
       <c r="H280" s="15" t="s">
-        <v>39</v>
+        <v>289</v>
       </c>
       <c r="I280" s="15"/>
       <c r="J280" s="15">
         <v>5000</v>
       </c>
       <c r="K280" s="15">
-        <v>0.00321</v>
+        <v>0.00435</v>
       </c>
       <c r="L280" s="15">
+        <v>0.00302</v>
+      </c>
+      <c r="M280" s="15">
         <v>0.00278</v>
       </c>
-      <c r="M280" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="N280" s="15"/>
       <c r="O280" s="15"/>
       <c r="P280" s="15"/>
       <c r="Q280" s="15"/>
       <c r="R280"/>
     </row>
     <row r="281" spans="1:18">
       <c r="B281" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C281" s="15" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="D281" s="15" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="E281" s="15" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="F281" s="15"/>
       <c r="G281" s="15"/>
       <c r="H281" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I281" s="15"/>
       <c r="J281" s="15">
         <v>5000</v>
       </c>
       <c r="K281" s="15">
         <v>0.00321</v>
       </c>
       <c r="L281" s="15">
         <v>0.00278</v>
       </c>
       <c r="M281" s="15">
         <v>0.00268</v>
       </c>
       <c r="N281" s="15">
-        <v>40908</v>
+        <v>44100</v>
       </c>
       <c r="O281" s="15"/>
       <c r="P281" s="15"/>
       <c r="Q281" s="15"/>
       <c r="R281"/>
     </row>
     <row r="282" spans="1:18">
       <c r="B282" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C282" s="15" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="D282" s="15" t="s">
-        <v>718</v>
-[...2 lines deleted...]
-        <v>10080069809</v>
+        <v>721</v>
+      </c>
+      <c r="E282" s="15" t="s">
+        <v>722</v>
       </c>
       <c r="F282" s="15"/>
       <c r="G282" s="15"/>
       <c r="H282" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I282" s="15"/>
       <c r="J282" s="15">
         <v>5000</v>
       </c>
       <c r="K282" s="15">
-        <v>0.00299</v>
+        <v>0.00321</v>
       </c>
       <c r="L282" s="15">
-        <v>0.00259</v>
+        <v>0.00278</v>
       </c>
       <c r="M282" s="15">
-        <v>0.00249</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.00268</v>
+      </c>
+      <c r="N282" s="15">
+        <v>33116</v>
+      </c>
+      <c r="O282" s="15"/>
       <c r="P282" s="15"/>
       <c r="Q282" s="15"/>
       <c r="R282"/>
     </row>
     <row r="283" spans="1:18">
       <c r="B283" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C283" s="15" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="D283" s="15" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>724</v>
+      </c>
+      <c r="E283" s="15">
+        <v>10080069809</v>
       </c>
       <c r="F283" s="15"/>
       <c r="G283" s="15"/>
       <c r="H283" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I283" s="15"/>
       <c r="J283" s="15">
         <v>5000</v>
       </c>
       <c r="K283" s="15">
-        <v>0.0029</v>
+        <v>0.00299</v>
       </c>
       <c r="L283" s="15">
-        <v>0.00251</v>
+        <v>0.00259</v>
       </c>
       <c r="M283" s="15">
-        <v>0.00241</v>
+        <v>0.00249</v>
       </c>
       <c r="N283" s="15">
-        <v>3550</v>
+        <v>3950</v>
       </c>
       <c r="O283" s="15"/>
       <c r="P283" s="15"/>
       <c r="Q283" s="15"/>
       <c r="R283"/>
     </row>
     <row r="284" spans="1:18">
       <c r="B284" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C284" s="15" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="D284" s="15" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="E284" s="15" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="F284" s="15"/>
       <c r="G284" s="15"/>
-      <c r="H284" s="15"/>
+      <c r="H284" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I284" s="15"/>
       <c r="J284" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K284" s="15">
-        <v>0.00431</v>
+        <v>0.0029</v>
       </c>
       <c r="L284" s="15">
-        <v>0.00308</v>
+        <v>0.00251</v>
       </c>
       <c r="M284" s="15">
-        <v>0.00278</v>
-[...1 lines deleted...]
-      <c r="N284" s="15"/>
+        <v>0.00241</v>
+      </c>
+      <c r="N284" s="15">
+        <v>3450</v>
+      </c>
       <c r="O284" s="15"/>
       <c r="P284" s="15"/>
       <c r="Q284" s="15"/>
       <c r="R284"/>
     </row>
     <row r="285" spans="1:18">
       <c r="B285" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C285" s="15" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="D285" s="15" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="E285" s="15" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F285" s="15"/>
       <c r="G285" s="15"/>
-      <c r="H285" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H285" s="15"/>
       <c r="I285" s="15"/>
       <c r="J285" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K285" s="15">
-        <v>0.00321</v>
+        <v>0.00431</v>
       </c>
       <c r="L285" s="15">
+        <v>0.00308</v>
+      </c>
+      <c r="M285" s="15">
         <v>0.00278</v>
       </c>
-      <c r="M285" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="N285" s="15"/>
       <c r="O285" s="15"/>
       <c r="P285" s="15"/>
       <c r="Q285" s="15"/>
       <c r="R285"/>
     </row>
     <row r="286" spans="1:18">
       <c r="B286" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C286" s="15" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="D286" s="15" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>10080069810</v>
+        <v>732</v>
+      </c>
+      <c r="E286" s="15" t="s">
+        <v>733</v>
       </c>
       <c r="F286" s="15"/>
       <c r="G286" s="15"/>
       <c r="H286" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I286" s="15"/>
       <c r="J286" s="15">
         <v>5000</v>
       </c>
       <c r="K286" s="15">
-        <v>0.00297</v>
+        <v>0.00321</v>
       </c>
       <c r="L286" s="15">
-        <v>0.00257</v>
+        <v>0.00278</v>
       </c>
       <c r="M286" s="15">
-        <v>0.00248</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.00268</v>
+      </c>
+      <c r="N286" s="15">
+        <v>32016</v>
+      </c>
+      <c r="O286" s="15"/>
       <c r="P286" s="15"/>
       <c r="Q286" s="15"/>
       <c r="R286"/>
     </row>
     <row r="287" spans="1:18">
       <c r="B287" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C287" s="15" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="D287" s="15" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>735</v>
+      </c>
+      <c r="E287" s="15">
+        <v>10080069810</v>
       </c>
       <c r="F287" s="15"/>
       <c r="G287" s="15"/>
       <c r="H287" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I287" s="15"/>
       <c r="J287" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K287" s="15">
-        <v>0.00507</v>
+        <v>0.00297</v>
       </c>
       <c r="L287" s="15">
-        <v>0.00362</v>
+        <v>0.00257</v>
       </c>
       <c r="M287" s="15">
-        <v>0.00327</v>
+        <v>0.00248</v>
       </c>
       <c r="N287" s="15">
-        <v>7470</v>
+        <v>4350</v>
       </c>
       <c r="O287" s="15"/>
       <c r="P287" s="15"/>
       <c r="Q287" s="15"/>
       <c r="R287"/>
     </row>
     <row r="288" spans="1:18">
       <c r="B288" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C288" s="15" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="D288" s="15" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>10000003868</v>
+        <v>737</v>
+      </c>
+      <c r="E288" s="15" t="s">
+        <v>738</v>
       </c>
       <c r="F288" s="15"/>
       <c r="G288" s="15"/>
       <c r="H288" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I288" s="15"/>
       <c r="J288" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K288" s="15">
-        <v>0.00329</v>
+        <v>0.00507</v>
       </c>
       <c r="L288" s="15">
-        <v>0.00285</v>
+        <v>0.00362</v>
       </c>
       <c r="M288" s="15">
-        <v>0.00274</v>
+        <v>0.00327</v>
       </c>
       <c r="N288" s="15">
-        <v>715</v>
+        <v>7291</v>
       </c>
       <c r="O288" s="15"/>
       <c r="P288" s="15"/>
       <c r="Q288" s="15"/>
       <c r="R288"/>
     </row>
     <row r="289" spans="1:18">
       <c r="B289" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C289" s="15" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="D289" s="15" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>740</v>
+      </c>
+      <c r="E289" s="15">
+        <v>10000003868</v>
       </c>
       <c r="F289" s="15"/>
       <c r="G289" s="15"/>
       <c r="H289" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I289" s="15"/>
       <c r="J289" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K289" s="15">
-        <v>0.00507</v>
+        <v>0.00329</v>
       </c>
       <c r="L289" s="15">
-        <v>0.00362</v>
+        <v>0.00285</v>
       </c>
       <c r="M289" s="15">
-        <v>0.00327</v>
-[...1 lines deleted...]
-      <c r="N289" s="15"/>
+        <v>0.00274</v>
+      </c>
+      <c r="N289" s="15">
+        <v>792</v>
+      </c>
       <c r="O289" s="15"/>
       <c r="P289" s="15"/>
       <c r="Q289" s="15"/>
       <c r="R289"/>
     </row>
     <row r="290" spans="1:18">
       <c r="B290" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C290" s="15" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="D290" s="15" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="E290" s="15" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="F290" s="15"/>
       <c r="G290" s="15"/>
       <c r="H290" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I290" s="15"/>
       <c r="J290" s="15">
-        <v>2000</v>
+        <v>500</v>
       </c>
       <c r="K290" s="15">
-        <v>0.11052</v>
+        <v>0.00507</v>
       </c>
       <c r="L290" s="15">
-        <v>0.09578</v>
+        <v>0.00362</v>
       </c>
       <c r="M290" s="15">
-        <v>0.0921</v>
+        <v>0.00327</v>
       </c>
       <c r="N290" s="15"/>
       <c r="O290" s="15"/>
       <c r="P290" s="15"/>
       <c r="Q290" s="15"/>
       <c r="R290"/>
     </row>
     <row r="291" spans="1:18">
       <c r="B291" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C291" s="15" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="D291" s="15" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="E291" s="15" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="F291" s="15"/>
       <c r="G291" s="15"/>
       <c r="H291" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I291" s="15"/>
       <c r="J291" s="15">
         <v>2000</v>
       </c>
       <c r="K291" s="15">
-        <v>0.11051</v>
+        <v>0.11052</v>
       </c>
       <c r="L291" s="15">
-        <v>0.09576999999999999</v>
+        <v>0.09578</v>
       </c>
       <c r="M291" s="15">
-        <v>0.09209000000000001</v>
+        <v>0.0921</v>
       </c>
       <c r="N291" s="15"/>
       <c r="O291" s="15"/>
       <c r="P291" s="15"/>
       <c r="Q291" s="15"/>
       <c r="R291"/>
     </row>
     <row r="292" spans="1:18">
       <c r="B292" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C292" s="15" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="D292" s="15" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="E292" s="15" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F292" s="15"/>
       <c r="G292" s="15"/>
       <c r="H292" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I292" s="15"/>
       <c r="J292" s="15">
         <v>2000</v>
       </c>
       <c r="K292" s="15">
-        <v>0.11052</v>
+        <v>0.11051</v>
       </c>
       <c r="L292" s="15">
-        <v>0.09578</v>
+        <v>0.09576999999999999</v>
       </c>
       <c r="M292" s="15">
-        <v>0.0921</v>
+        <v>0.09209000000000001</v>
       </c>
       <c r="N292" s="15"/>
       <c r="O292" s="15"/>
       <c r="P292" s="15"/>
       <c r="Q292" s="15"/>
       <c r="R292"/>
     </row>
     <row r="293" spans="1:18">
       <c r="B293" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C293" s="15" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="D293" s="15" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="E293" s="15" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="F293" s="15"/>
       <c r="G293" s="15"/>
       <c r="H293" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I293" s="15"/>
       <c r="J293" s="15">
         <v>2000</v>
       </c>
       <c r="K293" s="15">
         <v>0.11052</v>
       </c>
       <c r="L293" s="15">
         <v>0.09578</v>
       </c>
       <c r="M293" s="15">
         <v>0.0921</v>
       </c>
       <c r="N293" s="15"/>
       <c r="O293" s="15"/>
       <c r="P293" s="15"/>
       <c r="Q293" s="15"/>
       <c r="R293"/>
     </row>
     <row r="294" spans="1:18">
       <c r="B294" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C294" s="15" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="D294" s="15" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="E294" s="15" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="F294" s="15"/>
       <c r="G294" s="15"/>
       <c r="H294" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I294" s="15"/>
       <c r="J294" s="15">
         <v>2000</v>
       </c>
       <c r="K294" s="15">
         <v>0.11052</v>
       </c>
       <c r="L294" s="15">
         <v>0.09578</v>
       </c>
       <c r="M294" s="15">
         <v>0.0921</v>
       </c>
       <c r="N294" s="15"/>
       <c r="O294" s="15"/>
       <c r="P294" s="15"/>
       <c r="Q294" s="15"/>
       <c r="R294"/>
     </row>
     <row r="295" spans="1:18">
       <c r="B295" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C295" s="15" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="D295" s="15" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="E295" s="15" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="F295" s="15"/>
       <c r="G295" s="15"/>
       <c r="H295" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I295" s="15"/>
       <c r="J295" s="15">
         <v>2000</v>
       </c>
       <c r="K295" s="15">
-        <v>0.11051</v>
+        <v>0.11052</v>
       </c>
       <c r="L295" s="15">
-        <v>0.09576999999999999</v>
+        <v>0.09578</v>
       </c>
       <c r="M295" s="15">
-        <v>0.09209000000000001</v>
+        <v>0.0921</v>
       </c>
       <c r="N295" s="15"/>
       <c r="O295" s="15"/>
       <c r="P295" s="15"/>
       <c r="Q295" s="15"/>
       <c r="R295"/>
     </row>
     <row r="296" spans="1:18">
       <c r="B296" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C296" s="15" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="D296" s="15" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="E296" s="15" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="F296" s="15"/>
       <c r="G296" s="15"/>
       <c r="H296" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I296" s="15"/>
       <c r="J296" s="15">
         <v>2000</v>
       </c>
       <c r="K296" s="15">
         <v>0.11051</v>
       </c>
       <c r="L296" s="15">
         <v>0.09576999999999999</v>
       </c>
       <c r="M296" s="15">
         <v>0.09209000000000001</v>
       </c>
       <c r="N296" s="15"/>
       <c r="O296" s="15"/>
       <c r="P296" s="15"/>
       <c r="Q296" s="15"/>
       <c r="R296"/>
     </row>
     <row r="297" spans="1:18">
       <c r="B297" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C297" s="15" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="D297" s="15" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="E297" s="15" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="F297" s="15"/>
       <c r="G297" s="15"/>
-      <c r="H297" s="15"/>
+      <c r="H297" s="15" t="s">
+        <v>39</v>
+      </c>
       <c r="I297" s="15"/>
       <c r="J297" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K297" s="15">
-        <v>0.0231</v>
+        <v>0.11051</v>
       </c>
       <c r="L297" s="15">
-        <v>0.0231</v>
+        <v>0.09576999999999999</v>
       </c>
       <c r="M297" s="15">
-        <v>0.0231</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.09209000000000001</v>
+      </c>
+      <c r="N297" s="15"/>
       <c r="O297" s="15"/>
       <c r="P297" s="15"/>
       <c r="Q297" s="15"/>
       <c r="R297"/>
     </row>
     <row r="298" spans="1:18">
       <c r="B298" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C298" s="15" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="D298" s="15" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="E298" s="15" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="F298" s="15"/>
       <c r="G298" s="15"/>
       <c r="H298" s="15"/>
       <c r="I298" s="15"/>
       <c r="J298" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K298" s="15">
-        <v>0.0018</v>
+        <v>0.0231</v>
       </c>
       <c r="L298" s="15">
-        <v>0.0018</v>
+        <v>0.0231</v>
       </c>
       <c r="M298" s="15">
-        <v>0.0018</v>
+        <v>0.0231</v>
       </c>
       <c r="N298" s="15">
-        <v>87</v>
+        <v>909</v>
       </c>
       <c r="O298" s="15"/>
       <c r="P298" s="15"/>
       <c r="Q298" s="15"/>
       <c r="R298"/>
     </row>
     <row r="299" spans="1:18">
       <c r="B299" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C299" s="15" t="s">
-        <v>765</v>
-[...1 lines deleted...]
-      <c r="D299" s="15"/>
+        <v>768</v>
+      </c>
+      <c r="D299" s="15" t="s">
+        <v>769</v>
+      </c>
       <c r="E299" s="15" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="F299" s="15"/>
       <c r="G299" s="15"/>
       <c r="H299" s="15"/>
       <c r="I299" s="15"/>
       <c r="J299" s="15">
         <v>500</v>
       </c>
       <c r="K299" s="15">
-        <v>0.00201</v>
+        <v>0.0018</v>
       </c>
       <c r="L299" s="15">
-        <v>0.00176</v>
+        <v>0.0018</v>
       </c>
       <c r="M299" s="15">
-        <v>0.00163</v>
-[...1 lines deleted...]
-      <c r="N299" s="15"/>
+        <v>0.0018</v>
+      </c>
+      <c r="N299" s="15">
+        <v>87</v>
+      </c>
       <c r="O299" s="15"/>
       <c r="P299" s="15"/>
       <c r="Q299" s="15"/>
       <c r="R299"/>
     </row>
     <row r="300" spans="1:18">
-      <c r="B300" s="14"/>
-      <c r="C300" s="15"/>
+      <c r="B300" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C300" s="15" t="s">
+        <v>771</v>
+      </c>
       <c r="D300" s="15"/>
-      <c r="E300" s="15"/>
+      <c r="E300" s="15" t="s">
+        <v>772</v>
+      </c>
       <c r="F300" s="15"/>
       <c r="G300" s="15"/>
       <c r="H300" s="15"/>
       <c r="I300" s="15"/>
-      <c r="J300" s="15"/>
-[...2 lines deleted...]
-      <c r="M300" s="15"/>
+      <c r="J300" s="15">
+        <v>500</v>
+      </c>
+      <c r="K300" s="15">
+        <v>0.00201</v>
+      </c>
+      <c r="L300" s="15">
+        <v>0.00176</v>
+      </c>
+      <c r="M300" s="15">
+        <v>0.00163</v>
+      </c>
       <c r="N300" s="15"/>
       <c r="O300" s="15"/>
       <c r="P300" s="15"/>
       <c r="Q300" s="15"/>
+      <c r="R300"/>
+    </row>
+    <row r="301" spans="1:18">
+      <c r="B301" s="14"/>
+      <c r="C301" s="15"/>
+      <c r="D301" s="15"/>
+      <c r="E301" s="15"/>
+      <c r="F301" s="15"/>
+      <c r="G301" s="15"/>
+      <c r="H301" s="15"/>
+      <c r="I301" s="15"/>
+      <c r="J301" s="15"/>
+      <c r="K301" s="15"/>
+      <c r="L301" s="15"/>
+      <c r="M301" s="15"/>
+      <c r="N301" s="15"/>
+      <c r="O301" s="15"/>
+      <c r="P301" s="15"/>
+      <c r="Q301" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -14053,317 +14114,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>