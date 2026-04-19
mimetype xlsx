--- v5 (2026-03-30)
+++ v6 (2026-04-19)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="435">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="441">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>30.03.2026</t>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -829,51 +829,63 @@
   <si>
     <t>C106D1G</t>
   </si>
   <si>
     <t>Тиристор C106D1G</t>
   </si>
   <si>
     <t>UT-00101145</t>
   </si>
   <si>
     <t>ON</t>
   </si>
   <si>
     <t>JCT1275SJ</t>
   </si>
   <si>
     <t>1200V 75A 10-80mA (4Q) / JCT1275SJ</t>
   </si>
   <si>
     <t>UT-00132216</t>
   </si>
   <si>
     <t>TO-247J</t>
   </si>
   <si>
-    <t>JJW</t>
+    <t>JJM</t>
+  </si>
+  <si>
+    <t>JST41Z-800BW</t>
+  </si>
+  <si>
+    <t>800V 40A 50mA (3Q) / JST41Z-800BW</t>
+  </si>
+  <si>
+    <t>UT-00157739</t>
+  </si>
+  <si>
+    <t>28.04.2026</t>
   </si>
   <si>
     <t>JST80T-1200BW</t>
   </si>
   <si>
     <t>1200V 80A (Q3) 50mA / JST80T-1200BW</t>
   </si>
   <si>
     <t>UT-00150259</t>
   </si>
   <si>
     <t>TG-C(Ins)</t>
   </si>
   <si>
     <t>KT106B-16</t>
   </si>
   <si>
     <t>thyristor module / KT106B-16</t>
   </si>
   <si>
     <t>UT-00100431</t>
   </si>
   <si>
     <t>L6004D5RP</t>
   </si>
@@ -973,50 +985,53 @@
   <si>
     <t>400V 0.8A / MCR100-6RLRM</t>
   </si>
   <si>
     <t>MCR100-8</t>
   </si>
   <si>
     <t>600V 0.8A / MCR100-8</t>
   </si>
   <si>
     <t>SEMTECH</t>
   </si>
   <si>
     <t xml:space="preserve">MAC97A8 WeEn, </t>
   </si>
   <si>
     <t>MCR106-8G</t>
   </si>
   <si>
     <t>600V 4A / MCR106-8G</t>
   </si>
   <si>
     <t>UT-00101237</t>
   </si>
   <si>
+    <t xml:space="preserve">MCR106-8G LITTELFUSE, </t>
+  </si>
+  <si>
     <t>P0080SA</t>
   </si>
   <si>
     <t>Тиристор P0080SA</t>
   </si>
   <si>
     <t>UT-00134936</t>
   </si>
   <si>
     <t>RUILON</t>
   </si>
   <si>
     <t>P0102BL 5AA4</t>
   </si>
   <si>
     <t>Тиристор P0102BL 5AA4</t>
   </si>
   <si>
     <t>SOT-23</t>
   </si>
   <si>
     <t>P0220SAMCLRP</t>
   </si>
   <si>
     <t>Тиристор P0220SAMCLRP</t>
@@ -1037,50 +1052,53 @@
     <t>P0900SALRP</t>
   </si>
   <si>
     <t>45A 75V / P0900SALRP</t>
   </si>
   <si>
     <t>P1100SBLRP</t>
   </si>
   <si>
     <t>130V 800mA / P1100SBLRP</t>
   </si>
   <si>
     <t>P1800SA</t>
   </si>
   <si>
     <t>45A 170V / P1800SA</t>
   </si>
   <si>
     <t>P1800SALRP</t>
   </si>
   <si>
     <t>220V 150mA / P1800SALRP</t>
   </si>
   <si>
     <t>UT-00137450</t>
+  </si>
+  <si>
+    <t>20.05.2026</t>
   </si>
   <si>
     <t>P2100SBLRP</t>
   </si>
   <si>
     <t>180V 25A / P2100SBLRP</t>
   </si>
   <si>
     <t>P2300SA</t>
   </si>
   <si>
     <t>45A 190V / P2300SA</t>
   </si>
   <si>
     <t>10-00075492</t>
   </si>
   <si>
     <t>UT-00138015</t>
   </si>
   <si>
     <t>SEMIWARE</t>
   </si>
   <si>
     <t>UT-00143295</t>
   </si>
@@ -1827,51 +1845,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R136"/>
+  <dimension ref="A1:R137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -2278,51 +2296,51 @@
       </c>
       <c r="E14" s="15">
         <v>10080059881</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>50</v>
       </c>
       <c r="K14" s="15">
         <v>0.255</v>
       </c>
       <c r="L14" s="15">
         <v>0.1705</v>
       </c>
       <c r="M14" s="15">
         <v>0.156</v>
       </c>
       <c r="N14" s="15">
-        <v>825</v>
+        <v>968</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="15">
         <v>10080012050</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>47</v>
@@ -2865,51 +2883,51 @@
       <c r="D29" s="15"/>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>50</v>
       </c>
       <c r="K29" s="15">
         <v>0.41</v>
       </c>
       <c r="L29" s="15">
         <v>0.41</v>
       </c>
       <c r="M29" s="15">
         <v>0.41</v>
       </c>
       <c r="N29" s="15">
-        <v>1178</v>
+        <v>1023</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="15"/>
       <c r="E30" s="15">
         <v>10000020353</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="15"/>
@@ -3253,51 +3271,51 @@
         <v>116</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
         <v>117</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I39" s="15" t="s">
         <v>115</v>
       </c>
       <c r="J39" s="15">
         <v>2000</v>
       </c>
       <c r="K39" s="15">
         <v>0.05152</v>
       </c>
       <c r="L39" s="15">
         <v>0.04321</v>
       </c>
       <c r="M39" s="15">
         <v>0.04155</v>
       </c>
       <c r="N39" s="15">
-        <v>3300</v>
+        <v>3520</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E40" s="15">
         <v>10080038868</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>37</v>
@@ -3528,51 +3546,51 @@
       </c>
       <c r="E46" s="15">
         <v>10080041043</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H46" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>50</v>
       </c>
       <c r="K46" s="15">
         <v>0.6</v>
       </c>
       <c r="L46" s="15">
         <v>0.52</v>
       </c>
       <c r="M46" s="15">
         <v>0.5</v>
       </c>
       <c r="N46" s="15">
-        <v>516</v>
+        <v>368</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>140</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>141</v>
@@ -4346,57 +4364,57 @@
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>198</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>202</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>203</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15" t="s">
         <v>204</v>
       </c>
       <c r="H67" s="15" t="s">
         <v>149</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>30</v>
       </c>
       <c r="K67" s="15">
-        <v>1.06</v>
+        <v>0.99878</v>
       </c>
       <c r="L67" s="15">
-        <v>0.8903</v>
+        <v>0.86561</v>
       </c>
       <c r="M67" s="15">
-        <v>0.85606</v>
+        <v>0.83231</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>205</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>206</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>207</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15" t="s">
         <v>182</v>
       </c>
       <c r="H68" s="15" t="s">
@@ -4584,60 +4602,60 @@
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>214</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>215</v>
       </c>
       <c r="E73" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15" t="s">
         <v>182</v>
       </c>
       <c r="H73" s="15" t="s">
         <v>149</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>30</v>
       </c>
       <c r="K73" s="15">
-        <v>0.9716399999999999</v>
+        <v>1.12</v>
       </c>
       <c r="L73" s="15">
-        <v>0.84209</v>
+        <v>0.96872</v>
       </c>
       <c r="M73" s="15">
-        <v>0.8097</v>
+        <v>0.93146</v>
       </c>
       <c r="N73" s="15">
-        <v>885</v>
+        <v>943</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>222</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>223</v>
       </c>
       <c r="E74" s="15" t="s">
         <v>224</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>182</v>
       </c>
       <c r="H74" s="15" t="s">
         <v>51</v>
@@ -5204,1867 +5222,1912 @@
         <v>2.1</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15">
         <v>450</v>
       </c>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>272</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15" t="s">
-        <v>275</v>
+        <v>204</v>
       </c>
       <c r="H89" s="15" t="s">
         <v>271</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="K89" s="15">
-        <v>4.15</v>
+        <v>0.98915</v>
       </c>
       <c r="L89" s="15">
-        <v>3.6</v>
+        <v>0.85726</v>
       </c>
       <c r="M89" s="15">
-        <v>3.46</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.82429</v>
+      </c>
+      <c r="N89" s="15"/>
       <c r="O89" s="15"/>
-      <c r="P89" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P89" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>276</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>277</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>278</v>
       </c>
       <c r="F90" s="15"/>
-      <c r="G90" s="15"/>
-      <c r="H90" s="15"/>
+      <c r="G90" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="H90" s="15" t="s">
+        <v>271</v>
+      </c>
       <c r="I90" s="15"/>
-      <c r="J90" s="15"/>
+      <c r="J90" s="15">
+        <v>10</v>
+      </c>
       <c r="K90" s="15">
-        <v>12.78</v>
+        <v>4.15</v>
       </c>
       <c r="L90" s="15">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="M90" s="15">
-        <v>10.31</v>
-[...1 lines deleted...]
-      <c r="N90" s="15"/>
+        <v>3.46</v>
+      </c>
+      <c r="N90" s="15">
+        <v>710</v>
+      </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
-      <c r="Q90" s="15"/>
+      <c r="Q90" s="15">
+        <v>100</v>
+      </c>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>10080046116</v>
+        <v>281</v>
+      </c>
+      <c r="E91" s="15" t="s">
+        <v>282</v>
       </c>
       <c r="F91" s="15"/>
-      <c r="G91" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G91" s="15"/>
+      <c r="H91" s="15"/>
       <c r="I91" s="15"/>
-      <c r="J91" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J91" s="15"/>
       <c r="K91" s="15">
-        <v>0.24708</v>
+        <v>12.78</v>
       </c>
       <c r="L91" s="15">
-        <v>0.19925</v>
+        <v>10.72</v>
       </c>
       <c r="M91" s="15">
-        <v>0.19128</v>
+        <v>10.31</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E92" s="15">
-        <v>10080054732</v>
+        <v>10080046116</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="H92" s="15" t="s">
-        <v>266</v>
+        <v>31</v>
       </c>
       <c r="I92" s="15"/>
-      <c r="J92" s="15"/>
+      <c r="J92" s="15">
+        <v>2500</v>
+      </c>
       <c r="K92" s="15">
-        <v>1.84</v>
+        <v>0.24708</v>
       </c>
       <c r="L92" s="15">
-        <v>1.51</v>
+        <v>0.19925</v>
       </c>
       <c r="M92" s="15">
-        <v>1.45</v>
+        <v>0.19128</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>286</v>
+      </c>
+      <c r="E93" s="15">
+        <v>10080054732</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="H93" s="15" t="s">
         <v>266</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15"/>
       <c r="K93" s="15">
-        <v>0.60222</v>
+        <v>1.84</v>
       </c>
       <c r="L93" s="15">
-        <v>0.60222</v>
+        <v>1.51</v>
       </c>
       <c r="M93" s="15">
-        <v>0.60222</v>
+        <v>1.45</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>10080048165</v>
+        <v>288</v>
+      </c>
+      <c r="E94" s="15" t="s">
+        <v>289</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
-        <v>108</v>
+        <v>64</v>
       </c>
       <c r="H94" s="15" t="s">
-        <v>47</v>
+        <v>266</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15"/>
       <c r="K94" s="15">
-        <v>0.07611</v>
+        <v>0.60222</v>
       </c>
       <c r="L94" s="15">
-        <v>0.06343</v>
+        <v>0.60222</v>
       </c>
       <c r="M94" s="15">
-        <v>0.06088</v>
+        <v>0.60222</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E95" s="15">
-        <v>10080058931</v>
+        <v>10080048165</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I95" s="15"/>
+      <c r="J95" s="15"/>
       <c r="K95" s="15">
-        <v>0.063</v>
+        <v>0.07611</v>
       </c>
       <c r="L95" s="15">
-        <v>0.0525</v>
+        <v>0.06343</v>
       </c>
       <c r="M95" s="15">
-        <v>0.0504</v>
+        <v>0.06088</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="E96" s="15" t="s">
         <v>293</v>
+      </c>
+      <c r="E96" s="15">
+        <v>10080058931</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="H96" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="I96" s="15"/>
+      <c r="I96" s="15" t="s">
+        <v>294</v>
+      </c>
       <c r="J96" s="15">
         <v>1000</v>
       </c>
       <c r="K96" s="15">
-        <v>0.04737</v>
+        <v>0.063</v>
       </c>
       <c r="L96" s="15">
-        <v>0.04737</v>
+        <v>0.0525</v>
       </c>
       <c r="M96" s="15">
-        <v>0.04737</v>
+        <v>0.0504</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>10080044561</v>
+        <v>296</v>
+      </c>
+      <c r="E97" s="15" t="s">
+        <v>297</v>
       </c>
       <c r="F97" s="15"/>
-      <c r="G97" s="15"/>
+      <c r="G97" s="15" t="s">
+        <v>117</v>
+      </c>
       <c r="H97" s="15" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="K97" s="15">
-        <v>0.07904</v>
+        <v>0.04737</v>
       </c>
       <c r="L97" s="15">
-        <v>0.06374</v>
+        <v>0.04737</v>
       </c>
       <c r="M97" s="15">
-        <v>0.06119</v>
+        <v>0.04737</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E98" s="15">
-        <v>10080048689</v>
+        <v>10080044561</v>
       </c>
       <c r="F98" s="15"/>
-      <c r="G98" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
-        <v>266</v>
+        <v>47</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
-        <v>50</v>
+        <v>2000</v>
       </c>
       <c r="K98" s="15">
-        <v>1.04</v>
+        <v>0.07904</v>
       </c>
       <c r="L98" s="15">
-        <v>0.86347</v>
+        <v>0.06374</v>
       </c>
       <c r="M98" s="15">
-        <v>0.82892</v>
+        <v>0.06119</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E99" s="15">
-        <v>10080005054</v>
+        <v>10080048689</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H99" s="15" t="s">
         <v>266</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>50</v>
       </c>
       <c r="K99" s="15">
-        <v>0.70204</v>
+        <v>1.04</v>
       </c>
       <c r="L99" s="15">
-        <v>0.67618</v>
+        <v>0.86347</v>
       </c>
       <c r="M99" s="15">
-        <v>0.65154</v>
+        <v>0.82892</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>303</v>
+      </c>
+      <c r="E100" s="15">
+        <v>10080005054</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H100" s="15" t="s">
-        <v>303</v>
+        <v>266</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>50</v>
       </c>
       <c r="K100" s="15">
-        <v>1.18</v>
+        <v>0.70204</v>
       </c>
       <c r="L100" s="15">
-        <v>0.98807</v>
+        <v>0.67618</v>
       </c>
       <c r="M100" s="15">
-        <v>0.95006</v>
+        <v>0.65154</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>304</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>305</v>
       </c>
-      <c r="E101" s="15">
-        <v>10080061819</v>
+      <c r="E101" s="15" t="s">
+        <v>306</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="H101" s="15" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I101" s="15"/>
-      <c r="J101" s="15"/>
+      <c r="J101" s="15">
+        <v>50</v>
+      </c>
       <c r="K101" s="15">
-        <v>0.08086</v>
+        <v>1.18</v>
       </c>
       <c r="L101" s="15">
-        <v>0.06738</v>
+        <v>0.98807</v>
       </c>
       <c r="M101" s="15">
-        <v>0.06469</v>
+        <v>0.95006</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="E102" s="15" t="s">
         <v>309</v>
+      </c>
+      <c r="E102" s="15">
+        <v>10080061819</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H102" s="15" t="s">
-        <v>266</v>
+        <v>310</v>
       </c>
       <c r="I102" s="15"/>
-      <c r="J102" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J102" s="15"/>
       <c r="K102" s="15">
-        <v>0.95126</v>
+        <v>0.08086</v>
       </c>
       <c r="L102" s="15">
-        <v>0.79271</v>
+        <v>0.06738</v>
       </c>
       <c r="M102" s="15">
-        <v>0.761</v>
+        <v>0.06469</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>10080065635</v>
+        <v>312</v>
+      </c>
+      <c r="E103" s="15" t="s">
+        <v>313</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="H103" s="15" t="s">
         <v>266</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="K103" s="15">
-        <v>0.29886</v>
+        <v>0.95126</v>
       </c>
       <c r="L103" s="15">
-        <v>0.24904</v>
+        <v>0.79271</v>
       </c>
       <c r="M103" s="15">
-        <v>0.23909</v>
+        <v>0.761</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E104" s="15">
-        <v>10080058339</v>
+        <v>10080065635</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="H104" s="15" t="s">
-        <v>314</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="I104" s="15"/>
       <c r="J104" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K104" s="15">
-        <v>0.04</v>
+        <v>0.29886</v>
       </c>
       <c r="L104" s="15">
-        <v>0.04</v>
+        <v>0.24904</v>
       </c>
       <c r="M104" s="15">
-        <v>0.04</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.23909</v>
+      </c>
+      <c r="N104" s="15"/>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>316</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>317</v>
       </c>
-      <c r="E105" s="15" t="s">
-        <v>318</v>
+      <c r="E105" s="15">
+        <v>10080058339</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
-        <v>30</v>
+        <v>108</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I105" s="15"/>
+        <v>318</v>
+      </c>
+      <c r="I105" s="15" t="s">
+        <v>319</v>
+      </c>
       <c r="J105" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K105" s="15">
-        <v>0.43154</v>
+        <v>0.04</v>
       </c>
       <c r="L105" s="15">
-        <v>0.374</v>
+        <v>0.04</v>
       </c>
       <c r="M105" s="15">
-        <v>0.35961</v>
-[...1 lines deleted...]
-      <c r="N105" s="15"/>
+        <v>0.04</v>
+      </c>
+      <c r="N105" s="15">
+        <v>4624</v>
+      </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E106" s="15" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H106" s="15" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="I106" s="15"/>
+        <v>31</v>
+      </c>
+      <c r="I106" s="15" t="s">
+        <v>323</v>
+      </c>
       <c r="J106" s="15">
-        <v>2500</v>
+        <v>500</v>
       </c>
       <c r="K106" s="15">
-        <v>0.23751</v>
+        <v>0.43154</v>
       </c>
       <c r="L106" s="15">
-        <v>0.1992</v>
+        <v>0.374</v>
       </c>
       <c r="M106" s="15">
-        <v>0.19155</v>
+        <v>0.35961</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>10080038285</v>
+        <v>325</v>
+      </c>
+      <c r="E107" s="15" t="s">
+        <v>326</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15" t="s">
-        <v>325</v>
+        <v>44</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>37</v>
+        <v>327</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="K107" s="15">
-        <v>0.19315</v>
+        <v>0.23751</v>
       </c>
       <c r="L107" s="15">
-        <v>0.16097</v>
+        <v>0.1992</v>
       </c>
       <c r="M107" s="15">
-        <v>0.15453</v>
+        <v>0.19155</v>
       </c>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>329</v>
+      </c>
+      <c r="E108" s="15">
+        <v>10080038285</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
-        <v>44</v>
+        <v>330</v>
       </c>
       <c r="H108" s="15" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I108" s="15"/>
-      <c r="J108" s="15"/>
+      <c r="J108" s="15">
+        <v>3000</v>
+      </c>
       <c r="K108" s="15">
-        <v>3.18</v>
+        <v>0.19315</v>
       </c>
       <c r="L108" s="15">
-        <v>2.67</v>
+        <v>0.16097</v>
       </c>
       <c r="M108" s="15">
-        <v>2.57</v>
+        <v>0.15453</v>
       </c>
       <c r="N108" s="15"/>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="E109" s="15" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H109" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I109" s="15"/>
-      <c r="J109" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J109" s="15"/>
       <c r="K109" s="15">
-        <v>2.09</v>
+        <v>3.18</v>
       </c>
       <c r="L109" s="15">
-        <v>1.75</v>
+        <v>2.67</v>
       </c>
       <c r="M109" s="15">
-        <v>1.69</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.57</v>
+      </c>
+      <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>10080008282</v>
+        <v>335</v>
+      </c>
+      <c r="E110" s="15" t="s">
+        <v>336</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H110" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>2500</v>
       </c>
       <c r="K110" s="15">
-        <v>0.91514</v>
+        <v>2.09</v>
       </c>
       <c r="L110" s="15">
-        <v>0.79312</v>
+        <v>1.75</v>
       </c>
       <c r="M110" s="15">
-        <v>0.76261</v>
-[...1 lines deleted...]
-      <c r="N110" s="15"/>
+        <v>1.69</v>
+      </c>
+      <c r="N110" s="15">
+        <v>80</v>
+      </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="E111" s="15">
-        <v>10080067418</v>
+        <v>10080008282</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H111" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>2500</v>
       </c>
       <c r="K111" s="15">
-        <v>0.11581</v>
+        <v>0.91514</v>
       </c>
       <c r="L111" s="15">
-        <v>0.0965</v>
+        <v>0.79312</v>
       </c>
       <c r="M111" s="15">
-        <v>0.09264</v>
+        <v>0.76261</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E112" s="15">
-        <v>10080008267</v>
+        <v>10080067418</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H112" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I112" s="15"/>
-      <c r="J112" s="15"/>
+      <c r="J112" s="15">
+        <v>2500</v>
+      </c>
       <c r="K112" s="15">
-        <v>0.12269</v>
+        <v>0.11581</v>
       </c>
       <c r="L112" s="15">
-        <v>0.10225</v>
+        <v>0.0965</v>
       </c>
       <c r="M112" s="15">
-        <v>0.09815</v>
+        <v>0.09264</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>342</v>
+      </c>
+      <c r="E113" s="15">
+        <v>10080008267</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H113" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I113" s="15"/>
-      <c r="J113" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J113" s="15"/>
       <c r="K113" s="15">
-        <v>1.22</v>
+        <v>0.12269</v>
       </c>
       <c r="L113" s="15">
-        <v>1.05</v>
+        <v>0.10225</v>
       </c>
       <c r="M113" s="15">
-        <v>1.01</v>
+        <v>0.09815</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>10080072880</v>
+        <v>344</v>
+      </c>
+      <c r="E114" s="15" t="s">
+        <v>345</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H114" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I114" s="15"/>
-      <c r="J114" s="15"/>
+      <c r="J114" s="15">
+        <v>2500</v>
+      </c>
       <c r="K114" s="15">
-        <v>0.16583</v>
+        <v>1.22</v>
       </c>
       <c r="L114" s="15">
-        <v>0.13818</v>
+        <v>1.05</v>
       </c>
       <c r="M114" s="15">
-        <v>0.13265</v>
+        <v>1.01</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
-      <c r="P114" s="15"/>
+      <c r="P114" s="15" t="s">
+        <v>346</v>
+      </c>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>348</v>
+      </c>
+      <c r="E115" s="15">
+        <v>10080072880</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H115" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15"/>
       <c r="K115" s="15">
-        <v>0.08699999999999999</v>
+        <v>0.16583</v>
       </c>
       <c r="L115" s="15">
-        <v>0.08699999999999999</v>
+        <v>0.13818</v>
       </c>
       <c r="M115" s="15">
-        <v>0.08699999999999999</v>
+        <v>0.13265</v>
       </c>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="E116" s="15" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H116" s="15" t="s">
-        <v>347</v>
+        <v>31</v>
       </c>
       <c r="I116" s="15"/>
-      <c r="J116" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J116" s="15"/>
       <c r="K116" s="15">
-        <v>0.05558</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="L116" s="15">
-        <v>0.05558</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="M116" s="15">
-        <v>0.05558</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="N116" s="15"/>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="E117" s="15" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H117" s="15" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>3000</v>
       </c>
       <c r="K117" s="15">
-        <v>0.08878</v>
+        <v>0.05558</v>
       </c>
       <c r="L117" s="15">
-        <v>0.08536000000000001</v>
+        <v>0.05558</v>
       </c>
       <c r="M117" s="15">
-        <v>0.08195</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.05558</v>
+      </c>
+      <c r="N117" s="15"/>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C118" s="15" t="s">
+        <v>349</v>
+      </c>
+      <c r="D118" s="15" t="s">
         <v>350</v>
       </c>
-      <c r="D118" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" s="15" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H118" s="15" t="s">
-        <v>31</v>
+        <v>355</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="K118" s="15">
-        <v>0.4146</v>
+        <v>0.08878</v>
       </c>
       <c r="L118" s="15">
-        <v>0.4146</v>
+        <v>0.08536000000000001</v>
       </c>
       <c r="M118" s="15">
-        <v>0.4146</v>
-[...1 lines deleted...]
-      <c r="N118" s="15"/>
+        <v>0.08195</v>
+      </c>
+      <c r="N118" s="15">
+        <v>5916</v>
+      </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>10080008254</v>
+        <v>357</v>
+      </c>
+      <c r="E119" s="15" t="s">
+        <v>358</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H119" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I119" s="15"/>
-      <c r="J119" s="15"/>
+      <c r="J119" s="15">
+        <v>2500</v>
+      </c>
       <c r="K119" s="15">
-        <v>0.15986</v>
+        <v>0.4146</v>
       </c>
       <c r="L119" s="15">
-        <v>0.13854</v>
+        <v>0.4146</v>
       </c>
       <c r="M119" s="15">
-        <v>0.13321</v>
+        <v>0.4146</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>360</v>
+      </c>
+      <c r="E120" s="15">
+        <v>10080008254</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="H120" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I120" s="15"/>
-      <c r="J120" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J120" s="15"/>
       <c r="K120" s="15">
-        <v>1.23</v>
+        <v>0.15986</v>
       </c>
       <c r="L120" s="15">
-        <v>1.04</v>
+        <v>0.13854</v>
       </c>
       <c r="M120" s="15">
-        <v>0.99556</v>
+        <v>0.13321</v>
       </c>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="E121" s="15" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
-        <v>361</v>
+        <v>64</v>
       </c>
       <c r="H121" s="15" t="s">
-        <v>362</v>
+        <v>31</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
-        <v>12</v>
+        <v>2500</v>
       </c>
       <c r="K121" s="15">
-        <v>47.64</v>
+        <v>1.23</v>
       </c>
       <c r="L121" s="15">
-        <v>39.96</v>
+        <v>1.04</v>
       </c>
       <c r="M121" s="15">
-        <v>38.42</v>
+        <v>0.99556</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E122" s="15" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
-        <v>120</v>
+        <v>367</v>
       </c>
       <c r="H122" s="15" t="s">
-        <v>37</v>
+        <v>368</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="K122" s="15">
-        <v>4.77</v>
+        <v>47.64</v>
       </c>
       <c r="L122" s="15">
-        <v>3.84</v>
+        <v>39.96</v>
       </c>
       <c r="M122" s="15">
-        <v>3.69</v>
+        <v>38.42</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="E123" s="15" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
-        <v>369</v>
+        <v>120</v>
       </c>
       <c r="H123" s="15" t="s">
-        <v>149</v>
+        <v>37</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>50</v>
       </c>
       <c r="K123" s="15">
-        <v>0.76806</v>
+        <v>4.77</v>
       </c>
       <c r="L123" s="15">
-        <v>0.55</v>
+        <v>3.84</v>
       </c>
       <c r="M123" s="15">
-        <v>0.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.69</v>
+      </c>
+      <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
-      <c r="Q123" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>10080060341</v>
+        <v>373</v>
+      </c>
+      <c r="E124" s="15" t="s">
+        <v>374</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
-        <v>64</v>
+        <v>375</v>
       </c>
       <c r="H124" s="15" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
-        <v>2500</v>
+        <v>50</v>
       </c>
       <c r="K124" s="15">
-        <v>0.20231</v>
+        <v>0.76806</v>
       </c>
       <c r="L124" s="15">
-        <v>0.19421</v>
+        <v>0.55</v>
       </c>
       <c r="M124" s="15">
-        <v>0.19421</v>
-[...1 lines deleted...]
-      <c r="N124" s="15"/>
+        <v>0.5</v>
+      </c>
+      <c r="N124" s="15">
+        <v>7944</v>
+      </c>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
-      <c r="Q124" s="15"/>
+      <c r="Q124" s="15">
+        <v>1000</v>
+      </c>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C125" s="15" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>377</v>
+      </c>
+      <c r="E125" s="15">
+        <v>10080060341</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H125" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I125" s="15"/>
-      <c r="J125" s="15"/>
+      <c r="J125" s="15">
+        <v>2500</v>
+      </c>
       <c r="K125" s="15">
-        <v>0.38112</v>
+        <v>0.20231</v>
       </c>
       <c r="L125" s="15">
-        <v>0.31964</v>
+        <v>0.19421</v>
       </c>
       <c r="M125" s="15">
-        <v>0.30735</v>
+        <v>0.19421</v>
       </c>
       <c r="N125" s="15"/>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C126" s="15" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="D126" s="15" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="E126" s="15" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="H126" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I126" s="15"/>
-      <c r="J126" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J126" s="15"/>
       <c r="K126" s="15">
-        <v>0.6440399999999999</v>
+        <v>0.38112</v>
       </c>
       <c r="L126" s="15">
-        <v>0.54016</v>
+        <v>0.31964</v>
       </c>
       <c r="M126" s="15">
-        <v>0.51939</v>
+        <v>0.30735</v>
       </c>
       <c r="N126" s="15"/>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
-        <v>218</v>
+        <v>32</v>
       </c>
       <c r="C127" s="15" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="D127" s="15" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>10080045717</v>
+        <v>382</v>
+      </c>
+      <c r="E127" s="15" t="s">
+        <v>383</v>
       </c>
       <c r="F127" s="15"/>
-      <c r="G127" s="15"/>
+      <c r="G127" s="15" t="s">
+        <v>41</v>
+      </c>
       <c r="H127" s="15" t="s">
-        <v>380</v>
+        <v>37</v>
       </c>
       <c r="I127" s="15"/>
-      <c r="J127" s="15"/>
+      <c r="J127" s="15">
+        <v>1000</v>
+      </c>
       <c r="K127" s="15">
-        <v>0.64679</v>
+        <v>0.6440399999999999</v>
       </c>
       <c r="L127" s="15">
-        <v>0.53037</v>
+        <v>0.54016</v>
       </c>
       <c r="M127" s="15">
-        <v>0.5088200000000001</v>
+        <v>0.51939</v>
       </c>
       <c r="N127" s="15"/>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>218</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="E128" s="15">
-        <v>10080031427</v>
+        <v>10080045717</v>
       </c>
       <c r="F128" s="15"/>
-      <c r="G128" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15"/>
       <c r="K128" s="15">
-        <v>0.38597</v>
+        <v>0.64679</v>
       </c>
       <c r="L128" s="15">
-        <v>0.3345</v>
+        <v>0.53037</v>
       </c>
       <c r="M128" s="15">
-        <v>0.32164</v>
+        <v>0.5088200000000001</v>
       </c>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
-        <v>32</v>
+        <v>218</v>
       </c>
       <c r="C129" s="15" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D129" s="15" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E129" s="15">
-        <v>10080067675</v>
+        <v>10080031427</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="H129" s="15" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="I129" s="15"/>
-      <c r="J129" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J129" s="15"/>
       <c r="K129" s="15">
-        <v>1.44</v>
+        <v>0.38597</v>
       </c>
       <c r="L129" s="15">
-        <v>1.44</v>
+        <v>0.3345</v>
       </c>
       <c r="M129" s="15">
-        <v>1.44</v>
+        <v>0.32164</v>
       </c>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C130" s="15" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="D130" s="15" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>391</v>
+      </c>
+      <c r="E130" s="15">
+        <v>10080067675</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15" t="s">
-        <v>60</v>
+        <v>389</v>
       </c>
       <c r="H130" s="15" t="s">
-        <v>37</v>
+        <v>386</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
-        <v>50</v>
+        <v>2500</v>
       </c>
       <c r="K130" s="15">
-        <v>2.74</v>
+        <v>1.44</v>
       </c>
       <c r="L130" s="15">
-        <v>2.3</v>
+        <v>1.44</v>
       </c>
       <c r="M130" s="15">
-        <v>2.21</v>
+        <v>1.44</v>
       </c>
       <c r="N130" s="15"/>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C131" s="15" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="D131" s="15" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="E131" s="15" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
-        <v>392</v>
+        <v>60</v>
       </c>
       <c r="H131" s="15" t="s">
-        <v>393</v>
+        <v>37</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="K131" s="15">
-        <v>3.64</v>
+        <v>2.74</v>
       </c>
       <c r="L131" s="15">
-        <v>3.64</v>
+        <v>2.3</v>
       </c>
       <c r="M131" s="15">
-        <v>3.64</v>
+        <v>2.21</v>
       </c>
       <c r="N131" s="15"/>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C132" s="15" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D132" s="15" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E132" s="15" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="H132" s="15" t="s">
-        <v>37</v>
+        <v>399</v>
       </c>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
-        <v>5000</v>
+        <v>25</v>
       </c>
       <c r="K132" s="15">
-        <v>0.24761</v>
+        <v>3.64</v>
       </c>
       <c r="L132" s="15">
-        <v>0.24761</v>
+        <v>3.64</v>
       </c>
       <c r="M132" s="15">
-        <v>0.24761</v>
+        <v>3.64</v>
       </c>
       <c r="N132" s="15"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C133" s="15" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="D133" s="15" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E133" s="15" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15" t="s">
-        <v>36</v>
+        <v>403</v>
       </c>
       <c r="H133" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K133" s="15">
-        <v>0.08945</v>
+        <v>0.24761</v>
       </c>
       <c r="L133" s="15">
-        <v>0.07752000000000001</v>
+        <v>0.24761</v>
       </c>
       <c r="M133" s="15">
-        <v>0.07454</v>
+        <v>0.24761</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C134" s="15" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="D134" s="15" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="E134" s="15" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F134" s="15"/>
-      <c r="G134" s="15"/>
+      <c r="G134" s="15" t="s">
+        <v>36</v>
+      </c>
       <c r="H134" s="15" t="s">
-        <v>404</v>
+        <v>37</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="K134" s="15">
-        <v>0.4</v>
+        <v>0.08945</v>
       </c>
       <c r="L134" s="15">
-        <v>0.4</v>
+        <v>0.07752000000000001</v>
       </c>
       <c r="M134" s="15">
-        <v>0.4</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.07454</v>
+      </c>
+      <c r="N134" s="15"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C135" s="15" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D135" s="15" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="E135" s="15" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15"/>
       <c r="H135" s="15" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
         <v>1</v>
       </c>
       <c r="K135" s="15">
-        <v>0.35871</v>
+        <v>0.4</v>
       </c>
       <c r="L135" s="15">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="M135" s="15">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N135" s="15"/>
+        <v>0.4</v>
+      </c>
+      <c r="N135" s="15">
+        <v>92</v>
+      </c>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
-      <c r="B136" s="14"/>
-[...2 lines deleted...]
-      <c r="E136" s="15"/>
+      <c r="B136" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C136" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="D136" s="15" t="s">
+        <v>412</v>
+      </c>
+      <c r="E136" s="15" t="s">
+        <v>413</v>
+      </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15"/>
-      <c r="H136" s="15"/>
+      <c r="H136" s="15" t="s">
+        <v>410</v>
+      </c>
       <c r="I136" s="15"/>
-      <c r="J136" s="15"/>
-[...2 lines deleted...]
-      <c r="M136" s="15"/>
+      <c r="J136" s="15">
+        <v>1</v>
+      </c>
+      <c r="K136" s="15">
+        <v>0.35871</v>
+      </c>
+      <c r="L136" s="15">
+        <v>0</v>
+      </c>
+      <c r="M136" s="15">
+        <v>0</v>
+      </c>
       <c r="N136" s="15"/>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
+      <c r="R136"/>
+    </row>
+    <row r="137" spans="1:18">
+      <c r="B137" s="14"/>
+      <c r="C137" s="15"/>
+      <c r="D137" s="15"/>
+      <c r="E137" s="15"/>
+      <c r="F137" s="15"/>
+      <c r="G137" s="15"/>
+      <c r="H137" s="15"/>
+      <c r="I137" s="15"/>
+      <c r="J137" s="15"/>
+      <c r="K137" s="15"/>
+      <c r="L137" s="15"/>
+      <c r="M137" s="15"/>
+      <c r="N137" s="15"/>
+      <c r="O137" s="15"/>
+      <c r="P137" s="15"/>
+      <c r="Q137" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -7084,317 +7147,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>