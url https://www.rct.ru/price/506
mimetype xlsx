--- v6 (2026-04-19)
+++ v7 (2026-05-09)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="441">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="446">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>17.04.2026</t>
+    <t>08.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -556,50 +556,62 @@
   <si>
     <t>Тиристор BTA216B-600B,118</t>
   </si>
   <si>
     <t>BTA216B-800B</t>
   </si>
   <si>
     <t>800V 16A 50mA (3Q) / BTA216B-800B</t>
   </si>
   <si>
     <t>UT-00156173</t>
   </si>
   <si>
     <t>JSMSEMI</t>
   </si>
   <si>
     <t>BTA225-600B</t>
   </si>
   <si>
     <t>600V 25A (3Q) / BTA225-600B</t>
   </si>
   <si>
     <t>UT-00117934</t>
   </si>
   <si>
+    <t>BTA24-1200CW</t>
+  </si>
+  <si>
+    <t>1200V 25A 35mA (3Q) / BTA24-1200CW</t>
+  </si>
+  <si>
+    <t>UT-00157735</t>
+  </si>
+  <si>
+    <t>TO-220A Ins.</t>
+  </si>
+  <si>
     <t>BTA26-600B</t>
   </si>
   <si>
     <t>Тиристор BTA26-600B</t>
   </si>
   <si>
     <t>TOP3</t>
   </si>
   <si>
     <t>600V 25A 35mA (3Q) (TO-220B Non-Ins.) / BTA26-600B</t>
   </si>
   <si>
     <t>UT-00123339</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t xml:space="preserve">BTA26-600B KY, BTA26-600B KY, </t>
   </si>
   <si>
     <t>BTA26-600BRG</t>
   </si>
   <si>
     <t>600V 25A / BTA26-600BRG</t>
@@ -682,50 +694,53 @@
   <si>
     <t>BTA41-800B</t>
   </si>
   <si>
     <t>800V 40A (4Q) / BTA41-800B</t>
   </si>
   <si>
     <t>UT-00104207</t>
   </si>
   <si>
     <t>HSDQ</t>
   </si>
   <si>
     <t>Тиристоры / Bourns</t>
   </si>
   <si>
     <t>UT-00106494</t>
   </si>
   <si>
     <t>SLKOR</t>
   </si>
   <si>
     <t>UT-00146511</t>
   </si>
   <si>
+    <t>24.05.2026</t>
+  </si>
+  <si>
     <t>BTA41-800BQ</t>
   </si>
   <si>
     <t>800V 40A (4Q) / BTA41-800BQ</t>
   </si>
   <si>
     <t>10-00075318</t>
   </si>
   <si>
     <t xml:space="preserve">BTA41-800B WeEn, BTA41-600BRG ST, BTA41-800BRG ST, </t>
   </si>
   <si>
     <t>BTB16-800CWRG</t>
   </si>
   <si>
     <t>800V 16A / BTB16-800CWRG</t>
   </si>
   <si>
     <t>UT-00100249</t>
   </si>
   <si>
     <t>BTB24-600BRG</t>
   </si>
   <si>
     <t>Тиристор BTB24-600BRG</t>
@@ -832,62 +847,68 @@
   <si>
     <t>Тиристор C106D1G</t>
   </si>
   <si>
     <t>UT-00101145</t>
   </si>
   <si>
     <t>ON</t>
   </si>
   <si>
     <t>JCT1275SJ</t>
   </si>
   <si>
     <t>1200V 75A 10-80mA (4Q) / JCT1275SJ</t>
   </si>
   <si>
     <t>UT-00132216</t>
   </si>
   <si>
     <t>TO-247J</t>
   </si>
   <si>
     <t>JJM</t>
   </si>
   <si>
+    <t>JST26Z-800BW</t>
+  </si>
+  <si>
+    <t>800V 25A 50mA (3Q) / JST26Z-800BW</t>
+  </si>
+  <si>
+    <t>UT-00157738</t>
+  </si>
+  <si>
     <t>JST41Z-800BW</t>
   </si>
   <si>
     <t>800V 40A 50mA (3Q) / JST41Z-800BW</t>
   </si>
   <si>
     <t>UT-00157739</t>
   </si>
   <si>
-    <t>28.04.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>JST80T-1200BW</t>
   </si>
   <si>
     <t>1200V 80A (Q3) 50mA / JST80T-1200BW</t>
   </si>
   <si>
     <t>UT-00150259</t>
   </si>
   <si>
     <t>TG-C(Ins)</t>
   </si>
   <si>
     <t>KT106B-16</t>
   </si>
   <si>
     <t>thyristor module / KT106B-16</t>
   </si>
   <si>
     <t>UT-00100431</t>
   </si>
   <si>
     <t>L6004D5RP</t>
   </si>
   <si>
     <t>Тиристор L6004D5RP</t>
@@ -1054,53 +1075,50 @@
   <si>
     <t>45A 75V / P0900SALRP</t>
   </si>
   <si>
     <t>P1100SBLRP</t>
   </si>
   <si>
     <t>130V 800mA / P1100SBLRP</t>
   </si>
   <si>
     <t>P1800SA</t>
   </si>
   <si>
     <t>45A 170V / P1800SA</t>
   </si>
   <si>
     <t>P1800SALRP</t>
   </si>
   <si>
     <t>220V 150mA / P1800SALRP</t>
   </si>
   <si>
     <t>UT-00137450</t>
   </si>
   <si>
-    <t>20.05.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>P2100SBLRP</t>
   </si>
   <si>
     <t>180V 25A / P2100SBLRP</t>
   </si>
   <si>
     <t>P2300SA</t>
   </si>
   <si>
     <t>45A 190V / P2300SA</t>
   </si>
   <si>
     <t>10-00075492</t>
   </si>
   <si>
     <t>UT-00138015</t>
   </si>
   <si>
     <t>SEMIWARE</t>
   </si>
   <si>
     <t>UT-00143295</t>
   </si>
   <si>
     <t>BRIGHTKING</t>
@@ -1139,53 +1157,50 @@
     <t>UT-00116186</t>
   </si>
   <si>
     <t>SEMIPACK1</t>
   </si>
   <si>
     <t>SEMIKRON</t>
   </si>
   <si>
     <t>T3035H-8I</t>
   </si>
   <si>
     <t>800V 30A (3Q) / T3035H-8I</t>
   </si>
   <si>
     <t>10-00075329</t>
   </si>
   <si>
     <t>T3035H-800A-(TO-220A)</t>
   </si>
   <si>
     <t>800V 30A (3Q) / T3035H-8I (T3035H-800A)</t>
   </si>
   <si>
     <t>UT-00103850</t>
-  </si>
-[...1 lines deleted...]
-    <t>TO-220A Ins.</t>
   </si>
   <si>
     <t>T405-700B-TR</t>
   </si>
   <si>
     <t>Тиристор T405-700B-TR</t>
   </si>
   <si>
     <t>T810-600B-TR</t>
   </si>
   <si>
     <t>Тиристор T810-600B-TR</t>
   </si>
   <si>
     <t>UT-00090392</t>
   </si>
   <si>
     <t>T835-600G-TR</t>
   </si>
   <si>
     <t>600V 8A 35mA (3Q) / T835-600G-TR</t>
   </si>
   <si>
     <t>UT-00118616</t>
   </si>
@@ -1845,51 +1860,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R137"/>
+  <dimension ref="A1:R139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -2296,51 +2311,51 @@
       </c>
       <c r="E14" s="15">
         <v>10080059881</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>50</v>
       </c>
       <c r="K14" s="15">
         <v>0.255</v>
       </c>
       <c r="L14" s="15">
         <v>0.1705</v>
       </c>
       <c r="M14" s="15">
         <v>0.156</v>
       </c>
       <c r="N14" s="15">
-        <v>968</v>
+        <v>885</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="15">
         <v>10080012050</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>47</v>
@@ -2883,51 +2898,51 @@
       <c r="D29" s="15"/>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>50</v>
       </c>
       <c r="K29" s="15">
         <v>0.41</v>
       </c>
       <c r="L29" s="15">
         <v>0.41</v>
       </c>
       <c r="M29" s="15">
         <v>0.41</v>
       </c>
       <c r="N29" s="15">
-        <v>1023</v>
+        <v>1333</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="15"/>
       <c r="E30" s="15">
         <v>10000020353</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="15"/>
@@ -3271,51 +3286,51 @@
         <v>116</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
         <v>117</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I39" s="15" t="s">
         <v>115</v>
       </c>
       <c r="J39" s="15">
         <v>2000</v>
       </c>
       <c r="K39" s="15">
         <v>0.05152</v>
       </c>
       <c r="L39" s="15">
         <v>0.04321</v>
       </c>
       <c r="M39" s="15">
         <v>0.04155</v>
       </c>
       <c r="N39" s="15">
-        <v>3520</v>
+        <v>4455</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E40" s="15">
         <v>10080038868</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>37</v>
@@ -3546,51 +3561,51 @@
       </c>
       <c r="E46" s="15">
         <v>10080041043</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H46" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>50</v>
       </c>
       <c r="K46" s="15">
         <v>0.6</v>
       </c>
       <c r="L46" s="15">
         <v>0.52</v>
       </c>
       <c r="M46" s="15">
         <v>0.5</v>
       </c>
       <c r="N46" s="15">
-        <v>368</v>
+        <v>487</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>140</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>141</v>
@@ -4109,3025 +4124,3103 @@
       <c r="K60" s="15">
         <v>0.49778</v>
       </c>
       <c r="L60" s="15">
         <v>0.49778</v>
       </c>
       <c r="M60" s="15">
         <v>0.49778</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>180</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="E61" s="15">
-        <v>10080026963</v>
+      <c r="E61" s="15" t="s">
+        <v>182</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H61" s="15" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="K61" s="15">
-        <v>2.45</v>
+        <v>0.79703</v>
       </c>
       <c r="L61" s="15">
-        <v>1.98</v>
+        <v>0.69076</v>
       </c>
       <c r="M61" s="15">
-        <v>1.9</v>
+        <v>0.6641899999999999</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>185</v>
+      </c>
+      <c r="E62" s="15">
+        <v>10080026963</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
-        <v>87</v>
+        <v>186</v>
       </c>
       <c r="H62" s="15" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I62" s="15"/>
       <c r="J62" s="15">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="K62" s="15">
-        <v>0.26</v>
+        <v>2.45</v>
       </c>
       <c r="L62" s="15">
-        <v>0.26</v>
+        <v>1.98</v>
       </c>
       <c r="M62" s="15">
-        <v>0.26</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.9</v>
+      </c>
+      <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C63" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="D63" s="15" t="s">
         <v>187</v>
       </c>
-      <c r="D63" s="15" t="s">
+      <c r="E63" s="15" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15" t="s">
-        <v>182</v>
+        <v>87</v>
       </c>
       <c r="H63" s="15" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I63" s="15"/>
+        <v>189</v>
+      </c>
+      <c r="I63" s="15" t="s">
+        <v>190</v>
+      </c>
       <c r="J63" s="15">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="K63" s="15">
-        <v>8.119999999999999</v>
+        <v>0.26</v>
       </c>
       <c r="L63" s="15">
-        <v>6.81</v>
+        <v>0.26</v>
       </c>
       <c r="M63" s="15">
-        <v>6.55</v>
-[...1 lines deleted...]
-      <c r="N63" s="15"/>
+        <v>0.26</v>
+      </c>
+      <c r="N63" s="15">
+        <v>9</v>
+      </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E64" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15" t="s">
-        <v>60</v>
+        <v>186</v>
       </c>
       <c r="H64" s="15" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
-        <v>1000</v>
+        <v>30</v>
       </c>
       <c r="K64" s="15">
-        <v>0.6233</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="L64" s="15">
-        <v>0.57535</v>
+        <v>6.81</v>
       </c>
       <c r="M64" s="15">
-        <v>0.55138</v>
+        <v>6.55</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E65" s="15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15" t="s">
-        <v>196</v>
+        <v>60</v>
       </c>
       <c r="H65" s="15" t="s">
-        <v>167</v>
-[...4 lines deleted...]
-      <c r="J65" s="15"/>
+        <v>47</v>
+      </c>
+      <c r="I65" s="15"/>
+      <c r="J65" s="15">
+        <v>1000</v>
+      </c>
       <c r="K65" s="15">
-        <v>2.81</v>
+        <v>0.6233</v>
       </c>
       <c r="L65" s="15">
-        <v>2.81</v>
+        <v>0.57535</v>
       </c>
       <c r="M65" s="15">
-        <v>2.81</v>
+        <v>0.55138</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C66" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="D66" s="15" t="s">
         <v>198</v>
       </c>
-      <c r="D66" s="15" t="s">
+      <c r="E66" s="15" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="H66" s="15" t="s">
-        <v>51</v>
+        <v>167</v>
       </c>
       <c r="I66" s="15" t="s">
         <v>201</v>
       </c>
-      <c r="J66" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J66" s="15"/>
       <c r="K66" s="15">
-        <v>2.9</v>
+        <v>2.81</v>
       </c>
       <c r="L66" s="15">
-        <v>2.41</v>
+        <v>2.81</v>
       </c>
       <c r="M66" s="15">
-        <v>2.32</v>
+        <v>2.81</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E67" s="15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="H67" s="15" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="I67" s="15"/>
+        <v>51</v>
+      </c>
+      <c r="I67" s="15" t="s">
+        <v>205</v>
+      </c>
       <c r="J67" s="15">
         <v>30</v>
       </c>
       <c r="K67" s="15">
-        <v>0.99878</v>
+        <v>2.9</v>
       </c>
       <c r="L67" s="15">
-        <v>0.86561</v>
+        <v>2.41</v>
       </c>
       <c r="M67" s="15">
-        <v>0.83231</v>
+        <v>2.32</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>206</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>207</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15" t="s">
-        <v>182</v>
+        <v>208</v>
       </c>
       <c r="H68" s="15" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="I68" s="15"/>
       <c r="J68" s="15">
         <v>30</v>
       </c>
       <c r="K68" s="15">
-        <v>1.4</v>
+        <v>0.99878</v>
       </c>
       <c r="L68" s="15">
-        <v>1.4</v>
+        <v>0.86561</v>
       </c>
       <c r="M68" s="15">
-        <v>1.4</v>
+        <v>0.83231</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>209</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>210</v>
       </c>
-      <c r="E69" s="15">
-        <v>10080039688</v>
+      <c r="E69" s="15" t="s">
+        <v>211</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="H69" s="15" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="I69" s="15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="J69" s="15">
         <v>30</v>
       </c>
       <c r="K69" s="15">
-        <v>2.1</v>
+        <v>1.4</v>
       </c>
       <c r="L69" s="15">
-        <v>1.76</v>
+        <v>1.4</v>
       </c>
       <c r="M69" s="15">
-        <v>1.69</v>
+        <v>1.4</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>214</v>
+      </c>
+      <c r="E70" s="15">
+        <v>10080039688</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="H70" s="15" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="I70" s="15"/>
+        <v>37</v>
+      </c>
+      <c r="I70" s="15" t="s">
+        <v>215</v>
+      </c>
       <c r="J70" s="15">
         <v>30</v>
       </c>
       <c r="K70" s="15">
-        <v>1.34</v>
+        <v>2.1</v>
       </c>
       <c r="L70" s="15">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="M70" s="15">
-        <v>1.08</v>
+        <v>1.69</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E71" s="15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="H71" s="15" t="s">
-        <v>217</v>
+        <v>176</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>30</v>
       </c>
       <c r="K71" s="15">
-        <v>6.07</v>
+        <v>1.34</v>
       </c>
       <c r="L71" s="15">
-        <v>5.09</v>
+        <v>1.12</v>
       </c>
       <c r="M71" s="15">
-        <v>4.9</v>
+        <v>1.08</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C72" s="15" t="s">
         <v>218</v>
       </c>
-      <c r="C72" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" s="15" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="E72" s="15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
-        <v>182</v>
+        <v>208</v>
       </c>
       <c r="H72" s="15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>30</v>
       </c>
       <c r="K72" s="15">
-        <v>1.39</v>
+        <v>6.07</v>
       </c>
       <c r="L72" s="15">
-        <v>1.2</v>
+        <v>5.09</v>
       </c>
       <c r="M72" s="15">
-        <v>1.2</v>
+        <v>4.9</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
-        <v>32</v>
+        <v>222</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="H73" s="15" t="s">
-        <v>149</v>
+        <v>224</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>30</v>
       </c>
       <c r="K73" s="15">
-        <v>1.12</v>
+        <v>1.39</v>
       </c>
       <c r="L73" s="15">
-        <v>0.96872</v>
+        <v>1.2</v>
       </c>
       <c r="M73" s="15">
-        <v>0.93146</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.2</v>
+      </c>
+      <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="H74" s="15" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>30</v>
       </c>
       <c r="K74" s="15">
-        <v>1.65</v>
+        <v>1.12</v>
       </c>
       <c r="L74" s="15">
-        <v>1.38</v>
+        <v>0.96872</v>
       </c>
       <c r="M74" s="15">
-        <v>1.33</v>
-[...3 lines deleted...]
-      <c r="P74" s="15"/>
+        <v>0.93146</v>
+      </c>
+      <c r="N74" s="15">
+        <v>59</v>
+      </c>
+      <c r="O74" s="15">
+        <v>732</v>
+      </c>
+      <c r="P74" s="15" t="s">
+        <v>226</v>
+      </c>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E75" s="15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15" t="s">
-        <v>60</v>
+        <v>186</v>
       </c>
       <c r="H75" s="15" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I75" s="15"/>
+        <v>51</v>
+      </c>
+      <c r="I75" s="15" t="s">
+        <v>230</v>
+      </c>
       <c r="J75" s="15">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="K75" s="15">
-        <v>0.70135</v>
+        <v>1.65</v>
       </c>
       <c r="L75" s="15">
-        <v>0.70135</v>
+        <v>1.38</v>
       </c>
       <c r="M75" s="15">
-        <v>0.70135</v>
+        <v>1.33</v>
       </c>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>10080047791</v>
+        <v>232</v>
+      </c>
+      <c r="E76" s="15" t="s">
+        <v>233</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="H76" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>50</v>
       </c>
       <c r="K76" s="15">
-        <v>1.01</v>
+        <v>0.70135</v>
       </c>
       <c r="L76" s="15">
-        <v>0.8165</v>
+        <v>0.70135</v>
       </c>
       <c r="M76" s="15">
-        <v>0.78384</v>
+        <v>0.70135</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>235</v>
+      </c>
+      <c r="E77" s="15">
+        <v>10080047791</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="H77" s="15" t="s">
-        <v>234</v>
+        <v>37</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
-        <v>800</v>
+        <v>50</v>
       </c>
       <c r="K77" s="15">
-        <v>0.55736</v>
+        <v>1.01</v>
       </c>
       <c r="L77" s="15">
-        <v>0.48304</v>
+        <v>0.8165</v>
       </c>
       <c r="M77" s="15">
-        <v>0.46446</v>
+        <v>0.78384</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15" t="s">
-        <v>182</v>
+        <v>41</v>
       </c>
       <c r="H78" s="15" t="s">
-        <v>37</v>
+        <v>239</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
-        <v>30</v>
+        <v>800</v>
       </c>
       <c r="K78" s="15">
-        <v>11.15</v>
+        <v>0.55736</v>
       </c>
       <c r="L78" s="15">
-        <v>9.35</v>
+        <v>0.48304</v>
       </c>
       <c r="M78" s="15">
-        <v>8.99</v>
+        <v>0.46446</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E79" s="15" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15" t="s">
-        <v>60</v>
+        <v>186</v>
       </c>
       <c r="H79" s="15" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
-        <v>1000</v>
+        <v>30</v>
       </c>
       <c r="K79" s="15">
-        <v>0.38669</v>
+        <v>11.15</v>
       </c>
       <c r="L79" s="15">
-        <v>0.35695</v>
+        <v>9.35</v>
       </c>
       <c r="M79" s="15">
-        <v>0.34207</v>
+        <v>8.99</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E80" s="15" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
-        <v>1.96</v>
+        <v>0.38669</v>
       </c>
       <c r="L80" s="15">
-        <v>1.81</v>
+        <v>0.35695</v>
       </c>
       <c r="M80" s="15">
-        <v>1.74</v>
+        <v>0.34207</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E81" s="15" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="K81" s="15">
-        <v>2.16</v>
+        <v>1.96</v>
       </c>
       <c r="L81" s="15">
-        <v>1.99</v>
+        <v>1.81</v>
       </c>
       <c r="M81" s="15">
-        <v>1.91</v>
+        <v>1.74</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E82" s="15" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="H82" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
-        <v>2500</v>
+        <v>800</v>
       </c>
       <c r="K82" s="15">
-        <v>0.6645</v>
+        <v>2.16</v>
       </c>
       <c r="L82" s="15">
-        <v>0.61339</v>
+        <v>1.99</v>
       </c>
       <c r="M82" s="15">
-        <v>0.58783</v>
+        <v>1.91</v>
       </c>
       <c r="N82" s="15"/>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E83" s="15" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H83" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>2500</v>
       </c>
       <c r="K83" s="15">
-        <v>0.81768</v>
+        <v>0.6645</v>
       </c>
       <c r="L83" s="15">
-        <v>0.75478</v>
+        <v>0.61339</v>
       </c>
       <c r="M83" s="15">
-        <v>0.72334</v>
+        <v>0.58783</v>
       </c>
       <c r="N83" s="15"/>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E84" s="15" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="H84" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
-        <v>50</v>
+        <v>2500</v>
       </c>
       <c r="K84" s="15">
-        <v>4.14</v>
+        <v>0.81768</v>
       </c>
       <c r="L84" s="15">
-        <v>3.82</v>
+        <v>0.75478</v>
       </c>
       <c r="M84" s="15">
-        <v>3.66</v>
+        <v>0.72334</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="H85" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
-        <v>800</v>
+        <v>50</v>
       </c>
       <c r="K85" s="15">
-        <v>1.3</v>
+        <v>4.14</v>
       </c>
       <c r="L85" s="15">
-        <v>1.2</v>
+        <v>3.82</v>
       </c>
       <c r="M85" s="15">
-        <v>1.15</v>
+        <v>3.66</v>
       </c>
       <c r="N85" s="15"/>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E86" s="15" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15" t="s">
-        <v>262</v>
+        <v>41</v>
       </c>
       <c r="H86" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
-        <v>1500</v>
+        <v>800</v>
       </c>
       <c r="K86" s="15">
-        <v>0.44011</v>
+        <v>1.3</v>
       </c>
       <c r="L86" s="15">
-        <v>0.40625</v>
+        <v>1.2</v>
       </c>
       <c r="M86" s="15">
-        <v>0.38932</v>
+        <v>1.15</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E87" s="15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15" t="s">
-        <v>30</v>
+        <v>267</v>
       </c>
       <c r="H87" s="15" t="s">
-        <v>266</v>
+        <v>47</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
-        <v>2500</v>
+        <v>1500</v>
       </c>
       <c r="K87" s="15">
-        <v>1.16</v>
+        <v>0.44011</v>
       </c>
       <c r="L87" s="15">
-        <v>0.97346</v>
+        <v>0.40625</v>
       </c>
       <c r="M87" s="15">
-        <v>0.93601</v>
+        <v>0.38932</v>
       </c>
       <c r="N87" s="15"/>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E88" s="15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15" t="s">
-        <v>270</v>
+        <v>30</v>
       </c>
       <c r="H88" s="15" t="s">
         <v>271</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
-        <v>30</v>
+        <v>2500</v>
       </c>
       <c r="K88" s="15">
-        <v>2.61</v>
+        <v>1.16</v>
       </c>
       <c r="L88" s="15">
-        <v>2.18</v>
+        <v>0.97346</v>
       </c>
       <c r="M88" s="15">
-        <v>2.1</v>
+        <v>0.93601</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
-      <c r="Q88" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>272</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15" t="s">
-        <v>204</v>
+        <v>275</v>
       </c>
       <c r="H89" s="15" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>30</v>
       </c>
       <c r="K89" s="15">
-        <v>0.98915</v>
+        <v>2.61</v>
       </c>
       <c r="L89" s="15">
-        <v>0.85726</v>
+        <v>2.18</v>
       </c>
       <c r="M89" s="15">
-        <v>0.82429</v>
+        <v>2.1</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
-      <c r="P89" s="15" t="s">
-[...2 lines deleted...]
-      <c r="Q89" s="15"/>
+      <c r="P89" s="15"/>
+      <c r="Q89" s="15">
+        <v>450</v>
+      </c>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E90" s="15" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15" t="s">
-        <v>279</v>
+        <v>208</v>
       </c>
       <c r="H90" s="15" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="K90" s="15">
-        <v>4.15</v>
+        <v>0.96828</v>
       </c>
       <c r="L90" s="15">
-        <v>3.6</v>
+        <v>0.83918</v>
       </c>
       <c r="M90" s="15">
-        <v>3.46</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.8069</v>
+      </c>
+      <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
-      <c r="Q90" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>280</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>281</v>
       </c>
       <c r="E91" s="15" t="s">
         <v>282</v>
       </c>
       <c r="F91" s="15"/>
-      <c r="G91" s="15"/>
-      <c r="H91" s="15"/>
+      <c r="G91" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="H91" s="15" t="s">
+        <v>276</v>
+      </c>
       <c r="I91" s="15"/>
-      <c r="J91" s="15"/>
+      <c r="J91" s="15">
+        <v>30</v>
+      </c>
       <c r="K91" s="15">
-        <v>12.78</v>
+        <v>1.67</v>
       </c>
       <c r="L91" s="15">
-        <v>10.72</v>
+        <v>1.45</v>
       </c>
       <c r="M91" s="15">
-        <v>10.31</v>
+        <v>1.4</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>283</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>284</v>
       </c>
-      <c r="E92" s="15">
-        <v>10080046116</v>
+      <c r="E92" s="15" t="s">
+        <v>285</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15" t="s">
-        <v>64</v>
+        <v>286</v>
       </c>
       <c r="H92" s="15" t="s">
-        <v>31</v>
+        <v>276</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
-        <v>2500</v>
+        <v>10</v>
       </c>
       <c r="K92" s="15">
-        <v>0.24708</v>
+        <v>4.15</v>
       </c>
       <c r="L92" s="15">
-        <v>0.19925</v>
+        <v>3.6</v>
       </c>
       <c r="M92" s="15">
-        <v>0.19128</v>
-[...1 lines deleted...]
-      <c r="N92" s="15"/>
+        <v>3.46</v>
+      </c>
+      <c r="N92" s="15">
+        <v>710</v>
+      </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
-      <c r="Q92" s="15"/>
+      <c r="Q92" s="15">
+        <v>100</v>
+      </c>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>10080054732</v>
+        <v>288</v>
+      </c>
+      <c r="E93" s="15" t="s">
+        <v>289</v>
       </c>
       <c r="F93" s="15"/>
-      <c r="G93" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G93" s="15"/>
+      <c r="H93" s="15"/>
       <c r="I93" s="15"/>
       <c r="J93" s="15"/>
       <c r="K93" s="15">
-        <v>1.84</v>
+        <v>12.78</v>
       </c>
       <c r="L93" s="15">
-        <v>1.51</v>
+        <v>10.72</v>
       </c>
       <c r="M93" s="15">
-        <v>1.45</v>
+        <v>10.31</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>291</v>
+      </c>
+      <c r="E94" s="15">
+        <v>10080046116</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H94" s="15" t="s">
-        <v>266</v>
+        <v>31</v>
       </c>
       <c r="I94" s="15"/>
-      <c r="J94" s="15"/>
+      <c r="J94" s="15">
+        <v>2500</v>
+      </c>
       <c r="K94" s="15">
-        <v>0.60222</v>
+        <v>0.24708</v>
       </c>
       <c r="L94" s="15">
-        <v>0.60222</v>
+        <v>0.19925</v>
       </c>
       <c r="M94" s="15">
-        <v>0.60222</v>
+        <v>0.19128</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E95" s="15">
-        <v>10080048165</v>
+        <v>10080054732</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>47</v>
+        <v>271</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15"/>
       <c r="K95" s="15">
-        <v>0.07611</v>
+        <v>1.84</v>
       </c>
       <c r="L95" s="15">
-        <v>0.06343</v>
+        <v>1.51</v>
       </c>
       <c r="M95" s="15">
-        <v>0.06088</v>
+        <v>1.45</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>10080058931</v>
+        <v>295</v>
+      </c>
+      <c r="E96" s="15" t="s">
+        <v>296</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15" t="s">
-        <v>108</v>
+        <v>64</v>
       </c>
       <c r="H96" s="15" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="I96" s="15"/>
+      <c r="J96" s="15"/>
       <c r="K96" s="15">
-        <v>0.063</v>
+        <v>0.60222</v>
       </c>
       <c r="L96" s="15">
-        <v>0.0525</v>
+        <v>0.60222</v>
       </c>
       <c r="M96" s="15">
-        <v>0.0504</v>
+        <v>0.60222</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>298</v>
+      </c>
+      <c r="E97" s="15">
+        <v>10080048165</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="H97" s="15" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="I97" s="15"/>
-      <c r="J97" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J97" s="15"/>
       <c r="K97" s="15">
-        <v>0.04737</v>
+        <v>0.07611</v>
       </c>
       <c r="L97" s="15">
-        <v>0.04737</v>
+        <v>0.06343</v>
       </c>
       <c r="M97" s="15">
-        <v>0.04737</v>
+        <v>0.06088</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E98" s="15">
-        <v>10080044561</v>
+        <v>10080058931</v>
       </c>
       <c r="F98" s="15"/>
-      <c r="G98" s="15"/>
+      <c r="G98" s="15" t="s">
+        <v>108</v>
+      </c>
       <c r="H98" s="15" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I98" s="15"/>
+        <v>51</v>
+      </c>
+      <c r="I98" s="15" t="s">
+        <v>301</v>
+      </c>
       <c r="J98" s="15">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="K98" s="15">
-        <v>0.07904</v>
+        <v>0.063</v>
       </c>
       <c r="L98" s="15">
-        <v>0.06374</v>
+        <v>0.0525</v>
       </c>
       <c r="M98" s="15">
-        <v>0.06119</v>
+        <v>0.0504</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>10080048689</v>
+        <v>303</v>
+      </c>
+      <c r="E99" s="15" t="s">
+        <v>304</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15" t="s">
-        <v>87</v>
+        <v>117</v>
       </c>
       <c r="H99" s="15" t="s">
-        <v>266</v>
+        <v>51</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
-        <v>50</v>
+        <v>1000</v>
       </c>
       <c r="K99" s="15">
-        <v>1.04</v>
+        <v>0.04737</v>
       </c>
       <c r="L99" s="15">
-        <v>0.86347</v>
+        <v>0.04737</v>
       </c>
       <c r="M99" s="15">
-        <v>0.82892</v>
+        <v>0.04737</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E100" s="15">
-        <v>10080005054</v>
+        <v>10080044561</v>
       </c>
       <c r="F100" s="15"/>
-      <c r="G100" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
-        <v>266</v>
+        <v>47</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
-        <v>50</v>
+        <v>2000</v>
       </c>
       <c r="K100" s="15">
-        <v>0.70204</v>
+        <v>0.07904</v>
       </c>
       <c r="L100" s="15">
-        <v>0.67618</v>
+        <v>0.06374</v>
       </c>
       <c r="M100" s="15">
-        <v>0.65154</v>
+        <v>0.06119</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>308</v>
+      </c>
+      <c r="E101" s="15">
+        <v>10080048689</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H101" s="15" t="s">
-        <v>307</v>
+        <v>271</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>50</v>
       </c>
       <c r="K101" s="15">
-        <v>1.18</v>
+        <v>1.04</v>
       </c>
       <c r="L101" s="15">
-        <v>0.98807</v>
+        <v>0.86347</v>
       </c>
       <c r="M101" s="15">
-        <v>0.95006</v>
+        <v>0.82892</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E102" s="15">
-        <v>10080061819</v>
+        <v>10080005054</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="H102" s="15" t="s">
-        <v>310</v>
+        <v>271</v>
       </c>
       <c r="I102" s="15"/>
-      <c r="J102" s="15"/>
+      <c r="J102" s="15">
+        <v>50</v>
+      </c>
       <c r="K102" s="15">
-        <v>0.08086</v>
+        <v>0.70204</v>
       </c>
       <c r="L102" s="15">
-        <v>0.06738</v>
+        <v>0.67618</v>
       </c>
       <c r="M102" s="15">
-        <v>0.06469</v>
+        <v>0.65154</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>311</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>312</v>
       </c>
       <c r="E103" s="15" t="s">
         <v>313</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="H103" s="15" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
-        <v>5000</v>
+        <v>50</v>
       </c>
       <c r="K103" s="15">
-        <v>0.95126</v>
+        <v>1.18</v>
       </c>
       <c r="L103" s="15">
-        <v>0.79271</v>
+        <v>0.98807</v>
       </c>
       <c r="M103" s="15">
-        <v>0.761</v>
+        <v>0.95006</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E104" s="15">
-        <v>10080065635</v>
+        <v>10080061819</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="H104" s="15" t="s">
-        <v>266</v>
+        <v>317</v>
       </c>
       <c r="I104" s="15"/>
-      <c r="J104" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J104" s="15"/>
       <c r="K104" s="15">
-        <v>0.29886</v>
+        <v>0.08086</v>
       </c>
       <c r="L104" s="15">
-        <v>0.24904</v>
+        <v>0.06738</v>
       </c>
       <c r="M104" s="15">
-        <v>0.23909</v>
+        <v>0.06469</v>
       </c>
       <c r="N104" s="15"/>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>10080058339</v>
+        <v>319</v>
+      </c>
+      <c r="E105" s="15" t="s">
+        <v>320</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="I105" s="15"/>
       <c r="J105" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K105" s="15">
-        <v>0.04</v>
+        <v>0.95126</v>
       </c>
       <c r="L105" s="15">
-        <v>0.04</v>
+        <v>0.79271</v>
       </c>
       <c r="M105" s="15">
-        <v>0.04</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.761</v>
+      </c>
+      <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="E106" s="15" t="s">
         <v>322</v>
+      </c>
+      <c r="E106" s="15">
+        <v>10080065635</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
       <c r="H106" s="15" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="I106" s="15"/>
       <c r="J106" s="15">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="K106" s="15">
-        <v>0.43154</v>
+        <v>0.29886</v>
       </c>
       <c r="L106" s="15">
-        <v>0.374</v>
+        <v>0.24904</v>
       </c>
       <c r="M106" s="15">
-        <v>0.35961</v>
+        <v>0.23909</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C107" s="15" t="s">
+        <v>323</v>
+      </c>
+      <c r="D107" s="15" t="s">
         <v>324</v>
       </c>
-      <c r="D107" s="15" t="s">
-[...3 lines deleted...]
-        <v>326</v>
+      <c r="E107" s="15">
+        <v>10080058339</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15" t="s">
-        <v>44</v>
+        <v>108</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>327</v>
-[...1 lines deleted...]
-      <c r="I107" s="15"/>
+        <v>325</v>
+      </c>
+      <c r="I107" s="15" t="s">
+        <v>326</v>
+      </c>
       <c r="J107" s="15">
-        <v>2500</v>
+        <v>1000</v>
       </c>
       <c r="K107" s="15">
-        <v>0.23751</v>
+        <v>0.04</v>
       </c>
       <c r="L107" s="15">
-        <v>0.1992</v>
+        <v>0.04</v>
       </c>
       <c r="M107" s="15">
-        <v>0.19155</v>
-[...1 lines deleted...]
-      <c r="N107" s="15"/>
+        <v>0.04</v>
+      </c>
+      <c r="N107" s="15">
+        <v>4046</v>
+      </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
+        <v>327</v>
+      </c>
+      <c r="D108" s="15" t="s">
         <v>328</v>
       </c>
-      <c r="D108" s="15" t="s">
+      <c r="E108" s="15" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080038285</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H108" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="I108" s="15" t="s">
         <v>330</v>
       </c>
-      <c r="H108" s="15" t="s">
-[...2 lines deleted...]
-      <c r="I108" s="15"/>
       <c r="J108" s="15">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="K108" s="15">
-        <v>0.19315</v>
+        <v>0.45309</v>
       </c>
       <c r="L108" s="15">
-        <v>0.16097</v>
+        <v>0.39268</v>
       </c>
       <c r="M108" s="15">
-        <v>0.15453</v>
+        <v>0.37758</v>
       </c>
       <c r="N108" s="15"/>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>331</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>332</v>
       </c>
       <c r="E109" s="15" t="s">
         <v>333</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H109" s="15" t="s">
-        <v>31</v>
+        <v>334</v>
       </c>
       <c r="I109" s="15"/>
-      <c r="J109" s="15"/>
+      <c r="J109" s="15">
+        <v>2500</v>
+      </c>
       <c r="K109" s="15">
-        <v>3.18</v>
+        <v>0.23751</v>
       </c>
       <c r="L109" s="15">
-        <v>2.67</v>
+        <v>0.1992</v>
       </c>
       <c r="M109" s="15">
-        <v>2.57</v>
+        <v>0.19155</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="E110" s="15" t="s">
         <v>336</v>
+      </c>
+      <c r="E110" s="15">
+        <v>10080038285</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
-        <v>44</v>
+        <v>337</v>
       </c>
       <c r="H110" s="15" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="K110" s="15">
-        <v>2.09</v>
+        <v>0.19315</v>
       </c>
       <c r="L110" s="15">
-        <v>1.75</v>
+        <v>0.16097</v>
       </c>
       <c r="M110" s="15">
-        <v>1.69</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.15453</v>
+      </c>
+      <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>10080008282</v>
+        <v>339</v>
+      </c>
+      <c r="E111" s="15" t="s">
+        <v>340</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H111" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I111" s="15"/>
-      <c r="J111" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J111" s="15"/>
       <c r="K111" s="15">
-        <v>0.91514</v>
+        <v>3.18</v>
       </c>
       <c r="L111" s="15">
-        <v>0.79312</v>
+        <v>2.67</v>
       </c>
       <c r="M111" s="15">
-        <v>0.76261</v>
+        <v>2.57</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>10080067418</v>
+        <v>342</v>
+      </c>
+      <c r="E112" s="15" t="s">
+        <v>343</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H112" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>2500</v>
       </c>
       <c r="K112" s="15">
-        <v>0.11581</v>
+        <v>2.09</v>
       </c>
       <c r="L112" s="15">
-        <v>0.0965</v>
+        <v>1.75</v>
       </c>
       <c r="M112" s="15">
-        <v>0.09264</v>
-[...1 lines deleted...]
-      <c r="N112" s="15"/>
+        <v>1.69</v>
+      </c>
+      <c r="N112" s="15">
+        <v>80</v>
+      </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="E113" s="15">
-        <v>10080008267</v>
+        <v>10080008282</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H113" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I113" s="15"/>
-      <c r="J113" s="15"/>
+      <c r="J113" s="15">
+        <v>2500</v>
+      </c>
       <c r="K113" s="15">
-        <v>0.12269</v>
+        <v>0.91514</v>
       </c>
       <c r="L113" s="15">
-        <v>0.10225</v>
+        <v>0.79312</v>
       </c>
       <c r="M113" s="15">
-        <v>0.09815</v>
+        <v>0.76261</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>347</v>
+      </c>
+      <c r="E114" s="15">
+        <v>10080067418</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H114" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>2500</v>
       </c>
       <c r="K114" s="15">
-        <v>1.22</v>
+        <v>0.11581</v>
       </c>
       <c r="L114" s="15">
-        <v>1.05</v>
+        <v>0.0965</v>
       </c>
       <c r="M114" s="15">
-        <v>1.01</v>
+        <v>0.09264</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
-      <c r="P114" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E115" s="15">
-        <v>10080072880</v>
+        <v>10080008267</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H115" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15"/>
       <c r="K115" s="15">
-        <v>0.16583</v>
+        <v>0.12269</v>
       </c>
       <c r="L115" s="15">
-        <v>0.13818</v>
+        <v>0.10225</v>
       </c>
       <c r="M115" s="15">
-        <v>0.13265</v>
+        <v>0.09815</v>
       </c>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E116" s="15" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H116" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I116" s="15"/>
-      <c r="J116" s="15"/>
+      <c r="J116" s="15">
+        <v>2500</v>
+      </c>
       <c r="K116" s="15">
-        <v>0.08699999999999999</v>
+        <v>2.05</v>
       </c>
       <c r="L116" s="15">
-        <v>0.08699999999999999</v>
+        <v>1.77</v>
       </c>
       <c r="M116" s="15">
-        <v>0.08699999999999999</v>
+        <v>1.7</v>
       </c>
       <c r="N116" s="15"/>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>354</v>
+      </c>
+      <c r="E117" s="15">
+        <v>10080072880</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H117" s="15" t="s">
-        <v>353</v>
+        <v>31</v>
       </c>
       <c r="I117" s="15"/>
-      <c r="J117" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J117" s="15"/>
       <c r="K117" s="15">
-        <v>0.05558</v>
+        <v>0.16583</v>
       </c>
       <c r="L117" s="15">
-        <v>0.05558</v>
+        <v>0.13818</v>
       </c>
       <c r="M117" s="15">
-        <v>0.05558</v>
+        <v>0.13265</v>
       </c>
       <c r="N117" s="15"/>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="E118" s="15" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H118" s="15" t="s">
-        <v>355</v>
+        <v>31</v>
       </c>
       <c r="I118" s="15"/>
-      <c r="J118" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J118" s="15"/>
       <c r="K118" s="15">
-        <v>0.08878</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="L118" s="15">
-        <v>0.08536000000000001</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="M118" s="15">
-        <v>0.08195</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.08699999999999999</v>
+      </c>
+      <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C119" s="15" t="s">
+        <v>355</v>
+      </c>
+      <c r="D119" s="15" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="E119" s="15" t="s">
         <v>358</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H119" s="15" t="s">
-        <v>31</v>
+        <v>359</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="K119" s="15">
-        <v>0.4146</v>
+        <v>0.05558</v>
       </c>
       <c r="L119" s="15">
-        <v>0.4146</v>
+        <v>0.05558</v>
       </c>
       <c r="M119" s="15">
-        <v>0.4146</v>
+        <v>0.05558</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D120" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="E120" s="15" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080008254</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H120" s="15" t="s">
-        <v>31</v>
+        <v>361</v>
       </c>
       <c r="I120" s="15"/>
-      <c r="J120" s="15"/>
+      <c r="J120" s="15">
+        <v>3000</v>
+      </c>
       <c r="K120" s="15">
-        <v>0.15986</v>
+        <v>0.08</v>
       </c>
       <c r="L120" s="15">
-        <v>0.13854</v>
+        <v>0.08</v>
       </c>
       <c r="M120" s="15">
-        <v>0.13321</v>
-[...1 lines deleted...]
-      <c r="N120" s="15"/>
+        <v>0.08</v>
+      </c>
+      <c r="N120" s="15">
+        <v>5848</v>
+      </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E121" s="15" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>2500</v>
       </c>
       <c r="K121" s="15">
-        <v>1.23</v>
+        <v>0.4146</v>
       </c>
       <c r="L121" s="15">
-        <v>1.04</v>
+        <v>0.4146</v>
       </c>
       <c r="M121" s="15">
-        <v>0.99556</v>
+        <v>0.4146</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="E122" s="15" t="s">
         <v>366</v>
+      </c>
+      <c r="E122" s="15">
+        <v>10080008254</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
-        <v>367</v>
+        <v>44</v>
       </c>
       <c r="H122" s="15" t="s">
-        <v>368</v>
+        <v>31</v>
       </c>
       <c r="I122" s="15"/>
-      <c r="J122" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J122" s="15"/>
       <c r="K122" s="15">
-        <v>47.64</v>
+        <v>0.15986</v>
       </c>
       <c r="L122" s="15">
-        <v>39.96</v>
+        <v>0.13854</v>
       </c>
       <c r="M122" s="15">
-        <v>38.42</v>
+        <v>0.13321</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
+        <v>367</v>
+      </c>
+      <c r="D123" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="E123" s="15" t="s">
         <v>369</v>
-      </c>
-[...4 lines deleted...]
-        <v>371</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="H123" s="15" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
-        <v>50</v>
+        <v>2500</v>
       </c>
       <c r="K123" s="15">
-        <v>4.77</v>
+        <v>1.23</v>
       </c>
       <c r="L123" s="15">
-        <v>3.84</v>
+        <v>1.04</v>
       </c>
       <c r="M123" s="15">
-        <v>3.69</v>
+        <v>0.99556</v>
       </c>
       <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C124" s="15" t="s">
+        <v>370</v>
+      </c>
+      <c r="D124" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="E124" s="15" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>374</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="H124" s="15" t="s">
-        <v>149</v>
+        <v>374</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="K124" s="15">
-        <v>0.76806</v>
+        <v>47.64</v>
       </c>
       <c r="L124" s="15">
-        <v>0.55</v>
+        <v>39.96</v>
       </c>
       <c r="M124" s="15">
-        <v>0.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>38.42</v>
+      </c>
+      <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
-      <c r="Q124" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C125" s="15" t="s">
+        <v>375</v>
+      </c>
+      <c r="D125" s="15" t="s">
         <v>376</v>
       </c>
-      <c r="D125" s="15" t="s">
+      <c r="E125" s="15" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080060341</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
-        <v>64</v>
+        <v>120</v>
       </c>
       <c r="H125" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="15">
-        <v>2500</v>
+        <v>50</v>
       </c>
       <c r="K125" s="15">
-        <v>0.20231</v>
+        <v>4.77</v>
       </c>
       <c r="L125" s="15">
-        <v>0.19421</v>
+        <v>3.84</v>
       </c>
       <c r="M125" s="15">
-        <v>0.19421</v>
+        <v>3.69</v>
       </c>
       <c r="N125" s="15"/>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>378</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>379</v>
       </c>
       <c r="E126" s="15" t="s">
         <v>380</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
-        <v>64</v>
+        <v>183</v>
       </c>
       <c r="H126" s="15" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="I126" s="15"/>
-      <c r="J126" s="15"/>
+      <c r="J126" s="15">
+        <v>50</v>
+      </c>
       <c r="K126" s="15">
-        <v>0.38112</v>
+        <v>0.76806</v>
       </c>
       <c r="L126" s="15">
-        <v>0.31964</v>
+        <v>0.55</v>
       </c>
       <c r="M126" s="15">
-        <v>0.30735</v>
-[...1 lines deleted...]
-      <c r="N126" s="15"/>
+        <v>0.5</v>
+      </c>
+      <c r="N126" s="15">
+        <v>9425</v>
+      </c>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
-      <c r="Q126" s="15"/>
+      <c r="Q126" s="15">
+        <v>1000</v>
+      </c>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>381</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>382</v>
       </c>
-      <c r="E127" s="15" t="s">
-        <v>383</v>
+      <c r="E127" s="15">
+        <v>10080060341</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="H127" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
-        <v>1000</v>
+        <v>2500</v>
       </c>
       <c r="K127" s="15">
-        <v>0.6440399999999999</v>
+        <v>0.20231</v>
       </c>
       <c r="L127" s="15">
-        <v>0.54016</v>
+        <v>0.19421</v>
       </c>
       <c r="M127" s="15">
-        <v>0.51939</v>
+        <v>0.19421</v>
       </c>
       <c r="N127" s="15"/>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
-        <v>218</v>
+        <v>32</v>
       </c>
       <c r="C128" s="15" t="s">
+        <v>383</v>
+      </c>
+      <c r="D128" s="15" t="s">
         <v>384</v>
       </c>
-      <c r="D128" s="15" t="s">
+      <c r="E128" s="15" t="s">
         <v>385</v>
       </c>
-      <c r="E128" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="F128" s="15"/>
-      <c r="G128" s="15"/>
+      <c r="G128" s="15" t="s">
+        <v>64</v>
+      </c>
       <c r="H128" s="15" t="s">
-        <v>386</v>
+        <v>37</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15"/>
       <c r="K128" s="15">
-        <v>0.64679</v>
+        <v>0.38112</v>
       </c>
       <c r="L128" s="15">
-        <v>0.53037</v>
+        <v>0.31964</v>
       </c>
       <c r="M128" s="15">
-        <v>0.5088200000000001</v>
+        <v>0.30735</v>
       </c>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
-        <v>218</v>
+        <v>32</v>
       </c>
       <c r="C129" s="15" t="s">
+        <v>386</v>
+      </c>
+      <c r="D129" s="15" t="s">
         <v>387</v>
       </c>
-      <c r="D129" s="15" t="s">
+      <c r="E129" s="15" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080031427</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
-        <v>389</v>
+        <v>41</v>
       </c>
       <c r="H129" s="15" t="s">
-        <v>386</v>
+        <v>37</v>
       </c>
       <c r="I129" s="15"/>
-      <c r="J129" s="15"/>
+      <c r="J129" s="15">
+        <v>1000</v>
+      </c>
       <c r="K129" s="15">
-        <v>0.38597</v>
+        <v>0.6440399999999999</v>
       </c>
       <c r="L129" s="15">
-        <v>0.3345</v>
+        <v>0.54016</v>
       </c>
       <c r="M129" s="15">
-        <v>0.32164</v>
+        <v>0.51939</v>
       </c>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
-        <v>32</v>
+        <v>222</v>
       </c>
       <c r="C130" s="15" t="s">
+        <v>389</v>
+      </c>
+      <c r="D130" s="15" t="s">
         <v>390</v>
       </c>
-      <c r="D130" s="15" t="s">
+      <c r="E130" s="15">
+        <v>10080045717</v>
+      </c>
+      <c r="F130" s="15"/>
+      <c r="G130" s="15"/>
+      <c r="H130" s="15" t="s">
         <v>391</v>
       </c>
-      <c r="E130" s="15">
-[...8 lines deleted...]
-      </c>
       <c r="I130" s="15"/>
-      <c r="J130" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J130" s="15"/>
       <c r="K130" s="15">
-        <v>1.44</v>
+        <v>0.64679</v>
       </c>
       <c r="L130" s="15">
-        <v>1.44</v>
+        <v>0.53037</v>
       </c>
       <c r="M130" s="15">
-        <v>1.44</v>
+        <v>0.5088200000000001</v>
       </c>
       <c r="N130" s="15"/>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
-        <v>32</v>
+        <v>222</v>
       </c>
       <c r="C131" s="15" t="s">
         <v>392</v>
       </c>
       <c r="D131" s="15" t="s">
         <v>393</v>
       </c>
-      <c r="E131" s="15" t="s">
-        <v>394</v>
+      <c r="E131" s="15">
+        <v>10080031427</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
-        <v>60</v>
+        <v>394</v>
       </c>
       <c r="H131" s="15" t="s">
-        <v>37</v>
+        <v>391</v>
       </c>
       <c r="I131" s="15"/>
-      <c r="J131" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J131" s="15"/>
       <c r="K131" s="15">
-        <v>2.74</v>
+        <v>0.38597</v>
       </c>
       <c r="L131" s="15">
-        <v>2.3</v>
+        <v>0.3345</v>
       </c>
       <c r="M131" s="15">
-        <v>2.21</v>
+        <v>0.32164</v>
       </c>
       <c r="N131" s="15"/>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C132" s="15" t="s">
         <v>395</v>
       </c>
       <c r="D132" s="15" t="s">
         <v>396</v>
       </c>
-      <c r="E132" s="15" t="s">
-        <v>397</v>
+      <c r="E132" s="15">
+        <v>10080067675</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="H132" s="15" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
-        <v>25</v>
+        <v>2500</v>
       </c>
       <c r="K132" s="15">
-        <v>3.64</v>
+        <v>1.44</v>
       </c>
       <c r="L132" s="15">
-        <v>3.64</v>
+        <v>1.44</v>
       </c>
       <c r="M132" s="15">
-        <v>3.64</v>
+        <v>1.44</v>
       </c>
       <c r="N132" s="15"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C133" s="15" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="D133" s="15" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="E133" s="15" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15" t="s">
-        <v>403</v>
+        <v>60</v>
       </c>
       <c r="H133" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
-        <v>5000</v>
+        <v>50</v>
       </c>
       <c r="K133" s="15">
-        <v>0.24761</v>
+        <v>2.74</v>
       </c>
       <c r="L133" s="15">
-        <v>0.24761</v>
+        <v>2.3</v>
       </c>
       <c r="M133" s="15">
-        <v>0.24761</v>
+        <v>2.21</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C134" s="15" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="D134" s="15" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="E134" s="15" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15" t="s">
-        <v>36</v>
+        <v>403</v>
       </c>
       <c r="H134" s="15" t="s">
-        <v>37</v>
+        <v>404</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
-        <v>1000</v>
+        <v>25</v>
       </c>
       <c r="K134" s="15">
-        <v>0.08945</v>
+        <v>3.64</v>
       </c>
       <c r="L134" s="15">
-        <v>0.07752000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="M134" s="15">
-        <v>0.07454</v>
+        <v>3.64</v>
       </c>
       <c r="N134" s="15"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C135" s="15" t="s">
+        <v>405</v>
+      </c>
+      <c r="D135" s="15" t="s">
+        <v>406</v>
+      </c>
+      <c r="E135" s="15" t="s">
         <v>407</v>
       </c>
-      <c r="D135" s="15" t="s">
+      <c r="F135" s="15"/>
+      <c r="G135" s="15" t="s">
         <v>408</v>
       </c>
-      <c r="E135" s="15" t="s">
-[...3 lines deleted...]
-      <c r="G135" s="15"/>
       <c r="H135" s="15" t="s">
-        <v>410</v>
+        <v>37</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
-        <v>1</v>
+        <v>5000</v>
       </c>
       <c r="K135" s="15">
-        <v>0.4</v>
+        <v>0.24761</v>
       </c>
       <c r="L135" s="15">
-        <v>0.4</v>
+        <v>0.24761</v>
       </c>
       <c r="M135" s="15">
-        <v>0.4</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.24761</v>
+      </c>
+      <c r="N135" s="15"/>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C136" s="15" t="s">
+        <v>409</v>
+      </c>
+      <c r="D136" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="E136" s="15" t="s">
         <v>411</v>
       </c>
-      <c r="D136" s="15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F136" s="15"/>
-      <c r="G136" s="15"/>
+      <c r="G136" s="15" t="s">
+        <v>36</v>
+      </c>
       <c r="H136" s="15" t="s">
-        <v>410</v>
+        <v>37</v>
       </c>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="K136" s="15">
-        <v>0.35871</v>
+        <v>0.08945</v>
       </c>
       <c r="L136" s="15">
-        <v>0</v>
+        <v>0.07752000000000001</v>
       </c>
       <c r="M136" s="15">
-        <v>0</v>
+        <v>0.07454</v>
       </c>
       <c r="N136" s="15"/>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
-      <c r="B137" s="14"/>
-[...2 lines deleted...]
-      <c r="E137" s="15"/>
+      <c r="B137" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C137" s="15" t="s">
+        <v>412</v>
+      </c>
+      <c r="D137" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="E137" s="15" t="s">
+        <v>414</v>
+      </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15"/>
-      <c r="H137" s="15"/>
+      <c r="H137" s="15" t="s">
+        <v>415</v>
+      </c>
       <c r="I137" s="15"/>
-      <c r="J137" s="15"/>
-[...3 lines deleted...]
-      <c r="N137" s="15"/>
+      <c r="J137" s="15">
+        <v>1</v>
+      </c>
+      <c r="K137" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="L137" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="M137" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="N137" s="15">
+        <v>92</v>
+      </c>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
+      <c r="R137"/>
+    </row>
+    <row r="138" spans="1:18">
+      <c r="B138" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C138" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="D138" s="15" t="s">
+        <v>417</v>
+      </c>
+      <c r="E138" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="F138" s="15"/>
+      <c r="G138" s="15"/>
+      <c r="H138" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="I138" s="15"/>
+      <c r="J138" s="15">
+        <v>1</v>
+      </c>
+      <c r="K138" s="15">
+        <v>0.35871</v>
+      </c>
+      <c r="L138" s="15">
+        <v>0</v>
+      </c>
+      <c r="M138" s="15">
+        <v>0</v>
+      </c>
+      <c r="N138" s="15"/>
+      <c r="O138" s="15"/>
+      <c r="P138" s="15"/>
+      <c r="Q138" s="15"/>
+      <c r="R138"/>
+    </row>
+    <row r="139" spans="1:18">
+      <c r="B139" s="14"/>
+      <c r="C139" s="15"/>
+      <c r="D139" s="15"/>
+      <c r="E139" s="15"/>
+      <c r="F139" s="15"/>
+      <c r="G139" s="15"/>
+      <c r="H139" s="15"/>
+      <c r="I139" s="15"/>
+      <c r="J139" s="15"/>
+      <c r="K139" s="15"/>
+      <c r="L139" s="15"/>
+      <c r="M139" s="15"/>
+      <c r="N139" s="15"/>
+      <c r="O139" s="15"/>
+      <c r="P139" s="15"/>
+      <c r="Q139" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -7147,317 +7240,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>