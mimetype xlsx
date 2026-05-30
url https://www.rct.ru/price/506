--- v7 (2026-05-09)
+++ v8 (2026-05-30)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="446">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="458">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>08.05.2026</t>
+    <t>29.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -265,51 +265,51 @@
   <si>
     <t>800V 4A (4Q) / BT136S-800F</t>
   </si>
   <si>
     <t>UT-00151925</t>
   </si>
   <si>
     <t>BT137-600,127</t>
   </si>
   <si>
     <t>BT137-600/SIL3P/RAILH// / BT137-600,127</t>
   </si>
   <si>
     <t>10-00075556</t>
   </si>
   <si>
     <t>BT137-600E</t>
   </si>
   <si>
     <t>600V 8A / BT137-600E</t>
   </si>
   <si>
     <t>BT138-600E</t>
   </si>
   <si>
-    <t>600V 8A / BT138-600E</t>
+    <t>600V 8A 10mA (4Q) / BT138-600E</t>
   </si>
   <si>
     <t>BT138-800E</t>
   </si>
   <si>
     <t>8А 800В / BT138-800E</t>
   </si>
   <si>
     <t>10-00075535</t>
   </si>
   <si>
     <t>TO-220</t>
   </si>
   <si>
     <t>BT138B-600E.118</t>
   </si>
   <si>
     <t>Тиристор BT138B-600E.118</t>
   </si>
   <si>
     <t>10-00075346</t>
   </si>
   <si>
     <t>BT139-600E</t>
   </si>
@@ -598,95 +598,107 @@
   <si>
     <t>TOP3</t>
   </si>
   <si>
     <t>600V 25A 35mA (3Q) (TO-220B Non-Ins.) / BTA26-600B</t>
   </si>
   <si>
     <t>UT-00123339</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t xml:space="preserve">BTA26-600B KY, BTA26-600B KY, </t>
   </si>
   <si>
     <t>BTA26-600BRG</t>
   </si>
   <si>
     <t>600V 25A / BTA26-600BRG</t>
   </si>
   <si>
     <t>UT-00105454</t>
   </si>
   <si>
+    <t>BTA26-800BW</t>
+  </si>
+  <si>
+    <t>25А 800В, 50мА / BTA26-800BW</t>
+  </si>
+  <si>
+    <t>UT-00158792</t>
+  </si>
+  <si>
+    <t>TO-3P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BTA26-800BW SLKOR, </t>
+  </si>
+  <si>
     <t>BTA316-800B,127</t>
   </si>
   <si>
     <t>BTA316-800B/SIL3P/RAILH// / BTA316-800B,127</t>
   </si>
   <si>
     <t>10-00075561</t>
   </si>
   <si>
     <t>BTA40-600B</t>
   </si>
   <si>
     <t>600V 40A (4Q) / BTA40-600B</t>
   </si>
   <si>
     <t>UT-00120370</t>
   </si>
   <si>
     <t>TG35</t>
   </si>
   <si>
     <t xml:space="preserve">BTA40-600B JSMICRO, </t>
   </si>
   <si>
     <t>BTA41-600B</t>
   </si>
   <si>
     <t>600V 40A (4Q) / BTA41-600B</t>
   </si>
   <si>
     <t>UT-00089687</t>
   </si>
   <si>
     <t xml:space="preserve">BTA41-600BQ WeEn, BTA41-800B COLLSEMI, </t>
   </si>
   <si>
     <t>600V 40A 50mA (4Q) / BTA41-600B</t>
   </si>
   <si>
     <t>UT-00146264</t>
   </si>
   <si>
-    <t>TO-3P</t>
-[...1 lines deleted...]
-  <si>
     <t>BTA41-600BQ</t>
   </si>
   <si>
     <t>600V 40A (4Q) / BTA41-600BQ</t>
   </si>
   <si>
     <t>UT-00106397</t>
   </si>
   <si>
     <t xml:space="preserve">BTA41-600B WeEn, BTA41-800B COLLSEMI, </t>
   </si>
   <si>
     <t>BTA41-600BRG</t>
   </si>
   <si>
     <t>600V 40A (4Q) / BTA41-600BRG</t>
   </si>
   <si>
     <t xml:space="preserve">BTA41-800B WeEn, BTA41-800BQ WeEn, BTA41-800BRG ST, BTA41-800B COLLSEMI, </t>
   </si>
   <si>
     <t>600V 40A 50mA (4Q) / BTA41-600BRG</t>
   </si>
   <si>
     <t>UT-00139482</t>
@@ -694,53 +706,50 @@
   <si>
     <t>BTA41-800B</t>
   </si>
   <si>
     <t>800V 40A (4Q) / BTA41-800B</t>
   </si>
   <si>
     <t>UT-00104207</t>
   </si>
   <si>
     <t>HSDQ</t>
   </si>
   <si>
     <t>Тиристоры / Bourns</t>
   </si>
   <si>
     <t>UT-00106494</t>
   </si>
   <si>
     <t>SLKOR</t>
   </si>
   <si>
     <t>UT-00146511</t>
   </si>
   <si>
-    <t>24.05.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>BTA41-800BQ</t>
   </si>
   <si>
     <t>800V 40A (4Q) / BTA41-800BQ</t>
   </si>
   <si>
     <t>10-00075318</t>
   </si>
   <si>
     <t xml:space="preserve">BTA41-800B WeEn, BTA41-600BRG ST, BTA41-800BRG ST, </t>
   </si>
   <si>
     <t>BTB16-800CWRG</t>
   </si>
   <si>
     <t>800V 16A / BTB16-800CWRG</t>
   </si>
   <si>
     <t>UT-00100249</t>
   </si>
   <si>
     <t>BTB24-600BRG</t>
   </si>
   <si>
     <t>Тиристор BTB24-600BRG</t>
@@ -832,65 +841,83 @@
   <si>
     <t>BUK9Y40-55B,115</t>
   </si>
   <si>
     <t>BUK9Y40-55B/LFPAK/REEL7// / BUK9Y40-55B,115</t>
   </si>
   <si>
     <t>10-00075570</t>
   </si>
   <si>
     <t>SOT669 (LFPAK56)</t>
   </si>
   <si>
     <t>C106D1G</t>
   </si>
   <si>
     <t>Тиристор C106D1G</t>
   </si>
   <si>
     <t>UT-00101145</t>
   </si>
   <si>
     <t>ON</t>
   </si>
   <si>
+    <t>CR03AM-16</t>
+  </si>
+  <si>
+    <t>1250V 1.25A / CR03AM-16</t>
+  </si>
+  <si>
+    <t>UT-00157959</t>
+  </si>
+  <si>
+    <t>SOT-223-2L</t>
+  </si>
+  <si>
+    <t>JJM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CR03AM-16 JJM, </t>
+  </si>
+  <si>
+    <t>UT-00157961</t>
+  </si>
+  <si>
     <t>JCT1275SJ</t>
   </si>
   <si>
     <t>1200V 75A 10-80mA (4Q) / JCT1275SJ</t>
   </si>
   <si>
     <t>UT-00132216</t>
   </si>
   <si>
     <t>TO-247J</t>
   </si>
   <si>
-    <t>JJM</t>
-[...1 lines deleted...]
-  <si>
     <t>JST26Z-800BW</t>
   </si>
   <si>
     <t>800V 25A 50mA (3Q) / JST26Z-800BW</t>
   </si>
   <si>
     <t>UT-00157738</t>
   </si>
   <si>
     <t>JST41Z-800BW</t>
   </si>
   <si>
     <t>800V 40A 50mA (3Q) / JST41Z-800BW</t>
   </si>
   <si>
     <t>UT-00157739</t>
   </si>
   <si>
     <t>JST80T-1200BW</t>
   </si>
   <si>
     <t>1200V 80A (Q3) 50mA / JST80T-1200BW</t>
   </si>
   <si>
     <t>UT-00150259</t>
@@ -1183,57 +1210,66 @@
   <si>
     <t>T405-700B-TR</t>
   </si>
   <si>
     <t>Тиристор T405-700B-TR</t>
   </si>
   <si>
     <t>T810-600B-TR</t>
   </si>
   <si>
     <t>Тиристор T810-600B-TR</t>
   </si>
   <si>
     <t>UT-00090392</t>
   </si>
   <si>
     <t>T835-600G-TR</t>
   </si>
   <si>
     <t>600V 8A 35mA (3Q) / T835-600G-TR</t>
   </si>
   <si>
     <t>UT-00118616</t>
   </si>
   <si>
+    <t>TISP4240M3BJR-S</t>
+  </si>
+  <si>
+    <t>Тиристор TISP4240M3BJR-S</t>
+  </si>
+  <si>
+    <t>10-00075449</t>
+  </si>
+  <si>
+    <t>BOURNS</t>
+  </si>
+  <si>
     <t>TISP61089ADR-S</t>
   </si>
   <si>
     <t>Тиристор TISP61089ADR-S</t>
-  </si>
-[...1 lines deleted...]
-    <t>BOURNS</t>
   </si>
   <si>
     <t>TISP61089BDR-S</t>
   </si>
   <si>
     <t>Тиристор TISP61089BDR-S</t>
   </si>
   <si>
     <t>SO8-150</t>
   </si>
   <si>
     <t>TISP61089QBDR-S</t>
   </si>
   <si>
     <t>Тиристор TISP61089QBDR-S</t>
   </si>
   <si>
     <t>TYN1225RG</t>
   </si>
   <si>
     <t>1200V 25A 30mA / TYN1225RG</t>
   </si>
   <si>
     <t>UT-00138794</t>
   </si>
@@ -1860,51 +1896,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R139"/>
+  <dimension ref="A1:R143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -2311,51 +2347,51 @@
       </c>
       <c r="E14" s="15">
         <v>10080059881</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>50</v>
       </c>
       <c r="K14" s="15">
         <v>0.255</v>
       </c>
       <c r="L14" s="15">
         <v>0.1705</v>
       </c>
       <c r="M14" s="15">
         <v>0.156</v>
       </c>
       <c r="N14" s="15">
-        <v>885</v>
+        <v>909</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="15">
         <v>10080012050</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>47</v>
@@ -2898,51 +2934,51 @@
       <c r="D29" s="15"/>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>50</v>
       </c>
       <c r="K29" s="15">
         <v>0.41</v>
       </c>
       <c r="L29" s="15">
         <v>0.41</v>
       </c>
       <c r="M29" s="15">
         <v>0.41</v>
       </c>
       <c r="N29" s="15">
-        <v>1333</v>
+        <v>1194</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="15"/>
       <c r="E30" s="15">
         <v>10000020353</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="15"/>
@@ -3286,51 +3322,51 @@
         <v>116</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
         <v>117</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I39" s="15" t="s">
         <v>115</v>
       </c>
       <c r="J39" s="15">
         <v>2000</v>
       </c>
       <c r="K39" s="15">
         <v>0.05152</v>
       </c>
       <c r="L39" s="15">
         <v>0.04321</v>
       </c>
       <c r="M39" s="15">
         <v>0.04155</v>
       </c>
       <c r="N39" s="15">
-        <v>4455</v>
+        <v>1975</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E40" s="15">
         <v>10080038868</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>37</v>
@@ -3561,51 +3597,51 @@
       </c>
       <c r="E46" s="15">
         <v>10080041043</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H46" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>50</v>
       </c>
       <c r="K46" s="15">
         <v>0.6</v>
       </c>
       <c r="L46" s="15">
         <v>0.52</v>
       </c>
       <c r="M46" s="15">
         <v>0.5</v>
       </c>
       <c r="N46" s="15">
-        <v>487</v>
+        <v>413</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>140</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>141</v>
@@ -3760,51 +3796,51 @@
       </c>
       <c r="E51" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>153</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>50</v>
       </c>
       <c r="K51" s="15">
         <v>0.28</v>
       </c>
       <c r="L51" s="15">
         <v>0.28</v>
       </c>
       <c r="M51" s="15">
         <v>0.28</v>
       </c>
       <c r="N51" s="15">
-        <v>98</v>
+        <v>121</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
         <v>73</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>47</v>
@@ -4139,57 +4175,57 @@
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>180</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E61" s="15" t="s">
         <v>182</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
         <v>183</v>
       </c>
       <c r="H61" s="15" t="s">
         <v>149</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>50</v>
       </c>
       <c r="K61" s="15">
-        <v>0.79703</v>
+        <v>0.78972</v>
       </c>
       <c r="L61" s="15">
-        <v>0.69076</v>
+        <v>0.68442</v>
       </c>
       <c r="M61" s="15">
-        <v>0.6641899999999999</v>
+        <v>0.6581</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>184</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>185</v>
       </c>
       <c r="E62" s="15">
         <v>10080026963</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
         <v>186</v>
       </c>
       <c r="H62" s="15" t="s">
@@ -4289,2938 +4325,3102 @@
       </c>
       <c r="M64" s="15">
         <v>6.55</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>194</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>195</v>
       </c>
       <c r="E65" s="15" t="s">
         <v>196</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15" t="s">
-        <v>60</v>
+        <v>197</v>
       </c>
       <c r="H65" s="15" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I65" s="15"/>
+        <v>149</v>
+      </c>
+      <c r="I65" s="15" t="s">
+        <v>198</v>
+      </c>
       <c r="J65" s="15">
-        <v>1000</v>
+        <v>30</v>
       </c>
       <c r="K65" s="15">
-        <v>0.6233</v>
+        <v>0.51794</v>
       </c>
       <c r="L65" s="15">
-        <v>0.57535</v>
+        <v>0.44888</v>
       </c>
       <c r="M65" s="15">
-        <v>0.55138</v>
+        <v>0.43161</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E66" s="15" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15" t="s">
-        <v>200</v>
+        <v>60</v>
       </c>
       <c r="H66" s="15" t="s">
-        <v>167</v>
-[...4 lines deleted...]
-      <c r="J66" s="15"/>
+        <v>47</v>
+      </c>
+      <c r="I66" s="15"/>
+      <c r="J66" s="15">
+        <v>1000</v>
+      </c>
       <c r="K66" s="15">
-        <v>2.81</v>
+        <v>0.6233</v>
       </c>
       <c r="L66" s="15">
-        <v>2.81</v>
+        <v>0.57535</v>
       </c>
       <c r="M66" s="15">
-        <v>2.81</v>
+        <v>0.55138</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>202</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>203</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>204</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15" t="s">
-        <v>186</v>
+        <v>205</v>
       </c>
       <c r="H67" s="15" t="s">
-        <v>51</v>
+        <v>167</v>
       </c>
       <c r="I67" s="15" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="J67" s="15"/>
       <c r="K67" s="15">
-        <v>2.9</v>
+        <v>2.81</v>
       </c>
       <c r="L67" s="15">
-        <v>2.41</v>
+        <v>2.81</v>
       </c>
       <c r="M67" s="15">
-        <v>2.32</v>
+        <v>2.81</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15" t="s">
-        <v>208</v>
+        <v>186</v>
       </c>
       <c r="H68" s="15" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="I68" s="15"/>
+        <v>51</v>
+      </c>
+      <c r="I68" s="15" t="s">
+        <v>210</v>
+      </c>
       <c r="J68" s="15">
         <v>30</v>
       </c>
       <c r="K68" s="15">
-        <v>0.99878</v>
+        <v>2.9</v>
       </c>
       <c r="L68" s="15">
-        <v>0.86561</v>
+        <v>2.41</v>
       </c>
       <c r="M68" s="15">
-        <v>0.83231</v>
+        <v>2.32</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E69" s="15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="H69" s="15" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>30</v>
       </c>
       <c r="K69" s="15">
-        <v>1.4</v>
+        <v>0.99878</v>
       </c>
       <c r="L69" s="15">
-        <v>1.4</v>
+        <v>0.86561</v>
       </c>
       <c r="M69" s="15">
-        <v>1.4</v>
+        <v>0.83231</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>213</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="15">
-        <v>10080039688</v>
+      <c r="E70" s="15" t="s">
+        <v>215</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15" t="s">
         <v>186</v>
       </c>
       <c r="H70" s="15" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="I70" s="15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="J70" s="15">
         <v>30</v>
       </c>
       <c r="K70" s="15">
-        <v>2.1</v>
+        <v>1.4</v>
       </c>
       <c r="L70" s="15">
-        <v>1.76</v>
+        <v>1.4</v>
       </c>
       <c r="M70" s="15">
-        <v>1.69</v>
+        <v>1.4</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>218</v>
+      </c>
+      <c r="E71" s="15">
+        <v>10080039688</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15" t="s">
-        <v>208</v>
+        <v>186</v>
       </c>
       <c r="H71" s="15" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="I71" s="15"/>
+        <v>37</v>
+      </c>
+      <c r="I71" s="15" t="s">
+        <v>219</v>
+      </c>
       <c r="J71" s="15">
         <v>30</v>
       </c>
       <c r="K71" s="15">
-        <v>1.34</v>
+        <v>2.1</v>
       </c>
       <c r="L71" s="15">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="M71" s="15">
-        <v>1.08</v>
+        <v>1.69</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E72" s="15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="H72" s="15" t="s">
-        <v>221</v>
+        <v>176</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>30</v>
       </c>
       <c r="K72" s="15">
-        <v>6.07</v>
+        <v>1.34</v>
       </c>
       <c r="L72" s="15">
-        <v>5.09</v>
+        <v>1.12</v>
       </c>
       <c r="M72" s="15">
-        <v>4.9</v>
+        <v>1.08</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C73" s="15" t="s">
         <v>222</v>
       </c>
-      <c r="C73" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D73" s="15" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="H73" s="15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>30</v>
       </c>
       <c r="K73" s="15">
-        <v>1.39</v>
+        <v>6.07</v>
       </c>
       <c r="L73" s="15">
-        <v>1.2</v>
+        <v>5.09</v>
       </c>
       <c r="M73" s="15">
-        <v>1.2</v>
+        <v>4.9</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
-        <v>32</v>
+        <v>226</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>186</v>
       </c>
       <c r="H74" s="15" t="s">
-        <v>149</v>
+        <v>228</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>30</v>
       </c>
       <c r="K74" s="15">
-        <v>1.12</v>
+        <v>1.39</v>
       </c>
       <c r="L74" s="15">
-        <v>0.96872</v>
+        <v>1.2</v>
       </c>
       <c r="M74" s="15">
-        <v>0.93146</v>
-[...9 lines deleted...]
-      </c>
+        <v>1.2</v>
+      </c>
+      <c r="N74" s="15"/>
+      <c r="O74" s="15"/>
+      <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>229</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15" t="s">
         <v>186</v>
       </c>
       <c r="H75" s="15" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>30</v>
       </c>
       <c r="K75" s="15">
-        <v>1.65</v>
+        <v>1.12</v>
       </c>
       <c r="L75" s="15">
-        <v>1.38</v>
+        <v>0.96872</v>
       </c>
       <c r="M75" s="15">
-        <v>1.33</v>
-[...2 lines deleted...]
-      <c r="O75" s="15"/>
+        <v>0.93146</v>
+      </c>
+      <c r="N75" s="15">
+        <v>59</v>
+      </c>
+      <c r="O75" s="15">
+        <v>1068</v>
+      </c>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C76" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="D76" s="15" t="s">
         <v>231</v>
       </c>
-      <c r="D76" s="15" t="s">
+      <c r="E76" s="15" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15" t="s">
-        <v>60</v>
+        <v>186</v>
       </c>
       <c r="H76" s="15" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I76" s="15"/>
+        <v>51</v>
+      </c>
+      <c r="I76" s="15" t="s">
+        <v>233</v>
+      </c>
       <c r="J76" s="15">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="K76" s="15">
-        <v>0.70135</v>
+        <v>1.65</v>
       </c>
       <c r="L76" s="15">
-        <v>0.70135</v>
+        <v>1.38</v>
       </c>
       <c r="M76" s="15">
-        <v>0.70135</v>
+        <v>1.33</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>234</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>235</v>
       </c>
-      <c r="E77" s="15">
-        <v>10080047791</v>
+      <c r="E77" s="15" t="s">
+        <v>236</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="H77" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>50</v>
       </c>
       <c r="K77" s="15">
-        <v>1.01</v>
+        <v>0.70135</v>
       </c>
       <c r="L77" s="15">
-        <v>0.8165</v>
+        <v>0.70135</v>
       </c>
       <c r="M77" s="15">
-        <v>0.78384</v>
+        <v>0.70135</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="E78" s="15" t="s">
         <v>238</v>
+      </c>
+      <c r="E78" s="15">
+        <v>10080047791</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="H78" s="15" t="s">
-        <v>239</v>
+        <v>37</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
-        <v>800</v>
+        <v>50</v>
       </c>
       <c r="K78" s="15">
-        <v>0.55736</v>
+        <v>1.01</v>
       </c>
       <c r="L78" s="15">
-        <v>0.48304</v>
+        <v>0.8165</v>
       </c>
       <c r="M78" s="15">
-        <v>0.46446</v>
+        <v>0.78384</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C79" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="D79" s="15" t="s">
         <v>240</v>
       </c>
-      <c r="D79" s="15" t="s">
+      <c r="E79" s="15" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15" t="s">
-        <v>186</v>
+        <v>41</v>
       </c>
       <c r="H79" s="15" t="s">
-        <v>37</v>
+        <v>242</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
-        <v>30</v>
+        <v>800</v>
       </c>
       <c r="K79" s="15">
-        <v>11.15</v>
+        <v>0.55736</v>
       </c>
       <c r="L79" s="15">
-        <v>9.35</v>
+        <v>0.48304</v>
       </c>
       <c r="M79" s="15">
-        <v>8.99</v>
+        <v>0.46446</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15" t="s">
-        <v>60</v>
+        <v>186</v>
       </c>
       <c r="H80" s="15" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
-        <v>1000</v>
+        <v>30</v>
       </c>
       <c r="K80" s="15">
-        <v>0.38669</v>
+        <v>11.15</v>
       </c>
       <c r="L80" s="15">
-        <v>0.35695</v>
+        <v>9.35</v>
       </c>
       <c r="M80" s="15">
-        <v>0.34207</v>
+        <v>8.99</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>246</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>248</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>1000</v>
       </c>
       <c r="K81" s="15">
-        <v>1.96</v>
+        <v>0.38669</v>
       </c>
       <c r="L81" s="15">
-        <v>1.81</v>
+        <v>0.35695</v>
       </c>
       <c r="M81" s="15">
-        <v>1.74</v>
+        <v>0.34207</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>249</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E82" s="15" t="s">
         <v>251</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="H82" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="K82" s="15">
-        <v>2.16</v>
+        <v>1.96</v>
       </c>
       <c r="L82" s="15">
-        <v>1.99</v>
+        <v>1.81</v>
       </c>
       <c r="M82" s="15">
-        <v>1.91</v>
+        <v>1.74</v>
       </c>
       <c r="N82" s="15"/>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>252</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>253</v>
       </c>
       <c r="E83" s="15" t="s">
         <v>254</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="H83" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
-        <v>2500</v>
+        <v>800</v>
       </c>
       <c r="K83" s="15">
-        <v>0.6645</v>
+        <v>2.16</v>
       </c>
       <c r="L83" s="15">
-        <v>0.61339</v>
+        <v>1.99</v>
       </c>
       <c r="M83" s="15">
-        <v>0.58783</v>
+        <v>1.91</v>
       </c>
       <c r="N83" s="15"/>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>255</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>256</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>257</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H84" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>2500</v>
       </c>
       <c r="K84" s="15">
-        <v>0.81768</v>
+        <v>0.6645</v>
       </c>
       <c r="L84" s="15">
-        <v>0.75478</v>
+        <v>0.61339</v>
       </c>
       <c r="M84" s="15">
-        <v>0.72334</v>
+        <v>0.58783</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>258</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>259</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>260</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="H85" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
-        <v>50</v>
+        <v>2500</v>
       </c>
       <c r="K85" s="15">
-        <v>4.14</v>
+        <v>0.81768</v>
       </c>
       <c r="L85" s="15">
-        <v>3.82</v>
+        <v>0.75478</v>
       </c>
       <c r="M85" s="15">
-        <v>3.66</v>
+        <v>0.72334</v>
       </c>
       <c r="N85" s="15"/>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>261</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>262</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>263</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="H86" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
-        <v>800</v>
+        <v>50</v>
       </c>
       <c r="K86" s="15">
-        <v>1.3</v>
+        <v>4.14</v>
       </c>
       <c r="L86" s="15">
-        <v>1.2</v>
+        <v>3.82</v>
       </c>
       <c r="M86" s="15">
-        <v>1.15</v>
+        <v>3.66</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>264</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>266</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15" t="s">
-        <v>267</v>
+        <v>41</v>
       </c>
       <c r="H87" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
-        <v>1500</v>
+        <v>800</v>
       </c>
       <c r="K87" s="15">
-        <v>0.44011</v>
+        <v>1.3</v>
       </c>
       <c r="L87" s="15">
-        <v>0.40625</v>
+        <v>1.2</v>
       </c>
       <c r="M87" s="15">
-        <v>0.38932</v>
+        <v>1.15</v>
       </c>
       <c r="N87" s="15"/>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C88" s="15" t="s">
+        <v>267</v>
+      </c>
+      <c r="D88" s="15" t="s">
         <v>268</v>
       </c>
-      <c r="D88" s="15" t="s">
+      <c r="E88" s="15" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15" t="s">
-        <v>30</v>
+        <v>270</v>
       </c>
       <c r="H88" s="15" t="s">
-        <v>271</v>
+        <v>47</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
-        <v>2500</v>
+        <v>1500</v>
       </c>
       <c r="K88" s="15">
-        <v>1.16</v>
+        <v>0.44011</v>
       </c>
       <c r="L88" s="15">
-        <v>0.97346</v>
+        <v>0.40625</v>
       </c>
       <c r="M88" s="15">
-        <v>0.93601</v>
+        <v>0.38932</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C89" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="D89" s="15" t="s">
         <v>272</v>
       </c>
-      <c r="D89" s="15" t="s">
+      <c r="E89" s="15" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15" t="s">
-        <v>275</v>
+        <v>30</v>
       </c>
       <c r="H89" s="15" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
-        <v>30</v>
+        <v>2500</v>
       </c>
       <c r="K89" s="15">
-        <v>2.61</v>
+        <v>1.16</v>
       </c>
       <c r="L89" s="15">
-        <v>2.18</v>
+        <v>0.97346</v>
       </c>
       <c r="M89" s="15">
-        <v>2.1</v>
+        <v>0.93601</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
-      <c r="Q89" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C90" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="D90" s="15" t="s">
+        <v>276</v>
+      </c>
+      <c r="E90" s="15" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15" t="s">
-        <v>208</v>
+        <v>278</v>
       </c>
       <c r="H90" s="15" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="I90" s="15"/>
+        <v>279</v>
+      </c>
+      <c r="I90" s="15" t="s">
+        <v>280</v>
+      </c>
       <c r="J90" s="15">
-        <v>30</v>
+        <v>3000</v>
       </c>
       <c r="K90" s="15">
-        <v>0.96828</v>
+        <v>0.17021</v>
       </c>
       <c r="L90" s="15">
-        <v>0.83918</v>
+        <v>0.14751</v>
       </c>
       <c r="M90" s="15">
-        <v>0.8069</v>
-[...1 lines deleted...]
-      <c r="N90" s="15"/>
+        <v>0.14184</v>
+      </c>
+      <c r="N90" s="15">
+        <v>10</v>
+      </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="D91" s="15" t="s">
+        <v>276</v>
+      </c>
+      <c r="E91" s="15" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15" t="s">
-        <v>208</v>
+        <v>36</v>
       </c>
       <c r="H91" s="15" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="I91" s="15"/>
+        <v>279</v>
+      </c>
+      <c r="I91" s="15" t="s">
+        <v>280</v>
+      </c>
       <c r="J91" s="15">
-        <v>30</v>
+        <v>3000</v>
       </c>
       <c r="K91" s="15">
-        <v>1.67</v>
+        <v>0.16793</v>
       </c>
       <c r="L91" s="15">
-        <v>1.45</v>
+        <v>0.14554</v>
       </c>
       <c r="M91" s="15">
-        <v>1.4</v>
-[...1 lines deleted...]
-      <c r="N91" s="15"/>
+        <v>0.13994</v>
+      </c>
+      <c r="N91" s="15">
+        <v>10</v>
+      </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="D92" s="15" t="s">
         <v>283</v>
       </c>
-      <c r="D92" s="15" t="s">
+      <c r="E92" s="15" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="H92" s="15" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="K92" s="15">
-        <v>4.15</v>
+        <v>2.61</v>
       </c>
       <c r="L92" s="15">
-        <v>3.6</v>
+        <v>2.18</v>
       </c>
       <c r="M92" s="15">
-        <v>3.46</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.1</v>
+      </c>
+      <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15">
-        <v>100</v>
+        <v>450</v>
       </c>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C93" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="D93" s="15" t="s">
         <v>287</v>
       </c>
-      <c r="D93" s="15" t="s">
+      <c r="E93" s="15" t="s">
         <v>288</v>
       </c>
-      <c r="E93" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F93" s="15"/>
-      <c r="G93" s="15"/>
-      <c r="H93" s="15"/>
+      <c r="G93" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="H93" s="15" t="s">
+        <v>279</v>
+      </c>
       <c r="I93" s="15"/>
-      <c r="J93" s="15"/>
+      <c r="J93" s="15">
+        <v>30</v>
+      </c>
       <c r="K93" s="15">
-        <v>12.78</v>
+        <v>0.96828</v>
       </c>
       <c r="L93" s="15">
-        <v>10.72</v>
+        <v>0.83918</v>
       </c>
       <c r="M93" s="15">
-        <v>10.31</v>
+        <v>0.8069</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>290</v>
       </c>
-      <c r="D94" s="15" t="s">
+      <c r="E94" s="15" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080046116</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
-        <v>64</v>
+        <v>197</v>
       </c>
       <c r="H94" s="15" t="s">
-        <v>31</v>
+        <v>279</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
-        <v>2500</v>
+        <v>30</v>
       </c>
       <c r="K94" s="15">
-        <v>0.24708</v>
+        <v>1.67</v>
       </c>
       <c r="L94" s="15">
-        <v>0.19925</v>
+        <v>1.45</v>
       </c>
       <c r="M94" s="15">
-        <v>0.19128</v>
+        <v>1.4</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C95" s="15" t="s">
         <v>292</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>293</v>
       </c>
-      <c r="E95" s="15">
-        <v>10080054732</v>
+      <c r="E95" s="15" t="s">
+        <v>294</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
-        <v>73</v>
+        <v>295</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="I95" s="15"/>
-      <c r="J95" s="15"/>
+      <c r="J95" s="15">
+        <v>10</v>
+      </c>
       <c r="K95" s="15">
-        <v>1.84</v>
+        <v>4.15</v>
       </c>
       <c r="L95" s="15">
-        <v>1.51</v>
+        <v>3.6</v>
       </c>
       <c r="M95" s="15">
-        <v>1.45</v>
-[...1 lines deleted...]
-      <c r="N95" s="15"/>
+        <v>3.46</v>
+      </c>
+      <c r="N95" s="15">
+        <v>610</v>
+      </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
-      <c r="Q95" s="15"/>
+      <c r="Q95" s="15">
+        <v>100</v>
+      </c>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="E96" s="15" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="F96" s="15"/>
-      <c r="G96" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G96" s="15"/>
+      <c r="H96" s="15"/>
       <c r="I96" s="15"/>
       <c r="J96" s="15"/>
       <c r="K96" s="15">
-        <v>0.60222</v>
+        <v>12.78</v>
       </c>
       <c r="L96" s="15">
-        <v>0.60222</v>
+        <v>10.72</v>
       </c>
       <c r="M96" s="15">
-        <v>0.60222</v>
+        <v>10.31</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="E97" s="15">
-        <v>10080048165</v>
+        <v>10080046116</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
-        <v>108</v>
+        <v>64</v>
       </c>
       <c r="H97" s="15" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="I97" s="15"/>
-      <c r="J97" s="15"/>
+      <c r="J97" s="15">
+        <v>2500</v>
+      </c>
       <c r="K97" s="15">
-        <v>0.07611</v>
+        <v>0.24708</v>
       </c>
       <c r="L97" s="15">
-        <v>0.06343</v>
+        <v>0.19925</v>
       </c>
       <c r="M97" s="15">
-        <v>0.06088</v>
+        <v>0.19128</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E98" s="15">
-        <v>10080058931</v>
+        <v>10080054732</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="H98" s="15" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="I98" s="15"/>
+      <c r="J98" s="15"/>
       <c r="K98" s="15">
-        <v>0.063</v>
+        <v>1.84</v>
       </c>
       <c r="L98" s="15">
-        <v>0.0525</v>
+        <v>1.51</v>
       </c>
       <c r="M98" s="15">
-        <v>0.0504</v>
+        <v>1.45</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E99" s="15" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15" t="s">
-        <v>117</v>
+        <v>64</v>
       </c>
       <c r="H99" s="15" t="s">
-        <v>51</v>
+        <v>274</v>
       </c>
       <c r="I99" s="15"/>
-      <c r="J99" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J99" s="15"/>
       <c r="K99" s="15">
-        <v>0.04737</v>
+        <v>0.60222</v>
       </c>
       <c r="L99" s="15">
-        <v>0.04737</v>
+        <v>0.60222</v>
       </c>
       <c r="M99" s="15">
-        <v>0.04737</v>
+        <v>0.60222</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E100" s="15">
-        <v>10080044561</v>
+        <v>10080048165</v>
       </c>
       <c r="F100" s="15"/>
-      <c r="G100" s="15"/>
+      <c r="G100" s="15" t="s">
+        <v>108</v>
+      </c>
       <c r="H100" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I100" s="15"/>
-      <c r="J100" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J100" s="15"/>
       <c r="K100" s="15">
-        <v>0.07904</v>
+        <v>0.07611</v>
       </c>
       <c r="L100" s="15">
-        <v>0.06374</v>
+        <v>0.06343</v>
       </c>
       <c r="M100" s="15">
-        <v>0.06119</v>
+        <v>0.06088</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E101" s="15">
-        <v>10080048689</v>
+        <v>10080058931</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15" t="s">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="H101" s="15" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="I101" s="15"/>
+        <v>51</v>
+      </c>
+      <c r="I101" s="15" t="s">
+        <v>310</v>
+      </c>
       <c r="J101" s="15">
-        <v>50</v>
+        <v>1000</v>
       </c>
       <c r="K101" s="15">
-        <v>1.04</v>
+        <v>0.063</v>
       </c>
       <c r="L101" s="15">
-        <v>0.86347</v>
+        <v>0.0525</v>
       </c>
       <c r="M101" s="15">
-        <v>0.82892</v>
+        <v>0.0504</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>10080005054</v>
+        <v>312</v>
+      </c>
+      <c r="E102" s="15" t="s">
+        <v>313</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
-        <v>87</v>
+        <v>117</v>
       </c>
       <c r="H102" s="15" t="s">
-        <v>271</v>
+        <v>51</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
-        <v>50</v>
+        <v>1000</v>
       </c>
       <c r="K102" s="15">
-        <v>0.70204</v>
+        <v>0.04737</v>
       </c>
       <c r="L102" s="15">
-        <v>0.67618</v>
+        <v>0.04737</v>
       </c>
       <c r="M102" s="15">
-        <v>0.65154</v>
+        <v>0.04737</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>315</v>
+      </c>
+      <c r="E103" s="15">
+        <v>10080044561</v>
       </c>
       <c r="F103" s="15"/>
-      <c r="G103" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
-        <v>314</v>
+        <v>47</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
-        <v>50</v>
+        <v>2000</v>
       </c>
       <c r="K103" s="15">
-        <v>1.18</v>
+        <v>0.07904</v>
       </c>
       <c r="L103" s="15">
-        <v>0.98807</v>
+        <v>0.06374</v>
       </c>
       <c r="M103" s="15">
-        <v>0.95006</v>
+        <v>0.06119</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E104" s="15">
-        <v>10080061819</v>
+        <v>10080048689</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="H104" s="15" t="s">
-        <v>317</v>
+        <v>274</v>
       </c>
       <c r="I104" s="15"/>
-      <c r="J104" s="15"/>
+      <c r="J104" s="15">
+        <v>50</v>
+      </c>
       <c r="K104" s="15">
-        <v>0.08086</v>
+        <v>1.04</v>
       </c>
       <c r="L104" s="15">
-        <v>0.06738</v>
+        <v>0.86347</v>
       </c>
       <c r="M104" s="15">
-        <v>0.06469</v>
+        <v>0.82892</v>
       </c>
       <c r="N104" s="15"/>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>318</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>319</v>
       </c>
-      <c r="E105" s="15" t="s">
-        <v>320</v>
+      <c r="E105" s="15">
+        <v>10080005054</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
-        <v>5000</v>
+        <v>50</v>
       </c>
       <c r="K105" s="15">
-        <v>0.95126</v>
+        <v>0.70204</v>
       </c>
       <c r="L105" s="15">
-        <v>0.79271</v>
+        <v>0.67618</v>
       </c>
       <c r="M105" s="15">
-        <v>0.761</v>
+        <v>0.65154</v>
       </c>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C106" s="15" t="s">
+        <v>320</v>
+      </c>
+      <c r="D106" s="15" t="s">
         <v>321</v>
       </c>
-      <c r="D106" s="15" t="s">
+      <c r="E106" s="15" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080065635</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="H106" s="15" t="s">
-        <v>271</v>
+        <v>323</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
-        <v>2000</v>
+        <v>50</v>
       </c>
       <c r="K106" s="15">
-        <v>0.29886</v>
+        <v>1.18</v>
       </c>
       <c r="L106" s="15">
-        <v>0.24904</v>
+        <v>0.98807</v>
       </c>
       <c r="M106" s="15">
-        <v>0.23909</v>
+        <v>0.95006</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E107" s="15">
-        <v>10080058339</v>
+        <v>10080061819</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="I107" s="15" t="s">
         <v>326</v>
       </c>
-      <c r="J107" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="I107" s="15"/>
+      <c r="J107" s="15"/>
       <c r="K107" s="15">
-        <v>0.04</v>
+        <v>0.08086</v>
       </c>
       <c r="L107" s="15">
-        <v>0.04</v>
+        <v>0.06738</v>
       </c>
       <c r="M107" s="15">
-        <v>0.04</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.06469</v>
+      </c>
+      <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>327</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>328</v>
       </c>
       <c r="E108" s="15" t="s">
         <v>329</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
-        <v>30</v>
+        <v>108</v>
       </c>
       <c r="H108" s="15" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="I108" s="15"/>
       <c r="J108" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K108" s="15">
-        <v>0.45309</v>
+        <v>0.95126</v>
       </c>
       <c r="L108" s="15">
-        <v>0.39268</v>
+        <v>0.79271</v>
       </c>
       <c r="M108" s="15">
-        <v>0.37758</v>
+        <v>0.761</v>
       </c>
       <c r="N108" s="15"/>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C109" s="15" t="s">
+        <v>330</v>
+      </c>
+      <c r="D109" s="15" t="s">
         <v>331</v>
       </c>
-      <c r="D109" s="15" t="s">
-[...3 lines deleted...]
-        <v>333</v>
+      <c r="E109" s="15">
+        <v>10080065635</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
-        <v>44</v>
+        <v>117</v>
       </c>
       <c r="H109" s="15" t="s">
-        <v>334</v>
+        <v>274</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
-        <v>2500</v>
+        <v>2000</v>
       </c>
       <c r="K109" s="15">
-        <v>0.23751</v>
+        <v>0.29886</v>
       </c>
       <c r="L109" s="15">
-        <v>0.1992</v>
+        <v>0.24904</v>
       </c>
       <c r="M109" s="15">
-        <v>0.19155</v>
+        <v>0.23909</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="E110" s="15">
-        <v>10080038285</v>
+        <v>10080058339</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
-        <v>337</v>
+        <v>108</v>
       </c>
       <c r="H110" s="15" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I110" s="15"/>
+        <v>334</v>
+      </c>
+      <c r="I110" s="15" t="s">
+        <v>335</v>
+      </c>
       <c r="J110" s="15">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="K110" s="15">
-        <v>0.19315</v>
+        <v>0.04</v>
       </c>
       <c r="L110" s="15">
-        <v>0.16097</v>
+        <v>0.04</v>
       </c>
       <c r="M110" s="15">
-        <v>0.15453</v>
-[...1 lines deleted...]
-      <c r="N110" s="15"/>
+        <v>0.04</v>
+      </c>
+      <c r="N110" s="15">
+        <v>5087</v>
+      </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
+        <v>336</v>
+      </c>
+      <c r="D111" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="E111" s="15" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H111" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="I111" s="15"/>
-      <c r="J111" s="15"/>
+      <c r="I111" s="15" t="s">
+        <v>339</v>
+      </c>
+      <c r="J111" s="15">
+        <v>500</v>
+      </c>
       <c r="K111" s="15">
-        <v>3.18</v>
+        <v>0.45309</v>
       </c>
       <c r="L111" s="15">
-        <v>2.67</v>
+        <v>0.39268</v>
       </c>
       <c r="M111" s="15">
-        <v>2.57</v>
+        <v>0.37758</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C112" s="15" t="s">
+        <v>340</v>
+      </c>
+      <c r="D112" s="15" t="s">
         <v>341</v>
       </c>
-      <c r="D112" s="15" t="s">
+      <c r="E112" s="15" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H112" s="15" t="s">
-        <v>31</v>
+        <v>343</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>2500</v>
       </c>
       <c r="K112" s="15">
-        <v>2.09</v>
+        <v>0.23751</v>
       </c>
       <c r="L112" s="15">
-        <v>1.75</v>
+        <v>0.1992</v>
       </c>
       <c r="M112" s="15">
-        <v>1.69</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.19155</v>
+      </c>
+      <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>344</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="15">
-        <v>10080008282</v>
+        <v>10080038285</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
-        <v>44</v>
+        <v>346</v>
       </c>
       <c r="H113" s="15" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="K113" s="15">
-        <v>0.91514</v>
+        <v>0.19315</v>
       </c>
       <c r="L113" s="15">
-        <v>0.79312</v>
+        <v>0.16097</v>
       </c>
       <c r="M113" s="15">
-        <v>0.76261</v>
+        <v>0.15453</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>10080067418</v>
+        <v>348</v>
+      </c>
+      <c r="E114" s="15" t="s">
+        <v>349</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H114" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I114" s="15"/>
-      <c r="J114" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J114" s="15"/>
       <c r="K114" s="15">
-        <v>0.11581</v>
+        <v>3.18</v>
       </c>
       <c r="L114" s="15">
-        <v>0.0965</v>
+        <v>2.67</v>
       </c>
       <c r="M114" s="15">
-        <v>0.09264</v>
+        <v>2.57</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>10080008267</v>
+        <v>351</v>
+      </c>
+      <c r="E115" s="15" t="s">
+        <v>352</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H115" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I115" s="15"/>
-      <c r="J115" s="15"/>
+      <c r="J115" s="15">
+        <v>2500</v>
+      </c>
       <c r="K115" s="15">
-        <v>0.12269</v>
+        <v>2.09</v>
       </c>
       <c r="L115" s="15">
-        <v>0.10225</v>
+        <v>1.75</v>
       </c>
       <c r="M115" s="15">
-        <v>0.09815</v>
-[...1 lines deleted...]
-      <c r="N115" s="15"/>
+        <v>1.69</v>
+      </c>
+      <c r="N115" s="15">
+        <v>80</v>
+      </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>354</v>
+      </c>
+      <c r="E116" s="15">
+        <v>10080008282</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H116" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>2500</v>
       </c>
       <c r="K116" s="15">
-        <v>2.05</v>
+        <v>0.91514</v>
       </c>
       <c r="L116" s="15">
-        <v>1.77</v>
+        <v>0.79312</v>
       </c>
       <c r="M116" s="15">
-        <v>1.7</v>
+        <v>0.76261</v>
       </c>
       <c r="N116" s="15"/>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="E117" s="15">
-        <v>10080072880</v>
+        <v>10080067418</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H117" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I117" s="15"/>
-      <c r="J117" s="15"/>
+      <c r="J117" s="15">
+        <v>2500</v>
+      </c>
       <c r="K117" s="15">
-        <v>0.16583</v>
+        <v>0.11581</v>
       </c>
       <c r="L117" s="15">
-        <v>0.13818</v>
+        <v>0.0965</v>
       </c>
       <c r="M117" s="15">
-        <v>0.13265</v>
+        <v>0.09264</v>
       </c>
       <c r="N117" s="15"/>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>358</v>
+      </c>
+      <c r="E118" s="15">
+        <v>10080008267</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H118" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15"/>
       <c r="K118" s="15">
-        <v>0.08699999999999999</v>
+        <v>0.12269</v>
       </c>
       <c r="L118" s="15">
-        <v>0.08699999999999999</v>
+        <v>0.10225</v>
       </c>
       <c r="M118" s="15">
-        <v>0.08699999999999999</v>
+        <v>0.09815</v>
       </c>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="E119" s="15" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H119" s="15" t="s">
-        <v>359</v>
+        <v>31</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="K119" s="15">
-        <v>0.05558</v>
+        <v>1.82</v>
       </c>
       <c r="L119" s="15">
-        <v>0.05558</v>
+        <v>1.58</v>
       </c>
       <c r="M119" s="15">
-        <v>0.05558</v>
+        <v>1.52</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>363</v>
+      </c>
+      <c r="E120" s="15">
+        <v>10080072880</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H120" s="15" t="s">
-        <v>361</v>
+        <v>31</v>
       </c>
       <c r="I120" s="15"/>
-      <c r="J120" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J120" s="15"/>
       <c r="K120" s="15">
-        <v>0.08</v>
+        <v>0.16583</v>
       </c>
       <c r="L120" s="15">
-        <v>0.08</v>
+        <v>0.13818</v>
       </c>
       <c r="M120" s="15">
-        <v>0.08</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.13265</v>
+      </c>
+      <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E121" s="15" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I121" s="15"/>
-      <c r="J121" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J121" s="15"/>
       <c r="K121" s="15">
-        <v>0.4146</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="L121" s="15">
-        <v>0.4146</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="M121" s="15">
-        <v>0.4146</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C122" s="15" t="s">
+        <v>364</v>
+      </c>
+      <c r="D122" s="15" t="s">
         <v>365</v>
       </c>
-      <c r="D122" s="15" t="s">
-[...3 lines deleted...]
-        <v>10080008254</v>
+      <c r="E122" s="15" t="s">
+        <v>367</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H122" s="15" t="s">
-        <v>31</v>
+        <v>368</v>
       </c>
       <c r="I122" s="15"/>
-      <c r="J122" s="15"/>
+      <c r="J122" s="15">
+        <v>3000</v>
+      </c>
       <c r="K122" s="15">
-        <v>0.15986</v>
+        <v>0.05558</v>
       </c>
       <c r="L122" s="15">
-        <v>0.13854</v>
+        <v>0.05558</v>
       </c>
       <c r="M122" s="15">
-        <v>0.13321</v>
+        <v>0.05558</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="E123" s="15" t="s">
         <v>369</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="H123" s="15" t="s">
-        <v>31</v>
+        <v>370</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="K123" s="15">
-        <v>1.23</v>
+        <v>0.08</v>
       </c>
       <c r="L123" s="15">
-        <v>1.04</v>
+        <v>0.08</v>
       </c>
       <c r="M123" s="15">
-        <v>0.99556</v>
-[...1 lines deleted...]
-      <c r="N123" s="15"/>
+        <v>0.08</v>
+      </c>
+      <c r="N123" s="15">
+        <v>5168</v>
+      </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E124" s="15" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
-        <v>373</v>
+        <v>44</v>
       </c>
       <c r="H124" s="15" t="s">
-        <v>374</v>
+        <v>31</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
-        <v>12</v>
+        <v>2500</v>
       </c>
       <c r="K124" s="15">
-        <v>47.64</v>
+        <v>0.4146</v>
       </c>
       <c r="L124" s="15">
-        <v>39.96</v>
+        <v>0.4146</v>
       </c>
       <c r="M124" s="15">
-        <v>38.42</v>
+        <v>0.4146</v>
       </c>
       <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
+        <v>374</v>
+      </c>
+      <c r="D125" s="15" t="s">
         <v>375</v>
       </c>
-      <c r="D125" s="15" t="s">
-[...3 lines deleted...]
-        <v>377</v>
+      <c r="E125" s="15">
+        <v>10080008254</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="H125" s="15" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="I125" s="15"/>
-      <c r="J125" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J125" s="15"/>
       <c r="K125" s="15">
-        <v>4.77</v>
+        <v>0.15986</v>
       </c>
       <c r="L125" s="15">
-        <v>3.84</v>
+        <v>0.13854</v>
       </c>
       <c r="M125" s="15">
-        <v>3.69</v>
+        <v>0.13321</v>
       </c>
       <c r="N125" s="15"/>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
+        <v>376</v>
+      </c>
+      <c r="D126" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="E126" s="15" t="s">
         <v>378</v>
-      </c>
-[...4 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="H126" s="15" t="s">
-        <v>149</v>
+        <v>31</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
-        <v>50</v>
+        <v>2500</v>
       </c>
       <c r="K126" s="15">
-        <v>0.76806</v>
+        <v>1.23</v>
       </c>
       <c r="L126" s="15">
-        <v>0.55</v>
+        <v>1.04</v>
       </c>
       <c r="M126" s="15">
-        <v>0.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.99556</v>
+      </c>
+      <c r="N126" s="15"/>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
-      <c r="Q126" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C127" s="15" t="s">
+        <v>379</v>
+      </c>
+      <c r="D127" s="15" t="s">
+        <v>380</v>
+      </c>
+      <c r="E127" s="15" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>10080060341</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
-        <v>64</v>
+        <v>382</v>
       </c>
       <c r="H127" s="15" t="s">
-        <v>37</v>
+        <v>383</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
-        <v>2500</v>
+        <v>12</v>
       </c>
       <c r="K127" s="15">
-        <v>0.20231</v>
+        <v>47.64</v>
       </c>
       <c r="L127" s="15">
-        <v>0.19421</v>
+        <v>39.96</v>
       </c>
       <c r="M127" s="15">
-        <v>0.19421</v>
+        <v>38.42</v>
       </c>
       <c r="N127" s="15"/>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E128" s="15" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15" t="s">
-        <v>64</v>
+        <v>120</v>
       </c>
       <c r="H128" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I128" s="15"/>
-      <c r="J128" s="15"/>
+      <c r="J128" s="15">
+        <v>50</v>
+      </c>
       <c r="K128" s="15">
-        <v>0.38112</v>
+        <v>4.77</v>
       </c>
       <c r="L128" s="15">
-        <v>0.31964</v>
+        <v>3.84</v>
       </c>
       <c r="M128" s="15">
-        <v>0.30735</v>
+        <v>3.69</v>
       </c>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C129" s="15" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D129" s="15" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E129" s="15" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
-        <v>41</v>
+        <v>183</v>
       </c>
       <c r="H129" s="15" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
-        <v>1000</v>
+        <v>50</v>
       </c>
       <c r="K129" s="15">
-        <v>0.6440399999999999</v>
+        <v>0.76806</v>
       </c>
       <c r="L129" s="15">
-        <v>0.54016</v>
+        <v>0.55</v>
       </c>
       <c r="M129" s="15">
-        <v>0.51939</v>
-[...1 lines deleted...]
-      <c r="N129" s="15"/>
+        <v>0.5</v>
+      </c>
+      <c r="N129" s="15">
+        <v>7344</v>
+      </c>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
-      <c r="Q129" s="15"/>
+      <c r="Q129" s="15">
+        <v>1000</v>
+      </c>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
-        <v>222</v>
+        <v>32</v>
       </c>
       <c r="C130" s="15" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D130" s="15" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E130" s="15">
-        <v>10080045717</v>
+        <v>10080060341</v>
       </c>
       <c r="F130" s="15"/>
-      <c r="G130" s="15"/>
+      <c r="G130" s="15" t="s">
+        <v>64</v>
+      </c>
       <c r="H130" s="15" t="s">
-        <v>391</v>
+        <v>37</v>
       </c>
       <c r="I130" s="15"/>
-      <c r="J130" s="15"/>
+      <c r="J130" s="15">
+        <v>2500</v>
+      </c>
       <c r="K130" s="15">
-        <v>0.64679</v>
+        <v>0.20231</v>
       </c>
       <c r="L130" s="15">
-        <v>0.53037</v>
+        <v>0.19421</v>
       </c>
       <c r="M130" s="15">
-        <v>0.5088200000000001</v>
+        <v>0.19421</v>
       </c>
       <c r="N130" s="15"/>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
-        <v>222</v>
+        <v>32</v>
       </c>
       <c r="C131" s="15" t="s">
         <v>392</v>
       </c>
       <c r="D131" s="15" t="s">
         <v>393</v>
       </c>
-      <c r="E131" s="15">
-        <v>10080031427</v>
+      <c r="E131" s="15" t="s">
+        <v>394</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
-        <v>394</v>
+        <v>64</v>
       </c>
       <c r="H131" s="15" t="s">
-        <v>391</v>
+        <v>37</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15"/>
       <c r="K131" s="15">
-        <v>0.38597</v>
+        <v>0.38112</v>
       </c>
       <c r="L131" s="15">
-        <v>0.3345</v>
+        <v>0.31964</v>
       </c>
       <c r="M131" s="15">
-        <v>0.32164</v>
+        <v>0.30735</v>
       </c>
       <c r="N131" s="15"/>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C132" s="15" t="s">
         <v>395</v>
       </c>
       <c r="D132" s="15" t="s">
         <v>396</v>
       </c>
-      <c r="E132" s="15">
-        <v>10080067675</v>
+      <c r="E132" s="15" t="s">
+        <v>397</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
-        <v>394</v>
+        <v>41</v>
       </c>
       <c r="H132" s="15" t="s">
-        <v>391</v>
+        <v>37</v>
       </c>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
-        <v>2500</v>
+        <v>1000</v>
       </c>
       <c r="K132" s="15">
-        <v>1.44</v>
+        <v>0.6440399999999999</v>
       </c>
       <c r="L132" s="15">
-        <v>1.44</v>
+        <v>0.54016</v>
       </c>
       <c r="M132" s="15">
-        <v>1.44</v>
+        <v>0.51939</v>
       </c>
       <c r="N132" s="15"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
-        <v>32</v>
+        <v>226</v>
       </c>
       <c r="C133" s="15" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D133" s="15" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E133" s="15" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="H133" s="15" t="s">
-        <v>37</v>
+        <v>401</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
-        <v>50</v>
+        <v>3000</v>
       </c>
       <c r="K133" s="15">
-        <v>2.74</v>
+        <v>0.3182</v>
       </c>
       <c r="L133" s="15">
-        <v>2.3</v>
+        <v>0.27577</v>
       </c>
       <c r="M133" s="15">
-        <v>2.21</v>
+        <v>0.26516</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
-        <v>32</v>
+        <v>226</v>
       </c>
       <c r="C134" s="15" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="D134" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="15">
+        <v>10080045717</v>
+      </c>
+      <c r="F134" s="15"/>
+      <c r="G134" s="15"/>
+      <c r="H134" s="15" t="s">
         <v>401</v>
       </c>
-      <c r="E134" s="15" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="I134" s="15"/>
-      <c r="J134" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J134" s="15"/>
       <c r="K134" s="15">
-        <v>3.64</v>
+        <v>0.64679</v>
       </c>
       <c r="L134" s="15">
-        <v>3.64</v>
+        <v>0.53037</v>
       </c>
       <c r="M134" s="15">
-        <v>3.64</v>
+        <v>0.5088200000000001</v>
       </c>
       <c r="N134" s="15"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
-        <v>32</v>
+        <v>226</v>
       </c>
       <c r="C135" s="15" t="s">
+        <v>404</v>
+      </c>
+      <c r="D135" s="15" t="s">
         <v>405</v>
       </c>
-      <c r="D135" s="15" t="s">
-[...3 lines deleted...]
-        <v>407</v>
+      <c r="E135" s="15">
+        <v>10080031427</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="H135" s="15" t="s">
-        <v>37</v>
+        <v>401</v>
       </c>
       <c r="I135" s="15"/>
-      <c r="J135" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J135" s="15"/>
       <c r="K135" s="15">
-        <v>0.24761</v>
+        <v>0.38597</v>
       </c>
       <c r="L135" s="15">
-        <v>0.24761</v>
+        <v>0.3345</v>
       </c>
       <c r="M135" s="15">
-        <v>0.24761</v>
+        <v>0.32164</v>
       </c>
       <c r="N135" s="15"/>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C136" s="15" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="D136" s="15" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>408</v>
+      </c>
+      <c r="E136" s="15">
+        <v>10080067675</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
-        <v>36</v>
+        <v>406</v>
       </c>
       <c r="H136" s="15" t="s">
-        <v>37</v>
+        <v>401</v>
       </c>
       <c r="I136" s="15"/>
       <c r="J136" s="15">
-        <v>1000</v>
+        <v>2500</v>
       </c>
       <c r="K136" s="15">
-        <v>0.08945</v>
+        <v>1.44</v>
       </c>
       <c r="L136" s="15">
-        <v>0.07752000000000001</v>
+        <v>1.44</v>
       </c>
       <c r="M136" s="15">
-        <v>0.07454</v>
+        <v>1.44</v>
       </c>
       <c r="N136" s="15"/>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C137" s="15" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="D137" s="15" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E137" s="15" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F137" s="15"/>
-      <c r="G137" s="15"/>
+      <c r="G137" s="15" t="s">
+        <v>60</v>
+      </c>
       <c r="H137" s="15" t="s">
-        <v>415</v>
+        <v>37</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="K137" s="15">
-        <v>0.4</v>
+        <v>2.74</v>
       </c>
       <c r="L137" s="15">
-        <v>0.4</v>
+        <v>2.3</v>
       </c>
       <c r="M137" s="15">
-        <v>0.4</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.21</v>
+      </c>
+      <c r="N137" s="15"/>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C138" s="15" t="s">
+        <v>412</v>
+      </c>
+      <c r="D138" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="E138" s="15" t="s">
+        <v>414</v>
+      </c>
+      <c r="F138" s="15"/>
+      <c r="G138" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="H138" s="15" t="s">
         <v>416</v>
-      </c>
-[...9 lines deleted...]
-        <v>415</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="K138" s="15">
-        <v>0.35871</v>
+        <v>3.64</v>
       </c>
       <c r="L138" s="15">
-        <v>0</v>
+        <v>3.64</v>
       </c>
       <c r="M138" s="15">
-        <v>0</v>
+        <v>3.64</v>
       </c>
       <c r="N138" s="15"/>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
-      <c r="B139" s="14"/>
-[...2 lines deleted...]
-      <c r="E139" s="15"/>
+      <c r="B139" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C139" s="15" t="s">
+        <v>417</v>
+      </c>
+      <c r="D139" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="E139" s="15" t="s">
+        <v>419</v>
+      </c>
       <c r="F139" s="15"/>
-      <c r="G139" s="15"/>
-      <c r="H139" s="15"/>
+      <c r="G139" s="15" t="s">
+        <v>420</v>
+      </c>
+      <c r="H139" s="15" t="s">
+        <v>37</v>
+      </c>
       <c r="I139" s="15"/>
-      <c r="J139" s="15"/>
-[...2 lines deleted...]
-      <c r="M139" s="15"/>
+      <c r="J139" s="15">
+        <v>5000</v>
+      </c>
+      <c r="K139" s="15">
+        <v>0.24761</v>
+      </c>
+      <c r="L139" s="15">
+        <v>0.24761</v>
+      </c>
+      <c r="M139" s="15">
+        <v>0.24761</v>
+      </c>
       <c r="N139" s="15"/>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
+      <c r="R139"/>
+    </row>
+    <row r="140" spans="1:18">
+      <c r="B140" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C140" s="15" t="s">
+        <v>421</v>
+      </c>
+      <c r="D140" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="E140" s="15" t="s">
+        <v>423</v>
+      </c>
+      <c r="F140" s="15"/>
+      <c r="G140" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="H140" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="I140" s="15"/>
+      <c r="J140" s="15">
+        <v>1000</v>
+      </c>
+      <c r="K140" s="15">
+        <v>0.08945</v>
+      </c>
+      <c r="L140" s="15">
+        <v>0.07752000000000001</v>
+      </c>
+      <c r="M140" s="15">
+        <v>0.07454</v>
+      </c>
+      <c r="N140" s="15"/>
+      <c r="O140" s="15"/>
+      <c r="P140" s="15"/>
+      <c r="Q140" s="15"/>
+      <c r="R140"/>
+    </row>
+    <row r="141" spans="1:18">
+      <c r="B141" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C141" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="D141" s="15" t="s">
+        <v>425</v>
+      </c>
+      <c r="E141" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="F141" s="15"/>
+      <c r="G141" s="15"/>
+      <c r="H141" s="15" t="s">
+        <v>427</v>
+      </c>
+      <c r="I141" s="15"/>
+      <c r="J141" s="15">
+        <v>1</v>
+      </c>
+      <c r="K141" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="L141" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="M141" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="N141" s="15">
+        <v>92</v>
+      </c>
+      <c r="O141" s="15"/>
+      <c r="P141" s="15"/>
+      <c r="Q141" s="15"/>
+      <c r="R141"/>
+    </row>
+    <row r="142" spans="1:18">
+      <c r="B142" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C142" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="D142" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="E142" s="15" t="s">
+        <v>430</v>
+      </c>
+      <c r="F142" s="15"/>
+      <c r="G142" s="15"/>
+      <c r="H142" s="15" t="s">
+        <v>427</v>
+      </c>
+      <c r="I142" s="15"/>
+      <c r="J142" s="15">
+        <v>1</v>
+      </c>
+      <c r="K142" s="15">
+        <v>0.35871</v>
+      </c>
+      <c r="L142" s="15">
+        <v>0</v>
+      </c>
+      <c r="M142" s="15">
+        <v>0</v>
+      </c>
+      <c r="N142" s="15"/>
+      <c r="O142" s="15"/>
+      <c r="P142" s="15"/>
+      <c r="Q142" s="15"/>
+      <c r="R142"/>
+    </row>
+    <row r="143" spans="1:18">
+      <c r="B143" s="14"/>
+      <c r="C143" s="15"/>
+      <c r="D143" s="15"/>
+      <c r="E143" s="15"/>
+      <c r="F143" s="15"/>
+      <c r="G143" s="15"/>
+      <c r="H143" s="15"/>
+      <c r="I143" s="15"/>
+      <c r="J143" s="15"/>
+      <c r="K143" s="15"/>
+      <c r="L143" s="15"/>
+      <c r="M143" s="15"/>
+      <c r="N143" s="15"/>
+      <c r="O143" s="15"/>
+      <c r="P143" s="15"/>
+      <c r="Q143" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -7240,317 +7440,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>426</v>
+        <v>438</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>437</v>
+        <v>449</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>438</v>
+        <v>450</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>