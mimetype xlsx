--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="458">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="460">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>29.05.2026</t>
+    <t>19.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -706,50 +706,53 @@
   <si>
     <t>BTA41-800B</t>
   </si>
   <si>
     <t>800V 40A (4Q) / BTA41-800B</t>
   </si>
   <si>
     <t>UT-00104207</t>
   </si>
   <si>
     <t>HSDQ</t>
   </si>
   <si>
     <t>Тиристоры / Bourns</t>
   </si>
   <si>
     <t>UT-00106494</t>
   </si>
   <si>
     <t>SLKOR</t>
   </si>
   <si>
     <t>UT-00146511</t>
   </si>
   <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
     <t>BTA41-800BQ</t>
   </si>
   <si>
     <t>800V 40A (4Q) / BTA41-800BQ</t>
   </si>
   <si>
     <t>10-00075318</t>
   </si>
   <si>
     <t xml:space="preserve">BTA41-800B WeEn, BTA41-600BRG ST, BTA41-800BRG ST, </t>
   </si>
   <si>
     <t>BTB16-800CWRG</t>
   </si>
   <si>
     <t>800V 16A / BTB16-800CWRG</t>
   </si>
   <si>
     <t>UT-00100249</t>
   </si>
   <si>
     <t>BTB24-600BRG</t>
   </si>
   <si>
     <t>Тиристор BTB24-600BRG</t>
@@ -1030,54 +1033,57 @@
   <si>
     <t>MCR100-6RLRM</t>
   </si>
   <si>
     <t>400V 0.8A / MCR100-6RLRM</t>
   </si>
   <si>
     <t>MCR100-8</t>
   </si>
   <si>
     <t>600V 0.8A / MCR100-8</t>
   </si>
   <si>
     <t>SEMTECH</t>
   </si>
   <si>
     <t xml:space="preserve">MAC97A8 WeEn, </t>
   </si>
   <si>
     <t>MCR106-8G</t>
   </si>
   <si>
     <t>600V 4A / MCR106-8G</t>
   </si>
   <si>
+    <t>UT-00157381</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCR106-8G LITTELFUSE, </t>
+  </si>
+  <si>
     <t>UT-00101237</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">MCR106-8G LITTELFUSE, </t>
   </si>
   <si>
     <t>P0080SA</t>
   </si>
   <si>
     <t>Тиристор P0080SA</t>
   </si>
   <si>
     <t>UT-00134936</t>
   </si>
   <si>
     <t>RUILON</t>
   </si>
   <si>
     <t>P0102BL 5AA4</t>
   </si>
   <si>
     <t>Тиристор P0102BL 5AA4</t>
   </si>
   <si>
     <t>SOT-23</t>
   </si>
   <si>
     <t>P0220SAMCLRP</t>
   </si>
@@ -1896,51 +1902,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R143"/>
+  <dimension ref="A1:R144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -2347,51 +2353,51 @@
       </c>
       <c r="E14" s="15">
         <v>10080059881</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>50</v>
       </c>
       <c r="K14" s="15">
         <v>0.255</v>
       </c>
       <c r="L14" s="15">
         <v>0.1705</v>
       </c>
       <c r="M14" s="15">
         <v>0.156</v>
       </c>
       <c r="N14" s="15">
-        <v>909</v>
+        <v>765</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="15">
         <v>10080012050</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>47</v>
@@ -2934,51 +2940,51 @@
       <c r="D29" s="15"/>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>50</v>
       </c>
       <c r="K29" s="15">
         <v>0.41</v>
       </c>
       <c r="L29" s="15">
         <v>0.41</v>
       </c>
       <c r="M29" s="15">
         <v>0.41</v>
       </c>
       <c r="N29" s="15">
-        <v>1194</v>
+        <v>1008</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="15"/>
       <c r="E30" s="15">
         <v>10000020353</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="15"/>
@@ -3322,51 +3328,51 @@
         <v>116</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
         <v>117</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I39" s="15" t="s">
         <v>115</v>
       </c>
       <c r="J39" s="15">
         <v>2000</v>
       </c>
       <c r="K39" s="15">
         <v>0.05152</v>
       </c>
       <c r="L39" s="15">
         <v>0.04321</v>
       </c>
       <c r="M39" s="15">
         <v>0.04155</v>
       </c>
       <c r="N39" s="15">
-        <v>1975</v>
+        <v>2000</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E40" s="15">
         <v>10080038868</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>37</v>
@@ -3597,51 +3603,51 @@
       </c>
       <c r="E46" s="15">
         <v>10080041043</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H46" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>50</v>
       </c>
       <c r="K46" s="15">
         <v>0.6</v>
       </c>
       <c r="L46" s="15">
         <v>0.52</v>
       </c>
       <c r="M46" s="15">
         <v>0.5</v>
       </c>
       <c r="N46" s="15">
-        <v>413</v>
+        <v>290</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>140</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>141</v>
@@ -3796,51 +3802,51 @@
       </c>
       <c r="E51" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>153</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>50</v>
       </c>
       <c r="K51" s="15">
         <v>0.28</v>
       </c>
       <c r="L51" s="15">
         <v>0.28</v>
       </c>
       <c r="M51" s="15">
         <v>0.28</v>
       </c>
       <c r="N51" s="15">
-        <v>121</v>
+        <v>93</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
         <v>73</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>47</v>
@@ -4733,2694 +4739,2733 @@
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>222</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>223</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>229</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15" t="s">
         <v>186</v>
       </c>
       <c r="H75" s="15" t="s">
         <v>149</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>30</v>
       </c>
       <c r="K75" s="15">
-        <v>1.12</v>
+        <v>1.09</v>
       </c>
       <c r="L75" s="15">
-        <v>0.96872</v>
+        <v>0.94507</v>
       </c>
       <c r="M75" s="15">
-        <v>0.93146</v>
-[...7 lines deleted...]
-      <c r="P75" s="15"/>
+        <v>0.90873</v>
+      </c>
+      <c r="N75" s="15"/>
+      <c r="O75" s="15"/>
+      <c r="P75" s="15" t="s">
+        <v>230</v>
+      </c>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15" t="s">
         <v>186</v>
       </c>
       <c r="H76" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="J76" s="15">
         <v>30</v>
       </c>
       <c r="K76" s="15">
         <v>1.65</v>
       </c>
       <c r="L76" s="15">
         <v>1.38</v>
       </c>
       <c r="M76" s="15">
         <v>1.33</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H77" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>50</v>
       </c>
       <c r="K77" s="15">
         <v>0.70135</v>
       </c>
       <c r="L77" s="15">
         <v>0.70135</v>
       </c>
       <c r="M77" s="15">
         <v>0.70135</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="15">
         <v>10080047791</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="H78" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>50</v>
       </c>
       <c r="K78" s="15">
         <v>1.01</v>
       </c>
       <c r="L78" s="15">
         <v>0.8165</v>
       </c>
       <c r="M78" s="15">
         <v>0.78384</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E79" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H79" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>800</v>
       </c>
       <c r="K79" s="15">
         <v>0.55736</v>
       </c>
       <c r="L79" s="15">
         <v>0.48304</v>
       </c>
       <c r="M79" s="15">
         <v>0.46446</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E80" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15" t="s">
         <v>186</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>30</v>
       </c>
       <c r="K80" s="15">
         <v>11.15</v>
       </c>
       <c r="L80" s="15">
         <v>9.35</v>
       </c>
       <c r="M80" s="15">
         <v>8.99</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E81" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>1000</v>
       </c>
       <c r="K81" s="15">
         <v>0.38669</v>
       </c>
       <c r="L81" s="15">
         <v>0.35695</v>
       </c>
       <c r="M81" s="15">
         <v>0.34207</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E82" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H82" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>1.96</v>
       </c>
       <c r="L82" s="15">
         <v>1.81</v>
       </c>
       <c r="M82" s="15">
         <v>1.74</v>
       </c>
       <c r="N82" s="15"/>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E83" s="15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H83" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>800</v>
       </c>
       <c r="K83" s="15">
         <v>2.16</v>
       </c>
       <c r="L83" s="15">
         <v>1.99</v>
       </c>
       <c r="M83" s="15">
         <v>1.91</v>
       </c>
       <c r="N83" s="15"/>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E84" s="15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H84" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>2500</v>
       </c>
       <c r="K84" s="15">
         <v>0.6645</v>
       </c>
       <c r="L84" s="15">
         <v>0.61339</v>
       </c>
       <c r="M84" s="15">
         <v>0.58783</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H85" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>2500</v>
       </c>
       <c r="K85" s="15">
         <v>0.81768</v>
       </c>
       <c r="L85" s="15">
         <v>0.75478</v>
       </c>
       <c r="M85" s="15">
         <v>0.72334</v>
       </c>
       <c r="N85" s="15"/>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E86" s="15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H86" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>50</v>
       </c>
       <c r="K86" s="15">
         <v>4.14</v>
       </c>
       <c r="L86" s="15">
         <v>3.82</v>
       </c>
       <c r="M86" s="15">
         <v>3.66</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E87" s="15" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H87" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>800</v>
       </c>
       <c r="K87" s="15">
         <v>1.3</v>
       </c>
       <c r="L87" s="15">
         <v>1.2</v>
       </c>
       <c r="M87" s="15">
         <v>1.15</v>
       </c>
       <c r="N87" s="15"/>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E88" s="15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H88" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>1500</v>
       </c>
       <c r="K88" s="15">
         <v>0.44011</v>
       </c>
       <c r="L88" s="15">
         <v>0.40625</v>
       </c>
       <c r="M88" s="15">
         <v>0.38932</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H89" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>2500</v>
       </c>
       <c r="K89" s="15">
         <v>1.16</v>
       </c>
       <c r="L89" s="15">
         <v>0.97346</v>
       </c>
       <c r="M89" s="15">
         <v>0.93601</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E90" s="15" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H90" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="I90" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="J90" s="15">
         <v>3000</v>
       </c>
       <c r="K90" s="15">
         <v>0.17021</v>
       </c>
       <c r="L90" s="15">
         <v>0.14751</v>
       </c>
       <c r="M90" s="15">
         <v>0.14184</v>
       </c>
       <c r="N90" s="15">
         <v>10</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E91" s="15" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H91" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="I91" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="J91" s="15">
         <v>3000</v>
       </c>
       <c r="K91" s="15">
         <v>0.16793</v>
       </c>
       <c r="L91" s="15">
         <v>0.14554</v>
       </c>
       <c r="M91" s="15">
         <v>0.13994</v>
       </c>
       <c r="N91" s="15">
         <v>10</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H92" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>30</v>
       </c>
       <c r="K92" s="15">
         <v>2.61</v>
       </c>
       <c r="L92" s="15">
         <v>2.18</v>
       </c>
       <c r="M92" s="15">
         <v>2.1</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15">
         <v>450</v>
       </c>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E93" s="15" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15" t="s">
         <v>197</v>
       </c>
       <c r="H93" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>30</v>
       </c>
       <c r="K93" s="15">
         <v>0.96828</v>
       </c>
       <c r="L93" s="15">
         <v>0.83918</v>
       </c>
       <c r="M93" s="15">
         <v>0.8069</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E94" s="15" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
         <v>197</v>
       </c>
       <c r="H94" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>30</v>
       </c>
       <c r="K94" s="15">
         <v>1.67</v>
       </c>
       <c r="L94" s="15">
         <v>1.45</v>
       </c>
       <c r="M94" s="15">
         <v>1.4</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E95" s="15" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>10</v>
       </c>
       <c r="K95" s="15">
         <v>4.15</v>
       </c>
       <c r="L95" s="15">
         <v>3.6</v>
       </c>
       <c r="M95" s="15">
         <v>3.46</v>
       </c>
       <c r="N95" s="15">
-        <v>610</v>
+        <v>660</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15">
         <v>100</v>
       </c>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E96" s="15" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15"/>
       <c r="I96" s="15"/>
       <c r="J96" s="15"/>
       <c r="K96" s="15">
         <v>12.78</v>
       </c>
       <c r="L96" s="15">
         <v>10.72</v>
       </c>
       <c r="M96" s="15">
         <v>10.31</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E97" s="15">
         <v>10080046116</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H97" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>2500</v>
       </c>
       <c r="K97" s="15">
         <v>0.24708</v>
       </c>
       <c r="L97" s="15">
         <v>0.19925</v>
       </c>
       <c r="M97" s="15">
         <v>0.19128</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E98" s="15">
         <v>10080054732</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15" t="s">
         <v>73</v>
       </c>
       <c r="H98" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15"/>
       <c r="K98" s="15">
         <v>1.84</v>
       </c>
       <c r="L98" s="15">
         <v>1.51</v>
       </c>
       <c r="M98" s="15">
         <v>1.45</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E99" s="15" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H99" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15"/>
       <c r="K99" s="15">
         <v>0.60222</v>
       </c>
       <c r="L99" s="15">
         <v>0.60222</v>
       </c>
       <c r="M99" s="15">
         <v>0.60222</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E100" s="15">
         <v>10080048165</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H100" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15"/>
       <c r="K100" s="15">
         <v>0.07611</v>
       </c>
       <c r="L100" s="15">
         <v>0.06343</v>
       </c>
       <c r="M100" s="15">
         <v>0.06088</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E101" s="15">
         <v>10080058931</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H101" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I101" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="J101" s="15">
         <v>1000</v>
       </c>
       <c r="K101" s="15">
         <v>0.063</v>
       </c>
       <c r="L101" s="15">
         <v>0.0525</v>
       </c>
       <c r="M101" s="15">
         <v>0.0504</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E102" s="15" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
         <v>117</v>
       </c>
       <c r="H102" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>1000</v>
       </c>
       <c r="K102" s="15">
         <v>0.04737</v>
       </c>
       <c r="L102" s="15">
         <v>0.04737</v>
       </c>
       <c r="M102" s="15">
         <v>0.04737</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E103" s="15">
         <v>10080044561</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>2000</v>
       </c>
       <c r="K103" s="15">
         <v>0.07904</v>
       </c>
       <c r="L103" s="15">
         <v>0.06374</v>
       </c>
       <c r="M103" s="15">
         <v>0.06119</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E104" s="15">
         <v>10080048689</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H104" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>50</v>
       </c>
       <c r="K104" s="15">
         <v>1.04</v>
       </c>
       <c r="L104" s="15">
         <v>0.86347</v>
       </c>
       <c r="M104" s="15">
         <v>0.82892</v>
       </c>
       <c r="N104" s="15"/>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E105" s="15">
         <v>10080005054</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>50</v>
       </c>
       <c r="K105" s="15">
         <v>0.70204</v>
       </c>
       <c r="L105" s="15">
         <v>0.67618</v>
       </c>
       <c r="M105" s="15">
         <v>0.65154</v>
       </c>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E106" s="15" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H106" s="15" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>50</v>
       </c>
       <c r="K106" s="15">
         <v>1.18</v>
       </c>
       <c r="L106" s="15">
         <v>0.98807</v>
       </c>
       <c r="M106" s="15">
         <v>0.95006</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E107" s="15">
         <v>10080061819</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15"/>
       <c r="K107" s="15">
         <v>0.08086</v>
       </c>
       <c r="L107" s="15">
         <v>0.06738</v>
       </c>
       <c r="M107" s="15">
         <v>0.06469</v>
       </c>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E108" s="15" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H108" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>5000</v>
       </c>
       <c r="K108" s="15">
         <v>0.95126</v>
       </c>
       <c r="L108" s="15">
         <v>0.79271</v>
       </c>
       <c r="M108" s="15">
         <v>0.761</v>
       </c>
       <c r="N108" s="15"/>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E109" s="15">
         <v>10080065635</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
         <v>117</v>
       </c>
       <c r="H109" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>2000</v>
       </c>
       <c r="K109" s="15">
         <v>0.29886</v>
       </c>
       <c r="L109" s="15">
         <v>0.24904</v>
       </c>
       <c r="M109" s="15">
         <v>0.23909</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E110" s="15">
         <v>10080058339</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H110" s="15" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="I110" s="15" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="J110" s="15">
         <v>1000</v>
       </c>
       <c r="K110" s="15">
         <v>0.04</v>
       </c>
       <c r="L110" s="15">
         <v>0.04</v>
       </c>
       <c r="M110" s="15">
         <v>0.04</v>
       </c>
       <c r="N110" s="15">
-        <v>5087</v>
+        <v>4451</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E111" s="15" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H111" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I111" s="15" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J111" s="15">
-        <v>500</v>
+        <v>2500</v>
       </c>
       <c r="K111" s="15">
-        <v>0.45309</v>
+        <v>0.46721</v>
       </c>
       <c r="L111" s="15">
-        <v>0.39268</v>
+        <v>0.40491</v>
       </c>
       <c r="M111" s="15">
-        <v>0.37758</v>
+        <v>0.38934</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="D112" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="E112" s="15" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H112" s="15" t="s">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="I112" s="15"/>
+        <v>31</v>
+      </c>
+      <c r="I112" s="15" t="s">
+        <v>340</v>
+      </c>
       <c r="J112" s="15">
-        <v>2500</v>
+        <v>500</v>
       </c>
       <c r="K112" s="15">
-        <v>0.23751</v>
+        <v>0.45309</v>
       </c>
       <c r="L112" s="15">
-        <v>0.1992</v>
+        <v>0.39268</v>
       </c>
       <c r="M112" s="15">
-        <v>0.19155</v>
+        <v>0.37758</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C113" s="15" t="s">
+        <v>342</v>
+      </c>
+      <c r="D113" s="15" t="s">
+        <v>343</v>
+      </c>
+      <c r="E113" s="15" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>10080038285</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
-        <v>346</v>
+        <v>44</v>
       </c>
       <c r="H113" s="15" t="s">
-        <v>37</v>
+        <v>345</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="K113" s="15">
-        <v>0.19315</v>
+        <v>0.23751</v>
       </c>
       <c r="L113" s="15">
-        <v>0.16097</v>
+        <v>0.1992</v>
       </c>
       <c r="M113" s="15">
-        <v>0.15453</v>
+        <v>0.19155</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C114" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="D114" s="15" t="s">
         <v>347</v>
       </c>
-      <c r="D114" s="15" t="s">
-[...3 lines deleted...]
-        <v>349</v>
+      <c r="E114" s="15">
+        <v>10080038285</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
-        <v>44</v>
+        <v>348</v>
       </c>
       <c r="H114" s="15" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I114" s="15"/>
-      <c r="J114" s="15"/>
+      <c r="J114" s="15">
+        <v>3000</v>
+      </c>
       <c r="K114" s="15">
-        <v>3.18</v>
+        <v>0.19315</v>
       </c>
       <c r="L114" s="15">
-        <v>2.67</v>
+        <v>0.16097</v>
       </c>
       <c r="M114" s="15">
-        <v>2.57</v>
+        <v>0.15453</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C115" s="15" t="s">
+        <v>349</v>
+      </c>
+      <c r="D115" s="15" t="s">
         <v>350</v>
       </c>
-      <c r="D115" s="15" t="s">
+      <c r="E115" s="15" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H115" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I115" s="15"/>
-      <c r="J115" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J115" s="15"/>
       <c r="K115" s="15">
-        <v>2.09</v>
+        <v>3.18</v>
       </c>
       <c r="L115" s="15">
-        <v>1.75</v>
+        <v>2.67</v>
       </c>
       <c r="M115" s="15">
-        <v>1.69</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.57</v>
+      </c>
+      <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
+        <v>352</v>
+      </c>
+      <c r="D116" s="15" t="s">
         <v>353</v>
       </c>
-      <c r="D116" s="15" t="s">
+      <c r="E116" s="15" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080008282</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H116" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>2500</v>
       </c>
       <c r="K116" s="15">
-        <v>0.91514</v>
+        <v>2.09</v>
       </c>
       <c r="L116" s="15">
-        <v>0.79312</v>
+        <v>1.75</v>
       </c>
       <c r="M116" s="15">
-        <v>0.76261</v>
-[...1 lines deleted...]
-      <c r="N116" s="15"/>
+        <v>1.69</v>
+      </c>
+      <c r="N116" s="15">
+        <v>80</v>
+      </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
         <v>355</v>
       </c>
       <c r="D117" s="15" t="s">
         <v>356</v>
       </c>
       <c r="E117" s="15">
-        <v>10080067418</v>
+        <v>10080008282</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H117" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>2500</v>
       </c>
       <c r="K117" s="15">
-        <v>0.11581</v>
+        <v>0.91514</v>
       </c>
       <c r="L117" s="15">
-        <v>0.0965</v>
+        <v>0.79312</v>
       </c>
       <c r="M117" s="15">
-        <v>0.09264</v>
+        <v>0.76261</v>
       </c>
       <c r="N117" s="15"/>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>357</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>358</v>
       </c>
       <c r="E118" s="15">
-        <v>10080008267</v>
+        <v>10080067418</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H118" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I118" s="15"/>
-      <c r="J118" s="15"/>
+      <c r="J118" s="15">
+        <v>2500</v>
+      </c>
       <c r="K118" s="15">
-        <v>0.12269</v>
+        <v>0.11581</v>
       </c>
       <c r="L118" s="15">
-        <v>0.10225</v>
+        <v>0.0965</v>
       </c>
       <c r="M118" s="15">
-        <v>0.09815</v>
+        <v>0.09264</v>
       </c>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
         <v>359</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>360</v>
       </c>
-      <c r="E119" s="15" t="s">
-        <v>361</v>
+      <c r="E119" s="15">
+        <v>10080008267</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H119" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I119" s="15"/>
-      <c r="J119" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J119" s="15"/>
       <c r="K119" s="15">
-        <v>1.82</v>
+        <v>0.12269</v>
       </c>
       <c r="L119" s="15">
-        <v>1.58</v>
+        <v>0.10225</v>
       </c>
       <c r="M119" s="15">
-        <v>1.52</v>
+        <v>0.09815</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
+        <v>361</v>
+      </c>
+      <c r="D120" s="15" t="s">
         <v>362</v>
       </c>
-      <c r="D120" s="15" t="s">
+      <c r="E120" s="15" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080072880</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H120" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I120" s="15"/>
-      <c r="J120" s="15"/>
+      <c r="J120" s="15">
+        <v>2500</v>
+      </c>
       <c r="K120" s="15">
-        <v>0.16583</v>
+        <v>1.82</v>
       </c>
       <c r="L120" s="15">
-        <v>0.13818</v>
+        <v>1.58</v>
       </c>
       <c r="M120" s="15">
-        <v>0.13265</v>
+        <v>1.52</v>
       </c>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>364</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>365</v>
       </c>
-      <c r="E121" s="15" t="s">
-        <v>366</v>
+      <c r="E121" s="15">
+        <v>10080072880</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15"/>
       <c r="K121" s="15">
-        <v>0.08699999999999999</v>
+        <v>0.16583</v>
       </c>
       <c r="L121" s="15">
-        <v>0.08699999999999999</v>
+        <v>0.13818</v>
       </c>
       <c r="M121" s="15">
-        <v>0.08699999999999999</v>
+        <v>0.13265</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E122" s="15" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H122" s="15" t="s">
-        <v>368</v>
+        <v>31</v>
       </c>
       <c r="I122" s="15"/>
-      <c r="J122" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J122" s="15"/>
       <c r="K122" s="15">
-        <v>0.05558</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="L122" s="15">
-        <v>0.05558</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="M122" s="15">
-        <v>0.05558</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E123" s="15" t="s">
         <v>369</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H123" s="15" t="s">
         <v>370</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>3000</v>
       </c>
       <c r="K123" s="15">
-        <v>0.08</v>
+        <v>0.05558</v>
       </c>
       <c r="L123" s="15">
-        <v>0.08</v>
+        <v>0.05558</v>
       </c>
       <c r="M123" s="15">
-        <v>0.08</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.05558</v>
+      </c>
+      <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C124" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="D124" s="15" t="s">
+        <v>367</v>
+      </c>
+      <c r="E124" s="15" t="s">
         <v>371</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H124" s="15" t="s">
-        <v>31</v>
+        <v>372</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="K124" s="15">
-        <v>0.4146</v>
+        <v>0.08</v>
       </c>
       <c r="L124" s="15">
-        <v>0.4146</v>
+        <v>0.08</v>
       </c>
       <c r="M124" s="15">
-        <v>0.4146</v>
-[...1 lines deleted...]
-      <c r="N124" s="15"/>
+        <v>0.08</v>
+      </c>
+      <c r="N124" s="15">
+        <v>5576</v>
+      </c>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
+        <v>373</v>
+      </c>
+      <c r="D125" s="15" t="s">
         <v>374</v>
       </c>
-      <c r="D125" s="15" t="s">
+      <c r="E125" s="15" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080008254</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H125" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I125" s="15"/>
-      <c r="J125" s="15"/>
+      <c r="J125" s="15">
+        <v>2500</v>
+      </c>
       <c r="K125" s="15">
-        <v>0.15986</v>
+        <v>0.4146</v>
       </c>
       <c r="L125" s="15">
-        <v>0.13854</v>
+        <v>0.4146</v>
       </c>
       <c r="M125" s="15">
-        <v>0.13321</v>
+        <v>0.4146</v>
       </c>
       <c r="N125" s="15"/>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>376</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>377</v>
       </c>
-      <c r="E126" s="15" t="s">
-        <v>378</v>
+      <c r="E126" s="15">
+        <v>10080008254</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="H126" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I126" s="15"/>
-      <c r="J126" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J126" s="15"/>
       <c r="K126" s="15">
-        <v>1.23</v>
+        <v>0.15986</v>
       </c>
       <c r="L126" s="15">
-        <v>1.04</v>
+        <v>0.13854</v>
       </c>
       <c r="M126" s="15">
-        <v>0.99556</v>
+        <v>0.13321</v>
       </c>
       <c r="N126" s="15"/>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
+        <v>378</v>
+      </c>
+      <c r="D127" s="15" t="s">
         <v>379</v>
       </c>
-      <c r="D127" s="15" t="s">
+      <c r="E127" s="15" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
-        <v>382</v>
+        <v>64</v>
       </c>
       <c r="H127" s="15" t="s">
-        <v>383</v>
+        <v>31</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
-        <v>12</v>
+        <v>2500</v>
       </c>
       <c r="K127" s="15">
-        <v>47.64</v>
+        <v>1.23</v>
       </c>
       <c r="L127" s="15">
-        <v>39.96</v>
+        <v>1.04</v>
       </c>
       <c r="M127" s="15">
-        <v>38.42</v>
+        <v>0.99556</v>
       </c>
       <c r="N127" s="15"/>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E128" s="15" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15" t="s">
-        <v>120</v>
+        <v>384</v>
       </c>
       <c r="H128" s="15" t="s">
-        <v>37</v>
+        <v>385</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="K128" s="15">
-        <v>4.77</v>
+        <v>47.64</v>
       </c>
       <c r="L128" s="15">
-        <v>3.84</v>
+        <v>39.96</v>
       </c>
       <c r="M128" s="15">
-        <v>3.69</v>
+        <v>38.42</v>
       </c>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C129" s="15" t="s">
+        <v>386</v>
+      </c>
+      <c r="D129" s="15" t="s">
         <v>387</v>
       </c>
-      <c r="D129" s="15" t="s">
+      <c r="E129" s="15" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
-        <v>183</v>
+        <v>120</v>
       </c>
       <c r="H129" s="15" t="s">
-        <v>149</v>
+        <v>37</v>
       </c>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
         <v>50</v>
       </c>
       <c r="K129" s="15">
-        <v>0.76806</v>
+        <v>4.77</v>
       </c>
       <c r="L129" s="15">
-        <v>0.55</v>
+        <v>3.84</v>
       </c>
       <c r="M129" s="15">
-        <v>0.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.69</v>
+      </c>
+      <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
-      <c r="Q129" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C130" s="15" t="s">
+        <v>389</v>
+      </c>
+      <c r="D130" s="15" t="s">
         <v>390</v>
       </c>
-      <c r="D130" s="15" t="s">
+      <c r="E130" s="15" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080060341</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15" t="s">
-        <v>64</v>
+        <v>183</v>
       </c>
       <c r="H130" s="15" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15">
-        <v>2500</v>
+        <v>50</v>
       </c>
       <c r="K130" s="15">
-        <v>0.20231</v>
+        <v>0.76806</v>
       </c>
       <c r="L130" s="15">
-        <v>0.19421</v>
+        <v>0.55</v>
       </c>
       <c r="M130" s="15">
-        <v>0.19421</v>
-[...1 lines deleted...]
-      <c r="N130" s="15"/>
+        <v>0.5</v>
+      </c>
+      <c r="N130" s="15">
+        <v>10894</v>
+      </c>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
-      <c r="Q130" s="15"/>
+      <c r="Q130" s="15">
+        <v>1000</v>
+      </c>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C131" s="15" t="s">
         <v>392</v>
       </c>
       <c r="D131" s="15" t="s">
         <v>393</v>
       </c>
-      <c r="E131" s="15" t="s">
-        <v>394</v>
+      <c r="E131" s="15">
+        <v>10080060341</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H131" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I131" s="15"/>
-      <c r="J131" s="15"/>
+      <c r="J131" s="15">
+        <v>2500</v>
+      </c>
       <c r="K131" s="15">
-        <v>0.38112</v>
+        <v>0.20231</v>
       </c>
       <c r="L131" s="15">
-        <v>0.31964</v>
+        <v>0.19421</v>
       </c>
       <c r="M131" s="15">
-        <v>0.30735</v>
+        <v>0.19421</v>
       </c>
       <c r="N131" s="15"/>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C132" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D132" s="15" t="s">
         <v>395</v>
       </c>
-      <c r="D132" s="15" t="s">
+      <c r="E132" s="15" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="H132" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I132" s="15"/>
-      <c r="J132" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J132" s="15"/>
       <c r="K132" s="15">
-        <v>0.6440399999999999</v>
+        <v>0.38112</v>
       </c>
       <c r="L132" s="15">
-        <v>0.54016</v>
+        <v>0.31964</v>
       </c>
       <c r="M132" s="15">
-        <v>0.51939</v>
+        <v>0.30735</v>
       </c>
       <c r="N132" s="15"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
-        <v>226</v>
+        <v>32</v>
       </c>
       <c r="C133" s="15" t="s">
+        <v>397</v>
+      </c>
+      <c r="D133" s="15" t="s">
         <v>398</v>
       </c>
-      <c r="D133" s="15" t="s">
+      <c r="E133" s="15" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="H133" s="15" t="s">
-        <v>401</v>
+        <v>37</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="K133" s="15">
-        <v>0.3182</v>
+        <v>0.6440399999999999</v>
       </c>
       <c r="L133" s="15">
-        <v>0.27577</v>
+        <v>0.54016</v>
       </c>
       <c r="M133" s="15">
-        <v>0.26516</v>
+        <v>0.51939</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>226</v>
       </c>
       <c r="C134" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="D134" s="15" t="s">
+        <v>401</v>
+      </c>
+      <c r="E134" s="15" t="s">
         <v>402</v>
       </c>
-      <c r="D134" s="15" t="s">
+      <c r="F134" s="15"/>
+      <c r="G134" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H134" s="15" t="s">
         <v>403</v>
       </c>
-      <c r="E134" s="15">
-[...6 lines deleted...]
-      </c>
       <c r="I134" s="15"/>
-      <c r="J134" s="15"/>
+      <c r="J134" s="15">
+        <v>3000</v>
+      </c>
       <c r="K134" s="15">
-        <v>0.64679</v>
+        <v>0.29111</v>
       </c>
       <c r="L134" s="15">
-        <v>0.53037</v>
+        <v>0.25229</v>
       </c>
       <c r="M134" s="15">
-        <v>0.5088200000000001</v>
+        <v>0.24259</v>
       </c>
       <c r="N134" s="15"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>226</v>
       </c>
       <c r="C135" s="15" t="s">
         <v>404</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>405</v>
       </c>
       <c r="E135" s="15">
-        <v>10080031427</v>
+        <v>10080045717</v>
       </c>
       <c r="F135" s="15"/>
-      <c r="G135" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G135" s="15"/>
       <c r="H135" s="15" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15"/>
       <c r="K135" s="15">
-        <v>0.38597</v>
+        <v>0.64679</v>
       </c>
       <c r="L135" s="15">
-        <v>0.3345</v>
+        <v>0.53037</v>
       </c>
       <c r="M135" s="15">
-        <v>0.32164</v>
+        <v>0.5088200000000001</v>
       </c>
       <c r="N135" s="15"/>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
-        <v>32</v>
+        <v>226</v>
       </c>
       <c r="C136" s="15" t="s">
+        <v>406</v>
+      </c>
+      <c r="D136" s="15" t="s">
         <v>407</v>
       </c>
-      <c r="D136" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136" s="15">
-        <v>10080067675</v>
+        <v>10080031427</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="H136" s="15" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="I136" s="15"/>
-      <c r="J136" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J136" s="15"/>
       <c r="K136" s="15">
-        <v>1.44</v>
+        <v>0.38597</v>
       </c>
       <c r="L136" s="15">
-        <v>1.44</v>
+        <v>0.3345</v>
       </c>
       <c r="M136" s="15">
-        <v>1.44</v>
+        <v>0.32164</v>
       </c>
       <c r="N136" s="15"/>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C137" s="15" t="s">
         <v>409</v>
       </c>
       <c r="D137" s="15" t="s">
         <v>410</v>
       </c>
-      <c r="E137" s="15" t="s">
-        <v>411</v>
+      <c r="E137" s="15">
+        <v>10080067675</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15" t="s">
-        <v>60</v>
+        <v>408</v>
       </c>
       <c r="H137" s="15" t="s">
-        <v>37</v>
+        <v>403</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
-        <v>50</v>
+        <v>2500</v>
       </c>
       <c r="K137" s="15">
-        <v>2.74</v>
+        <v>1.44</v>
       </c>
       <c r="L137" s="15">
-        <v>2.3</v>
+        <v>1.44</v>
       </c>
       <c r="M137" s="15">
-        <v>2.21</v>
+        <v>1.44</v>
       </c>
       <c r="N137" s="15"/>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C138" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="D138" s="15" t="s">
         <v>412</v>
       </c>
-      <c r="D138" s="15" t="s">
+      <c r="E138" s="15" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15" t="s">
-        <v>415</v>
+        <v>60</v>
       </c>
       <c r="H138" s="15" t="s">
-        <v>416</v>
+        <v>37</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="K138" s="15">
-        <v>3.64</v>
+        <v>2.74</v>
       </c>
       <c r="L138" s="15">
-        <v>3.64</v>
+        <v>2.3</v>
       </c>
       <c r="M138" s="15">
-        <v>3.64</v>
+        <v>2.21</v>
       </c>
       <c r="N138" s="15"/>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C139" s="15" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="D139" s="15" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E139" s="15" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="H139" s="15" t="s">
-        <v>37</v>
+        <v>418</v>
       </c>
       <c r="I139" s="15"/>
       <c r="J139" s="15">
-        <v>5000</v>
+        <v>25</v>
       </c>
       <c r="K139" s="15">
-        <v>0.24761</v>
+        <v>3.64</v>
       </c>
       <c r="L139" s="15">
-        <v>0.24761</v>
+        <v>3.64</v>
       </c>
       <c r="M139" s="15">
-        <v>0.24761</v>
+        <v>3.64</v>
       </c>
       <c r="N139" s="15"/>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C140" s="15" t="s">
+        <v>419</v>
+      </c>
+      <c r="D140" s="15" t="s">
+        <v>420</v>
+      </c>
+      <c r="E140" s="15" t="s">
         <v>421</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15" t="s">
-        <v>36</v>
+        <v>422</v>
       </c>
       <c r="H140" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I140" s="15"/>
       <c r="J140" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K140" s="15">
-        <v>0.08945</v>
+        <v>0.24761</v>
       </c>
       <c r="L140" s="15">
-        <v>0.07752000000000001</v>
+        <v>0.24761</v>
       </c>
       <c r="M140" s="15">
-        <v>0.07454</v>
+        <v>0.24761</v>
       </c>
       <c r="N140" s="15"/>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C141" s="15" t="s">
+        <v>423</v>
+      </c>
+      <c r="D141" s="15" t="s">
         <v>424</v>
       </c>
-      <c r="D141" s="15" t="s">
+      <c r="E141" s="15" t="s">
         <v>425</v>
       </c>
-      <c r="E141" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="15"/>
-      <c r="G141" s="15"/>
+      <c r="G141" s="15" t="s">
+        <v>36</v>
+      </c>
       <c r="H141" s="15" t="s">
-        <v>427</v>
+        <v>37</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="K141" s="15">
-        <v>0.4</v>
+        <v>0.08945</v>
       </c>
       <c r="L141" s="15">
-        <v>0.4</v>
+        <v>0.07752000000000001</v>
       </c>
       <c r="M141" s="15">
-        <v>0.4</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.07454</v>
+      </c>
+      <c r="N141" s="15"/>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C142" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="D142" s="15" t="s">
+        <v>427</v>
+      </c>
+      <c r="E142" s="15" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>430</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15"/>
       <c r="H142" s="15" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="15">
         <v>1</v>
       </c>
       <c r="K142" s="15">
-        <v>0.35871</v>
+        <v>0.4</v>
       </c>
       <c r="L142" s="15">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="M142" s="15">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N142" s="15"/>
+        <v>0.4</v>
+      </c>
+      <c r="N142" s="15">
+        <v>92</v>
+      </c>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
-      <c r="B143" s="14"/>
-[...2 lines deleted...]
-      <c r="E143" s="15"/>
+      <c r="B143" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C143" s="15" t="s">
+        <v>430</v>
+      </c>
+      <c r="D143" s="15" t="s">
+        <v>431</v>
+      </c>
+      <c r="E143" s="15" t="s">
+        <v>432</v>
+      </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15"/>
-      <c r="H143" s="15"/>
+      <c r="H143" s="15" t="s">
+        <v>429</v>
+      </c>
       <c r="I143" s="15"/>
-      <c r="J143" s="15"/>
-[...2 lines deleted...]
-      <c r="M143" s="15"/>
+      <c r="J143" s="15">
+        <v>1</v>
+      </c>
+      <c r="K143" s="15">
+        <v>0.35871</v>
+      </c>
+      <c r="L143" s="15">
+        <v>0</v>
+      </c>
+      <c r="M143" s="15">
+        <v>0</v>
+      </c>
       <c r="N143" s="15"/>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
+      <c r="R143"/>
+    </row>
+    <row r="144" spans="1:18">
+      <c r="B144" s="14"/>
+      <c r="C144" s="15"/>
+      <c r="D144" s="15"/>
+      <c r="E144" s="15"/>
+      <c r="F144" s="15"/>
+      <c r="G144" s="15"/>
+      <c r="H144" s="15"/>
+      <c r="I144" s="15"/>
+      <c r="J144" s="15"/>
+      <c r="K144" s="15"/>
+      <c r="L144" s="15"/>
+      <c r="M144" s="15"/>
+      <c r="N144" s="15"/>
+      <c r="O144" s="15"/>
+      <c r="P144" s="15"/>
+      <c r="Q144" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -7440,317 +7485,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>