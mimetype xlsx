--- v9 (2026-06-19)
+++ v10 (2026-07-10)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="460">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>19.06.2026</t>
+    <t>09.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -547,50 +547,53 @@
   <si>
     <t>BTA216-600E/SIL3P/RAILH// / BTA216-600E,127</t>
   </si>
   <si>
     <t>10-00075560</t>
   </si>
   <si>
     <t>BTA216B-600B,118</t>
   </si>
   <si>
     <t>Тиристор BTA216B-600B,118</t>
   </si>
   <si>
     <t>BTA216B-800B</t>
   </si>
   <si>
     <t>800V 16A 50mA (3Q) / BTA216B-800B</t>
   </si>
   <si>
     <t>UT-00156173</t>
   </si>
   <si>
     <t>JSMSEMI</t>
   </si>
   <si>
+    <t>30.07.2026</t>
+  </si>
+  <si>
     <t>BTA225-600B</t>
   </si>
   <si>
     <t>600V 25A (3Q) / BTA225-600B</t>
   </si>
   <si>
     <t>UT-00117934</t>
   </si>
   <si>
     <t>BTA24-1200CW</t>
   </si>
   <si>
     <t>1200V 25A 35mA (3Q) / BTA24-1200CW</t>
   </si>
   <si>
     <t>UT-00157735</t>
   </si>
   <si>
     <t>TO-220A Ins.</t>
   </si>
   <si>
     <t>BTA26-600B</t>
   </si>
   <si>
     <t>Тиристор BTA26-600B</t>
@@ -706,51 +709,51 @@
   <si>
     <t>BTA41-800B</t>
   </si>
   <si>
     <t>800V 40A (4Q) / BTA41-800B</t>
   </si>
   <si>
     <t>UT-00104207</t>
   </si>
   <si>
     <t>HSDQ</t>
   </si>
   <si>
     <t>Тиристоры / Bourns</t>
   </si>
   <si>
     <t>UT-00106494</t>
   </si>
   <si>
     <t>SLKOR</t>
   </si>
   <si>
     <t>UT-00146511</t>
   </si>
   <si>
-    <t>04.07.2026</t>
+    <t>18.07.2026</t>
   </si>
   <si>
     <t>BTA41-800BQ</t>
   </si>
   <si>
     <t>800V 40A (4Q) / BTA41-800BQ</t>
   </si>
   <si>
     <t>10-00075318</t>
   </si>
   <si>
     <t xml:space="preserve">BTA41-800B WeEn, BTA41-600BRG ST, BTA41-800BRG ST, </t>
   </si>
   <si>
     <t>BTB16-800CWRG</t>
   </si>
   <si>
     <t>800V 16A / BTB16-800CWRG</t>
   </si>
   <si>
     <t>UT-00100249</t>
   </si>
   <si>
     <t>BTB24-600BRG</t>
   </si>
@@ -886,71 +889,101 @@
   <si>
     <t>UT-00157961</t>
   </si>
   <si>
     <t>JCT1275SJ</t>
   </si>
   <si>
     <t>1200V 75A 10-80mA (4Q) / JCT1275SJ</t>
   </si>
   <si>
     <t>UT-00132216</t>
   </si>
   <si>
     <t>TO-247J</t>
   </si>
   <si>
     <t>JST26Z-800BW</t>
   </si>
   <si>
     <t>800V 25A 50mA (3Q) / JST26Z-800BW</t>
   </si>
   <si>
     <t>UT-00157738</t>
   </si>
   <si>
+    <t>JST41Z-1200BW</t>
+  </si>
+  <si>
+    <t>1200V 40A 50mA (3Q) / JST41Z-1200BW</t>
+  </si>
+  <si>
+    <t>UT-00157731</t>
+  </si>
+  <si>
     <t>JST41Z-800BW</t>
   </si>
   <si>
     <t>800V 40A 50mA (3Q) / JST41Z-800BW</t>
   </si>
   <si>
     <t>UT-00157739</t>
   </si>
   <si>
+    <t>JST60IS-1200BW</t>
+  </si>
+  <si>
+    <t>1200V 60A 50mA (3Q) / JST60IS-1200BW</t>
+  </si>
+  <si>
+    <t>UT-00157730</t>
+  </si>
+  <si>
+    <t>ITO-247</t>
+  </si>
+  <si>
     <t>JST80T-1200BW</t>
   </si>
   <si>
     <t>1200V 80A (Q3) 50mA / JST80T-1200BW</t>
   </si>
   <si>
     <t>UT-00150259</t>
   </si>
   <si>
     <t>TG-C(Ins)</t>
   </si>
   <si>
+    <t>JX014V</t>
+  </si>
+  <si>
+    <t>1250V 1.25A 50uA (4Q) / JX014V</t>
+  </si>
+  <si>
+    <t>UT-00157732</t>
+  </si>
+  <si>
     <t>KT106B-16</t>
   </si>
   <si>
     <t>thyristor module / KT106B-16</t>
   </si>
   <si>
     <t>UT-00100431</t>
   </si>
   <si>
     <t>L6004D5RP</t>
   </si>
   <si>
     <t>Тиристор L6004D5RP</t>
   </si>
   <si>
     <t>MAC4DHMT4</t>
   </si>
   <si>
     <t>600V 4A / MAC4DHMT4</t>
   </si>
   <si>
     <t>MAC4DSMT4G</t>
   </si>
   <si>
     <t>Тиристор MAC4DSMT4G</t>
@@ -1133,50 +1166,59 @@
     <t>P2100SBLRP</t>
   </si>
   <si>
     <t>180V 25A / P2100SBLRP</t>
   </si>
   <si>
     <t>P2300SA</t>
   </si>
   <si>
     <t>45A 190V / P2300SA</t>
   </si>
   <si>
     <t>10-00075492</t>
   </si>
   <si>
     <t>UT-00138015</t>
   </si>
   <si>
     <t>SEMIWARE</t>
   </si>
   <si>
     <t>UT-00143295</t>
   </si>
   <si>
     <t>BRIGHTKING</t>
+  </si>
+  <si>
+    <t>P3100SBLR</t>
+  </si>
+  <si>
+    <t>80A 275V / P3100SBLR</t>
+  </si>
+  <si>
+    <t>UT-00159058</t>
   </si>
   <si>
     <t>P3100SCLRP</t>
   </si>
   <si>
     <t>275V / P3100SCLRP</t>
   </si>
   <si>
     <t>UT-00118482</t>
   </si>
   <si>
     <t>P3500SCLRP</t>
   </si>
   <si>
     <t>100A 320V / P3500SCLRP</t>
   </si>
   <si>
     <t>S6004DS2RP</t>
   </si>
   <si>
     <t>600V 4A / S6004DS2RP</t>
   </si>
   <si>
     <t>UT-00101394</t>
   </si>
@@ -1902,51 +1944,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R144"/>
+  <dimension ref="A1:R148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -2235,53 +2277,51 @@
         <v>39</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>1</v>
       </c>
       <c r="L11" s="15">
         <v>1</v>
       </c>
       <c r="M11" s="15">
         <v>1</v>
       </c>
-      <c r="N11" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="15">
         <v>10080063831</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
       </c>
@@ -2353,51 +2393,51 @@
       </c>
       <c r="E14" s="15">
         <v>10080059881</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>50</v>
       </c>
       <c r="K14" s="15">
         <v>0.255</v>
       </c>
       <c r="L14" s="15">
         <v>0.1705</v>
       </c>
       <c r="M14" s="15">
         <v>0.156</v>
       </c>
       <c r="N14" s="15">
-        <v>765</v>
+        <v>1064</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="15">
         <v>10080012050</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>47</v>
@@ -2940,51 +2980,51 @@
       <c r="D29" s="15"/>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>50</v>
       </c>
       <c r="K29" s="15">
         <v>0.41</v>
       </c>
       <c r="L29" s="15">
         <v>0.41</v>
       </c>
       <c r="M29" s="15">
         <v>0.41</v>
       </c>
       <c r="N29" s="15">
-        <v>1008</v>
+        <v>1380</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="15"/>
       <c r="E30" s="15">
         <v>10000020353</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="15"/>
@@ -3328,51 +3368,51 @@
         <v>116</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
         <v>117</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I39" s="15" t="s">
         <v>115</v>
       </c>
       <c r="J39" s="15">
         <v>2000</v>
       </c>
       <c r="K39" s="15">
         <v>0.05152</v>
       </c>
       <c r="L39" s="15">
         <v>0.04321</v>
       </c>
       <c r="M39" s="15">
         <v>0.04155</v>
       </c>
       <c r="N39" s="15">
-        <v>2000</v>
+        <v>1525</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E40" s="15">
         <v>10080038868</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>37</v>
@@ -3603,51 +3643,51 @@
       </c>
       <c r="E46" s="15">
         <v>10080041043</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H46" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>50</v>
       </c>
       <c r="K46" s="15">
         <v>0.6</v>
       </c>
       <c r="L46" s="15">
         <v>0.52</v>
       </c>
       <c r="M46" s="15">
         <v>0.5</v>
       </c>
       <c r="N46" s="15">
-        <v>290</v>
+        <v>360</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>140</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>141</v>
@@ -3802,51 +3842,51 @@
       </c>
       <c r="E51" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>153</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>50</v>
       </c>
       <c r="K51" s="15">
         <v>0.28</v>
       </c>
       <c r="L51" s="15">
         <v>0.28</v>
       </c>
       <c r="M51" s="15">
         <v>0.28</v>
       </c>
       <c r="N51" s="15">
-        <v>93</v>
+        <v>127</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
         <v>73</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>47</v>
@@ -4113,3359 +4153,3519 @@
       <c r="E59" s="15" t="s">
         <v>175</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H59" s="15" t="s">
         <v>176</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>800</v>
       </c>
       <c r="K59" s="15">
         <v>0.53669</v>
       </c>
       <c r="L59" s="15">
         <v>0.46513</v>
       </c>
       <c r="M59" s="15">
         <v>0.44724</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
-      <c r="P59" s="15"/>
+      <c r="P59" s="15" t="s">
+        <v>177</v>
+      </c>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E60" s="15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H60" s="15" t="s">
         <v>167</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>50</v>
       </c>
       <c r="K60" s="15">
         <v>0.49778</v>
       </c>
       <c r="L60" s="15">
         <v>0.49778</v>
       </c>
       <c r="M60" s="15">
         <v>0.49778</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E61" s="15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H61" s="15" t="s">
         <v>149</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>50</v>
       </c>
       <c r="K61" s="15">
         <v>0.78972</v>
       </c>
       <c r="L61" s="15">
         <v>0.68442</v>
       </c>
       <c r="M61" s="15">
         <v>0.6581</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E62" s="15">
         <v>10080026963</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H62" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>30</v>
       </c>
       <c r="K62" s="15">
         <v>2.45</v>
       </c>
       <c r="L62" s="15">
         <v>1.98</v>
       </c>
       <c r="M62" s="15">
         <v>1.9</v>
       </c>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E63" s="15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H63" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="I63" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="J63" s="15">
         <v>50</v>
       </c>
       <c r="K63" s="15">
         <v>0.26</v>
       </c>
       <c r="L63" s="15">
         <v>0.26</v>
       </c>
       <c r="M63" s="15">
         <v>0.26</v>
       </c>
       <c r="N63" s="15">
         <v>9</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E64" s="15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H64" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>30</v>
       </c>
       <c r="K64" s="15">
         <v>8.119999999999999</v>
       </c>
       <c r="L64" s="15">
         <v>6.81</v>
       </c>
       <c r="M64" s="15">
         <v>6.55</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E65" s="15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H65" s="15" t="s">
         <v>149</v>
       </c>
       <c r="I65" s="15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J65" s="15">
         <v>30</v>
       </c>
       <c r="K65" s="15">
         <v>0.51794</v>
       </c>
       <c r="L65" s="15">
         <v>0.44888</v>
       </c>
       <c r="M65" s="15">
         <v>0.43161</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E66" s="15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H66" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1000</v>
       </c>
       <c r="K66" s="15">
         <v>0.6233</v>
       </c>
       <c r="L66" s="15">
         <v>0.57535</v>
       </c>
       <c r="M66" s="15">
         <v>0.55138</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E67" s="15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="H67" s="15" t="s">
         <v>167</v>
       </c>
       <c r="I67" s="15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="J67" s="15"/>
       <c r="K67" s="15">
         <v>2.81</v>
       </c>
       <c r="L67" s="15">
         <v>2.81</v>
       </c>
       <c r="M67" s="15">
         <v>2.81</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H68" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I68" s="15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="J68" s="15">
         <v>30</v>
       </c>
       <c r="K68" s="15">
         <v>2.9</v>
       </c>
       <c r="L68" s="15">
         <v>2.41</v>
       </c>
       <c r="M68" s="15">
         <v>2.32</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E69" s="15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H69" s="15" t="s">
         <v>149</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>30</v>
       </c>
       <c r="K69" s="15">
         <v>0.99878</v>
       </c>
       <c r="L69" s="15">
         <v>0.86561</v>
       </c>
       <c r="M69" s="15">
         <v>0.83231</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E70" s="15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H70" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I70" s="15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J70" s="15">
         <v>30</v>
       </c>
       <c r="K70" s="15">
         <v>1.4</v>
       </c>
       <c r="L70" s="15">
         <v>1.4</v>
       </c>
       <c r="M70" s="15">
         <v>1.4</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E71" s="15">
         <v>10080039688</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H71" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I71" s="15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="J71" s="15">
         <v>30</v>
       </c>
       <c r="K71" s="15">
         <v>2.1</v>
       </c>
       <c r="L71" s="15">
         <v>1.76</v>
       </c>
       <c r="M71" s="15">
         <v>1.69</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E72" s="15" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H72" s="15" t="s">
         <v>176</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>30</v>
       </c>
       <c r="K72" s="15">
         <v>1.34</v>
       </c>
       <c r="L72" s="15">
         <v>1.12</v>
       </c>
       <c r="M72" s="15">
         <v>1.08</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H73" s="15" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>30</v>
       </c>
       <c r="K73" s="15">
         <v>6.07</v>
       </c>
       <c r="L73" s="15">
         <v>5.09</v>
       </c>
       <c r="M73" s="15">
         <v>4.9</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H74" s="15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>30</v>
       </c>
       <c r="K74" s="15">
         <v>1.39</v>
       </c>
       <c r="L74" s="15">
         <v>1.2</v>
       </c>
       <c r="M74" s="15">
         <v>1.2</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E75" s="15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H75" s="15" t="s">
         <v>149</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>30</v>
       </c>
       <c r="K75" s="15">
         <v>1.09</v>
       </c>
       <c r="L75" s="15">
         <v>0.94507</v>
       </c>
       <c r="M75" s="15">
         <v>0.90873</v>
       </c>
       <c r="N75" s="15"/>
-      <c r="O75" s="15"/>
+      <c r="O75" s="15">
+        <v>958</v>
+      </c>
       <c r="P75" s="15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H76" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J76" s="15">
         <v>30</v>
       </c>
       <c r="K76" s="15">
         <v>1.65</v>
       </c>
       <c r="L76" s="15">
         <v>1.38</v>
       </c>
       <c r="M76" s="15">
         <v>1.33</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E77" s="15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H77" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>50</v>
       </c>
       <c r="K77" s="15">
         <v>0.70135</v>
       </c>
       <c r="L77" s="15">
         <v>0.70135</v>
       </c>
       <c r="M77" s="15">
         <v>0.70135</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E78" s="15">
         <v>10080047791</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="H78" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>50</v>
       </c>
       <c r="K78" s="15">
         <v>1.01</v>
       </c>
       <c r="L78" s="15">
         <v>0.8165</v>
       </c>
       <c r="M78" s="15">
         <v>0.78384</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H79" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>800</v>
       </c>
       <c r="K79" s="15">
         <v>0.55736</v>
       </c>
       <c r="L79" s="15">
         <v>0.48304</v>
       </c>
       <c r="M79" s="15">
         <v>0.46446</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E80" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>30</v>
       </c>
       <c r="K80" s="15">
         <v>11.15</v>
       </c>
       <c r="L80" s="15">
         <v>9.35</v>
       </c>
       <c r="M80" s="15">
         <v>8.99</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>1000</v>
       </c>
       <c r="K81" s="15">
         <v>0.38669</v>
       </c>
       <c r="L81" s="15">
         <v>0.35695</v>
       </c>
       <c r="M81" s="15">
         <v>0.34207</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="15" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H82" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>1.96</v>
       </c>
       <c r="L82" s="15">
         <v>1.81</v>
       </c>
       <c r="M82" s="15">
         <v>1.74</v>
       </c>
       <c r="N82" s="15"/>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H83" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>800</v>
       </c>
       <c r="K83" s="15">
         <v>2.16</v>
       </c>
       <c r="L83" s="15">
         <v>1.99</v>
       </c>
       <c r="M83" s="15">
         <v>1.91</v>
       </c>
       <c r="N83" s="15"/>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="15" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H84" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>2500</v>
       </c>
       <c r="K84" s="15">
         <v>0.6645</v>
       </c>
       <c r="L84" s="15">
         <v>0.61339</v>
       </c>
       <c r="M84" s="15">
         <v>0.58783</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H85" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>2500</v>
       </c>
       <c r="K85" s="15">
         <v>0.81768</v>
       </c>
       <c r="L85" s="15">
         <v>0.75478</v>
       </c>
       <c r="M85" s="15">
         <v>0.72334</v>
       </c>
       <c r="N85" s="15"/>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E86" s="15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H86" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>50</v>
       </c>
       <c r="K86" s="15">
         <v>4.14</v>
       </c>
       <c r="L86" s="15">
         <v>3.82</v>
       </c>
       <c r="M86" s="15">
         <v>3.66</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E87" s="15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H87" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>800</v>
       </c>
       <c r="K87" s="15">
         <v>1.3</v>
       </c>
       <c r="L87" s="15">
         <v>1.2</v>
       </c>
       <c r="M87" s="15">
         <v>1.15</v>
       </c>
       <c r="N87" s="15"/>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E88" s="15" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H88" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>1500</v>
       </c>
       <c r="K88" s="15">
         <v>0.44011</v>
       </c>
       <c r="L88" s="15">
         <v>0.40625</v>
       </c>
       <c r="M88" s="15">
         <v>0.38932</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H89" s="15" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>2500</v>
       </c>
       <c r="K89" s="15">
         <v>1.16</v>
       </c>
       <c r="L89" s="15">
         <v>0.97346</v>
       </c>
       <c r="M89" s="15">
         <v>0.93601</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E90" s="15" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="H90" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="I90" s="15" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="J90" s="15">
         <v>3000</v>
       </c>
       <c r="K90" s="15">
         <v>0.17021</v>
       </c>
       <c r="L90" s="15">
         <v>0.14751</v>
       </c>
       <c r="M90" s="15">
         <v>0.14184</v>
       </c>
       <c r="N90" s="15">
         <v>10</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E91" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H91" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="I91" s="15" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="J91" s="15">
         <v>3000</v>
       </c>
       <c r="K91" s="15">
         <v>0.16793</v>
       </c>
       <c r="L91" s="15">
         <v>0.14554</v>
       </c>
       <c r="M91" s="15">
         <v>0.13994</v>
       </c>
       <c r="N91" s="15">
         <v>10</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H92" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>30</v>
       </c>
       <c r="K92" s="15">
         <v>2.61</v>
       </c>
       <c r="L92" s="15">
         <v>2.18</v>
       </c>
       <c r="M92" s="15">
         <v>2.1</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15">
         <v>450</v>
       </c>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E93" s="15" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H93" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>30</v>
       </c>
       <c r="K93" s="15">
         <v>0.96828</v>
       </c>
       <c r="L93" s="15">
         <v>0.83918</v>
       </c>
       <c r="M93" s="15">
         <v>0.8069</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E94" s="15" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H94" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>30</v>
       </c>
       <c r="K94" s="15">
-        <v>1.67</v>
+        <v>1.31</v>
       </c>
       <c r="L94" s="15">
-        <v>1.45</v>
+        <v>1.13</v>
       </c>
       <c r="M94" s="15">
-        <v>1.4</v>
+        <v>1.09</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E95" s="15" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
-        <v>296</v>
+        <v>198</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="K95" s="15">
-        <v>4.15</v>
+        <v>1.67</v>
       </c>
       <c r="L95" s="15">
-        <v>3.6</v>
+        <v>1.45</v>
       </c>
       <c r="M95" s="15">
-        <v>3.46</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.4</v>
+      </c>
+      <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
-      <c r="Q95" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>297</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>298</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>299</v>
       </c>
       <c r="F96" s="15"/>
-      <c r="G96" s="15"/>
-      <c r="H96" s="15"/>
+      <c r="G96" s="15" t="s">
+        <v>300</v>
+      </c>
+      <c r="H96" s="15" t="s">
+        <v>281</v>
+      </c>
       <c r="I96" s="15"/>
-      <c r="J96" s="15"/>
+      <c r="J96" s="15">
+        <v>30</v>
+      </c>
       <c r="K96" s="15">
-        <v>12.78</v>
+        <v>3.08</v>
       </c>
       <c r="L96" s="15">
-        <v>10.72</v>
+        <v>2.67</v>
       </c>
       <c r="M96" s="15">
-        <v>10.31</v>
+        <v>2.57</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>10080046116</v>
+        <v>302</v>
+      </c>
+      <c r="E97" s="15" t="s">
+        <v>303</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
-        <v>64</v>
+        <v>304</v>
       </c>
       <c r="H97" s="15" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
-        <v>2500</v>
+        <v>10</v>
       </c>
       <c r="K97" s="15">
-        <v>0.24708</v>
+        <v>4.15</v>
       </c>
       <c r="L97" s="15">
-        <v>0.19925</v>
+        <v>3.6</v>
       </c>
       <c r="M97" s="15">
-        <v>0.19128</v>
-[...1 lines deleted...]
-      <c r="N97" s="15"/>
+        <v>3.46</v>
+      </c>
+      <c r="N97" s="15">
+        <v>670</v>
+      </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
-      <c r="Q97" s="15"/>
+      <c r="Q97" s="15">
+        <v>100</v>
+      </c>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>10080054732</v>
+        <v>306</v>
+      </c>
+      <c r="E98" s="15" t="s">
+        <v>307</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="H98" s="15" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="I98" s="15"/>
-      <c r="J98" s="15"/>
+      <c r="J98" s="15">
+        <v>4000</v>
+      </c>
       <c r="K98" s="15">
-        <v>1.84</v>
+        <v>0.17561</v>
       </c>
       <c r="L98" s="15">
-        <v>1.51</v>
+        <v>0.15219</v>
       </c>
       <c r="M98" s="15">
-        <v>1.45</v>
+        <v>0.14634</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="E99" s="15" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="F99" s="15"/>
-      <c r="G99" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G99" s="15"/>
+      <c r="H99" s="15"/>
       <c r="I99" s="15"/>
       <c r="J99" s="15"/>
       <c r="K99" s="15">
-        <v>0.60222</v>
+        <v>12.78</v>
       </c>
       <c r="L99" s="15">
-        <v>0.60222</v>
+        <v>10.72</v>
       </c>
       <c r="M99" s="15">
-        <v>0.60222</v>
+        <v>10.31</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="E100" s="15">
-        <v>10080048165</v>
+        <v>10080046116</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15" t="s">
-        <v>108</v>
+        <v>64</v>
       </c>
       <c r="H100" s="15" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="I100" s="15"/>
-      <c r="J100" s="15"/>
+      <c r="J100" s="15">
+        <v>2500</v>
+      </c>
       <c r="K100" s="15">
-        <v>0.07611</v>
+        <v>0.24708</v>
       </c>
       <c r="L100" s="15">
-        <v>0.06343</v>
+        <v>0.19925</v>
       </c>
       <c r="M100" s="15">
-        <v>0.06088</v>
+        <v>0.19128</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="E101" s="15">
-        <v>10080058931</v>
+        <v>10080054732</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="H101" s="15" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="I101" s="15"/>
+      <c r="J101" s="15"/>
       <c r="K101" s="15">
-        <v>0.063</v>
+        <v>1.84</v>
       </c>
       <c r="L101" s="15">
-        <v>0.0525</v>
+        <v>1.51</v>
       </c>
       <c r="M101" s="15">
-        <v>0.0504</v>
+        <v>1.45</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E102" s="15" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
-        <v>117</v>
+        <v>64</v>
       </c>
       <c r="H102" s="15" t="s">
-        <v>51</v>
+        <v>276</v>
       </c>
       <c r="I102" s="15"/>
-      <c r="J102" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J102" s="15"/>
       <c r="K102" s="15">
-        <v>0.04737</v>
+        <v>0.60222</v>
       </c>
       <c r="L102" s="15">
-        <v>0.04737</v>
+        <v>0.60222</v>
       </c>
       <c r="M102" s="15">
-        <v>0.04737</v>
+        <v>0.60222</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E103" s="15">
-        <v>10080044561</v>
+        <v>10080048165</v>
       </c>
       <c r="F103" s="15"/>
-      <c r="G103" s="15"/>
+      <c r="G103" s="15" t="s">
+        <v>108</v>
+      </c>
       <c r="H103" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I103" s="15"/>
-      <c r="J103" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J103" s="15"/>
       <c r="K103" s="15">
-        <v>0.07904</v>
+        <v>0.07611</v>
       </c>
       <c r="L103" s="15">
-        <v>0.06374</v>
+        <v>0.06343</v>
       </c>
       <c r="M103" s="15">
-        <v>0.06119</v>
+        <v>0.06088</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E104" s="15">
-        <v>10080048689</v>
+        <v>10080058931</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="H104" s="15" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="I104" s="15"/>
+        <v>51</v>
+      </c>
+      <c r="I104" s="15" t="s">
+        <v>322</v>
+      </c>
       <c r="J104" s="15">
-        <v>50</v>
+        <v>1000</v>
       </c>
       <c r="K104" s="15">
-        <v>1.04</v>
+        <v>0.063</v>
       </c>
       <c r="L104" s="15">
-        <v>0.86347</v>
+        <v>0.0525</v>
       </c>
       <c r="M104" s="15">
-        <v>0.82892</v>
+        <v>0.0504</v>
       </c>
       <c r="N104" s="15"/>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>10080005054</v>
+        <v>324</v>
+      </c>
+      <c r="E105" s="15" t="s">
+        <v>325</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
-        <v>87</v>
+        <v>117</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>275</v>
+        <v>51</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
-        <v>50</v>
+        <v>1000</v>
       </c>
       <c r="K105" s="15">
-        <v>0.70204</v>
+        <v>0.04737</v>
       </c>
       <c r="L105" s="15">
-        <v>0.67618</v>
+        <v>0.04737</v>
       </c>
       <c r="M105" s="15">
-        <v>0.65154</v>
+        <v>0.04737</v>
       </c>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>327</v>
+      </c>
+      <c r="E106" s="15">
+        <v>10080044561</v>
       </c>
       <c r="F106" s="15"/>
-      <c r="G106" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
-        <v>324</v>
+        <v>47</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
-        <v>50</v>
+        <v>2000</v>
       </c>
       <c r="K106" s="15">
-        <v>1.18</v>
+        <v>0.07904</v>
       </c>
       <c r="L106" s="15">
-        <v>0.98807</v>
+        <v>0.06374</v>
       </c>
       <c r="M106" s="15">
-        <v>0.95006</v>
+        <v>0.06119</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="E107" s="15">
-        <v>10080061819</v>
+        <v>10080048689</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>327</v>
+        <v>276</v>
       </c>
       <c r="I107" s="15"/>
-      <c r="J107" s="15"/>
+      <c r="J107" s="15">
+        <v>50</v>
+      </c>
       <c r="K107" s="15">
-        <v>0.08086</v>
+        <v>1.04</v>
       </c>
       <c r="L107" s="15">
-        <v>0.06738</v>
+        <v>0.86347</v>
       </c>
       <c r="M107" s="15">
-        <v>0.06469</v>
+        <v>0.82892</v>
       </c>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>331</v>
+      </c>
+      <c r="E108" s="15">
+        <v>10080005054</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="H108" s="15" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
-        <v>5000</v>
+        <v>50</v>
       </c>
       <c r="K108" s="15">
-        <v>0.95126</v>
+        <v>0.70204</v>
       </c>
       <c r="L108" s="15">
-        <v>0.79271</v>
+        <v>0.67618</v>
       </c>
       <c r="M108" s="15">
-        <v>0.761</v>
+        <v>0.65154</v>
       </c>
       <c r="N108" s="15"/>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>10080065635</v>
+        <v>333</v>
+      </c>
+      <c r="E109" s="15" t="s">
+        <v>334</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="H109" s="15" t="s">
-        <v>275</v>
+        <v>335</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
-        <v>2000</v>
+        <v>50</v>
       </c>
       <c r="K109" s="15">
-        <v>0.29886</v>
+        <v>1.18</v>
       </c>
       <c r="L109" s="15">
-        <v>0.24904</v>
+        <v>0.98807</v>
       </c>
       <c r="M109" s="15">
-        <v>0.23909</v>
+        <v>0.95006</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E110" s="15">
-        <v>10080058339</v>
+        <v>10080061819</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H110" s="15" t="s">
-        <v>335</v>
-[...6 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="I110" s="15"/>
+      <c r="J110" s="15"/>
       <c r="K110" s="15">
-        <v>0.04</v>
+        <v>0.08086</v>
       </c>
       <c r="L110" s="15">
-        <v>0.04</v>
+        <v>0.06738</v>
       </c>
       <c r="M110" s="15">
-        <v>0.04</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.06469</v>
+      </c>
+      <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E111" s="15" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15" t="s">
-        <v>30</v>
+        <v>108</v>
       </c>
       <c r="H111" s="15" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="I111" s="15"/>
       <c r="J111" s="15">
-        <v>2500</v>
+        <v>5000</v>
       </c>
       <c r="K111" s="15">
-        <v>0.46721</v>
+        <v>0.95126</v>
       </c>
       <c r="L111" s="15">
-        <v>0.40491</v>
+        <v>0.79271</v>
       </c>
       <c r="M111" s="15">
-        <v>0.38934</v>
+        <v>0.761</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>343</v>
+      </c>
+      <c r="E112" s="15">
+        <v>10080065635</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
       <c r="H112" s="15" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="I112" s="15"/>
       <c r="J112" s="15">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="K112" s="15">
-        <v>0.45309</v>
+        <v>0.29886</v>
       </c>
       <c r="L112" s="15">
-        <v>0.39268</v>
+        <v>0.24904</v>
       </c>
       <c r="M112" s="15">
-        <v>0.37758</v>
+        <v>0.23909</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>345</v>
+      </c>
+      <c r="E113" s="15">
+        <v>10080058339</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
-        <v>44</v>
+        <v>108</v>
       </c>
       <c r="H113" s="15" t="s">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="I113" s="15"/>
+        <v>346</v>
+      </c>
+      <c r="I113" s="15" t="s">
+        <v>347</v>
+      </c>
       <c r="J113" s="15">
-        <v>2500</v>
+        <v>1000</v>
       </c>
       <c r="K113" s="15">
-        <v>0.23751</v>
+        <v>0.04</v>
       </c>
       <c r="L113" s="15">
-        <v>0.1992</v>
+        <v>0.04</v>
       </c>
       <c r="M113" s="15">
-        <v>0.19155</v>
-[...1 lines deleted...]
-      <c r="N113" s="15"/>
+        <v>0.04</v>
+      </c>
+      <c r="N113" s="15">
+        <v>4204</v>
+      </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>10080038285</v>
+        <v>349</v>
+      </c>
+      <c r="E114" s="15" t="s">
+        <v>350</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
-        <v>348</v>
+        <v>30</v>
       </c>
       <c r="H114" s="15" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I114" s="15"/>
+        <v>31</v>
+      </c>
+      <c r="I114" s="15" t="s">
+        <v>351</v>
+      </c>
       <c r="J114" s="15">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="K114" s="15">
-        <v>0.19315</v>
+        <v>0.46721</v>
       </c>
       <c r="L114" s="15">
-        <v>0.16097</v>
+        <v>0.40491</v>
       </c>
       <c r="M114" s="15">
-        <v>0.15453</v>
+        <v>0.38934</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="D115" s="15" t="s">
         <v>349</v>
       </c>
-      <c r="D115" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="15" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H115" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="I115" s="15"/>
-      <c r="J115" s="15"/>
+      <c r="I115" s="15" t="s">
+        <v>351</v>
+      </c>
+      <c r="J115" s="15">
+        <v>500</v>
+      </c>
       <c r="K115" s="15">
-        <v>3.18</v>
+        <v>0.44075</v>
       </c>
       <c r="L115" s="15">
-        <v>2.67</v>
+        <v>0.38198</v>
       </c>
       <c r="M115" s="15">
-        <v>2.57</v>
+        <v>0.36729</v>
       </c>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E116" s="15" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H116" s="15" t="s">
-        <v>31</v>
+        <v>356</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>2500</v>
       </c>
       <c r="K116" s="15">
-        <v>2.09</v>
+        <v>0.23751</v>
       </c>
       <c r="L116" s="15">
-        <v>1.75</v>
+        <v>0.1992</v>
       </c>
       <c r="M116" s="15">
-        <v>1.69</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.19155</v>
+      </c>
+      <c r="N116" s="15"/>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E117" s="15">
-        <v>10080008282</v>
+        <v>10080038285</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
-        <v>44</v>
+        <v>359</v>
       </c>
       <c r="H117" s="15" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="K117" s="15">
-        <v>0.91514</v>
+        <v>0.19315</v>
       </c>
       <c r="L117" s="15">
-        <v>0.79312</v>
+        <v>0.16097</v>
       </c>
       <c r="M117" s="15">
-        <v>0.76261</v>
+        <v>0.15453</v>
       </c>
       <c r="N117" s="15"/>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C118" s="15" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>10080067418</v>
+        <v>361</v>
+      </c>
+      <c r="E118" s="15" t="s">
+        <v>362</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H118" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I118" s="15"/>
-      <c r="J118" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J118" s="15"/>
       <c r="K118" s="15">
-        <v>0.11581</v>
+        <v>3.18</v>
       </c>
       <c r="L118" s="15">
-        <v>0.0965</v>
+        <v>2.67</v>
       </c>
       <c r="M118" s="15">
-        <v>0.09264</v>
+        <v>2.57</v>
       </c>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>10080008267</v>
+        <v>364</v>
+      </c>
+      <c r="E119" s="15" t="s">
+        <v>365</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H119" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I119" s="15"/>
-      <c r="J119" s="15"/>
+      <c r="J119" s="15">
+        <v>2500</v>
+      </c>
       <c r="K119" s="15">
-        <v>0.12269</v>
+        <v>2.09</v>
       </c>
       <c r="L119" s="15">
-        <v>0.10225</v>
+        <v>1.75</v>
       </c>
       <c r="M119" s="15">
-        <v>0.09815</v>
-[...1 lines deleted...]
-      <c r="N119" s="15"/>
+        <v>1.69</v>
+      </c>
+      <c r="N119" s="15">
+        <v>80</v>
+      </c>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>367</v>
+      </c>
+      <c r="E120" s="15">
+        <v>10080008282</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H120" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>2500</v>
       </c>
       <c r="K120" s="15">
-        <v>1.82</v>
+        <v>0.91514</v>
       </c>
       <c r="L120" s="15">
-        <v>1.58</v>
+        <v>0.79312</v>
       </c>
       <c r="M120" s="15">
-        <v>1.52</v>
+        <v>0.76261</v>
       </c>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="E121" s="15">
-        <v>10080072880</v>
+        <v>10080067418</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I121" s="15"/>
-      <c r="J121" s="15"/>
+      <c r="J121" s="15">
+        <v>2500</v>
+      </c>
       <c r="K121" s="15">
-        <v>0.16583</v>
+        <v>0.11581</v>
       </c>
       <c r="L121" s="15">
-        <v>0.13818</v>
+        <v>0.0965</v>
       </c>
       <c r="M121" s="15">
-        <v>0.13265</v>
+        <v>0.09264</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>371</v>
+      </c>
+      <c r="E122" s="15">
+        <v>10080008267</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H122" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15"/>
       <c r="K122" s="15">
-        <v>0.08699999999999999</v>
+        <v>0.12269</v>
       </c>
       <c r="L122" s="15">
-        <v>0.08699999999999999</v>
+        <v>0.10225</v>
       </c>
       <c r="M122" s="15">
-        <v>0.08699999999999999</v>
+        <v>0.09815</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="E123" s="15" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H123" s="15" t="s">
-        <v>370</v>
+        <v>31</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="K123" s="15">
-        <v>0.05558</v>
+        <v>1.82</v>
       </c>
       <c r="L123" s="15">
-        <v>0.05558</v>
+        <v>1.58</v>
       </c>
       <c r="M123" s="15">
-        <v>0.05558</v>
+        <v>1.52</v>
       </c>
       <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>376</v>
+      </c>
+      <c r="E124" s="15">
+        <v>10080072880</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H124" s="15" t="s">
-        <v>372</v>
+        <v>31</v>
       </c>
       <c r="I124" s="15"/>
-      <c r="J124" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J124" s="15"/>
       <c r="K124" s="15">
-        <v>0.08</v>
+        <v>0.16583</v>
       </c>
       <c r="L124" s="15">
-        <v>0.08</v>
+        <v>0.13818</v>
       </c>
       <c r="M124" s="15">
-        <v>0.08</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.13265</v>
+      </c>
+      <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="E125" s="15" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H125" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I125" s="15"/>
-      <c r="J125" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J125" s="15"/>
       <c r="K125" s="15">
-        <v>0.4146</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="L125" s="15">
-        <v>0.4146</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="M125" s="15">
-        <v>0.4146</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="N125" s="15"/>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C126" s="15" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D126" s="15" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>10080008254</v>
+        <v>378</v>
+      </c>
+      <c r="E126" s="15" t="s">
+        <v>380</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H126" s="15" t="s">
-        <v>31</v>
+        <v>381</v>
       </c>
       <c r="I126" s="15"/>
-      <c r="J126" s="15"/>
+      <c r="J126" s="15">
+        <v>3000</v>
+      </c>
       <c r="K126" s="15">
-        <v>0.15986</v>
+        <v>0.05558</v>
       </c>
       <c r="L126" s="15">
-        <v>0.13854</v>
+        <v>0.05558</v>
       </c>
       <c r="M126" s="15">
-        <v>0.13321</v>
+        <v>0.05558</v>
       </c>
       <c r="N126" s="15"/>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C127" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="D127" s="15" t="s">
         <v>378</v>
       </c>
-      <c r="D127" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" s="15" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="H127" s="15" t="s">
-        <v>31</v>
+        <v>383</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="K127" s="15">
-        <v>1.23</v>
+        <v>0.08</v>
       </c>
       <c r="L127" s="15">
-        <v>1.04</v>
+        <v>0.08</v>
       </c>
       <c r="M127" s="15">
-        <v>0.99556</v>
-[...1 lines deleted...]
-      <c r="N127" s="15"/>
+        <v>0.08</v>
+      </c>
+      <c r="N127" s="15">
+        <v>5644</v>
+      </c>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="E128" s="15" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15" t="s">
-        <v>384</v>
+        <v>44</v>
       </c>
       <c r="H128" s="15" t="s">
-        <v>385</v>
+        <v>31</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
-        <v>12</v>
+        <v>2500</v>
       </c>
       <c r="K128" s="15">
-        <v>47.64</v>
+        <v>0.42434</v>
       </c>
       <c r="L128" s="15">
-        <v>39.96</v>
+        <v>0.36776</v>
       </c>
       <c r="M128" s="15">
-        <v>38.42</v>
+        <v>0.35361</v>
       </c>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D129" s="15" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E129" s="15" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="H129" s="15" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
-        <v>50</v>
+        <v>2500</v>
       </c>
       <c r="K129" s="15">
-        <v>4.77</v>
+        <v>0.4146</v>
       </c>
       <c r="L129" s="15">
-        <v>3.84</v>
+        <v>0.4146</v>
       </c>
       <c r="M129" s="15">
-        <v>3.69</v>
+        <v>0.4146</v>
       </c>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D130" s="15" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="E130" s="15" t="s">
         <v>391</v>
+      </c>
+      <c r="E130" s="15">
+        <v>10080008254</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15" t="s">
-        <v>183</v>
+        <v>44</v>
       </c>
       <c r="H130" s="15" t="s">
-        <v>149</v>
+        <v>31</v>
       </c>
       <c r="I130" s="15"/>
-      <c r="J130" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J130" s="15"/>
       <c r="K130" s="15">
-        <v>0.76806</v>
+        <v>0.15986</v>
       </c>
       <c r="L130" s="15">
-        <v>0.55</v>
+        <v>0.13854</v>
       </c>
       <c r="M130" s="15">
-        <v>0.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.13321</v>
+      </c>
+      <c r="N130" s="15"/>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
-      <c r="Q130" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
         <v>392</v>
       </c>
       <c r="D131" s="15" t="s">
         <v>393</v>
       </c>
-      <c r="E131" s="15">
-        <v>10080060341</v>
+      <c r="E131" s="15" t="s">
+        <v>394</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H131" s="15" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>2500</v>
       </c>
       <c r="K131" s="15">
-        <v>0.20231</v>
+        <v>1.23</v>
       </c>
       <c r="L131" s="15">
-        <v>0.19421</v>
+        <v>1.04</v>
       </c>
       <c r="M131" s="15">
-        <v>0.19421</v>
+        <v>0.99556</v>
       </c>
       <c r="N131" s="15"/>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C132" s="15" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D132" s="15" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E132" s="15" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
-        <v>64</v>
+        <v>398</v>
       </c>
       <c r="H132" s="15" t="s">
-        <v>37</v>
+        <v>399</v>
       </c>
       <c r="I132" s="15"/>
-      <c r="J132" s="15"/>
+      <c r="J132" s="15">
+        <v>12</v>
+      </c>
       <c r="K132" s="15">
-        <v>0.38112</v>
+        <v>47.64</v>
       </c>
       <c r="L132" s="15">
-        <v>0.31964</v>
+        <v>39.96</v>
       </c>
       <c r="M132" s="15">
-        <v>0.30735</v>
+        <v>38.42</v>
       </c>
       <c r="N132" s="15"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C133" s="15" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="D133" s="15" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E133" s="15" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15" t="s">
-        <v>41</v>
+        <v>120</v>
       </c>
       <c r="H133" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
-        <v>1000</v>
+        <v>50</v>
       </c>
       <c r="K133" s="15">
-        <v>0.6440399999999999</v>
+        <v>4.77</v>
       </c>
       <c r="L133" s="15">
-        <v>0.54016</v>
+        <v>3.84</v>
       </c>
       <c r="M133" s="15">
-        <v>0.51939</v>
+        <v>3.69</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
-        <v>226</v>
+        <v>32</v>
       </c>
       <c r="C134" s="15" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D134" s="15" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="E134" s="15" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15" t="s">
-        <v>44</v>
+        <v>184</v>
       </c>
       <c r="H134" s="15" t="s">
-        <v>403</v>
+        <v>149</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
-        <v>3000</v>
+        <v>50</v>
       </c>
       <c r="K134" s="15">
-        <v>0.29111</v>
+        <v>0.76806</v>
       </c>
       <c r="L134" s="15">
-        <v>0.25229</v>
+        <v>0.55</v>
       </c>
       <c r="M134" s="15">
-        <v>0.24259</v>
-[...1 lines deleted...]
-      <c r="N134" s="15"/>
+        <v>0.5</v>
+      </c>
+      <c r="N134" s="15">
+        <v>7589</v>
+      </c>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
-      <c r="Q134" s="15"/>
+      <c r="Q134" s="15">
+        <v>1000</v>
+      </c>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
-        <v>226</v>
+        <v>32</v>
       </c>
       <c r="C135" s="15" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="D135" s="15" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E135" s="15">
-        <v>10080045717</v>
+        <v>10080060341</v>
       </c>
       <c r="F135" s="15"/>
-      <c r="G135" s="15"/>
+      <c r="G135" s="15" t="s">
+        <v>64</v>
+      </c>
       <c r="H135" s="15" t="s">
-        <v>403</v>
+        <v>37</v>
       </c>
       <c r="I135" s="15"/>
-      <c r="J135" s="15"/>
+      <c r="J135" s="15">
+        <v>2500</v>
+      </c>
       <c r="K135" s="15">
-        <v>0.64679</v>
+        <v>0.20231</v>
       </c>
       <c r="L135" s="15">
-        <v>0.53037</v>
+        <v>0.19421</v>
       </c>
       <c r="M135" s="15">
-        <v>0.5088200000000001</v>
+        <v>0.19421</v>
       </c>
       <c r="N135" s="15"/>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
-        <v>226</v>
+        <v>32</v>
       </c>
       <c r="C136" s="15" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D136" s="15" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>10080031427</v>
+        <v>409</v>
+      </c>
+      <c r="E136" s="15" t="s">
+        <v>410</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
-        <v>408</v>
+        <v>64</v>
       </c>
       <c r="H136" s="15" t="s">
-        <v>403</v>
+        <v>37</v>
       </c>
       <c r="I136" s="15"/>
       <c r="J136" s="15"/>
       <c r="K136" s="15">
-        <v>0.38597</v>
+        <v>0.38112</v>
       </c>
       <c r="L136" s="15">
-        <v>0.3345</v>
+        <v>0.31964</v>
       </c>
       <c r="M136" s="15">
-        <v>0.32164</v>
+        <v>0.30735</v>
       </c>
       <c r="N136" s="15"/>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C137" s="15" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="D137" s="15" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>10080067675</v>
+        <v>412</v>
+      </c>
+      <c r="E137" s="15" t="s">
+        <v>413</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15" t="s">
-        <v>408</v>
+        <v>41</v>
       </c>
       <c r="H137" s="15" t="s">
-        <v>403</v>
+        <v>37</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
-        <v>2500</v>
+        <v>1000</v>
       </c>
       <c r="K137" s="15">
-        <v>1.44</v>
+        <v>0.6440399999999999</v>
       </c>
       <c r="L137" s="15">
-        <v>1.44</v>
+        <v>0.54016</v>
       </c>
       <c r="M137" s="15">
-        <v>1.44</v>
+        <v>0.51939</v>
       </c>
       <c r="N137" s="15"/>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
-        <v>32</v>
+        <v>227</v>
       </c>
       <c r="C138" s="15" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="D138" s="15" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="E138" s="15" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="H138" s="15" t="s">
-        <v>37</v>
+        <v>417</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
-        <v>50</v>
+        <v>3000</v>
       </c>
       <c r="K138" s="15">
-        <v>2.74</v>
+        <v>0.29111</v>
       </c>
       <c r="L138" s="15">
-        <v>2.3</v>
+        <v>0.25229</v>
       </c>
       <c r="M138" s="15">
-        <v>2.21</v>
+        <v>0.24259</v>
       </c>
       <c r="N138" s="15"/>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
-        <v>32</v>
+        <v>227</v>
       </c>
       <c r="C139" s="15" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="D139" s="15" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>416</v>
+        <v>419</v>
+      </c>
+      <c r="E139" s="15">
+        <v>10080045717</v>
       </c>
       <c r="F139" s="15"/>
-      <c r="G139" s="15" t="s">
+      <c r="G139" s="15"/>
+      <c r="H139" s="15" t="s">
         <v>417</v>
       </c>
-      <c r="H139" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I139" s="15"/>
-      <c r="J139" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J139" s="15"/>
       <c r="K139" s="15">
-        <v>3.64</v>
+        <v>0.64679</v>
       </c>
       <c r="L139" s="15">
-        <v>3.64</v>
+        <v>0.53037</v>
       </c>
       <c r="M139" s="15">
-        <v>3.64</v>
+        <v>0.5088200000000001</v>
       </c>
       <c r="N139" s="15"/>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
-        <v>32</v>
+        <v>227</v>
       </c>
       <c r="C140" s="15" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D140" s="15" t="s">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="E140" s="15" t="s">
         <v>421</v>
+      </c>
+      <c r="E140" s="15">
+        <v>10080031427</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15" t="s">
         <v>422</v>
       </c>
       <c r="H140" s="15" t="s">
-        <v>37</v>
+        <v>417</v>
       </c>
       <c r="I140" s="15"/>
-      <c r="J140" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J140" s="15"/>
       <c r="K140" s="15">
-        <v>0.24761</v>
+        <v>0.38597</v>
       </c>
       <c r="L140" s="15">
-        <v>0.24761</v>
+        <v>0.3345</v>
       </c>
       <c r="M140" s="15">
-        <v>0.24761</v>
+        <v>0.32164</v>
       </c>
       <c r="N140" s="15"/>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C141" s="15" t="s">
         <v>423</v>
       </c>
       <c r="D141" s="15" t="s">
         <v>424</v>
       </c>
-      <c r="E141" s="15" t="s">
-        <v>425</v>
+      <c r="E141" s="15">
+        <v>10080067675</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15" t="s">
-        <v>36</v>
+        <v>422</v>
       </c>
       <c r="H141" s="15" t="s">
-        <v>37</v>
+        <v>417</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
-        <v>1000</v>
+        <v>2500</v>
       </c>
       <c r="K141" s="15">
-        <v>0.08945</v>
+        <v>1.44</v>
       </c>
       <c r="L141" s="15">
-        <v>0.07752000000000001</v>
+        <v>1.44</v>
       </c>
       <c r="M141" s="15">
-        <v>0.07454</v>
+        <v>1.44</v>
       </c>
       <c r="N141" s="15"/>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C142" s="15" t="s">
+        <v>425</v>
+      </c>
+      <c r="D142" s="15" t="s">
         <v>426</v>
       </c>
-      <c r="D142" s="15" t="s">
+      <c r="E142" s="15" t="s">
         <v>427</v>
       </c>
-      <c r="E142" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" s="15"/>
-      <c r="G142" s="15"/>
+      <c r="G142" s="15" t="s">
+        <v>60</v>
+      </c>
       <c r="H142" s="15" t="s">
-        <v>429</v>
+        <v>37</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="15">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="K142" s="15">
-        <v>0.4</v>
+        <v>2.74</v>
       </c>
       <c r="L142" s="15">
-        <v>0.4</v>
+        <v>2.3</v>
       </c>
       <c r="M142" s="15">
-        <v>0.4</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.21</v>
+      </c>
+      <c r="N142" s="15"/>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C143" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="D143" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="E143" s="15" t="s">
         <v>430</v>
       </c>
-      <c r="D143" s="15" t="s">
+      <c r="F143" s="15"/>
+      <c r="G143" s="15" t="s">
         <v>431</v>
       </c>
-      <c r="E143" s="15" t="s">
+      <c r="H143" s="15" t="s">
         <v>432</v>
-      </c>
-[...3 lines deleted...]
-        <v>429</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="K143" s="15">
-        <v>0.35871</v>
+        <v>3.64</v>
       </c>
       <c r="L143" s="15">
-        <v>0</v>
+        <v>3.64</v>
       </c>
       <c r="M143" s="15">
-        <v>0</v>
+        <v>3.64</v>
       </c>
       <c r="N143" s="15"/>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143"/>
     </row>
     <row r="144" spans="1:18">
-      <c r="B144" s="14"/>
-[...2 lines deleted...]
-      <c r="E144" s="15"/>
+      <c r="B144" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C144" s="15" t="s">
+        <v>433</v>
+      </c>
+      <c r="D144" s="15" t="s">
+        <v>434</v>
+      </c>
+      <c r="E144" s="15" t="s">
+        <v>435</v>
+      </c>
       <c r="F144" s="15"/>
-      <c r="G144" s="15"/>
-      <c r="H144" s="15"/>
+      <c r="G144" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="H144" s="15" t="s">
+        <v>37</v>
+      </c>
       <c r="I144" s="15"/>
-      <c r="J144" s="15"/>
-[...2 lines deleted...]
-      <c r="M144" s="15"/>
+      <c r="J144" s="15">
+        <v>5000</v>
+      </c>
+      <c r="K144" s="15">
+        <v>0.24761</v>
+      </c>
+      <c r="L144" s="15">
+        <v>0.24761</v>
+      </c>
+      <c r="M144" s="15">
+        <v>0.24761</v>
+      </c>
       <c r="N144" s="15"/>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
+      <c r="R144"/>
+    </row>
+    <row r="145" spans="1:18">
+      <c r="B145" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C145" s="15" t="s">
+        <v>437</v>
+      </c>
+      <c r="D145" s="15" t="s">
+        <v>438</v>
+      </c>
+      <c r="E145" s="15" t="s">
+        <v>439</v>
+      </c>
+      <c r="F145" s="15"/>
+      <c r="G145" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="H145" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="I145" s="15"/>
+      <c r="J145" s="15">
+        <v>1000</v>
+      </c>
+      <c r="K145" s="15">
+        <v>0.08945</v>
+      </c>
+      <c r="L145" s="15">
+        <v>0.07752000000000001</v>
+      </c>
+      <c r="M145" s="15">
+        <v>0.07454</v>
+      </c>
+      <c r="N145" s="15"/>
+      <c r="O145" s="15"/>
+      <c r="P145" s="15"/>
+      <c r="Q145" s="15"/>
+      <c r="R145"/>
+    </row>
+    <row r="146" spans="1:18">
+      <c r="B146" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C146" s="15" t="s">
+        <v>440</v>
+      </c>
+      <c r="D146" s="15" t="s">
+        <v>441</v>
+      </c>
+      <c r="E146" s="15" t="s">
+        <v>442</v>
+      </c>
+      <c r="F146" s="15"/>
+      <c r="G146" s="15"/>
+      <c r="H146" s="15" t="s">
+        <v>443</v>
+      </c>
+      <c r="I146" s="15"/>
+      <c r="J146" s="15">
+        <v>1</v>
+      </c>
+      <c r="K146" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="L146" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="M146" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="N146" s="15">
+        <v>92</v>
+      </c>
+      <c r="O146" s="15"/>
+      <c r="P146" s="15"/>
+      <c r="Q146" s="15"/>
+      <c r="R146"/>
+    </row>
+    <row r="147" spans="1:18">
+      <c r="B147" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C147" s="15" t="s">
+        <v>444</v>
+      </c>
+      <c r="D147" s="15" t="s">
+        <v>445</v>
+      </c>
+      <c r="E147" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="F147" s="15"/>
+      <c r="G147" s="15"/>
+      <c r="H147" s="15" t="s">
+        <v>443</v>
+      </c>
+      <c r="I147" s="15"/>
+      <c r="J147" s="15">
+        <v>1</v>
+      </c>
+      <c r="K147" s="15">
+        <v>0.35871</v>
+      </c>
+      <c r="L147" s="15">
+        <v>0</v>
+      </c>
+      <c r="M147" s="15">
+        <v>0</v>
+      </c>
+      <c r="N147" s="15"/>
+      <c r="O147" s="15"/>
+      <c r="P147" s="15"/>
+      <c r="Q147" s="15"/>
+      <c r="R147"/>
+    </row>
+    <row r="148" spans="1:18">
+      <c r="B148" s="14"/>
+      <c r="C148" s="15"/>
+      <c r="D148" s="15"/>
+      <c r="E148" s="15"/>
+      <c r="F148" s="15"/>
+      <c r="G148" s="15"/>
+      <c r="H148" s="15"/>
+      <c r="I148" s="15"/>
+      <c r="J148" s="15"/>
+      <c r="K148" s="15"/>
+      <c r="L148" s="15"/>
+      <c r="M148" s="15"/>
+      <c r="N148" s="15"/>
+      <c r="O148" s="15"/>
+      <c r="P148" s="15"/>
+      <c r="Q148" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -7485,317 +7685,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>433</v>
+        <v>447</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>434</v>
+        <v>448</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>435</v>
+        <v>449</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>436</v>
+        <v>450</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>437</v>
+        <v>451</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>438</v>
+        <v>452</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>439</v>
+        <v>453</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>441</v>
+        <v>455</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>442</v>
+        <v>456</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>443</v>
+        <v>457</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>444</v>
+        <v>458</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>445</v>
+        <v>459</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>446</v>
+        <v>460</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>448</v>
+        <v>462</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>449</v>
+        <v>463</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>450</v>
+        <v>464</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>451</v>
+        <v>465</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>452</v>
+        <v>466</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>453</v>
+        <v>467</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>454</v>
+        <v>468</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>455</v>
+        <v>469</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>456</v>
+        <v>470</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>457</v>
+        <v>471</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>458</v>
+        <v>472</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>459</v>
+        <v>473</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>