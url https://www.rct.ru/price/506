--- v10 (2026-07-10)
+++ v11 (2026-07-31)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>09.07.2026</t>
+    <t>30.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -547,51 +547,51 @@
   <si>
     <t>BTA216-600E/SIL3P/RAILH// / BTA216-600E,127</t>
   </si>
   <si>
     <t>10-00075560</t>
   </si>
   <si>
     <t>BTA216B-600B,118</t>
   </si>
   <si>
     <t>Тиристор BTA216B-600B,118</t>
   </si>
   <si>
     <t>BTA216B-800B</t>
   </si>
   <si>
     <t>800V 16A 50mA (3Q) / BTA216B-800B</t>
   </si>
   <si>
     <t>UT-00156173</t>
   </si>
   <si>
     <t>JSMSEMI</t>
   </si>
   <si>
-    <t>30.07.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>BTA225-600B</t>
   </si>
   <si>
     <t>600V 25A (3Q) / BTA225-600B</t>
   </si>
   <si>
     <t>UT-00117934</t>
   </si>
   <si>
     <t>BTA24-1200CW</t>
   </si>
   <si>
     <t>1200V 25A 35mA (3Q) / BTA24-1200CW</t>
   </si>
   <si>
     <t>UT-00157735</t>
   </si>
   <si>
     <t>TO-220A Ins.</t>
   </si>
   <si>
     <t>BTA26-600B</t>
   </si>
@@ -709,51 +709,51 @@
   <si>
     <t>BTA41-800B</t>
   </si>
   <si>
     <t>800V 40A (4Q) / BTA41-800B</t>
   </si>
   <si>
     <t>UT-00104207</t>
   </si>
   <si>
     <t>HSDQ</t>
   </si>
   <si>
     <t>Тиристоры / Bourns</t>
   </si>
   <si>
     <t>UT-00106494</t>
   </si>
   <si>
     <t>SLKOR</t>
   </si>
   <si>
     <t>UT-00146511</t>
   </si>
   <si>
-    <t>18.07.2026</t>
+    <t>13.08.2026</t>
   </si>
   <si>
     <t>BTA41-800BQ</t>
   </si>
   <si>
     <t>800V 40A (4Q) / BTA41-800BQ</t>
   </si>
   <si>
     <t>10-00075318</t>
   </si>
   <si>
     <t xml:space="preserve">BTA41-800B WeEn, BTA41-600BRG ST, BTA41-800BRG ST, </t>
   </si>
   <si>
     <t>BTB16-800CWRG</t>
   </si>
   <si>
     <t>800V 16A / BTB16-800CWRG</t>
   </si>
   <si>
     <t>UT-00100249</t>
   </si>
   <si>
     <t>BTB24-600BRG</t>
   </si>
@@ -2393,51 +2393,51 @@
       </c>
       <c r="E14" s="15">
         <v>10080059881</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>50</v>
       </c>
       <c r="K14" s="15">
         <v>0.255</v>
       </c>
       <c r="L14" s="15">
         <v>0.1705</v>
       </c>
       <c r="M14" s="15">
         <v>0.156</v>
       </c>
       <c r="N14" s="15">
-        <v>1064</v>
+        <v>393</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="15">
         <v>10080012050</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>47</v>
@@ -2980,51 +2980,51 @@
       <c r="D29" s="15"/>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>50</v>
       </c>
       <c r="K29" s="15">
         <v>0.41</v>
       </c>
       <c r="L29" s="15">
         <v>0.41</v>
       </c>
       <c r="M29" s="15">
         <v>0.41</v>
       </c>
       <c r="N29" s="15">
-        <v>1380</v>
+        <v>1254</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="15"/>
       <c r="E30" s="15">
         <v>10000020353</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="15"/>
@@ -3367,53 +3367,51 @@
       <c r="E39" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
         <v>117</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I39" s="15" t="s">
         <v>115</v>
       </c>
       <c r="J39" s="15">
         <v>2000</v>
       </c>
       <c r="K39" s="15">
         <v>0.05152</v>
       </c>
       <c r="L39" s="15">
         <v>0.04321</v>
       </c>
       <c r="M39" s="15">
         <v>0.04155</v>
       </c>
-      <c r="N39" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E40" s="15">
         <v>10080038868</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>37</v>
       </c>
@@ -3643,51 +3641,51 @@
       </c>
       <c r="E46" s="15">
         <v>10080041043</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H46" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>50</v>
       </c>
       <c r="K46" s="15">
         <v>0.6</v>
       </c>
       <c r="L46" s="15">
         <v>0.52</v>
       </c>
       <c r="M46" s="15">
         <v>0.5</v>
       </c>
       <c r="N46" s="15">
-        <v>360</v>
+        <v>263</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>140</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>141</v>
@@ -3842,51 +3840,51 @@
       </c>
       <c r="E51" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>153</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>50</v>
       </c>
       <c r="K51" s="15">
         <v>0.28</v>
       </c>
       <c r="L51" s="15">
         <v>0.28</v>
       </c>
       <c r="M51" s="15">
         <v>0.28</v>
       </c>
       <c r="N51" s="15">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
         <v>73</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>47</v>
@@ -4781,61 +4779,61 @@
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>223</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>230</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15" t="s">
         <v>187</v>
       </c>
       <c r="H75" s="15" t="s">
         <v>149</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>30</v>
       </c>
       <c r="K75" s="15">
-        <v>1.09</v>
+        <v>1.13</v>
       </c>
       <c r="L75" s="15">
-        <v>0.94507</v>
+        <v>0.97629</v>
       </c>
       <c r="M75" s="15">
-        <v>0.90873</v>
+        <v>0.93874</v>
       </c>
       <c r="N75" s="15"/>
       <c r="O75" s="15">
-        <v>958</v>
+        <v>894</v>
       </c>
       <c r="P75" s="15" t="s">
         <v>231</v>
       </c>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>232</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>233</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>234</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15" t="s">
         <v>187</v>
       </c>
       <c r="H76" s="15" t="s">
@@ -5664,51 +5662,51 @@
       </c>
       <c r="E97" s="15" t="s">
         <v>303</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
         <v>304</v>
       </c>
       <c r="H97" s="15" t="s">
         <v>281</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>10</v>
       </c>
       <c r="K97" s="15">
         <v>4.15</v>
       </c>
       <c r="L97" s="15">
         <v>3.6</v>
       </c>
       <c r="M97" s="15">
         <v>3.46</v>
       </c>
       <c r="N97" s="15">
-        <v>670</v>
+        <v>750</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15">
         <v>100</v>
       </c>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>305</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>306</v>
       </c>
       <c r="E98" s="15" t="s">
         <v>307</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15" t="s">
         <v>36</v>
       </c>
@@ -6280,51 +6278,51 @@
         <v>10080058339</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H113" s="15" t="s">
         <v>346</v>
       </c>
       <c r="I113" s="15" t="s">
         <v>347</v>
       </c>
       <c r="J113" s="15">
         <v>1000</v>
       </c>
       <c r="K113" s="15">
         <v>0.04</v>
       </c>
       <c r="L113" s="15">
         <v>0.04</v>
       </c>
       <c r="M113" s="15">
         <v>0.04</v>
       </c>
       <c r="N113" s="15">
-        <v>4204</v>
+        <v>4601</v>
       </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>348</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>349</v>
       </c>
       <c r="E114" s="15" t="s">
         <v>350</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H114" s="15" t="s">
         <v>31</v>
@@ -6826,89 +6824,89 @@
       </c>
       <c r="E127" s="15" t="s">
         <v>382</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H127" s="15" t="s">
         <v>383</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>3000</v>
       </c>
       <c r="K127" s="15">
         <v>0.08</v>
       </c>
       <c r="L127" s="15">
         <v>0.08</v>
       </c>
       <c r="M127" s="15">
         <v>0.08</v>
       </c>
       <c r="N127" s="15">
-        <v>5644</v>
+        <v>4624</v>
       </c>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
         <v>384</v>
       </c>
       <c r="D128" s="15" t="s">
         <v>385</v>
       </c>
       <c r="E128" s="15" t="s">
         <v>386</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H128" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>2500</v>
       </c>
       <c r="K128" s="15">
-        <v>0.42434</v>
+        <v>0.3935</v>
       </c>
       <c r="L128" s="15">
-        <v>0.36776</v>
+        <v>0.34103</v>
       </c>
       <c r="M128" s="15">
-        <v>0.35361</v>
+        <v>0.32791</v>
       </c>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
         <v>387</v>
       </c>
       <c r="D129" s="15" t="s">
         <v>388</v>
       </c>
       <c r="E129" s="15" t="s">
         <v>389</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H129" s="15" t="s">
@@ -7099,51 +7097,51 @@
       </c>
       <c r="E134" s="15" t="s">
         <v>405</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15" t="s">
         <v>184</v>
       </c>
       <c r="H134" s="15" t="s">
         <v>149</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>50</v>
       </c>
       <c r="K134" s="15">
         <v>0.76806</v>
       </c>
       <c r="L134" s="15">
         <v>0.55</v>
       </c>
       <c r="M134" s="15">
         <v>0.5</v>
       </c>
       <c r="N134" s="15">
-        <v>7589</v>
+        <v>10894</v>
       </c>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15">
         <v>1000</v>
       </c>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C135" s="15" t="s">
         <v>406</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>407</v>
       </c>
       <c r="E135" s="15">
         <v>10080060341</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15" t="s">
         <v>64</v>
       </c>