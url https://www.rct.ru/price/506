--- v11 (2026-07-31)
+++ v12 (2026-08-20)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>30.07.2026</t>
+    <t>19.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -547,53 +547,50 @@
   <si>
     <t>BTA216-600E/SIL3P/RAILH// / BTA216-600E,127</t>
   </si>
   <si>
     <t>10-00075560</t>
   </si>
   <si>
     <t>BTA216B-600B,118</t>
   </si>
   <si>
     <t>Тиристор BTA216B-600B,118</t>
   </si>
   <si>
     <t>BTA216B-800B</t>
   </si>
   <si>
     <t>800V 16A 50mA (3Q) / BTA216B-800B</t>
   </si>
   <si>
     <t>UT-00156173</t>
   </si>
   <si>
     <t>JSMSEMI</t>
   </si>
   <si>
-    <t>12.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>BTA225-600B</t>
   </si>
   <si>
     <t>600V 25A (3Q) / BTA225-600B</t>
   </si>
   <si>
     <t>UT-00117934</t>
   </si>
   <si>
     <t>BTA24-1200CW</t>
   </si>
   <si>
     <t>1200V 25A 35mA (3Q) / BTA24-1200CW</t>
   </si>
   <si>
     <t>UT-00157735</t>
   </si>
   <si>
     <t>TO-220A Ins.</t>
   </si>
   <si>
     <t>BTA26-600B</t>
   </si>
   <si>
     <t>Тиристор BTA26-600B</t>
@@ -709,51 +706,51 @@
   <si>
     <t>BTA41-800B</t>
   </si>
   <si>
     <t>800V 40A (4Q) / BTA41-800B</t>
   </si>
   <si>
     <t>UT-00104207</t>
   </si>
   <si>
     <t>HSDQ</t>
   </si>
   <si>
     <t>Тиристоры / Bourns</t>
   </si>
   <si>
     <t>UT-00106494</t>
   </si>
   <si>
     <t>SLKOR</t>
   </si>
   <si>
     <t>UT-00146511</t>
   </si>
   <si>
-    <t>13.08.2026</t>
+    <t>30.08.2026</t>
   </si>
   <si>
     <t>BTA41-800BQ</t>
   </si>
   <si>
     <t>800V 40A (4Q) / BTA41-800BQ</t>
   </si>
   <si>
     <t>10-00075318</t>
   </si>
   <si>
     <t xml:space="preserve">BTA41-800B WeEn, BTA41-600BRG ST, BTA41-800BRG ST, </t>
   </si>
   <si>
     <t>BTB16-800CWRG</t>
   </si>
   <si>
     <t>800V 16A / BTB16-800CWRG</t>
   </si>
   <si>
     <t>UT-00100249</t>
   </si>
   <si>
     <t>BTB24-600BRG</t>
   </si>
@@ -2393,51 +2390,51 @@
       </c>
       <c r="E14" s="15">
         <v>10080059881</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>50</v>
       </c>
       <c r="K14" s="15">
         <v>0.255</v>
       </c>
       <c r="L14" s="15">
         <v>0.1705</v>
       </c>
       <c r="M14" s="15">
         <v>0.156</v>
       </c>
       <c r="N14" s="15">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="15">
         <v>10080012050</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>47</v>
@@ -2980,51 +2977,51 @@
       <c r="D29" s="15"/>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>50</v>
       </c>
       <c r="K29" s="15">
         <v>0.41</v>
       </c>
       <c r="L29" s="15">
         <v>0.41</v>
       </c>
       <c r="M29" s="15">
         <v>0.41</v>
       </c>
       <c r="N29" s="15">
-        <v>1254</v>
+        <v>1128</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="15"/>
       <c r="E30" s="15">
         <v>10000020353</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="15"/>
@@ -3369,51 +3366,53 @@
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
         <v>117</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I39" s="15" t="s">
         <v>115</v>
       </c>
       <c r="J39" s="15">
         <v>2000</v>
       </c>
       <c r="K39" s="15">
         <v>0.05152</v>
       </c>
       <c r="L39" s="15">
         <v>0.04321</v>
       </c>
       <c r="M39" s="15">
         <v>0.04155</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
-      <c r="P39" s="15"/>
+      <c r="P39" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E40" s="15">
         <v>10080038868</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
@@ -3641,51 +3640,51 @@
       </c>
       <c r="E46" s="15">
         <v>10080041043</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H46" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>50</v>
       </c>
       <c r="K46" s="15">
         <v>0.6</v>
       </c>
       <c r="L46" s="15">
         <v>0.52</v>
       </c>
       <c r="M46" s="15">
         <v>0.5</v>
       </c>
       <c r="N46" s="15">
-        <v>263</v>
+        <v>308</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>140</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>141</v>
@@ -3840,51 +3839,51 @@
       </c>
       <c r="E51" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>153</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>50</v>
       </c>
       <c r="K51" s="15">
         <v>0.28</v>
       </c>
       <c r="L51" s="15">
         <v>0.28</v>
       </c>
       <c r="M51" s="15">
         <v>0.28</v>
       </c>
       <c r="N51" s="15">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
         <v>73</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>47</v>
@@ -4151,3482 +4150,3480 @@
       <c r="E59" s="15" t="s">
         <v>175</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H59" s="15" t="s">
         <v>176</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>800</v>
       </c>
       <c r="K59" s="15">
         <v>0.53669</v>
       </c>
       <c r="L59" s="15">
         <v>0.46513</v>
       </c>
       <c r="M59" s="15">
         <v>0.44724</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
-      <c r="P59" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C60" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="D60" s="15" t="s">
         <v>178</v>
       </c>
-      <c r="D60" s="15" t="s">
+      <c r="E60" s="15" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H60" s="15" t="s">
         <v>167</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>50</v>
       </c>
       <c r="K60" s="15">
         <v>0.49778</v>
       </c>
       <c r="L60" s="15">
         <v>0.49778</v>
       </c>
       <c r="M60" s="15">
         <v>0.49778</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="D61" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="D61" s="15" t="s">
+      <c r="E61" s="15" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="H61" s="15" t="s">
         <v>149</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>50</v>
       </c>
       <c r="K61" s="15">
         <v>0.78972</v>
       </c>
       <c r="L61" s="15">
         <v>0.68442</v>
       </c>
       <c r="M61" s="15">
         <v>0.6581</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C62" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="D62" s="15" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E62" s="15">
         <v>10080026963</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H62" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>30</v>
       </c>
       <c r="K62" s="15">
         <v>2.45</v>
       </c>
       <c r="L62" s="15">
         <v>1.98</v>
       </c>
       <c r="M62" s="15">
         <v>1.9</v>
       </c>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D63" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="E63" s="15" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H63" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="I63" s="15" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="J63" s="15">
         <v>50</v>
       </c>
       <c r="K63" s="15">
         <v>0.26</v>
       </c>
       <c r="L63" s="15">
         <v>0.26</v>
       </c>
       <c r="M63" s="15">
         <v>0.26</v>
       </c>
       <c r="N63" s="15">
         <v>9</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C64" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="D64" s="15" t="s">
         <v>192</v>
       </c>
-      <c r="D64" s="15" t="s">
+      <c r="E64" s="15" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H64" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>30</v>
       </c>
       <c r="K64" s="15">
         <v>8.119999999999999</v>
       </c>
       <c r="L64" s="15">
         <v>6.81</v>
       </c>
       <c r="M64" s="15">
         <v>6.55</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="D65" s="15" t="s">
         <v>195</v>
       </c>
-      <c r="D65" s="15" t="s">
+      <c r="E65" s="15" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="H65" s="15" t="s">
         <v>149</v>
       </c>
       <c r="I65" s="15" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="J65" s="15">
         <v>30</v>
       </c>
       <c r="K65" s="15">
         <v>0.51794</v>
       </c>
       <c r="L65" s="15">
         <v>0.44888</v>
       </c>
       <c r="M65" s="15">
         <v>0.43161</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C66" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="D66" s="15" t="s">
         <v>200</v>
       </c>
-      <c r="D66" s="15" t="s">
+      <c r="E66" s="15" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H66" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1000</v>
       </c>
       <c r="K66" s="15">
         <v>0.6233</v>
       </c>
       <c r="L66" s="15">
         <v>0.57535</v>
       </c>
       <c r="M66" s="15">
         <v>0.55138</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C67" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="D67" s="15" t="s">
         <v>203</v>
       </c>
-      <c r="D67" s="15" t="s">
+      <c r="E67" s="15" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="H67" s="15" t="s">
         <v>167</v>
       </c>
       <c r="I67" s="15" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="J67" s="15"/>
       <c r="K67" s="15">
         <v>2.81</v>
       </c>
       <c r="L67" s="15">
         <v>2.81</v>
       </c>
       <c r="M67" s="15">
         <v>2.81</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C68" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="D68" s="15" t="s">
         <v>208</v>
       </c>
-      <c r="D68" s="15" t="s">
+      <c r="E68" s="15" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H68" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I68" s="15" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J68" s="15">
         <v>30</v>
       </c>
       <c r="K68" s="15">
         <v>2.9</v>
       </c>
       <c r="L68" s="15">
         <v>2.41</v>
       </c>
       <c r="M68" s="15">
         <v>2.32</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D69" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="E69" s="15" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="H69" s="15" t="s">
         <v>149</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>30</v>
       </c>
       <c r="K69" s="15">
         <v>0.99878</v>
       </c>
       <c r="L69" s="15">
         <v>0.86561</v>
       </c>
       <c r="M69" s="15">
         <v>0.83231</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C70" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="D70" s="15" t="s">
         <v>214</v>
       </c>
-      <c r="D70" s="15" t="s">
+      <c r="E70" s="15" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H70" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I70" s="15" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="J70" s="15">
         <v>30</v>
       </c>
       <c r="K70" s="15">
         <v>1.4</v>
       </c>
       <c r="L70" s="15">
         <v>1.4</v>
       </c>
       <c r="M70" s="15">
         <v>1.4</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C71" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="D71" s="15" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="E71" s="15">
         <v>10080039688</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H71" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I71" s="15" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="J71" s="15">
         <v>30</v>
       </c>
       <c r="K71" s="15">
         <v>2.1</v>
       </c>
       <c r="L71" s="15">
         <v>1.76</v>
       </c>
       <c r="M71" s="15">
         <v>1.69</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D72" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="E72" s="15" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="H72" s="15" t="s">
         <v>176</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>30</v>
       </c>
       <c r="K72" s="15">
         <v>1.34</v>
       </c>
       <c r="L72" s="15">
         <v>1.12</v>
       </c>
       <c r="M72" s="15">
         <v>1.08</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C73" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="D73" s="15" t="s">
         <v>223</v>
       </c>
-      <c r="D73" s="15" t="s">
+      <c r="E73" s="15" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="H73" s="15" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>30</v>
       </c>
       <c r="K73" s="15">
         <v>6.07</v>
       </c>
       <c r="L73" s="15">
         <v>5.09</v>
       </c>
       <c r="M73" s="15">
         <v>4.9</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
+        <v>226</v>
+      </c>
+      <c r="C74" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="D74" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="E74" s="15" t="s">
         <v>227</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H74" s="15" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>30</v>
       </c>
       <c r="K74" s="15">
         <v>1.39</v>
       </c>
       <c r="L74" s="15">
         <v>1.2</v>
       </c>
       <c r="M74" s="15">
         <v>1.2</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C75" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="D75" s="15" t="s">
         <v>223</v>
       </c>
-      <c r="D75" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="15" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H75" s="15" t="s">
         <v>149</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>30</v>
       </c>
       <c r="K75" s="15">
         <v>1.13</v>
       </c>
       <c r="L75" s="15">
         <v>0.97629</v>
       </c>
       <c r="M75" s="15">
         <v>0.93874</v>
       </c>
       <c r="N75" s="15"/>
       <c r="O75" s="15">
-        <v>894</v>
+        <v>1305</v>
       </c>
       <c r="P75" s="15" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C76" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="D76" s="15" t="s">
         <v>232</v>
       </c>
-      <c r="D76" s="15" t="s">
+      <c r="E76" s="15" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H76" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="J76" s="15">
         <v>30</v>
       </c>
       <c r="K76" s="15">
         <v>1.65</v>
       </c>
       <c r="L76" s="15">
         <v>1.38</v>
       </c>
       <c r="M76" s="15">
         <v>1.33</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C77" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="D77" s="15" t="s">
         <v>236</v>
       </c>
-      <c r="D77" s="15" t="s">
+      <c r="E77" s="15" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H77" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>50</v>
       </c>
       <c r="K77" s="15">
         <v>0.70135</v>
       </c>
       <c r="L77" s="15">
         <v>0.70135</v>
       </c>
       <c r="M77" s="15">
         <v>0.70135</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C78" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="D78" s="15" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="E78" s="15">
         <v>10080047791</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="H78" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>50</v>
       </c>
       <c r="K78" s="15">
         <v>1.01</v>
       </c>
       <c r="L78" s="15">
         <v>0.8165</v>
       </c>
       <c r="M78" s="15">
         <v>0.78384</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C79" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D79" s="15" t="s">
         <v>241</v>
       </c>
-      <c r="D79" s="15" t="s">
+      <c r="E79" s="15" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H79" s="15" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>800</v>
       </c>
       <c r="K79" s="15">
         <v>0.55736</v>
       </c>
       <c r="L79" s="15">
         <v>0.48304</v>
       </c>
       <c r="M79" s="15">
         <v>0.46446</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C80" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="D80" s="15" t="s">
         <v>245</v>
       </c>
-      <c r="D80" s="15" t="s">
+      <c r="E80" s="15" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>30</v>
       </c>
       <c r="K80" s="15">
         <v>11.15</v>
       </c>
       <c r="L80" s="15">
         <v>9.35</v>
       </c>
       <c r="M80" s="15">
         <v>8.99</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C81" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="D81" s="15" t="s">
         <v>248</v>
       </c>
-      <c r="D81" s="15" t="s">
+      <c r="E81" s="15" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>1000</v>
       </c>
       <c r="K81" s="15">
         <v>0.38669</v>
       </c>
       <c r="L81" s="15">
         <v>0.35695</v>
       </c>
       <c r="M81" s="15">
         <v>0.34207</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C82" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="D82" s="15" t="s">
         <v>251</v>
       </c>
-      <c r="D82" s="15" t="s">
+      <c r="E82" s="15" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H82" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>1.96</v>
       </c>
       <c r="L82" s="15">
         <v>1.81</v>
       </c>
       <c r="M82" s="15">
         <v>1.74</v>
       </c>
       <c r="N82" s="15"/>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C83" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="D83" s="15" t="s">
         <v>254</v>
       </c>
-      <c r="D83" s="15" t="s">
+      <c r="E83" s="15" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H83" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>800</v>
       </c>
       <c r="K83" s="15">
         <v>2.16</v>
       </c>
       <c r="L83" s="15">
         <v>1.99</v>
       </c>
       <c r="M83" s="15">
         <v>1.91</v>
       </c>
       <c r="N83" s="15"/>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C84" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="D84" s="15" t="s">
         <v>257</v>
       </c>
-      <c r="D84" s="15" t="s">
+      <c r="E84" s="15" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H84" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>2500</v>
       </c>
       <c r="K84" s="15">
         <v>0.6645</v>
       </c>
       <c r="L84" s="15">
         <v>0.61339</v>
       </c>
       <c r="M84" s="15">
         <v>0.58783</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C85" s="15" t="s">
+        <v>259</v>
+      </c>
+      <c r="D85" s="15" t="s">
         <v>260</v>
       </c>
-      <c r="D85" s="15" t="s">
+      <c r="E85" s="15" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H85" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>2500</v>
       </c>
       <c r="K85" s="15">
         <v>0.81768</v>
       </c>
       <c r="L85" s="15">
         <v>0.75478</v>
       </c>
       <c r="M85" s="15">
         <v>0.72334</v>
       </c>
       <c r="N85" s="15"/>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C86" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="D86" s="15" t="s">
         <v>263</v>
       </c>
-      <c r="D86" s="15" t="s">
+      <c r="E86" s="15" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H86" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>50</v>
       </c>
       <c r="K86" s="15">
         <v>4.14</v>
       </c>
       <c r="L86" s="15">
         <v>3.82</v>
       </c>
       <c r="M86" s="15">
         <v>3.66</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C87" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="D87" s="15" t="s">
         <v>266</v>
       </c>
-      <c r="D87" s="15" t="s">
+      <c r="E87" s="15" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H87" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>800</v>
       </c>
       <c r="K87" s="15">
         <v>1.3</v>
       </c>
       <c r="L87" s="15">
         <v>1.2</v>
       </c>
       <c r="M87" s="15">
         <v>1.15</v>
       </c>
       <c r="N87" s="15"/>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C88" s="15" t="s">
+        <v>268</v>
+      </c>
+      <c r="D88" s="15" t="s">
         <v>269</v>
       </c>
-      <c r="D88" s="15" t="s">
+      <c r="E88" s="15" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H88" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>1500</v>
       </c>
       <c r="K88" s="15">
         <v>0.44011</v>
       </c>
       <c r="L88" s="15">
         <v>0.40625</v>
       </c>
       <c r="M88" s="15">
         <v>0.38932</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C89" s="15" t="s">
+        <v>272</v>
+      </c>
+      <c r="D89" s="15" t="s">
         <v>273</v>
       </c>
-      <c r="D89" s="15" t="s">
+      <c r="E89" s="15" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H89" s="15" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>2500</v>
       </c>
       <c r="K89" s="15">
         <v>1.16</v>
       </c>
       <c r="L89" s="15">
         <v>0.97346</v>
       </c>
       <c r="M89" s="15">
         <v>0.93601</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C90" s="15" t="s">
+        <v>276</v>
+      </c>
+      <c r="D90" s="15" t="s">
         <v>277</v>
       </c>
-      <c r="D90" s="15" t="s">
+      <c r="E90" s="15" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="H90" s="15" t="s">
         <v>280</v>
       </c>
-      <c r="H90" s="15" t="s">
+      <c r="I90" s="15" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="J90" s="15">
         <v>3000</v>
       </c>
       <c r="K90" s="15">
         <v>0.17021</v>
       </c>
       <c r="L90" s="15">
         <v>0.14751</v>
       </c>
       <c r="M90" s="15">
         <v>0.14184</v>
       </c>
       <c r="N90" s="15">
         <v>10</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C91" s="15" t="s">
+        <v>276</v>
+      </c>
+      <c r="D91" s="15" t="s">
         <v>277</v>
       </c>
-      <c r="D91" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="15" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H91" s="15" t="s">
+        <v>280</v>
+      </c>
+      <c r="I91" s="15" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="J91" s="15">
         <v>3000</v>
       </c>
       <c r="K91" s="15">
         <v>0.16793</v>
       </c>
       <c r="L91" s="15">
         <v>0.14554</v>
       </c>
       <c r="M91" s="15">
         <v>0.13994</v>
       </c>
       <c r="N91" s="15">
         <v>10</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="D92" s="15" t="s">
         <v>284</v>
       </c>
-      <c r="D92" s="15" t="s">
+      <c r="E92" s="15" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="H92" s="15" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>30</v>
       </c>
       <c r="K92" s="15">
         <v>2.61</v>
       </c>
       <c r="L92" s="15">
         <v>2.18</v>
       </c>
       <c r="M92" s="15">
         <v>2.1</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15">
         <v>450</v>
       </c>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C93" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="D93" s="15" t="s">
         <v>288</v>
       </c>
-      <c r="D93" s="15" t="s">
+      <c r="E93" s="15" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="H93" s="15" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>30</v>
       </c>
       <c r="K93" s="15">
         <v>0.96828</v>
       </c>
       <c r="L93" s="15">
         <v>0.83918</v>
       </c>
       <c r="M93" s="15">
         <v>0.8069</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>291</v>
       </c>
-      <c r="D94" s="15" t="s">
+      <c r="E94" s="15" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="H94" s="15" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>30</v>
       </c>
       <c r="K94" s="15">
         <v>1.31</v>
       </c>
       <c r="L94" s="15">
         <v>1.13</v>
       </c>
       <c r="M94" s="15">
         <v>1.09</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C95" s="15" t="s">
+        <v>293</v>
+      </c>
+      <c r="D95" s="15" t="s">
         <v>294</v>
       </c>
-      <c r="D95" s="15" t="s">
+      <c r="E95" s="15" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>30</v>
       </c>
       <c r="K95" s="15">
         <v>1.67</v>
       </c>
       <c r="L95" s="15">
         <v>1.45</v>
       </c>
       <c r="M95" s="15">
         <v>1.4</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C96" s="15" t="s">
+        <v>296</v>
+      </c>
+      <c r="D96" s="15" t="s">
         <v>297</v>
       </c>
-      <c r="D96" s="15" t="s">
+      <c r="E96" s="15" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="H96" s="15" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>30</v>
       </c>
       <c r="K96" s="15">
         <v>3.08</v>
       </c>
       <c r="L96" s="15">
         <v>2.67</v>
       </c>
       <c r="M96" s="15">
         <v>2.57</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C97" s="15" t="s">
+        <v>300</v>
+      </c>
+      <c r="D97" s="15" t="s">
         <v>301</v>
       </c>
-      <c r="D97" s="15" t="s">
+      <c r="E97" s="15" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="H97" s="15" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>10</v>
       </c>
       <c r="K97" s="15">
         <v>4.15</v>
       </c>
       <c r="L97" s="15">
         <v>3.6</v>
       </c>
       <c r="M97" s="15">
         <v>3.46</v>
       </c>
       <c r="N97" s="15">
-        <v>750</v>
+        <v>830</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15">
         <v>100</v>
       </c>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C98" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="D98" s="15" t="s">
         <v>305</v>
       </c>
-      <c r="D98" s="15" t="s">
+      <c r="E98" s="15" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H98" s="15" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>4000</v>
       </c>
       <c r="K98" s="15">
         <v>0.17561</v>
       </c>
       <c r="L98" s="15">
         <v>0.15219</v>
       </c>
       <c r="M98" s="15">
         <v>0.14634</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C99" s="15" t="s">
+        <v>307</v>
+      </c>
+      <c r="D99" s="15" t="s">
         <v>308</v>
       </c>
-      <c r="D99" s="15" t="s">
+      <c r="E99" s="15" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15"/>
       <c r="I99" s="15"/>
       <c r="J99" s="15"/>
       <c r="K99" s="15">
         <v>12.78</v>
       </c>
       <c r="L99" s="15">
         <v>10.72</v>
       </c>
       <c r="M99" s="15">
         <v>10.31</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="D100" s="15" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E100" s="15">
         <v>10080046116</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H100" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>2500</v>
       </c>
       <c r="K100" s="15">
         <v>0.24708</v>
       </c>
       <c r="L100" s="15">
         <v>0.19925</v>
       </c>
       <c r="M100" s="15">
         <v>0.19128</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C101" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="D101" s="15" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="E101" s="15">
         <v>10080054732</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15" t="s">
         <v>73</v>
       </c>
       <c r="H101" s="15" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15"/>
       <c r="K101" s="15">
         <v>1.84</v>
       </c>
       <c r="L101" s="15">
         <v>1.51</v>
       </c>
       <c r="M101" s="15">
         <v>1.45</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C102" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="D102" s="15" t="s">
         <v>315</v>
       </c>
-      <c r="D102" s="15" t="s">
+      <c r="E102" s="15" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H102" s="15" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15"/>
       <c r="K102" s="15">
         <v>0.60222</v>
       </c>
       <c r="L102" s="15">
         <v>0.60222</v>
       </c>
       <c r="M102" s="15">
         <v>0.60222</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C103" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="D103" s="15" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="E103" s="15">
         <v>10080048165</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H103" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15"/>
       <c r="K103" s="15">
         <v>0.07611</v>
       </c>
       <c r="L103" s="15">
         <v>0.06343</v>
       </c>
       <c r="M103" s="15">
         <v>0.06088</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C104" s="15" t="s">
+        <v>319</v>
+      </c>
+      <c r="D104" s="15" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="E104" s="15">
         <v>10080058931</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H104" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I104" s="15" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="J104" s="15">
         <v>1000</v>
       </c>
       <c r="K104" s="15">
         <v>0.063</v>
       </c>
       <c r="L104" s="15">
         <v>0.0525</v>
       </c>
       <c r="M104" s="15">
         <v>0.0504</v>
       </c>
       <c r="N104" s="15"/>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C105" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="D105" s="15" t="s">
         <v>323</v>
       </c>
-      <c r="D105" s="15" t="s">
+      <c r="E105" s="15" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
         <v>117</v>
       </c>
       <c r="H105" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>1000</v>
       </c>
       <c r="K105" s="15">
         <v>0.04737</v>
       </c>
       <c r="L105" s="15">
         <v>0.04737</v>
       </c>
       <c r="M105" s="15">
         <v>0.04737</v>
       </c>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C106" s="15" t="s">
+        <v>325</v>
+      </c>
+      <c r="D106" s="15" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="E106" s="15">
         <v>10080044561</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>2000</v>
       </c>
       <c r="K106" s="15">
         <v>0.07904</v>
       </c>
       <c r="L106" s="15">
         <v>0.06374</v>
       </c>
       <c r="M106" s="15">
         <v>0.06119</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C107" s="15" t="s">
+        <v>327</v>
+      </c>
+      <c r="D107" s="15" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="E107" s="15">
         <v>10080048689</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>50</v>
       </c>
       <c r="K107" s="15">
         <v>1.04</v>
       </c>
       <c r="L107" s="15">
         <v>0.86347</v>
       </c>
       <c r="M107" s="15">
         <v>0.82892</v>
       </c>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C108" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="D108" s="15" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="E108" s="15">
         <v>10080005054</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H108" s="15" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>50</v>
       </c>
       <c r="K108" s="15">
         <v>0.70204</v>
       </c>
       <c r="L108" s="15">
         <v>0.67618</v>
       </c>
       <c r="M108" s="15">
         <v>0.65154</v>
       </c>
       <c r="N108" s="15"/>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C109" s="15" t="s">
+        <v>331</v>
+      </c>
+      <c r="D109" s="15" t="s">
         <v>332</v>
       </c>
-      <c r="D109" s="15" t="s">
+      <c r="E109" s="15" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H109" s="15" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>50</v>
       </c>
       <c r="K109" s="15">
         <v>1.18</v>
       </c>
       <c r="L109" s="15">
         <v>0.98807</v>
       </c>
       <c r="M109" s="15">
         <v>0.95006</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C110" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="D110" s="15" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="E110" s="15">
         <v>10080061819</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H110" s="15" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15"/>
       <c r="K110" s="15">
         <v>0.08086</v>
       </c>
       <c r="L110" s="15">
         <v>0.06738</v>
       </c>
       <c r="M110" s="15">
         <v>0.06469</v>
       </c>
       <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C111" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="D111" s="15" t="s">
         <v>339</v>
       </c>
-      <c r="D111" s="15" t="s">
+      <c r="E111" s="15" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H111" s="15" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>5000</v>
       </c>
       <c r="K111" s="15">
         <v>0.95126</v>
       </c>
       <c r="L111" s="15">
         <v>0.79271</v>
       </c>
       <c r="M111" s="15">
         <v>0.761</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C112" s="15" t="s">
+        <v>341</v>
+      </c>
+      <c r="D112" s="15" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="E112" s="15">
         <v>10080065635</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
         <v>117</v>
       </c>
       <c r="H112" s="15" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>2000</v>
       </c>
       <c r="K112" s="15">
         <v>0.29886</v>
       </c>
       <c r="L112" s="15">
         <v>0.24904</v>
       </c>
       <c r="M112" s="15">
         <v>0.23909</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C113" s="15" t="s">
+        <v>343</v>
+      </c>
+      <c r="D113" s="15" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="E113" s="15">
         <v>10080058339</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H113" s="15" t="s">
+        <v>345</v>
+      </c>
+      <c r="I113" s="15" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="J113" s="15">
         <v>1000</v>
       </c>
       <c r="K113" s="15">
         <v>0.04</v>
       </c>
       <c r="L113" s="15">
         <v>0.04</v>
       </c>
       <c r="M113" s="15">
         <v>0.04</v>
       </c>
       <c r="N113" s="15">
-        <v>4601</v>
+        <v>4374</v>
       </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
+        <v>347</v>
+      </c>
+      <c r="D114" s="15" t="s">
         <v>348</v>
       </c>
-      <c r="D114" s="15" t="s">
+      <c r="E114" s="15" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H114" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I114" s="15" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="J114" s="15">
         <v>2500</v>
       </c>
       <c r="K114" s="15">
         <v>0.46721</v>
       </c>
       <c r="L114" s="15">
         <v>0.40491</v>
       </c>
       <c r="M114" s="15">
         <v>0.38934</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
+        <v>347</v>
+      </c>
+      <c r="D115" s="15" t="s">
         <v>348</v>
       </c>
-      <c r="D115" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="15" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H115" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I115" s="15" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="J115" s="15">
         <v>500</v>
       </c>
       <c r="K115" s="15">
         <v>0.44075</v>
       </c>
       <c r="L115" s="15">
         <v>0.38198</v>
       </c>
       <c r="M115" s="15">
         <v>0.36729</v>
       </c>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C116" s="15" t="s">
+        <v>352</v>
+      </c>
+      <c r="D116" s="15" t="s">
         <v>353</v>
       </c>
-      <c r="D116" s="15" t="s">
+      <c r="E116" s="15" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H116" s="15" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>2500</v>
       </c>
       <c r="K116" s="15">
         <v>0.23751</v>
       </c>
       <c r="L116" s="15">
         <v>0.1992</v>
       </c>
       <c r="M116" s="15">
         <v>0.19155</v>
       </c>
       <c r="N116" s="15"/>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C117" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="D117" s="15" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="E117" s="15">
         <v>10080038285</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="H117" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>3000</v>
       </c>
       <c r="K117" s="15">
         <v>0.19315</v>
       </c>
       <c r="L117" s="15">
         <v>0.16097</v>
       </c>
       <c r="M117" s="15">
         <v>0.15453</v>
       </c>
       <c r="N117" s="15"/>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C118" s="15" t="s">
+        <v>359</v>
+      </c>
+      <c r="D118" s="15" t="s">
         <v>360</v>
       </c>
-      <c r="D118" s="15" t="s">
+      <c r="E118" s="15" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H118" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15"/>
       <c r="K118" s="15">
         <v>3.18</v>
       </c>
       <c r="L118" s="15">
         <v>2.67</v>
       </c>
       <c r="M118" s="15">
         <v>2.57</v>
       </c>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
+        <v>362</v>
+      </c>
+      <c r="D119" s="15" t="s">
         <v>363</v>
       </c>
-      <c r="D119" s="15" t="s">
+      <c r="E119" s="15" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H119" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
         <v>2500</v>
       </c>
       <c r="K119" s="15">
         <v>2.09</v>
       </c>
       <c r="L119" s="15">
         <v>1.75</v>
       </c>
       <c r="M119" s="15">
         <v>1.69</v>
       </c>
       <c r="N119" s="15">
         <v>80</v>
       </c>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
+        <v>365</v>
+      </c>
+      <c r="D120" s="15" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="E120" s="15">
         <v>10080008282</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H120" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>2500</v>
       </c>
       <c r="K120" s="15">
         <v>0.91514</v>
       </c>
       <c r="L120" s="15">
         <v>0.79312</v>
       </c>
       <c r="M120" s="15">
         <v>0.76261</v>
       </c>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
+        <v>367</v>
+      </c>
+      <c r="D121" s="15" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="E121" s="15">
         <v>10080067418</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>2500</v>
       </c>
       <c r="K121" s="15">
         <v>0.11581</v>
       </c>
       <c r="L121" s="15">
         <v>0.0965</v>
       </c>
       <c r="M121" s="15">
         <v>0.09264</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
+        <v>369</v>
+      </c>
+      <c r="D122" s="15" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="E122" s="15">
         <v>10080008267</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H122" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15"/>
       <c r="K122" s="15">
         <v>0.12269</v>
       </c>
       <c r="L122" s="15">
         <v>0.10225</v>
       </c>
       <c r="M122" s="15">
         <v>0.09815</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="D123" s="15" t="s">
         <v>372</v>
       </c>
-      <c r="D123" s="15" t="s">
+      <c r="E123" s="15" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H123" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>2500</v>
       </c>
       <c r="K123" s="15">
         <v>1.82</v>
       </c>
       <c r="L123" s="15">
         <v>1.58</v>
       </c>
       <c r="M123" s="15">
         <v>1.52</v>
       </c>
       <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
+        <v>374</v>
+      </c>
+      <c r="D124" s="15" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="E124" s="15">
         <v>10080072880</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H124" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15"/>
       <c r="K124" s="15">
         <v>0.16583</v>
       </c>
       <c r="L124" s="15">
         <v>0.13818</v>
       </c>
       <c r="M124" s="15">
         <v>0.13265</v>
       </c>
       <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
+        <v>376</v>
+      </c>
+      <c r="D125" s="15" t="s">
         <v>377</v>
       </c>
-      <c r="D125" s="15" t="s">
+      <c r="E125" s="15" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H125" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I125" s="15"/>
       <c r="J125" s="15"/>
       <c r="K125" s="15">
         <v>0.08699999999999999</v>
       </c>
       <c r="L125" s="15">
         <v>0.08699999999999999</v>
       </c>
       <c r="M125" s="15">
         <v>0.08699999999999999</v>
       </c>
       <c r="N125" s="15"/>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C126" s="15" t="s">
+        <v>376</v>
+      </c>
+      <c r="D126" s="15" t="s">
         <v>377</v>
       </c>
-      <c r="D126" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="15" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H126" s="15" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="I126" s="15"/>
       <c r="J126" s="15">
         <v>3000</v>
       </c>
       <c r="K126" s="15">
         <v>0.05558</v>
       </c>
       <c r="L126" s="15">
         <v>0.05558</v>
       </c>
       <c r="M126" s="15">
         <v>0.05558</v>
       </c>
       <c r="N126" s="15"/>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C127" s="15" t="s">
+        <v>376</v>
+      </c>
+      <c r="D127" s="15" t="s">
         <v>377</v>
       </c>
-      <c r="D127" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" s="15" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H127" s="15" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>3000</v>
       </c>
       <c r="K127" s="15">
         <v>0.08</v>
       </c>
       <c r="L127" s="15">
         <v>0.08</v>
       </c>
       <c r="M127" s="15">
         <v>0.08</v>
       </c>
       <c r="N127" s="15">
-        <v>4624</v>
+        <v>5712</v>
       </c>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
+        <v>383</v>
+      </c>
+      <c r="D128" s="15" t="s">
         <v>384</v>
       </c>
-      <c r="D128" s="15" t="s">
+      <c r="E128" s="15" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H128" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>2500</v>
       </c>
       <c r="K128" s="15">
         <v>0.3935</v>
       </c>
       <c r="L128" s="15">
         <v>0.34103</v>
       </c>
       <c r="M128" s="15">
         <v>0.32791</v>
       </c>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C129" s="15" t="s">
+        <v>386</v>
+      </c>
+      <c r="D129" s="15" t="s">
         <v>387</v>
       </c>
-      <c r="D129" s="15" t="s">
+      <c r="E129" s="15" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H129" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
         <v>2500</v>
       </c>
       <c r="K129" s="15">
         <v>0.4146</v>
       </c>
       <c r="L129" s="15">
         <v>0.4146</v>
       </c>
       <c r="M129" s="15">
         <v>0.4146</v>
       </c>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
+        <v>389</v>
+      </c>
+      <c r="D130" s="15" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="E130" s="15">
         <v>10080008254</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H130" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I130" s="15"/>
       <c r="J130" s="15"/>
       <c r="K130" s="15">
         <v>0.15986</v>
       </c>
       <c r="L130" s="15">
         <v>0.13854</v>
       </c>
       <c r="M130" s="15">
         <v>0.13321</v>
       </c>
       <c r="N130" s="15"/>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
+        <v>391</v>
+      </c>
+      <c r="D131" s="15" t="s">
         <v>392</v>
       </c>
-      <c r="D131" s="15" t="s">
+      <c r="E131" s="15" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H131" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>2500</v>
       </c>
       <c r="K131" s="15">
         <v>1.23</v>
       </c>
       <c r="L131" s="15">
         <v>1.04</v>
       </c>
       <c r="M131" s="15">
         <v>0.99556</v>
       </c>
       <c r="N131" s="15"/>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C132" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D132" s="15" t="s">
         <v>395</v>
       </c>
-      <c r="D132" s="15" t="s">
+      <c r="E132" s="15" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
+        <v>397</v>
+      </c>
+      <c r="H132" s="15" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="I132" s="15"/>
       <c r="J132" s="15">
         <v>12</v>
       </c>
       <c r="K132" s="15">
         <v>47.64</v>
       </c>
       <c r="L132" s="15">
         <v>39.96</v>
       </c>
       <c r="M132" s="15">
         <v>38.42</v>
       </c>
       <c r="N132" s="15"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C133" s="15" t="s">
+        <v>399</v>
+      </c>
+      <c r="D133" s="15" t="s">
         <v>400</v>
       </c>
-      <c r="D133" s="15" t="s">
+      <c r="E133" s="15" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H133" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
         <v>50</v>
       </c>
       <c r="K133" s="15">
         <v>4.77</v>
       </c>
       <c r="L133" s="15">
         <v>3.84</v>
       </c>
       <c r="M133" s="15">
         <v>3.69</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C134" s="15" t="s">
+        <v>402</v>
+      </c>
+      <c r="D134" s="15" t="s">
         <v>403</v>
       </c>
-      <c r="D134" s="15" t="s">
+      <c r="E134" s="15" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="H134" s="15" t="s">
         <v>149</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
         <v>50</v>
       </c>
       <c r="K134" s="15">
         <v>0.76806</v>
       </c>
       <c r="L134" s="15">
         <v>0.55</v>
       </c>
       <c r="M134" s="15">
         <v>0.5</v>
       </c>
       <c r="N134" s="15">
-        <v>10894</v>
+        <v>10772</v>
       </c>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15">
         <v>1000</v>
       </c>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C135" s="15" t="s">
+        <v>405</v>
+      </c>
+      <c r="D135" s="15" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="E135" s="15">
         <v>10080060341</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H135" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
         <v>2500</v>
       </c>
       <c r="K135" s="15">
         <v>0.20231</v>
       </c>
       <c r="L135" s="15">
         <v>0.19421</v>
       </c>
       <c r="M135" s="15">
         <v>0.19421</v>
       </c>
       <c r="N135" s="15"/>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C136" s="15" t="s">
+        <v>407</v>
+      </c>
+      <c r="D136" s="15" t="s">
         <v>408</v>
       </c>
-      <c r="D136" s="15" t="s">
+      <c r="E136" s="15" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H136" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I136" s="15"/>
       <c r="J136" s="15"/>
       <c r="K136" s="15">
         <v>0.38112</v>
       </c>
       <c r="L136" s="15">
         <v>0.31964</v>
       </c>
       <c r="M136" s="15">
         <v>0.30735</v>
       </c>
       <c r="N136" s="15"/>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C137" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="D137" s="15" t="s">
         <v>411</v>
       </c>
-      <c r="D137" s="15" t="s">
+      <c r="E137" s="15" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H137" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
         <v>1000</v>
       </c>
       <c r="K137" s="15">
         <v>0.6440399999999999</v>
       </c>
       <c r="L137" s="15">
         <v>0.54016</v>
       </c>
       <c r="M137" s="15">
         <v>0.51939</v>
       </c>
       <c r="N137" s="15"/>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C138" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="D138" s="15" t="s">
         <v>414</v>
       </c>
-      <c r="D138" s="15" t="s">
+      <c r="E138" s="15" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H138" s="15" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="I138" s="15"/>
       <c r="J138" s="15">
         <v>3000</v>
       </c>
       <c r="K138" s="15">
-        <v>0.29111</v>
+        <v>0.3897</v>
       </c>
       <c r="L138" s="15">
-        <v>0.25229</v>
+        <v>0.33774</v>
       </c>
       <c r="M138" s="15">
-        <v>0.24259</v>
+        <v>0.32475</v>
       </c>
       <c r="N138" s="15"/>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C139" s="15" t="s">
+        <v>417</v>
+      </c>
+      <c r="D139" s="15" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="E139" s="15">
         <v>10080045717</v>
       </c>
       <c r="F139" s="15"/>
       <c r="G139" s="15"/>
       <c r="H139" s="15" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="I139" s="15"/>
       <c r="J139" s="15"/>
       <c r="K139" s="15">
         <v>0.64679</v>
       </c>
       <c r="L139" s="15">
         <v>0.53037</v>
       </c>
       <c r="M139" s="15">
         <v>0.5088200000000001</v>
       </c>
       <c r="N139" s="15"/>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C140" s="15" t="s">
+        <v>419</v>
+      </c>
+      <c r="D140" s="15" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="E140" s="15">
         <v>10080031427</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="H140" s="15" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="I140" s="15"/>
       <c r="J140" s="15"/>
       <c r="K140" s="15">
         <v>0.38597</v>
       </c>
       <c r="L140" s="15">
         <v>0.3345</v>
       </c>
       <c r="M140" s="15">
         <v>0.32164</v>
       </c>
       <c r="N140" s="15"/>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C141" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="D141" s="15" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="E141" s="15">
         <v>10080067675</v>
       </c>
       <c r="F141" s="15"/>
       <c r="G141" s="15" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="H141" s="15" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="I141" s="15"/>
       <c r="J141" s="15">
         <v>2500</v>
       </c>
       <c r="K141" s="15">
         <v>1.44</v>
       </c>
       <c r="L141" s="15">
         <v>1.44</v>
       </c>
       <c r="M141" s="15">
         <v>1.44</v>
       </c>
       <c r="N141" s="15"/>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C142" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="D142" s="15" t="s">
         <v>425</v>
       </c>
-      <c r="D142" s="15" t="s">
+      <c r="E142" s="15" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H142" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I142" s="15"/>
       <c r="J142" s="15">
         <v>50</v>
       </c>
       <c r="K142" s="15">
         <v>2.74</v>
       </c>
       <c r="L142" s="15">
         <v>2.3</v>
       </c>
       <c r="M142" s="15">
         <v>2.21</v>
       </c>
       <c r="N142" s="15"/>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C143" s="15" t="s">
+        <v>427</v>
+      </c>
+      <c r="D143" s="15" t="s">
         <v>428</v>
       </c>
-      <c r="D143" s="15" t="s">
+      <c r="E143" s="15" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15" t="s">
+        <v>430</v>
+      </c>
+      <c r="H143" s="15" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
         <v>25</v>
       </c>
       <c r="K143" s="15">
         <v>3.64</v>
       </c>
       <c r="L143" s="15">
         <v>3.64</v>
       </c>
       <c r="M143" s="15">
         <v>3.64</v>
       </c>
       <c r="N143" s="15"/>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143"/>
     </row>
     <row r="144" spans="1:18">
       <c r="B144" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C144" s="15" t="s">
+        <v>432</v>
+      </c>
+      <c r="D144" s="15" t="s">
         <v>433</v>
       </c>
-      <c r="D144" s="15" t="s">
+      <c r="E144" s="15" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="H144" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
         <v>5000</v>
       </c>
       <c r="K144" s="15">
         <v>0.24761</v>
       </c>
       <c r="L144" s="15">
         <v>0.24761</v>
       </c>
       <c r="M144" s="15">
         <v>0.24761</v>
       </c>
       <c r="N144" s="15"/>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C145" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="D145" s="15" t="s">
         <v>437</v>
       </c>
-      <c r="D145" s="15" t="s">
+      <c r="E145" s="15" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H145" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
         <v>1000</v>
       </c>
       <c r="K145" s="15">
         <v>0.08945</v>
       </c>
       <c r="L145" s="15">
         <v>0.07752000000000001</v>
       </c>
       <c r="M145" s="15">
         <v>0.07454</v>
       </c>
       <c r="N145" s="15"/>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C146" s="15" t="s">
+        <v>439</v>
+      </c>
+      <c r="D146" s="15" t="s">
         <v>440</v>
       </c>
-      <c r="D146" s="15" t="s">
+      <c r="E146" s="15" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="F146" s="15"/>
       <c r="G146" s="15"/>
       <c r="H146" s="15" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="I146" s="15"/>
       <c r="J146" s="15">
         <v>1</v>
       </c>
       <c r="K146" s="15">
         <v>0.4</v>
       </c>
       <c r="L146" s="15">
         <v>0.4</v>
       </c>
       <c r="M146" s="15">
         <v>0.4</v>
       </c>
       <c r="N146" s="15">
         <v>92</v>
       </c>
       <c r="O146" s="15"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146"/>
     </row>
     <row r="147" spans="1:18">
       <c r="B147" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C147" s="15" t="s">
+        <v>443</v>
+      </c>
+      <c r="D147" s="15" t="s">
         <v>444</v>
       </c>
-      <c r="D147" s="15" t="s">
+      <c r="E147" s="15" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="F147" s="15"/>
       <c r="G147" s="15"/>
       <c r="H147" s="15" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="I147" s="15"/>
       <c r="J147" s="15">
         <v>1</v>
       </c>
       <c r="K147" s="15">
         <v>0.35871</v>
       </c>
       <c r="L147" s="15">
         <v>0</v>
       </c>
       <c r="M147" s="15">
         <v>0</v>
       </c>
       <c r="N147" s="15"/>
       <c r="O147" s="15"/>
       <c r="P147" s="15"/>
       <c r="Q147" s="15"/>
       <c r="R147"/>
     </row>
     <row r="148" spans="1:18">
       <c r="B148" s="14"/>
       <c r="C148" s="15"/>
       <c r="D148" s="15"/>
       <c r="E148" s="15"/>
@@ -7683,317 +7680,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>455</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>