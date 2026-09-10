--- v12 (2026-08-20)
+++ v13 (2026-09-10)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="479">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>19.08.2026</t>
+    <t>09.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -568,92 +568,110 @@
   <si>
     <t>JSMSEMI</t>
   </si>
   <si>
     <t>BTA225-600B</t>
   </si>
   <si>
     <t>600V 25A (3Q) / BTA225-600B</t>
   </si>
   <si>
     <t>UT-00117934</t>
   </si>
   <si>
     <t>BTA24-1200CW</t>
   </si>
   <si>
     <t>1200V 25A 35mA (3Q) / BTA24-1200CW</t>
   </si>
   <si>
     <t>UT-00157735</t>
   </si>
   <si>
     <t>TO-220A Ins.</t>
   </si>
   <si>
+    <t>BTA26-1200BW</t>
+  </si>
+  <si>
+    <t>1200V 25A (3Q) 50мА / BTA26-1200BW</t>
+  </si>
+  <si>
+    <t>UT-00160482</t>
+  </si>
+  <si>
+    <t>TO-3P</t>
+  </si>
+  <si>
+    <t>BTA26-1200CW</t>
+  </si>
+  <si>
+    <t>1200V 25A (3Q) 35мА / BTA26-1200CW</t>
+  </si>
+  <si>
+    <t>UT-00160481</t>
+  </si>
+  <si>
     <t>BTA26-600B</t>
   </si>
   <si>
     <t>Тиристор BTA26-600B</t>
   </si>
   <si>
     <t>TOP3</t>
   </si>
   <si>
     <t>600V 25A 35mA (3Q) (TO-220B Non-Ins.) / BTA26-600B</t>
   </si>
   <si>
     <t>UT-00123339</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t xml:space="preserve">BTA26-600B KY, BTA26-600B KY, </t>
   </si>
   <si>
     <t>BTA26-600BRG</t>
   </si>
   <si>
     <t>600V 25A / BTA26-600BRG</t>
   </si>
   <si>
     <t>UT-00105454</t>
   </si>
   <si>
     <t>BTA26-800BW</t>
   </si>
   <si>
     <t>25А 800В, 50мА / BTA26-800BW</t>
   </si>
   <si>
     <t>UT-00158792</t>
   </si>
   <si>
-    <t>TO-3P</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BTA26-800BW SLKOR, </t>
   </si>
   <si>
     <t>BTA316-800B,127</t>
   </si>
   <si>
     <t>BTA316-800B/SIL3P/RAILH// / BTA316-800B,127</t>
   </si>
   <si>
     <t>10-00075561</t>
   </si>
   <si>
     <t>BTA40-600B</t>
   </si>
   <si>
     <t>600V 40A (4Q) / BTA40-600B</t>
   </si>
   <si>
     <t>UT-00120370</t>
   </si>
   <si>
     <t>TG35</t>
   </si>
   <si>
     <t xml:space="preserve">BTA40-600B JSMICRO, </t>
@@ -706,51 +724,51 @@
   <si>
     <t>BTA41-800B</t>
   </si>
   <si>
     <t>800V 40A (4Q) / BTA41-800B</t>
   </si>
   <si>
     <t>UT-00104207</t>
   </si>
   <si>
     <t>HSDQ</t>
   </si>
   <si>
     <t>Тиристоры / Bourns</t>
   </si>
   <si>
     <t>UT-00106494</t>
   </si>
   <si>
     <t>SLKOR</t>
   </si>
   <si>
     <t>UT-00146511</t>
   </si>
   <si>
-    <t>30.08.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>BTA41-800BQ</t>
   </si>
   <si>
     <t>800V 40A (4Q) / BTA41-800BQ</t>
   </si>
   <si>
     <t>10-00075318</t>
   </si>
   <si>
     <t xml:space="preserve">BTA41-800B WeEn, BTA41-600BRG ST, BTA41-800BRG ST, </t>
   </si>
   <si>
     <t>BTB16-800CWRG</t>
   </si>
   <si>
     <t>800V 16A / BTB16-800CWRG</t>
   </si>
   <si>
     <t>UT-00100249</t>
   </si>
   <si>
     <t>BTB24-600BRG</t>
   </si>
@@ -1941,51 +1959,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R148"/>
+  <dimension ref="A1:R150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -2390,51 +2408,51 @@
       </c>
       <c r="E14" s="15">
         <v>10080059881</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>50</v>
       </c>
       <c r="K14" s="15">
         <v>0.255</v>
       </c>
       <c r="L14" s="15">
         <v>0.1705</v>
       </c>
       <c r="M14" s="15">
         <v>0.156</v>
       </c>
       <c r="N14" s="15">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="15">
         <v>10080012050</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>47</v>
@@ -2977,51 +2995,51 @@
       <c r="D29" s="15"/>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>50</v>
       </c>
       <c r="K29" s="15">
         <v>0.41</v>
       </c>
       <c r="L29" s="15">
         <v>0.41</v>
       </c>
       <c r="M29" s="15">
         <v>0.41</v>
       </c>
       <c r="N29" s="15">
-        <v>1128</v>
+        <v>1204</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="15"/>
       <c r="E30" s="15">
         <v>10000020353</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="15"/>
@@ -3356,63 +3374,61 @@
         <v>32</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
         <v>117</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I39" s="15" t="s">
         <v>115</v>
       </c>
       <c r="J39" s="15">
         <v>2000</v>
       </c>
       <c r="K39" s="15">
-        <v>0.05152</v>
+        <v>0.09531000000000001</v>
       </c>
       <c r="L39" s="15">
-        <v>0.04321</v>
+        <v>0.08260000000000001</v>
       </c>
       <c r="M39" s="15">
-        <v>0.04155</v>
+        <v>0.07943</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
-      <c r="P39" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E40" s="15">
         <v>10080038868</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
@@ -3640,51 +3656,51 @@
       </c>
       <c r="E46" s="15">
         <v>10080041043</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15" t="s">
         <v>120</v>
       </c>
       <c r="H46" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>50</v>
       </c>
       <c r="K46" s="15">
         <v>0.6</v>
       </c>
       <c r="L46" s="15">
         <v>0.52</v>
       </c>
       <c r="M46" s="15">
         <v>0.5</v>
       </c>
       <c r="N46" s="15">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>140</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>141</v>
@@ -3839,51 +3855,51 @@
       </c>
       <c r="E51" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>153</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>50</v>
       </c>
       <c r="K51" s="15">
         <v>0.28</v>
       </c>
       <c r="L51" s="15">
         <v>0.28</v>
       </c>
       <c r="M51" s="15">
         <v>0.28</v>
       </c>
       <c r="N51" s="15">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
         <v>73</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>47</v>
@@ -4140,57 +4156,57 @@
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>173</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>175</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H59" s="15" t="s">
         <v>176</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>800</v>
       </c>
       <c r="K59" s="15">
-        <v>0.53669</v>
+        <v>0.51333</v>
       </c>
       <c r="L59" s="15">
-        <v>0.46513</v>
+        <v>0.44489</v>
       </c>
       <c r="M59" s="15">
-        <v>0.44724</v>
+        <v>0.42778</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>177</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>178</v>
       </c>
       <c r="E60" s="15" t="s">
         <v>179</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H60" s="15" t="s">
@@ -4242,3425 +4258,3509 @@
       <c r="K61" s="15">
         <v>0.78972</v>
       </c>
       <c r="L61" s="15">
         <v>0.68442</v>
       </c>
       <c r="M61" s="15">
         <v>0.6581</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>184</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>185</v>
       </c>
-      <c r="E62" s="15">
-        <v>10080026963</v>
+      <c r="E62" s="15" t="s">
+        <v>186</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H62" s="15" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>30</v>
       </c>
       <c r="K62" s="15">
-        <v>2.45</v>
+        <v>0.98336</v>
       </c>
       <c r="L62" s="15">
-        <v>1.98</v>
+        <v>0.85224</v>
       </c>
       <c r="M62" s="15">
-        <v>1.9</v>
+        <v>0.81946</v>
       </c>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
-      <c r="P62" s="15"/>
+      <c r="P62" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E63" s="15" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="H63" s="15" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="I63" s="15"/>
       <c r="J63" s="15">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="K63" s="15">
-        <v>0.26</v>
+        <v>0.98336</v>
       </c>
       <c r="L63" s="15">
-        <v>0.26</v>
+        <v>0.85224</v>
       </c>
       <c r="M63" s="15">
-        <v>0.26</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.81946</v>
+      </c>
+      <c r="N63" s="15"/>
       <c r="O63" s="15"/>
-      <c r="P63" s="15"/>
+      <c r="P63" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>191</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>192</v>
       </c>
-      <c r="E64" s="15" t="s">
-        <v>193</v>
+      <c r="E64" s="15">
+        <v>10080026963</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="H64" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>30</v>
       </c>
       <c r="K64" s="15">
-        <v>8.119999999999999</v>
+        <v>2.45</v>
       </c>
       <c r="L64" s="15">
-        <v>6.81</v>
+        <v>1.98</v>
       </c>
       <c r="M64" s="15">
-        <v>6.55</v>
+        <v>1.9</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="D65" s="15" t="s">
         <v>194</v>
       </c>
-      <c r="D65" s="15" t="s">
+      <c r="E65" s="15" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="H65" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="I65" s="15" t="s">
         <v>197</v>
       </c>
-      <c r="H65" s="15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J65" s="15">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="K65" s="15">
-        <v>0.51794</v>
+        <v>0.26</v>
       </c>
       <c r="L65" s="15">
-        <v>0.44888</v>
+        <v>0.26</v>
       </c>
       <c r="M65" s="15">
-        <v>0.43161</v>
-[...1 lines deleted...]
-      <c r="N65" s="15"/>
+        <v>0.26</v>
+      </c>
+      <c r="N65" s="15">
+        <v>9</v>
+      </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C66" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="D66" s="15" t="s">
         <v>199</v>
       </c>
-      <c r="D66" s="15" t="s">
+      <c r="E66" s="15" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15" t="s">
-        <v>60</v>
+        <v>193</v>
       </c>
       <c r="H66" s="15" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
-        <v>1000</v>
+        <v>30</v>
       </c>
       <c r="K66" s="15">
-        <v>0.6233</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="L66" s="15">
-        <v>0.57535</v>
+        <v>6.81</v>
       </c>
       <c r="M66" s="15">
-        <v>0.55138</v>
+        <v>6.55</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C67" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="D67" s="15" t="s">
         <v>202</v>
       </c>
-      <c r="D67" s="15" t="s">
+      <c r="E67" s="15" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15" t="s">
-        <v>205</v>
+        <v>187</v>
       </c>
       <c r="H67" s="15" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="I67" s="15" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="J67" s="15"/>
+        <v>204</v>
+      </c>
+      <c r="J67" s="15">
+        <v>30</v>
+      </c>
       <c r="K67" s="15">
-        <v>2.81</v>
+        <v>0.51794</v>
       </c>
       <c r="L67" s="15">
-        <v>2.81</v>
+        <v>0.44888</v>
       </c>
       <c r="M67" s="15">
-        <v>2.81</v>
+        <v>0.43161</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C68" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="D68" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="E68" s="15" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15" t="s">
-        <v>186</v>
+        <v>60</v>
       </c>
       <c r="H68" s="15" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I68" s="15"/>
       <c r="J68" s="15">
-        <v>30</v>
+        <v>1000</v>
       </c>
       <c r="K68" s="15">
-        <v>2.9</v>
+        <v>0.6233</v>
       </c>
       <c r="L68" s="15">
-        <v>2.41</v>
+        <v>0.57535</v>
       </c>
       <c r="M68" s="15">
-        <v>2.32</v>
+        <v>0.55138</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E69" s="15" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="H69" s="15" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="I69" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="J69" s="15"/>
       <c r="K69" s="15">
-        <v>0.99878</v>
+        <v>2.81</v>
       </c>
       <c r="L69" s="15">
-        <v>0.86561</v>
+        <v>2.81</v>
       </c>
       <c r="M69" s="15">
-        <v>0.83231</v>
+        <v>2.81</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>213</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>214</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>215</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="H70" s="15" t="s">
         <v>51</v>
       </c>
       <c r="I70" s="15" t="s">
         <v>216</v>
       </c>
       <c r="J70" s="15">
         <v>30</v>
       </c>
       <c r="K70" s="15">
-        <v>1.4</v>
+        <v>2.9</v>
       </c>
       <c r="L70" s="15">
-        <v>1.4</v>
+        <v>2.41</v>
       </c>
       <c r="M70" s="15">
-        <v>1.4</v>
+        <v>2.32</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C71" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="D71" s="15" t="s">
         <v>217</v>
       </c>
-      <c r="D71" s="15" t="s">
+      <c r="E71" s="15" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080039688</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H71" s="15" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>30</v>
       </c>
       <c r="K71" s="15">
-        <v>2.1</v>
+        <v>0.99878</v>
       </c>
       <c r="L71" s="15">
-        <v>1.76</v>
+        <v>0.86561</v>
       </c>
       <c r="M71" s="15">
-        <v>1.69</v>
+        <v>0.83231</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E72" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="H72" s="15" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="I72" s="15"/>
+        <v>51</v>
+      </c>
+      <c r="I72" s="15" t="s">
+        <v>222</v>
+      </c>
       <c r="J72" s="15">
         <v>30</v>
       </c>
       <c r="K72" s="15">
-        <v>1.34</v>
+        <v>1.4</v>
       </c>
       <c r="L72" s="15">
-        <v>1.12</v>
+        <v>1.4</v>
       </c>
       <c r="M72" s="15">
-        <v>1.08</v>
+        <v>1.4</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="E73" s="15" t="s">
         <v>224</v>
+      </c>
+      <c r="E73" s="15">
+        <v>10080039688</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="H73" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="I73" s="15" t="s">
         <v>225</v>
       </c>
-      <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>30</v>
       </c>
       <c r="K73" s="15">
-        <v>6.07</v>
+        <v>2.1</v>
       </c>
       <c r="L73" s="15">
-        <v>5.09</v>
+        <v>1.76</v>
       </c>
       <c r="M73" s="15">
-        <v>4.9</v>
+        <v>1.69</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C74" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="D74" s="15" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E74" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H74" s="15" t="s">
-        <v>228</v>
+        <v>176</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>30</v>
       </c>
       <c r="K74" s="15">
-        <v>1.39</v>
+        <v>1.34</v>
       </c>
       <c r="L74" s="15">
-        <v>1.2</v>
+        <v>1.12</v>
       </c>
       <c r="M74" s="15">
-        <v>1.2</v>
+        <v>1.08</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="E75" s="15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H75" s="15" t="s">
-        <v>149</v>
+        <v>231</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>30</v>
       </c>
       <c r="K75" s="15">
-        <v>1.13</v>
+        <v>6.07</v>
       </c>
       <c r="L75" s="15">
-        <v>0.97629</v>
+        <v>5.09</v>
       </c>
       <c r="M75" s="15">
-        <v>0.93874</v>
+        <v>4.9</v>
       </c>
       <c r="N75" s="15"/>
-      <c r="O75" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O75" s="15"/>
+      <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
-        <v>32</v>
+        <v>232</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>233</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="H76" s="15" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I76" s="15" t="s">
         <v>234</v>
       </c>
+      <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>30</v>
       </c>
       <c r="K76" s="15">
-        <v>1.65</v>
+        <v>1.39</v>
       </c>
       <c r="L76" s="15">
-        <v>1.38</v>
+        <v>1.2</v>
       </c>
       <c r="M76" s="15">
-        <v>1.33</v>
+        <v>1.2</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C77" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="D77" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="E77" s="15" t="s">
         <v>235</v>
-      </c>
-[...4 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15" t="s">
-        <v>60</v>
+        <v>193</v>
       </c>
       <c r="H77" s="15" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="K77" s="15">
-        <v>0.70135</v>
+        <v>1.13</v>
       </c>
       <c r="L77" s="15">
-        <v>0.70135</v>
+        <v>0.97578</v>
       </c>
       <c r="M77" s="15">
-        <v>0.70135</v>
-[...3 lines deleted...]
-      <c r="P77" s="15"/>
+        <v>0.93825</v>
+      </c>
+      <c r="N77" s="15">
+        <v>64</v>
+      </c>
+      <c r="O77" s="15">
+        <v>1386</v>
+      </c>
+      <c r="P77" s="15" t="s">
+        <v>236</v>
+      </c>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C78" s="15" t="s">
+        <v>237</v>
+      </c>
+      <c r="D78" s="15" t="s">
         <v>238</v>
       </c>
-      <c r="D78" s="15" t="s">
+      <c r="E78" s="15" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080047791</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15" t="s">
-        <v>56</v>
+        <v>193</v>
       </c>
       <c r="H78" s="15" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I78" s="15"/>
+        <v>51</v>
+      </c>
+      <c r="I78" s="15" t="s">
+        <v>240</v>
+      </c>
       <c r="J78" s="15">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="K78" s="15">
-        <v>1.01</v>
+        <v>1.65</v>
       </c>
       <c r="L78" s="15">
-        <v>0.8165</v>
+        <v>1.38</v>
       </c>
       <c r="M78" s="15">
-        <v>0.78384</v>
+        <v>1.33</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="H79" s="15" t="s">
-        <v>243</v>
+        <v>37</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
-        <v>800</v>
+        <v>50</v>
       </c>
       <c r="K79" s="15">
-        <v>0.55736</v>
+        <v>0.70135</v>
       </c>
       <c r="L79" s="15">
-        <v>0.48304</v>
+        <v>0.70135</v>
       </c>
       <c r="M79" s="15">
-        <v>0.46446</v>
+        <v>0.70135</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>244</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>245</v>
       </c>
-      <c r="E80" s="15" t="s">
-        <v>246</v>
+      <c r="E80" s="15">
+        <v>10080047791</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15" t="s">
-        <v>186</v>
+        <v>56</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="K80" s="15">
-        <v>11.15</v>
+        <v>1.01</v>
       </c>
       <c r="L80" s="15">
-        <v>9.35</v>
+        <v>0.8165</v>
       </c>
       <c r="M80" s="15">
-        <v>8.99</v>
+        <v>0.78384</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C81" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="D81" s="15" t="s">
         <v>247</v>
       </c>
-      <c r="D81" s="15" t="s">
+      <c r="E81" s="15" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H81" s="15" t="s">
-        <v>47</v>
+        <v>249</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="K81" s="15">
-        <v>0.38669</v>
+        <v>0.55736</v>
       </c>
       <c r="L81" s="15">
-        <v>0.35695</v>
+        <v>0.48304</v>
       </c>
       <c r="M81" s="15">
-        <v>0.34207</v>
+        <v>0.46446</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>250</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>251</v>
       </c>
       <c r="E82" s="15" t="s">
         <v>252</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15" t="s">
-        <v>60</v>
+        <v>193</v>
       </c>
       <c r="H82" s="15" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
-        <v>1000</v>
+        <v>30</v>
       </c>
       <c r="K82" s="15">
-        <v>1.96</v>
+        <v>11.15</v>
       </c>
       <c r="L82" s="15">
-        <v>1.81</v>
+        <v>9.35</v>
       </c>
       <c r="M82" s="15">
-        <v>1.74</v>
+        <v>8.99</v>
       </c>
       <c r="N82" s="15"/>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>253</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>254</v>
       </c>
       <c r="E83" s="15" t="s">
         <v>255</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="H83" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="K83" s="15">
-        <v>2.16</v>
+        <v>0.38669</v>
       </c>
       <c r="L83" s="15">
-        <v>1.99</v>
+        <v>0.35695</v>
       </c>
       <c r="M83" s="15">
-        <v>1.91</v>
+        <v>0.34207</v>
       </c>
       <c r="N83" s="15"/>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>256</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>257</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>258</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="H84" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
-        <v>2500</v>
+        <v>1000</v>
       </c>
       <c r="K84" s="15">
-        <v>0.6645</v>
+        <v>1.96</v>
       </c>
       <c r="L84" s="15">
-        <v>0.61339</v>
+        <v>1.81</v>
       </c>
       <c r="M84" s="15">
-        <v>0.58783</v>
+        <v>1.74</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>259</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>260</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>261</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="H85" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
-        <v>2500</v>
+        <v>800</v>
       </c>
       <c r="K85" s="15">
-        <v>0.81768</v>
+        <v>2.16</v>
       </c>
       <c r="L85" s="15">
-        <v>0.75478</v>
+        <v>1.99</v>
       </c>
       <c r="M85" s="15">
-        <v>0.72334</v>
+        <v>1.91</v>
       </c>
       <c r="N85" s="15"/>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>262</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>263</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>264</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="H86" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
-        <v>50</v>
+        <v>2500</v>
       </c>
       <c r="K86" s="15">
-        <v>4.14</v>
+        <v>0.6645</v>
       </c>
       <c r="L86" s="15">
-        <v>3.82</v>
+        <v>0.61339</v>
       </c>
       <c r="M86" s="15">
-        <v>3.66</v>
+        <v>0.58783</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>266</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>267</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="H87" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
-        <v>800</v>
+        <v>2500</v>
       </c>
       <c r="K87" s="15">
-        <v>1.3</v>
+        <v>0.81768</v>
       </c>
       <c r="L87" s="15">
-        <v>1.2</v>
+        <v>0.75478</v>
       </c>
       <c r="M87" s="15">
-        <v>1.15</v>
+        <v>0.72334</v>
       </c>
       <c r="N87" s="15"/>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>268</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>269</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>270</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15" t="s">
-        <v>271</v>
+        <v>60</v>
       </c>
       <c r="H88" s="15" t="s">
         <v>47</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
-        <v>1500</v>
+        <v>50</v>
       </c>
       <c r="K88" s="15">
-        <v>0.44011</v>
+        <v>4.14</v>
       </c>
       <c r="L88" s="15">
-        <v>0.40625</v>
+        <v>3.82</v>
       </c>
       <c r="M88" s="15">
-        <v>0.38932</v>
+        <v>3.66</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C89" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="D89" s="15" t="s">
         <v>272</v>
       </c>
-      <c r="D89" s="15" t="s">
+      <c r="E89" s="15" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="H89" s="15" t="s">
-        <v>275</v>
+        <v>47</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
-        <v>2500</v>
+        <v>800</v>
       </c>
       <c r="K89" s="15">
-        <v>1.16</v>
+        <v>1.3</v>
       </c>
       <c r="L89" s="15">
-        <v>0.97346</v>
+        <v>1.2</v>
       </c>
       <c r="M89" s="15">
-        <v>0.93601</v>
+        <v>1.15</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C90" s="15" t="s">
+        <v>274</v>
+      </c>
+      <c r="D90" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="E90" s="15" t="s">
         <v>276</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="H90" s="15" t="s">
-        <v>280</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I90" s="15"/>
       <c r="J90" s="15">
-        <v>3000</v>
+        <v>1500</v>
       </c>
       <c r="K90" s="15">
-        <v>0.17021</v>
+        <v>0.44011</v>
       </c>
       <c r="L90" s="15">
-        <v>0.14751</v>
+        <v>0.40625</v>
       </c>
       <c r="M90" s="15">
-        <v>0.14184</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.38932</v>
+      </c>
+      <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E91" s="15" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="H91" s="15" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="I91" s="15" t="s">
         <v>281</v>
       </c>
+      <c r="I91" s="15"/>
       <c r="J91" s="15">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="K91" s="15">
-        <v>0.16793</v>
+        <v>1.16</v>
       </c>
       <c r="L91" s="15">
-        <v>0.14554</v>
+        <v>0.97346</v>
       </c>
       <c r="M91" s="15">
-        <v>0.13994</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.93601</v>
+      </c>
+      <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="D92" s="15" t="s">
         <v>283</v>
       </c>
-      <c r="D92" s="15" t="s">
+      <c r="E92" s="15" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="H92" s="15" t="s">
         <v>286</v>
       </c>
-      <c r="H92" s="15" t="s">
-[...2 lines deleted...]
-      <c r="I92" s="15"/>
+      <c r="I92" s="15" t="s">
+        <v>287</v>
+      </c>
       <c r="J92" s="15">
-        <v>30</v>
+        <v>3000</v>
       </c>
       <c r="K92" s="15">
-        <v>2.61</v>
+        <v>0.17021</v>
       </c>
       <c r="L92" s="15">
-        <v>2.18</v>
+        <v>0.14751</v>
       </c>
       <c r="M92" s="15">
-        <v>2.1</v>
-[...1 lines deleted...]
-      <c r="N92" s="15"/>
+        <v>0.14184</v>
+      </c>
+      <c r="N92" s="15">
+        <v>10</v>
+      </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
-      <c r="Q92" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="D93" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="E93" s="15" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15" t="s">
-        <v>197</v>
+        <v>36</v>
       </c>
       <c r="H93" s="15" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="I93" s="15"/>
+        <v>286</v>
+      </c>
+      <c r="I93" s="15" t="s">
+        <v>287</v>
+      </c>
       <c r="J93" s="15">
-        <v>30</v>
+        <v>3000</v>
       </c>
       <c r="K93" s="15">
-        <v>0.96828</v>
+        <v>0.16793</v>
       </c>
       <c r="L93" s="15">
-        <v>0.83918</v>
+        <v>0.14554</v>
       </c>
       <c r="M93" s="15">
-        <v>0.8069</v>
-[...1 lines deleted...]
-      <c r="N93" s="15"/>
+        <v>0.13994</v>
+      </c>
+      <c r="N93" s="15">
+        <v>10</v>
+      </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>290</v>
       </c>
-      <c r="D94" s="15" t="s">
+      <c r="E94" s="15" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15" t="s">
-        <v>197</v>
+        <v>292</v>
       </c>
       <c r="H94" s="15" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>30</v>
       </c>
       <c r="K94" s="15">
-        <v>1.31</v>
+        <v>2.61</v>
       </c>
       <c r="L94" s="15">
-        <v>1.13</v>
+        <v>2.18</v>
       </c>
       <c r="M94" s="15">
-        <v>1.09</v>
+        <v>2.1</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
-      <c r="Q94" s="15"/>
+      <c r="Q94" s="15">
+        <v>450</v>
+      </c>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C95" s="15" t="s">
         <v>293</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>294</v>
       </c>
       <c r="E95" s="15" t="s">
         <v>295</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="H95" s="15" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>30</v>
       </c>
       <c r="K95" s="15">
-        <v>1.67</v>
+        <v>0.96828</v>
       </c>
       <c r="L95" s="15">
-        <v>1.45</v>
+        <v>0.83918</v>
       </c>
       <c r="M95" s="15">
-        <v>1.4</v>
+        <v>0.8069</v>
       </c>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>296</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>297</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>298</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15" t="s">
-        <v>299</v>
+        <v>187</v>
       </c>
       <c r="H96" s="15" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>30</v>
       </c>
       <c r="K96" s="15">
-        <v>3.08</v>
+        <v>1.31</v>
       </c>
       <c r="L96" s="15">
-        <v>2.67</v>
+        <v>1.13</v>
       </c>
       <c r="M96" s="15">
-        <v>2.57</v>
+        <v>1.09</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C97" s="15" t="s">
+        <v>299</v>
+      </c>
+      <c r="D97" s="15" t="s">
         <v>300</v>
       </c>
-      <c r="D97" s="15" t="s">
+      <c r="E97" s="15" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15" t="s">
-        <v>303</v>
+        <v>187</v>
       </c>
       <c r="H97" s="15" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="K97" s="15">
-        <v>4.15</v>
+        <v>1.67</v>
       </c>
       <c r="L97" s="15">
-        <v>3.6</v>
+        <v>1.45</v>
       </c>
       <c r="M97" s="15">
-        <v>3.46</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.4</v>
+      </c>
+      <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
-      <c r="Q97" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C98" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="D98" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="E98" s="15" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15" t="s">
-        <v>36</v>
+        <v>305</v>
       </c>
       <c r="H98" s="15" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
-        <v>4000</v>
+        <v>30</v>
       </c>
       <c r="K98" s="15">
-        <v>0.17561</v>
+        <v>3.08</v>
       </c>
       <c r="L98" s="15">
-        <v>0.15219</v>
+        <v>2.67</v>
       </c>
       <c r="M98" s="15">
-        <v>0.14634</v>
+        <v>2.57</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C99" s="15" t="s">
+        <v>306</v>
+      </c>
+      <c r="D99" s="15" t="s">
         <v>307</v>
       </c>
-      <c r="D99" s="15" t="s">
+      <c r="E99" s="15" t="s">
         <v>308</v>
       </c>
-      <c r="E99" s="15" t="s">
+      <c r="F99" s="15"/>
+      <c r="G99" s="15" t="s">
         <v>309</v>
       </c>
-      <c r="F99" s="15"/>
-[...1 lines deleted...]
-      <c r="H99" s="15"/>
+      <c r="H99" s="15" t="s">
+        <v>286</v>
+      </c>
       <c r="I99" s="15"/>
-      <c r="J99" s="15"/>
+      <c r="J99" s="15">
+        <v>10</v>
+      </c>
       <c r="K99" s="15">
-        <v>12.78</v>
+        <v>4.15</v>
       </c>
       <c r="L99" s="15">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="M99" s="15">
-        <v>10.31</v>
-[...1 lines deleted...]
-      <c r="N99" s="15"/>
+        <v>3.46</v>
+      </c>
+      <c r="N99" s="15">
+        <v>600</v>
+      </c>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
-      <c r="Q99" s="15"/>
+      <c r="Q99" s="15">
+        <v>100</v>
+      </c>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C100" s="15" t="s">
         <v>310</v>
       </c>
       <c r="D100" s="15" t="s">
         <v>311</v>
       </c>
-      <c r="E100" s="15">
-        <v>10080046116</v>
+      <c r="E100" s="15" t="s">
+        <v>312</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="H100" s="15" t="s">
-        <v>31</v>
+        <v>286</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
-        <v>2500</v>
+        <v>4000</v>
       </c>
       <c r="K100" s="15">
-        <v>0.24708</v>
+        <v>0.17561</v>
       </c>
       <c r="L100" s="15">
-        <v>0.19925</v>
+        <v>0.15219</v>
       </c>
       <c r="M100" s="15">
-        <v>0.19128</v>
+        <v>0.14634</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>10080054732</v>
+        <v>314</v>
+      </c>
+      <c r="E101" s="15" t="s">
+        <v>315</v>
       </c>
       <c r="F101" s="15"/>
-      <c r="G101" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G101" s="15"/>
+      <c r="H101" s="15"/>
       <c r="I101" s="15"/>
       <c r="J101" s="15"/>
       <c r="K101" s="15">
-        <v>1.84</v>
+        <v>12.78</v>
       </c>
       <c r="L101" s="15">
-        <v>1.51</v>
+        <v>10.72</v>
       </c>
       <c r="M101" s="15">
-        <v>1.45</v>
+        <v>10.31</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>317</v>
+      </c>
+      <c r="E102" s="15">
+        <v>10080046116</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H102" s="15" t="s">
-        <v>275</v>
+        <v>31</v>
       </c>
       <c r="I102" s="15"/>
-      <c r="J102" s="15"/>
+      <c r="J102" s="15">
+        <v>2500</v>
+      </c>
       <c r="K102" s="15">
-        <v>0.60222</v>
+        <v>0.24708</v>
       </c>
       <c r="L102" s="15">
-        <v>0.60222</v>
+        <v>0.19925</v>
       </c>
       <c r="M102" s="15">
-        <v>0.60222</v>
+        <v>0.19128</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E103" s="15">
-        <v>10080048165</v>
+        <v>10080054732</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="H103" s="15" t="s">
-        <v>47</v>
+        <v>281</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15"/>
       <c r="K103" s="15">
-        <v>0.07611</v>
+        <v>1.84</v>
       </c>
       <c r="L103" s="15">
-        <v>0.06343</v>
+        <v>1.51</v>
       </c>
       <c r="M103" s="15">
-        <v>0.06088</v>
+        <v>1.45</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>10080058931</v>
+        <v>321</v>
+      </c>
+      <c r="E104" s="15" t="s">
+        <v>322</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15" t="s">
-        <v>108</v>
+        <v>64</v>
       </c>
       <c r="H104" s="15" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>281</v>
+      </c>
+      <c r="I104" s="15"/>
+      <c r="J104" s="15"/>
       <c r="K104" s="15">
-        <v>0.063</v>
+        <v>0.60222</v>
       </c>
       <c r="L104" s="15">
-        <v>0.0525</v>
+        <v>0.60222</v>
       </c>
       <c r="M104" s="15">
-        <v>0.0504</v>
+        <v>0.60222</v>
       </c>
       <c r="N104" s="15"/>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="E105" s="15" t="s">
         <v>324</v>
+      </c>
+      <c r="E105" s="15">
+        <v>10080048165</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="I105" s="15"/>
-      <c r="J105" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J105" s="15"/>
       <c r="K105" s="15">
-        <v>0.04737</v>
+        <v>0.07611</v>
       </c>
       <c r="L105" s="15">
-        <v>0.04737</v>
+        <v>0.06343</v>
       </c>
       <c r="M105" s="15">
-        <v>0.04737</v>
+        <v>0.06088</v>
       </c>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C106" s="15" t="s">
         <v>325</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>326</v>
       </c>
       <c r="E106" s="15">
-        <v>10080044561</v>
+        <v>10080058931</v>
       </c>
       <c r="F106" s="15"/>
-      <c r="G106" s="15"/>
+      <c r="G106" s="15" t="s">
+        <v>108</v>
+      </c>
       <c r="H106" s="15" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I106" s="15"/>
+        <v>51</v>
+      </c>
+      <c r="I106" s="15" t="s">
+        <v>327</v>
+      </c>
       <c r="J106" s="15">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="K106" s="15">
-        <v>0.07904</v>
+        <v>0.063</v>
       </c>
       <c r="L106" s="15">
-        <v>0.06374</v>
+        <v>0.0525</v>
       </c>
       <c r="M106" s="15">
-        <v>0.06119</v>
+        <v>0.0504</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>10080048689</v>
+        <v>329</v>
+      </c>
+      <c r="E107" s="15" t="s">
+        <v>330</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15" t="s">
-        <v>87</v>
+        <v>117</v>
       </c>
       <c r="H107" s="15" t="s">
-        <v>275</v>
+        <v>51</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
-        <v>50</v>
+        <v>1000</v>
       </c>
       <c r="K107" s="15">
-        <v>1.04</v>
+        <v>0.04737</v>
       </c>
       <c r="L107" s="15">
-        <v>0.86347</v>
+        <v>0.04737</v>
       </c>
       <c r="M107" s="15">
-        <v>0.82892</v>
+        <v>0.04737</v>
       </c>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="E108" s="15">
-        <v>10080005054</v>
+        <v>10080044561</v>
       </c>
       <c r="F108" s="15"/>
-      <c r="G108" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
-        <v>275</v>
+        <v>47</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
-        <v>50</v>
+        <v>2000</v>
       </c>
       <c r="K108" s="15">
-        <v>0.70204</v>
+        <v>0.07904</v>
       </c>
       <c r="L108" s="15">
-        <v>0.67618</v>
+        <v>0.06374</v>
       </c>
       <c r="M108" s="15">
-        <v>0.65154</v>
+        <v>0.06119</v>
       </c>
       <c r="N108" s="15"/>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>334</v>
+      </c>
+      <c r="E109" s="15">
+        <v>10080048689</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15" t="s">
         <v>87</v>
       </c>
       <c r="H109" s="15" t="s">
-        <v>334</v>
+        <v>281</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>50</v>
       </c>
       <c r="K109" s="15">
-        <v>1.18</v>
+        <v>1.04</v>
       </c>
       <c r="L109" s="15">
-        <v>0.98807</v>
+        <v>0.86347</v>
       </c>
       <c r="M109" s="15">
-        <v>0.95006</v>
+        <v>0.82892</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C110" s="15" t="s">
         <v>335</v>
       </c>
       <c r="D110" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="15">
-        <v>10080061819</v>
+        <v>10080005054</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="H110" s="15" t="s">
-        <v>337</v>
+        <v>281</v>
       </c>
       <c r="I110" s="15"/>
-      <c r="J110" s="15"/>
+      <c r="J110" s="15">
+        <v>50</v>
+      </c>
       <c r="K110" s="15">
-        <v>0.08086</v>
+        <v>0.70204</v>
       </c>
       <c r="L110" s="15">
-        <v>0.06738</v>
+        <v>0.67618</v>
       </c>
       <c r="M110" s="15">
-        <v>0.06469</v>
+        <v>0.65154</v>
       </c>
       <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C111" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="D111" s="15" t="s">
         <v>338</v>
       </c>
-      <c r="D111" s="15" t="s">
+      <c r="E111" s="15" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="H111" s="15" t="s">
-        <v>275</v>
+        <v>340</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
-        <v>5000</v>
+        <v>50</v>
       </c>
       <c r="K111" s="15">
-        <v>0.95126</v>
+        <v>1.18</v>
       </c>
       <c r="L111" s="15">
-        <v>0.79271</v>
+        <v>0.98807</v>
       </c>
       <c r="M111" s="15">
-        <v>0.761</v>
+        <v>0.95006</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C112" s="15" t="s">
         <v>341</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="15">
-        <v>10080065635</v>
+        <v>10080061819</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="H112" s="15" t="s">
-        <v>275</v>
+        <v>343</v>
       </c>
       <c r="I112" s="15"/>
-      <c r="J112" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J112" s="15"/>
       <c r="K112" s="15">
-        <v>0.29886</v>
+        <v>0.08086</v>
       </c>
       <c r="L112" s="15">
-        <v>0.24904</v>
+        <v>0.06738</v>
       </c>
       <c r="M112" s="15">
-        <v>0.23909</v>
+        <v>0.06469</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>10080058339</v>
+        <v>345</v>
+      </c>
+      <c r="E113" s="15" t="s">
+        <v>346</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H113" s="15" t="s">
-        <v>345</v>
-[...3 lines deleted...]
-      </c>
+        <v>281</v>
+      </c>
+      <c r="I113" s="15"/>
       <c r="J113" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K113" s="15">
-        <v>0.04</v>
+        <v>0.95126</v>
       </c>
       <c r="L113" s="15">
-        <v>0.04</v>
+        <v>0.79271</v>
       </c>
       <c r="M113" s="15">
-        <v>0.04</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.761</v>
+      </c>
+      <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>347</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>348</v>
       </c>
-      <c r="E114" s="15" t="s">
-        <v>349</v>
+      <c r="E114" s="15">
+        <v>10080065635</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
       <c r="H114" s="15" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>281</v>
+      </c>
+      <c r="I114" s="15"/>
       <c r="J114" s="15">
-        <v>2500</v>
+        <v>2000</v>
       </c>
       <c r="K114" s="15">
-        <v>0.46721</v>
+        <v>0.29886</v>
       </c>
       <c r="L114" s="15">
-        <v>0.40491</v>
+        <v>0.24904</v>
       </c>
       <c r="M114" s="15">
-        <v>0.38934</v>
+        <v>0.23909</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>350</v>
+      </c>
+      <c r="E115" s="15">
+        <v>10080058339</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15" t="s">
-        <v>30</v>
+        <v>108</v>
       </c>
       <c r="H115" s="15" t="s">
-        <v>31</v>
+        <v>351</v>
       </c>
       <c r="I115" s="15" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="J115" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K115" s="15">
-        <v>0.44075</v>
+        <v>0.04</v>
       </c>
       <c r="L115" s="15">
-        <v>0.38198</v>
+        <v>0.04</v>
       </c>
       <c r="M115" s="15">
-        <v>0.36729</v>
-[...1 lines deleted...]
-      <c r="N115" s="15"/>
+        <v>0.04</v>
+      </c>
+      <c r="N115" s="15">
+        <v>4658</v>
+      </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E116" s="15" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H116" s="15" t="s">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="I116" s="15"/>
+        <v>31</v>
+      </c>
+      <c r="I116" s="15" t="s">
+        <v>356</v>
+      </c>
       <c r="J116" s="15">
         <v>2500</v>
       </c>
       <c r="K116" s="15">
-        <v>0.23751</v>
+        <v>0.46721</v>
       </c>
       <c r="L116" s="15">
-        <v>0.1992</v>
+        <v>0.40491</v>
       </c>
       <c r="M116" s="15">
-        <v>0.19155</v>
+        <v>0.38934</v>
       </c>
       <c r="N116" s="15"/>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="D117" s="15" t="s">
+        <v>354</v>
+      </c>
+      <c r="E117" s="15" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080038285</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="H117" s="15" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I117" s="15"/>
+        <v>31</v>
+      </c>
+      <c r="I117" s="15" t="s">
+        <v>356</v>
+      </c>
       <c r="J117" s="15">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="K117" s="15">
-        <v>0.19315</v>
+        <v>0.44075</v>
       </c>
       <c r="L117" s="15">
-        <v>0.16097</v>
+        <v>0.38198</v>
       </c>
       <c r="M117" s="15">
-        <v>0.15453</v>
+        <v>0.36729</v>
       </c>
       <c r="N117" s="15"/>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C118" s="15" t="s">
+        <v>358</v>
+      </c>
+      <c r="D118" s="15" t="s">
         <v>359</v>
       </c>
-      <c r="D118" s="15" t="s">
+      <c r="E118" s="15" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H118" s="15" t="s">
-        <v>31</v>
+        <v>361</v>
       </c>
       <c r="I118" s="15"/>
-      <c r="J118" s="15"/>
+      <c r="J118" s="15">
+        <v>2500</v>
+      </c>
       <c r="K118" s="15">
-        <v>3.18</v>
+        <v>0.23751</v>
       </c>
       <c r="L118" s="15">
-        <v>2.67</v>
+        <v>0.1992</v>
       </c>
       <c r="M118" s="15">
-        <v>2.57</v>
+        <v>0.19155</v>
       </c>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C119" s="15" t="s">
         <v>362</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>363</v>
       </c>
-      <c r="E119" s="15" t="s">
-        <v>364</v>
+      <c r="E119" s="15">
+        <v>10080038285</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
-        <v>44</v>
+        <v>364</v>
       </c>
       <c r="H119" s="15" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="K119" s="15">
-        <v>2.09</v>
+        <v>0.19315</v>
       </c>
       <c r="L119" s="15">
-        <v>1.75</v>
+        <v>0.16097</v>
       </c>
       <c r="M119" s="15">
-        <v>1.69</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.15453</v>
+      </c>
+      <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C120" s="15" t="s">
         <v>365</v>
       </c>
       <c r="D120" s="15" t="s">
         <v>366</v>
       </c>
-      <c r="E120" s="15">
-        <v>10080008282</v>
+      <c r="E120" s="15" t="s">
+        <v>367</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H120" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I120" s="15"/>
-      <c r="J120" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J120" s="15"/>
       <c r="K120" s="15">
-        <v>0.91514</v>
+        <v>3.18</v>
       </c>
       <c r="L120" s="15">
-        <v>0.79312</v>
+        <v>2.67</v>
       </c>
       <c r="M120" s="15">
-        <v>0.76261</v>
+        <v>2.57</v>
       </c>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>10080067418</v>
+        <v>369</v>
+      </c>
+      <c r="E121" s="15" t="s">
+        <v>370</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>2500</v>
       </c>
       <c r="K121" s="15">
-        <v>0.11581</v>
+        <v>2.09</v>
       </c>
       <c r="L121" s="15">
-        <v>0.0965</v>
+        <v>1.75</v>
       </c>
       <c r="M121" s="15">
-        <v>0.09264</v>
-[...1 lines deleted...]
-      <c r="N121" s="15"/>
+        <v>1.69</v>
+      </c>
+      <c r="N121" s="15">
+        <v>80</v>
+      </c>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E122" s="15">
-        <v>10080008267</v>
+        <v>10080008282</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H122" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I122" s="15"/>
-      <c r="J122" s="15"/>
+      <c r="J122" s="15">
+        <v>2500</v>
+      </c>
       <c r="K122" s="15">
-        <v>0.12269</v>
+        <v>0.91514</v>
       </c>
       <c r="L122" s="15">
-        <v>0.10225</v>
+        <v>0.79312</v>
       </c>
       <c r="M122" s="15">
-        <v>0.09815</v>
+        <v>0.76261</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>374</v>
+      </c>
+      <c r="E123" s="15">
+        <v>10080067418</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H123" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>2500</v>
       </c>
       <c r="K123" s="15">
-        <v>1.82</v>
+        <v>0.11581</v>
       </c>
       <c r="L123" s="15">
-        <v>1.58</v>
+        <v>0.0965</v>
       </c>
       <c r="M123" s="15">
-        <v>1.52</v>
+        <v>0.09264</v>
       </c>
       <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E124" s="15">
-        <v>10080072880</v>
+        <v>10080008267</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H124" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15"/>
       <c r="K124" s="15">
-        <v>0.16583</v>
+        <v>0.12269</v>
       </c>
       <c r="L124" s="15">
-        <v>0.13818</v>
+        <v>0.10225</v>
       </c>
       <c r="M124" s="15">
-        <v>0.13265</v>
+        <v>0.09815</v>
       </c>
       <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E125" s="15" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H125" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I125" s="15"/>
-      <c r="J125" s="15"/>
+      <c r="J125" s="15">
+        <v>2500</v>
+      </c>
       <c r="K125" s="15">
-        <v>0.08699999999999999</v>
+        <v>1.82</v>
       </c>
       <c r="L125" s="15">
-        <v>0.08699999999999999</v>
+        <v>1.58</v>
       </c>
       <c r="M125" s="15">
-        <v>0.08699999999999999</v>
+        <v>1.52</v>
       </c>
       <c r="N125" s="15"/>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="D126" s="15" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>381</v>
+      </c>
+      <c r="E126" s="15">
+        <v>10080072880</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H126" s="15" t="s">
-        <v>380</v>
+        <v>31</v>
       </c>
       <c r="I126" s="15"/>
-      <c r="J126" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J126" s="15"/>
       <c r="K126" s="15">
-        <v>0.05558</v>
+        <v>0.16583</v>
       </c>
       <c r="L126" s="15">
-        <v>0.05558</v>
+        <v>0.13818</v>
       </c>
       <c r="M126" s="15">
-        <v>0.05558</v>
+        <v>0.13265</v>
       </c>
       <c r="N126" s="15"/>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="D127" s="15" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="E127" s="15" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H127" s="15" t="s">
-        <v>382</v>
+        <v>31</v>
       </c>
       <c r="I127" s="15"/>
-      <c r="J127" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J127" s="15"/>
       <c r="K127" s="15">
-        <v>0.08</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="L127" s="15">
-        <v>0.08</v>
+        <v>0.08699999999999999</v>
       </c>
       <c r="M127" s="15">
-        <v>0.08</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.08699999999999999</v>
+      </c>
+      <c r="N127" s="15"/>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C128" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="D128" s="15" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="E128" s="15" t="s">
         <v>385</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H128" s="15" t="s">
-        <v>31</v>
+        <v>386</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="K128" s="15">
-        <v>0.3935</v>
+        <v>0.05558</v>
       </c>
       <c r="L128" s="15">
-        <v>0.34103</v>
+        <v>0.05558</v>
       </c>
       <c r="M128" s="15">
-        <v>0.32791</v>
+        <v>0.05558</v>
       </c>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C129" s="15" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="D129" s="15" t="s">
+        <v>383</v>
+      </c>
+      <c r="E129" s="15" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="F129" s="15"/>
       <c r="G129" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H129" s="15" t="s">
-        <v>31</v>
+        <v>388</v>
       </c>
       <c r="I129" s="15"/>
       <c r="J129" s="15">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="K129" s="15">
-        <v>0.4146</v>
+        <v>0.08</v>
       </c>
       <c r="L129" s="15">
-        <v>0.4146</v>
+        <v>0.08</v>
       </c>
       <c r="M129" s="15">
-        <v>0.4146</v>
-[...1 lines deleted...]
-      <c r="N129" s="15"/>
+        <v>0.08</v>
+      </c>
+      <c r="N129" s="15">
+        <v>4488</v>
+      </c>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129"/>
     </row>
     <row r="130" spans="1:18">
       <c r="B130" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C130" s="15" t="s">
         <v>389</v>
       </c>
       <c r="D130" s="15" t="s">
         <v>390</v>
       </c>
-      <c r="E130" s="15">
-        <v>10080008254</v>
+      <c r="E130" s="15" t="s">
+        <v>391</v>
       </c>
       <c r="F130" s="15"/>
       <c r="G130" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H130" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I130" s="15"/>
-      <c r="J130" s="15"/>
+      <c r="J130" s="15">
+        <v>2500</v>
+      </c>
       <c r="K130" s="15">
-        <v>0.15986</v>
+        <v>0.3935</v>
       </c>
       <c r="L130" s="15">
-        <v>0.13854</v>
+        <v>0.34103</v>
       </c>
       <c r="M130" s="15">
-        <v>0.13321</v>
+        <v>0.32791</v>
       </c>
       <c r="N130" s="15"/>
       <c r="O130" s="15"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130"/>
     </row>
     <row r="131" spans="1:18">
       <c r="B131" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C131" s="15" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D131" s="15" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E131" s="15" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="F131" s="15"/>
       <c r="G131" s="15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="H131" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I131" s="15"/>
       <c r="J131" s="15">
         <v>2500</v>
       </c>
       <c r="K131" s="15">
-        <v>1.23</v>
+        <v>0.4146</v>
       </c>
       <c r="L131" s="15">
-        <v>1.04</v>
+        <v>0.4146</v>
       </c>
       <c r="M131" s="15">
-        <v>0.99556</v>
+        <v>0.4146</v>
       </c>
       <c r="N131" s="15"/>
       <c r="O131" s="15"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131"/>
     </row>
     <row r="132" spans="1:18">
       <c r="B132" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C132" s="15" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D132" s="15" t="s">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="E132" s="15" t="s">
         <v>396</v>
+      </c>
+      <c r="E132" s="15">
+        <v>10080008254</v>
       </c>
       <c r="F132" s="15"/>
       <c r="G132" s="15" t="s">
-        <v>397</v>
+        <v>44</v>
       </c>
       <c r="H132" s="15" t="s">
-        <v>398</v>
+        <v>31</v>
       </c>
       <c r="I132" s="15"/>
-      <c r="J132" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J132" s="15"/>
       <c r="K132" s="15">
-        <v>47.64</v>
+        <v>0.15986</v>
       </c>
       <c r="L132" s="15">
-        <v>39.96</v>
+        <v>0.13854</v>
       </c>
       <c r="M132" s="15">
-        <v>38.42</v>
+        <v>0.13321</v>
       </c>
       <c r="N132" s="15"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132"/>
     </row>
     <row r="133" spans="1:18">
       <c r="B133" s="14" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C133" s="15" t="s">
+        <v>397</v>
+      </c>
+      <c r="D133" s="15" t="s">
+        <v>398</v>
+      </c>
+      <c r="E133" s="15" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F133" s="15"/>
       <c r="G133" s="15" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="H133" s="15" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="I133" s="15"/>
       <c r="J133" s="15">
-        <v>50</v>
+        <v>2500</v>
       </c>
       <c r="K133" s="15">
-        <v>4.77</v>
+        <v>1.23</v>
       </c>
       <c r="L133" s="15">
-        <v>3.84</v>
+        <v>1.04</v>
       </c>
       <c r="M133" s="15">
-        <v>3.69</v>
+        <v>0.99556</v>
       </c>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133"/>
     </row>
     <row r="134" spans="1:18">
       <c r="B134" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C134" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="D134" s="15" t="s">
+        <v>401</v>
+      </c>
+      <c r="E134" s="15" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F134" s="15"/>
       <c r="G134" s="15" t="s">
-        <v>183</v>
+        <v>403</v>
       </c>
       <c r="H134" s="15" t="s">
-        <v>149</v>
+        <v>404</v>
       </c>
       <c r="I134" s="15"/>
       <c r="J134" s="15">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="K134" s="15">
-        <v>0.76806</v>
+        <v>47.64</v>
       </c>
       <c r="L134" s="15">
-        <v>0.55</v>
+        <v>39.96</v>
       </c>
       <c r="M134" s="15">
-        <v>0.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>38.42</v>
+      </c>
+      <c r="N134" s="15"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
-      <c r="Q134" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q134" s="15"/>
       <c r="R134"/>
     </row>
     <row r="135" spans="1:18">
       <c r="B135" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C135" s="15" t="s">
         <v>405</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>406</v>
       </c>
-      <c r="E135" s="15">
-        <v>10080060341</v>
+      <c r="E135" s="15" t="s">
+        <v>407</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="15" t="s">
-        <v>64</v>
+        <v>120</v>
       </c>
       <c r="H135" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I135" s="15"/>
       <c r="J135" s="15">
-        <v>2500</v>
+        <v>50</v>
       </c>
       <c r="K135" s="15">
-        <v>0.20231</v>
+        <v>4.77</v>
       </c>
       <c r="L135" s="15">
-        <v>0.19421</v>
+        <v>3.84</v>
       </c>
       <c r="M135" s="15">
-        <v>0.19421</v>
+        <v>3.69</v>
       </c>
       <c r="N135" s="15"/>
       <c r="O135" s="15"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135"/>
     </row>
     <row r="136" spans="1:18">
       <c r="B136" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C136" s="15" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D136" s="15" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E136" s="15" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="F136" s="15"/>
       <c r="G136" s="15" t="s">
-        <v>64</v>
+        <v>183</v>
       </c>
       <c r="H136" s="15" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="I136" s="15"/>
-      <c r="J136" s="15"/>
+      <c r="J136" s="15">
+        <v>50</v>
+      </c>
       <c r="K136" s="15">
-        <v>0.38112</v>
+        <v>0.76806</v>
       </c>
       <c r="L136" s="15">
-        <v>0.31964</v>
+        <v>0.55</v>
       </c>
       <c r="M136" s="15">
-        <v>0.30735</v>
-[...1 lines deleted...]
-      <c r="N136" s="15"/>
+        <v>0.5</v>
+      </c>
+      <c r="N136" s="15">
+        <v>10894</v>
+      </c>
       <c r="O136" s="15"/>
       <c r="P136" s="15"/>
-      <c r="Q136" s="15"/>
+      <c r="Q136" s="15">
+        <v>1000</v>
+      </c>
       <c r="R136"/>
     </row>
     <row r="137" spans="1:18">
       <c r="B137" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C137" s="15" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D137" s="15" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="E137" s="15" t="s">
         <v>412</v>
+      </c>
+      <c r="E137" s="15">
+        <v>10080060341</v>
       </c>
       <c r="F137" s="15"/>
       <c r="G137" s="15" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="H137" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I137" s="15"/>
       <c r="J137" s="15">
-        <v>1000</v>
+        <v>2500</v>
       </c>
       <c r="K137" s="15">
-        <v>0.6440399999999999</v>
+        <v>0.20231</v>
       </c>
       <c r="L137" s="15">
-        <v>0.54016</v>
+        <v>0.19421</v>
       </c>
       <c r="M137" s="15">
-        <v>0.51939</v>
+        <v>0.19421</v>
       </c>
       <c r="N137" s="15"/>
       <c r="O137" s="15"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137"/>
     </row>
     <row r="138" spans="1:18">
       <c r="B138" s="14" t="s">
-        <v>226</v>
+        <v>32</v>
       </c>
       <c r="C138" s="15" t="s">
         <v>413</v>
       </c>
       <c r="D138" s="15" t="s">
         <v>414</v>
       </c>
       <c r="E138" s="15" t="s">
         <v>415</v>
       </c>
       <c r="F138" s="15"/>
       <c r="G138" s="15" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="H138" s="15" t="s">
-        <v>416</v>
+        <v>37</v>
       </c>
       <c r="I138" s="15"/>
-      <c r="J138" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J138" s="15"/>
       <c r="K138" s="15">
-        <v>0.3897</v>
+        <v>0.38112</v>
       </c>
       <c r="L138" s="15">
-        <v>0.33774</v>
+        <v>0.31964</v>
       </c>
       <c r="M138" s="15">
-        <v>0.32475</v>
+        <v>0.30735</v>
       </c>
       <c r="N138" s="15"/>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138"/>
     </row>
     <row r="139" spans="1:18">
       <c r="B139" s="14" t="s">
-        <v>226</v>
+        <v>32</v>
       </c>
       <c r="C139" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="D139" s="15" t="s">
         <v>417</v>
       </c>
-      <c r="D139" s="15" t="s">
+      <c r="E139" s="15" t="s">
         <v>418</v>
       </c>
-      <c r="E139" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="15"/>
-      <c r="G139" s="15"/>
+      <c r="G139" s="15" t="s">
+        <v>41</v>
+      </c>
       <c r="H139" s="15" t="s">
-        <v>416</v>
+        <v>37</v>
       </c>
       <c r="I139" s="15"/>
-      <c r="J139" s="15"/>
+      <c r="J139" s="15">
+        <v>1000</v>
+      </c>
       <c r="K139" s="15">
-        <v>0.64679</v>
+        <v>0.6440399999999999</v>
       </c>
       <c r="L139" s="15">
-        <v>0.53037</v>
+        <v>0.54016</v>
       </c>
       <c r="M139" s="15">
-        <v>0.5088200000000001</v>
+        <v>0.51939</v>
       </c>
       <c r="N139" s="15"/>
       <c r="O139" s="15"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139"/>
     </row>
     <row r="140" spans="1:18">
       <c r="B140" s="14" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="C140" s="15" t="s">
         <v>419</v>
       </c>
       <c r="D140" s="15" t="s">
         <v>420</v>
       </c>
-      <c r="E140" s="15">
-        <v>10080031427</v>
+      <c r="E140" s="15" t="s">
+        <v>421</v>
       </c>
       <c r="F140" s="15"/>
       <c r="G140" s="15" t="s">
-        <v>421</v>
+        <v>44</v>
       </c>
       <c r="H140" s="15" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="I140" s="15"/>
-      <c r="J140" s="15"/>
+      <c r="J140" s="15">
+        <v>3000</v>
+      </c>
       <c r="K140" s="15">
-        <v>0.38597</v>
+        <v>0.35328</v>
       </c>
       <c r="L140" s="15">
-        <v>0.3345</v>
+        <v>0.30618</v>
       </c>
       <c r="M140" s="15">
-        <v>0.32164</v>
+        <v>0.2944</v>
       </c>
       <c r="N140" s="15"/>
       <c r="O140" s="15"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140"/>
     </row>
     <row r="141" spans="1:18">
       <c r="B141" s="14" t="s">
-        <v>32</v>
+        <v>232</v>
       </c>
       <c r="C141" s="15" t="s">
+        <v>423</v>
+      </c>
+      <c r="D141" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="E141" s="15">
+        <v>10080045717</v>
+      </c>
+      <c r="F141" s="15"/>
+      <c r="G141" s="15"/>
+      <c r="H141" s="15" t="s">
         <v>422</v>
       </c>
-      <c r="D141" s="15" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="I141" s="15"/>
-      <c r="J141" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J141" s="15"/>
       <c r="K141" s="15">
-        <v>1.44</v>
+        <v>0.64679</v>
       </c>
       <c r="L141" s="15">
-        <v>1.44</v>
+        <v>0.53037</v>
       </c>
       <c r="M141" s="15">
-        <v>1.44</v>
+        <v>0.5088200000000001</v>
       </c>
       <c r="N141" s="15"/>
       <c r="O141" s="15"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141"/>
     </row>
     <row r="142" spans="1:18">
       <c r="B142" s="14" t="s">
-        <v>32</v>
+        <v>232</v>
       </c>
       <c r="C142" s="15" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D142" s="15" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="E142" s="15" t="s">
         <v>426</v>
+      </c>
+      <c r="E142" s="15">
+        <v>10080031427</v>
       </c>
       <c r="F142" s="15"/>
       <c r="G142" s="15" t="s">
-        <v>60</v>
+        <v>427</v>
       </c>
       <c r="H142" s="15" t="s">
-        <v>37</v>
+        <v>422</v>
       </c>
       <c r="I142" s="15"/>
-      <c r="J142" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J142" s="15"/>
       <c r="K142" s="15">
-        <v>2.74</v>
+        <v>0.38597</v>
       </c>
       <c r="L142" s="15">
-        <v>2.3</v>
+        <v>0.3345</v>
       </c>
       <c r="M142" s="15">
-        <v>2.21</v>
+        <v>0.32164</v>
       </c>
       <c r="N142" s="15"/>
       <c r="O142" s="15"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142"/>
     </row>
     <row r="143" spans="1:18">
       <c r="B143" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C143" s="15" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D143" s="15" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="E143" s="15" t="s">
         <v>429</v>
+      </c>
+      <c r="E143" s="15">
+        <v>10080067675</v>
       </c>
       <c r="F143" s="15"/>
       <c r="G143" s="15" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="H143" s="15" t="s">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="I143" s="15"/>
       <c r="J143" s="15">
-        <v>25</v>
+        <v>2500</v>
       </c>
       <c r="K143" s="15">
-        <v>3.64</v>
+        <v>1.44</v>
       </c>
       <c r="L143" s="15">
-        <v>3.64</v>
+        <v>1.44</v>
       </c>
       <c r="M143" s="15">
-        <v>3.64</v>
+        <v>1.44</v>
       </c>
       <c r="N143" s="15"/>
       <c r="O143" s="15"/>
       <c r="P143" s="15"/>
       <c r="Q143" s="15"/>
       <c r="R143"/>
     </row>
     <row r="144" spans="1:18">
       <c r="B144" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C144" s="15" t="s">
+        <v>430</v>
+      </c>
+      <c r="D144" s="15" t="s">
+        <v>431</v>
+      </c>
+      <c r="E144" s="15" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>434</v>
       </c>
       <c r="F144" s="15"/>
       <c r="G144" s="15" t="s">
-        <v>435</v>
+        <v>60</v>
       </c>
       <c r="H144" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I144" s="15"/>
       <c r="J144" s="15">
-        <v>5000</v>
+        <v>50</v>
       </c>
       <c r="K144" s="15">
-        <v>0.24761</v>
+        <v>2.74</v>
       </c>
       <c r="L144" s="15">
-        <v>0.24761</v>
+        <v>2.3</v>
       </c>
       <c r="M144" s="15">
-        <v>0.24761</v>
+        <v>2.21</v>
       </c>
       <c r="N144" s="15"/>
       <c r="O144" s="15"/>
       <c r="P144" s="15"/>
       <c r="Q144" s="15"/>
       <c r="R144"/>
     </row>
     <row r="145" spans="1:18">
       <c r="B145" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C145" s="15" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="D145" s="15" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="E145" s="15" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="F145" s="15"/>
       <c r="G145" s="15" t="s">
-        <v>36</v>
+        <v>436</v>
       </c>
       <c r="H145" s="15" t="s">
-        <v>37</v>
+        <v>437</v>
       </c>
       <c r="I145" s="15"/>
       <c r="J145" s="15">
-        <v>1000</v>
+        <v>25</v>
       </c>
       <c r="K145" s="15">
-        <v>0.08945</v>
+        <v>3.64</v>
       </c>
       <c r="L145" s="15">
-        <v>0.07752000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="M145" s="15">
-        <v>0.07454</v>
+        <v>3.64</v>
       </c>
       <c r="N145" s="15"/>
       <c r="O145" s="15"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145"/>
     </row>
     <row r="146" spans="1:18">
       <c r="B146" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C146" s="15" t="s">
+        <v>438</v>
+      </c>
+      <c r="D146" s="15" t="s">
         <v>439</v>
       </c>
-      <c r="D146" s="15" t="s">
+      <c r="E146" s="15" t="s">
         <v>440</v>
       </c>
-      <c r="E146" s="15" t="s">
+      <c r="F146" s="15"/>
+      <c r="G146" s="15" t="s">
         <v>441</v>
       </c>
-      <c r="F146" s="15"/>
-      <c r="G146" s="15"/>
       <c r="H146" s="15" t="s">
-        <v>442</v>
+        <v>37</v>
       </c>
       <c r="I146" s="15"/>
       <c r="J146" s="15">
-        <v>1</v>
+        <v>5000</v>
       </c>
       <c r="K146" s="15">
-        <v>0.4</v>
+        <v>0.24761</v>
       </c>
       <c r="L146" s="15">
-        <v>0.4</v>
+        <v>0.24761</v>
       </c>
       <c r="M146" s="15">
-        <v>0.4</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.24761</v>
+      </c>
+      <c r="N146" s="15"/>
       <c r="O146" s="15"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146"/>
     </row>
     <row r="147" spans="1:18">
       <c r="B147" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C147" s="15" t="s">
+        <v>442</v>
+      </c>
+      <c r="D147" s="15" t="s">
         <v>443</v>
       </c>
-      <c r="D147" s="15" t="s">
+      <c r="E147" s="15" t="s">
         <v>444</v>
       </c>
-      <c r="E147" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="15"/>
-      <c r="G147" s="15"/>
+      <c r="G147" s="15" t="s">
+        <v>36</v>
+      </c>
       <c r="H147" s="15" t="s">
-        <v>442</v>
+        <v>37</v>
       </c>
       <c r="I147" s="15"/>
       <c r="J147" s="15">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="K147" s="15">
-        <v>0.35871</v>
+        <v>0.08945</v>
       </c>
       <c r="L147" s="15">
-        <v>0</v>
+        <v>0.07752000000000001</v>
       </c>
       <c r="M147" s="15">
-        <v>0</v>
+        <v>0.07454</v>
       </c>
       <c r="N147" s="15"/>
       <c r="O147" s="15"/>
       <c r="P147" s="15"/>
       <c r="Q147" s="15"/>
       <c r="R147"/>
     </row>
     <row r="148" spans="1:18">
-      <c r="B148" s="14"/>
-[...2 lines deleted...]
-      <c r="E148" s="15"/>
+      <c r="B148" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C148" s="15" t="s">
+        <v>445</v>
+      </c>
+      <c r="D148" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="E148" s="15" t="s">
+        <v>447</v>
+      </c>
       <c r="F148" s="15"/>
       <c r="G148" s="15"/>
-      <c r="H148" s="15"/>
+      <c r="H148" s="15" t="s">
+        <v>448</v>
+      </c>
       <c r="I148" s="15"/>
-      <c r="J148" s="15"/>
-[...3 lines deleted...]
-      <c r="N148" s="15"/>
+      <c r="J148" s="15">
+        <v>1</v>
+      </c>
+      <c r="K148" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="L148" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="M148" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="N148" s="15">
+        <v>92</v>
+      </c>
       <c r="O148" s="15"/>
       <c r="P148" s="15"/>
       <c r="Q148" s="15"/>
+      <c r="R148"/>
+    </row>
+    <row r="149" spans="1:18">
+      <c r="B149" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C149" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="D149" s="15" t="s">
+        <v>450</v>
+      </c>
+      <c r="E149" s="15" t="s">
+        <v>451</v>
+      </c>
+      <c r="F149" s="15"/>
+      <c r="G149" s="15"/>
+      <c r="H149" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="I149" s="15"/>
+      <c r="J149" s="15">
+        <v>1</v>
+      </c>
+      <c r="K149" s="15">
+        <v>0.35871</v>
+      </c>
+      <c r="L149" s="15">
+        <v>0</v>
+      </c>
+      <c r="M149" s="15">
+        <v>0</v>
+      </c>
+      <c r="N149" s="15"/>
+      <c r="O149" s="15"/>
+      <c r="P149" s="15"/>
+      <c r="Q149" s="15"/>
+      <c r="R149"/>
+    </row>
+    <row r="150" spans="1:18">
+      <c r="B150" s="14"/>
+      <c r="C150" s="15"/>
+      <c r="D150" s="15"/>
+      <c r="E150" s="15"/>
+      <c r="F150" s="15"/>
+      <c r="G150" s="15"/>
+      <c r="H150" s="15"/>
+      <c r="I150" s="15"/>
+      <c r="J150" s="15"/>
+      <c r="K150" s="15"/>
+      <c r="L150" s="15"/>
+      <c r="M150" s="15"/>
+      <c r="N150" s="15"/>
+      <c r="O150" s="15"/>
+      <c r="P150" s="15"/>
+      <c r="Q150" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -7680,317 +7780,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>